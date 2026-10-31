--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="11325" yWindow="195" windowWidth="16335" windowHeight="14985" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="69">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
@@ -206,88 +206,88 @@
   <si>
     <t xml:space="preserve">Абайский </t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
     <t xml:space="preserve">Бухар-Жырауский </t>
   </si>
   <si>
     <t xml:space="preserve">Каркаралинский </t>
   </si>
   <si>
     <t xml:space="preserve">Нуринский </t>
   </si>
   <si>
     <t xml:space="preserve">Осакаровский </t>
   </si>
   <si>
     <t xml:space="preserve">Шетский </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>(январь-август 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
     <t>Сулейменова Гульмира Жумкеновна</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Процент</t>
   </si>
   <si>
     <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>19.11.2026г.</t>
+  </si>
+  <si>
+    <t>(январь-сентябрь 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -483,51 +483,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -589,72 +589,69 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -952,551 +949,551 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="94" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="34">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25">
       <c r="A9" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25">
       <c r="A10" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="12" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="29"/>
       <c r="M11" s="13"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="13"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="13"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="25.5">
       <c r="A14" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="13"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="13"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="sa.zhakupova@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40" style="9" customWidth="1"/>
     <col min="2" max="2" width="96" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="34">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="12" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="29"/>
       <c r="M11" s="13"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="13"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="13"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="25.5">
       <c r="A14" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="13"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="13"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="sa.zhakupova@aspire.gov.kz "/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B5" sqref="B5:B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="55.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="57" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="255" width="9.140625" style="1"/>
     <col min="256" max="256" width="24.42578125" style="1" customWidth="1"/>
     <col min="257" max="257" width="27.140625" style="1" customWidth="1"/>
     <col min="258" max="258" width="33.7109375" style="1" customWidth="1"/>
     <col min="259" max="259" width="11.85546875" style="1" customWidth="1"/>
     <col min="260" max="260" width="9.140625" style="1"/>
     <col min="261" max="261" width="12.42578125" style="1" customWidth="1"/>
     <col min="262" max="511" width="9.140625" style="1"/>
     <col min="512" max="512" width="24.42578125" style="1" customWidth="1"/>
     <col min="513" max="513" width="27.140625" style="1" customWidth="1"/>
     <col min="514" max="514" width="33.7109375" style="1" customWidth="1"/>
     <col min="515" max="515" width="11.85546875" style="1" customWidth="1"/>
     <col min="516" max="516" width="9.140625" style="1"/>
     <col min="517" max="517" width="12.42578125" style="1" customWidth="1"/>
     <col min="518" max="767" width="9.140625" style="1"/>
     <col min="768" max="768" width="24.42578125" style="1" customWidth="1"/>
     <col min="769" max="769" width="27.140625" style="1" customWidth="1"/>
     <col min="770" max="770" width="33.7109375" style="1" customWidth="1"/>
     <col min="771" max="771" width="11.85546875" style="1" customWidth="1"/>
@@ -1903,437 +1900,437 @@
     <col min="15365" max="15365" width="12.42578125" style="1" customWidth="1"/>
     <col min="15366" max="15615" width="9.140625" style="1"/>
     <col min="15616" max="15616" width="24.42578125" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="27.140625" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="33.7109375" style="1" customWidth="1"/>
     <col min="15619" max="15619" width="11.85546875" style="1" customWidth="1"/>
     <col min="15620" max="15620" width="9.140625" style="1"/>
     <col min="15621" max="15621" width="12.42578125" style="1" customWidth="1"/>
     <col min="15622" max="15871" width="9.140625" style="1"/>
     <col min="15872" max="15872" width="24.42578125" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="27.140625" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="33.7109375" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="11.85546875" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="9.140625" style="1"/>
     <col min="15877" max="15877" width="12.42578125" style="1" customWidth="1"/>
     <col min="15878" max="16127" width="9.140625" style="1"/>
     <col min="16128" max="16128" width="24.42578125" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="27.140625" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="33.7109375" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="11.85546875" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="9.140625" style="1"/>
     <col min="16133" max="16133" width="12.42578125" style="1" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="44"/>
+      <c r="B1" s="48"/>
       <c r="C1" s="22"/>
     </row>
-    <row r="2" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B2" s="44"/>
+    <row r="2" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A2" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="48"/>
       <c r="C2" s="22"/>
     </row>
-    <row r="3" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
     </row>
-    <row r="4" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="47" t="s">
+    <row r="4" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A4" s="45"/>
+      <c r="B4" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="16"/>
     </row>
-    <row r="5" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+    <row r="5" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A5" s="44" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="40">
-        <v>336854.16100000002</v>
+        <v>411117.99800000002</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="39"/>
       <c r="E5" s="18"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5">
       <c r="A6" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="40">
-        <v>103282.022</v>
+        <v>134965.64199999999</v>
       </c>
       <c r="C6" s="17">
         <v>26890170</v>
       </c>
       <c r="D6" s="39"/>
       <c r="E6" s="18"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5">
       <c r="A7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="40">
-        <v>20773.058000000001</v>
+        <v>23127.244999999999</v>
       </c>
       <c r="C7" s="17">
         <v>8223714</v>
       </c>
       <c r="D7" s="39"/>
       <c r="E7" s="18"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="40">
         <v>2590.4740000000002</v>
       </c>
       <c r="C8" s="17">
         <v>265729</v>
       </c>
       <c r="D8" s="39"/>
       <c r="E8" s="18"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="40">
-        <v>15795.947</v>
+        <v>20119.153999999999</v>
       </c>
       <c r="C9" s="17">
         <v>1169648</v>
       </c>
       <c r="D9" s="39"/>
       <c r="E9" s="18"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="40">
-        <v>54860.364000000001</v>
+        <v>60397.923999999999</v>
       </c>
       <c r="C10" s="17">
         <v>10200321</v>
       </c>
       <c r="D10" s="39"/>
       <c r="E10" s="18"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="40">
-        <v>4913.55</v>
+        <v>8942.61</v>
       </c>
       <c r="C11" s="17">
         <v>1708339</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="18"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="17"/>
       <c r="D12" s="39"/>
       <c r="E12" s="18"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5">
       <c r="A13" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="40">
-        <v>9763.0509999999995</v>
+        <v>11508.68</v>
       </c>
       <c r="C13" s="17">
         <v>7285992</v>
       </c>
       <c r="D13" s="39"/>
       <c r="E13" s="18"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5">
       <c r="A14" s="20" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="40">
-        <v>16067.411</v>
+        <v>16189.028</v>
       </c>
       <c r="C14" s="17">
         <v>12378813</v>
       </c>
       <c r="D14" s="39"/>
       <c r="E14" s="18"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5">
       <c r="A15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="40">
-        <v>13786.28</v>
+        <v>22726.164000000001</v>
       </c>
       <c r="C15" s="17">
         <v>4908646</v>
       </c>
       <c r="D15" s="39"/>
       <c r="E15" s="18"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5">
       <c r="A16" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="40">
-        <v>10511.699000000001</v>
+        <v>14886.558000000001</v>
       </c>
       <c r="C16" s="17">
         <v>2617529</v>
       </c>
       <c r="D16" s="39"/>
       <c r="E16" s="18"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="40">
-        <v>7384.1949999999997</v>
+        <v>7819.2879999999996</v>
       </c>
       <c r="C17" s="17">
         <v>1753408</v>
       </c>
       <c r="D17" s="39"/>
       <c r="E17" s="18"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="40">
-        <v>14012.716</v>
+        <v>15020.421</v>
       </c>
       <c r="C18" s="17">
         <v>3048663</v>
       </c>
       <c r="D18" s="39"/>
       <c r="E18" s="18"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="41">
-        <v>63113.394</v>
+        <v>72824.81</v>
       </c>
       <c r="C19" s="17">
         <v>11427961</v>
       </c>
       <c r="D19" s="39"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5">
       <c r="C20" s="16"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="C21" s="16"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="C22" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51" customWidth="1"/>
-    <col min="2" max="2" width="67.140625" customWidth="1"/>
+    <col min="2" max="2" width="54.140625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:3" ht="22.5" customHeight="1">
+      <c r="A1" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="45"/>
-[...5 lines deleted...]
-      <c r="B2" s="46"/>
+      <c r="B1" s="49"/>
+    </row>
+    <row r="2" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A2" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="48"/>
       <c r="C2" s="42"/>
     </row>
-    <row r="3" spans="1:3" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="11.25" customHeight="1">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
-    <row r="4" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="4" spans="1:3" ht="26.25" customHeight="1">
+      <c r="A4" s="45"/>
+      <c r="B4" s="46" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="48" t="s">
+    <row r="5" spans="1:3">
+      <c r="A5" s="44" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="37">
-        <v>78.599999999999994</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="37">
-        <v>92.9</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="37">
-        <v>50.3</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="37">
-        <v>91.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="37">
-        <v>77.8</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
       <c r="A10" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="37">
-        <v>111.3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
       <c r="A11" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="37">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+        <v>85.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
       <c r="A12" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="37"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="37">
-        <v>32.799999999999997</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+        <v>38.299999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" s="20" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="37">
-        <v>42.9</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="37">
-        <v>46.5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="37">
-        <v>129.9</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>133.19999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="37">
-        <v>15.7</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="37">
-        <v>129.30000000000001</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="38">
-        <v>195.4</v>
+        <v>210.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>