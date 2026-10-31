--- v0 (2026-09-20)
+++ v1 (2026-10-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\строительство\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\строительство\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="11910" yWindow="405" windowWidth="16335" windowHeight="14985" tabRatio="830"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="65">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
@@ -200,87 +200,87 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий, кв.м. общей площади</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
     <t>Сулейменова Гульмира Жумкеновна</t>
   </si>
   <si>
     <t>+7 7212 25 59 51</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Метр квадратный</t>
   </si>
   <si>
     <t>Процент</t>
+  </si>
+  <si>
+    <t>19.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -881,536 +881,536 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.zhakupova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:XFD2"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="43">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
       <c r="A5" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="51">
       <c r="A9" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2" ht="76.5">
       <c r="A10" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="47"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2">
       <c r="A13" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2">
       <c r="A15" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2">
       <c r="A16" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
       <c r="A21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="sa.zhakupova@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="3" customFormat="1">
       <c r="A2" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="43">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="3" customFormat="1">
       <c r="A4" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="44" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1">
       <c r="A5" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A7" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="44" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="38.25">
       <c r="A9" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="46"/>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="4"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="25.5">
       <c r="A14" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="4"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="45" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="4"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M16" s="5"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M17" s="6"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M18" s="5"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M19" s="6"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="42" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="49" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M20" s="5"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="sa.zhakupova@aspire.gov.kz "/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="10" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:9">
       <c r="B2" s="11"/>
     </row>
-    <row r="6" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:9">
       <c r="B6" s="12" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:9">
       <c r="B7" s="12" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="8" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:9">
       <c r="B8" s="12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:9">
       <c r="B9" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:9">
       <c r="B10" s="12" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:9">
       <c r="B11" s="51" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="51"/>
       <c r="D11" s="51"/>
       <c r="E11" s="51"/>
       <c r="F11" s="51"/>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
     </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:9">
       <c r="B12" s="12"/>
     </row>
-    <row r="13" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:9">
       <c r="B13" s="12"/>
     </row>
-    <row r="17" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:9">
       <c r="B17" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B17:I17"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="10" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10" style="10" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="10" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="10" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="10" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="10"/>
     <col min="257" max="257" width="12.85546875" style="10" customWidth="1"/>
     <col min="258" max="258" width="11.28515625" style="10" customWidth="1"/>
     <col min="259" max="259" width="10.5703125" style="10" customWidth="1"/>
     <col min="260" max="260" width="11.140625" style="10" customWidth="1"/>
     <col min="261" max="261" width="10.140625" style="10" customWidth="1"/>
     <col min="262" max="262" width="9.85546875" style="10" customWidth="1"/>
     <col min="263" max="263" width="10" style="10" customWidth="1"/>
     <col min="264" max="264" width="8.7109375" style="10" customWidth="1"/>
     <col min="265" max="265" width="9.42578125" style="10" customWidth="1"/>
     <col min="266" max="266" width="9.7109375" style="10" customWidth="1"/>
@@ -2266,322 +2266,324 @@
     <col min="15878" max="15878" width="9.85546875" style="10" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="10" customWidth="1"/>
     <col min="15880" max="15880" width="8.7109375" style="10" customWidth="1"/>
     <col min="15881" max="15881" width="9.42578125" style="10" customWidth="1"/>
     <col min="15882" max="15882" width="9.7109375" style="10" customWidth="1"/>
     <col min="15883" max="15883" width="8.7109375" style="10" customWidth="1"/>
     <col min="15884" max="15884" width="9.28515625" style="10" customWidth="1"/>
     <col min="15885" max="15885" width="8.85546875" style="10" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="10"/>
     <col min="16129" max="16129" width="12.85546875" style="10" customWidth="1"/>
     <col min="16130" max="16130" width="11.28515625" style="10" customWidth="1"/>
     <col min="16131" max="16131" width="10.5703125" style="10" customWidth="1"/>
     <col min="16132" max="16132" width="11.140625" style="10" customWidth="1"/>
     <col min="16133" max="16133" width="10.140625" style="10" customWidth="1"/>
     <col min="16134" max="16134" width="9.85546875" style="10" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="10" customWidth="1"/>
     <col min="16136" max="16136" width="8.7109375" style="10" customWidth="1"/>
     <col min="16137" max="16137" width="9.42578125" style="10" customWidth="1"/>
     <col min="16138" max="16138" width="9.7109375" style="10" customWidth="1"/>
     <col min="16139" max="16139" width="8.7109375" style="10" customWidth="1"/>
     <col min="16140" max="16140" width="9.28515625" style="10" customWidth="1"/>
     <col min="16141" max="16141" width="8.85546875" style="10" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
-    <row r="2" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:16" ht="11.25" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
     </row>
-    <row r="3" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" ht="33" customHeight="1">
       <c r="A3" s="16"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" ht="18.75" customHeight="1">
       <c r="A4" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16">
       <c r="A5" s="19">
         <v>2024</v>
       </c>
       <c r="B5" s="20">
         <v>20022</v>
       </c>
       <c r="C5" s="13">
         <v>68375</v>
       </c>
       <c r="D5" s="21">
         <v>89027</v>
       </c>
       <c r="E5" s="22">
         <v>9447</v>
       </c>
       <c r="F5" s="22">
         <v>26852</v>
       </c>
       <c r="G5" s="21">
         <v>52560</v>
       </c>
       <c r="H5" s="13">
         <v>50979</v>
       </c>
       <c r="I5" s="13">
         <v>13671</v>
       </c>
       <c r="J5" s="21">
         <v>49323</v>
       </c>
       <c r="K5" s="21">
         <v>43482</v>
       </c>
       <c r="L5" s="21">
         <v>18731</v>
       </c>
       <c r="M5" s="23">
         <v>97857</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16">
       <c r="A6" s="19">
         <v>2025</v>
       </c>
       <c r="B6" s="20">
         <v>21226</v>
       </c>
       <c r="C6" s="13">
         <v>17024</v>
       </c>
       <c r="D6" s="21">
         <v>15376</v>
       </c>
       <c r="E6" s="22">
         <v>21725</v>
       </c>
       <c r="F6" s="22">
         <v>66000</v>
       </c>
       <c r="G6" s="21">
         <v>94730</v>
       </c>
       <c r="H6" s="13">
         <v>44008</v>
       </c>
       <c r="I6" s="13">
         <v>71638</v>
       </c>
       <c r="J6" s="21">
         <v>54246</v>
       </c>
       <c r="K6" s="21">
         <v>87456</v>
       </c>
       <c r="L6" s="21">
         <v>13556</v>
       </c>
       <c r="M6" s="24">
         <v>89880</v>
       </c>
       <c r="N6" s="25"/>
       <c r="P6" s="25"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16">
       <c r="A7" s="19">
         <v>2026</v>
       </c>
       <c r="B7" s="20">
         <v>21689</v>
       </c>
       <c r="C7" s="13">
         <v>4354</v>
       </c>
       <c r="D7" s="21">
         <v>41530</v>
       </c>
       <c r="E7" s="22">
         <v>12202</v>
       </c>
       <c r="F7" s="22">
         <v>87142</v>
       </c>
       <c r="G7" s="21">
         <v>20066</v>
       </c>
       <c r="H7" s="13">
         <v>6614</v>
       </c>
       <c r="I7" s="13">
         <v>47109</v>
       </c>
-      <c r="J7" s="21"/>
+      <c r="J7" s="21">
+        <v>50852</v>
+      </c>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16">
       <c r="A8" s="34"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:16">
       <c r="C9" s="36"/>
       <c r="D9" s="37"/>
       <c r="I9" s="35"/>
       <c r="K9" s="35"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16">
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="M10" s="35"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16">
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="F11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="M11" s="35"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16">
       <c r="E12" s="35"/>
       <c r="F12" s="35"/>
     </row>
-    <row r="17" spans="6:7" x14ac:dyDescent="0.2">
+    <row r="17" spans="6:7">
       <c r="F17" s="36"/>
       <c r="G17" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="10" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10" style="10" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="10" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="10" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="10" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" style="10" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="10"/>
     <col min="257" max="257" width="12.85546875" style="10" customWidth="1"/>
     <col min="258" max="258" width="11.28515625" style="10" customWidth="1"/>
     <col min="259" max="259" width="10.5703125" style="10" customWidth="1"/>
     <col min="260" max="260" width="11.140625" style="10" customWidth="1"/>
     <col min="261" max="261" width="10.140625" style="10" customWidth="1"/>
     <col min="262" max="262" width="9.85546875" style="10" customWidth="1"/>
     <col min="263" max="263" width="10" style="10" customWidth="1"/>
     <col min="264" max="264" width="8.7109375" style="10" customWidth="1"/>
     <col min="265" max="265" width="9.42578125" style="10" customWidth="1"/>
     <col min="266" max="266" width="9.7109375" style="10" customWidth="1"/>
@@ -3437,589 +3439,593 @@
     <col min="15878" max="15878" width="9.85546875" style="10" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="10" customWidth="1"/>
     <col min="15880" max="15880" width="8.7109375" style="10" customWidth="1"/>
     <col min="15881" max="15881" width="9.42578125" style="10" customWidth="1"/>
     <col min="15882" max="15882" width="9.7109375" style="10" customWidth="1"/>
     <col min="15883" max="15883" width="8.7109375" style="10" customWidth="1"/>
     <col min="15884" max="15884" width="9.28515625" style="10" customWidth="1"/>
     <col min="15885" max="15885" width="8.85546875" style="10" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="10"/>
     <col min="16129" max="16129" width="12.85546875" style="10" customWidth="1"/>
     <col min="16130" max="16130" width="11.28515625" style="10" customWidth="1"/>
     <col min="16131" max="16131" width="10.5703125" style="10" customWidth="1"/>
     <col min="16132" max="16132" width="11.140625" style="10" customWidth="1"/>
     <col min="16133" max="16133" width="10.140625" style="10" customWidth="1"/>
     <col min="16134" max="16134" width="9.85546875" style="10" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="10" customWidth="1"/>
     <col min="16136" max="16136" width="8.7109375" style="10" customWidth="1"/>
     <col min="16137" max="16137" width="9.42578125" style="10" customWidth="1"/>
     <col min="16138" max="16138" width="9.7109375" style="10" customWidth="1"/>
     <col min="16139" max="16139" width="8.7109375" style="10" customWidth="1"/>
     <col min="16140" max="16140" width="9.28515625" style="10" customWidth="1"/>
     <col min="16141" max="16141" width="8.85546875" style="10" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="16"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="17" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="55"/>
       <c r="C4" s="55"/>
       <c r="D4" s="55"/>
       <c r="E4" s="55"/>
       <c r="F4" s="55"/>
       <c r="G4" s="55"/>
       <c r="H4" s="55"/>
       <c r="I4" s="55"/>
       <c r="J4" s="55"/>
       <c r="K4" s="55"/>
       <c r="L4" s="55"/>
       <c r="M4" s="55"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="56"/>
       <c r="C5" s="56"/>
       <c r="D5" s="56"/>
       <c r="E5" s="56"/>
       <c r="F5" s="56"/>
       <c r="G5" s="56"/>
       <c r="H5" s="56"/>
       <c r="I5" s="56"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="19">
         <v>2024</v>
       </c>
       <c r="B6" s="26">
         <v>79.7</v>
       </c>
       <c r="C6" s="27">
         <v>341.49935071421436</v>
       </c>
       <c r="D6" s="26">
         <v>130.19999999999999</v>
       </c>
       <c r="E6" s="26">
         <v>10.6</v>
       </c>
       <c r="F6" s="26">
         <v>284.23838255530859</v>
       </c>
       <c r="G6" s="26">
         <v>195.73960971249812</v>
       </c>
       <c r="H6" s="26">
         <v>96.992009132420094</v>
       </c>
       <c r="I6" s="26">
         <v>26.816924616018362</v>
       </c>
       <c r="J6" s="27">
         <v>360.78560456440641</v>
       </c>
       <c r="K6" s="26">
         <v>88.157654643878118</v>
       </c>
       <c r="L6" s="26">
         <v>43.077595326801891</v>
       </c>
       <c r="M6" s="27">
         <v>522.43339917783351</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="19">
         <v>2025</v>
       </c>
       <c r="B7" s="26">
         <v>21.7</v>
       </c>
       <c r="C7" s="28">
         <v>80.203523980024499</v>
       </c>
       <c r="D7" s="29">
         <v>90.319548872180462</v>
       </c>
       <c r="E7" s="1">
         <v>141.29162330905308</v>
       </c>
       <c r="F7" s="1">
         <v>303.79746835443041</v>
       </c>
       <c r="G7" s="29">
         <v>143.53030303030303</v>
       </c>
       <c r="H7" s="30">
         <v>46.5</v>
       </c>
       <c r="I7" s="30">
         <v>162.80000000000001</v>
       </c>
       <c r="J7" s="29">
         <v>75.722381976046236</v>
       </c>
       <c r="K7" s="29">
         <v>161.19999999999999</v>
       </c>
       <c r="L7" s="29">
         <v>15.5</v>
       </c>
       <c r="M7" s="31">
         <v>663.02744172322218</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="19">
         <v>2026</v>
       </c>
       <c r="B8" s="26">
         <v>24.1</v>
       </c>
       <c r="C8" s="28">
         <v>20.074692240306145</v>
       </c>
       <c r="D8" s="29">
         <v>953.83555351401003</v>
       </c>
       <c r="E8" s="1">
         <v>29.381170238381891</v>
       </c>
       <c r="F8" s="1">
         <v>714.16161285035241</v>
       </c>
       <c r="G8" s="29">
         <v>23</v>
       </c>
       <c r="H8" s="30">
         <v>32.96122794777235</v>
       </c>
       <c r="I8" s="30">
         <v>712.26186876322947</v>
       </c>
-      <c r="J8" s="29"/>
+      <c r="J8" s="29">
+        <v>107.94540321382327</v>
+      </c>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="31"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="55"/>
       <c r="C9" s="55"/>
       <c r="D9" s="55"/>
       <c r="E9" s="55"/>
       <c r="F9" s="55"/>
       <c r="G9" s="55"/>
       <c r="H9" s="55"/>
       <c r="I9" s="55"/>
       <c r="J9" s="55"/>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="55"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="56"/>
       <c r="D10" s="56"/>
       <c r="E10" s="56"/>
       <c r="F10" s="56"/>
       <c r="G10" s="56"/>
       <c r="H10" s="56"/>
       <c r="I10" s="56"/>
       <c r="J10" s="56"/>
       <c r="K10" s="56"/>
       <c r="L10" s="56"/>
       <c r="M10" s="56"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
       <c r="A11" s="19">
         <v>2024</v>
       </c>
       <c r="B11" s="26">
         <v>24</v>
       </c>
       <c r="C11" s="14">
         <v>1082.7</v>
       </c>
       <c r="D11" s="26">
         <v>154.19999999999999</v>
       </c>
       <c r="E11" s="26">
         <v>31.4</v>
       </c>
       <c r="F11" s="26">
         <v>87.9</v>
       </c>
       <c r="G11" s="26">
         <v>215</v>
       </c>
       <c r="H11" s="26">
         <v>179.7</v>
       </c>
       <c r="I11" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="J11" s="26">
         <v>58.3</v>
       </c>
       <c r="K11" s="26">
         <v>149.80000000000001</v>
       </c>
       <c r="L11" s="26">
         <v>356.2</v>
       </c>
       <c r="M11" s="32">
         <v>389.3</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="19">
         <v>2025</v>
       </c>
       <c r="B12" s="26">
         <v>106</v>
       </c>
       <c r="C12" s="28">
         <v>24.9</v>
       </c>
       <c r="D12" s="29">
         <v>17.3</v>
       </c>
       <c r="E12" s="1">
         <v>230</v>
       </c>
       <c r="F12" s="1">
         <v>245.8</v>
       </c>
       <c r="G12" s="29">
         <v>180.2</v>
       </c>
       <c r="H12" s="14">
         <v>86.3</v>
       </c>
       <c r="I12" s="28">
         <v>524</v>
       </c>
       <c r="J12" s="29">
         <v>110</v>
       </c>
       <c r="K12" s="29">
         <v>201.1</v>
       </c>
       <c r="L12" s="29">
         <v>72.400000000000006</v>
       </c>
       <c r="M12" s="33">
         <v>91.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="19">
         <v>2026</v>
       </c>
       <c r="B13" s="26">
         <v>102.2</v>
       </c>
       <c r="C13" s="28">
         <v>25.6</v>
       </c>
       <c r="D13" s="29">
         <v>270.10000000000002</v>
       </c>
       <c r="E13" s="1">
         <v>56.2</v>
       </c>
       <c r="F13" s="1">
         <v>132</v>
       </c>
       <c r="G13" s="29">
         <v>21.2</v>
       </c>
       <c r="H13" s="28">
         <v>15</v>
       </c>
       <c r="I13" s="41">
         <v>65.8</v>
       </c>
-      <c r="J13" s="21"/>
+      <c r="J13" s="41">
+        <v>93.7</v>
+      </c>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="24"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="34"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="I15" s="35"/>
       <c r="K15" s="35"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="35"/>
       <c r="M16" s="35"/>
     </row>
-    <row r="17" spans="2:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:13">
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="F17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="M17" s="35"/>
     </row>
-    <row r="18" spans="2:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:13">
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
     </row>
-    <row r="23" spans="2:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:13">
       <c r="F23" s="36"/>
       <c r="G23" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатель 163206</vt:lpstr>