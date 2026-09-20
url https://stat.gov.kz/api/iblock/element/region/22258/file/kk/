--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -1,256 +1,475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\инвестиции\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="2280" yWindow="5100" windowWidth="16935" windowHeight="5745"/>
+    <workbookView xWindow="2280" yWindow="5100" windowWidth="16935" windowHeight="5745" tabRatio="925" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="18" r:id="rId1"/>
-    <sheet name="кезең" sheetId="19" r:id="rId2"/>
+    <sheet name="Метадеректер 161101" sheetId="11" r:id="rId1"/>
+    <sheet name="Метадеректер 161201" sheetId="20" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
+    <sheet name="Көрсеткіш_161101,161201" sheetId="18" r:id="rId4"/>
+    <sheet name="Көрсеткіш_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="76">
+  <si>
+    <t>Агрегация</t>
+  </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар, млн.теңге</t>
   </si>
   <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Ақпаратты есепті кезеңде жұмыс істейтіндердің санына және экономикалық қызмет түріне қарамастан негізгі капиталға салуды жүзеге асыратын заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері, сондай-ақ сәулет және қала құрылысы, шаруа немесе фермер қожалықтары саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері ұсынады</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/93/</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Инвесторлардың жаңа құрылыс, сондай-ақ объектінің кеңейту (объектінің бастапқы құнының ұлғаюына әкеп соғатын) жағдайында инвесторлар үшін экономикалық, әлеуметтік немесе экологиялық әсер алу мақсатындағы инвестициялар, машиналар, жабдықтар, көлік құралдарын сатып алу, негізгі табынды, көпжылдық екпелерді қалыптастыруға кететін шығындар және т.б.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
+  </si>
+  <si>
+    <t>+7 7212 25 59 51</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
+  </si>
+  <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>Гульмира Жумкеновна Сулейменова</t>
+  </si>
+  <si>
+    <t>gulm.suleimenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/karagandy/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -286,302 +505,434 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="5"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -713,2472 +1064,3555 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="33.5703125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="102" style="8" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="24">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="30"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="4"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="39.85546875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="88.85546875" style="8" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="9"/>
+    <col min="257" max="257" width="42.28515625" style="9" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="9" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="9"/>
+    <col min="513" max="513" width="42.28515625" style="9" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="9" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="9"/>
+    <col min="769" max="769" width="42.28515625" style="9" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="9" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1025" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1281" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1537" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1793" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2049" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2305" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2561" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2817" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3073" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3329" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3585" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3841" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4097" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4353" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4609" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4865" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5121" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5377" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5633" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5889" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6145" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6401" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6657" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6913" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7169" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7425" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7681" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7937" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8193" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8449" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8705" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8961" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9217" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9473" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9729" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9985" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10241" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10497" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10753" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11009" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11265" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11521" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11777" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12033" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12289" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12545" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12801" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13057" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13313" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13569" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13825" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14081" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14337" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14593" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14849" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15105" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15361" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15617" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15873" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16129" width="42.28515625" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="9" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="66">
+        <v>161201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="67" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="67" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="67" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="30"/>
+      <c r="M11" s="68"/>
+    </row>
+    <row r="12" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" s="68"/>
+    </row>
+    <row r="13" spans="1:13" s="67" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" s="68"/>
+    </row>
+    <row r="14" spans="1:13" s="67" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" s="68"/>
+    </row>
+    <row r="15" spans="1:13" s="67" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="71"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="72"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="71"/>
+    </row>
+    <row r="19" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="72"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="71"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="72"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="72"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="71"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="72"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="9"/>
+    <col min="257" max="257" width="4.42578125" style="9" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="9" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="9"/>
+    <col min="513" max="513" width="4.42578125" style="9" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="9" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="9"/>
+    <col min="769" max="769" width="4.42578125" style="9" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="9" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="9"/>
+    <col min="1025" max="1025" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="9"/>
+    <col min="1281" max="1281" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="9"/>
+    <col min="1537" max="1537" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="9"/>
+    <col min="1793" max="1793" width="4.42578125" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="9" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="9"/>
+    <col min="2049" max="2049" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="9"/>
+    <col min="2305" max="2305" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="9"/>
+    <col min="2561" max="2561" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="9"/>
+    <col min="2817" max="2817" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="9" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="9"/>
+    <col min="3073" max="3073" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="9"/>
+    <col min="3329" max="3329" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="9"/>
+    <col min="3585" max="3585" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="9"/>
+    <col min="3841" max="3841" width="4.42578125" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="9" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="9"/>
+    <col min="4097" max="4097" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="9"/>
+    <col min="4353" max="4353" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="9"/>
+    <col min="4609" max="4609" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="9"/>
+    <col min="4865" max="4865" width="4.42578125" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="9" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="9"/>
+    <col min="5121" max="5121" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="9"/>
+    <col min="5377" max="5377" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="9"/>
+    <col min="5633" max="5633" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="9"/>
+    <col min="5889" max="5889" width="4.42578125" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="9" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="9"/>
+    <col min="6145" max="6145" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="9"/>
+    <col min="6401" max="6401" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="9"/>
+    <col min="6657" max="6657" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="9"/>
+    <col min="6913" max="6913" width="4.42578125" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="9" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="9"/>
+    <col min="7169" max="7169" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="9"/>
+    <col min="7425" max="7425" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="9"/>
+    <col min="7681" max="7681" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="9"/>
+    <col min="7937" max="7937" width="4.42578125" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="9" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="9"/>
+    <col min="8193" max="8193" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="9"/>
+    <col min="8449" max="8449" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="9"/>
+    <col min="8705" max="8705" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="9"/>
+    <col min="8961" max="8961" width="4.42578125" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="9" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="9"/>
+    <col min="9217" max="9217" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="9"/>
+    <col min="9473" max="9473" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="9"/>
+    <col min="9729" max="9729" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="9"/>
+    <col min="9985" max="9985" width="4.42578125" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="9" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="9"/>
+    <col min="10241" max="10241" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="9"/>
+    <col min="10497" max="10497" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="9"/>
+    <col min="10753" max="10753" width="4.42578125" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="9" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="9"/>
+    <col min="11009" max="11009" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="9"/>
+    <col min="11265" max="11265" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="9"/>
+    <col min="11521" max="11521" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="9"/>
+    <col min="11777" max="11777" width="4.42578125" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="9" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="9"/>
+    <col min="12033" max="12033" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="9"/>
+    <col min="12289" max="12289" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="9"/>
+    <col min="12545" max="12545" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="9"/>
+    <col min="12801" max="12801" width="4.42578125" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="9" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="9"/>
+    <col min="13057" max="13057" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="9"/>
+    <col min="13313" max="13313" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="9"/>
+    <col min="13569" max="13569" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="9"/>
+    <col min="13825" max="13825" width="4.42578125" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="9" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="9"/>
+    <col min="14081" max="14081" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="9"/>
+    <col min="14337" max="14337" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="9"/>
+    <col min="14593" max="14593" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="9"/>
+    <col min="14849" max="14849" width="4.42578125" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="9" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="9"/>
+    <col min="15105" max="15105" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="9"/>
+    <col min="15361" max="15361" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="9"/>
+    <col min="15617" max="15617" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="9"/>
+    <col min="15873" max="15873" width="4.42578125" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="9" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="9"/>
+    <col min="16129" max="16129" width="4.42578125" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="9" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="15"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="77"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="15"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="77"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="16"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="15"/>
+      <c r="B4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="15"/>
+      <c r="B5" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="16"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="15"/>
+      <c r="B6" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="16"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="15"/>
+      <c r="B7" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="16"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="15"/>
+      <c r="B8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="16"/>
+    </row>
+    <row r="9" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15"/>
+      <c r="B9" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="16"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="77"/>
+      <c r="B10" s="77"/>
+      <c r="C10" s="16"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11" s="77"/>
+      <c r="B11" s="77"/>
+      <c r="C11" s="16"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" s="77"/>
+      <c r="B12" s="77"/>
+      <c r="C12" s="15"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="75" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="78"/>
+      <c r="D13" s="78"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="77"/>
+      <c r="B14" s="77"/>
+      <c r="C14" s="15"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="76"/>
+      <c r="B15" s="76"/>
+      <c r="C15" s="76"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="B13:D13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:M5"/>
+      <selection activeCell="A14" sqref="A14:M14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="1" customWidth="1"/>
-[...696 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.140625" style="9" customWidth="1"/>
+    <col min="2" max="5" width="11.7109375" style="9" customWidth="1"/>
+    <col min="6" max="10" width="8.28515625" style="9" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="9" customWidth="1"/>
+    <col min="12" max="12" width="10.28515625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="11.7109375" style="9" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="9"/>
+    <col min="257" max="257" width="10.140625" style="9" customWidth="1"/>
+    <col min="258" max="258" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="10.42578125" style="9" customWidth="1"/>
+    <col min="261" max="261" width="10.85546875" style="9" customWidth="1"/>
+    <col min="262" max="262" width="11" style="9" customWidth="1"/>
+    <col min="263" max="263" width="10" style="9" customWidth="1"/>
+    <col min="264" max="265" width="10.42578125" style="9" customWidth="1"/>
+    <col min="266" max="266" width="11.5703125" style="9" customWidth="1"/>
+    <col min="267" max="268" width="10.5703125" style="9" customWidth="1"/>
+    <col min="269" max="269" width="12.5703125" style="9" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="9"/>
+    <col min="513" max="513" width="10.140625" style="9" customWidth="1"/>
+    <col min="514" max="514" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="10.42578125" style="9" customWidth="1"/>
+    <col min="517" max="517" width="10.85546875" style="9" customWidth="1"/>
+    <col min="518" max="518" width="11" style="9" customWidth="1"/>
+    <col min="519" max="519" width="10" style="9" customWidth="1"/>
+    <col min="520" max="521" width="10.42578125" style="9" customWidth="1"/>
+    <col min="522" max="522" width="11.5703125" style="9" customWidth="1"/>
+    <col min="523" max="524" width="10.5703125" style="9" customWidth="1"/>
+    <col min="525" max="525" width="12.5703125" style="9" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="9"/>
+    <col min="769" max="769" width="10.140625" style="9" customWidth="1"/>
+    <col min="770" max="770" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="10.42578125" style="9" customWidth="1"/>
+    <col min="773" max="773" width="10.85546875" style="9" customWidth="1"/>
+    <col min="774" max="774" width="11" style="9" customWidth="1"/>
+    <col min="775" max="775" width="10" style="9" customWidth="1"/>
+    <col min="776" max="777" width="10.42578125" style="9" customWidth="1"/>
+    <col min="778" max="778" width="11.5703125" style="9" customWidth="1"/>
+    <col min="779" max="780" width="10.5703125" style="9" customWidth="1"/>
+    <col min="781" max="781" width="12.5703125" style="9" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1025" width="10.140625" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1029" max="1029" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1030" max="1030" width="11" style="9" customWidth="1"/>
+    <col min="1031" max="1031" width="10" style="9" customWidth="1"/>
+    <col min="1032" max="1033" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1034" max="1034" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1035" max="1036" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1037" max="1037" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1281" width="10.140625" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1285" max="1285" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1286" max="1286" width="11" style="9" customWidth="1"/>
+    <col min="1287" max="1287" width="10" style="9" customWidth="1"/>
+    <col min="1288" max="1289" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1290" max="1290" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1291" max="1292" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1293" max="1293" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1537" width="10.140625" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1541" max="1541" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1542" max="1542" width="11" style="9" customWidth="1"/>
+    <col min="1543" max="1543" width="10" style="9" customWidth="1"/>
+    <col min="1544" max="1545" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1546" max="1546" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1547" max="1548" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1549" max="1549" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1793" width="10.140625" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1797" max="1797" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1798" max="1798" width="11" style="9" customWidth="1"/>
+    <col min="1799" max="1799" width="10" style="9" customWidth="1"/>
+    <col min="1800" max="1801" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1802" max="1802" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1803" max="1804" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1805" max="1805" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2049" width="10.140625" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2053" max="2053" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2054" max="2054" width="11" style="9" customWidth="1"/>
+    <col min="2055" max="2055" width="10" style="9" customWidth="1"/>
+    <col min="2056" max="2057" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2058" max="2058" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2059" max="2060" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2061" max="2061" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2305" width="10.140625" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2309" max="2309" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2310" max="2310" width="11" style="9" customWidth="1"/>
+    <col min="2311" max="2311" width="10" style="9" customWidth="1"/>
+    <col min="2312" max="2313" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2314" max="2314" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2315" max="2316" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2317" max="2317" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2561" width="10.140625" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2565" max="2565" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2566" max="2566" width="11" style="9" customWidth="1"/>
+    <col min="2567" max="2567" width="10" style="9" customWidth="1"/>
+    <col min="2568" max="2569" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2570" max="2570" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2571" max="2572" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2573" max="2573" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2817" width="10.140625" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2821" max="2821" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2822" max="2822" width="11" style="9" customWidth="1"/>
+    <col min="2823" max="2823" width="10" style="9" customWidth="1"/>
+    <col min="2824" max="2825" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2826" max="2826" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2827" max="2828" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2829" max="2829" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3073" width="10.140625" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3077" max="3077" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3078" max="3078" width="11" style="9" customWidth="1"/>
+    <col min="3079" max="3079" width="10" style="9" customWidth="1"/>
+    <col min="3080" max="3081" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3082" max="3082" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3083" max="3084" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3085" max="3085" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3329" width="10.140625" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3333" max="3333" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3334" max="3334" width="11" style="9" customWidth="1"/>
+    <col min="3335" max="3335" width="10" style="9" customWidth="1"/>
+    <col min="3336" max="3337" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3338" max="3338" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3339" max="3340" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3341" max="3341" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3585" width="10.140625" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3589" max="3589" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3590" max="3590" width="11" style="9" customWidth="1"/>
+    <col min="3591" max="3591" width="10" style="9" customWidth="1"/>
+    <col min="3592" max="3593" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3594" max="3594" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3595" max="3596" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3597" max="3597" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3841" width="10.140625" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3845" max="3845" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3846" max="3846" width="11" style="9" customWidth="1"/>
+    <col min="3847" max="3847" width="10" style="9" customWidth="1"/>
+    <col min="3848" max="3849" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3850" max="3850" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3851" max="3852" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3853" max="3853" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4097" width="10.140625" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4101" max="4101" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4102" max="4102" width="11" style="9" customWidth="1"/>
+    <col min="4103" max="4103" width="10" style="9" customWidth="1"/>
+    <col min="4104" max="4105" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4106" max="4106" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4107" max="4108" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4109" max="4109" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4353" width="10.140625" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4357" max="4357" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4358" max="4358" width="11" style="9" customWidth="1"/>
+    <col min="4359" max="4359" width="10" style="9" customWidth="1"/>
+    <col min="4360" max="4361" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4362" max="4362" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4363" max="4364" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4365" max="4365" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4609" width="10.140625" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4613" max="4613" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4614" max="4614" width="11" style="9" customWidth="1"/>
+    <col min="4615" max="4615" width="10" style="9" customWidth="1"/>
+    <col min="4616" max="4617" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4618" max="4618" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4619" max="4620" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4621" max="4621" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4865" width="10.140625" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4869" max="4869" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4870" max="4870" width="11" style="9" customWidth="1"/>
+    <col min="4871" max="4871" width="10" style="9" customWidth="1"/>
+    <col min="4872" max="4873" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4874" max="4874" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4875" max="4876" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4877" max="4877" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5121" width="10.140625" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5125" max="5125" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5126" max="5126" width="11" style="9" customWidth="1"/>
+    <col min="5127" max="5127" width="10" style="9" customWidth="1"/>
+    <col min="5128" max="5129" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5130" max="5130" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5131" max="5132" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5133" max="5133" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5377" width="10.140625" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5381" max="5381" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5382" max="5382" width="11" style="9" customWidth="1"/>
+    <col min="5383" max="5383" width="10" style="9" customWidth="1"/>
+    <col min="5384" max="5385" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5386" max="5386" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5387" max="5388" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5389" max="5389" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5633" width="10.140625" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5637" max="5637" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5638" max="5638" width="11" style="9" customWidth="1"/>
+    <col min="5639" max="5639" width="10" style="9" customWidth="1"/>
+    <col min="5640" max="5641" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5642" max="5642" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5643" max="5644" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5645" max="5645" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5889" width="10.140625" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5893" max="5893" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5894" max="5894" width="11" style="9" customWidth="1"/>
+    <col min="5895" max="5895" width="10" style="9" customWidth="1"/>
+    <col min="5896" max="5897" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5898" max="5898" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5899" max="5900" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5901" max="5901" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6145" width="10.140625" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6149" max="6149" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6150" max="6150" width="11" style="9" customWidth="1"/>
+    <col min="6151" max="6151" width="10" style="9" customWidth="1"/>
+    <col min="6152" max="6153" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6154" max="6154" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6155" max="6156" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6157" max="6157" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6401" width="10.140625" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6405" max="6405" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6406" max="6406" width="11" style="9" customWidth="1"/>
+    <col min="6407" max="6407" width="10" style="9" customWidth="1"/>
+    <col min="6408" max="6409" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6410" max="6410" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6411" max="6412" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6413" max="6413" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6657" width="10.140625" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6661" max="6661" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6662" max="6662" width="11" style="9" customWidth="1"/>
+    <col min="6663" max="6663" width="10" style="9" customWidth="1"/>
+    <col min="6664" max="6665" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6666" max="6666" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6667" max="6668" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6669" max="6669" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6913" width="10.140625" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6917" max="6917" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6918" max="6918" width="11" style="9" customWidth="1"/>
+    <col min="6919" max="6919" width="10" style="9" customWidth="1"/>
+    <col min="6920" max="6921" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6922" max="6922" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6923" max="6924" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6925" max="6925" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7169" width="10.140625" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7173" max="7173" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7174" max="7174" width="11" style="9" customWidth="1"/>
+    <col min="7175" max="7175" width="10" style="9" customWidth="1"/>
+    <col min="7176" max="7177" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7178" max="7178" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7179" max="7180" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7181" max="7181" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7425" width="10.140625" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7429" max="7429" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7430" max="7430" width="11" style="9" customWidth="1"/>
+    <col min="7431" max="7431" width="10" style="9" customWidth="1"/>
+    <col min="7432" max="7433" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7434" max="7434" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7435" max="7436" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7437" max="7437" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7681" width="10.140625" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7685" max="7685" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7686" max="7686" width="11" style="9" customWidth="1"/>
+    <col min="7687" max="7687" width="10" style="9" customWidth="1"/>
+    <col min="7688" max="7689" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7690" max="7690" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7691" max="7692" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7693" max="7693" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7937" width="10.140625" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7941" max="7941" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7942" max="7942" width="11" style="9" customWidth="1"/>
+    <col min="7943" max="7943" width="10" style="9" customWidth="1"/>
+    <col min="7944" max="7945" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7946" max="7946" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7947" max="7948" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7949" max="7949" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8193" width="10.140625" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8197" max="8197" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8198" max="8198" width="11" style="9" customWidth="1"/>
+    <col min="8199" max="8199" width="10" style="9" customWidth="1"/>
+    <col min="8200" max="8201" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8202" max="8202" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8203" max="8204" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8205" max="8205" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8449" width="10.140625" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8453" max="8453" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8454" max="8454" width="11" style="9" customWidth="1"/>
+    <col min="8455" max="8455" width="10" style="9" customWidth="1"/>
+    <col min="8456" max="8457" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8458" max="8458" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8459" max="8460" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8461" max="8461" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8705" width="10.140625" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8709" max="8709" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8710" max="8710" width="11" style="9" customWidth="1"/>
+    <col min="8711" max="8711" width="10" style="9" customWidth="1"/>
+    <col min="8712" max="8713" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8714" max="8714" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8715" max="8716" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8717" max="8717" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8961" width="10.140625" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8965" max="8965" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8966" max="8966" width="11" style="9" customWidth="1"/>
+    <col min="8967" max="8967" width="10" style="9" customWidth="1"/>
+    <col min="8968" max="8969" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8970" max="8970" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8971" max="8972" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8973" max="8973" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9217" width="10.140625" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9221" max="9221" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9222" max="9222" width="11" style="9" customWidth="1"/>
+    <col min="9223" max="9223" width="10" style="9" customWidth="1"/>
+    <col min="9224" max="9225" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9226" max="9226" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9227" max="9228" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9229" max="9229" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9473" width="10.140625" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9477" max="9477" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9478" max="9478" width="11" style="9" customWidth="1"/>
+    <col min="9479" max="9479" width="10" style="9" customWidth="1"/>
+    <col min="9480" max="9481" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9482" max="9482" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9483" max="9484" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9485" max="9485" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9729" width="10.140625" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9733" max="9733" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9734" max="9734" width="11" style="9" customWidth="1"/>
+    <col min="9735" max="9735" width="10" style="9" customWidth="1"/>
+    <col min="9736" max="9737" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9738" max="9738" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9739" max="9740" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9741" max="9741" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9985" width="10.140625" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9989" max="9989" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9990" max="9990" width="11" style="9" customWidth="1"/>
+    <col min="9991" max="9991" width="10" style="9" customWidth="1"/>
+    <col min="9992" max="9993" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9994" max="9994" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9995" max="9996" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9997" max="9997" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10241" width="10.140625" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10245" max="10245" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10246" max="10246" width="11" style="9" customWidth="1"/>
+    <col min="10247" max="10247" width="10" style="9" customWidth="1"/>
+    <col min="10248" max="10249" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10250" max="10250" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10251" max="10252" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10253" max="10253" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10497" width="10.140625" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10501" max="10501" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10502" max="10502" width="11" style="9" customWidth="1"/>
+    <col min="10503" max="10503" width="10" style="9" customWidth="1"/>
+    <col min="10504" max="10505" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10506" max="10506" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10507" max="10508" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10509" max="10509" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10753" width="10.140625" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10757" max="10757" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10758" max="10758" width="11" style="9" customWidth="1"/>
+    <col min="10759" max="10759" width="10" style="9" customWidth="1"/>
+    <col min="10760" max="10761" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10762" max="10762" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10763" max="10764" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10765" max="10765" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11009" width="10.140625" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11013" max="11013" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11014" max="11014" width="11" style="9" customWidth="1"/>
+    <col min="11015" max="11015" width="10" style="9" customWidth="1"/>
+    <col min="11016" max="11017" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11018" max="11018" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11019" max="11020" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11021" max="11021" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11265" width="10.140625" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11269" max="11269" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11270" max="11270" width="11" style="9" customWidth="1"/>
+    <col min="11271" max="11271" width="10" style="9" customWidth="1"/>
+    <col min="11272" max="11273" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11274" max="11274" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11275" max="11276" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11277" max="11277" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11521" width="10.140625" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11525" max="11525" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11526" max="11526" width="11" style="9" customWidth="1"/>
+    <col min="11527" max="11527" width="10" style="9" customWidth="1"/>
+    <col min="11528" max="11529" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11530" max="11530" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11531" max="11532" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11533" max="11533" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11777" width="10.140625" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11781" max="11781" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11782" max="11782" width="11" style="9" customWidth="1"/>
+    <col min="11783" max="11783" width="10" style="9" customWidth="1"/>
+    <col min="11784" max="11785" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11786" max="11786" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11787" max="11788" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11789" max="11789" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12033" width="10.140625" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12037" max="12037" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12038" max="12038" width="11" style="9" customWidth="1"/>
+    <col min="12039" max="12039" width="10" style="9" customWidth="1"/>
+    <col min="12040" max="12041" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12042" max="12042" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12043" max="12044" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12045" max="12045" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12289" width="10.140625" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12293" max="12293" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12294" max="12294" width="11" style="9" customWidth="1"/>
+    <col min="12295" max="12295" width="10" style="9" customWidth="1"/>
+    <col min="12296" max="12297" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12298" max="12298" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12299" max="12300" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12301" max="12301" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12545" width="10.140625" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12549" max="12549" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12550" max="12550" width="11" style="9" customWidth="1"/>
+    <col min="12551" max="12551" width="10" style="9" customWidth="1"/>
+    <col min="12552" max="12553" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12554" max="12554" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12555" max="12556" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12557" max="12557" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12801" width="10.140625" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12805" max="12805" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12806" max="12806" width="11" style="9" customWidth="1"/>
+    <col min="12807" max="12807" width="10" style="9" customWidth="1"/>
+    <col min="12808" max="12809" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12810" max="12810" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12811" max="12812" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12813" max="12813" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13057" width="10.140625" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13061" max="13061" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13062" max="13062" width="11" style="9" customWidth="1"/>
+    <col min="13063" max="13063" width="10" style="9" customWidth="1"/>
+    <col min="13064" max="13065" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13066" max="13066" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13067" max="13068" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13069" max="13069" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13313" width="10.140625" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13317" max="13317" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13318" max="13318" width="11" style="9" customWidth="1"/>
+    <col min="13319" max="13319" width="10" style="9" customWidth="1"/>
+    <col min="13320" max="13321" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13322" max="13322" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13323" max="13324" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13325" max="13325" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13569" width="10.140625" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13573" max="13573" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13574" max="13574" width="11" style="9" customWidth="1"/>
+    <col min="13575" max="13575" width="10" style="9" customWidth="1"/>
+    <col min="13576" max="13577" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13578" max="13578" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13579" max="13580" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13581" max="13581" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13825" width="10.140625" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13829" max="13829" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13830" max="13830" width="11" style="9" customWidth="1"/>
+    <col min="13831" max="13831" width="10" style="9" customWidth="1"/>
+    <col min="13832" max="13833" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13834" max="13834" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13835" max="13836" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13837" max="13837" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14081" width="10.140625" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14085" max="14085" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14086" max="14086" width="11" style="9" customWidth="1"/>
+    <col min="14087" max="14087" width="10" style="9" customWidth="1"/>
+    <col min="14088" max="14089" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14090" max="14090" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14091" max="14092" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14093" max="14093" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14337" width="10.140625" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14341" max="14341" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14342" max="14342" width="11" style="9" customWidth="1"/>
+    <col min="14343" max="14343" width="10" style="9" customWidth="1"/>
+    <col min="14344" max="14345" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14346" max="14346" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14347" max="14348" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14349" max="14349" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14593" width="10.140625" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14597" max="14597" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14598" max="14598" width="11" style="9" customWidth="1"/>
+    <col min="14599" max="14599" width="10" style="9" customWidth="1"/>
+    <col min="14600" max="14601" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14602" max="14602" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14603" max="14604" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14605" max="14605" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14849" width="10.140625" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14853" max="14853" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14854" max="14854" width="11" style="9" customWidth="1"/>
+    <col min="14855" max="14855" width="10" style="9" customWidth="1"/>
+    <col min="14856" max="14857" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14858" max="14858" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14859" max="14860" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14861" max="14861" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15105" width="10.140625" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15109" max="15109" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15110" max="15110" width="11" style="9" customWidth="1"/>
+    <col min="15111" max="15111" width="10" style="9" customWidth="1"/>
+    <col min="15112" max="15113" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15114" max="15114" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15115" max="15116" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15117" max="15117" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15361" width="10.140625" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15365" max="15365" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15366" max="15366" width="11" style="9" customWidth="1"/>
+    <col min="15367" max="15367" width="10" style="9" customWidth="1"/>
+    <col min="15368" max="15369" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15370" max="15370" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15371" max="15372" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15373" max="15373" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15617" width="10.140625" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15621" max="15621" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15622" max="15622" width="11" style="9" customWidth="1"/>
+    <col min="15623" max="15623" width="10" style="9" customWidth="1"/>
+    <col min="15624" max="15625" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15626" max="15626" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15627" max="15628" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15629" max="15629" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15873" width="10.140625" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15877" max="15877" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15878" max="15878" width="11" style="9" customWidth="1"/>
+    <col min="15879" max="15879" width="10" style="9" customWidth="1"/>
+    <col min="15880" max="15881" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15882" max="15882" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15883" max="15884" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15885" max="15885" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16129" width="10.140625" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16133" max="16133" width="10.85546875" style="9" customWidth="1"/>
+    <col min="16134" max="16134" width="11" style="9" customWidth="1"/>
+    <col min="16135" max="16135" width="10" style="9" customWidth="1"/>
+    <col min="16136" max="16137" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16138" max="16138" width="11.5703125" style="9" customWidth="1"/>
+    <col min="16139" max="16140" width="10.5703125" style="9" customWidth="1"/>
+    <col min="16141" max="16141" width="12.5703125" style="9" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1">
-[...34 lines deleted...]
-      <c r="B3" s="47" t="s">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="47" t="s">
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
+      <c r="L1" s="84"/>
+      <c r="M1" s="84"/>
+    </row>
+    <row r="2" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="11"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A3" s="85"/>
+      <c r="B3" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="47" t="s">
+      <c r="C3" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="47" t="s">
+      <c r="D3" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="47" t="s">
+      <c r="E3" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="47" t="s">
+      <c r="F3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="47" t="s">
+      <c r="H3" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="47" t="s">
+      <c r="I3" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="47" t="s">
+      <c r="J3" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="47" t="s">
+      <c r="K3" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="48" t="s">
+      <c r="L3" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="2"/>
-[...18 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="M3" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="42"/>
-[...14 lines deleted...]
-      <c r="A6" s="6">
+      <c r="N3" s="11"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A4" s="85"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="11"/>
+    </row>
+    <row r="5" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="81"/>
+      <c r="C5" s="81"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="81"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="81"/>
+      <c r="L5" s="81"/>
+      <c r="M5" s="81"/>
+      <c r="N5" s="11"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="35">
         <v>2024</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="36">
         <v>38004.902999999998</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="37">
         <v>46715.328999999998</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="36">
         <v>81794.891000000003</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="38">
         <v>40506.841999999997</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="37">
         <v>56589.661999999997</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="36">
         <v>94847.077999999994</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="36">
         <v>133579.622</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="36">
         <v>65492.618000000002</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="36">
         <v>130009.933</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="36">
         <v>172825.49600000001</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="36">
         <v>295246.815</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="39">
         <v>301087.67599999998</v>
       </c>
-      <c r="N6" s="2"/>
-[...3 lines deleted...]
-      <c r="A7" s="11">
+      <c r="N6" s="11"/>
+      <c r="P6" s="14"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="40">
         <v>2025</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="37">
         <v>28011.787</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="37">
         <v>41518.476000000002</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="37">
         <v>95417.762000000002</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="37">
         <v>61690.127999999997</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="36">
         <v>100317.133</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="36">
         <v>131482.424</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="41">
         <v>112422.19500000001</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="42">
         <v>88008.587</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="42">
         <v>147273.90100000001</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="42">
         <v>159416.60500000001</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="42">
         <v>124389.087</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="43">
         <v>354786.00599999999</v>
       </c>
-      <c r="N7" s="2"/>
-[...3 lines deleted...]
-      <c r="A8" s="11">
+      <c r="N7" s="11"/>
+      <c r="P7" s="14"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="40">
         <v>2026</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="37">
         <v>33447.623</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="37">
         <v>41963.686999999998</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="44">
         <v>63645.754000000001</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="44">
         <v>67104.137000000002</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="44">
         <v>76441.171000000002</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="36">
         <v>150611.304</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="42">
         <v>105428.113</v>
       </c>
-      <c r="I8" s="13"/>
-[...44 lines deleted...]
-      <c r="A11" s="11">
+      <c r="I8" s="36">
+        <v>119031.55499999999</v>
+      </c>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="11"/>
+      <c r="P8" s="14"/>
+    </row>
+    <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="11"/>
+    </row>
+    <row r="10" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="11"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="40">
         <v>2024</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="46">
         <v>29.8</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="47">
         <v>123.2</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="47">
         <v>175.3</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="47">
         <v>49.5</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="48">
         <v>139.6</v>
       </c>
-      <c r="G11" s="20">
+      <c r="G11" s="49">
         <v>167.4</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="49">
         <v>140.55572276879636</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="49">
         <v>49.028899033716385</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="49">
         <v>197.52320393259484</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="49">
         <v>131.48618413724441</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="49">
         <v>170.66455468865723</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="50">
         <v>101.16894614759562</v>
       </c>
-      <c r="N11" s="2"/>
-[...2 lines deleted...]
-      <c r="A12" s="11">
+      <c r="N11" s="11"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="40">
         <v>2025</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="46">
         <v>9.5</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="47">
         <v>147.80000000000001</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="47">
         <v>228</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="47">
         <v>64.3</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="48">
         <v>162.6</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="49">
         <v>130.69999999999999</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="49">
         <v>85.162939959765964</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="49">
         <v>78.205790532435643</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="49">
         <v>167.17320348044473</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="49">
         <v>107.59938391199744</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="49">
         <v>77.716818112019865</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="50">
         <v>284.93783737280302</v>
       </c>
-      <c r="N12" s="2"/>
-[...2 lines deleted...]
-      <c r="A13" s="11">
+      <c r="N12" s="11"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="40">
         <v>2026</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="46">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="47">
         <v>126.2</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="47">
         <v>151.5</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="47">
         <v>106</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="48">
         <v>112.8</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="49">
         <v>195.7</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="49">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I13" s="49">
+        <v>111.9</v>
+      </c>
+      <c r="J13" s="49"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="50"/>
+      <c r="N13" s="11"/>
+    </row>
+    <row r="14" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="79" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="79"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="79"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="79"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="79"/>
+      <c r="J14" s="79"/>
+      <c r="K14" s="79"/>
+      <c r="L14" s="79"/>
+      <c r="M14" s="79"/>
+      <c r="N14" s="11"/>
+    </row>
+    <row r="15" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="83"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="11"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A16" s="35">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="51">
+        <v>101.9</v>
+      </c>
+      <c r="C16" s="51">
+        <v>115.8</v>
+      </c>
+      <c r="D16" s="51">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="E16" s="51">
+        <v>94.7</v>
+      </c>
+      <c r="F16" s="51">
+        <v>93.6</v>
+      </c>
+      <c r="G16" s="51">
+        <v>101.4</v>
+      </c>
+      <c r="H16" s="52">
+        <v>171.88866967276692</v>
+      </c>
+      <c r="I16" s="52">
+        <v>124.08778572142916</v>
+      </c>
+      <c r="J16" s="52">
+        <v>105.80253765849869</v>
+      </c>
+      <c r="K16" s="52">
+        <v>218.65315159986639</v>
+      </c>
+      <c r="L16" s="52">
+        <v>323.796671289362</v>
+      </c>
+      <c r="M16" s="53">
+        <v>222.45622995803268</v>
+      </c>
+      <c r="N16" s="11"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="35">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="51">
+        <v>71.8</v>
+      </c>
+      <c r="C17" s="51">
+        <v>86.1</v>
+      </c>
+      <c r="D17" s="51">
+        <v>112.1</v>
+      </c>
+      <c r="E17" s="51">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="F17" s="51">
+        <v>169.8</v>
+      </c>
+      <c r="G17" s="47">
+        <v>133</v>
+      </c>
+      <c r="H17" s="63">
+        <v>80.153511096817709</v>
+      </c>
+      <c r="I17" s="63">
+        <v>128.22461815642342</v>
+      </c>
+      <c r="J17" s="63">
+        <v>108.29728563084772</v>
+      </c>
+      <c r="K17" s="64">
+        <v>89.036071305869044</v>
+      </c>
+      <c r="L17" s="63">
+        <v>40.23929629441696</v>
+      </c>
+      <c r="M17" s="65">
+        <v>113.19383456895878</v>
+      </c>
+      <c r="N17" s="11"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="51">
+        <v>111.8</v>
+      </c>
+      <c r="C18" s="51">
+        <v>95.6</v>
+      </c>
+      <c r="D18" s="51">
+        <v>63.6</v>
+      </c>
+      <c r="E18" s="51">
+        <v>104.7</v>
+      </c>
+      <c r="F18" s="51">
+        <v>72.5</v>
+      </c>
+      <c r="G18" s="47">
+        <v>108.4</v>
+      </c>
+      <c r="H18" s="51">
         <v>89.7</v>
       </c>
-      <c r="I13" s="20"/>
-[...174 lines deleted...]
-      <c r="K32" s="5"/>
+      <c r="I18" s="51">
+        <v>128.4</v>
+      </c>
+      <c r="J18" s="51"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="54"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="13"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="I21" s="12"/>
+      <c r="J21" s="11"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J22" s="11"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J23" s="11"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="G28" s="12"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="K32" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A15:E15"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E38" sqref="E38"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...705 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="9" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="9" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="9" customWidth="1"/>
+    <col min="5" max="5" width="9" style="9" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="9" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="9" customWidth="1"/>
+    <col min="8" max="8" width="10" style="9" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="9" customWidth="1"/>
+    <col min="10" max="10" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11" max="11" width="9.7109375" style="9" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="9"/>
+    <col min="257" max="257" width="10.140625" style="9" customWidth="1"/>
+    <col min="258" max="258" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="259" max="260" width="10.42578125" style="9" customWidth="1"/>
+    <col min="261" max="261" width="10.85546875" style="9" customWidth="1"/>
+    <col min="262" max="262" width="11" style="9" customWidth="1"/>
+    <col min="263" max="263" width="10" style="9" customWidth="1"/>
+    <col min="264" max="265" width="10.42578125" style="9" customWidth="1"/>
+    <col min="266" max="266" width="11.5703125" style="9" customWidth="1"/>
+    <col min="267" max="268" width="10.5703125" style="9" customWidth="1"/>
+    <col min="269" max="269" width="12.5703125" style="9" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="9"/>
+    <col min="513" max="513" width="10.140625" style="9" customWidth="1"/>
+    <col min="514" max="514" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="515" max="516" width="10.42578125" style="9" customWidth="1"/>
+    <col min="517" max="517" width="10.85546875" style="9" customWidth="1"/>
+    <col min="518" max="518" width="11" style="9" customWidth="1"/>
+    <col min="519" max="519" width="10" style="9" customWidth="1"/>
+    <col min="520" max="521" width="10.42578125" style="9" customWidth="1"/>
+    <col min="522" max="522" width="11.5703125" style="9" customWidth="1"/>
+    <col min="523" max="524" width="10.5703125" style="9" customWidth="1"/>
+    <col min="525" max="525" width="12.5703125" style="9" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="9"/>
+    <col min="769" max="769" width="10.140625" style="9" customWidth="1"/>
+    <col min="770" max="770" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="771" max="772" width="10.42578125" style="9" customWidth="1"/>
+    <col min="773" max="773" width="10.85546875" style="9" customWidth="1"/>
+    <col min="774" max="774" width="11" style="9" customWidth="1"/>
+    <col min="775" max="775" width="10" style="9" customWidth="1"/>
+    <col min="776" max="777" width="10.42578125" style="9" customWidth="1"/>
+    <col min="778" max="778" width="11.5703125" style="9" customWidth="1"/>
+    <col min="779" max="780" width="10.5703125" style="9" customWidth="1"/>
+    <col min="781" max="781" width="12.5703125" style="9" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1025" width="10.140625" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1028" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1029" max="1029" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1030" max="1030" width="11" style="9" customWidth="1"/>
+    <col min="1031" max="1031" width="10" style="9" customWidth="1"/>
+    <col min="1032" max="1033" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1034" max="1034" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1035" max="1036" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1037" max="1037" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1281" width="10.140625" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1284" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1285" max="1285" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1286" max="1286" width="11" style="9" customWidth="1"/>
+    <col min="1287" max="1287" width="10" style="9" customWidth="1"/>
+    <col min="1288" max="1289" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1290" max="1290" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1291" max="1292" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1293" max="1293" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1537" width="10.140625" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1540" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1541" max="1541" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1542" max="1542" width="11" style="9" customWidth="1"/>
+    <col min="1543" max="1543" width="10" style="9" customWidth="1"/>
+    <col min="1544" max="1545" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1546" max="1546" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1547" max="1548" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1549" max="1549" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1793" width="10.140625" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1796" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1797" max="1797" width="10.85546875" style="9" customWidth="1"/>
+    <col min="1798" max="1798" width="11" style="9" customWidth="1"/>
+    <col min="1799" max="1799" width="10" style="9" customWidth="1"/>
+    <col min="1800" max="1801" width="10.42578125" style="9" customWidth="1"/>
+    <col min="1802" max="1802" width="11.5703125" style="9" customWidth="1"/>
+    <col min="1803" max="1804" width="10.5703125" style="9" customWidth="1"/>
+    <col min="1805" max="1805" width="12.5703125" style="9" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2049" width="10.140625" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2052" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2053" max="2053" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2054" max="2054" width="11" style="9" customWidth="1"/>
+    <col min="2055" max="2055" width="10" style="9" customWidth="1"/>
+    <col min="2056" max="2057" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2058" max="2058" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2059" max="2060" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2061" max="2061" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2305" width="10.140625" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2308" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2309" max="2309" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2310" max="2310" width="11" style="9" customWidth="1"/>
+    <col min="2311" max="2311" width="10" style="9" customWidth="1"/>
+    <col min="2312" max="2313" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2314" max="2314" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2315" max="2316" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2317" max="2317" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2561" width="10.140625" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2564" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2565" max="2565" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2566" max="2566" width="11" style="9" customWidth="1"/>
+    <col min="2567" max="2567" width="10" style="9" customWidth="1"/>
+    <col min="2568" max="2569" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2570" max="2570" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2571" max="2572" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2573" max="2573" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2817" width="10.140625" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2820" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2821" max="2821" width="10.85546875" style="9" customWidth="1"/>
+    <col min="2822" max="2822" width="11" style="9" customWidth="1"/>
+    <col min="2823" max="2823" width="10" style="9" customWidth="1"/>
+    <col min="2824" max="2825" width="10.42578125" style="9" customWidth="1"/>
+    <col min="2826" max="2826" width="11.5703125" style="9" customWidth="1"/>
+    <col min="2827" max="2828" width="10.5703125" style="9" customWidth="1"/>
+    <col min="2829" max="2829" width="12.5703125" style="9" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3073" width="10.140625" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3076" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3077" max="3077" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3078" max="3078" width="11" style="9" customWidth="1"/>
+    <col min="3079" max="3079" width="10" style="9" customWidth="1"/>
+    <col min="3080" max="3081" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3082" max="3082" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3083" max="3084" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3085" max="3085" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3329" width="10.140625" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3332" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3333" max="3333" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3334" max="3334" width="11" style="9" customWidth="1"/>
+    <col min="3335" max="3335" width="10" style="9" customWidth="1"/>
+    <col min="3336" max="3337" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3338" max="3338" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3339" max="3340" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3341" max="3341" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3585" width="10.140625" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3588" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3589" max="3589" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3590" max="3590" width="11" style="9" customWidth="1"/>
+    <col min="3591" max="3591" width="10" style="9" customWidth="1"/>
+    <col min="3592" max="3593" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3594" max="3594" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3595" max="3596" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3597" max="3597" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3841" width="10.140625" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3844" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3845" max="3845" width="10.85546875" style="9" customWidth="1"/>
+    <col min="3846" max="3846" width="11" style="9" customWidth="1"/>
+    <col min="3847" max="3847" width="10" style="9" customWidth="1"/>
+    <col min="3848" max="3849" width="10.42578125" style="9" customWidth="1"/>
+    <col min="3850" max="3850" width="11.5703125" style="9" customWidth="1"/>
+    <col min="3851" max="3852" width="10.5703125" style="9" customWidth="1"/>
+    <col min="3853" max="3853" width="12.5703125" style="9" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4097" width="10.140625" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4100" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4101" max="4101" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4102" max="4102" width="11" style="9" customWidth="1"/>
+    <col min="4103" max="4103" width="10" style="9" customWidth="1"/>
+    <col min="4104" max="4105" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4106" max="4106" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4107" max="4108" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4109" max="4109" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4353" width="10.140625" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4356" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4357" max="4357" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4358" max="4358" width="11" style="9" customWidth="1"/>
+    <col min="4359" max="4359" width="10" style="9" customWidth="1"/>
+    <col min="4360" max="4361" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4362" max="4362" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4363" max="4364" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4365" max="4365" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4609" width="10.140625" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4612" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4613" max="4613" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4614" max="4614" width="11" style="9" customWidth="1"/>
+    <col min="4615" max="4615" width="10" style="9" customWidth="1"/>
+    <col min="4616" max="4617" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4618" max="4618" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4619" max="4620" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4621" max="4621" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4865" width="10.140625" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4868" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4869" max="4869" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4870" max="4870" width="11" style="9" customWidth="1"/>
+    <col min="4871" max="4871" width="10" style="9" customWidth="1"/>
+    <col min="4872" max="4873" width="10.42578125" style="9" customWidth="1"/>
+    <col min="4874" max="4874" width="11.5703125" style="9" customWidth="1"/>
+    <col min="4875" max="4876" width="10.5703125" style="9" customWidth="1"/>
+    <col min="4877" max="4877" width="12.5703125" style="9" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5121" width="10.140625" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5124" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5125" max="5125" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5126" max="5126" width="11" style="9" customWidth="1"/>
+    <col min="5127" max="5127" width="10" style="9" customWidth="1"/>
+    <col min="5128" max="5129" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5130" max="5130" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5131" max="5132" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5133" max="5133" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5377" width="10.140625" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5380" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5381" max="5381" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5382" max="5382" width="11" style="9" customWidth="1"/>
+    <col min="5383" max="5383" width="10" style="9" customWidth="1"/>
+    <col min="5384" max="5385" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5386" max="5386" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5387" max="5388" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5389" max="5389" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5633" width="10.140625" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5636" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5637" max="5637" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5638" max="5638" width="11" style="9" customWidth="1"/>
+    <col min="5639" max="5639" width="10" style="9" customWidth="1"/>
+    <col min="5640" max="5641" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5642" max="5642" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5643" max="5644" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5645" max="5645" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5889" width="10.140625" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5892" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5893" max="5893" width="10.85546875" style="9" customWidth="1"/>
+    <col min="5894" max="5894" width="11" style="9" customWidth="1"/>
+    <col min="5895" max="5895" width="10" style="9" customWidth="1"/>
+    <col min="5896" max="5897" width="10.42578125" style="9" customWidth="1"/>
+    <col min="5898" max="5898" width="11.5703125" style="9" customWidth="1"/>
+    <col min="5899" max="5900" width="10.5703125" style="9" customWidth="1"/>
+    <col min="5901" max="5901" width="12.5703125" style="9" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6145" width="10.140625" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6148" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6149" max="6149" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6150" max="6150" width="11" style="9" customWidth="1"/>
+    <col min="6151" max="6151" width="10" style="9" customWidth="1"/>
+    <col min="6152" max="6153" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6154" max="6154" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6155" max="6156" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6157" max="6157" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6401" width="10.140625" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6404" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6405" max="6405" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6406" max="6406" width="11" style="9" customWidth="1"/>
+    <col min="6407" max="6407" width="10" style="9" customWidth="1"/>
+    <col min="6408" max="6409" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6410" max="6410" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6411" max="6412" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6413" max="6413" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6657" width="10.140625" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6660" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6661" max="6661" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6662" max="6662" width="11" style="9" customWidth="1"/>
+    <col min="6663" max="6663" width="10" style="9" customWidth="1"/>
+    <col min="6664" max="6665" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6666" max="6666" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6667" max="6668" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6669" max="6669" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6913" width="10.140625" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6916" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6917" max="6917" width="10.85546875" style="9" customWidth="1"/>
+    <col min="6918" max="6918" width="11" style="9" customWidth="1"/>
+    <col min="6919" max="6919" width="10" style="9" customWidth="1"/>
+    <col min="6920" max="6921" width="10.42578125" style="9" customWidth="1"/>
+    <col min="6922" max="6922" width="11.5703125" style="9" customWidth="1"/>
+    <col min="6923" max="6924" width="10.5703125" style="9" customWidth="1"/>
+    <col min="6925" max="6925" width="12.5703125" style="9" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7169" width="10.140625" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7172" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7173" max="7173" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7174" max="7174" width="11" style="9" customWidth="1"/>
+    <col min="7175" max="7175" width="10" style="9" customWidth="1"/>
+    <col min="7176" max="7177" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7178" max="7178" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7179" max="7180" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7181" max="7181" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7425" width="10.140625" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7428" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7429" max="7429" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7430" max="7430" width="11" style="9" customWidth="1"/>
+    <col min="7431" max="7431" width="10" style="9" customWidth="1"/>
+    <col min="7432" max="7433" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7434" max="7434" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7435" max="7436" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7437" max="7437" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7681" width="10.140625" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7684" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7685" max="7685" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7686" max="7686" width="11" style="9" customWidth="1"/>
+    <col min="7687" max="7687" width="10" style="9" customWidth="1"/>
+    <col min="7688" max="7689" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7690" max="7690" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7691" max="7692" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7693" max="7693" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7937" width="10.140625" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7940" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7941" max="7941" width="10.85546875" style="9" customWidth="1"/>
+    <col min="7942" max="7942" width="11" style="9" customWidth="1"/>
+    <col min="7943" max="7943" width="10" style="9" customWidth="1"/>
+    <col min="7944" max="7945" width="10.42578125" style="9" customWidth="1"/>
+    <col min="7946" max="7946" width="11.5703125" style="9" customWidth="1"/>
+    <col min="7947" max="7948" width="10.5703125" style="9" customWidth="1"/>
+    <col min="7949" max="7949" width="12.5703125" style="9" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8193" width="10.140625" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8196" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8197" max="8197" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8198" max="8198" width="11" style="9" customWidth="1"/>
+    <col min="8199" max="8199" width="10" style="9" customWidth="1"/>
+    <col min="8200" max="8201" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8202" max="8202" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8203" max="8204" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8205" max="8205" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8449" width="10.140625" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8452" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8453" max="8453" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8454" max="8454" width="11" style="9" customWidth="1"/>
+    <col min="8455" max="8455" width="10" style="9" customWidth="1"/>
+    <col min="8456" max="8457" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8458" max="8458" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8459" max="8460" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8461" max="8461" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8705" width="10.140625" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8708" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8709" max="8709" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8710" max="8710" width="11" style="9" customWidth="1"/>
+    <col min="8711" max="8711" width="10" style="9" customWidth="1"/>
+    <col min="8712" max="8713" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8714" max="8714" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8715" max="8716" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8717" max="8717" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8961" width="10.140625" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8964" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8965" max="8965" width="10.85546875" style="9" customWidth="1"/>
+    <col min="8966" max="8966" width="11" style="9" customWidth="1"/>
+    <col min="8967" max="8967" width="10" style="9" customWidth="1"/>
+    <col min="8968" max="8969" width="10.42578125" style="9" customWidth="1"/>
+    <col min="8970" max="8970" width="11.5703125" style="9" customWidth="1"/>
+    <col min="8971" max="8972" width="10.5703125" style="9" customWidth="1"/>
+    <col min="8973" max="8973" width="12.5703125" style="9" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9217" width="10.140625" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9220" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9221" max="9221" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9222" max="9222" width="11" style="9" customWidth="1"/>
+    <col min="9223" max="9223" width="10" style="9" customWidth="1"/>
+    <col min="9224" max="9225" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9226" max="9226" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9227" max="9228" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9229" max="9229" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9473" width="10.140625" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9476" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9477" max="9477" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9478" max="9478" width="11" style="9" customWidth="1"/>
+    <col min="9479" max="9479" width="10" style="9" customWidth="1"/>
+    <col min="9480" max="9481" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9482" max="9482" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9483" max="9484" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9485" max="9485" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9729" width="10.140625" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9732" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9733" max="9733" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9734" max="9734" width="11" style="9" customWidth="1"/>
+    <col min="9735" max="9735" width="10" style="9" customWidth="1"/>
+    <col min="9736" max="9737" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9738" max="9738" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9739" max="9740" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9741" max="9741" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9985" width="10.140625" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9988" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9989" max="9989" width="10.85546875" style="9" customWidth="1"/>
+    <col min="9990" max="9990" width="11" style="9" customWidth="1"/>
+    <col min="9991" max="9991" width="10" style="9" customWidth="1"/>
+    <col min="9992" max="9993" width="10.42578125" style="9" customWidth="1"/>
+    <col min="9994" max="9994" width="11.5703125" style="9" customWidth="1"/>
+    <col min="9995" max="9996" width="10.5703125" style="9" customWidth="1"/>
+    <col min="9997" max="9997" width="12.5703125" style="9" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10241" width="10.140625" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10244" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10245" max="10245" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10246" max="10246" width="11" style="9" customWidth="1"/>
+    <col min="10247" max="10247" width="10" style="9" customWidth="1"/>
+    <col min="10248" max="10249" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10250" max="10250" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10251" max="10252" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10253" max="10253" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10497" width="10.140625" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10500" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10501" max="10501" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10502" max="10502" width="11" style="9" customWidth="1"/>
+    <col min="10503" max="10503" width="10" style="9" customWidth="1"/>
+    <col min="10504" max="10505" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10506" max="10506" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10507" max="10508" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10509" max="10509" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10753" width="10.140625" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10756" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10757" max="10757" width="10.85546875" style="9" customWidth="1"/>
+    <col min="10758" max="10758" width="11" style="9" customWidth="1"/>
+    <col min="10759" max="10759" width="10" style="9" customWidth="1"/>
+    <col min="10760" max="10761" width="10.42578125" style="9" customWidth="1"/>
+    <col min="10762" max="10762" width="11.5703125" style="9" customWidth="1"/>
+    <col min="10763" max="10764" width="10.5703125" style="9" customWidth="1"/>
+    <col min="10765" max="10765" width="12.5703125" style="9" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11009" width="10.140625" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11012" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11013" max="11013" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11014" max="11014" width="11" style="9" customWidth="1"/>
+    <col min="11015" max="11015" width="10" style="9" customWidth="1"/>
+    <col min="11016" max="11017" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11018" max="11018" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11019" max="11020" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11021" max="11021" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11265" width="10.140625" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11268" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11269" max="11269" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11270" max="11270" width="11" style="9" customWidth="1"/>
+    <col min="11271" max="11271" width="10" style="9" customWidth="1"/>
+    <col min="11272" max="11273" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11274" max="11274" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11275" max="11276" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11277" max="11277" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11521" width="10.140625" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11524" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11525" max="11525" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11526" max="11526" width="11" style="9" customWidth="1"/>
+    <col min="11527" max="11527" width="10" style="9" customWidth="1"/>
+    <col min="11528" max="11529" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11530" max="11530" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11531" max="11532" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11533" max="11533" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11777" width="10.140625" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11780" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11781" max="11781" width="10.85546875" style="9" customWidth="1"/>
+    <col min="11782" max="11782" width="11" style="9" customWidth="1"/>
+    <col min="11783" max="11783" width="10" style="9" customWidth="1"/>
+    <col min="11784" max="11785" width="10.42578125" style="9" customWidth="1"/>
+    <col min="11786" max="11786" width="11.5703125" style="9" customWidth="1"/>
+    <col min="11787" max="11788" width="10.5703125" style="9" customWidth="1"/>
+    <col min="11789" max="11789" width="12.5703125" style="9" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12033" width="10.140625" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12036" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12037" max="12037" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12038" max="12038" width="11" style="9" customWidth="1"/>
+    <col min="12039" max="12039" width="10" style="9" customWidth="1"/>
+    <col min="12040" max="12041" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12042" max="12042" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12043" max="12044" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12045" max="12045" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12289" width="10.140625" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12292" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12293" max="12293" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12294" max="12294" width="11" style="9" customWidth="1"/>
+    <col min="12295" max="12295" width="10" style="9" customWidth="1"/>
+    <col min="12296" max="12297" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12298" max="12298" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12299" max="12300" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12301" max="12301" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12545" width="10.140625" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12548" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12549" max="12549" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12550" max="12550" width="11" style="9" customWidth="1"/>
+    <col min="12551" max="12551" width="10" style="9" customWidth="1"/>
+    <col min="12552" max="12553" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12554" max="12554" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12555" max="12556" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12557" max="12557" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12801" width="10.140625" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12804" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12805" max="12805" width="10.85546875" style="9" customWidth="1"/>
+    <col min="12806" max="12806" width="11" style="9" customWidth="1"/>
+    <col min="12807" max="12807" width="10" style="9" customWidth="1"/>
+    <col min="12808" max="12809" width="10.42578125" style="9" customWidth="1"/>
+    <col min="12810" max="12810" width="11.5703125" style="9" customWidth="1"/>
+    <col min="12811" max="12812" width="10.5703125" style="9" customWidth="1"/>
+    <col min="12813" max="12813" width="12.5703125" style="9" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13057" width="10.140625" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13060" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13061" max="13061" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13062" max="13062" width="11" style="9" customWidth="1"/>
+    <col min="13063" max="13063" width="10" style="9" customWidth="1"/>
+    <col min="13064" max="13065" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13066" max="13066" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13067" max="13068" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13069" max="13069" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13313" width="10.140625" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13316" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13317" max="13317" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13318" max="13318" width="11" style="9" customWidth="1"/>
+    <col min="13319" max="13319" width="10" style="9" customWidth="1"/>
+    <col min="13320" max="13321" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13322" max="13322" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13323" max="13324" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13325" max="13325" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13569" width="10.140625" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13572" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13573" max="13573" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13574" max="13574" width="11" style="9" customWidth="1"/>
+    <col min="13575" max="13575" width="10" style="9" customWidth="1"/>
+    <col min="13576" max="13577" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13578" max="13578" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13579" max="13580" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13581" max="13581" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13825" width="10.140625" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13828" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13829" max="13829" width="10.85546875" style="9" customWidth="1"/>
+    <col min="13830" max="13830" width="11" style="9" customWidth="1"/>
+    <col min="13831" max="13831" width="10" style="9" customWidth="1"/>
+    <col min="13832" max="13833" width="10.42578125" style="9" customWidth="1"/>
+    <col min="13834" max="13834" width="11.5703125" style="9" customWidth="1"/>
+    <col min="13835" max="13836" width="10.5703125" style="9" customWidth="1"/>
+    <col min="13837" max="13837" width="12.5703125" style="9" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14081" width="10.140625" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14084" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14085" max="14085" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14086" max="14086" width="11" style="9" customWidth="1"/>
+    <col min="14087" max="14087" width="10" style="9" customWidth="1"/>
+    <col min="14088" max="14089" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14090" max="14090" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14091" max="14092" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14093" max="14093" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14337" width="10.140625" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14340" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14341" max="14341" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14342" max="14342" width="11" style="9" customWidth="1"/>
+    <col min="14343" max="14343" width="10" style="9" customWidth="1"/>
+    <col min="14344" max="14345" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14346" max="14346" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14347" max="14348" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14349" max="14349" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14593" width="10.140625" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14596" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14597" max="14597" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14598" max="14598" width="11" style="9" customWidth="1"/>
+    <col min="14599" max="14599" width="10" style="9" customWidth="1"/>
+    <col min="14600" max="14601" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14602" max="14602" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14603" max="14604" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14605" max="14605" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14849" width="10.140625" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14852" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14853" max="14853" width="10.85546875" style="9" customWidth="1"/>
+    <col min="14854" max="14854" width="11" style="9" customWidth="1"/>
+    <col min="14855" max="14855" width="10" style="9" customWidth="1"/>
+    <col min="14856" max="14857" width="10.42578125" style="9" customWidth="1"/>
+    <col min="14858" max="14858" width="11.5703125" style="9" customWidth="1"/>
+    <col min="14859" max="14860" width="10.5703125" style="9" customWidth="1"/>
+    <col min="14861" max="14861" width="12.5703125" style="9" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15105" width="10.140625" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15108" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15109" max="15109" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15110" max="15110" width="11" style="9" customWidth="1"/>
+    <col min="15111" max="15111" width="10" style="9" customWidth="1"/>
+    <col min="15112" max="15113" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15114" max="15114" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15115" max="15116" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15117" max="15117" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15361" width="10.140625" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15364" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15365" max="15365" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15366" max="15366" width="11" style="9" customWidth="1"/>
+    <col min="15367" max="15367" width="10" style="9" customWidth="1"/>
+    <col min="15368" max="15369" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15370" max="15370" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15371" max="15372" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15373" max="15373" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15617" width="10.140625" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15620" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15621" max="15621" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15622" max="15622" width="11" style="9" customWidth="1"/>
+    <col min="15623" max="15623" width="10" style="9" customWidth="1"/>
+    <col min="15624" max="15625" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15626" max="15626" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15627" max="15628" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15629" max="15629" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15873" width="10.140625" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15876" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15877" max="15877" width="10.85546875" style="9" customWidth="1"/>
+    <col min="15878" max="15878" width="11" style="9" customWidth="1"/>
+    <col min="15879" max="15879" width="10" style="9" customWidth="1"/>
+    <col min="15880" max="15881" width="10.42578125" style="9" customWidth="1"/>
+    <col min="15882" max="15882" width="11.5703125" style="9" customWidth="1"/>
+    <col min="15883" max="15884" width="10.5703125" style="9" customWidth="1"/>
+    <col min="15885" max="15885" width="12.5703125" style="9" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16129" width="10.140625" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16132" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16133" max="16133" width="10.85546875" style="9" customWidth="1"/>
+    <col min="16134" max="16134" width="11" style="9" customWidth="1"/>
+    <col min="16135" max="16135" width="10" style="9" customWidth="1"/>
+    <col min="16136" max="16137" width="10.42578125" style="9" customWidth="1"/>
+    <col min="16138" max="16138" width="11.5703125" style="9" customWidth="1"/>
+    <col min="16139" max="16140" width="10.5703125" style="9" customWidth="1"/>
+    <col min="16141" max="16141" width="12.5703125" style="9" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.9" customHeight="1">
-[...34 lines deleted...]
-      <c r="B3" s="47" t="s">
+    <row r="1" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="47" t="s">
-[...68 lines deleted...]
-      <c r="A6" s="6">
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
+      <c r="L1" s="84"/>
+      <c r="M1" s="84"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="11"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="88"/>
+      <c r="B3" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="86" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" s="86" t="s">
+        <v>58</v>
+      </c>
+      <c r="E3" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F3" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="G3" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="H3" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="I3" s="86" t="s">
+        <v>63</v>
+      </c>
+      <c r="J3" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="K3" s="86" t="s">
+        <v>65</v>
+      </c>
+      <c r="L3" s="86" t="s">
+        <v>66</v>
+      </c>
+      <c r="M3" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="N3" s="11"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="89"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="11"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="35">
         <v>2024</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="44">
         <v>38004.902999999998</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="37">
         <v>84720.232000000004</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="36">
         <v>166515.12299999999</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="36">
         <v>207021.965</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="36">
         <v>263611.62699999998</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="39">
         <v>358458.70500000002</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="39">
         <v>492038.32699999999</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="39">
         <v>557530.94499999995</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="39">
         <v>687540.87800000003</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="39">
         <v>860366.37399999995</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="39">
         <v>1155613.189</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="39">
         <v>1456700.865</v>
       </c>
-      <c r="N6" s="29"/>
-[...2 lines deleted...]
-      <c r="A7" s="6">
+      <c r="N6" s="58"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="35">
         <v>2025</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B7" s="44">
         <v>28011.787</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="37">
         <v>69530.263000000006</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="36">
         <v>164948.02499999999</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="36">
         <v>226638.15299999999</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="36">
         <v>326955.28600000002</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="36">
         <v>458437.71</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="37">
         <v>570859.90500000003</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="36">
         <v>658868.49199999997</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="36">
         <v>806142.39300000004</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="36">
         <v>965558.99800000002</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="37">
         <v>1089948.085</v>
       </c>
-      <c r="M7" s="30">
+      <c r="M7" s="59">
         <v>1444734.091</v>
       </c>
-      <c r="N7" s="31"/>
-[...2 lines deleted...]
-      <c r="A8" s="6">
+      <c r="N7" s="60"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="35">
         <v>2026</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="73">
         <v>33447.623</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="37">
         <v>75411.31</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="36">
         <v>139057.06400000001</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="36">
         <v>206161.201</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="36">
         <v>282602.37199999997</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="36">
         <v>433213.67599999998</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="36">
         <v>538641.78899999999</v>
       </c>
-      <c r="I8" s="7"/>
-[...41 lines deleted...]
-      <c r="A11" s="6">
+      <c r="I8" s="36">
+        <v>657673.34400000004</v>
+      </c>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="61"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="91" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="35">
         <v>2024</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="74">
         <v>101.9</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="51">
         <v>109.2</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="51">
         <v>119.4</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="51">
         <v>113.6</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="51">
         <v>108.5</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="51">
         <v>106.3</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="52">
         <v>118.14149461746679</v>
       </c>
-      <c r="I11" s="23">
+      <c r="I11" s="52">
         <v>118.89263175463616</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="52">
         <v>115.98546253819781</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="52">
         <v>128.47678115040716</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="52">
         <v>152.87811599031951</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="53">
         <v>163.89636988232553</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
-      <c r="A12" s="6">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="35">
         <v>2025</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="74">
         <v>71.8</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="51">
         <v>79.8</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="51">
         <v>96.1</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="51">
         <v>105.7</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="51">
         <v>119.6</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="51">
         <v>123.1</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="52">
         <v>111.44995006468959</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="47">
         <v>113.52173830728512</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="47">
         <v>112.52409192149027</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="47">
         <v>107.7029671598674</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="47">
         <v>90.516052137257901</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="54">
         <v>95.180903732397041</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="33" customFormat="1" ht="11.25">
-      <c r="A13" s="6">
+    <row r="13" spans="1:14" s="62" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="35">
         <v>2026</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="74">
         <v>111.8</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="51">
         <v>102.1</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="51">
         <v>79.7</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="51">
         <v>86.4</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="51">
         <v>82.2</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="51">
         <v>89.7</v>
       </c>
-      <c r="H13" s="23">
+      <c r="H13" s="52">
         <v>89.6</v>
       </c>
-      <c r="I13" s="22"/>
-[...22 lines deleted...]
-      <c r="K27" s="5"/>
+      <c r="I13" s="47">
+        <v>95</v>
+      </c>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="51"/>
+      <c r="M13" s="54"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="13"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="I16" s="12"/>
+      <c r="J16" s="11"/>
+    </row>
+    <row r="17" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="J17" s="11"/>
+    </row>
+    <row r="18" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="J18" s="11"/>
+    </row>
+    <row r="23" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="G23" s="12"/>
+    </row>
+    <row r="27" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="K27" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3225,89 +4659,92 @@
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>кезең</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер 161101</vt:lpstr>
+      <vt:lpstr>Метадеректер 161201</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш_161101,161201</vt:lpstr>
+      <vt:lpstr>Көрсеткіш_161101_161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>