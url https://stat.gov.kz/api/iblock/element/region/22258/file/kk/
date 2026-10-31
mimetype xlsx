--- v1 (2026-09-20)
+++ v2 (2026-10-31)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\сканирование\строительство\!Публикации\Таблицы на сайт\Таблицы на сайт-08\инвестиции\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gul.suleimenova\Desktop\УПРАВЛЕНИЕ\!ПУБЛИКАЦИИ\Динамические ряды\09\инвестиции\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="2280" yWindow="5100" windowWidth="16935" windowHeight="5745" tabRatio="925" activeTab="3"/>
+    <workbookView xWindow="2280" yWindow="5100" windowWidth="16935" windowHeight="5745" tabRatio="925"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="76">
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -240,79 +239,79 @@
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Гульмира Жумкеновна Сулейменова</t>
   </si>
   <si>
     <t>gulm.suleimenova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/karagandy/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>пайыз</t>
   </si>
   <si>
     <t xml:space="preserve">                       </t>
   </si>
   <si>
     <t xml:space="preserve">  © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -541,97 +540,94 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
@@ -711,89 +707,91 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1087,55 +1085,55 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="102" style="8" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1223,259 +1221,259 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:13" s="2" customFormat="1">
+      <c r="A2" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="24">
+      <c r="B2" s="23">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:13" s="2" customFormat="1">
+      <c r="A3" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:13" s="2" customFormat="1">
+      <c r="A4" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="24" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="26" t="s">
+    <row r="5" spans="1:13" s="2" customFormat="1">
+      <c r="A5" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:13" s="2" customFormat="1">
+      <c r="A6" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="26" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:13" s="2" customFormat="1" ht="51">
+      <c r="A7" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="27" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:13" s="2" customFormat="1">
+      <c r="A8" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="25.5">
+      <c r="A9" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:13" s="2" customFormat="1" ht="51">
+      <c r="A10" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="27" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:13" s="2" customFormat="1">
+      <c r="A11" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="30"/>
+      <c r="B11" s="29"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:13" s="2" customFormat="1">
+      <c r="A12" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="30" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:13" s="2" customFormat="1">
+      <c r="A13" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A14" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M14" s="3"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
+    <row r="15" spans="1:13" s="2" customFormat="1">
+      <c r="A15" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="32" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="3"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="23" t="s">
+    <row r="16" spans="1:13">
+      <c r="A16" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A17" s="23" t="s">
+    <row r="17" spans="1:13">
+      <c r="A17" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="21" t="s">
-        <v>71</v>
+      <c r="B17" s="20" t="s">
+        <v>75</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A18" s="23" t="s">
+    <row r="18" spans="1:13">
+      <c r="A18" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="29" t="s">
+      <c r="B18" s="28" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="23" t="s">
+    <row r="19" spans="1:13">
+      <c r="A19" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="24" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A20" s="23" t="s">
+    <row r="20" spans="1:13">
+      <c r="A20" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="33" t="s">
         <v>52</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+    <row r="21" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A21" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="21" t="s">
         <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="8" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="42.28515625" style="9" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="9" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="9"/>
     <col min="513" max="513" width="42.28515625" style="9" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="9" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="9"/>
     <col min="769" max="769" width="42.28515625" style="9" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="9" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="9"/>
     <col min="1025" max="1025" width="42.28515625" style="9" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="9" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="9"/>
     <col min="1281" max="1281" width="42.28515625" style="9" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="9" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="9"/>
     <col min="1537" max="1537" width="42.28515625" style="9" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="9" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="9"/>
     <col min="1793" max="1793" width="42.28515625" style="9" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="9" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="9"/>
@@ -1627,259 +1625,259 @@
     <col min="14338" max="14338" width="97.7109375" style="9" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="9"/>
     <col min="14593" max="14593" width="42.28515625" style="9" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" style="9" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="9"/>
     <col min="14849" max="14849" width="42.28515625" style="9" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" style="9" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="9"/>
     <col min="15105" max="15105" width="42.28515625" style="9" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" style="9" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="9"/>
     <col min="15361" max="15361" width="42.28515625" style="9" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" style="9" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="9"/>
     <col min="15617" max="15617" width="42.28515625" style="9" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" style="9" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="9"/>
     <col min="15873" max="15873" width="42.28515625" style="9" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="9" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="9"/>
     <col min="16129" max="16129" width="42.28515625" style="9" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="9" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:13" s="66" customFormat="1">
+      <c r="A2" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="66">
+      <c r="B2" s="65">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:13" s="66" customFormat="1">
+      <c r="A3" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:13" s="66" customFormat="1">
+      <c r="A4" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="B4" s="24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="66" customFormat="1">
+      <c r="A5" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:13" s="66" customFormat="1">
+      <c r="A6" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="26" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="67" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:13" s="66" customFormat="1" ht="38.25">
+      <c r="A7" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="27" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:13" s="66" customFormat="1">
+      <c r="A8" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="67" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:13" s="66" customFormat="1" ht="25.5">
+      <c r="A9" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="67" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:13" s="66" customFormat="1" ht="63.75">
+      <c r="A10" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="27" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="67" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:13" s="66" customFormat="1">
+      <c r="A11" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="30"/>
-[...3 lines deleted...]
-      <c r="A12" s="23" t="s">
+      <c r="B11" s="29"/>
+      <c r="M11" s="67"/>
+    </row>
+    <row r="12" spans="1:13" s="66" customFormat="1">
+      <c r="A12" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="M12" s="68"/>
-[...2 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="M12" s="67"/>
+    </row>
+    <row r="13" spans="1:13" s="66" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A13" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="M13" s="68"/>
-[...2 lines deleted...]
-      <c r="A14" s="26" t="s">
+      <c r="M13" s="67"/>
+    </row>
+    <row r="14" spans="1:13" s="66" customFormat="1" ht="25.5">
+      <c r="A14" s="25" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="A15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" s="67"/>
+    </row>
+    <row r="15" spans="1:13" s="66" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A15" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="M15" s="68"/>
-[...2 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="M15" s="67"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A16" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="A17" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="70"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="21" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="23" t="s">
+      <c r="B17" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A18" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="29" t="s">
+      <c r="B18" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="M18" s="71"/>
-[...2 lines deleted...]
-      <c r="A19" s="23" t="s">
+      <c r="M18" s="70"/>
+    </row>
+    <row r="19" spans="1:13" ht="19.5" customHeight="1">
+      <c r="A19" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="24" t="s">
         <v>68</v>
       </c>
-      <c r="M19" s="72"/>
-[...2 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A20" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="M20" s="71"/>
-[...2 lines deleted...]
-      <c r="A21" s="23" t="s">
+      <c r="M20" s="70"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1">
+      <c r="A21" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="M21" s="72"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="M26" s="71"/>
+    <row r="23" spans="1:13">
+      <c r="M23" s="71"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="70"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="71"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="70"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="9" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="9" customWidth="1"/>
     <col min="3" max="256" width="8.85546875" style="9"/>
     <col min="257" max="257" width="4.42578125" style="9" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="9" customWidth="1"/>
     <col min="259" max="512" width="8.85546875" style="9"/>
     <col min="513" max="513" width="4.42578125" style="9" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="9" customWidth="1"/>
     <col min="515" max="768" width="8.85546875" style="9"/>
     <col min="769" max="769" width="4.42578125" style="9" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="9" customWidth="1"/>
     <col min="771" max="1024" width="8.85546875" style="9"/>
     <col min="1025" max="1025" width="4.42578125" style="9" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="9" customWidth="1"/>
     <col min="1027" max="1280" width="8.85546875" style="9"/>
     <col min="1281" max="1281" width="4.42578125" style="9" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="9" customWidth="1"/>
     <col min="1283" max="1536" width="8.85546875" style="9"/>
     <col min="1537" max="1537" width="4.42578125" style="9" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="9" customWidth="1"/>
     <col min="1539" max="1792" width="8.85546875" style="9"/>
     <col min="1793" max="1793" width="4.42578125" style="9" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="9" customWidth="1"/>
     <col min="1795" max="2048" width="8.85546875" style="9"/>
@@ -2031,171 +2029,171 @@
     <col min="14338" max="14338" width="113.5703125" style="9" customWidth="1"/>
     <col min="14339" max="14592" width="8.85546875" style="9"/>
     <col min="14593" max="14593" width="4.42578125" style="9" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="9" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="9"/>
     <col min="14849" max="14849" width="4.42578125" style="9" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="9" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="9"/>
     <col min="15105" max="15105" width="4.42578125" style="9" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="9" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="9"/>
     <col min="15361" max="15361" width="4.42578125" style="9" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="9" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="9"/>
     <col min="15617" max="15617" width="4.42578125" style="9" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="9" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="9"/>
     <col min="15873" max="15873" width="4.42578125" style="9" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="9" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="9"/>
     <col min="16129" max="16129" width="4.42578125" style="9" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="9" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B1" s="77"/>
+    <row r="1" spans="1:4">
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
       <c r="C1" s="15"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B2" s="77"/>
+    <row r="2" spans="1:4">
+      <c r="A2" s="76"/>
+      <c r="B2" s="76"/>
       <c r="C2" s="15"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="77"/>
+    <row r="3" spans="1:4">
+      <c r="A3" s="76"/>
+      <c r="B3" s="76"/>
       <c r="C3" s="16"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="15"/>
       <c r="B4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="16"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4">
       <c r="A5" s="15"/>
       <c r="B5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="16"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="15"/>
       <c r="B6" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="16"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="15"/>
       <c r="B7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="16"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="15"/>
       <c r="B8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="16"/>
     </row>
-    <row r="9" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="32.25" customHeight="1">
       <c r="A9" s="15"/>
       <c r="B9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="16"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="77"/>
+    <row r="10" spans="1:4">
+      <c r="A10" s="76"/>
+      <c r="B10" s="76"/>
       <c r="C10" s="16"/>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B11" s="77"/>
+    <row r="11" spans="1:4">
+      <c r="A11" s="76"/>
+      <c r="B11" s="76"/>
       <c r="C11" s="16"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B12" s="77"/>
+    <row r="12" spans="1:4">
+      <c r="A12" s="76"/>
+      <c r="B12" s="76"/>
       <c r="C12" s="15"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="B14" s="77"/>
+    <row r="13" spans="1:4">
+      <c r="A13" s="74" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" s="77" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="77"/>
+      <c r="D13" s="77"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="76"/>
+      <c r="B14" s="76"/>
       <c r="C14" s="15"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
+      <c r="A15" s="75"/>
+      <c r="B15" s="75"/>
+      <c r="C15" s="75"/>
+    </row>
+    <row r="17" spans="2:2">
       <c r="B17" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="B13:D13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:M14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M28" sqref="M28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="9" customWidth="1"/>
     <col min="2" max="5" width="11.7109375" style="9" customWidth="1"/>
     <col min="6" max="10" width="8.28515625" style="9" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="9" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="9" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="9" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="10.140625" style="9" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="9" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="9" customWidth="1"/>
     <col min="262" max="262" width="11" style="9" customWidth="1"/>
     <col min="263" max="263" width="10" style="9" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="9" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="9" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="9" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="9" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="9"/>
     <col min="513" max="513" width="10.140625" style="9" customWidth="1"/>
     <col min="514" max="514" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="515" max="516" width="10.42578125" style="9" customWidth="1"/>
     <col min="517" max="517" width="10.85546875" style="9" customWidth="1"/>
     <col min="518" max="518" width="11" style="9" customWidth="1"/>
     <col min="519" max="519" width="10" style="9" customWidth="1"/>
@@ -2855,640 +2853,646 @@
     <col min="15630" max="15872" width="9.140625" style="9"/>
     <col min="15873" max="15873" width="10.140625" style="9" customWidth="1"/>
     <col min="15874" max="15874" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="10.42578125" style="9" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="9" customWidth="1"/>
     <col min="15878" max="15878" width="11" style="9" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="9" customWidth="1"/>
     <col min="15880" max="15881" width="10.42578125" style="9" customWidth="1"/>
     <col min="15882" max="15882" width="11.5703125" style="9" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="9" customWidth="1"/>
     <col min="15885" max="15885" width="12.5703125" style="9" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="9"/>
     <col min="16129" max="16129" width="10.140625" style="9" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="10.42578125" style="9" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="9" customWidth="1"/>
     <col min="16134" max="16134" width="11" style="9" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="9" customWidth="1"/>
     <col min="16136" max="16137" width="10.42578125" style="9" customWidth="1"/>
     <col min="16138" max="16138" width="11.5703125" style="9" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="9" customWidth="1"/>
     <col min="16141" max="16141" width="12.5703125" style="9" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:16" ht="13.9" customHeight="1">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="84"/>
-[...25 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+    </row>
+    <row r="2" spans="1:16" ht="13.9" customHeight="1">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="11"/>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="86" t="s">
+    <row r="3" spans="1:16">
+      <c r="A3" s="79"/>
+      <c r="B3" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="86" t="s">
+      <c r="D3" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="86" t="s">
+      <c r="E3" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="86" t="s">
+      <c r="F3" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="86" t="s">
+      <c r="G3" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="86" t="s">
+      <c r="H3" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="86" t="s">
+      <c r="I3" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="86" t="s">
+      <c r="J3" s="80" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="86" t="s">
+      <c r="K3" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="86" t="s">
+      <c r="L3" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="87" t="s">
+      <c r="M3" s="81" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="11"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M4" s="87"/>
+    <row r="4" spans="1:16">
+      <c r="A4" s="79"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="81"/>
       <c r="N4" s="11"/>
     </row>
-    <row r="5" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="80" t="s">
+    <row r="5" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A5" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="81"/>
-[...10 lines deleted...]
-      <c r="M5" s="81"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
       <c r="N5" s="11"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A6" s="35">
+    <row r="6" spans="1:16">
+      <c r="A6" s="34">
         <v>2024</v>
       </c>
-      <c r="B6" s="36">
+      <c r="B6" s="35">
         <v>38004.902999999998</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>46715.328999999998</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="35">
         <v>81794.891000000003</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="37">
         <v>40506.841999999997</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>56589.661999999997</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="35">
         <v>94847.077999999994</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="35">
         <v>133579.622</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="35">
         <v>65492.618000000002</v>
       </c>
-      <c r="J6" s="36">
+      <c r="J6" s="35">
         <v>130009.933</v>
       </c>
-      <c r="K6" s="36">
+      <c r="K6" s="35">
         <v>172825.49600000001</v>
       </c>
-      <c r="L6" s="36">
+      <c r="L6" s="35">
         <v>295246.815</v>
       </c>
-      <c r="M6" s="39">
+      <c r="M6" s="38">
         <v>301087.67599999998</v>
       </c>
       <c r="N6" s="11"/>
       <c r="P6" s="14"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="40">
+    <row r="7" spans="1:16">
+      <c r="A7" s="39">
         <v>2025</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="36">
         <v>28011.787</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>41518.476000000002</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>95417.762000000002</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>61690.127999999997</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="35">
         <v>100317.133</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="35">
         <v>131482.424</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <v>112422.19500000001</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="41">
         <v>88008.587</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="41">
         <v>147273.90100000001</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="41">
         <v>159416.60500000001</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>124389.087</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="42">
         <v>354786.00599999999</v>
       </c>
       <c r="N7" s="11"/>
       <c r="P7" s="14"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="40">
+    <row r="8" spans="1:16">
+      <c r="A8" s="39">
         <v>2026</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="36">
         <v>33447.623</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="36">
         <v>41963.686999999998</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="43">
         <v>63645.754000000001</v>
       </c>
-      <c r="E8" s="44">
+      <c r="E8" s="43">
         <v>67104.137000000002</v>
       </c>
-      <c r="F8" s="44">
+      <c r="F8" s="43">
         <v>76441.171000000002</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>150611.304</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>105428.113</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="35">
         <v>119031.55499999999</v>
       </c>
-      <c r="J8" s="42"/>
-[...2 lines deleted...]
-      <c r="M8" s="43"/>
+      <c r="J8" s="35">
+        <v>151309.519</v>
+      </c>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="42"/>
       <c r="N8" s="11"/>
       <c r="P8" s="14"/>
     </row>
-    <row r="9" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="79" t="s">
+    <row r="9" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A9" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="79"/>
-[...10 lines deleted...]
-      <c r="M9" s="79"/>
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
       <c r="N9" s="11"/>
     </row>
-    <row r="10" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="82" t="s">
+    <row r="10" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A10" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="82"/>
-[...10 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
       <c r="N10" s="11"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A11" s="40">
+    <row r="11" spans="1:16">
+      <c r="A11" s="39">
         <v>2024</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="45">
         <v>29.8</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>123.2</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="46">
         <v>175.3</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>49.5</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="47">
         <v>139.6</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="48">
         <v>167.4</v>
       </c>
-      <c r="H11" s="49">
+      <c r="H11" s="48">
         <v>140.55572276879636</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="48">
         <v>49.028899033716385</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="48">
         <v>197.52320393259484</v>
       </c>
-      <c r="K11" s="49">
+      <c r="K11" s="48">
         <v>131.48618413724441</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="48">
         <v>170.66455468865723</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="49">
         <v>101.16894614759562</v>
       </c>
       <c r="N11" s="11"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="40">
+    <row r="12" spans="1:16">
+      <c r="A12" s="39">
         <v>2025</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="45">
         <v>9.5</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>147.80000000000001</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="46">
         <v>228</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>64.3</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="47">
         <v>162.6</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="48">
         <v>130.69999999999999</v>
       </c>
-      <c r="H12" s="49">
+      <c r="H12" s="48">
         <v>85.162939959765964</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="48">
         <v>78.205790532435643</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="48">
         <v>167.17320348044473</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="48">
         <v>107.59938391199744</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="48">
         <v>77.716818112019865</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="49">
         <v>284.93783737280302</v>
       </c>
       <c r="N12" s="11"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A13" s="40">
+    <row r="13" spans="1:16">
+      <c r="A13" s="39">
         <v>2026</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="45">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="46">
         <v>126.2</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="46">
         <v>151.5</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="46">
         <v>106</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="47">
         <v>112.8</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G13" s="48">
         <v>195.7</v>
       </c>
-      <c r="H13" s="49">
+      <c r="H13" s="48">
         <v>70.400000000000006</v>
       </c>
-      <c r="I13" s="49">
+      <c r="I13" s="48">
         <v>111.9</v>
       </c>
-      <c r="J13" s="49"/>
-[...2 lines deleted...]
-      <c r="M13" s="50"/>
+      <c r="J13" s="91">
+        <v>126.6</v>
+      </c>
+      <c r="K13" s="48"/>
+      <c r="L13" s="48"/>
+      <c r="M13" s="49"/>
       <c r="N13" s="11"/>
     </row>
-    <row r="14" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="79" t="s">
+    <row r="14" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A14" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="79"/>
-[...10 lines deleted...]
-      <c r="M14" s="79"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
       <c r="N14" s="11"/>
     </row>
-    <row r="15" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="83" t="s">
+    <row r="15" spans="1:16" ht="13.15" customHeight="1">
+      <c r="A15" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="83"/>
-[...10 lines deleted...]
-      <c r="M15" s="45"/>
+      <c r="B15" s="86"/>
+      <c r="C15" s="86"/>
+      <c r="D15" s="86"/>
+      <c r="E15" s="86"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
       <c r="N15" s="11"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A16" s="35">
+    <row r="16" spans="1:16">
+      <c r="A16" s="34">
         <v>2024</v>
       </c>
-      <c r="B16" s="51">
+      <c r="B16" s="50">
         <v>101.9</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="50">
         <v>115.8</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="50">
         <v>132.30000000000001</v>
       </c>
-      <c r="E16" s="51">
+      <c r="E16" s="50">
         <v>94.7</v>
       </c>
-      <c r="F16" s="51">
+      <c r="F16" s="50">
         <v>93.6</v>
       </c>
-      <c r="G16" s="51">
+      <c r="G16" s="50">
         <v>101.4</v>
       </c>
-      <c r="H16" s="52">
+      <c r="H16" s="51">
         <v>171.88866967276692</v>
       </c>
-      <c r="I16" s="52">
+      <c r="I16" s="51">
         <v>124.08778572142916</v>
       </c>
-      <c r="J16" s="52">
+      <c r="J16" s="51">
         <v>105.80253765849869</v>
       </c>
-      <c r="K16" s="52">
+      <c r="K16" s="51">
         <v>218.65315159986639</v>
       </c>
-      <c r="L16" s="52">
+      <c r="L16" s="51">
         <v>323.796671289362</v>
       </c>
-      <c r="M16" s="53">
+      <c r="M16" s="52">
         <v>222.45622995803268</v>
       </c>
       <c r="N16" s="11"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A17" s="35">
+    <row r="17" spans="1:14">
+      <c r="A17" s="34">
         <v>2025</v>
       </c>
-      <c r="B17" s="51">
+      <c r="B17" s="50">
         <v>71.8</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="50">
         <v>86.1</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="50">
         <v>112.1</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="50">
         <v>145.69999999999999</v>
       </c>
-      <c r="F17" s="51">
+      <c r="F17" s="50">
         <v>169.8</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="46">
         <v>133</v>
       </c>
-      <c r="H17" s="63">
+      <c r="H17" s="62">
         <v>80.153511096817709</v>
       </c>
-      <c r="I17" s="63">
+      <c r="I17" s="62">
         <v>128.22461815642342</v>
       </c>
-      <c r="J17" s="63">
+      <c r="J17" s="62">
         <v>108.29728563084772</v>
       </c>
-      <c r="K17" s="64">
+      <c r="K17" s="63">
         <v>89.036071305869044</v>
       </c>
-      <c r="L17" s="63">
+      <c r="L17" s="62">
         <v>40.23929629441696</v>
       </c>
-      <c r="M17" s="65">
+      <c r="M17" s="64">
         <v>113.19383456895878</v>
       </c>
       <c r="N17" s="11"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A18" s="35">
+    <row r="18" spans="1:14">
+      <c r="A18" s="34">
         <v>2026</v>
       </c>
-      <c r="B18" s="51">
+      <c r="B18" s="50">
         <v>111.8</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="50">
         <v>95.6</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="50">
         <v>63.6</v>
       </c>
-      <c r="E18" s="51">
+      <c r="E18" s="50">
         <v>104.7</v>
       </c>
-      <c r="F18" s="51">
+      <c r="F18" s="50">
         <v>72.5</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="46">
         <v>108.4</v>
       </c>
-      <c r="H18" s="51">
+      <c r="H18" s="50">
         <v>89.7</v>
       </c>
-      <c r="I18" s="51">
+      <c r="I18" s="50">
         <v>128.4</v>
       </c>
-      <c r="J18" s="51"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J18" s="92">
+        <v>97.8</v>
+      </c>
+      <c r="K18" s="54"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="53"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" s="13"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="I21" s="12"/>
       <c r="J21" s="11"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="J22" s="11"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="J23" s="11"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14">
       <c r="G28" s="12"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14">
       <c r="K32" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
-    <mergeCell ref="A9:M9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:E15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="9" style="9" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="10" style="9" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="9" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="9" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="9" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="9" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="9" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="10.140625" style="9" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="9" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="9" customWidth="1"/>
     <col min="262" max="262" width="11" style="9" customWidth="1"/>
     <col min="263" max="263" width="10" style="9" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="9" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="9" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="9" customWidth="1"/>
     <col min="269" max="269" width="12.5703125" style="9" customWidth="1"/>
@@ -4155,576 +4159,580 @@
     <col min="15630" max="15872" width="9.140625" style="9"/>
     <col min="15873" max="15873" width="10.140625" style="9" customWidth="1"/>
     <col min="15874" max="15874" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="15875" max="15876" width="10.42578125" style="9" customWidth="1"/>
     <col min="15877" max="15877" width="10.85546875" style="9" customWidth="1"/>
     <col min="15878" max="15878" width="11" style="9" customWidth="1"/>
     <col min="15879" max="15879" width="10" style="9" customWidth="1"/>
     <col min="15880" max="15881" width="10.42578125" style="9" customWidth="1"/>
     <col min="15882" max="15882" width="11.5703125" style="9" customWidth="1"/>
     <col min="15883" max="15884" width="10.5703125" style="9" customWidth="1"/>
     <col min="15885" max="15885" width="12.5703125" style="9" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="9"/>
     <col min="16129" max="16129" width="10.140625" style="9" customWidth="1"/>
     <col min="16130" max="16130" width="10.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="10.42578125" style="9" customWidth="1"/>
     <col min="16133" max="16133" width="10.85546875" style="9" customWidth="1"/>
     <col min="16134" max="16134" width="11" style="9" customWidth="1"/>
     <col min="16135" max="16135" width="10" style="9" customWidth="1"/>
     <col min="16136" max="16137" width="10.42578125" style="9" customWidth="1"/>
     <col min="16138" max="16138" width="11.5703125" style="9" customWidth="1"/>
     <col min="16139" max="16140" width="10.5703125" style="9" customWidth="1"/>
     <col min="16141" max="16141" width="12.5703125" style="9" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:14" ht="13.9" customHeight="1">
+      <c r="A1" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="84"/>
-[...25 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.9" customHeight="1">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="11"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="88"/>
       <c r="B3" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="D3" s="86" t="s">
+      <c r="D3" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="E3" s="86" t="s">
+      <c r="E3" s="80" t="s">
         <v>59</v>
       </c>
-      <c r="F3" s="86" t="s">
+      <c r="F3" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="G3" s="86" t="s">
+      <c r="G3" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="H3" s="86" t="s">
+      <c r="H3" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="I3" s="86" t="s">
+      <c r="I3" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="J3" s="86" t="s">
+      <c r="J3" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="K3" s="86" t="s">
+      <c r="K3" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="L3" s="86" t="s">
+      <c r="L3" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="M3" s="87" t="s">
+      <c r="M3" s="81" t="s">
         <v>67</v>
       </c>
       <c r="N3" s="11"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14">
       <c r="A4" s="89"/>
       <c r="B4" s="90"/>
-      <c r="C4" s="86"/>
-[...9 lines deleted...]
-      <c r="M4" s="87"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="81"/>
       <c r="N4" s="11"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A5" s="82" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="85" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="82"/>
-[...13 lines deleted...]
-      <c r="A6" s="35">
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="34">
         <v>2024</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B6" s="43">
         <v>38004.902999999998</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>84720.232000000004</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="35">
         <v>166515.12299999999</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="35">
         <v>207021.965</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="35">
         <v>263611.62699999998</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="38">
         <v>358458.70500000002</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="38">
         <v>492038.32699999999</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="38">
         <v>557530.94499999995</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="38">
         <v>687540.87800000003</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="38">
         <v>860366.37399999995</v>
       </c>
-      <c r="L6" s="39">
+      <c r="L6" s="38">
         <v>1155613.189</v>
       </c>
-      <c r="M6" s="39">
+      <c r="M6" s="38">
         <v>1456700.865</v>
       </c>
-      <c r="N6" s="58"/>
-[...2 lines deleted...]
-      <c r="A7" s="35">
+      <c r="N6" s="57"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="34">
         <v>2025</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="43">
         <v>28011.787</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>69530.263000000006</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="35">
         <v>164948.02499999999</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="35">
         <v>226638.15299999999</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="35">
         <v>326955.28600000002</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="35">
         <v>458437.71</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="36">
         <v>570859.90500000003</v>
       </c>
-      <c r="I7" s="36">
+      <c r="I7" s="35">
         <v>658868.49199999997</v>
       </c>
-      <c r="J7" s="36">
+      <c r="J7" s="35">
         <v>806142.39300000004</v>
       </c>
-      <c r="K7" s="36">
+      <c r="K7" s="35">
         <v>965558.99800000002</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="36">
         <v>1089948.085</v>
       </c>
-      <c r="M7" s="59">
+      <c r="M7" s="58">
         <v>1444734.091</v>
       </c>
-      <c r="N7" s="60"/>
-[...2 lines deleted...]
-      <c r="A8" s="35">
+      <c r="N7" s="59"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="34">
         <v>2026</v>
       </c>
-      <c r="B8" s="73">
+      <c r="B8" s="72">
         <v>33447.623</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="36">
         <v>75411.31</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="35">
         <v>139057.06400000001</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="35">
         <v>206161.201</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="35">
         <v>282602.37199999997</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="35">
         <v>433213.67599999998</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="35">
         <v>538641.78899999999</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="35">
         <v>657673.34400000004</v>
       </c>
-      <c r="J8" s="36"/>
-[...6 lines deleted...]
-      <c r="A9" s="91" t="s">
+      <c r="J8" s="35">
+        <v>808982.86300000001</v>
+      </c>
+      <c r="K8" s="35"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="60"/>
+    </row>
+    <row r="9" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A9" s="87" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="79"/>
-[...13 lines deleted...]
-      <c r="A10" s="82" t="s">
+      <c r="B9" s="82"/>
+      <c r="C9" s="82"/>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="82"/>
-[...13 lines deleted...]
-      <c r="A11" s="35">
+      <c r="B10" s="85"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="85"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="34">
         <v>2024</v>
       </c>
-      <c r="B11" s="74">
+      <c r="B11" s="73">
         <v>101.9</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="50">
         <v>109.2</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="50">
         <v>119.4</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="50">
         <v>113.6</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="50">
         <v>108.5</v>
       </c>
-      <c r="G11" s="51">
+      <c r="G11" s="50">
         <v>106.3</v>
       </c>
-      <c r="H11" s="52">
+      <c r="H11" s="51">
         <v>118.14149461746679</v>
       </c>
-      <c r="I11" s="52">
+      <c r="I11" s="51">
         <v>118.89263175463616</v>
       </c>
-      <c r="J11" s="52">
+      <c r="J11" s="51">
         <v>115.98546253819781</v>
       </c>
-      <c r="K11" s="52">
+      <c r="K11" s="51">
         <v>128.47678115040716</v>
       </c>
-      <c r="L11" s="52">
+      <c r="L11" s="51">
         <v>152.87811599031951</v>
       </c>
-      <c r="M11" s="53">
+      <c r="M11" s="52">
         <v>163.89636988232553</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="35">
+    <row r="12" spans="1:14">
+      <c r="A12" s="34">
         <v>2025</v>
       </c>
-      <c r="B12" s="74">
+      <c r="B12" s="73">
         <v>71.8</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="50">
         <v>79.8</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="50">
         <v>96.1</v>
       </c>
-      <c r="E12" s="51">
+      <c r="E12" s="50">
         <v>105.7</v>
       </c>
-      <c r="F12" s="51">
+      <c r="F12" s="50">
         <v>119.6</v>
       </c>
-      <c r="G12" s="51">
+      <c r="G12" s="50">
         <v>123.1</v>
       </c>
-      <c r="H12" s="52">
+      <c r="H12" s="51">
         <v>111.44995006468959</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="46">
         <v>113.52173830728512</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="46">
         <v>112.52409192149027</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>107.7029671598674</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="46">
         <v>90.516052137257901</v>
       </c>
-      <c r="M12" s="54">
+      <c r="M12" s="53">
         <v>95.180903732397041</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="62" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="35">
+    <row r="13" spans="1:14" s="61" customFormat="1" ht="11.25">
+      <c r="A13" s="34">
         <v>2026</v>
       </c>
-      <c r="B13" s="74">
+      <c r="B13" s="73">
         <v>111.8</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="50">
         <v>102.1</v>
       </c>
-      <c r="D13" s="51">
+      <c r="D13" s="50">
         <v>79.7</v>
       </c>
-      <c r="E13" s="51">
+      <c r="E13" s="50">
         <v>86.4</v>
       </c>
-      <c r="F13" s="51">
+      <c r="F13" s="50">
         <v>82.2</v>
       </c>
-      <c r="G13" s="51">
+      <c r="G13" s="50">
         <v>89.7</v>
       </c>
-      <c r="H13" s="52">
+      <c r="H13" s="51">
         <v>89.6</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="46">
         <v>95</v>
       </c>
-      <c r="J13" s="51"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="J13" s="50">
+        <v>95.4</v>
+      </c>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" s="13"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="I16" s="12"/>
       <c r="J16" s="11"/>
     </row>
-    <row r="17" spans="7:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="7:11">
       <c r="J17" s="11"/>
     </row>
-    <row r="18" spans="7:11" x14ac:dyDescent="0.2">
+    <row r="18" spans="7:11">
       <c r="J18" s="11"/>
     </row>
-    <row r="23" spans="7:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="7:11">
       <c r="G23" s="12"/>
     </row>
-    <row r="27" spans="7:11" x14ac:dyDescent="0.2">
+    <row r="27" spans="7:11">
       <c r="K27" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
-    <mergeCell ref="A10:E10"/>
-[...4 lines deleted...]
-    <mergeCell ref="E3:E4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161101</vt:lpstr>
       <vt:lpstr>Метадеректер 161201</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш_161101,161201</vt:lpstr>