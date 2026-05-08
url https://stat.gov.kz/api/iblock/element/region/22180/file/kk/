--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -422,61 +422,61 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -759,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ18" sqref="CJ18:CK18"/>
+      <selection pane="topRight" activeCell="CK16" sqref="CK16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.28515625" style="5" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="5"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -853,233 +853,233 @@
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="42"/>
-[...2 lines deleted...]
-      <c r="M2" s="42"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
-      <c r="V2" s="42"/>
-[...2 lines deleted...]
-      <c r="Y2" s="42"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="42"/>
-[...2 lines deleted...]
-      <c r="AK2" s="42"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="42"/>
-[...2 lines deleted...]
-      <c r="AW2" s="42"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BR2" s="42" t="s">
+      <c r="BR2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="42"/>
-[...2 lines deleted...]
-      <c r="CD2" s="42" t="s">
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="39"/>
+      <c r="CD2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="42"/>
-[...2 lines deleted...]
-      <c r="CP2" s="42" t="s">
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="39"/>
+      <c r="CP2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="42"/>
-[...1 lines deleted...]
-      <c r="CS2" s="42"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="41"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="41"/>
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="41"/>
+      <c r="AZ3" s="41"/>
+      <c r="BA3" s="41"/>
+      <c r="BB3" s="41"/>
+      <c r="BC3" s="41"/>
+      <c r="BD3" s="41"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="CI3" s="40"/>
-[...9 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="CI3" s="41"/>
+      <c r="CJ3" s="41"/>
+      <c r="CK3" s="41"/>
+      <c r="CL3" s="41"/>
+      <c r="CM3" s="41"/>
+      <c r="CN3" s="41"/>
+      <c r="CO3" s="41"/>
+      <c r="CP3" s="41"/>
+      <c r="CQ3" s="41"/>
+      <c r="CR3" s="41"/>
+      <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="45"/>
       <c r="B4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1590,51 +1590,53 @@
       </c>
       <c r="CB5" s="13">
         <v>0.2</v>
       </c>
       <c r="CC5" s="14">
         <v>0.3</v>
       </c>
       <c r="CD5" s="19">
         <v>0.3</v>
       </c>
       <c r="CE5" s="21">
         <v>0.3</v>
       </c>
       <c r="CF5" s="14">
         <v>0.3</v>
       </c>
       <c r="CG5" s="15">
         <v>0.4</v>
       </c>
       <c r="CH5" s="19">
         <v>0.4</v>
       </c>
       <c r="CI5" s="19">
         <v>0.4</v>
       </c>
-      <c r="CJ5" s="38"/>
+      <c r="CJ5" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CK5" s="38"/>
       <c r="CL5" s="38"/>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>0.1</v>
       </c>
       <c r="C6" s="15">
         <v>0.1</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
       <c r="E6" s="15">
         <v>0.1</v>
@@ -1863,51 +1865,53 @@
       </c>
       <c r="CB6" s="13">
         <v>0.2</v>
       </c>
       <c r="CC6" s="14">
         <v>0.3</v>
       </c>
       <c r="CD6" s="19">
         <v>0.3</v>
       </c>
       <c r="CE6" s="21">
         <v>0.3</v>
       </c>
       <c r="CF6" s="14">
         <v>0.3</v>
       </c>
       <c r="CG6" s="15">
         <v>0.4</v>
       </c>
       <c r="CH6" s="19">
         <v>0.4</v>
       </c>
       <c r="CI6" s="19">
         <v>0.4</v>
       </c>
-      <c r="CJ6" s="38"/>
+      <c r="CJ6" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CK6" s="38"/>
       <c r="CL6" s="38"/>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>0.4</v>
       </c>
       <c r="C7" s="15">
         <v>0.4</v>
       </c>
       <c r="D7" s="15">
         <v>0.4</v>
       </c>
       <c r="E7" s="15">
         <v>0.4</v>
@@ -2136,51 +2140,53 @@
       </c>
       <c r="CB7" s="13">
         <v>0</v>
       </c>
       <c r="CC7" s="13">
         <v>0</v>
       </c>
       <c r="CD7" s="20">
         <v>0</v>
       </c>
       <c r="CE7" s="22">
         <v>0</v>
       </c>
       <c r="CF7" s="13">
         <v>0</v>
       </c>
       <c r="CG7" s="14">
         <v>0</v>
       </c>
       <c r="CH7" s="19">
         <v>0</v>
       </c>
       <c r="CI7" s="19">
         <v>0</v>
       </c>
-      <c r="CJ7" s="38"/>
+      <c r="CJ7" s="19">
+        <v>0</v>
+      </c>
       <c r="CK7" s="38"/>
       <c r="CL7" s="38"/>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
@@ -2962,67 +2968,67 @@
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CD2:CG2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
-    <mergeCell ref="AX3:BI3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>