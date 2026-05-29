--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -422,61 +422,61 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -759,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK16" sqref="CK16"/>
+      <selection pane="topRight" activeCell="CL14" sqref="CL13:CL14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.28515625" style="5" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="5"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -853,233 +853,233 @@
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="39"/>
-[...2 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
-      <c r="V2" s="39"/>
-[...2 lines deleted...]
-      <c r="Y2" s="39"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="39"/>
-[...2 lines deleted...]
-      <c r="AK2" s="39"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="39"/>
-[...2 lines deleted...]
-      <c r="AW2" s="39"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BR2" s="39" t="s">
+      <c r="BR2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="39"/>
-[...2 lines deleted...]
-      <c r="CD2" s="39" t="s">
+      <c r="BS2" s="42"/>
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
+      <c r="CD2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="39"/>
-[...2 lines deleted...]
-      <c r="CP2" s="39" t="s">
+      <c r="CE2" s="42"/>
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
+      <c r="CP2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="39"/>
-[...1 lines deleted...]
-      <c r="CS2" s="39"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="CI3" s="41"/>
-[...9 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="45"/>
       <c r="B4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1593,51 +1593,53 @@
       </c>
       <c r="CC5" s="14">
         <v>0.3</v>
       </c>
       <c r="CD5" s="19">
         <v>0.3</v>
       </c>
       <c r="CE5" s="21">
         <v>0.3</v>
       </c>
       <c r="CF5" s="14">
         <v>0.3</v>
       </c>
       <c r="CG5" s="15">
         <v>0.4</v>
       </c>
       <c r="CH5" s="19">
         <v>0.4</v>
       </c>
       <c r="CI5" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="19">
         <v>0.4</v>
       </c>
-      <c r="CK5" s="38"/>
+      <c r="CK5" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CL5" s="38"/>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>0.1</v>
       </c>
       <c r="C6" s="15">
         <v>0.1</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
       <c r="E6" s="15">
         <v>0.1</v>
       </c>
@@ -1868,51 +1870,53 @@
       </c>
       <c r="CC6" s="14">
         <v>0.3</v>
       </c>
       <c r="CD6" s="19">
         <v>0.3</v>
       </c>
       <c r="CE6" s="21">
         <v>0.3</v>
       </c>
       <c r="CF6" s="14">
         <v>0.3</v>
       </c>
       <c r="CG6" s="15">
         <v>0.4</v>
       </c>
       <c r="CH6" s="19">
         <v>0.4</v>
       </c>
       <c r="CI6" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="19">
         <v>0.4</v>
       </c>
-      <c r="CK6" s="38"/>
+      <c r="CK6" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CL6" s="38"/>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>0.4</v>
       </c>
       <c r="C7" s="15">
         <v>0.4</v>
       </c>
       <c r="D7" s="15">
         <v>0.4</v>
       </c>
       <c r="E7" s="15">
         <v>0.4</v>
       </c>
@@ -2143,51 +2147,53 @@
       </c>
       <c r="CC7" s="13">
         <v>0</v>
       </c>
       <c r="CD7" s="20">
         <v>0</v>
       </c>
       <c r="CE7" s="22">
         <v>0</v>
       </c>
       <c r="CF7" s="13">
         <v>0</v>
       </c>
       <c r="CG7" s="14">
         <v>0</v>
       </c>
       <c r="CH7" s="19">
         <v>0</v>
       </c>
       <c r="CI7" s="19">
         <v>0</v>
       </c>
       <c r="CJ7" s="19">
         <v>0</v>
       </c>
-      <c r="CK7" s="38"/>
+      <c r="CK7" s="19">
+        <v>0</v>
+      </c>
       <c r="CL7" s="38"/>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
@@ -2968,67 +2974,67 @@
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="AX3:BI3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CD2:CG2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>