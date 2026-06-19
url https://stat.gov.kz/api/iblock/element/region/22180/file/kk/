--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -422,61 +422,61 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -759,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL14" sqref="CL13:CL14"/>
+      <selection pane="topRight" activeCell="CM11" sqref="CM11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.28515625" style="5" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="5"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -853,233 +853,233 @@
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="42"/>
-[...2 lines deleted...]
-      <c r="M2" s="42"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
-      <c r="V2" s="42"/>
-[...2 lines deleted...]
-      <c r="Y2" s="42"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="42"/>
-[...2 lines deleted...]
-      <c r="AK2" s="42"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="42"/>
-[...2 lines deleted...]
-      <c r="AW2" s="42"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BR2" s="42" t="s">
+      <c r="BR2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="42"/>
-[...2 lines deleted...]
-      <c r="CD2" s="42" t="s">
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="39"/>
+      <c r="CD2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="42"/>
-[...2 lines deleted...]
-      <c r="CP2" s="42" t="s">
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="39"/>
+      <c r="CP2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="42"/>
-[...1 lines deleted...]
-      <c r="CS2" s="42"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="41"/>
+      <c r="AN3" s="41"/>
+      <c r="AO3" s="41"/>
+      <c r="AP3" s="41"/>
+      <c r="AQ3" s="41"/>
+      <c r="AR3" s="41"/>
+      <c r="AS3" s="41"/>
+      <c r="AT3" s="41"/>
+      <c r="AU3" s="41"/>
+      <c r="AV3" s="41"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="41"/>
+      <c r="AZ3" s="41"/>
+      <c r="BA3" s="41"/>
+      <c r="BB3" s="41"/>
+      <c r="BC3" s="41"/>
+      <c r="BD3" s="41"/>
+      <c r="BE3" s="41"/>
+      <c r="BF3" s="41"/>
+      <c r="BG3" s="41"/>
+      <c r="BH3" s="41"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="41"/>
+      <c r="BL3" s="41"/>
+      <c r="BM3" s="41"/>
+      <c r="BN3" s="41"/>
+      <c r="BO3" s="41"/>
+      <c r="BP3" s="41"/>
+      <c r="BQ3" s="41"/>
+      <c r="BR3" s="41"/>
+      <c r="BS3" s="41"/>
+      <c r="BT3" s="41"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="CI3" s="40"/>
-[...9 lines deleted...]
-      <c r="CS3" s="41"/>
+      <c r="CI3" s="41"/>
+      <c r="CJ3" s="41"/>
+      <c r="CK3" s="41"/>
+      <c r="CL3" s="41"/>
+      <c r="CM3" s="41"/>
+      <c r="CN3" s="41"/>
+      <c r="CO3" s="41"/>
+      <c r="CP3" s="41"/>
+      <c r="CQ3" s="41"/>
+      <c r="CR3" s="41"/>
+      <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="45"/>
       <c r="B4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1596,51 +1596,53 @@
       </c>
       <c r="CD5" s="19">
         <v>0.3</v>
       </c>
       <c r="CE5" s="21">
         <v>0.3</v>
       </c>
       <c r="CF5" s="14">
         <v>0.3</v>
       </c>
       <c r="CG5" s="15">
         <v>0.4</v>
       </c>
       <c r="CH5" s="19">
         <v>0.4</v>
       </c>
       <c r="CI5" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="19">
         <v>0.4</v>
       </c>
       <c r="CK5" s="19">
         <v>0.4</v>
       </c>
-      <c r="CL5" s="38"/>
+      <c r="CL5" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>0.1</v>
       </c>
       <c r="C6" s="15">
         <v>0.1</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
       <c r="E6" s="15">
         <v>0.1</v>
       </c>
       <c r="F6" s="15">
@@ -1873,51 +1875,53 @@
       </c>
       <c r="CD6" s="19">
         <v>0.3</v>
       </c>
       <c r="CE6" s="21">
         <v>0.3</v>
       </c>
       <c r="CF6" s="14">
         <v>0.3</v>
       </c>
       <c r="CG6" s="15">
         <v>0.4</v>
       </c>
       <c r="CH6" s="19">
         <v>0.4</v>
       </c>
       <c r="CI6" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="19">
         <v>0.4</v>
       </c>
       <c r="CK6" s="19">
         <v>0.4</v>
       </c>
-      <c r="CL6" s="38"/>
+      <c r="CL6" s="19">
+        <v>0.4</v>
+      </c>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>0.4</v>
       </c>
       <c r="C7" s="15">
         <v>0.4</v>
       </c>
       <c r="D7" s="15">
         <v>0.4</v>
       </c>
       <c r="E7" s="15">
         <v>0.4</v>
       </c>
       <c r="F7" s="15">
@@ -2150,51 +2154,53 @@
       </c>
       <c r="CD7" s="20">
         <v>0</v>
       </c>
       <c r="CE7" s="22">
         <v>0</v>
       </c>
       <c r="CF7" s="13">
         <v>0</v>
       </c>
       <c r="CG7" s="14">
         <v>0</v>
       </c>
       <c r="CH7" s="19">
         <v>0</v>
       </c>
       <c r="CI7" s="19">
         <v>0</v>
       </c>
       <c r="CJ7" s="19">
         <v>0</v>
       </c>
       <c r="CK7" s="19">
         <v>0</v>
       </c>
-      <c r="CL7" s="38"/>
+      <c r="CL7" s="19">
+        <v>0</v>
+      </c>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
@@ -2974,67 +2980,67 @@
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
-    <mergeCell ref="A1:AW1"/>
-[...9 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>