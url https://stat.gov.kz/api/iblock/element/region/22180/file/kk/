--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -759,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM11" sqref="CM11"/>
+      <selection pane="topRight" activeCell="CJ23" sqref="CJ23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.28515625" style="5" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="5"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -1599,51 +1599,53 @@
       </c>
       <c r="CE5" s="21">
         <v>0.3</v>
       </c>
       <c r="CF5" s="14">
         <v>0.3</v>
       </c>
       <c r="CG5" s="15">
         <v>0.4</v>
       </c>
       <c r="CH5" s="19">
         <v>0.4</v>
       </c>
       <c r="CI5" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="19">
         <v>0.4</v>
       </c>
       <c r="CK5" s="19">
         <v>0.4</v>
       </c>
       <c r="CL5" s="19">
         <v>0.4</v>
       </c>
-      <c r="CM5" s="38"/>
+      <c r="CM5" s="19">
+        <v>0.5</v>
+      </c>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>0.1</v>
       </c>
       <c r="C6" s="15">
         <v>0.1</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
       <c r="E6" s="15">
         <v>0.1</v>
       </c>
       <c r="F6" s="15">
         <v>0.1</v>
@@ -1878,51 +1880,53 @@
       </c>
       <c r="CE6" s="21">
         <v>0.3</v>
       </c>
       <c r="CF6" s="14">
         <v>0.3</v>
       </c>
       <c r="CG6" s="15">
         <v>0.4</v>
       </c>
       <c r="CH6" s="19">
         <v>0.4</v>
       </c>
       <c r="CI6" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="19">
         <v>0.4</v>
       </c>
       <c r="CK6" s="19">
         <v>0.4</v>
       </c>
       <c r="CL6" s="19">
         <v>0.4</v>
       </c>
-      <c r="CM6" s="38"/>
+      <c r="CM6" s="19">
+        <v>0.5</v>
+      </c>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>0.4</v>
       </c>
       <c r="C7" s="15">
         <v>0.4</v>
       </c>
       <c r="D7" s="15">
         <v>0.4</v>
       </c>
       <c r="E7" s="15">
         <v>0.4</v>
       </c>
       <c r="F7" s="15">
         <v>0.5</v>
@@ -2157,51 +2161,53 @@
       </c>
       <c r="CE7" s="22">
         <v>0</v>
       </c>
       <c r="CF7" s="13">
         <v>0</v>
       </c>
       <c r="CG7" s="14">
         <v>0</v>
       </c>
       <c r="CH7" s="19">
         <v>0</v>
       </c>
       <c r="CI7" s="19">
         <v>0</v>
       </c>
       <c r="CJ7" s="19">
         <v>0</v>
       </c>
       <c r="CK7" s="19">
         <v>0</v>
       </c>
       <c r="CL7" s="19">
         <v>0</v>
       </c>
-      <c r="CM7" s="38"/>
+      <c r="CM7" s="19">
+        <v>0</v>
+      </c>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>