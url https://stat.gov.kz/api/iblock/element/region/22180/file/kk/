--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -422,61 +422,61 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -759,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ23" sqref="CJ23"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="5" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="5" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.28515625" style="5" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="5"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
@@ -853,233 +853,233 @@
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
-      <c r="J2" s="39"/>
-[...2 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
-      <c r="V2" s="39"/>
-[...2 lines deleted...]
-      <c r="Y2" s="39"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
-      <c r="AH2" s="39"/>
-[...2 lines deleted...]
-      <c r="AK2" s="39"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
-      <c r="AT2" s="39"/>
-[...2 lines deleted...]
-      <c r="AW2" s="39"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BE2" s="6"/>
-      <c r="BR2" s="39" t="s">
+      <c r="BR2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="39"/>
-[...2 lines deleted...]
-      <c r="CD2" s="39" t="s">
+      <c r="BS2" s="42"/>
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
+      <c r="CD2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="39"/>
-[...2 lines deleted...]
-      <c r="CP2" s="39" t="s">
+      <c r="CE2" s="42"/>
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
+      <c r="CP2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="39"/>
-[...1 lines deleted...]
-      <c r="CS2" s="39"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="CI3" s="41"/>
-[...9 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="45"/>
       <c r="B4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1602,51 +1602,53 @@
       </c>
       <c r="CF5" s="14">
         <v>0.3</v>
       </c>
       <c r="CG5" s="15">
         <v>0.4</v>
       </c>
       <c r="CH5" s="19">
         <v>0.4</v>
       </c>
       <c r="CI5" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="19">
         <v>0.4</v>
       </c>
       <c r="CK5" s="19">
         <v>0.4</v>
       </c>
       <c r="CL5" s="19">
         <v>0.4</v>
       </c>
       <c r="CM5" s="19">
         <v>0.5</v>
       </c>
-      <c r="CN5" s="38"/>
+      <c r="CN5" s="19">
+        <v>0.5</v>
+      </c>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>0.1</v>
       </c>
       <c r="C6" s="15">
         <v>0.1</v>
       </c>
       <c r="D6" s="15">
         <v>0.1</v>
       </c>
       <c r="E6" s="15">
         <v>0.1</v>
       </c>
       <c r="F6" s="15">
         <v>0.1</v>
       </c>
@@ -1883,51 +1885,53 @@
       </c>
       <c r="CF6" s="14">
         <v>0.3</v>
       </c>
       <c r="CG6" s="15">
         <v>0.4</v>
       </c>
       <c r="CH6" s="19">
         <v>0.4</v>
       </c>
       <c r="CI6" s="19">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="19">
         <v>0.4</v>
       </c>
       <c r="CK6" s="19">
         <v>0.4</v>
       </c>
       <c r="CL6" s="19">
         <v>0.4</v>
       </c>
       <c r="CM6" s="19">
         <v>0.5</v>
       </c>
-      <c r="CN6" s="38"/>
+      <c r="CN6" s="19">
+        <v>0.5</v>
+      </c>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>0.4</v>
       </c>
       <c r="C7" s="15">
         <v>0.4</v>
       </c>
       <c r="D7" s="15">
         <v>0.4</v>
       </c>
       <c r="E7" s="15">
         <v>0.4</v>
       </c>
       <c r="F7" s="15">
         <v>0.5</v>
       </c>
@@ -2164,51 +2168,53 @@
       </c>
       <c r="CF7" s="13">
         <v>0</v>
       </c>
       <c r="CG7" s="14">
         <v>0</v>
       </c>
       <c r="CH7" s="19">
         <v>0</v>
       </c>
       <c r="CI7" s="19">
         <v>0</v>
       </c>
       <c r="CJ7" s="19">
         <v>0</v>
       </c>
       <c r="CK7" s="19">
         <v>0</v>
       </c>
       <c r="CL7" s="19">
         <v>0</v>
       </c>
       <c r="CM7" s="19">
         <v>0</v>
       </c>
-      <c r="CN7" s="38"/>
+      <c r="CN7" s="19">
+        <v>0</v>
+      </c>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
@@ -2986,67 +2992,67 @@
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="AX3:BI3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CD2:CG2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>