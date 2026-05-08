--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -213,51 +213,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -360,56 +360,71 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -442,69 +457,82 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -778,118 +806,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ22" sqref="CJ22"/>
+      <selection pane="topRight" activeCell="CB24" sqref="CB24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="11" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
-    <col min="38" max="16384" width="9.140625" style="2"/>
+    <col min="38" max="93" width="9.140625" style="2"/>
+    <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
+    <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...46 lines deleted...]
-      <c r="AW1" s="46"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
@@ -904,186 +934,186 @@
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AH2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="AI2" s="18"/>
       <c r="AJ2" s="18"/>
       <c r="AK2" s="18"/>
       <c r="AU2" s="18"/>
       <c r="AV2" s="18"/>
       <c r="AW2" s="18"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="18"/>
       <c r="BG2" s="18"/>
-      <c r="BH2" s="43" t="s">
+      <c r="BH2" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="BI2" s="43"/>
-      <c r="BT2" s="43" t="s">
+      <c r="BI2" s="44"/>
+      <c r="BT2" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="BU2" s="43"/>
-      <c r="CF2" s="43" t="s">
+      <c r="BU2" s="44"/>
+      <c r="CF2" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="CG2" s="43"/>
-      <c r="CR2" s="43" t="s">
+      <c r="CG2" s="44"/>
+      <c r="CR2" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="CS2" s="43"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="41"/>
-[...10 lines deleted...]
-      <c r="AL3" s="40" t="s">
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
+      <c r="AL3" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="41"/>
-[...10 lines deleted...]
-      <c r="AX3" s="40" t="s">
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
+      <c r="AX3" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="41"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="40" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="43"/>
+      <c r="BJ3" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="41"/>
-[...10 lines deleted...]
-      <c r="BV3" s="40" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="43"/>
+      <c r="BV3" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="40" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="43"/>
+      <c r="CH3" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="41"/>
-[...9 lines deleted...]
-      <c r="CS3" s="42"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="43"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1292,57 +1322,57 @@
       </c>
       <c r="BZ4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="CA4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="16" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="CH4" s="15" t="s">
+      <c r="CH4" s="51" t="s">
         <v>18</v>
       </c>
       <c r="CI4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="CJ4" s="37" t="s">
+      <c r="CJ4" s="49" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="CM4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CO4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CP4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CQ4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="CR4" s="37" t="s">
         <v>16</v>
@@ -1585,57 +1615,59 @@
       </c>
       <c r="BZ5" s="23">
         <v>47</v>
       </c>
       <c r="CA5" s="21">
         <v>45.1</v>
       </c>
       <c r="CB5" s="21">
         <v>45.2</v>
       </c>
       <c r="CC5" s="24">
         <v>45.2</v>
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="35">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="21">
         <v>43.7</v>
       </c>
-      <c r="CH5" s="21">
+      <c r="CH5" s="50">
         <v>42.5</v>
       </c>
       <c r="CI5" s="35">
         <v>42.6</v>
       </c>
-      <c r="CJ5" s="39"/>
+      <c r="CJ5" s="47">
+        <v>43.7</v>
+      </c>
       <c r="CK5" s="39"/>
       <c r="CL5" s="39"/>
       <c r="CM5" s="39"/>
       <c r="CN5" s="39"/>
       <c r="CO5" s="39"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="39"/>
       <c r="CR5" s="39"/>
       <c r="CS5" s="39"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>1.5</v>
       </c>
       <c r="C6" s="25">
         <v>1.5</v>
       </c>
       <c r="D6" s="25">
         <v>1.5</v>
       </c>
       <c r="E6" s="25">
         <v>1.5</v>
@@ -1864,51 +1896,53 @@
       </c>
       <c r="CB6" s="21">
         <v>2.6</v>
       </c>
       <c r="CC6" s="24">
         <v>2.6</v>
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="35">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="21">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="35">
         <v>2.4</v>
       </c>
-      <c r="CJ6" s="39"/>
+      <c r="CJ6" s="48">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="CK6" s="39"/>
       <c r="CL6" s="39"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>7.9</v>
       </c>
       <c r="C7" s="25">
         <v>7.8</v>
       </c>
       <c r="D7" s="25">
         <v>8.6</v>
       </c>
       <c r="E7" s="19">
         <v>9</v>
@@ -2137,51 +2171,53 @@
       </c>
       <c r="CB7" s="21">
         <v>13.3</v>
       </c>
       <c r="CC7" s="24">
         <v>13.3</v>
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="35">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="21">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="35">
         <v>12.4</v>
       </c>
-      <c r="CJ7" s="39"/>
+      <c r="CJ7" s="48">
+        <v>13</v>
+      </c>
       <c r="CK7" s="39"/>
       <c r="CL7" s="39"/>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="39"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>3.2</v>
       </c>
       <c r="C8" s="25">
         <v>3.1</v>
       </c>
       <c r="D8" s="25">
         <v>3.3</v>
       </c>
       <c r="E8" s="25">
         <v>3.5</v>
@@ -2410,51 +2446,53 @@
       </c>
       <c r="CB8" s="21">
         <v>5.5</v>
       </c>
       <c r="CC8" s="24">
         <v>5.3</v>
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="36">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="21">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="35">
         <v>4.8</v>
       </c>
-      <c r="CJ8" s="39"/>
+      <c r="CJ8" s="48">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CK8" s="39"/>
       <c r="CL8" s="39"/>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="39"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>8.1</v>
       </c>
       <c r="C9" s="19">
         <v>8</v>
       </c>
       <c r="D9" s="19">
         <v>8</v>
       </c>
       <c r="E9" s="19">
         <v>8</v>
@@ -2683,51 +2721,53 @@
       </c>
       <c r="CB9" s="21">
         <v>10.9</v>
       </c>
       <c r="CC9" s="24">
         <v>10.8</v>
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="21">
         <v>11.1</v>
       </c>
       <c r="CH9" s="23">
         <v>11</v>
       </c>
       <c r="CI9" s="35">
         <v>10.8</v>
       </c>
-      <c r="CJ9" s="39"/>
+      <c r="CJ9" s="48">
+        <v>10.9</v>
+      </c>
       <c r="CK9" s="39"/>
       <c r="CL9" s="39"/>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="39"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="25">
         <v>5.3</v>
@@ -2956,51 +2996,53 @@
       </c>
       <c r="CB10" s="21">
         <v>5.2</v>
       </c>
       <c r="CC10" s="24">
         <v>5.2</v>
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="21">
         <v>5.2</v>
       </c>
       <c r="CH10" s="23">
         <v>5</v>
       </c>
       <c r="CI10" s="23">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ10" s="39"/>
+      <c r="CJ10" s="48">
+        <v>5</v>
+      </c>
       <c r="CK10" s="39"/>
       <c r="CL10" s="39"/>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="39"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>1.6</v>
       </c>
       <c r="C11" s="25">
         <v>1.6</v>
       </c>
       <c r="D11" s="25">
         <v>1.7</v>
       </c>
       <c r="E11" s="25">
         <v>1.8</v>
@@ -3229,51 +3271,53 @@
       </c>
       <c r="CB11" s="21">
         <v>1.6</v>
       </c>
       <c r="CC11" s="24">
         <v>1.6</v>
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="35">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="21">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="35">
         <v>1.5</v>
       </c>
-      <c r="CJ11" s="39"/>
+      <c r="CJ11" s="48">
+        <v>1.5</v>
+      </c>
       <c r="CK11" s="39"/>
       <c r="CL11" s="39"/>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="39"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>0.5</v>
       </c>
       <c r="C12" s="25">
         <v>0.5</v>
       </c>
       <c r="D12" s="25">
         <v>0.5</v>
       </c>
       <c r="E12" s="25">
         <v>0.5</v>
@@ -3502,51 +3546,53 @@
       </c>
       <c r="CB12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CC12" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="35">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="21">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="21">
         <v>0.9</v>
       </c>
-      <c r="CJ12" s="39"/>
+      <c r="CJ12" s="48">
+        <v>0.9</v>
+      </c>
       <c r="CK12" s="39"/>
       <c r="CL12" s="39"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="39"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>3.5</v>
       </c>
       <c r="C13" s="25">
         <v>3.5</v>
       </c>
       <c r="D13" s="25">
         <v>3.6</v>
       </c>
       <c r="E13" s="25">
         <v>3.7</v>
@@ -3775,51 +3821,53 @@
       </c>
       <c r="CB13" s="21">
         <v>5</v>
       </c>
       <c r="CC13" s="24">
         <v>5.3</v>
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="35">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="21">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="35">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ13" s="39"/>
+      <c r="CJ13" s="48">
+        <v>5</v>
+      </c>
       <c r="CK13" s="39"/>
       <c r="CL13" s="39"/>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="39"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
@@ -4829,64 +4877,64 @@
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BH2:BI2"/>
     <mergeCell ref="BT2:BU2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...4 lines deleted...]
-    <mergeCell ref="CF2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>