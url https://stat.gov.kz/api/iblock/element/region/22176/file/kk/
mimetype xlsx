--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -457,82 +457,82 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -806,120 +806,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CB24" sqref="CB24"/>
+      <selection pane="topRight" activeCell="CM29" sqref="CM29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="11" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...46 lines deleted...]
-      <c r="AW1" s="40"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
@@ -934,186 +934,186 @@
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AH2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="AI2" s="18"/>
       <c r="AJ2" s="18"/>
       <c r="AK2" s="18"/>
       <c r="AU2" s="18"/>
       <c r="AV2" s="18"/>
       <c r="AW2" s="18"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="18"/>
       <c r="BG2" s="18"/>
-      <c r="BH2" s="44" t="s">
+      <c r="BH2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="BI2" s="44"/>
-      <c r="BT2" s="44" t="s">
+      <c r="BI2" s="48"/>
+      <c r="BT2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="BU2" s="44"/>
-      <c r="CF2" s="44" t="s">
+      <c r="BU2" s="48"/>
+      <c r="CF2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="CG2" s="44"/>
-      <c r="CR2" s="44" t="s">
+      <c r="CG2" s="48"/>
+      <c r="CR2" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="CS2" s="44"/>
+      <c r="CS2" s="48"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
+      <c r="X3" s="46"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="47"/>
+      <c r="AL3" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="47"/>
+      <c r="AX3" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="46"/>
+      <c r="AZ3" s="46"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
+      <c r="BD3" s="46"/>
+      <c r="BE3" s="46"/>
+      <c r="BF3" s="46"/>
+      <c r="BG3" s="46"/>
+      <c r="BH3" s="46"/>
+      <c r="BI3" s="47"/>
+      <c r="BJ3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="46"/>
+      <c r="BL3" s="46"/>
+      <c r="BM3" s="46"/>
+      <c r="BN3" s="46"/>
+      <c r="BO3" s="46"/>
+      <c r="BP3" s="46"/>
+      <c r="BQ3" s="46"/>
+      <c r="BR3" s="46"/>
+      <c r="BS3" s="46"/>
+      <c r="BT3" s="46"/>
+      <c r="BU3" s="47"/>
+      <c r="BV3" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="41" t="s">
+      <c r="BW3" s="46"/>
+      <c r="BX3" s="46"/>
+      <c r="BY3" s="46"/>
+      <c r="BZ3" s="46"/>
+      <c r="CA3" s="46"/>
+      <c r="CB3" s="46"/>
+      <c r="CC3" s="46"/>
+      <c r="CD3" s="46"/>
+      <c r="CE3" s="46"/>
+      <c r="CF3" s="46"/>
+      <c r="CG3" s="47"/>
+      <c r="CH3" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="43"/>
+      <c r="CI3" s="46"/>
+      <c r="CJ3" s="46"/>
+      <c r="CK3" s="46"/>
+      <c r="CL3" s="46"/>
+      <c r="CM3" s="46"/>
+      <c r="CN3" s="46"/>
+      <c r="CO3" s="46"/>
+      <c r="CP3" s="46"/>
+      <c r="CQ3" s="46"/>
+      <c r="CR3" s="46"/>
+      <c r="CS3" s="47"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1322,57 +1322,57 @@
       </c>
       <c r="BZ4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="CA4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="CB4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="CC4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="CD4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="CE4" s="16" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="CH4" s="51" t="s">
+      <c r="CH4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="CI4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="CJ4" s="49" t="s">
+      <c r="CJ4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="CM4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CO4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CP4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CQ4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="CR4" s="37" t="s">
         <v>16</v>
@@ -1615,60 +1615,62 @@
       </c>
       <c r="BZ5" s="23">
         <v>47</v>
       </c>
       <c r="CA5" s="21">
         <v>45.1</v>
       </c>
       <c r="CB5" s="21">
         <v>45.2</v>
       </c>
       <c r="CC5" s="24">
         <v>45.2</v>
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="35">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="21">
         <v>43.7</v>
       </c>
-      <c r="CH5" s="50">
+      <c r="CH5" s="43">
         <v>42.5</v>
       </c>
       <c r="CI5" s="35">
         <v>42.6</v>
       </c>
-      <c r="CJ5" s="47">
+      <c r="CJ5" s="40">
         <v>43.7</v>
       </c>
-      <c r="CK5" s="39"/>
+      <c r="CK5" s="41">
+        <v>44.9</v>
+      </c>
       <c r="CL5" s="39"/>
       <c r="CM5" s="39"/>
       <c r="CN5" s="39"/>
       <c r="CO5" s="39"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="39"/>
       <c r="CR5" s="39"/>
       <c r="CS5" s="39"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>1.5</v>
       </c>
       <c r="C6" s="25">
         <v>1.5</v>
       </c>
       <c r="D6" s="25">
         <v>1.5</v>
       </c>
       <c r="E6" s="25">
         <v>1.5</v>
       </c>
@@ -1896,54 +1898,56 @@
       </c>
       <c r="CB6" s="21">
         <v>2.6</v>
       </c>
       <c r="CC6" s="24">
         <v>2.6</v>
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="35">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="21">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="35">
         <v>2.4</v>
       </c>
-      <c r="CJ6" s="48">
+      <c r="CJ6" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CK6" s="39"/>
+      <c r="CK6" s="41">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="CL6" s="39"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>7.9</v>
       </c>
       <c r="C7" s="25">
         <v>7.8</v>
       </c>
       <c r="D7" s="25">
         <v>8.6</v>
       </c>
       <c r="E7" s="19">
         <v>9</v>
       </c>
@@ -2171,54 +2175,56 @@
       </c>
       <c r="CB7" s="21">
         <v>13.3</v>
       </c>
       <c r="CC7" s="24">
         <v>13.3</v>
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="35">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="21">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="35">
         <v>12.4</v>
       </c>
-      <c r="CJ7" s="48">
+      <c r="CJ7" s="41">
         <v>13</v>
       </c>
-      <c r="CK7" s="39"/>
+      <c r="CK7" s="41">
+        <v>13.5</v>
+      </c>
       <c r="CL7" s="39"/>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="39"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>3.2</v>
       </c>
       <c r="C8" s="25">
         <v>3.1</v>
       </c>
       <c r="D8" s="25">
         <v>3.3</v>
       </c>
       <c r="E8" s="25">
         <v>3.5</v>
       </c>
@@ -2446,54 +2452,56 @@
       </c>
       <c r="CB8" s="21">
         <v>5.5</v>
       </c>
       <c r="CC8" s="24">
         <v>5.3</v>
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="36">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="21">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="35">
         <v>4.8</v>
       </c>
-      <c r="CJ8" s="48">
+      <c r="CJ8" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CK8" s="39"/>
+      <c r="CK8" s="41">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="CL8" s="39"/>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="39"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>8.1</v>
       </c>
       <c r="C9" s="19">
         <v>8</v>
       </c>
       <c r="D9" s="19">
         <v>8</v>
       </c>
       <c r="E9" s="19">
         <v>8</v>
       </c>
@@ -2721,54 +2729,56 @@
       </c>
       <c r="CB9" s="21">
         <v>10.9</v>
       </c>
       <c r="CC9" s="24">
         <v>10.8</v>
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="21">
         <v>11.1</v>
       </c>
       <c r="CH9" s="23">
         <v>11</v>
       </c>
       <c r="CI9" s="35">
         <v>10.8</v>
       </c>
-      <c r="CJ9" s="48">
+      <c r="CJ9" s="41">
         <v>10.9</v>
       </c>
-      <c r="CK9" s="39"/>
+      <c r="CK9" s="41">
+        <v>11</v>
+      </c>
       <c r="CL9" s="39"/>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="39"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="25">
         <v>5.3</v>
       </c>
@@ -2996,54 +3006,56 @@
       </c>
       <c r="CB10" s="21">
         <v>5.2</v>
       </c>
       <c r="CC10" s="24">
         <v>5.2</v>
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="21">
         <v>5.2</v>
       </c>
       <c r="CH10" s="23">
         <v>5</v>
       </c>
       <c r="CI10" s="23">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ10" s="48">
+      <c r="CJ10" s="41">
         <v>5</v>
       </c>
-      <c r="CK10" s="39"/>
+      <c r="CK10" s="41">
+        <v>5</v>
+      </c>
       <c r="CL10" s="39"/>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="39"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>1.6</v>
       </c>
       <c r="C11" s="25">
         <v>1.6</v>
       </c>
       <c r="D11" s="25">
         <v>1.7</v>
       </c>
       <c r="E11" s="25">
         <v>1.8</v>
       </c>
@@ -3271,54 +3283,56 @@
       </c>
       <c r="CB11" s="21">
         <v>1.6</v>
       </c>
       <c r="CC11" s="24">
         <v>1.6</v>
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="35">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="21">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="35">
         <v>1.5</v>
       </c>
-      <c r="CJ11" s="48">
+      <c r="CJ11" s="41">
         <v>1.5</v>
       </c>
-      <c r="CK11" s="39"/>
+      <c r="CK11" s="41">
+        <v>1.7</v>
+      </c>
       <c r="CL11" s="39"/>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="39"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>0.5</v>
       </c>
       <c r="C12" s="25">
         <v>0.5</v>
       </c>
       <c r="D12" s="25">
         <v>0.5</v>
       </c>
       <c r="E12" s="25">
         <v>0.5</v>
       </c>
@@ -3546,54 +3560,56 @@
       </c>
       <c r="CB12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CC12" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="35">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="21">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="21">
         <v>0.9</v>
       </c>
-      <c r="CJ12" s="48">
+      <c r="CJ12" s="41">
         <v>0.9</v>
       </c>
-      <c r="CK12" s="39"/>
+      <c r="CK12" s="41">
+        <v>1</v>
+      </c>
       <c r="CL12" s="39"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="39"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>3.5</v>
       </c>
       <c r="C13" s="25">
         <v>3.5</v>
       </c>
       <c r="D13" s="25">
         <v>3.6</v>
       </c>
       <c r="E13" s="25">
         <v>3.7</v>
       </c>
@@ -3821,54 +3837,56 @@
       </c>
       <c r="CB13" s="21">
         <v>5</v>
       </c>
       <c r="CC13" s="24">
         <v>5.3</v>
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="35">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="21">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="35">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ13" s="48">
+      <c r="CJ13" s="41">
         <v>5</v>
       </c>
-      <c r="CK13" s="39"/>
+      <c r="CK13" s="41">
+        <v>5.3</v>
+      </c>
       <c r="CL13" s="39"/>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="39"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
@@ -4877,64 +4895,64 @@
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="CH3:CS3"/>
-[...4 lines deleted...]
-    <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BH2:BI2"/>
     <mergeCell ref="BT2:BU2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CF2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>