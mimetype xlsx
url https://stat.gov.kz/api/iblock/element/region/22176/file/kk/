--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -380,51 +380,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -470,70 +470,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -806,120 +809,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM29" sqref="CM29"/>
+      <selection pane="topRight" activeCell="CM25" sqref="CM25:CM26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="11" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
@@ -934,186 +937,186 @@
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AH2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="AI2" s="18"/>
       <c r="AJ2" s="18"/>
       <c r="AK2" s="18"/>
       <c r="AU2" s="18"/>
       <c r="AV2" s="18"/>
       <c r="AW2" s="18"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="18"/>
       <c r="BG2" s="18"/>
-      <c r="BH2" s="48" t="s">
+      <c r="BH2" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="BI2" s="48"/>
-      <c r="BT2" s="48" t="s">
+      <c r="BI2" s="49"/>
+      <c r="BT2" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="BU2" s="48"/>
-      <c r="CF2" s="48" t="s">
+      <c r="BU2" s="49"/>
+      <c r="CF2" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="CG2" s="48"/>
-      <c r="CR2" s="48" t="s">
+      <c r="CG2" s="49"/>
+      <c r="CR2" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="CS2" s="48"/>
+      <c r="CS2" s="49"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="46"/>
-[...10 lines deleted...]
-      <c r="N3" s="45" t="s">
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="46"/>
-[...10 lines deleted...]
-      <c r="Z3" s="45" t="s">
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="46"/>
-[...10 lines deleted...]
-      <c r="AL3" s="45" t="s">
+      <c r="AA3" s="47"/>
+      <c r="AB3" s="47"/>
+      <c r="AC3" s="47"/>
+      <c r="AD3" s="47"/>
+      <c r="AE3" s="47"/>
+      <c r="AF3" s="47"/>
+      <c r="AG3" s="47"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="47"/>
+      <c r="AJ3" s="47"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="46"/>
-[...10 lines deleted...]
-      <c r="AX3" s="45" t="s">
+      <c r="AM3" s="47"/>
+      <c r="AN3" s="47"/>
+      <c r="AO3" s="47"/>
+      <c r="AP3" s="47"/>
+      <c r="AQ3" s="47"/>
+      <c r="AR3" s="47"/>
+      <c r="AS3" s="47"/>
+      <c r="AT3" s="47"/>
+      <c r="AU3" s="47"/>
+      <c r="AV3" s="47"/>
+      <c r="AW3" s="48"/>
+      <c r="AX3" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="45" t="s">
+      <c r="AY3" s="47"/>
+      <c r="AZ3" s="47"/>
+      <c r="BA3" s="47"/>
+      <c r="BB3" s="47"/>
+      <c r="BC3" s="47"/>
+      <c r="BD3" s="47"/>
+      <c r="BE3" s="47"/>
+      <c r="BF3" s="47"/>
+      <c r="BG3" s="47"/>
+      <c r="BH3" s="47"/>
+      <c r="BI3" s="48"/>
+      <c r="BJ3" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="46"/>
-[...10 lines deleted...]
-      <c r="BV3" s="45" t="s">
+      <c r="BK3" s="47"/>
+      <c r="BL3" s="47"/>
+      <c r="BM3" s="47"/>
+      <c r="BN3" s="47"/>
+      <c r="BO3" s="47"/>
+      <c r="BP3" s="47"/>
+      <c r="BQ3" s="47"/>
+      <c r="BR3" s="47"/>
+      <c r="BS3" s="47"/>
+      <c r="BT3" s="47"/>
+      <c r="BU3" s="48"/>
+      <c r="BV3" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="46"/>
-[...10 lines deleted...]
-      <c r="CH3" s="45" t="s">
+      <c r="BW3" s="47"/>
+      <c r="BX3" s="47"/>
+      <c r="BY3" s="47"/>
+      <c r="BZ3" s="47"/>
+      <c r="CA3" s="47"/>
+      <c r="CB3" s="47"/>
+      <c r="CC3" s="47"/>
+      <c r="CD3" s="47"/>
+      <c r="CE3" s="47"/>
+      <c r="CF3" s="47"/>
+      <c r="CG3" s="48"/>
+      <c r="CH3" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="46"/>
-[...9 lines deleted...]
-      <c r="CS3" s="47"/>
+      <c r="CI3" s="47"/>
+      <c r="CJ3" s="47"/>
+      <c r="CK3" s="47"/>
+      <c r="CL3" s="47"/>
+      <c r="CM3" s="47"/>
+      <c r="CN3" s="47"/>
+      <c r="CO3" s="47"/>
+      <c r="CP3" s="47"/>
+      <c r="CQ3" s="47"/>
+      <c r="CR3" s="47"/>
+      <c r="CS3" s="48"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="50"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1627,51 +1630,53 @@
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="35">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="21">
         <v>43.7</v>
       </c>
       <c r="CH5" s="43">
         <v>42.5</v>
       </c>
       <c r="CI5" s="35">
         <v>42.6</v>
       </c>
       <c r="CJ5" s="40">
         <v>43.7</v>
       </c>
       <c r="CK5" s="41">
         <v>44.9</v>
       </c>
-      <c r="CL5" s="39"/>
+      <c r="CL5" s="52">
+        <v>47.9</v>
+      </c>
       <c r="CM5" s="39"/>
       <c r="CN5" s="39"/>
       <c r="CO5" s="39"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="39"/>
       <c r="CR5" s="39"/>
       <c r="CS5" s="39"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>1.5</v>
       </c>
       <c r="C6" s="25">
         <v>1.5</v>
       </c>
       <c r="D6" s="25">
         <v>1.5</v>
       </c>
       <c r="E6" s="25">
         <v>1.5</v>
       </c>
       <c r="F6" s="25">
@@ -1904,51 +1909,53 @@
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="35">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="21">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="35">
         <v>2.4</v>
       </c>
       <c r="CJ6" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="CK6" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CL6" s="39"/>
+      <c r="CL6" s="52">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="CM6" s="39"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>7.9</v>
       </c>
       <c r="C7" s="25">
         <v>7.8</v>
       </c>
       <c r="D7" s="25">
         <v>8.6</v>
       </c>
       <c r="E7" s="19">
         <v>9</v>
       </c>
       <c r="F7" s="25">
@@ -2181,51 +2188,53 @@
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="35">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="21">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="35">
         <v>12.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>13</v>
       </c>
       <c r="CK7" s="41">
         <v>13.5</v>
       </c>
-      <c r="CL7" s="39"/>
+      <c r="CL7" s="52">
+        <v>14.8</v>
+      </c>
       <c r="CM7" s="39"/>
       <c r="CN7" s="39"/>
       <c r="CO7" s="39"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>3.2</v>
       </c>
       <c r="C8" s="25">
         <v>3.1</v>
       </c>
       <c r="D8" s="25">
         <v>3.3</v>
       </c>
       <c r="E8" s="25">
         <v>3.5</v>
       </c>
       <c r="F8" s="25">
@@ -2458,51 +2467,53 @@
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="36">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="21">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="35">
         <v>4.8</v>
       </c>
       <c r="CJ8" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CL8" s="39"/>
+      <c r="CL8" s="52">
+        <v>5.6</v>
+      </c>
       <c r="CM8" s="39"/>
       <c r="CN8" s="39"/>
       <c r="CO8" s="39"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>8.1</v>
       </c>
       <c r="C9" s="19">
         <v>8</v>
       </c>
       <c r="D9" s="19">
         <v>8</v>
       </c>
       <c r="E9" s="19">
         <v>8</v>
       </c>
       <c r="F9" s="25">
@@ -2735,51 +2746,53 @@
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="21">
         <v>11.1</v>
       </c>
       <c r="CH9" s="23">
         <v>11</v>
       </c>
       <c r="CI9" s="35">
         <v>10.8</v>
       </c>
       <c r="CJ9" s="41">
         <v>10.9</v>
       </c>
       <c r="CK9" s="41">
         <v>11</v>
       </c>
-      <c r="CL9" s="39"/>
+      <c r="CL9" s="52">
+        <v>11.8</v>
+      </c>
       <c r="CM9" s="39"/>
       <c r="CN9" s="39"/>
       <c r="CO9" s="39"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="25">
         <v>5.3</v>
       </c>
       <c r="F10" s="25">
@@ -3012,51 +3025,53 @@
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="21">
         <v>5.2</v>
       </c>
       <c r="CH10" s="23">
         <v>5</v>
       </c>
       <c r="CI10" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>5</v>
       </c>
       <c r="CK10" s="41">
         <v>5</v>
       </c>
-      <c r="CL10" s="39"/>
+      <c r="CL10" s="52">
+        <v>5</v>
+      </c>
       <c r="CM10" s="39"/>
       <c r="CN10" s="39"/>
       <c r="CO10" s="39"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>1.6</v>
       </c>
       <c r="C11" s="25">
         <v>1.6</v>
       </c>
       <c r="D11" s="25">
         <v>1.7</v>
       </c>
       <c r="E11" s="25">
         <v>1.8</v>
       </c>
       <c r="F11" s="25">
@@ -3289,51 +3304,53 @@
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="35">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="21">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="35">
         <v>1.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>1.5</v>
       </c>
       <c r="CK11" s="41">
         <v>1.7</v>
       </c>
-      <c r="CL11" s="39"/>
+      <c r="CL11" s="52">
+        <v>1.8</v>
+      </c>
       <c r="CM11" s="39"/>
       <c r="CN11" s="39"/>
       <c r="CO11" s="39"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>0.5</v>
       </c>
       <c r="C12" s="25">
         <v>0.5</v>
       </c>
       <c r="D12" s="25">
         <v>0.5</v>
       </c>
       <c r="E12" s="25">
         <v>0.5</v>
       </c>
       <c r="F12" s="25">
@@ -3566,51 +3583,53 @@
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="35">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="21">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="21">
         <v>0.9</v>
       </c>
       <c r="CJ12" s="41">
         <v>0.9</v>
       </c>
       <c r="CK12" s="41">
         <v>1</v>
       </c>
-      <c r="CL12" s="39"/>
+      <c r="CL12" s="52">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CM12" s="39"/>
       <c r="CN12" s="39"/>
       <c r="CO12" s="39"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>3.5</v>
       </c>
       <c r="C13" s="25">
         <v>3.5</v>
       </c>
       <c r="D13" s="25">
         <v>3.6</v>
       </c>
       <c r="E13" s="25">
         <v>3.7</v>
       </c>
       <c r="F13" s="27">
@@ -3843,51 +3862,53 @@
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="35">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="21">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ13" s="41">
         <v>5</v>
       </c>
       <c r="CK13" s="41">
         <v>5.3</v>
       </c>
-      <c r="CL13" s="39"/>
+      <c r="CL13" s="52">
+        <v>5.5</v>
+      </c>
       <c r="CM13" s="39"/>
       <c r="CN13" s="39"/>
       <c r="CO13" s="39"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
@@ -4895,64 +4916,64 @@
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BH2:BI2"/>
     <mergeCell ref="BT2:BU2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...4 lines deleted...]
-    <mergeCell ref="CF2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>