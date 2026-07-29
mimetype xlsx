--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -470,73 +470,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -809,120 +809,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM25" sqref="CM25:CM26"/>
+      <selection pane="topRight" activeCell="CK33" sqref="CK33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="11" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="11" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.7109375" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...46 lines deleted...]
-      <c r="AW1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
       <c r="AX1" s="12"/>
       <c r="AY1" s="12"/>
       <c r="AZ1" s="12"/>
       <c r="BA1" s="12"/>
       <c r="BB1" s="12"/>
       <c r="BC1" s="12"/>
       <c r="BD1" s="12"/>
       <c r="BE1" s="12"/>
       <c r="BF1" s="12"/>
       <c r="BG1" s="12"/>
       <c r="BH1" s="12"/>
       <c r="BI1" s="12"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
@@ -937,186 +937,186 @@
       <c r="T2" s="14"/>
       <c r="U2" s="14"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
       <c r="AH2" s="18" t="s">
         <v>19</v>
       </c>
       <c r="AI2" s="18"/>
       <c r="AJ2" s="18"/>
       <c r="AK2" s="18"/>
       <c r="AU2" s="18"/>
       <c r="AV2" s="18"/>
       <c r="AW2" s="18"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="18"/>
       <c r="BG2" s="18"/>
-      <c r="BH2" s="49" t="s">
+      <c r="BH2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="BI2" s="49"/>
-      <c r="BT2" s="49" t="s">
+      <c r="BI2" s="50"/>
+      <c r="BT2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="BU2" s="49"/>
-      <c r="CF2" s="49" t="s">
+      <c r="BU2" s="50"/>
+      <c r="CF2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="CG2" s="49"/>
-      <c r="CR2" s="49" t="s">
+      <c r="CG2" s="50"/>
+      <c r="CR2" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="CS2" s="49"/>
+      <c r="CS2" s="50"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="47"/>
-[...10 lines deleted...]
-      <c r="N3" s="46" t="s">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="47"/>
-[...10 lines deleted...]
-      <c r="Z3" s="46" t="s">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="47"/>
-[...10 lines deleted...]
-      <c r="AL3" s="46" t="s">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="47"/>
-[...10 lines deleted...]
-      <c r="AX3" s="46" t="s">
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="48"/>
+      <c r="AZ3" s="48"/>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
+      <c r="BE3" s="48"/>
+      <c r="BF3" s="48"/>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="47"/>
-[...10 lines deleted...]
-      <c r="BV3" s="46" t="s">
+      <c r="BK3" s="48"/>
+      <c r="BL3" s="48"/>
+      <c r="BM3" s="48"/>
+      <c r="BN3" s="48"/>
+      <c r="BO3" s="48"/>
+      <c r="BP3" s="48"/>
+      <c r="BQ3" s="48"/>
+      <c r="BR3" s="48"/>
+      <c r="BS3" s="48"/>
+      <c r="BT3" s="48"/>
+      <c r="BU3" s="49"/>
+      <c r="BV3" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="47"/>
-[...10 lines deleted...]
-      <c r="CH3" s="46" t="s">
+      <c r="BW3" s="48"/>
+      <c r="BX3" s="48"/>
+      <c r="BY3" s="48"/>
+      <c r="BZ3" s="48"/>
+      <c r="CA3" s="48"/>
+      <c r="CB3" s="48"/>
+      <c r="CC3" s="48"/>
+      <c r="CD3" s="48"/>
+      <c r="CE3" s="48"/>
+      <c r="CF3" s="48"/>
+      <c r="CG3" s="49"/>
+      <c r="CH3" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="47"/>
-[...9 lines deleted...]
-      <c r="CS3" s="48"/>
+      <c r="CI3" s="48"/>
+      <c r="CJ3" s="48"/>
+      <c r="CK3" s="48"/>
+      <c r="CL3" s="48"/>
+      <c r="CM3" s="48"/>
+      <c r="CN3" s="48"/>
+      <c r="CO3" s="48"/>
+      <c r="CP3" s="48"/>
+      <c r="CQ3" s="48"/>
+      <c r="CR3" s="48"/>
+      <c r="CS3" s="49"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1340,51 +1340,51 @@
       </c>
       <c r="CE4" s="16" t="s">
         <v>15</v>
       </c>
       <c r="CF4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="CG4" s="16" t="s">
         <v>17</v>
       </c>
       <c r="CH4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="CI4" s="37" t="s">
         <v>7</v>
       </c>
       <c r="CJ4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="CK4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="CL4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="CM4" s="37" t="s">
+      <c r="CM4" s="42" t="s">
         <v>11</v>
       </c>
       <c r="CN4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CO4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CP4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CQ4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="CR4" s="37" t="s">
         <v>16</v>
       </c>
       <c r="CS4" s="37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1">
       <c r="A5" s="25" t="s">
         <v>2</v>
       </c>
@@ -1630,54 +1630,56 @@
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="35">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="21">
         <v>43.7</v>
       </c>
       <c r="CH5" s="43">
         <v>42.5</v>
       </c>
       <c r="CI5" s="35">
         <v>42.6</v>
       </c>
       <c r="CJ5" s="40">
         <v>43.7</v>
       </c>
       <c r="CK5" s="41">
         <v>44.9</v>
       </c>
-      <c r="CL5" s="52">
+      <c r="CL5" s="45">
         <v>47.9</v>
       </c>
-      <c r="CM5" s="39"/>
+      <c r="CM5" s="43">
+        <v>46.2</v>
+      </c>
       <c r="CN5" s="39"/>
       <c r="CO5" s="39"/>
       <c r="CP5" s="39"/>
       <c r="CQ5" s="39"/>
       <c r="CR5" s="39"/>
       <c r="CS5" s="39"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>1.5</v>
       </c>
       <c r="C6" s="25">
         <v>1.5</v>
       </c>
       <c r="D6" s="25">
         <v>1.5</v>
       </c>
       <c r="E6" s="25">
         <v>1.5</v>
       </c>
       <c r="F6" s="25">
         <v>1.5</v>
@@ -1909,54 +1911,56 @@
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="35">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="21">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="35">
         <v>2.4</v>
       </c>
       <c r="CJ6" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="CK6" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CL6" s="52">
+      <c r="CL6" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CM6" s="39"/>
+      <c r="CM6" s="21">
+        <v>2.5</v>
+      </c>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="39"/>
       <c r="CQ6" s="39"/>
       <c r="CR6" s="39"/>
       <c r="CS6" s="39"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>7.9</v>
       </c>
       <c r="C7" s="25">
         <v>7.8</v>
       </c>
       <c r="D7" s="25">
         <v>8.6</v>
       </c>
       <c r="E7" s="19">
         <v>9</v>
       </c>
       <c r="F7" s="25">
         <v>9.1</v>
@@ -2188,54 +2192,56 @@
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="35">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="21">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="35">
         <v>12.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>13</v>
       </c>
       <c r="CK7" s="41">
         <v>13.5</v>
       </c>
-      <c r="CL7" s="52">
+      <c r="CL7" s="45">
         <v>14.8</v>
       </c>
-      <c r="CM7" s="39"/>
+      <c r="CM7" s="21">
+        <v>14.7</v>
+      </c>
       <c r="CN7" s="39"/>
       <c r="CO7" s="39"/>
       <c r="CP7" s="39"/>
       <c r="CQ7" s="39"/>
       <c r="CR7" s="39"/>
       <c r="CS7" s="39"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>3.2</v>
       </c>
       <c r="C8" s="25">
         <v>3.1</v>
       </c>
       <c r="D8" s="25">
         <v>3.3</v>
       </c>
       <c r="E8" s="25">
         <v>3.5</v>
       </c>
       <c r="F8" s="25">
         <v>3.7</v>
@@ -2467,54 +2473,56 @@
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="36">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="21">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="35">
         <v>4.8</v>
       </c>
       <c r="CJ8" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CL8" s="52">
+      <c r="CL8" s="45">
         <v>5.6</v>
       </c>
-      <c r="CM8" s="39"/>
+      <c r="CM8" s="21">
+        <v>5.8</v>
+      </c>
       <c r="CN8" s="39"/>
       <c r="CO8" s="39"/>
       <c r="CP8" s="39"/>
       <c r="CQ8" s="39"/>
       <c r="CR8" s="39"/>
       <c r="CS8" s="39"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>8.1</v>
       </c>
       <c r="C9" s="19">
         <v>8</v>
       </c>
       <c r="D9" s="19">
         <v>8</v>
       </c>
       <c r="E9" s="19">
         <v>8</v>
       </c>
       <c r="F9" s="25">
         <v>8.6</v>
@@ -2746,54 +2754,56 @@
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="21">
         <v>11.1</v>
       </c>
       <c r="CH9" s="23">
         <v>11</v>
       </c>
       <c r="CI9" s="35">
         <v>10.8</v>
       </c>
       <c r="CJ9" s="41">
         <v>10.9</v>
       </c>
       <c r="CK9" s="41">
         <v>11</v>
       </c>
-      <c r="CL9" s="52">
+      <c r="CL9" s="45">
         <v>11.8</v>
       </c>
-      <c r="CM9" s="39"/>
+      <c r="CM9" s="21">
+        <v>11.1</v>
+      </c>
       <c r="CN9" s="39"/>
       <c r="CO9" s="39"/>
       <c r="CP9" s="39"/>
       <c r="CQ9" s="39"/>
       <c r="CR9" s="39"/>
       <c r="CS9" s="39"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="25">
         <v>5.3</v>
       </c>
       <c r="F10" s="25">
         <v>5.4</v>
@@ -3025,54 +3035,56 @@
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="21">
         <v>5.2</v>
       </c>
       <c r="CH10" s="23">
         <v>5</v>
       </c>
       <c r="CI10" s="23">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>5</v>
       </c>
       <c r="CK10" s="41">
         <v>5</v>
       </c>
-      <c r="CL10" s="52">
+      <c r="CL10" s="45">
         <v>5</v>
       </c>
-      <c r="CM10" s="39"/>
+      <c r="CM10" s="21">
+        <v>5.2</v>
+      </c>
       <c r="CN10" s="39"/>
       <c r="CO10" s="39"/>
       <c r="CP10" s="39"/>
       <c r="CQ10" s="39"/>
       <c r="CR10" s="39"/>
       <c r="CS10" s="39"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>1.6</v>
       </c>
       <c r="C11" s="25">
         <v>1.6</v>
       </c>
       <c r="D11" s="25">
         <v>1.7</v>
       </c>
       <c r="E11" s="25">
         <v>1.8</v>
       </c>
       <c r="F11" s="25">
         <v>1.8</v>
@@ -3304,54 +3316,56 @@
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="35">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="21">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="35">
         <v>1.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>1.5</v>
       </c>
       <c r="CK11" s="41">
         <v>1.7</v>
       </c>
-      <c r="CL11" s="52">
+      <c r="CL11" s="45">
         <v>1.8</v>
       </c>
-      <c r="CM11" s="39"/>
+      <c r="CM11" s="21">
+        <v>1.7</v>
+      </c>
       <c r="CN11" s="39"/>
       <c r="CO11" s="39"/>
       <c r="CP11" s="39"/>
       <c r="CQ11" s="39"/>
       <c r="CR11" s="39"/>
       <c r="CS11" s="39"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>0.5</v>
       </c>
       <c r="C12" s="25">
         <v>0.5</v>
       </c>
       <c r="D12" s="25">
         <v>0.5</v>
       </c>
       <c r="E12" s="25">
         <v>0.5</v>
       </c>
       <c r="F12" s="25">
         <v>0.5</v>
@@ -3583,54 +3597,56 @@
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="35">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="21">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="21">
         <v>0.9</v>
       </c>
       <c r="CJ12" s="41">
         <v>0.9</v>
       </c>
       <c r="CK12" s="41">
         <v>1</v>
       </c>
-      <c r="CL12" s="52">
+      <c r="CL12" s="45">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CM12" s="39"/>
+      <c r="CM12" s="21">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CN12" s="39"/>
       <c r="CO12" s="39"/>
       <c r="CP12" s="39"/>
       <c r="CQ12" s="39"/>
       <c r="CR12" s="39"/>
       <c r="CS12" s="39"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>3.5</v>
       </c>
       <c r="C13" s="25">
         <v>3.5</v>
       </c>
       <c r="D13" s="25">
         <v>3.6</v>
       </c>
       <c r="E13" s="25">
         <v>3.7</v>
       </c>
       <c r="F13" s="27">
         <v>4</v>
@@ -3862,54 +3878,56 @@
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="35">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="21">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ13" s="41">
         <v>5</v>
       </c>
       <c r="CK13" s="41">
         <v>5.3</v>
       </c>
-      <c r="CL13" s="52">
+      <c r="CL13" s="45">
         <v>5.5</v>
       </c>
-      <c r="CM13" s="39"/>
+      <c r="CM13" s="21">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CN13" s="39"/>
       <c r="CO13" s="39"/>
       <c r="CP13" s="39"/>
       <c r="CQ13" s="39"/>
       <c r="CR13" s="39"/>
       <c r="CS13" s="39"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>