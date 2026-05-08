--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -407,73 +407,73 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -745,322 +745,322 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI29" sqref="CI29"/>
+      <selection pane="topRight" activeCell="CM24" sqref="CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="19" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...46 lines deleted...]
-      <c r="AW1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
     </row>
     <row r="2" spans="1:97" s="19" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="44"/>
-[...1 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
-      <c r="V2" s="44" t="s">
+      <c r="V2" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="44"/>
-[...1 lines deleted...]
-      <c r="Y2" s="44"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
       <c r="Z2" s="21"/>
       <c r="AA2" s="21"/>
       <c r="AB2" s="21"/>
       <c r="AC2" s="21"/>
       <c r="AD2" s="21"/>
       <c r="AE2" s="21"/>
       <c r="AF2" s="21"/>
       <c r="AG2" s="21"/>
-      <c r="AH2" s="44" t="s">
+      <c r="AH2" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="44"/>
-[...1 lines deleted...]
-      <c r="AK2" s="44"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
       <c r="AL2" s="21"/>
       <c r="AM2" s="21"/>
       <c r="AN2" s="21"/>
       <c r="AO2" s="21"/>
       <c r="AP2" s="21"/>
       <c r="AQ2" s="21"/>
       <c r="AR2" s="21"/>
       <c r="AS2" s="21"/>
-      <c r="AT2" s="44"/>
-[...2 lines deleted...]
-      <c r="AW2" s="44"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
       <c r="AX2" s="21"/>
       <c r="AY2" s="21"/>
       <c r="AZ2" s="21"/>
       <c r="BA2" s="21"/>
       <c r="BB2" s="21"/>
       <c r="BC2" s="21"/>
       <c r="BD2" s="21"/>
       <c r="BE2" s="21"/>
-      <c r="BF2" s="44" t="s">
+      <c r="BF2" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="BG2" s="44"/>
-[...2 lines deleted...]
-      <c r="BR2" s="44" t="s">
+      <c r="BG2" s="42"/>
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
+      <c r="BR2" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="BS2" s="44"/>
-[...2 lines deleted...]
-      <c r="CD2" s="44" t="s">
+      <c r="BS2" s="42"/>
+      <c r="BT2" s="42"/>
+      <c r="BU2" s="42"/>
+      <c r="CD2" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="CE2" s="44"/>
-[...2 lines deleted...]
-      <c r="CP2" s="44" t="s">
+      <c r="CE2" s="42"/>
+      <c r="CF2" s="42"/>
+      <c r="CG2" s="42"/>
+      <c r="CP2" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="CQ2" s="44"/>
-[...1 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" s="22" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="41" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="43"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" s="22" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="48"/>
       <c r="B4" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="24" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="24" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="24" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="24" t="s">
@@ -1565,54 +1565,56 @@
       </c>
       <c r="CA5" s="18">
         <v>216.1</v>
       </c>
       <c r="CB5" s="18">
         <v>245.5</v>
       </c>
       <c r="CC5" s="36">
         <v>244.7</v>
       </c>
       <c r="CD5" s="18">
         <v>244.4</v>
       </c>
       <c r="CE5" s="37">
         <v>243.8</v>
       </c>
       <c r="CF5" s="18">
         <v>243.2</v>
       </c>
       <c r="CG5" s="25">
         <v>241.1</v>
       </c>
       <c r="CH5" s="38">
         <v>240.7</v>
       </c>
-      <c r="CI5" s="48">
+      <c r="CI5" s="41">
         <v>239.8</v>
       </c>
-      <c r="CJ5" s="38"/>
+      <c r="CJ5" s="41">
+        <v>238.3</v>
+      </c>
       <c r="CK5" s="38"/>
       <c r="CL5" s="38"/>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>3.9</v>
       </c>
       <c r="C6" s="25">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>3.8</v>
       </c>
       <c r="E6" s="25">
         <v>3.8</v>
@@ -1838,54 +1840,56 @@
       </c>
       <c r="CA6" s="18">
         <v>5.8</v>
       </c>
       <c r="CB6" s="18">
         <v>5.8</v>
       </c>
       <c r="CC6" s="36">
         <v>5.8</v>
       </c>
       <c r="CD6" s="18">
         <v>5.8</v>
       </c>
       <c r="CE6" s="37">
         <v>5.8</v>
       </c>
       <c r="CF6" s="18">
         <v>5.8</v>
       </c>
       <c r="CG6" s="18">
         <v>5.8</v>
       </c>
       <c r="CH6" s="38">
         <v>5.9</v>
       </c>
-      <c r="CI6" s="48">
+      <c r="CI6" s="41">
         <v>5.9</v>
       </c>
-      <c r="CJ6" s="38"/>
+      <c r="CJ6" s="41">
+        <v>5.9</v>
+      </c>
       <c r="CK6" s="38"/>
       <c r="CL6" s="38"/>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>94.8</v>
       </c>
       <c r="C7" s="25">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="25">
         <v>135.6</v>
       </c>
       <c r="E7" s="25">
         <v>127.8</v>
@@ -2111,54 +2115,56 @@
       </c>
       <c r="CA7" s="18">
         <v>0.4</v>
       </c>
       <c r="CB7" s="18">
         <v>0.4</v>
       </c>
       <c r="CC7" s="36">
         <v>0.4</v>
       </c>
       <c r="CD7" s="18">
         <v>0.4</v>
       </c>
       <c r="CE7" s="37">
         <v>0.4</v>
       </c>
       <c r="CF7" s="18">
         <v>0.4</v>
       </c>
       <c r="CG7" s="18">
         <v>0.4</v>
       </c>
       <c r="CH7" s="38">
         <v>0.4</v>
       </c>
-      <c r="CI7" s="48">
+      <c r="CI7" s="41">
         <v>0.4</v>
       </c>
-      <c r="CJ7" s="38"/>
+      <c r="CJ7" s="41">
+        <v>0.4</v>
+      </c>
       <c r="CK7" s="38"/>
       <c r="CL7" s="38"/>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>7.1</v>
       </c>
       <c r="C8" s="25">
         <v>7.1</v>
       </c>
       <c r="D8" s="25">
         <v>7.1</v>
       </c>
       <c r="E8" s="25">
         <v>7.1</v>
@@ -2384,54 +2390,56 @@
       </c>
       <c r="CA8" s="27">
         <v>7.8</v>
       </c>
       <c r="CB8" s="18">
         <v>3.9</v>
       </c>
       <c r="CC8" s="36">
         <v>3.9</v>
       </c>
       <c r="CD8" s="18">
         <v>3.9</v>
       </c>
       <c r="CE8" s="37">
         <v>3.9</v>
       </c>
       <c r="CF8" s="18">
         <v>3.9</v>
       </c>
       <c r="CG8" s="18">
         <v>3.9</v>
       </c>
       <c r="CH8" s="38">
         <v>3.9</v>
       </c>
-      <c r="CI8" s="48">
+      <c r="CI8" s="41">
         <v>3.9</v>
       </c>
-      <c r="CJ8" s="38"/>
+      <c r="CJ8" s="41">
+        <v>3.9</v>
+      </c>
       <c r="CK8" s="38"/>
       <c r="CL8" s="38"/>
       <c r="CM8" s="38"/>
       <c r="CN8" s="38"/>
       <c r="CO8" s="38"/>
       <c r="CP8" s="38"/>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>1.7</v>
       </c>
       <c r="C9" s="25">
         <v>1.7</v>
       </c>
       <c r="D9" s="25">
         <v>1.7</v>
       </c>
       <c r="E9" s="25">
         <v>1.7</v>
@@ -2657,54 +2665,56 @@
       </c>
       <c r="CA9" s="18">
         <v>1.3</v>
       </c>
       <c r="CB9" s="18">
         <v>1.3</v>
       </c>
       <c r="CC9" s="36">
         <v>1.3</v>
       </c>
       <c r="CD9" s="18">
         <v>1.3</v>
       </c>
       <c r="CE9" s="37">
         <v>1.3</v>
       </c>
       <c r="CF9" s="18">
         <v>1.3</v>
       </c>
       <c r="CG9" s="18">
         <v>1.3</v>
       </c>
       <c r="CH9" s="38">
         <v>1.3</v>
       </c>
-      <c r="CI9" s="48">
+      <c r="CI9" s="41">
         <v>1.3</v>
       </c>
-      <c r="CJ9" s="38"/>
+      <c r="CJ9" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CK9" s="38"/>
       <c r="CL9" s="38"/>
       <c r="CM9" s="38"/>
       <c r="CN9" s="38"/>
       <c r="CO9" s="38"/>
       <c r="CP9" s="38"/>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>3.5</v>
       </c>
       <c r="C10" s="25">
         <v>3.5</v>
       </c>
       <c r="D10" s="25">
         <v>3.5</v>
       </c>
       <c r="E10" s="25">
         <v>3.5</v>
@@ -2930,54 +2940,56 @@
       </c>
       <c r="CA10" s="18">
         <v>4.7</v>
       </c>
       <c r="CB10" s="18">
         <v>4.7</v>
       </c>
       <c r="CC10" s="36">
         <v>4.7</v>
       </c>
       <c r="CD10" s="18">
         <v>4.7</v>
       </c>
       <c r="CE10" s="37">
         <v>4.7</v>
       </c>
       <c r="CF10" s="18">
         <v>4.7</v>
       </c>
       <c r="CG10" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="38">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CI10" s="48">
+      <c r="CI10" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CJ10" s="38"/>
+      <c r="CJ10" s="41">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CK10" s="38"/>
       <c r="CL10" s="38"/>
       <c r="CM10" s="38"/>
       <c r="CN10" s="38"/>
       <c r="CO10" s="38"/>
       <c r="CP10" s="38"/>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="25">
         <v>8.6999999999999993</v>
@@ -3203,54 +3215,56 @@
       </c>
       <c r="CA11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CB11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CC11" s="36">
         <v>5.0999999999999996</v>
       </c>
       <c r="CD11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE11" s="37">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="25">
         <v>4.5</v>
       </c>
       <c r="CH11" s="38">
         <v>4.5</v>
       </c>
-      <c r="CI11" s="48">
+      <c r="CI11" s="41">
         <v>4.5</v>
       </c>
-      <c r="CJ11" s="38"/>
+      <c r="CJ11" s="41">
+        <v>4.5</v>
+      </c>
       <c r="CK11" s="38"/>
       <c r="CL11" s="38"/>
       <c r="CM11" s="38"/>
       <c r="CN11" s="38"/>
       <c r="CO11" s="38"/>
       <c r="CP11" s="38"/>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.2</v>
@@ -3476,54 +3490,56 @@
       </c>
       <c r="CA12" s="18">
         <v>1.2</v>
       </c>
       <c r="CB12" s="18">
         <v>1.2</v>
       </c>
       <c r="CC12" s="36">
         <v>1.2</v>
       </c>
       <c r="CD12" s="18">
         <v>1.2</v>
       </c>
       <c r="CE12" s="37">
         <v>1.2</v>
       </c>
       <c r="CF12" s="18">
         <v>1.2</v>
       </c>
       <c r="CG12" s="25">
         <v>1.3</v>
       </c>
       <c r="CH12" s="38">
         <v>1.3</v>
       </c>
-      <c r="CI12" s="48">
+      <c r="CI12" s="41">
         <v>1.3</v>
       </c>
-      <c r="CJ12" s="38"/>
+      <c r="CJ12" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CK12" s="38"/>
       <c r="CL12" s="38"/>
       <c r="CM12" s="38"/>
       <c r="CN12" s="38"/>
       <c r="CO12" s="38"/>
       <c r="CP12" s="38"/>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="25">
         <v>317.8</v>
       </c>
       <c r="E13" s="25">
         <v>316.8</v>
@@ -3749,54 +3765,56 @@
       </c>
       <c r="CA13" s="18">
         <v>189.8</v>
       </c>
       <c r="CB13" s="18">
         <v>223.1</v>
       </c>
       <c r="CC13" s="36">
         <v>222.3</v>
       </c>
       <c r="CD13" s="18">
         <v>222</v>
       </c>
       <c r="CE13" s="37">
         <v>221.4</v>
       </c>
       <c r="CF13" s="18">
         <v>220.8</v>
       </c>
       <c r="CG13" s="18">
         <v>219.5</v>
       </c>
       <c r="CH13" s="38">
         <v>219</v>
       </c>
-      <c r="CI13" s="48">
+      <c r="CI13" s="41">
         <v>218.1</v>
       </c>
-      <c r="CJ13" s="38"/>
+      <c r="CJ13" s="41">
+        <v>216.6</v>
+      </c>
       <c r="CK13" s="38"/>
       <c r="CL13" s="38"/>
       <c r="CM13" s="38"/>
       <c r="CN13" s="38"/>
       <c r="CO13" s="38"/>
       <c r="CP13" s="38"/>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
@@ -5198,68 +5216,68 @@
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>