--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1710" yWindow="-345" windowWidth="25110" windowHeight="14685"/>
+    <workbookView xWindow="495" yWindow="180" windowWidth="25110" windowHeight="14685"/>
   </bookViews>
   <sheets>
     <sheet name="құс" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">құс!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="34">
   <si>
     <t>Құс саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
@@ -744,52 +744,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM24" sqref="CM24"/>
+      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN24" sqref="CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="19" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
@@ -1571,51 +1571,53 @@
       </c>
       <c r="CC5" s="36">
         <v>244.7</v>
       </c>
       <c r="CD5" s="18">
         <v>244.4</v>
       </c>
       <c r="CE5" s="37">
         <v>243.8</v>
       </c>
       <c r="CF5" s="18">
         <v>243.2</v>
       </c>
       <c r="CG5" s="25">
         <v>241.1</v>
       </c>
       <c r="CH5" s="38">
         <v>240.7</v>
       </c>
       <c r="CI5" s="41">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="41">
         <v>238.3</v>
       </c>
-      <c r="CK5" s="38"/>
+      <c r="CK5" s="41">
+        <v>237.6</v>
+      </c>
       <c r="CL5" s="38"/>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>3.9</v>
       </c>
       <c r="C6" s="25">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>3.8</v>
       </c>
       <c r="E6" s="25">
         <v>3.8</v>
       </c>
@@ -1846,51 +1848,53 @@
       </c>
       <c r="CC6" s="36">
         <v>5.8</v>
       </c>
       <c r="CD6" s="18">
         <v>5.8</v>
       </c>
       <c r="CE6" s="37">
         <v>5.8</v>
       </c>
       <c r="CF6" s="18">
         <v>5.8</v>
       </c>
       <c r="CG6" s="18">
         <v>5.8</v>
       </c>
       <c r="CH6" s="38">
         <v>5.9</v>
       </c>
       <c r="CI6" s="41">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="41">
         <v>5.9</v>
       </c>
-      <c r="CK6" s="38"/>
+      <c r="CK6" s="41">
+        <v>5.9</v>
+      </c>
       <c r="CL6" s="38"/>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>94.8</v>
       </c>
       <c r="C7" s="25">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="25">
         <v>135.6</v>
       </c>
       <c r="E7" s="25">
         <v>127.8</v>
       </c>
@@ -2121,51 +2125,53 @@
       </c>
       <c r="CC7" s="36">
         <v>0.4</v>
       </c>
       <c r="CD7" s="18">
         <v>0.4</v>
       </c>
       <c r="CE7" s="37">
         <v>0.4</v>
       </c>
       <c r="CF7" s="18">
         <v>0.4</v>
       </c>
       <c r="CG7" s="18">
         <v>0.4</v>
       </c>
       <c r="CH7" s="38">
         <v>0.4</v>
       </c>
       <c r="CI7" s="41">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>0.4</v>
       </c>
-      <c r="CK7" s="38"/>
+      <c r="CK7" s="41">
+        <v>0.4</v>
+      </c>
       <c r="CL7" s="38"/>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>7.1</v>
       </c>
       <c r="C8" s="25">
         <v>7.1</v>
       </c>
       <c r="D8" s="25">
         <v>7.1</v>
       </c>
       <c r="E8" s="25">
         <v>7.1</v>
       </c>
@@ -2396,51 +2402,53 @@
       </c>
       <c r="CC8" s="36">
         <v>3.9</v>
       </c>
       <c r="CD8" s="18">
         <v>3.9</v>
       </c>
       <c r="CE8" s="37">
         <v>3.9</v>
       </c>
       <c r="CF8" s="18">
         <v>3.9</v>
       </c>
       <c r="CG8" s="18">
         <v>3.9</v>
       </c>
       <c r="CH8" s="38">
         <v>3.9</v>
       </c>
       <c r="CI8" s="41">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="41">
         <v>3.9</v>
       </c>
-      <c r="CK8" s="38"/>
+      <c r="CK8" s="41">
+        <v>3.9</v>
+      </c>
       <c r="CL8" s="38"/>
       <c r="CM8" s="38"/>
       <c r="CN8" s="38"/>
       <c r="CO8" s="38"/>
       <c r="CP8" s="38"/>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>1.7</v>
       </c>
       <c r="C9" s="25">
         <v>1.7</v>
       </c>
       <c r="D9" s="25">
         <v>1.7</v>
       </c>
       <c r="E9" s="25">
         <v>1.7</v>
       </c>
@@ -2671,51 +2679,53 @@
       </c>
       <c r="CC9" s="36">
         <v>1.3</v>
       </c>
       <c r="CD9" s="18">
         <v>1.3</v>
       </c>
       <c r="CE9" s="37">
         <v>1.3</v>
       </c>
       <c r="CF9" s="18">
         <v>1.3</v>
       </c>
       <c r="CG9" s="18">
         <v>1.3</v>
       </c>
       <c r="CH9" s="38">
         <v>1.3</v>
       </c>
       <c r="CI9" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="41">
         <v>1.3</v>
       </c>
-      <c r="CK9" s="38"/>
+      <c r="CK9" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CL9" s="38"/>
       <c r="CM9" s="38"/>
       <c r="CN9" s="38"/>
       <c r="CO9" s="38"/>
       <c r="CP9" s="38"/>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>3.5</v>
       </c>
       <c r="C10" s="25">
         <v>3.5</v>
       </c>
       <c r="D10" s="25">
         <v>3.5</v>
       </c>
       <c r="E10" s="25">
         <v>3.5</v>
       </c>
@@ -2946,51 +2956,53 @@
       </c>
       <c r="CC10" s="36">
         <v>4.7</v>
       </c>
       <c r="CD10" s="18">
         <v>4.7</v>
       </c>
       <c r="CE10" s="37">
         <v>4.7</v>
       </c>
       <c r="CF10" s="18">
         <v>4.7</v>
       </c>
       <c r="CG10" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CK10" s="38"/>
+      <c r="CK10" s="41">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CL10" s="38"/>
       <c r="CM10" s="38"/>
       <c r="CN10" s="38"/>
       <c r="CO10" s="38"/>
       <c r="CP10" s="38"/>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="25">
         <v>8.6999999999999993</v>
       </c>
@@ -3221,51 +3233,53 @@
       </c>
       <c r="CC11" s="36">
         <v>5.0999999999999996</v>
       </c>
       <c r="CD11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE11" s="37">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="25">
         <v>4.5</v>
       </c>
       <c r="CH11" s="38">
         <v>4.5</v>
       </c>
       <c r="CI11" s="41">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>4.5</v>
       </c>
-      <c r="CK11" s="38"/>
+      <c r="CK11" s="41">
+        <v>4.5</v>
+      </c>
       <c r="CL11" s="38"/>
       <c r="CM11" s="38"/>
       <c r="CN11" s="38"/>
       <c r="CO11" s="38"/>
       <c r="CP11" s="38"/>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.2</v>
       </c>
@@ -3496,51 +3510,53 @@
       </c>
       <c r="CC12" s="36">
         <v>1.2</v>
       </c>
       <c r="CD12" s="18">
         <v>1.2</v>
       </c>
       <c r="CE12" s="37">
         <v>1.2</v>
       </c>
       <c r="CF12" s="18">
         <v>1.2</v>
       </c>
       <c r="CG12" s="25">
         <v>1.3</v>
       </c>
       <c r="CH12" s="38">
         <v>1.3</v>
       </c>
       <c r="CI12" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="41">
         <v>1.3</v>
       </c>
-      <c r="CK12" s="38"/>
+      <c r="CK12" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CL12" s="38"/>
       <c r="CM12" s="38"/>
       <c r="CN12" s="38"/>
       <c r="CO12" s="38"/>
       <c r="CP12" s="38"/>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="25">
         <v>317.8</v>
       </c>
       <c r="E13" s="25">
         <v>316.8</v>
       </c>
@@ -3771,51 +3787,53 @@
       </c>
       <c r="CC13" s="36">
         <v>222.3</v>
       </c>
       <c r="CD13" s="18">
         <v>222</v>
       </c>
       <c r="CE13" s="37">
         <v>221.4</v>
       </c>
       <c r="CF13" s="18">
         <v>220.8</v>
       </c>
       <c r="CG13" s="18">
         <v>219.5</v>
       </c>
       <c r="CH13" s="38">
         <v>219</v>
       </c>
       <c r="CI13" s="41">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="41">
         <v>216.6</v>
       </c>
-      <c r="CK13" s="38"/>
+      <c r="CK13" s="41">
+        <v>215.9</v>
+      </c>
       <c r="CL13" s="38"/>
       <c r="CM13" s="38"/>
       <c r="CN13" s="38"/>
       <c r="CO13" s="38"/>
       <c r="CP13" s="38"/>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
@@ -5216,68 +5234,68 @@
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>