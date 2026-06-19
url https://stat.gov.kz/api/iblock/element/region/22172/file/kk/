--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1574,51 +1574,53 @@
       </c>
       <c r="CD5" s="18">
         <v>244.4</v>
       </c>
       <c r="CE5" s="37">
         <v>243.8</v>
       </c>
       <c r="CF5" s="18">
         <v>243.2</v>
       </c>
       <c r="CG5" s="25">
         <v>241.1</v>
       </c>
       <c r="CH5" s="38">
         <v>240.7</v>
       </c>
       <c r="CI5" s="41">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="41">
         <v>238.3</v>
       </c>
       <c r="CK5" s="41">
         <v>237.6</v>
       </c>
-      <c r="CL5" s="38"/>
+      <c r="CL5" s="41">
+        <v>227</v>
+      </c>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>3.9</v>
       </c>
       <c r="C6" s="25">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>3.8</v>
       </c>
       <c r="E6" s="25">
         <v>3.8</v>
       </c>
       <c r="F6" s="25">
@@ -1851,51 +1853,53 @@
       </c>
       <c r="CD6" s="18">
         <v>5.8</v>
       </c>
       <c r="CE6" s="37">
         <v>5.8</v>
       </c>
       <c r="CF6" s="18">
         <v>5.8</v>
       </c>
       <c r="CG6" s="18">
         <v>5.8</v>
       </c>
       <c r="CH6" s="38">
         <v>5.9</v>
       </c>
       <c r="CI6" s="41">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="41">
         <v>5.9</v>
       </c>
       <c r="CK6" s="41">
         <v>5.9</v>
       </c>
-      <c r="CL6" s="38"/>
+      <c r="CL6" s="41">
+        <v>5.9</v>
+      </c>
       <c r="CM6" s="38"/>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>94.8</v>
       </c>
       <c r="C7" s="25">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="25">
         <v>135.6</v>
       </c>
       <c r="E7" s="25">
         <v>127.8</v>
       </c>
       <c r="F7" s="25">
@@ -2128,51 +2132,53 @@
       </c>
       <c r="CD7" s="18">
         <v>0.4</v>
       </c>
       <c r="CE7" s="37">
         <v>0.4</v>
       </c>
       <c r="CF7" s="18">
         <v>0.4</v>
       </c>
       <c r="CG7" s="18">
         <v>0.4</v>
       </c>
       <c r="CH7" s="38">
         <v>0.4</v>
       </c>
       <c r="CI7" s="41">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>0.4</v>
       </c>
       <c r="CK7" s="41">
         <v>0.4</v>
       </c>
-      <c r="CL7" s="38"/>
+      <c r="CL7" s="41">
+        <v>0.4</v>
+      </c>
       <c r="CM7" s="38"/>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>7.1</v>
       </c>
       <c r="C8" s="25">
         <v>7.1</v>
       </c>
       <c r="D8" s="25">
         <v>7.1</v>
       </c>
       <c r="E8" s="25">
         <v>7.1</v>
       </c>
       <c r="F8" s="25">
@@ -2405,51 +2411,53 @@
       </c>
       <c r="CD8" s="18">
         <v>3.9</v>
       </c>
       <c r="CE8" s="37">
         <v>3.9</v>
       </c>
       <c r="CF8" s="18">
         <v>3.9</v>
       </c>
       <c r="CG8" s="18">
         <v>3.9</v>
       </c>
       <c r="CH8" s="38">
         <v>3.9</v>
       </c>
       <c r="CI8" s="41">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="41">
         <v>3.9</v>
       </c>
       <c r="CK8" s="41">
         <v>3.9</v>
       </c>
-      <c r="CL8" s="38"/>
+      <c r="CL8" s="41">
+        <v>3.9</v>
+      </c>
       <c r="CM8" s="38"/>
       <c r="CN8" s="38"/>
       <c r="CO8" s="38"/>
       <c r="CP8" s="38"/>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>1.7</v>
       </c>
       <c r="C9" s="25">
         <v>1.7</v>
       </c>
       <c r="D9" s="25">
         <v>1.7</v>
       </c>
       <c r="E9" s="25">
         <v>1.7</v>
       </c>
       <c r="F9" s="25">
@@ -2682,51 +2690,53 @@
       </c>
       <c r="CD9" s="18">
         <v>1.3</v>
       </c>
       <c r="CE9" s="37">
         <v>1.3</v>
       </c>
       <c r="CF9" s="18">
         <v>1.3</v>
       </c>
       <c r="CG9" s="18">
         <v>1.3</v>
       </c>
       <c r="CH9" s="38">
         <v>1.3</v>
       </c>
       <c r="CI9" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="41">
         <v>1.3</v>
       </c>
       <c r="CK9" s="41">
         <v>1.3</v>
       </c>
-      <c r="CL9" s="38"/>
+      <c r="CL9" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CM9" s="38"/>
       <c r="CN9" s="38"/>
       <c r="CO9" s="38"/>
       <c r="CP9" s="38"/>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>3.5</v>
       </c>
       <c r="C10" s="25">
         <v>3.5</v>
       </c>
       <c r="D10" s="25">
         <v>3.5</v>
       </c>
       <c r="E10" s="25">
         <v>3.5</v>
       </c>
       <c r="F10" s="25">
@@ -2959,51 +2969,53 @@
       </c>
       <c r="CD10" s="18">
         <v>4.7</v>
       </c>
       <c r="CE10" s="37">
         <v>4.7</v>
       </c>
       <c r="CF10" s="18">
         <v>4.7</v>
       </c>
       <c r="CG10" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CL10" s="38"/>
+      <c r="CL10" s="41">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CM10" s="38"/>
       <c r="CN10" s="38"/>
       <c r="CO10" s="38"/>
       <c r="CP10" s="38"/>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="25">
@@ -3236,51 +3248,53 @@
       </c>
       <c r="CD11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE11" s="37">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="25">
         <v>4.5</v>
       </c>
       <c r="CH11" s="38">
         <v>4.5</v>
       </c>
       <c r="CI11" s="41">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>4.5</v>
       </c>
       <c r="CK11" s="41">
         <v>4.5</v>
       </c>
-      <c r="CL11" s="38"/>
+      <c r="CL11" s="41">
+        <v>4.5</v>
+      </c>
       <c r="CM11" s="38"/>
       <c r="CN11" s="38"/>
       <c r="CO11" s="38"/>
       <c r="CP11" s="38"/>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.2</v>
       </c>
       <c r="F12" s="25">
@@ -3513,51 +3527,53 @@
       </c>
       <c r="CD12" s="18">
         <v>1.2</v>
       </c>
       <c r="CE12" s="37">
         <v>1.2</v>
       </c>
       <c r="CF12" s="18">
         <v>1.2</v>
       </c>
       <c r="CG12" s="25">
         <v>1.3</v>
       </c>
       <c r="CH12" s="38">
         <v>1.3</v>
       </c>
       <c r="CI12" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="41">
         <v>1.3</v>
       </c>
       <c r="CK12" s="41">
         <v>1.3</v>
       </c>
-      <c r="CL12" s="38"/>
+      <c r="CL12" s="41">
+        <v>1.3</v>
+      </c>
       <c r="CM12" s="38"/>
       <c r="CN12" s="38"/>
       <c r="CO12" s="38"/>
       <c r="CP12" s="38"/>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="25">
         <v>317.8</v>
       </c>
       <c r="E13" s="25">
         <v>316.8</v>
       </c>
       <c r="F13" s="25">
@@ -3790,51 +3806,53 @@
       </c>
       <c r="CD13" s="18">
         <v>222</v>
       </c>
       <c r="CE13" s="37">
         <v>221.4</v>
       </c>
       <c r="CF13" s="18">
         <v>220.8</v>
       </c>
       <c r="CG13" s="18">
         <v>219.5</v>
       </c>
       <c r="CH13" s="38">
         <v>219</v>
       </c>
       <c r="CI13" s="41">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="41">
         <v>216.6</v>
       </c>
       <c r="CK13" s="41">
         <v>215.9</v>
       </c>
-      <c r="CL13" s="38"/>
+      <c r="CL13" s="41">
+        <v>205.3</v>
+      </c>
       <c r="CM13" s="38"/>
       <c r="CN13" s="38"/>
       <c r="CO13" s="38"/>
       <c r="CP13" s="38"/>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
@@ -5234,68 +5252,68 @@
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>