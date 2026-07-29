--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -745,51 +745,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN24" sqref="CN24"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="19" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
@@ -1577,51 +1577,53 @@
       </c>
       <c r="CE5" s="37">
         <v>243.8</v>
       </c>
       <c r="CF5" s="18">
         <v>243.2</v>
       </c>
       <c r="CG5" s="25">
         <v>241.1</v>
       </c>
       <c r="CH5" s="38">
         <v>240.7</v>
       </c>
       <c r="CI5" s="41">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="41">
         <v>238.3</v>
       </c>
       <c r="CK5" s="41">
         <v>237.6</v>
       </c>
       <c r="CL5" s="41">
         <v>227</v>
       </c>
-      <c r="CM5" s="38"/>
+      <c r="CM5" s="38">
+        <v>276</v>
+      </c>
       <c r="CN5" s="38"/>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>3.9</v>
       </c>
       <c r="C6" s="25">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>3.8</v>
       </c>
       <c r="E6" s="25">
         <v>3.8</v>
       </c>
       <c r="F6" s="25">
         <v>3.8</v>
@@ -1856,51 +1858,53 @@
       </c>
       <c r="CE6" s="37">
         <v>5.8</v>
       </c>
       <c r="CF6" s="18">
         <v>5.8</v>
       </c>
       <c r="CG6" s="18">
         <v>5.8</v>
       </c>
       <c r="CH6" s="38">
         <v>5.9</v>
       </c>
       <c r="CI6" s="41">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="41">
         <v>5.9</v>
       </c>
       <c r="CK6" s="41">
         <v>5.9</v>
       </c>
       <c r="CL6" s="41">
         <v>5.9</v>
       </c>
-      <c r="CM6" s="38"/>
+      <c r="CM6" s="38">
+        <v>5.8</v>
+      </c>
       <c r="CN6" s="38"/>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>94.8</v>
       </c>
       <c r="C7" s="25">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="25">
         <v>135.6</v>
       </c>
       <c r="E7" s="25">
         <v>127.8</v>
       </c>
       <c r="F7" s="25">
         <v>117.5</v>
@@ -2135,51 +2139,53 @@
       </c>
       <c r="CE7" s="37">
         <v>0.4</v>
       </c>
       <c r="CF7" s="18">
         <v>0.4</v>
       </c>
       <c r="CG7" s="18">
         <v>0.4</v>
       </c>
       <c r="CH7" s="38">
         <v>0.4</v>
       </c>
       <c r="CI7" s="41">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>0.4</v>
       </c>
       <c r="CK7" s="41">
         <v>0.4</v>
       </c>
       <c r="CL7" s="41">
         <v>0.4</v>
       </c>
-      <c r="CM7" s="38"/>
+      <c r="CM7" s="38">
+        <v>0.4</v>
+      </c>
       <c r="CN7" s="38"/>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>7.1</v>
       </c>
       <c r="C8" s="25">
         <v>7.1</v>
       </c>
       <c r="D8" s="25">
         <v>7.1</v>
       </c>
       <c r="E8" s="25">
         <v>7.1</v>
       </c>
       <c r="F8" s="25">
         <v>7.1</v>
@@ -2414,51 +2420,53 @@
       </c>
       <c r="CE8" s="37">
         <v>3.9</v>
       </c>
       <c r="CF8" s="18">
         <v>3.9</v>
       </c>
       <c r="CG8" s="18">
         <v>3.9</v>
       </c>
       <c r="CH8" s="38">
         <v>3.9</v>
       </c>
       <c r="CI8" s="41">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="41">
         <v>3.9</v>
       </c>
       <c r="CK8" s="41">
         <v>3.9</v>
       </c>
       <c r="CL8" s="41">
         <v>3.9</v>
       </c>
-      <c r="CM8" s="38"/>
+      <c r="CM8" s="38">
+        <v>3.9</v>
+      </c>
       <c r="CN8" s="38"/>
       <c r="CO8" s="38"/>
       <c r="CP8" s="38"/>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>1.7</v>
       </c>
       <c r="C9" s="25">
         <v>1.7</v>
       </c>
       <c r="D9" s="25">
         <v>1.7</v>
       </c>
       <c r="E9" s="25">
         <v>1.7</v>
       </c>
       <c r="F9" s="25">
         <v>1.9</v>
@@ -2693,51 +2701,53 @@
       </c>
       <c r="CE9" s="37">
         <v>1.3</v>
       </c>
       <c r="CF9" s="18">
         <v>1.3</v>
       </c>
       <c r="CG9" s="18">
         <v>1.3</v>
       </c>
       <c r="CH9" s="38">
         <v>1.3</v>
       </c>
       <c r="CI9" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="41">
         <v>1.3</v>
       </c>
       <c r="CK9" s="41">
         <v>1.3</v>
       </c>
       <c r="CL9" s="41">
         <v>1.3</v>
       </c>
-      <c r="CM9" s="38"/>
+      <c r="CM9" s="38">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CN9" s="38"/>
       <c r="CO9" s="38"/>
       <c r="CP9" s="38"/>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>3.5</v>
       </c>
       <c r="C10" s="25">
         <v>3.5</v>
       </c>
       <c r="D10" s="25">
         <v>3.5</v>
       </c>
       <c r="E10" s="25">
         <v>3.5</v>
       </c>
       <c r="F10" s="25">
         <v>3.5</v>
@@ -2972,51 +2982,53 @@
       </c>
       <c r="CE10" s="37">
         <v>4.7</v>
       </c>
       <c r="CF10" s="18">
         <v>4.7</v>
       </c>
       <c r="CG10" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL10" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CM10" s="38"/>
+      <c r="CM10" s="38">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CN10" s="38"/>
       <c r="CO10" s="38"/>
       <c r="CP10" s="38"/>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="25">
         <v>8.6999999999999993</v>
@@ -3251,51 +3263,53 @@
       </c>
       <c r="CE11" s="37">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="25">
         <v>4.5</v>
       </c>
       <c r="CH11" s="38">
         <v>4.5</v>
       </c>
       <c r="CI11" s="41">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>4.5</v>
       </c>
       <c r="CK11" s="41">
         <v>4.5</v>
       </c>
       <c r="CL11" s="41">
         <v>4.5</v>
       </c>
-      <c r="CM11" s="38"/>
+      <c r="CM11" s="38">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CN11" s="38"/>
       <c r="CO11" s="38"/>
       <c r="CP11" s="38"/>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.2</v>
       </c>
       <c r="F12" s="25">
         <v>1.1000000000000001</v>
@@ -3530,51 +3544,53 @@
       </c>
       <c r="CE12" s="37">
         <v>1.2</v>
       </c>
       <c r="CF12" s="18">
         <v>1.2</v>
       </c>
       <c r="CG12" s="25">
         <v>1.3</v>
       </c>
       <c r="CH12" s="38">
         <v>1.3</v>
       </c>
       <c r="CI12" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="41">
         <v>1.3</v>
       </c>
       <c r="CK12" s="41">
         <v>1.3</v>
       </c>
       <c r="CL12" s="41">
         <v>1.3</v>
       </c>
-      <c r="CM12" s="38"/>
+      <c r="CM12" s="38">
+        <v>1.4</v>
+      </c>
       <c r="CN12" s="38"/>
       <c r="CO12" s="38"/>
       <c r="CP12" s="38"/>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="25">
         <v>317.8</v>
       </c>
       <c r="E13" s="25">
         <v>316.8</v>
       </c>
       <c r="F13" s="25">
         <v>315.8</v>
@@ -3809,51 +3825,53 @@
       </c>
       <c r="CE13" s="37">
         <v>221.4</v>
       </c>
       <c r="CF13" s="18">
         <v>220.8</v>
       </c>
       <c r="CG13" s="18">
         <v>219.5</v>
       </c>
       <c r="CH13" s="38">
         <v>219</v>
       </c>
       <c r="CI13" s="41">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="41">
         <v>216.6</v>
       </c>
       <c r="CK13" s="41">
         <v>215.9</v>
       </c>
       <c r="CL13" s="41">
         <v>205.3</v>
       </c>
-      <c r="CM13" s="38"/>
+      <c r="CM13" s="38">
+        <v>254.4</v>
+      </c>
       <c r="CN13" s="38"/>
       <c r="CO13" s="38"/>
       <c r="CP13" s="38"/>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
@@ -5252,68 +5270,68 @@
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>