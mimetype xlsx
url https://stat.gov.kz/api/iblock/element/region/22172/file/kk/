--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -745,51 +745,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM13"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="19" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
@@ -1580,51 +1580,53 @@
       </c>
       <c r="CF5" s="18">
         <v>243.2</v>
       </c>
       <c r="CG5" s="25">
         <v>241.1</v>
       </c>
       <c r="CH5" s="38">
         <v>240.7</v>
       </c>
       <c r="CI5" s="41">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="41">
         <v>238.3</v>
       </c>
       <c r="CK5" s="41">
         <v>237.6</v>
       </c>
       <c r="CL5" s="41">
         <v>227</v>
       </c>
       <c r="CM5" s="38">
         <v>276</v>
       </c>
-      <c r="CN5" s="38"/>
+      <c r="CN5" s="38">
+        <v>268.7</v>
+      </c>
       <c r="CO5" s="38"/>
       <c r="CP5" s="38"/>
       <c r="CQ5" s="38"/>
       <c r="CR5" s="38"/>
       <c r="CS5" s="38"/>
     </row>
     <row r="6" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>3.9</v>
       </c>
       <c r="C6" s="25">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>3.8</v>
       </c>
       <c r="E6" s="25">
         <v>3.8</v>
       </c>
       <c r="F6" s="25">
         <v>3.8</v>
       </c>
@@ -1861,51 +1863,53 @@
       </c>
       <c r="CF6" s="18">
         <v>5.8</v>
       </c>
       <c r="CG6" s="18">
         <v>5.8</v>
       </c>
       <c r="CH6" s="38">
         <v>5.9</v>
       </c>
       <c r="CI6" s="41">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="41">
         <v>5.9</v>
       </c>
       <c r="CK6" s="41">
         <v>5.9</v>
       </c>
       <c r="CL6" s="41">
         <v>5.9</v>
       </c>
       <c r="CM6" s="38">
         <v>5.8</v>
       </c>
-      <c r="CN6" s="38"/>
+      <c r="CN6" s="38">
+        <v>5.8</v>
+      </c>
       <c r="CO6" s="38"/>
       <c r="CP6" s="38"/>
       <c r="CQ6" s="38"/>
       <c r="CR6" s="38"/>
       <c r="CS6" s="38"/>
     </row>
     <row r="7" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25">
         <v>94.8</v>
       </c>
       <c r="C7" s="25">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="25">
         <v>135.6</v>
       </c>
       <c r="E7" s="25">
         <v>127.8</v>
       </c>
       <c r="F7" s="25">
         <v>117.5</v>
       </c>
@@ -2142,51 +2146,53 @@
       </c>
       <c r="CF7" s="18">
         <v>0.4</v>
       </c>
       <c r="CG7" s="18">
         <v>0.4</v>
       </c>
       <c r="CH7" s="38">
         <v>0.4</v>
       </c>
       <c r="CI7" s="41">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="41">
         <v>0.4</v>
       </c>
       <c r="CK7" s="41">
         <v>0.4</v>
       </c>
       <c r="CL7" s="41">
         <v>0.4</v>
       </c>
       <c r="CM7" s="38">
         <v>0.4</v>
       </c>
-      <c r="CN7" s="38"/>
+      <c r="CN7" s="38">
+        <v>0.4</v>
+      </c>
       <c r="CO7" s="38"/>
       <c r="CP7" s="38"/>
       <c r="CQ7" s="38"/>
       <c r="CR7" s="38"/>
       <c r="CS7" s="38"/>
     </row>
     <row r="8" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="25">
         <v>7.1</v>
       </c>
       <c r="C8" s="25">
         <v>7.1</v>
       </c>
       <c r="D8" s="25">
         <v>7.1</v>
       </c>
       <c r="E8" s="25">
         <v>7.1</v>
       </c>
       <c r="F8" s="25">
         <v>7.1</v>
       </c>
@@ -2423,51 +2429,53 @@
       </c>
       <c r="CF8" s="18">
         <v>3.9</v>
       </c>
       <c r="CG8" s="18">
         <v>3.9</v>
       </c>
       <c r="CH8" s="38">
         <v>3.9</v>
       </c>
       <c r="CI8" s="41">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="41">
         <v>3.9</v>
       </c>
       <c r="CK8" s="41">
         <v>3.9</v>
       </c>
       <c r="CL8" s="41">
         <v>3.9</v>
       </c>
       <c r="CM8" s="38">
         <v>3.9</v>
       </c>
-      <c r="CN8" s="38"/>
+      <c r="CN8" s="38">
+        <v>3.9</v>
+      </c>
       <c r="CO8" s="38"/>
       <c r="CP8" s="38"/>
       <c r="CQ8" s="38"/>
       <c r="CR8" s="38"/>
       <c r="CS8" s="38"/>
     </row>
     <row r="9" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="25">
         <v>1.7</v>
       </c>
       <c r="C9" s="25">
         <v>1.7</v>
       </c>
       <c r="D9" s="25">
         <v>1.7</v>
       </c>
       <c r="E9" s="25">
         <v>1.7</v>
       </c>
       <c r="F9" s="25">
         <v>1.9</v>
       </c>
@@ -2704,51 +2712,53 @@
       </c>
       <c r="CF9" s="18">
         <v>1.3</v>
       </c>
       <c r="CG9" s="18">
         <v>1.3</v>
       </c>
       <c r="CH9" s="38">
         <v>1.3</v>
       </c>
       <c r="CI9" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="41">
         <v>1.3</v>
       </c>
       <c r="CK9" s="41">
         <v>1.3</v>
       </c>
       <c r="CL9" s="41">
         <v>1.3</v>
       </c>
       <c r="CM9" s="38">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CN9" s="38"/>
+      <c r="CN9" s="38">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CO9" s="38"/>
       <c r="CP9" s="38"/>
       <c r="CQ9" s="38"/>
       <c r="CR9" s="38"/>
       <c r="CS9" s="38"/>
     </row>
     <row r="10" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="25">
         <v>3.5</v>
       </c>
       <c r="C10" s="25">
         <v>3.5</v>
       </c>
       <c r="D10" s="25">
         <v>3.5</v>
       </c>
       <c r="E10" s="25">
         <v>3.5</v>
       </c>
       <c r="F10" s="25">
         <v>3.5</v>
       </c>
@@ -2985,51 +2995,53 @@
       </c>
       <c r="CF10" s="18">
         <v>4.7</v>
       </c>
       <c r="CG10" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL10" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="CM10" s="38">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CN10" s="38"/>
+      <c r="CN10" s="38">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CO10" s="38"/>
       <c r="CP10" s="38"/>
       <c r="CQ10" s="38"/>
       <c r="CR10" s="38"/>
       <c r="CS10" s="38"/>
     </row>
     <row r="11" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="25">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="25">
         <v>8.6999999999999993</v>
       </c>
@@ -3266,51 +3278,53 @@
       </c>
       <c r="CF11" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="25">
         <v>4.5</v>
       </c>
       <c r="CH11" s="38">
         <v>4.5</v>
       </c>
       <c r="CI11" s="41">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="41">
         <v>4.5</v>
       </c>
       <c r="CK11" s="41">
         <v>4.5</v>
       </c>
       <c r="CL11" s="41">
         <v>4.5</v>
       </c>
       <c r="CM11" s="38">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CN11" s="38"/>
+      <c r="CN11" s="38">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CO11" s="38"/>
       <c r="CP11" s="38"/>
       <c r="CQ11" s="38"/>
       <c r="CR11" s="38"/>
       <c r="CS11" s="38"/>
     </row>
     <row r="12" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="25">
         <v>1.2</v>
       </c>
       <c r="F12" s="25">
         <v>1.1000000000000001</v>
       </c>
@@ -3547,51 +3561,53 @@
       </c>
       <c r="CF12" s="18">
         <v>1.2</v>
       </c>
       <c r="CG12" s="25">
         <v>1.3</v>
       </c>
       <c r="CH12" s="38">
         <v>1.3</v>
       </c>
       <c r="CI12" s="41">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="41">
         <v>1.3</v>
       </c>
       <c r="CK12" s="41">
         <v>1.3</v>
       </c>
       <c r="CL12" s="41">
         <v>1.3</v>
       </c>
       <c r="CM12" s="38">
         <v>1.4</v>
       </c>
-      <c r="CN12" s="38"/>
+      <c r="CN12" s="38">
+        <v>1.4</v>
+      </c>
       <c r="CO12" s="38"/>
       <c r="CP12" s="38"/>
       <c r="CQ12" s="38"/>
       <c r="CR12" s="38"/>
       <c r="CS12" s="38"/>
     </row>
     <row r="13" spans="1:97" s="29" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="25">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="25">
         <v>317.8</v>
       </c>
       <c r="E13" s="25">
         <v>316.8</v>
       </c>
       <c r="F13" s="25">
         <v>315.8</v>
       </c>
@@ -3828,51 +3844,53 @@
       </c>
       <c r="CF13" s="18">
         <v>220.8</v>
       </c>
       <c r="CG13" s="18">
         <v>219.5</v>
       </c>
       <c r="CH13" s="38">
         <v>219</v>
       </c>
       <c r="CI13" s="41">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="41">
         <v>216.6</v>
       </c>
       <c r="CK13" s="41">
         <v>215.9</v>
       </c>
       <c r="CL13" s="41">
         <v>205.3</v>
       </c>
       <c r="CM13" s="38">
         <v>254.4</v>
       </c>
-      <c r="CN13" s="38"/>
+      <c r="CN13" s="38">
+        <v>247.1</v>
+      </c>
       <c r="CO13" s="38"/>
       <c r="CP13" s="38"/>
       <c r="CQ13" s="38"/>
       <c r="CR13" s="38"/>
       <c r="CS13" s="38"/>
     </row>
     <row r="14" spans="1:97" s="2" customFormat="1">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
@@ -5270,68 +5288,68 @@
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>