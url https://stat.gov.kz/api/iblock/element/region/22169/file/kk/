--- v5 (2026-08-18)
+++ v6 (2026-09-27)
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -752,51 +752,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN13"/>
+      <selection pane="topRight" activeCell="CQ21" sqref="CQ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="46"/>
-[...11 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="BF2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="46"/>
-[...2 lines deleted...]
-      <c r="BR2" s="46" t="s">
+      <c r="BG2" s="45"/>
+      <c r="BH2" s="45"/>
+      <c r="BI2" s="45"/>
+      <c r="BR2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="46"/>
-[...2 lines deleted...]
-      <c r="CD2" s="46" t="s">
+      <c r="BS2" s="45"/>
+      <c r="BT2" s="45"/>
+      <c r="BU2" s="45"/>
+      <c r="CD2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="46"/>
-[...2 lines deleted...]
-      <c r="CP2" s="46" t="s">
+      <c r="CE2" s="45"/>
+      <c r="CF2" s="45"/>
+      <c r="CG2" s="45"/>
+      <c r="CP2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="46"/>
-[...1 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CQ2" s="45"/>
+      <c r="CR2" s="45"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="44"/>
-[...10 lines deleted...]
-      <c r="N3" s="43" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="44"/>
-[...10 lines deleted...]
-      <c r="Z3" s="43" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="44"/>
-[...10 lines deleted...]
-      <c r="AL3" s="43" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="44"/>
-[...10 lines deleted...]
-      <c r="AX3" s="43" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="43" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="44"/>
-[...10 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="44"/>
-[...10 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="44"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="42"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1569,51 +1569,53 @@
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
       <c r="CK5" s="25">
         <v>658.5</v>
       </c>
       <c r="CL5" s="25">
         <v>704.5</v>
       </c>
       <c r="CM5" s="25">
         <v>646.20000000000005</v>
       </c>
       <c r="CN5" s="25">
         <v>633.20000000000005</v>
       </c>
-      <c r="CO5" s="25"/>
+      <c r="CO5" s="25">
+        <v>619.1</v>
+      </c>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>5.3</v>
       </c>
       <c r="G6" s="24">
@@ -1852,51 +1854,53 @@
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
       <c r="CK6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="25">
         <v>9.9</v>
       </c>
       <c r="CM6" s="25">
         <v>10.6</v>
       </c>
       <c r="CN6" s="25">
         <v>10.7</v>
       </c>
-      <c r="CO6" s="25"/>
+      <c r="CO6" s="25">
+        <v>10.6</v>
+      </c>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
       <c r="F7" s="24">
         <v>94.6</v>
       </c>
       <c r="G7" s="24">
@@ -2135,51 +2139,53 @@
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
       <c r="CK7" s="25">
         <v>110.9</v>
       </c>
       <c r="CL7" s="25">
         <v>124.8</v>
       </c>
       <c r="CM7" s="25">
         <v>119.4</v>
       </c>
       <c r="CN7" s="25">
         <v>117.6</v>
       </c>
-      <c r="CO7" s="25"/>
+      <c r="CO7" s="25">
+        <v>115.5</v>
+      </c>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
       <c r="F8" s="24">
         <v>133.1</v>
       </c>
       <c r="G8" s="24">
@@ -2418,51 +2424,53 @@
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
       <c r="CK8" s="25">
         <v>101.4</v>
       </c>
       <c r="CL8" s="25">
         <v>103.1</v>
       </c>
       <c r="CM8" s="25">
         <v>104.6</v>
       </c>
       <c r="CN8" s="25">
         <v>102.1</v>
       </c>
-      <c r="CO8" s="25"/>
+      <c r="CO8" s="25">
+        <v>99.9</v>
+      </c>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
       <c r="F9" s="24">
         <v>49.1</v>
       </c>
       <c r="G9" s="24">
@@ -2701,51 +2709,53 @@
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
       <c r="CK9" s="25">
         <v>46.1</v>
       </c>
       <c r="CL9" s="25">
         <v>47.7</v>
       </c>
       <c r="CM9" s="25">
         <v>43.9</v>
       </c>
       <c r="CN9" s="25">
         <v>43.9</v>
       </c>
-      <c r="CO9" s="25"/>
+      <c r="CO9" s="25">
+        <v>41.1</v>
+      </c>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
       <c r="F10" s="24">
         <v>250.4</v>
       </c>
       <c r="G10" s="24">
@@ -2984,51 +2994,53 @@
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
       <c r="CK10" s="25">
         <v>194.1</v>
       </c>
       <c r="CL10" s="25">
         <v>200.7</v>
       </c>
       <c r="CM10" s="25">
         <v>176.5</v>
       </c>
       <c r="CN10" s="25">
         <v>175.2</v>
       </c>
-      <c r="CO10" s="25"/>
+      <c r="CO10" s="25">
+        <v>174.5</v>
+      </c>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
       <c r="F11" s="24">
         <v>184.2</v>
       </c>
       <c r="G11" s="24">
@@ -3267,51 +3279,53 @@
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
       <c r="CK11" s="25">
         <v>149.5</v>
       </c>
       <c r="CL11" s="25">
         <v>170.8</v>
       </c>
       <c r="CM11" s="25">
         <v>148.1</v>
       </c>
       <c r="CN11" s="25">
         <v>141.4</v>
       </c>
-      <c r="CO11" s="25"/>
+      <c r="CO11" s="25">
+        <v>137.4</v>
+      </c>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
       <c r="F12" s="24">
         <v>3.7</v>
       </c>
       <c r="G12" s="24">
@@ -3550,51 +3564,53 @@
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
       <c r="CK12" s="25">
         <v>7.6</v>
       </c>
       <c r="CL12" s="25">
         <v>7.3</v>
       </c>
       <c r="CM12" s="25">
         <v>7.9</v>
       </c>
       <c r="CN12" s="25">
         <v>7.8</v>
       </c>
-      <c r="CO12" s="25"/>
+      <c r="CO12" s="25">
+        <v>7.5</v>
+      </c>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
       <c r="F13" s="24">
         <v>46.1</v>
       </c>
       <c r="G13" s="24">
@@ -3833,51 +3849,53 @@
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
       <c r="CK13" s="25">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="25">
         <v>40.200000000000003</v>
       </c>
       <c r="CM13" s="25">
         <v>35.299999999999997</v>
       </c>
       <c r="CN13" s="25">
         <v>34.5</v>
       </c>
-      <c r="CO13" s="25"/>
+      <c r="CO13" s="25">
+        <v>32.700000000000003</v>
+      </c>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
     </row>
     <row r="18" spans="54:79" ht="12.75">
       <c r="BB18" s="29"/>
       <c r="BK18" s="31"/>
@@ -3993,68 +4011,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>