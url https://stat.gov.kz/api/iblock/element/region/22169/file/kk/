--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -125,51 +125,51 @@
     <t xml:space="preserve">Махамбет </t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###.##"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -181,50 +181,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -340,51 +346,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -417,68 +423,69 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -752,51 +759,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CQ21" sqref="CQ21"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5:CP13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +840,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="45"/>
-[...1 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="45"/>
-[...11 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CD2" s="45" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CD2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="45"/>
-[...2 lines deleted...]
-      <c r="CP2" s="45" t="s">
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="45"/>
-[...1 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1572,51 +1579,53 @@
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
       <c r="CK5" s="25">
         <v>658.5</v>
       </c>
       <c r="CL5" s="25">
         <v>704.5</v>
       </c>
       <c r="CM5" s="25">
         <v>646.20000000000005</v>
       </c>
       <c r="CN5" s="25">
         <v>633.20000000000005</v>
       </c>
       <c r="CO5" s="25">
         <v>619.1</v>
       </c>
-      <c r="CP5" s="25"/>
+      <c r="CP5" s="25">
+        <v>602.70000000000005</v>
+      </c>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>5.3</v>
       </c>
       <c r="G6" s="24">
         <v>5.4</v>
@@ -1857,51 +1866,53 @@
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
       <c r="CK6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="25">
         <v>9.9</v>
       </c>
       <c r="CM6" s="25">
         <v>10.6</v>
       </c>
       <c r="CN6" s="25">
         <v>10.7</v>
       </c>
       <c r="CO6" s="25">
         <v>10.6</v>
       </c>
-      <c r="CP6" s="25"/>
+      <c r="CP6" s="25">
+        <v>10.1</v>
+      </c>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
       <c r="F7" s="24">
         <v>94.6</v>
       </c>
       <c r="G7" s="24">
         <v>92.3</v>
@@ -2142,51 +2153,53 @@
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
       <c r="CK7" s="25">
         <v>110.9</v>
       </c>
       <c r="CL7" s="25">
         <v>124.8</v>
       </c>
       <c r="CM7" s="25">
         <v>119.4</v>
       </c>
       <c r="CN7" s="25">
         <v>117.6</v>
       </c>
       <c r="CO7" s="25">
         <v>115.5</v>
       </c>
-      <c r="CP7" s="25"/>
+      <c r="CP7" s="25">
+        <v>112.1</v>
+      </c>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
       <c r="F8" s="24">
         <v>133.1</v>
       </c>
       <c r="G8" s="24">
         <v>127.8</v>
@@ -2427,51 +2440,53 @@
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
       <c r="CK8" s="25">
         <v>101.4</v>
       </c>
       <c r="CL8" s="25">
         <v>103.1</v>
       </c>
       <c r="CM8" s="25">
         <v>104.6</v>
       </c>
       <c r="CN8" s="25">
         <v>102.1</v>
       </c>
       <c r="CO8" s="25">
         <v>99.9</v>
       </c>
-      <c r="CP8" s="25"/>
+      <c r="CP8" s="25">
+        <v>99.3</v>
+      </c>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
       <c r="F9" s="24">
         <v>49.1</v>
       </c>
       <c r="G9" s="24">
         <v>39.6</v>
@@ -2712,51 +2727,53 @@
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
       <c r="CK9" s="25">
         <v>46.1</v>
       </c>
       <c r="CL9" s="25">
         <v>47.7</v>
       </c>
       <c r="CM9" s="25">
         <v>43.9</v>
       </c>
       <c r="CN9" s="25">
         <v>43.9</v>
       </c>
       <c r="CO9" s="25">
         <v>41.1</v>
       </c>
-      <c r="CP9" s="25"/>
+      <c r="CP9" s="25">
+        <v>38.200000000000003</v>
+      </c>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
       <c r="F10" s="24">
         <v>250.4</v>
       </c>
       <c r="G10" s="24">
         <v>227.7</v>
@@ -2997,51 +3014,53 @@
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
       <c r="CK10" s="25">
         <v>194.1</v>
       </c>
       <c r="CL10" s="25">
         <v>200.7</v>
       </c>
       <c r="CM10" s="25">
         <v>176.5</v>
       </c>
       <c r="CN10" s="25">
         <v>175.2</v>
       </c>
       <c r="CO10" s="25">
         <v>174.5</v>
       </c>
-      <c r="CP10" s="25"/>
+      <c r="CP10" s="25">
+        <v>171.9</v>
+      </c>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
       <c r="F11" s="24">
         <v>184.2</v>
       </c>
       <c r="G11" s="24">
         <v>160.80000000000001</v>
@@ -3282,51 +3301,53 @@
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
       <c r="CK11" s="25">
         <v>149.5</v>
       </c>
       <c r="CL11" s="25">
         <v>170.8</v>
       </c>
       <c r="CM11" s="25">
         <v>148.1</v>
       </c>
       <c r="CN11" s="25">
         <v>141.4</v>
       </c>
       <c r="CO11" s="25">
         <v>137.4</v>
       </c>
-      <c r="CP11" s="25"/>
+      <c r="CP11" s="25">
+        <v>130.4</v>
+      </c>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
       <c r="F12" s="24">
         <v>3.7</v>
       </c>
       <c r="G12" s="24">
         <v>3.6</v>
@@ -3567,51 +3588,53 @@
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
       <c r="CK12" s="25">
         <v>7.6</v>
       </c>
       <c r="CL12" s="25">
         <v>7.3</v>
       </c>
       <c r="CM12" s="25">
         <v>7.9</v>
       </c>
       <c r="CN12" s="25">
         <v>7.8</v>
       </c>
       <c r="CO12" s="25">
         <v>7.5</v>
       </c>
-      <c r="CP12" s="25"/>
+      <c r="CP12" s="25">
+        <v>7.5</v>
+      </c>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
       <c r="F13" s="24">
         <v>46.1</v>
       </c>
       <c r="G13" s="24">
         <v>43.4</v>
@@ -3852,227 +3875,247 @@
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
       <c r="CK13" s="25">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="25">
         <v>40.200000000000003</v>
       </c>
       <c r="CM13" s="25">
         <v>35.299999999999997</v>
       </c>
       <c r="CN13" s="25">
         <v>34.5</v>
       </c>
       <c r="CO13" s="25">
         <v>32.700000000000003</v>
       </c>
-      <c r="CP13" s="25"/>
+      <c r="CP13" s="25">
+        <v>33.4</v>
+      </c>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
-    <row r="17" spans="54:79" ht="12.75">
+    <row r="17" spans="54:94" ht="15">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
+      <c r="CO17" s="48"/>
+      <c r="CP17" s="32"/>
     </row>
-    <row r="18" spans="54:79" ht="12.75">
+    <row r="18" spans="54:94" ht="15">
       <c r="BB18" s="29"/>
       <c r="BK18" s="31"/>
       <c r="BL18" s="32"/>
       <c r="BY18" s="35"/>
       <c r="BZ18" s="34"/>
       <c r="CA18" s="32"/>
+      <c r="CO18" s="48"/>
+      <c r="CP18" s="32"/>
     </row>
-    <row r="19" spans="54:79" ht="12.75">
+    <row r="19" spans="54:94" ht="15">
       <c r="BB19" s="29"/>
       <c r="BK19" s="31"/>
       <c r="BL19" s="32"/>
       <c r="BY19" s="35"/>
       <c r="BZ19" s="34"/>
       <c r="CA19" s="32"/>
+      <c r="CO19" s="48"/>
+      <c r="CP19" s="32"/>
     </row>
-    <row r="20" spans="54:79" ht="12.75">
+    <row r="20" spans="54:94" ht="15">
       <c r="BB20" s="29"/>
       <c r="BI20" s="33"/>
       <c r="BJ20" s="32"/>
       <c r="BK20" s="31"/>
       <c r="BL20" s="32"/>
       <c r="BY20" s="35"/>
       <c r="BZ20" s="34"/>
       <c r="CA20" s="32"/>
+      <c r="CO20" s="48"/>
+      <c r="CP20" s="32"/>
     </row>
-    <row r="21" spans="54:79" ht="12.75">
+    <row r="21" spans="54:94" ht="15">
       <c r="BB21" s="29"/>
       <c r="BI21" s="33"/>
       <c r="BJ21" s="32"/>
       <c r="BK21" s="31"/>
       <c r="BL21" s="32"/>
       <c r="BT21" s="37"/>
       <c r="BU21" s="37"/>
       <c r="BV21" s="38"/>
       <c r="BW21" s="39"/>
       <c r="BY21" s="35"/>
       <c r="BZ21" s="34"/>
       <c r="CA21" s="32"/>
+      <c r="CO21" s="48"/>
+      <c r="CP21" s="32"/>
     </row>
-    <row r="22" spans="54:79" ht="12.75">
+    <row r="22" spans="54:94" ht="15">
       <c r="BB22" s="29"/>
       <c r="BI22" s="33"/>
       <c r="BJ22" s="32"/>
       <c r="BK22" s="31"/>
       <c r="BL22" s="32"/>
       <c r="BT22" s="37"/>
       <c r="BU22" s="37"/>
       <c r="BV22" s="38"/>
       <c r="BW22" s="39"/>
       <c r="BY22" s="35"/>
       <c r="BZ22" s="34"/>
       <c r="CA22" s="32"/>
+      <c r="CO22" s="48"/>
+      <c r="CP22" s="32"/>
     </row>
-    <row r="23" spans="54:79" ht="12.75">
+    <row r="23" spans="54:94" ht="15">
       <c r="BB23" s="29"/>
       <c r="BI23" s="33"/>
       <c r="BJ23" s="32"/>
       <c r="BK23" s="31"/>
       <c r="BL23" s="32"/>
       <c r="BT23" s="37"/>
       <c r="BU23" s="37"/>
       <c r="BV23" s="38"/>
       <c r="BW23" s="39"/>
       <c r="BY23" s="35"/>
       <c r="BZ23" s="34"/>
       <c r="CA23" s="32"/>
+      <c r="CO23" s="48"/>
+      <c r="CP23" s="32"/>
     </row>
-    <row r="24" spans="54:79" ht="12.75">
+    <row r="24" spans="54:94" ht="15">
       <c r="BI24" s="33"/>
       <c r="BJ24" s="32"/>
       <c r="BK24" s="31"/>
       <c r="BL24" s="32"/>
       <c r="BT24" s="37"/>
       <c r="BU24" s="37"/>
       <c r="BV24" s="38"/>
       <c r="BW24" s="39"/>
       <c r="BY24" s="35"/>
       <c r="BZ24" s="34"/>
       <c r="CA24" s="32"/>
+      <c r="CO24" s="48"/>
+      <c r="CP24" s="32"/>
     </row>
-    <row r="25" spans="54:79" ht="12.75">
+    <row r="25" spans="54:94" ht="15">
       <c r="BI25" s="33"/>
       <c r="BJ25" s="32"/>
       <c r="BK25" s="31"/>
       <c r="BL25" s="32"/>
       <c r="BT25" s="37"/>
       <c r="BU25" s="37"/>
       <c r="BV25" s="38"/>
       <c r="BW25" s="39"/>
       <c r="BY25" s="35"/>
       <c r="BZ25" s="34"/>
       <c r="CA25" s="32"/>
+      <c r="CO25" s="48"/>
+      <c r="CP25" s="32"/>
     </row>
-    <row r="26" spans="54:79" ht="12.75">
+    <row r="26" spans="54:94" ht="12.75">
       <c r="BI26" s="33"/>
       <c r="BJ26" s="32"/>
       <c r="BK26" s="31"/>
       <c r="BL26" s="32"/>
       <c r="BT26" s="37"/>
       <c r="BU26" s="37"/>
       <c r="BV26" s="38"/>
       <c r="BW26" s="39"/>
       <c r="BY26" s="34"/>
       <c r="BZ26" s="34"/>
       <c r="CA26" s="32"/>
     </row>
-    <row r="27" spans="54:79">
+    <row r="27" spans="54:94">
       <c r="BI27" s="33"/>
       <c r="BJ27" s="32"/>
       <c r="BT27" s="37"/>
       <c r="BU27" s="37"/>
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
-    <row r="28" spans="54:79">
+    <row r="28" spans="54:94">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
-    <row r="29" spans="54:79">
+    <row r="29" spans="54:94">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
-    <row r="30" spans="54:79">
+    <row r="30" spans="54:94">
       <c r="BT30" s="23"/>
     </row>
-    <row r="31" spans="54:79">
+    <row r="31" spans="54:94">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>