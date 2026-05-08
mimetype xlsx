--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -752,51 +752,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ24" sqref="CJ24"/>
+      <selection pane="topRight" activeCell="CH21" sqref="CH21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="45"/>
-[...1 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="45"/>
-[...11 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CD2" s="45" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CD2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="45"/>
-[...2 lines deleted...]
-      <c r="CP2" s="45" t="s">
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="45"/>
-[...1 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1554,51 +1554,53 @@
       </c>
       <c r="CB5" s="1">
         <v>630</v>
       </c>
       <c r="CC5" s="1">
         <v>609.9</v>
       </c>
       <c r="CD5" s="1">
         <v>592.70000000000005</v>
       </c>
       <c r="CE5" s="40">
         <v>591.5</v>
       </c>
       <c r="CF5" s="1">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
-      <c r="CJ5" s="25"/>
+      <c r="CJ5" s="26">
+        <v>599</v>
+      </c>
       <c r="CK5" s="25"/>
       <c r="CL5" s="25"/>
       <c r="CM5" s="25"/>
       <c r="CN5" s="25"/>
       <c r="CO5" s="25"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
@@ -1827,51 +1829,53 @@
       </c>
       <c r="CB6" s="2">
         <v>9.9</v>
       </c>
       <c r="CC6" s="2">
         <v>9.3000000000000007</v>
       </c>
       <c r="CD6" s="2">
         <v>9.9</v>
       </c>
       <c r="CE6" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
-      <c r="CJ6" s="25"/>
+      <c r="CJ6" s="26">
+        <v>9.4</v>
+      </c>
       <c r="CK6" s="25"/>
       <c r="CL6" s="25"/>
       <c r="CM6" s="25"/>
       <c r="CN6" s="25"/>
       <c r="CO6" s="25"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
@@ -2100,51 +2104,53 @@
       </c>
       <c r="CB7" s="2">
         <v>106.2</v>
       </c>
       <c r="CC7" s="2">
         <v>105.2</v>
       </c>
       <c r="CD7" s="2">
         <v>102.5</v>
       </c>
       <c r="CE7" s="40">
         <v>100.6</v>
       </c>
       <c r="CF7" s="2">
         <v>99</v>
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
-      <c r="CJ7" s="25"/>
+      <c r="CJ7" s="26">
+        <v>102.2</v>
+      </c>
       <c r="CK7" s="25"/>
       <c r="CL7" s="25"/>
       <c r="CM7" s="25"/>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
@@ -2373,51 +2379,53 @@
       </c>
       <c r="CB8" s="2">
         <v>101.5</v>
       </c>
       <c r="CC8" s="2">
         <v>98</v>
       </c>
       <c r="CD8" s="2">
         <v>93.2</v>
       </c>
       <c r="CE8" s="40">
         <v>90.8</v>
       </c>
       <c r="CF8" s="2">
         <v>86.5</v>
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
-      <c r="CJ8" s="25"/>
+      <c r="CJ8" s="26">
+        <v>95.3</v>
+      </c>
       <c r="CK8" s="25"/>
       <c r="CL8" s="25"/>
       <c r="CM8" s="25"/>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
@@ -2646,51 +2654,53 @@
       </c>
       <c r="CB9" s="2">
         <v>46.8</v>
       </c>
       <c r="CC9" s="2">
         <v>45.9</v>
       </c>
       <c r="CD9" s="2">
         <v>44.7</v>
       </c>
       <c r="CE9" s="40">
         <v>44</v>
       </c>
       <c r="CF9" s="2">
         <v>43.4</v>
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
-      <c r="CJ9" s="25"/>
+      <c r="CJ9" s="26">
+        <v>45.7</v>
+      </c>
       <c r="CK9" s="25"/>
       <c r="CL9" s="25"/>
       <c r="CM9" s="25"/>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
@@ -2919,51 +2929,53 @@
       </c>
       <c r="CB10" s="2">
         <v>182.9</v>
       </c>
       <c r="CC10" s="2">
         <v>173.2</v>
       </c>
       <c r="CD10" s="2">
         <v>169.8</v>
       </c>
       <c r="CE10" s="40">
         <v>177.6</v>
       </c>
       <c r="CF10" s="2">
         <v>192</v>
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
-      <c r="CJ10" s="25"/>
+      <c r="CJ10" s="26">
+        <v>159.5</v>
+      </c>
       <c r="CK10" s="25"/>
       <c r="CL10" s="25"/>
       <c r="CM10" s="25"/>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
@@ -3192,51 +3204,53 @@
       </c>
       <c r="CB11" s="2">
         <v>138.4</v>
       </c>
       <c r="CC11" s="2">
         <v>134.69999999999999</v>
       </c>
       <c r="CD11" s="2">
         <v>128.80000000000001</v>
       </c>
       <c r="CE11" s="40">
         <v>124.6</v>
       </c>
       <c r="CF11" s="2">
         <v>121.4</v>
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
-      <c r="CJ11" s="25"/>
+      <c r="CJ11" s="26">
+        <v>139.4</v>
+      </c>
       <c r="CK11" s="25"/>
       <c r="CL11" s="25"/>
       <c r="CM11" s="25"/>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
@@ -3465,51 +3479,53 @@
       </c>
       <c r="CB12" s="2">
         <v>6.3</v>
       </c>
       <c r="CC12" s="2">
         <v>6</v>
       </c>
       <c r="CD12" s="2">
         <v>6</v>
       </c>
       <c r="CE12" s="40">
         <v>6</v>
       </c>
       <c r="CF12" s="2">
         <v>6</v>
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
-      <c r="CJ12" s="25"/>
+      <c r="CJ12" s="26">
+        <v>8.1</v>
+      </c>
       <c r="CK12" s="25"/>
       <c r="CL12" s="25"/>
       <c r="CM12" s="25"/>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
@@ -3738,51 +3754,53 @@
       </c>
       <c r="CB13" s="2">
         <v>37.9</v>
       </c>
       <c r="CC13" s="2">
         <v>37.6</v>
       </c>
       <c r="CD13" s="2">
         <v>37.9</v>
       </c>
       <c r="CE13" s="40">
         <v>38.1</v>
       </c>
       <c r="CF13" s="2">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
-      <c r="CJ13" s="25"/>
+      <c r="CJ13" s="26">
+        <v>39.4</v>
+      </c>
       <c r="CK13" s="25"/>
       <c r="CL13" s="25"/>
       <c r="CM13" s="25"/>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
@@ -3903,68 +3921,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>