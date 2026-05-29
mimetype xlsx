--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1275" yWindow="780" windowWidth="25110" windowHeight="14685"/>
+    <workbookView xWindow="16035" yWindow="1065" windowWidth="9240" windowHeight="11400"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="33">
   <si>
     <t>Қой мен ешкі саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -751,52 +751,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH21" sqref="CH21"/>
+      <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="46"/>
-[...11 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="BF2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="46"/>
-[...2 lines deleted...]
-      <c r="BR2" s="46" t="s">
+      <c r="BG2" s="45"/>
+      <c r="BH2" s="45"/>
+      <c r="BI2" s="45"/>
+      <c r="BR2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="46"/>
-[...2 lines deleted...]
-      <c r="CD2" s="46" t="s">
+      <c r="BS2" s="45"/>
+      <c r="BT2" s="45"/>
+      <c r="BU2" s="45"/>
+      <c r="CD2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="46"/>
-[...2 lines deleted...]
-      <c r="CP2" s="46" t="s">
+      <c r="CE2" s="45"/>
+      <c r="CF2" s="45"/>
+      <c r="CG2" s="45"/>
+      <c r="CP2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="46"/>
-[...1 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CQ2" s="45"/>
+      <c r="CR2" s="45"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="44"/>
-[...10 lines deleted...]
-      <c r="N3" s="43" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="44"/>
-[...10 lines deleted...]
-      <c r="Z3" s="43" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="44"/>
-[...10 lines deleted...]
-      <c r="AL3" s="43" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="44"/>
-[...10 lines deleted...]
-      <c r="AX3" s="43" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="43" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="44"/>
-[...10 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="44"/>
-[...10 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="44"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="42"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1557,51 +1557,53 @@
       </c>
       <c r="CC5" s="1">
         <v>609.9</v>
       </c>
       <c r="CD5" s="1">
         <v>592.70000000000005</v>
       </c>
       <c r="CE5" s="40">
         <v>591.5</v>
       </c>
       <c r="CF5" s="1">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
-      <c r="CK5" s="25"/>
+      <c r="CK5" s="25">
+        <v>658.5</v>
+      </c>
       <c r="CL5" s="25"/>
       <c r="CM5" s="25"/>
       <c r="CN5" s="25"/>
       <c r="CO5" s="25"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
@@ -1832,51 +1834,53 @@
       </c>
       <c r="CC6" s="2">
         <v>9.3000000000000007</v>
       </c>
       <c r="CD6" s="2">
         <v>9.9</v>
       </c>
       <c r="CE6" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
-      <c r="CK6" s="25"/>
+      <c r="CK6" s="25">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="CL6" s="25"/>
       <c r="CM6" s="25"/>
       <c r="CN6" s="25"/>
       <c r="CO6" s="25"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
@@ -2107,51 +2111,53 @@
       </c>
       <c r="CC7" s="2">
         <v>105.2</v>
       </c>
       <c r="CD7" s="2">
         <v>102.5</v>
       </c>
       <c r="CE7" s="40">
         <v>100.6</v>
       </c>
       <c r="CF7" s="2">
         <v>99</v>
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
-      <c r="CK7" s="25"/>
+      <c r="CK7" s="25">
+        <v>110.9</v>
+      </c>
       <c r="CL7" s="25"/>
       <c r="CM7" s="25"/>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
@@ -2382,51 +2388,53 @@
       </c>
       <c r="CC8" s="2">
         <v>98</v>
       </c>
       <c r="CD8" s="2">
         <v>93.2</v>
       </c>
       <c r="CE8" s="40">
         <v>90.8</v>
       </c>
       <c r="CF8" s="2">
         <v>86.5</v>
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
-      <c r="CK8" s="25"/>
+      <c r="CK8" s="25">
+        <v>101.4</v>
+      </c>
       <c r="CL8" s="25"/>
       <c r="CM8" s="25"/>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
@@ -2657,51 +2665,53 @@
       </c>
       <c r="CC9" s="2">
         <v>45.9</v>
       </c>
       <c r="CD9" s="2">
         <v>44.7</v>
       </c>
       <c r="CE9" s="40">
         <v>44</v>
       </c>
       <c r="CF9" s="2">
         <v>43.4</v>
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
-      <c r="CK9" s="25"/>
+      <c r="CK9" s="25">
+        <v>46.1</v>
+      </c>
       <c r="CL9" s="25"/>
       <c r="CM9" s="25"/>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
@@ -2932,51 +2942,53 @@
       </c>
       <c r="CC10" s="2">
         <v>173.2</v>
       </c>
       <c r="CD10" s="2">
         <v>169.8</v>
       </c>
       <c r="CE10" s="40">
         <v>177.6</v>
       </c>
       <c r="CF10" s="2">
         <v>192</v>
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
-      <c r="CK10" s="25"/>
+      <c r="CK10" s="25">
+        <v>194.1</v>
+      </c>
       <c r="CL10" s="25"/>
       <c r="CM10" s="25"/>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
@@ -3207,51 +3219,53 @@
       </c>
       <c r="CC11" s="2">
         <v>134.69999999999999</v>
       </c>
       <c r="CD11" s="2">
         <v>128.80000000000001</v>
       </c>
       <c r="CE11" s="40">
         <v>124.6</v>
       </c>
       <c r="CF11" s="2">
         <v>121.4</v>
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
-      <c r="CK11" s="25"/>
+      <c r="CK11" s="25">
+        <v>149.5</v>
+      </c>
       <c r="CL11" s="25"/>
       <c r="CM11" s="25"/>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
@@ -3482,51 +3496,53 @@
       </c>
       <c r="CC12" s="2">
         <v>6</v>
       </c>
       <c r="CD12" s="2">
         <v>6</v>
       </c>
       <c r="CE12" s="40">
         <v>6</v>
       </c>
       <c r="CF12" s="2">
         <v>6</v>
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
-      <c r="CK12" s="25"/>
+      <c r="CK12" s="25">
+        <v>7.6</v>
+      </c>
       <c r="CL12" s="25"/>
       <c r="CM12" s="25"/>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
@@ -3757,51 +3773,53 @@
       </c>
       <c r="CC13" s="2">
         <v>37.6</v>
       </c>
       <c r="CD13" s="2">
         <v>37.9</v>
       </c>
       <c r="CE13" s="40">
         <v>38.1</v>
       </c>
       <c r="CF13" s="2">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
-      <c r="CK13" s="25"/>
+      <c r="CK13" s="25">
+        <v>39.200000000000003</v>
+      </c>
       <c r="CL13" s="25"/>
       <c r="CM13" s="25"/>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
@@ -3921,68 +3939,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>