--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -751,52 +751,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN28" sqref="CN28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="45"/>
-[...1 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="45"/>
-[...11 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CD2" s="45" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CD2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="45"/>
-[...2 lines deleted...]
-      <c r="CP2" s="45" t="s">
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="45"/>
-[...1 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1560,51 +1560,53 @@
       </c>
       <c r="CD5" s="1">
         <v>592.70000000000005</v>
       </c>
       <c r="CE5" s="40">
         <v>591.5</v>
       </c>
       <c r="CF5" s="1">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
       <c r="CK5" s="25">
         <v>658.5</v>
       </c>
-      <c r="CL5" s="25"/>
+      <c r="CL5" s="25">
+        <v>704.5</v>
+      </c>
       <c r="CM5" s="25"/>
       <c r="CN5" s="25"/>
       <c r="CO5" s="25"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="24">
@@ -1837,51 +1839,53 @@
       </c>
       <c r="CD6" s="2">
         <v>9.9</v>
       </c>
       <c r="CE6" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
       <c r="CK6" s="25">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CL6" s="25"/>
+      <c r="CL6" s="25">
+        <v>9.9</v>
+      </c>
       <c r="CM6" s="25"/>
       <c r="CN6" s="25"/>
       <c r="CO6" s="25"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
       <c r="F7" s="24">
@@ -2114,51 +2118,53 @@
       </c>
       <c r="CD7" s="2">
         <v>102.5</v>
       </c>
       <c r="CE7" s="40">
         <v>100.6</v>
       </c>
       <c r="CF7" s="2">
         <v>99</v>
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
       <c r="CK7" s="25">
         <v>110.9</v>
       </c>
-      <c r="CL7" s="25"/>
+      <c r="CL7" s="25">
+        <v>124.8</v>
+      </c>
       <c r="CM7" s="25"/>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
       <c r="F8" s="24">
@@ -2391,51 +2397,53 @@
       </c>
       <c r="CD8" s="2">
         <v>93.2</v>
       </c>
       <c r="CE8" s="40">
         <v>90.8</v>
       </c>
       <c r="CF8" s="2">
         <v>86.5</v>
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
       <c r="CK8" s="25">
         <v>101.4</v>
       </c>
-      <c r="CL8" s="25"/>
+      <c r="CL8" s="25">
+        <v>103.1</v>
+      </c>
       <c r="CM8" s="25"/>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
       <c r="F9" s="24">
@@ -2668,51 +2676,53 @@
       </c>
       <c r="CD9" s="2">
         <v>44.7</v>
       </c>
       <c r="CE9" s="40">
         <v>44</v>
       </c>
       <c r="CF9" s="2">
         <v>43.4</v>
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
       <c r="CK9" s="25">
         <v>46.1</v>
       </c>
-      <c r="CL9" s="25"/>
+      <c r="CL9" s="25">
+        <v>47.7</v>
+      </c>
       <c r="CM9" s="25"/>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
       <c r="F10" s="24">
@@ -2945,51 +2955,53 @@
       </c>
       <c r="CD10" s="2">
         <v>169.8</v>
       </c>
       <c r="CE10" s="40">
         <v>177.6</v>
       </c>
       <c r="CF10" s="2">
         <v>192</v>
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
       <c r="CK10" s="25">
         <v>194.1</v>
       </c>
-      <c r="CL10" s="25"/>
+      <c r="CL10" s="25">
+        <v>200.7</v>
+      </c>
       <c r="CM10" s="25"/>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
       <c r="F11" s="24">
@@ -3222,51 +3234,53 @@
       </c>
       <c r="CD11" s="2">
         <v>128.80000000000001</v>
       </c>
       <c r="CE11" s="40">
         <v>124.6</v>
       </c>
       <c r="CF11" s="2">
         <v>121.4</v>
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
       <c r="CK11" s="25">
         <v>149.5</v>
       </c>
-      <c r="CL11" s="25"/>
+      <c r="CL11" s="25">
+        <v>170.8</v>
+      </c>
       <c r="CM11" s="25"/>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
       <c r="F12" s="24">
@@ -3499,51 +3513,53 @@
       </c>
       <c r="CD12" s="2">
         <v>6</v>
       </c>
       <c r="CE12" s="40">
         <v>6</v>
       </c>
       <c r="CF12" s="2">
         <v>6</v>
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
       <c r="CK12" s="25">
         <v>7.6</v>
       </c>
-      <c r="CL12" s="25"/>
+      <c r="CL12" s="25">
+        <v>7.3</v>
+      </c>
       <c r="CM12" s="25"/>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
       <c r="F13" s="24">
@@ -3776,51 +3792,53 @@
       </c>
       <c r="CD13" s="2">
         <v>37.9</v>
       </c>
       <c r="CE13" s="40">
         <v>38.1</v>
       </c>
       <c r="CF13" s="2">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
       <c r="CK13" s="25">
         <v>39.200000000000003</v>
       </c>
-      <c r="CL13" s="25"/>
+      <c r="CL13" s="25">
+        <v>40.200000000000003</v>
+      </c>
       <c r="CM13" s="25"/>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
     </row>
@@ -3939,68 +3957,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>