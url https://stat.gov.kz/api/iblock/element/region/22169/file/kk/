--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -752,51 +752,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN28" sqref="CN28"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="46"/>
-[...11 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="BF2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="46"/>
-[...2 lines deleted...]
-      <c r="BR2" s="46" t="s">
+      <c r="BG2" s="45"/>
+      <c r="BH2" s="45"/>
+      <c r="BI2" s="45"/>
+      <c r="BR2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="46"/>
-[...2 lines deleted...]
-      <c r="CD2" s="46" t="s">
+      <c r="BS2" s="45"/>
+      <c r="BT2" s="45"/>
+      <c r="BU2" s="45"/>
+      <c r="CD2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="46"/>
-[...2 lines deleted...]
-      <c r="CP2" s="46" t="s">
+      <c r="CE2" s="45"/>
+      <c r="CF2" s="45"/>
+      <c r="CG2" s="45"/>
+      <c r="CP2" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="46"/>
-[...1 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CQ2" s="45"/>
+      <c r="CR2" s="45"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="44"/>
-[...10 lines deleted...]
-      <c r="N3" s="43" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="44"/>
-[...10 lines deleted...]
-      <c r="Z3" s="43" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="44"/>
-[...10 lines deleted...]
-      <c r="AL3" s="43" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="44"/>
-[...10 lines deleted...]
-      <c r="AX3" s="43" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="43" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="44"/>
-[...10 lines deleted...]
-      <c r="BV3" s="43" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="44"/>
-[...10 lines deleted...]
-      <c r="CH3" s="43" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="44"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="42"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1563,51 +1563,53 @@
       </c>
       <c r="CE5" s="40">
         <v>591.5</v>
       </c>
       <c r="CF5" s="1">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
       <c r="CK5" s="25">
         <v>658.5</v>
       </c>
       <c r="CL5" s="25">
         <v>704.5</v>
       </c>
-      <c r="CM5" s="25"/>
+      <c r="CM5" s="25">
+        <v>646.20000000000005</v>
+      </c>
       <c r="CN5" s="25"/>
       <c r="CO5" s="25"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>5.3</v>
@@ -1842,51 +1844,53 @@
       </c>
       <c r="CE6" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
       <c r="CK6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="25">
         <v>9.9</v>
       </c>
-      <c r="CM6" s="25"/>
+      <c r="CM6" s="25">
+        <v>10.6</v>
+      </c>
       <c r="CN6" s="25"/>
       <c r="CO6" s="25"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
       <c r="F7" s="24">
         <v>94.6</v>
@@ -2121,51 +2125,53 @@
       </c>
       <c r="CE7" s="40">
         <v>100.6</v>
       </c>
       <c r="CF7" s="2">
         <v>99</v>
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
       <c r="CK7" s="25">
         <v>110.9</v>
       </c>
       <c r="CL7" s="25">
         <v>124.8</v>
       </c>
-      <c r="CM7" s="25"/>
+      <c r="CM7" s="25">
+        <v>119.4</v>
+      </c>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
       <c r="F8" s="24">
         <v>133.1</v>
@@ -2400,51 +2406,53 @@
       </c>
       <c r="CE8" s="40">
         <v>90.8</v>
       </c>
       <c r="CF8" s="2">
         <v>86.5</v>
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
       <c r="CK8" s="25">
         <v>101.4</v>
       </c>
       <c r="CL8" s="25">
         <v>103.1</v>
       </c>
-      <c r="CM8" s="25"/>
+      <c r="CM8" s="25">
+        <v>104.6</v>
+      </c>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
       <c r="F9" s="24">
         <v>49.1</v>
@@ -2679,51 +2687,53 @@
       </c>
       <c r="CE9" s="40">
         <v>44</v>
       </c>
       <c r="CF9" s="2">
         <v>43.4</v>
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
       <c r="CK9" s="25">
         <v>46.1</v>
       </c>
       <c r="CL9" s="25">
         <v>47.7</v>
       </c>
-      <c r="CM9" s="25"/>
+      <c r="CM9" s="25">
+        <v>43.9</v>
+      </c>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
       <c r="F10" s="24">
         <v>250.4</v>
@@ -2958,51 +2968,53 @@
       </c>
       <c r="CE10" s="40">
         <v>177.6</v>
       </c>
       <c r="CF10" s="2">
         <v>192</v>
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
       <c r="CK10" s="25">
         <v>194.1</v>
       </c>
       <c r="CL10" s="25">
         <v>200.7</v>
       </c>
-      <c r="CM10" s="25"/>
+      <c r="CM10" s="25">
+        <v>176.5</v>
+      </c>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
       <c r="F11" s="24">
         <v>184.2</v>
@@ -3237,51 +3249,53 @@
       </c>
       <c r="CE11" s="40">
         <v>124.6</v>
       </c>
       <c r="CF11" s="2">
         <v>121.4</v>
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
       <c r="CK11" s="25">
         <v>149.5</v>
       </c>
       <c r="CL11" s="25">
         <v>170.8</v>
       </c>
-      <c r="CM11" s="25"/>
+      <c r="CM11" s="25">
+        <v>148.1</v>
+      </c>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
       <c r="F12" s="24">
         <v>3.7</v>
@@ -3516,51 +3530,53 @@
       </c>
       <c r="CE12" s="40">
         <v>6</v>
       </c>
       <c r="CF12" s="2">
         <v>6</v>
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
       <c r="CK12" s="25">
         <v>7.6</v>
       </c>
       <c r="CL12" s="25">
         <v>7.3</v>
       </c>
-      <c r="CM12" s="25"/>
+      <c r="CM12" s="25">
+        <v>7.9</v>
+      </c>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
       <c r="F13" s="24">
         <v>46.1</v>
@@ -3795,51 +3811,53 @@
       </c>
       <c r="CE13" s="40">
         <v>38.1</v>
       </c>
       <c r="CF13" s="2">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
       <c r="CK13" s="25">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="25">
         <v>40.200000000000003</v>
       </c>
-      <c r="CM13" s="25"/>
+      <c r="CM13" s="25">
+        <v>35.299999999999997</v>
+      </c>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
     </row>
     <row r="18" spans="54:79" ht="12.75">
@@ -3957,68 +3975,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>