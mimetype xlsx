--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -417,64 +417,64 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -752,51 +752,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM13"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="28" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="28" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="28" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="9" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="8.5703125" style="9" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="9"/>
     <col min="35" max="35" width="8.5703125" style="9" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="9"/>
     <col min="52" max="52" width="9.140625" style="9" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -833,220 +833,220 @@
       <c r="AJ1" s="47"/>
       <c r="AK1" s="47"/>
       <c r="AL1" s="47"/>
       <c r="AM1" s="47"/>
       <c r="AN1" s="47"/>
       <c r="AO1" s="47"/>
       <c r="AP1" s="47"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="45"/>
-[...1 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
-      <c r="V2" s="45"/>
-[...11 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CD2" s="45" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CD2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="45"/>
-[...2 lines deleted...]
-      <c r="CP2" s="45" t="s">
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="45"/>
-[...1 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1566,51 +1566,53 @@
       </c>
       <c r="CF5" s="1">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="1">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="26">
         <v>571</v>
       </c>
       <c r="CJ5" s="26">
         <v>599</v>
       </c>
       <c r="CK5" s="25">
         <v>658.5</v>
       </c>
       <c r="CL5" s="25">
         <v>704.5</v>
       </c>
       <c r="CM5" s="25">
         <v>646.20000000000005</v>
       </c>
-      <c r="CN5" s="25"/>
+      <c r="CN5" s="25">
+        <v>633.20000000000005</v>
+      </c>
       <c r="CO5" s="25"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="25"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>5.3</v>
       </c>
@@ -1847,51 +1849,53 @@
       </c>
       <c r="CF6" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="2">
         <v>9.5</v>
       </c>
       <c r="CH6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="26">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="26">
         <v>9.4</v>
       </c>
       <c r="CK6" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="25">
         <v>9.9</v>
       </c>
       <c r="CM6" s="25">
         <v>10.6</v>
       </c>
-      <c r="CN6" s="25"/>
+      <c r="CN6" s="25">
+        <v>10.7</v>
+      </c>
       <c r="CO6" s="25"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="25"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>68.7</v>
       </c>
       <c r="C7" s="24">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="24">
         <v>72.2</v>
       </c>
       <c r="E7" s="24">
         <v>93.4</v>
       </c>
       <c r="F7" s="24">
         <v>94.6</v>
       </c>
@@ -2128,51 +2132,53 @@
       </c>
       <c r="CF7" s="2">
         <v>99</v>
       </c>
       <c r="CG7" s="2">
         <v>100.4</v>
       </c>
       <c r="CH7" s="25">
         <v>97.9</v>
       </c>
       <c r="CI7" s="26">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="26">
         <v>102.2</v>
       </c>
       <c r="CK7" s="25">
         <v>110.9</v>
       </c>
       <c r="CL7" s="25">
         <v>124.8</v>
       </c>
       <c r="CM7" s="25">
         <v>119.4</v>
       </c>
-      <c r="CN7" s="25"/>
+      <c r="CN7" s="25">
+        <v>117.6</v>
+      </c>
       <c r="CO7" s="25"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="25"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>96.6</v>
       </c>
       <c r="C8" s="24">
         <v>99.8</v>
       </c>
       <c r="D8" s="24">
         <v>114.8</v>
       </c>
       <c r="E8" s="24">
         <v>125.4</v>
       </c>
       <c r="F8" s="24">
         <v>133.1</v>
       </c>
@@ -2409,51 +2415,53 @@
       </c>
       <c r="CF8" s="2">
         <v>86.5</v>
       </c>
       <c r="CG8" s="2">
         <v>85.2</v>
       </c>
       <c r="CH8" s="25">
         <v>88.5</v>
       </c>
       <c r="CI8" s="26">
         <v>90</v>
       </c>
       <c r="CJ8" s="26">
         <v>95.3</v>
       </c>
       <c r="CK8" s="25">
         <v>101.4</v>
       </c>
       <c r="CL8" s="25">
         <v>103.1</v>
       </c>
       <c r="CM8" s="25">
         <v>104.6</v>
       </c>
-      <c r="CN8" s="25"/>
+      <c r="CN8" s="25">
+        <v>102.1</v>
+      </c>
       <c r="CO8" s="25"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="25"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>37.5</v>
       </c>
       <c r="C9" s="24">
         <v>37.5</v>
       </c>
       <c r="D9" s="24">
         <v>42.7</v>
       </c>
       <c r="E9" s="24">
         <v>50.3</v>
       </c>
       <c r="F9" s="24">
         <v>49.1</v>
       </c>
@@ -2690,51 +2698,53 @@
       </c>
       <c r="CF9" s="2">
         <v>43.4</v>
       </c>
       <c r="CG9" s="2">
         <v>41.3</v>
       </c>
       <c r="CH9" s="25">
         <v>41.2</v>
       </c>
       <c r="CI9" s="26">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="26">
         <v>45.7</v>
       </c>
       <c r="CK9" s="25">
         <v>46.1</v>
       </c>
       <c r="CL9" s="25">
         <v>47.7</v>
       </c>
       <c r="CM9" s="25">
         <v>43.9</v>
       </c>
-      <c r="CN9" s="25"/>
+      <c r="CN9" s="25">
+        <v>43.9</v>
+      </c>
       <c r="CO9" s="25"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="25"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>177.5</v>
       </c>
       <c r="C10" s="24">
         <v>176.9</v>
       </c>
       <c r="D10" s="24">
         <v>178.1</v>
       </c>
       <c r="E10" s="24">
         <v>234.8</v>
       </c>
       <c r="F10" s="24">
         <v>250.4</v>
       </c>
@@ -2971,51 +2981,53 @@
       </c>
       <c r="CF10" s="2">
         <v>192</v>
       </c>
       <c r="CG10" s="2">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="25">
         <v>156.1</v>
       </c>
       <c r="CI10" s="26">
         <v>160</v>
       </c>
       <c r="CJ10" s="26">
         <v>159.5</v>
       </c>
       <c r="CK10" s="25">
         <v>194.1</v>
       </c>
       <c r="CL10" s="25">
         <v>200.7</v>
       </c>
       <c r="CM10" s="25">
         <v>176.5</v>
       </c>
-      <c r="CN10" s="25"/>
+      <c r="CN10" s="25">
+        <v>175.2</v>
+      </c>
       <c r="CO10" s="25"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="25"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>125.3</v>
       </c>
       <c r="C11" s="24">
         <v>138.9</v>
       </c>
       <c r="D11" s="24">
         <v>147.9</v>
       </c>
       <c r="E11" s="24">
         <v>162.4</v>
       </c>
       <c r="F11" s="24">
         <v>184.2</v>
       </c>
@@ -3252,51 +3264,53 @@
       </c>
       <c r="CF11" s="2">
         <v>121.4</v>
       </c>
       <c r="CG11" s="2">
         <v>118.3</v>
       </c>
       <c r="CH11" s="25">
         <v>120.8</v>
       </c>
       <c r="CI11" s="26">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="26">
         <v>139.4</v>
       </c>
       <c r="CK11" s="25">
         <v>149.5</v>
       </c>
       <c r="CL11" s="25">
         <v>170.8</v>
       </c>
       <c r="CM11" s="25">
         <v>148.1</v>
       </c>
-      <c r="CN11" s="25"/>
+      <c r="CN11" s="25">
+        <v>141.4</v>
+      </c>
       <c r="CO11" s="25"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="25"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>3.4</v>
       </c>
       <c r="C12" s="24">
         <v>3.4</v>
       </c>
       <c r="D12" s="24">
         <v>3.5</v>
       </c>
       <c r="E12" s="24">
         <v>3.8</v>
       </c>
       <c r="F12" s="24">
         <v>3.7</v>
       </c>
@@ -3533,51 +3547,53 @@
       </c>
       <c r="CF12" s="2">
         <v>6</v>
       </c>
       <c r="CG12" s="2">
         <v>7</v>
       </c>
       <c r="CH12" s="25">
         <v>6.9</v>
       </c>
       <c r="CI12" s="26">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="26">
         <v>8.1</v>
       </c>
       <c r="CK12" s="25">
         <v>7.6</v>
       </c>
       <c r="CL12" s="25">
         <v>7.3</v>
       </c>
       <c r="CM12" s="25">
         <v>7.9</v>
       </c>
-      <c r="CN12" s="25"/>
+      <c r="CN12" s="25">
+        <v>7.8</v>
+      </c>
       <c r="CO12" s="25"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="25"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>37.9</v>
       </c>
       <c r="C13" s="24">
         <v>38.5</v>
       </c>
       <c r="D13" s="26">
         <v>41</v>
       </c>
       <c r="E13" s="24">
         <v>42.5</v>
       </c>
       <c r="F13" s="24">
         <v>46.1</v>
       </c>
@@ -3814,51 +3830,53 @@
       </c>
       <c r="CF13" s="2">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="25">
         <v>34.1</v>
       </c>
       <c r="CI13" s="26">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="26">
         <v>39.4</v>
       </c>
       <c r="CK13" s="25">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="25">
         <v>40.200000000000003</v>
       </c>
       <c r="CM13" s="25">
         <v>35.299999999999997</v>
       </c>
-      <c r="CN13" s="25"/>
+      <c r="CN13" s="25">
+        <v>34.5</v>
+      </c>
       <c r="CO13" s="25"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="25"/>
     </row>
     <row r="14" spans="1:97">
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="29"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="29"/>
     </row>
     <row r="17" spans="54:79" ht="12.75">
       <c r="BB17" s="29"/>
       <c r="BY17" s="35"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="32"/>
     </row>
     <row r="18" spans="54:79" ht="12.75">
       <c r="BB18" s="29"/>
@@ -3975,68 +3993,68 @@
       <c r="BV27" s="38"/>
       <c r="BW27" s="39"/>
     </row>
     <row r="28" spans="54:79">
       <c r="BI28" s="33"/>
       <c r="BJ28" s="32"/>
       <c r="BT28" s="37"/>
       <c r="BU28" s="37"/>
       <c r="BV28" s="38"/>
       <c r="BW28" s="39"/>
     </row>
     <row r="29" spans="54:79">
       <c r="BT29" s="37"/>
       <c r="BU29" s="37"/>
       <c r="BV29" s="38"/>
       <c r="BW29" s="39"/>
     </row>
     <row r="30" spans="54:79">
       <c r="BT30" s="23"/>
     </row>
     <row r="31" spans="54:79">
       <c r="BT31" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>