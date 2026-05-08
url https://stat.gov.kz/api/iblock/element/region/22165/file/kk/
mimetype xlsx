--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -425,51 +425,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -511,72 +511,79 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -849,134 +856,134 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL18" sqref="CL18"/>
+      <selection pane="topRight" activeCell="CG32" sqref="CG32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="5" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="25" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="51"/>
-[...46 lines deleted...]
-      <c r="AW1" s="51"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="50" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="50"/>
       <c r="L2" s="50"/>
       <c r="M2" s="50"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
@@ -1016,168 +1023,168 @@
       <c r="AY2" s="26"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BG2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="8"/>
       <c r="BR2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
       <c r="CF2" s="30" t="s">
         <v>28</v>
       </c>
       <c r="CR2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="48"/>
-[...10 lines deleted...]
-      <c r="N3" s="47" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="48"/>
-[...10 lines deleted...]
-      <c r="Z3" s="47" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="48"/>
-[...10 lines deleted...]
-      <c r="AL3" s="47" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="48"/>
-[...10 lines deleted...]
-      <c r="AX3" s="47" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="53"/>
+      <c r="AX3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="47" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="53"/>
+      <c r="BJ3" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="48"/>
-[...10 lines deleted...]
-      <c r="BV3" s="47" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="53"/>
+      <c r="BV3" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="48"/>
-[...10 lines deleted...]
-      <c r="CH3" s="47" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="48"/>
-[...9 lines deleted...]
-      <c r="CS3" s="49"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="52"/>
+      <c r="CN3" s="52"/>
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="52"/>
+      <c r="CS3" s="53"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1350,84 +1357,84 @@
       </c>
       <c r="BN4" s="12" t="s">
         <v>9</v>
       </c>
       <c r="BO4" s="12" t="s">
         <v>10</v>
       </c>
       <c r="BP4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BQ4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="BR4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="BS4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="BT4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BU4" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="BV4" s="10" t="s">
+      <c r="BV4" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="BW4" s="11" t="s">
+      <c r="BW4" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="BX4" s="11" t="s">
+      <c r="BX4" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="BY4" s="10" t="s">
+      <c r="BY4" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="BZ4" s="12" t="s">
+      <c r="BZ4" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="CA4" s="12" t="s">
+      <c r="CA4" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="CB4" s="12" t="s">
+      <c r="CB4" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="CC4" s="11" t="s">
+      <c r="CC4" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="CD4" s="11" t="s">
+      <c r="CD4" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="CE4" s="11" t="s">
+      <c r="CE4" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="CF4" s="11" t="s">
+      <c r="CF4" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="CG4" s="11" t="s">
+      <c r="CG4" s="45" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="44" t="s">
         <v>5</v>
       </c>
       <c r="CI4" s="45" t="s">
         <v>6</v>
       </c>
       <c r="CJ4" s="45" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="44" t="s">
         <v>8</v>
       </c>
       <c r="CL4" s="45" t="s">
         <v>9</v>
       </c>
       <c r="CM4" s="45" t="s">
         <v>10</v>
       </c>
       <c r="CN4" s="45" t="s">
         <v>11</v>
       </c>
       <c r="CO4" s="45" t="s">
         <v>12</v>
@@ -1643,93 +1650,95 @@
       </c>
       <c r="BN5" s="17">
         <v>111.8</v>
       </c>
       <c r="BO5" s="17">
         <v>137.6</v>
       </c>
       <c r="BP5" s="17">
         <v>136.30000000000001</v>
       </c>
       <c r="BQ5" s="28">
         <v>136.9</v>
       </c>
       <c r="BR5" s="17">
         <v>135.5</v>
       </c>
       <c r="BS5" s="29">
         <v>135</v>
       </c>
       <c r="BT5" s="29">
         <v>135.19999999999999</v>
       </c>
       <c r="BU5" s="29">
         <v>143.5</v>
       </c>
-      <c r="BV5" s="19">
+      <c r="BV5" s="55">
         <v>142.30000000000001</v>
       </c>
-      <c r="BW5" s="19">
+      <c r="BW5" s="55">
         <v>141.1</v>
       </c>
-      <c r="BX5" s="19">
+      <c r="BX5" s="55">
         <v>144.80000000000001</v>
       </c>
-      <c r="BY5" s="19">
+      <c r="BY5" s="55">
         <v>149.30000000000001</v>
       </c>
-      <c r="BZ5" s="17">
+      <c r="BZ5" s="55">
         <v>152.80000000000001</v>
       </c>
-      <c r="CA5" s="17">
+      <c r="CA5" s="55">
         <v>154.19999999999999</v>
       </c>
-      <c r="CB5" s="17">
+      <c r="CB5" s="55">
         <v>153.4</v>
       </c>
-      <c r="CC5" s="32">
+      <c r="CC5" s="56">
         <v>152.5</v>
       </c>
-      <c r="CD5" s="17">
+      <c r="CD5" s="55">
         <v>150.19999999999999</v>
       </c>
-      <c r="CE5" s="41">
+      <c r="CE5" s="57">
         <v>148.9</v>
       </c>
-      <c r="CF5" s="17">
+      <c r="CF5" s="55">
         <v>147.6</v>
       </c>
-      <c r="CG5" s="17">
+      <c r="CG5" s="55">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
-      <c r="CI5" s="53">
+      <c r="CI5" s="47">
         <v>153.4</v>
       </c>
-      <c r="CJ5" s="46"/>
+      <c r="CJ5" s="47">
+        <v>155.80000000000001</v>
+      </c>
       <c r="CK5" s="46"/>
       <c r="CL5" s="46"/>
       <c r="CM5" s="46"/>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="39">
         <v>1.2</v>
       </c>
       <c r="C6" s="39">
         <v>1.3</v>
       </c>
       <c r="D6" s="39">
         <v>1.3</v>
       </c>
       <c r="E6" s="39">
         <v>1.3</v>
@@ -1955,54 +1964,56 @@
       </c>
       <c r="CA6" s="19">
         <v>3.9</v>
       </c>
       <c r="CB6" s="19">
         <v>3.9</v>
       </c>
       <c r="CC6" s="32">
         <v>4.2</v>
       </c>
       <c r="CD6" s="19">
         <v>4.2</v>
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="19">
         <v>4.2</v>
       </c>
       <c r="CG6" s="19">
         <v>4.2</v>
       </c>
       <c r="CH6" s="31">
         <v>4.2</v>
       </c>
-      <c r="CI6" s="53">
+      <c r="CI6" s="47">
         <v>4.3</v>
       </c>
-      <c r="CJ6" s="46"/>
+      <c r="CJ6" s="47">
+        <v>4</v>
+      </c>
       <c r="CK6" s="46"/>
       <c r="CL6" s="46"/>
       <c r="CM6" s="46"/>
       <c r="CN6" s="46"/>
       <c r="CO6" s="46"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="40">
         <v>8.4</v>
       </c>
       <c r="D7" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="40">
         <v>10.5</v>
@@ -2228,54 +2239,56 @@
       </c>
       <c r="CA7" s="19">
         <v>23.1</v>
       </c>
       <c r="CB7" s="19">
         <v>23.2</v>
       </c>
       <c r="CC7" s="32">
         <v>23.3</v>
       </c>
       <c r="CD7" s="19">
         <v>23.4</v>
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="19">
         <v>23.1</v>
       </c>
       <c r="CG7" s="19">
         <v>23.2</v>
       </c>
       <c r="CH7" s="31">
         <v>23</v>
       </c>
-      <c r="CI7" s="53">
+      <c r="CI7" s="47">
         <v>22.5</v>
       </c>
-      <c r="CJ7" s="46"/>
+      <c r="CJ7" s="47">
+        <v>23.7</v>
+      </c>
       <c r="CK7" s="46"/>
       <c r="CL7" s="46"/>
       <c r="CM7" s="46"/>
       <c r="CN7" s="46"/>
       <c r="CO7" s="46"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="40">
         <v>7.5</v>
       </c>
       <c r="C8" s="40">
         <v>7.6</v>
       </c>
       <c r="D8" s="35">
         <v>8</v>
       </c>
       <c r="E8" s="35">
         <v>9</v>
@@ -2501,54 +2514,56 @@
       </c>
       <c r="CA8" s="22">
         <v>21.3</v>
       </c>
       <c r="CB8" s="19">
         <v>21.1</v>
       </c>
       <c r="CC8" s="32">
         <v>20.8</v>
       </c>
       <c r="CD8" s="19">
         <v>20.100000000000001</v>
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="19">
         <v>19.7</v>
       </c>
       <c r="CG8" s="19">
         <v>19.8</v>
       </c>
       <c r="CH8" s="31">
         <v>19.8</v>
       </c>
-      <c r="CI8" s="53">
+      <c r="CI8" s="47">
         <v>19.899999999999999</v>
       </c>
-      <c r="CJ8" s="46"/>
+      <c r="CJ8" s="47">
+        <v>20.5</v>
+      </c>
       <c r="CK8" s="46"/>
       <c r="CL8" s="46"/>
       <c r="CM8" s="46"/>
       <c r="CN8" s="46"/>
       <c r="CO8" s="46"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="40">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="35">
         <v>17</v>
       </c>
       <c r="D9" s="40">
         <v>16.5</v>
       </c>
       <c r="E9" s="35">
         <v>17</v>
@@ -2774,54 +2789,56 @@
       </c>
       <c r="CA9" s="19">
         <v>28.3</v>
       </c>
       <c r="CB9" s="19">
         <v>28.3</v>
       </c>
       <c r="CC9" s="32">
         <v>27.8</v>
       </c>
       <c r="CD9" s="19">
         <v>26.3</v>
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="19">
         <v>25.8</v>
       </c>
       <c r="CG9" s="19">
         <v>30.8</v>
       </c>
       <c r="CH9" s="31">
         <v>30.3</v>
       </c>
-      <c r="CI9" s="53">
+      <c r="CI9" s="47">
         <v>30</v>
       </c>
-      <c r="CJ9" s="46"/>
+      <c r="CJ9" s="47">
+        <v>29.8</v>
+      </c>
       <c r="CK9" s="46"/>
       <c r="CL9" s="46"/>
       <c r="CM9" s="46"/>
       <c r="CN9" s="46"/>
       <c r="CO9" s="46"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="40">
         <v>23.3</v>
       </c>
       <c r="C10" s="35">
         <v>23</v>
       </c>
       <c r="D10" s="40">
         <v>23.1</v>
       </c>
       <c r="E10" s="40">
         <v>24.8</v>
@@ -3047,54 +3064,56 @@
       </c>
       <c r="CA10" s="19">
         <v>44.9</v>
       </c>
       <c r="CB10" s="19">
         <v>44.8</v>
       </c>
       <c r="CC10" s="32">
         <v>44.6</v>
       </c>
       <c r="CD10" s="19">
         <v>44.4</v>
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="19">
         <v>43.8</v>
       </c>
       <c r="CG10" s="19">
         <v>45.6</v>
       </c>
       <c r="CH10" s="31">
         <v>45.4</v>
       </c>
-      <c r="CI10" s="53">
+      <c r="CI10" s="47">
         <v>44.3</v>
       </c>
-      <c r="CJ10" s="46"/>
+      <c r="CJ10" s="47">
+        <v>44</v>
+      </c>
       <c r="CK10" s="46"/>
       <c r="CL10" s="46"/>
       <c r="CM10" s="46"/>
       <c r="CN10" s="46"/>
       <c r="CO10" s="46"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="40">
         <v>12.9</v>
       </c>
       <c r="C11" s="40">
         <v>12.6</v>
       </c>
       <c r="D11" s="40">
         <v>13.5</v>
       </c>
       <c r="E11" s="40">
         <v>15.6</v>
@@ -3320,54 +3339,56 @@
       </c>
       <c r="CA11" s="19">
         <v>19.2</v>
       </c>
       <c r="CB11" s="19">
         <v>18.8</v>
       </c>
       <c r="CC11" s="32">
         <v>18.899999999999999</v>
       </c>
       <c r="CD11" s="19">
         <v>18.8</v>
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="19">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="19">
         <v>18.7</v>
       </c>
       <c r="CH11" s="31">
         <v>20.2</v>
       </c>
-      <c r="CI11" s="53">
+      <c r="CI11" s="47">
         <v>19.7</v>
       </c>
-      <c r="CJ11" s="46"/>
+      <c r="CJ11" s="47">
+        <v>20</v>
+      </c>
       <c r="CK11" s="46"/>
       <c r="CL11" s="46"/>
       <c r="CM11" s="46"/>
       <c r="CN11" s="46"/>
       <c r="CO11" s="46"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="40">
         <v>1.3</v>
       </c>
       <c r="C12" s="39">
         <v>1.3</v>
       </c>
       <c r="D12" s="39">
         <v>1.3</v>
       </c>
       <c r="E12" s="40">
         <v>1.4</v>
@@ -3593,54 +3614,56 @@
       </c>
       <c r="CA12" s="19">
         <v>3.8</v>
       </c>
       <c r="CB12" s="19">
         <v>3.8</v>
       </c>
       <c r="CC12" s="32">
         <v>3.8</v>
       </c>
       <c r="CD12" s="19">
         <v>3.8</v>
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="19">
         <v>3.8</v>
       </c>
       <c r="CG12" s="19">
         <v>4</v>
       </c>
       <c r="CH12" s="31">
         <v>4</v>
       </c>
-      <c r="CI12" s="53">
+      <c r="CI12" s="47">
         <v>3.9</v>
       </c>
-      <c r="CJ12" s="46"/>
+      <c r="CJ12" s="47">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CK12" s="46"/>
       <c r="CL12" s="46"/>
       <c r="CM12" s="46"/>
       <c r="CN12" s="46"/>
       <c r="CO12" s="46"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="40">
         <v>5.5</v>
       </c>
       <c r="C13" s="40">
         <v>5.3</v>
       </c>
       <c r="D13" s="40">
         <v>5.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.6</v>
@@ -3866,54 +3889,56 @@
       </c>
       <c r="CA13" s="19">
         <v>9.6999999999999993</v>
       </c>
       <c r="CB13" s="19">
         <v>9.4</v>
       </c>
       <c r="CC13" s="32">
         <v>9.1</v>
       </c>
       <c r="CD13" s="19">
         <v>9.1</v>
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="19">
         <v>10.6</v>
       </c>
       <c r="CH13" s="31">
         <v>9.3000000000000007</v>
       </c>
-      <c r="CI13" s="53">
+      <c r="CI13" s="47">
         <v>9.1999999999999993</v>
       </c>
-      <c r="CJ13" s="46"/>
+      <c r="CJ13" s="47">
+        <v>9.4</v>
+      </c>
       <c r="CK13" s="46"/>
       <c r="CL13" s="46"/>
       <c r="CM13" s="46"/>
       <c r="CN13" s="46"/>
       <c r="CO13" s="46"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
@@ -3945,51 +3970,51 @@
       <c r="AN14" s="13"/>
       <c r="AO14" s="13"/>
       <c r="AP14" s="13"/>
       <c r="AQ14" s="13"/>
       <c r="AR14" s="13"/>
       <c r="AS14" s="13"/>
       <c r="AT14" s="13"/>
       <c r="AU14" s="13"/>
       <c r="AV14" s="13"/>
       <c r="AW14" s="13"/>
       <c r="AX14" s="13"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="13"/>
       <c r="BB14" s="13"/>
       <c r="BC14" s="13"/>
       <c r="BD14" s="13"/>
       <c r="BE14" s="13"/>
       <c r="BF14" s="13"/>
       <c r="BG14" s="13"/>
       <c r="BH14" s="13"/>
       <c r="BI14" s="13"/>
       <c r="BJ14" s="13"/>
       <c r="BK14" s="13"/>
       <c r="BQ14" s="27"/>
-      <c r="CI14" s="54"/>
+      <c r="CI14" s="48"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1">
       <c r="A15" s="14"/>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
       <c r="M15" s="14"/>
       <c r="N15" s="14"/>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="14"/>
       <c r="S15" s="14"/>
       <c r="T15" s="14"/>
       <c r="U15" s="14"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
@@ -4947,64 +4972,64 @@
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>