--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -515,74 +515,74 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -856,335 +856,335 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CG32" sqref="CG32"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="5" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="25" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="49"/>
-[...46 lines deleted...]
-      <c r="AW1" s="49"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
-      <c r="J2" s="50" t="s">
+      <c r="J2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="50"/>
-[...1 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
-      <c r="V2" s="50" t="s">
+      <c r="V2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="50"/>
-[...1 lines deleted...]
-      <c r="Y2" s="50"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
-      <c r="AH2" s="50" t="s">
+      <c r="AH2" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AI2" s="50"/>
-[...1 lines deleted...]
-      <c r="AK2" s="50"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
-      <c r="AT2" s="50"/>
-[...2 lines deleted...]
-      <c r="AW2" s="50"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
       <c r="AX2" s="26"/>
       <c r="AY2" s="26"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BG2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="8"/>
       <c r="BR2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
       <c r="CF2" s="30" t="s">
         <v>28</v>
       </c>
       <c r="CR2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="51" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="51" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="51" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="51" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="52"/>
-[...10 lines deleted...]
-      <c r="CH3" s="51" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="54"/>
+      <c r="CH3" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="53"/>
+      <c r="CI3" s="53"/>
+      <c r="CJ3" s="53"/>
+      <c r="CK3" s="53"/>
+      <c r="CL3" s="53"/>
+      <c r="CM3" s="53"/>
+      <c r="CN3" s="53"/>
+      <c r="CO3" s="53"/>
+      <c r="CP3" s="53"/>
+      <c r="CQ3" s="53"/>
+      <c r="CR3" s="53"/>
+      <c r="CS3" s="54"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="54"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -1650,96 +1650,98 @@
       </c>
       <c r="BN5" s="17">
         <v>111.8</v>
       </c>
       <c r="BO5" s="17">
         <v>137.6</v>
       </c>
       <c r="BP5" s="17">
         <v>136.30000000000001</v>
       </c>
       <c r="BQ5" s="28">
         <v>136.9</v>
       </c>
       <c r="BR5" s="17">
         <v>135.5</v>
       </c>
       <c r="BS5" s="29">
         <v>135</v>
       </c>
       <c r="BT5" s="29">
         <v>135.19999999999999</v>
       </c>
       <c r="BU5" s="29">
         <v>143.5</v>
       </c>
-      <c r="BV5" s="55">
+      <c r="BV5" s="49">
         <v>142.30000000000001</v>
       </c>
-      <c r="BW5" s="55">
+      <c r="BW5" s="49">
         <v>141.1</v>
       </c>
-      <c r="BX5" s="55">
+      <c r="BX5" s="49">
         <v>144.80000000000001</v>
       </c>
-      <c r="BY5" s="55">
+      <c r="BY5" s="49">
         <v>149.30000000000001</v>
       </c>
-      <c r="BZ5" s="55">
+      <c r="BZ5" s="49">
         <v>152.80000000000001</v>
       </c>
-      <c r="CA5" s="55">
+      <c r="CA5" s="49">
         <v>154.19999999999999</v>
       </c>
-      <c r="CB5" s="55">
+      <c r="CB5" s="49">
         <v>153.4</v>
       </c>
-      <c r="CC5" s="56">
+      <c r="CC5" s="50">
         <v>152.5</v>
       </c>
-      <c r="CD5" s="55">
+      <c r="CD5" s="49">
         <v>150.19999999999999</v>
       </c>
-      <c r="CE5" s="57">
+      <c r="CE5" s="51">
         <v>148.9</v>
       </c>
-      <c r="CF5" s="55">
+      <c r="CF5" s="49">
         <v>147.6</v>
       </c>
-      <c r="CG5" s="55">
+      <c r="CG5" s="49">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="47">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="47">
         <v>155.80000000000001</v>
       </c>
-      <c r="CK5" s="46"/>
+      <c r="CK5" s="47">
+        <v>159.19999999999999</v>
+      </c>
       <c r="CL5" s="46"/>
       <c r="CM5" s="46"/>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="39">
         <v>1.2</v>
       </c>
       <c r="C6" s="39">
         <v>1.3</v>
       </c>
       <c r="D6" s="39">
         <v>1.3</v>
       </c>
       <c r="E6" s="39">
         <v>1.3</v>
       </c>
@@ -1970,51 +1972,53 @@
       </c>
       <c r="CC6" s="32">
         <v>4.2</v>
       </c>
       <c r="CD6" s="19">
         <v>4.2</v>
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="19">
         <v>4.2</v>
       </c>
       <c r="CG6" s="19">
         <v>4.2</v>
       </c>
       <c r="CH6" s="31">
         <v>4.2</v>
       </c>
       <c r="CI6" s="47">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="47">
         <v>4</v>
       </c>
-      <c r="CK6" s="46"/>
+      <c r="CK6" s="47">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CL6" s="46"/>
       <c r="CM6" s="46"/>
       <c r="CN6" s="46"/>
       <c r="CO6" s="46"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="40">
         <v>8.4</v>
       </c>
       <c r="D7" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="40">
         <v>10.5</v>
       </c>
@@ -2245,51 +2249,53 @@
       </c>
       <c r="CC7" s="32">
         <v>23.3</v>
       </c>
       <c r="CD7" s="19">
         <v>23.4</v>
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="19">
         <v>23.1</v>
       </c>
       <c r="CG7" s="19">
         <v>23.2</v>
       </c>
       <c r="CH7" s="31">
         <v>23</v>
       </c>
       <c r="CI7" s="47">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="47">
         <v>23.7</v>
       </c>
-      <c r="CK7" s="46"/>
+      <c r="CK7" s="47">
+        <v>24.8</v>
+      </c>
       <c r="CL7" s="46"/>
       <c r="CM7" s="46"/>
       <c r="CN7" s="46"/>
       <c r="CO7" s="46"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="40">
         <v>7.5</v>
       </c>
       <c r="C8" s="40">
         <v>7.6</v>
       </c>
       <c r="D8" s="35">
         <v>8</v>
       </c>
       <c r="E8" s="35">
         <v>9</v>
       </c>
@@ -2520,51 +2526,53 @@
       </c>
       <c r="CC8" s="32">
         <v>20.8</v>
       </c>
       <c r="CD8" s="19">
         <v>20.100000000000001</v>
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="19">
         <v>19.7</v>
       </c>
       <c r="CG8" s="19">
         <v>19.8</v>
       </c>
       <c r="CH8" s="31">
         <v>19.8</v>
       </c>
       <c r="CI8" s="47">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="47">
         <v>20.5</v>
       </c>
-      <c r="CK8" s="46"/>
+      <c r="CK8" s="47">
+        <v>20.9</v>
+      </c>
       <c r="CL8" s="46"/>
       <c r="CM8" s="46"/>
       <c r="CN8" s="46"/>
       <c r="CO8" s="46"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="40">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="35">
         <v>17</v>
       </c>
       <c r="D9" s="40">
         <v>16.5</v>
       </c>
       <c r="E9" s="35">
         <v>17</v>
       </c>
@@ -2795,51 +2803,53 @@
       </c>
       <c r="CC9" s="32">
         <v>27.8</v>
       </c>
       <c r="CD9" s="19">
         <v>26.3</v>
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="19">
         <v>25.8</v>
       </c>
       <c r="CG9" s="19">
         <v>30.8</v>
       </c>
       <c r="CH9" s="31">
         <v>30.3</v>
       </c>
       <c r="CI9" s="47">
         <v>30</v>
       </c>
       <c r="CJ9" s="47">
         <v>29.8</v>
       </c>
-      <c r="CK9" s="46"/>
+      <c r="CK9" s="47">
+        <v>29.8</v>
+      </c>
       <c r="CL9" s="46"/>
       <c r="CM9" s="46"/>
       <c r="CN9" s="46"/>
       <c r="CO9" s="46"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="40">
         <v>23.3</v>
       </c>
       <c r="C10" s="35">
         <v>23</v>
       </c>
       <c r="D10" s="40">
         <v>23.1</v>
       </c>
       <c r="E10" s="40">
         <v>24.8</v>
       </c>
@@ -3070,51 +3080,53 @@
       </c>
       <c r="CC10" s="32">
         <v>44.6</v>
       </c>
       <c r="CD10" s="19">
         <v>44.4</v>
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="19">
         <v>43.8</v>
       </c>
       <c r="CG10" s="19">
         <v>45.6</v>
       </c>
       <c r="CH10" s="31">
         <v>45.4</v>
       </c>
       <c r="CI10" s="47">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>44</v>
       </c>
-      <c r="CK10" s="46"/>
+      <c r="CK10" s="47">
+        <v>44.8</v>
+      </c>
       <c r="CL10" s="46"/>
       <c r="CM10" s="46"/>
       <c r="CN10" s="46"/>
       <c r="CO10" s="46"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="40">
         <v>12.9</v>
       </c>
       <c r="C11" s="40">
         <v>12.6</v>
       </c>
       <c r="D11" s="40">
         <v>13.5</v>
       </c>
       <c r="E11" s="40">
         <v>15.6</v>
       </c>
@@ -3345,51 +3357,53 @@
       </c>
       <c r="CC11" s="32">
         <v>18.899999999999999</v>
       </c>
       <c r="CD11" s="19">
         <v>18.8</v>
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="19">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="19">
         <v>18.7</v>
       </c>
       <c r="CH11" s="31">
         <v>20.2</v>
       </c>
       <c r="CI11" s="47">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="47">
         <v>20</v>
       </c>
-      <c r="CK11" s="46"/>
+      <c r="CK11" s="47">
+        <v>20.7</v>
+      </c>
       <c r="CL11" s="46"/>
       <c r="CM11" s="46"/>
       <c r="CN11" s="46"/>
       <c r="CO11" s="46"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="40">
         <v>1.3</v>
       </c>
       <c r="C12" s="39">
         <v>1.3</v>
       </c>
       <c r="D12" s="39">
         <v>1.3</v>
       </c>
       <c r="E12" s="40">
         <v>1.4</v>
       </c>
@@ -3620,51 +3634,53 @@
       </c>
       <c r="CC12" s="32">
         <v>3.8</v>
       </c>
       <c r="CD12" s="19">
         <v>3.8</v>
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="19">
         <v>3.8</v>
       </c>
       <c r="CG12" s="19">
         <v>4</v>
       </c>
       <c r="CH12" s="31">
         <v>4</v>
       </c>
       <c r="CI12" s="47">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="47">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CK12" s="46"/>
+      <c r="CK12" s="47">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CL12" s="46"/>
       <c r="CM12" s="46"/>
       <c r="CN12" s="46"/>
       <c r="CO12" s="46"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="40">
         <v>5.5</v>
       </c>
       <c r="C13" s="40">
         <v>5.3</v>
       </c>
       <c r="D13" s="40">
         <v>5.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.6</v>
       </c>
@@ -3895,51 +3911,53 @@
       </c>
       <c r="CC13" s="32">
         <v>9.1</v>
       </c>
       <c r="CD13" s="19">
         <v>9.1</v>
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="19">
         <v>10.6</v>
       </c>
       <c r="CH13" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="47">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="47">
         <v>9.4</v>
       </c>
-      <c r="CK13" s="46"/>
+      <c r="CK13" s="47">
+        <v>9.5</v>
+      </c>
       <c r="CL13" s="46"/>
       <c r="CM13" s="46"/>
       <c r="CN13" s="46"/>
       <c r="CO13" s="46"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
@@ -4972,64 +4990,64 @@
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>