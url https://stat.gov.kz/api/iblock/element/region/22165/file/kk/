--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -522,64 +522,64 @@
     <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -856,332 +856,332 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="5" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="25" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="56"/>
-[...46 lines deleted...]
-      <c r="AW1" s="56"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
-      <c r="J2" s="55" t="s">
+      <c r="J2" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="55"/>
-[...1 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
-      <c r="V2" s="55" t="s">
+      <c r="V2" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="55"/>
-[...1 lines deleted...]
-      <c r="Y2" s="55"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
-      <c r="AH2" s="55" t="s">
+      <c r="AH2" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="AI2" s="55"/>
-[...1 lines deleted...]
-      <c r="AK2" s="55"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
-      <c r="AT2" s="55"/>
-[...2 lines deleted...]
-      <c r="AW2" s="55"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
       <c r="AX2" s="26"/>
       <c r="AY2" s="26"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BG2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="8"/>
       <c r="BR2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
       <c r="CF2" s="30" t="s">
         <v>28</v>
       </c>
       <c r="CR2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="53"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="53"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
+      <c r="BB3" s="55"/>
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="53"/>
-[...10 lines deleted...]
-      <c r="BV3" s="52" t="s">
+      <c r="BK3" s="55"/>
+      <c r="BL3" s="55"/>
+      <c r="BM3" s="55"/>
+      <c r="BN3" s="55"/>
+      <c r="BO3" s="55"/>
+      <c r="BP3" s="55"/>
+      <c r="BQ3" s="55"/>
+      <c r="BR3" s="55"/>
+      <c r="BS3" s="55"/>
+      <c r="BT3" s="55"/>
+      <c r="BU3" s="56"/>
+      <c r="BV3" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="52" t="s">
+      <c r="BW3" s="55"/>
+      <c r="BX3" s="55"/>
+      <c r="BY3" s="55"/>
+      <c r="BZ3" s="55"/>
+      <c r="CA3" s="55"/>
+      <c r="CB3" s="55"/>
+      <c r="CC3" s="55"/>
+      <c r="CD3" s="55"/>
+      <c r="CE3" s="55"/>
+      <c r="CF3" s="55"/>
+      <c r="CG3" s="56"/>
+      <c r="CH3" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="53"/>
-[...9 lines deleted...]
-      <c r="CS3" s="54"/>
+      <c r="CI3" s="55"/>
+      <c r="CJ3" s="55"/>
+      <c r="CK3" s="55"/>
+      <c r="CL3" s="55"/>
+      <c r="CM3" s="55"/>
+      <c r="CN3" s="55"/>
+      <c r="CO3" s="55"/>
+      <c r="CP3" s="55"/>
+      <c r="CQ3" s="55"/>
+      <c r="CR3" s="55"/>
+      <c r="CS3" s="56"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="11" t="s">
@@ -1698,51 +1698,53 @@
       </c>
       <c r="CD5" s="49">
         <v>150.19999999999999</v>
       </c>
       <c r="CE5" s="51">
         <v>148.9</v>
       </c>
       <c r="CF5" s="49">
         <v>147.6</v>
       </c>
       <c r="CG5" s="49">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="47">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="47">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="47">
         <v>159.19999999999999</v>
       </c>
-      <c r="CL5" s="46"/>
+      <c r="CL5" s="47">
+        <v>165.7</v>
+      </c>
       <c r="CM5" s="46"/>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="39">
         <v>1.2</v>
       </c>
       <c r="C6" s="39">
         <v>1.3</v>
       </c>
       <c r="D6" s="39">
         <v>1.3</v>
       </c>
       <c r="E6" s="39">
         <v>1.3</v>
       </c>
       <c r="F6" s="39">
@@ -1975,51 +1977,53 @@
       </c>
       <c r="CD6" s="19">
         <v>4.2</v>
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="19">
         <v>4.2</v>
       </c>
       <c r="CG6" s="19">
         <v>4.2</v>
       </c>
       <c r="CH6" s="31">
         <v>4.2</v>
       </c>
       <c r="CI6" s="47">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="47">
         <v>4</v>
       </c>
       <c r="CK6" s="47">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CL6" s="46"/>
+      <c r="CL6" s="47">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CM6" s="46"/>
       <c r="CN6" s="46"/>
       <c r="CO6" s="46"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="40">
         <v>8.4</v>
       </c>
       <c r="D7" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="40">
         <v>10.5</v>
       </c>
       <c r="F7" s="40">
@@ -2252,51 +2256,53 @@
       </c>
       <c r="CD7" s="19">
         <v>23.4</v>
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="19">
         <v>23.1</v>
       </c>
       <c r="CG7" s="19">
         <v>23.2</v>
       </c>
       <c r="CH7" s="31">
         <v>23</v>
       </c>
       <c r="CI7" s="47">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="47">
         <v>23.7</v>
       </c>
       <c r="CK7" s="47">
         <v>24.8</v>
       </c>
-      <c r="CL7" s="46"/>
+      <c r="CL7" s="47">
+        <v>27.4</v>
+      </c>
       <c r="CM7" s="46"/>
       <c r="CN7" s="46"/>
       <c r="CO7" s="46"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="40">
         <v>7.5</v>
       </c>
       <c r="C8" s="40">
         <v>7.6</v>
       </c>
       <c r="D8" s="35">
         <v>8</v>
       </c>
       <c r="E8" s="35">
         <v>9</v>
       </c>
       <c r="F8" s="40">
@@ -2529,51 +2535,53 @@
       </c>
       <c r="CD8" s="19">
         <v>20.100000000000001</v>
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="19">
         <v>19.7</v>
       </c>
       <c r="CG8" s="19">
         <v>19.8</v>
       </c>
       <c r="CH8" s="31">
         <v>19.8</v>
       </c>
       <c r="CI8" s="47">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="47">
         <v>20.5</v>
       </c>
       <c r="CK8" s="47">
         <v>20.9</v>
       </c>
-      <c r="CL8" s="46"/>
+      <c r="CL8" s="47">
+        <v>22.9</v>
+      </c>
       <c r="CM8" s="46"/>
       <c r="CN8" s="46"/>
       <c r="CO8" s="46"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="40">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="35">
         <v>17</v>
       </c>
       <c r="D9" s="40">
         <v>16.5</v>
       </c>
       <c r="E9" s="35">
         <v>17</v>
       </c>
       <c r="F9" s="40">
@@ -2806,51 +2814,53 @@
       </c>
       <c r="CD9" s="19">
         <v>26.3</v>
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="19">
         <v>25.8</v>
       </c>
       <c r="CG9" s="19">
         <v>30.8</v>
       </c>
       <c r="CH9" s="31">
         <v>30.3</v>
       </c>
       <c r="CI9" s="47">
         <v>30</v>
       </c>
       <c r="CJ9" s="47">
         <v>29.8</v>
       </c>
       <c r="CK9" s="47">
         <v>29.8</v>
       </c>
-      <c r="CL9" s="46"/>
+      <c r="CL9" s="47">
+        <v>31.3</v>
+      </c>
       <c r="CM9" s="46"/>
       <c r="CN9" s="46"/>
       <c r="CO9" s="46"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="40">
         <v>23.3</v>
       </c>
       <c r="C10" s="35">
         <v>23</v>
       </c>
       <c r="D10" s="40">
         <v>23.1</v>
       </c>
       <c r="E10" s="40">
         <v>24.8</v>
       </c>
       <c r="F10" s="40">
@@ -3083,51 +3093,53 @@
       </c>
       <c r="CD10" s="19">
         <v>44.4</v>
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="19">
         <v>43.8</v>
       </c>
       <c r="CG10" s="19">
         <v>45.6</v>
       </c>
       <c r="CH10" s="31">
         <v>45.4</v>
       </c>
       <c r="CI10" s="47">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>44</v>
       </c>
       <c r="CK10" s="47">
         <v>44.8</v>
       </c>
-      <c r="CL10" s="46"/>
+      <c r="CL10" s="47">
+        <v>44.8</v>
+      </c>
       <c r="CM10" s="46"/>
       <c r="CN10" s="46"/>
       <c r="CO10" s="46"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="40">
         <v>12.9</v>
       </c>
       <c r="C11" s="40">
         <v>12.6</v>
       </c>
       <c r="D11" s="40">
         <v>13.5</v>
       </c>
       <c r="E11" s="40">
         <v>15.6</v>
       </c>
       <c r="F11" s="40">
@@ -3360,51 +3372,53 @@
       </c>
       <c r="CD11" s="19">
         <v>18.8</v>
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="19">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="19">
         <v>18.7</v>
       </c>
       <c r="CH11" s="31">
         <v>20.2</v>
       </c>
       <c r="CI11" s="47">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="47">
         <v>20</v>
       </c>
       <c r="CK11" s="47">
         <v>20.7</v>
       </c>
-      <c r="CL11" s="46"/>
+      <c r="CL11" s="47">
+        <v>21</v>
+      </c>
       <c r="CM11" s="46"/>
       <c r="CN11" s="46"/>
       <c r="CO11" s="46"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="40">
         <v>1.3</v>
       </c>
       <c r="C12" s="39">
         <v>1.3</v>
       </c>
       <c r="D12" s="39">
         <v>1.3</v>
       </c>
       <c r="E12" s="40">
         <v>1.4</v>
       </c>
       <c r="F12" s="40">
@@ -3637,51 +3651,53 @@
       </c>
       <c r="CD12" s="19">
         <v>3.8</v>
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="19">
         <v>3.8</v>
       </c>
       <c r="CG12" s="19">
         <v>4</v>
       </c>
       <c r="CH12" s="31">
         <v>4</v>
       </c>
       <c r="CI12" s="47">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="47">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="47">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CL12" s="46"/>
+      <c r="CL12" s="47">
+        <v>4.5</v>
+      </c>
       <c r="CM12" s="46"/>
       <c r="CN12" s="46"/>
       <c r="CO12" s="46"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="40">
         <v>5.5</v>
       </c>
       <c r="C13" s="40">
         <v>5.3</v>
       </c>
       <c r="D13" s="40">
         <v>5.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.6</v>
       </c>
       <c r="F13" s="35">
@@ -3914,51 +3930,53 @@
       </c>
       <c r="CD13" s="19">
         <v>9.1</v>
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="19">
         <v>10.6</v>
       </c>
       <c r="CH13" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="47">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="47">
         <v>9.4</v>
       </c>
       <c r="CK13" s="47">
         <v>9.5</v>
       </c>
-      <c r="CL13" s="46"/>
+      <c r="CL13" s="47">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="CM13" s="46"/>
       <c r="CN13" s="46"/>
       <c r="CO13" s="46"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
@@ -4990,64 +5008,64 @@
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>