--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -856,51 +856,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
+      <selection pane="topRight" activeCell="CG27" sqref="CG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="5" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
@@ -1701,51 +1701,53 @@
       </c>
       <c r="CE5" s="51">
         <v>148.9</v>
       </c>
       <c r="CF5" s="49">
         <v>147.6</v>
       </c>
       <c r="CG5" s="49">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="47">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="47">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="47">
         <v>159.19999999999999</v>
       </c>
       <c r="CL5" s="47">
         <v>165.7</v>
       </c>
-      <c r="CM5" s="46"/>
+      <c r="CM5" s="29">
+        <v>165.2</v>
+      </c>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="39">
         <v>1.2</v>
       </c>
       <c r="C6" s="39">
         <v>1.3</v>
       </c>
       <c r="D6" s="39">
         <v>1.3</v>
       </c>
       <c r="E6" s="39">
         <v>1.3</v>
       </c>
       <c r="F6" s="39">
         <v>1.3</v>
@@ -1980,51 +1982,53 @@
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="19">
         <v>4.2</v>
       </c>
       <c r="CG6" s="19">
         <v>4.2</v>
       </c>
       <c r="CH6" s="31">
         <v>4.2</v>
       </c>
       <c r="CI6" s="47">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="47">
         <v>4</v>
       </c>
       <c r="CK6" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="CL6" s="47">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CM6" s="46"/>
+      <c r="CM6" s="29">
+        <v>4.3</v>
+      </c>
       <c r="CN6" s="46"/>
       <c r="CO6" s="46"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="40">
         <v>8.4</v>
       </c>
       <c r="D7" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="40">
         <v>10.5</v>
       </c>
       <c r="F7" s="40">
         <v>10.5</v>
@@ -2259,51 +2263,53 @@
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="19">
         <v>23.1</v>
       </c>
       <c r="CG7" s="19">
         <v>23.2</v>
       </c>
       <c r="CH7" s="31">
         <v>23</v>
       </c>
       <c r="CI7" s="47">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="47">
         <v>23.7</v>
       </c>
       <c r="CK7" s="47">
         <v>24.8</v>
       </c>
       <c r="CL7" s="47">
         <v>27.4</v>
       </c>
-      <c r="CM7" s="46"/>
+      <c r="CM7" s="29">
+        <v>26.9</v>
+      </c>
       <c r="CN7" s="46"/>
       <c r="CO7" s="46"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="40">
         <v>7.5</v>
       </c>
       <c r="C8" s="40">
         <v>7.6</v>
       </c>
       <c r="D8" s="35">
         <v>8</v>
       </c>
       <c r="E8" s="35">
         <v>9</v>
       </c>
       <c r="F8" s="40">
         <v>9.8000000000000007</v>
@@ -2538,51 +2544,53 @@
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="19">
         <v>19.7</v>
       </c>
       <c r="CG8" s="19">
         <v>19.8</v>
       </c>
       <c r="CH8" s="31">
         <v>19.8</v>
       </c>
       <c r="CI8" s="47">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="47">
         <v>20.5</v>
       </c>
       <c r="CK8" s="47">
         <v>20.9</v>
       </c>
       <c r="CL8" s="47">
         <v>22.9</v>
       </c>
-      <c r="CM8" s="46"/>
+      <c r="CM8" s="29">
+        <v>22.6</v>
+      </c>
       <c r="CN8" s="46"/>
       <c r="CO8" s="46"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="40">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="35">
         <v>17</v>
       </c>
       <c r="D9" s="40">
         <v>16.5</v>
       </c>
       <c r="E9" s="35">
         <v>17</v>
       </c>
       <c r="F9" s="40">
         <v>18.399999999999999</v>
@@ -2817,51 +2825,53 @@
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="19">
         <v>25.8</v>
       </c>
       <c r="CG9" s="19">
         <v>30.8</v>
       </c>
       <c r="CH9" s="31">
         <v>30.3</v>
       </c>
       <c r="CI9" s="47">
         <v>30</v>
       </c>
       <c r="CJ9" s="47">
         <v>29.8</v>
       </c>
       <c r="CK9" s="47">
         <v>29.8</v>
       </c>
       <c r="CL9" s="47">
         <v>31.3</v>
       </c>
-      <c r="CM9" s="46"/>
+      <c r="CM9" s="29">
+        <v>29.6</v>
+      </c>
       <c r="CN9" s="46"/>
       <c r="CO9" s="46"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="40">
         <v>23.3</v>
       </c>
       <c r="C10" s="35">
         <v>23</v>
       </c>
       <c r="D10" s="40">
         <v>23.1</v>
       </c>
       <c r="E10" s="40">
         <v>24.8</v>
       </c>
       <c r="F10" s="40">
         <v>25.5</v>
@@ -3096,51 +3106,53 @@
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="19">
         <v>43.8</v>
       </c>
       <c r="CG10" s="19">
         <v>45.6</v>
       </c>
       <c r="CH10" s="31">
         <v>45.4</v>
       </c>
       <c r="CI10" s="47">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>44</v>
       </c>
       <c r="CK10" s="47">
         <v>44.8</v>
       </c>
       <c r="CL10" s="47">
         <v>44.8</v>
       </c>
-      <c r="CM10" s="46"/>
+      <c r="CM10" s="29">
+        <v>43.8</v>
+      </c>
       <c r="CN10" s="46"/>
       <c r="CO10" s="46"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="40">
         <v>12.9</v>
       </c>
       <c r="C11" s="40">
         <v>12.6</v>
       </c>
       <c r="D11" s="40">
         <v>13.5</v>
       </c>
       <c r="E11" s="40">
         <v>15.6</v>
       </c>
       <c r="F11" s="40">
         <v>16.7</v>
@@ -3375,51 +3387,53 @@
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="19">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="19">
         <v>18.7</v>
       </c>
       <c r="CH11" s="31">
         <v>20.2</v>
       </c>
       <c r="CI11" s="47">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="47">
         <v>20</v>
       </c>
       <c r="CK11" s="47">
         <v>20.7</v>
       </c>
       <c r="CL11" s="47">
         <v>21</v>
       </c>
-      <c r="CM11" s="46"/>
+      <c r="CM11" s="29">
+        <v>22.8</v>
+      </c>
       <c r="CN11" s="46"/>
       <c r="CO11" s="46"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="40">
         <v>1.3</v>
       </c>
       <c r="C12" s="39">
         <v>1.3</v>
       </c>
       <c r="D12" s="39">
         <v>1.3</v>
       </c>
       <c r="E12" s="40">
         <v>1.4</v>
       </c>
       <c r="F12" s="40">
         <v>1.4</v>
@@ -3654,51 +3668,53 @@
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="19">
         <v>3.8</v>
       </c>
       <c r="CG12" s="19">
         <v>4</v>
       </c>
       <c r="CH12" s="31">
         <v>4</v>
       </c>
       <c r="CI12" s="47">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="47">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="CL12" s="47">
         <v>4.5</v>
       </c>
-      <c r="CM12" s="46"/>
+      <c r="CM12" s="29">
+        <v>4.7</v>
+      </c>
       <c r="CN12" s="46"/>
       <c r="CO12" s="46"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="40">
         <v>5.5</v>
       </c>
       <c r="C13" s="40">
         <v>5.3</v>
       </c>
       <c r="D13" s="40">
         <v>5.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.6</v>
       </c>
       <c r="F13" s="35">
         <v>6</v>
@@ -3933,51 +3949,53 @@
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="19">
         <v>10.6</v>
       </c>
       <c r="CH13" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="47">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="47">
         <v>9.4</v>
       </c>
       <c r="CK13" s="47">
         <v>9.5</v>
       </c>
       <c r="CL13" s="47">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CM13" s="46"/>
+      <c r="CM13" s="29">
+        <v>10.4</v>
+      </c>
       <c r="CN13" s="46"/>
       <c r="CO13" s="46"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>