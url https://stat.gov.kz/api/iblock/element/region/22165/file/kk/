--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -522,64 +522,64 @@
     <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -856,332 +856,332 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CG27" sqref="CG27"/>
+      <selection pane="topRight" activeCell="CL23" sqref="CL23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="5" customWidth="1"/>
     <col min="2" max="6" width="9" style="5" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="5" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="5" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="5" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="5" customWidth="1"/>
     <col min="18" max="18" width="9" style="5" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="5" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="5" customWidth="1"/>
     <col min="21" max="21" width="9" style="5" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="25" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="52"/>
-[...46 lines deleted...]
-      <c r="AW1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
-      <c r="J2" s="53" t="s">
+      <c r="J2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="53"/>
-[...1 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
-      <c r="V2" s="53" t="s">
+      <c r="V2" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="53"/>
-[...1 lines deleted...]
-      <c r="Y2" s="53"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
-      <c r="AH2" s="53" t="s">
+      <c r="AH2" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AI2" s="53"/>
-[...1 lines deleted...]
-      <c r="AK2" s="53"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="8"/>
       <c r="AS2" s="8"/>
-      <c r="AT2" s="53"/>
-[...2 lines deleted...]
-      <c r="AW2" s="53"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
       <c r="AX2" s="26"/>
       <c r="AY2" s="26"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BG2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="8"/>
       <c r="BR2" s="16" t="s">
         <v>28</v>
       </c>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
       <c r="CF2" s="30" t="s">
         <v>28</v>
       </c>
       <c r="CR2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="55"/>
-[...10 lines deleted...]
-      <c r="N3" s="54" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="55"/>
-[...10 lines deleted...]
-      <c r="Z3" s="54" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="55"/>
-[...10 lines deleted...]
-      <c r="AL3" s="54" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="55"/>
-[...10 lines deleted...]
-      <c r="AX3" s="54" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="54" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="55"/>
-[...10 lines deleted...]
-      <c r="BV3" s="54" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="55"/>
-[...10 lines deleted...]
-      <c r="CH3" s="54" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="54"/>
+      <c r="CH3" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="55"/>
-[...9 lines deleted...]
-      <c r="CS3" s="56"/>
+      <c r="CI3" s="53"/>
+      <c r="CJ3" s="53"/>
+      <c r="CK3" s="53"/>
+      <c r="CL3" s="53"/>
+      <c r="CM3" s="53"/>
+      <c r="CN3" s="53"/>
+      <c r="CO3" s="53"/>
+      <c r="CP3" s="53"/>
+      <c r="CQ3" s="53"/>
+      <c r="CR3" s="53"/>
+      <c r="CS3" s="54"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="57"/>
       <c r="B4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="11" t="s">
@@ -1704,51 +1704,53 @@
       </c>
       <c r="CF5" s="49">
         <v>147.6</v>
       </c>
       <c r="CG5" s="49">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="47">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="47">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="47">
         <v>159.19999999999999</v>
       </c>
       <c r="CL5" s="47">
         <v>165.7</v>
       </c>
       <c r="CM5" s="29">
         <v>165.2</v>
       </c>
-      <c r="CN5" s="46"/>
+      <c r="CN5" s="29">
+        <v>164.2</v>
+      </c>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="39">
         <v>1.2</v>
       </c>
       <c r="C6" s="39">
         <v>1.3</v>
       </c>
       <c r="D6" s="39">
         <v>1.3</v>
       </c>
       <c r="E6" s="39">
         <v>1.3</v>
       </c>
       <c r="F6" s="39">
         <v>1.3</v>
       </c>
@@ -1985,51 +1987,53 @@
       </c>
       <c r="CF6" s="19">
         <v>4.2</v>
       </c>
       <c r="CG6" s="19">
         <v>4.2</v>
       </c>
       <c r="CH6" s="31">
         <v>4.2</v>
       </c>
       <c r="CI6" s="47">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="47">
         <v>4</v>
       </c>
       <c r="CK6" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="CL6" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="CM6" s="29">
         <v>4.3</v>
       </c>
-      <c r="CN6" s="46"/>
+      <c r="CN6" s="29">
+        <v>4.2</v>
+      </c>
       <c r="CO6" s="46"/>
       <c r="CP6" s="46"/>
       <c r="CQ6" s="46"/>
       <c r="CR6" s="46"/>
       <c r="CS6" s="46"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="40">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="40">
         <v>8.4</v>
       </c>
       <c r="D7" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="40">
         <v>10.5</v>
       </c>
       <c r="F7" s="40">
         <v>10.5</v>
       </c>
@@ -2266,51 +2270,53 @@
       </c>
       <c r="CF7" s="19">
         <v>23.1</v>
       </c>
       <c r="CG7" s="19">
         <v>23.2</v>
       </c>
       <c r="CH7" s="31">
         <v>23</v>
       </c>
       <c r="CI7" s="47">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="47">
         <v>23.7</v>
       </c>
       <c r="CK7" s="47">
         <v>24.8</v>
       </c>
       <c r="CL7" s="47">
         <v>27.4</v>
       </c>
       <c r="CM7" s="29">
         <v>26.9</v>
       </c>
-      <c r="CN7" s="46"/>
+      <c r="CN7" s="29">
+        <v>26.9</v>
+      </c>
       <c r="CO7" s="46"/>
       <c r="CP7" s="46"/>
       <c r="CQ7" s="46"/>
       <c r="CR7" s="46"/>
       <c r="CS7" s="46"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="40">
         <v>7.5</v>
       </c>
       <c r="C8" s="40">
         <v>7.6</v>
       </c>
       <c r="D8" s="35">
         <v>8</v>
       </c>
       <c r="E8" s="35">
         <v>9</v>
       </c>
       <c r="F8" s="40">
         <v>9.8000000000000007</v>
       </c>
@@ -2547,51 +2553,53 @@
       </c>
       <c r="CF8" s="19">
         <v>19.7</v>
       </c>
       <c r="CG8" s="19">
         <v>19.8</v>
       </c>
       <c r="CH8" s="31">
         <v>19.8</v>
       </c>
       <c r="CI8" s="47">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="47">
         <v>20.5</v>
       </c>
       <c r="CK8" s="47">
         <v>20.9</v>
       </c>
       <c r="CL8" s="47">
         <v>22.9</v>
       </c>
       <c r="CM8" s="29">
         <v>22.6</v>
       </c>
-      <c r="CN8" s="46"/>
+      <c r="CN8" s="29">
+        <v>22.6</v>
+      </c>
       <c r="CO8" s="46"/>
       <c r="CP8" s="46"/>
       <c r="CQ8" s="46"/>
       <c r="CR8" s="46"/>
       <c r="CS8" s="46"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="40">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="35">
         <v>17</v>
       </c>
       <c r="D9" s="40">
         <v>16.5</v>
       </c>
       <c r="E9" s="35">
         <v>17</v>
       </c>
       <c r="F9" s="40">
         <v>18.399999999999999</v>
       </c>
@@ -2828,51 +2836,53 @@
       </c>
       <c r="CF9" s="19">
         <v>25.8</v>
       </c>
       <c r="CG9" s="19">
         <v>30.8</v>
       </c>
       <c r="CH9" s="31">
         <v>30.3</v>
       </c>
       <c r="CI9" s="47">
         <v>30</v>
       </c>
       <c r="CJ9" s="47">
         <v>29.8</v>
       </c>
       <c r="CK9" s="47">
         <v>29.8</v>
       </c>
       <c r="CL9" s="47">
         <v>31.3</v>
       </c>
       <c r="CM9" s="29">
         <v>29.6</v>
       </c>
-      <c r="CN9" s="46"/>
+      <c r="CN9" s="29">
+        <v>29.6</v>
+      </c>
       <c r="CO9" s="46"/>
       <c r="CP9" s="46"/>
       <c r="CQ9" s="46"/>
       <c r="CR9" s="46"/>
       <c r="CS9" s="46"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="40">
         <v>23.3</v>
       </c>
       <c r="C10" s="35">
         <v>23</v>
       </c>
       <c r="D10" s="40">
         <v>23.1</v>
       </c>
       <c r="E10" s="40">
         <v>24.8</v>
       </c>
       <c r="F10" s="40">
         <v>25.5</v>
       </c>
@@ -3109,51 +3119,53 @@
       </c>
       <c r="CF10" s="19">
         <v>43.8</v>
       </c>
       <c r="CG10" s="19">
         <v>45.6</v>
       </c>
       <c r="CH10" s="31">
         <v>45.4</v>
       </c>
       <c r="CI10" s="47">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="47">
         <v>44</v>
       </c>
       <c r="CK10" s="47">
         <v>44.8</v>
       </c>
       <c r="CL10" s="47">
         <v>44.8</v>
       </c>
       <c r="CM10" s="29">
         <v>43.8</v>
       </c>
-      <c r="CN10" s="46"/>
+      <c r="CN10" s="29">
+        <v>43.6</v>
+      </c>
       <c r="CO10" s="46"/>
       <c r="CP10" s="46"/>
       <c r="CQ10" s="46"/>
       <c r="CR10" s="46"/>
       <c r="CS10" s="46"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="40">
         <v>12.9</v>
       </c>
       <c r="C11" s="40">
         <v>12.6</v>
       </c>
       <c r="D11" s="40">
         <v>13.5</v>
       </c>
       <c r="E11" s="40">
         <v>15.6</v>
       </c>
       <c r="F11" s="40">
         <v>16.7</v>
       </c>
@@ -3390,51 +3402,53 @@
       </c>
       <c r="CF11" s="19">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="19">
         <v>18.7</v>
       </c>
       <c r="CH11" s="31">
         <v>20.2</v>
       </c>
       <c r="CI11" s="47">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="47">
         <v>20</v>
       </c>
       <c r="CK11" s="47">
         <v>20.7</v>
       </c>
       <c r="CL11" s="47">
         <v>21</v>
       </c>
       <c r="CM11" s="29">
         <v>22.8</v>
       </c>
-      <c r="CN11" s="46"/>
+      <c r="CN11" s="29">
+        <v>22.4</v>
+      </c>
       <c r="CO11" s="46"/>
       <c r="CP11" s="46"/>
       <c r="CQ11" s="46"/>
       <c r="CR11" s="46"/>
       <c r="CS11" s="46"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="40">
         <v>1.3</v>
       </c>
       <c r="C12" s="39">
         <v>1.3</v>
       </c>
       <c r="D12" s="39">
         <v>1.3</v>
       </c>
       <c r="E12" s="40">
         <v>1.4</v>
       </c>
       <c r="F12" s="40">
         <v>1.4</v>
       </c>
@@ -3671,51 +3685,53 @@
       </c>
       <c r="CF12" s="19">
         <v>3.8</v>
       </c>
       <c r="CG12" s="19">
         <v>4</v>
       </c>
       <c r="CH12" s="31">
         <v>4</v>
       </c>
       <c r="CI12" s="47">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="47">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="CL12" s="47">
         <v>4.5</v>
       </c>
       <c r="CM12" s="29">
         <v>4.7</v>
       </c>
-      <c r="CN12" s="46"/>
+      <c r="CN12" s="29">
+        <v>4.7</v>
+      </c>
       <c r="CO12" s="46"/>
       <c r="CP12" s="46"/>
       <c r="CQ12" s="46"/>
       <c r="CR12" s="46"/>
       <c r="CS12" s="46"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="40">
         <v>5.5</v>
       </c>
       <c r="C13" s="40">
         <v>5.3</v>
       </c>
       <c r="D13" s="40">
         <v>5.4</v>
       </c>
       <c r="E13" s="40">
         <v>5.6</v>
       </c>
       <c r="F13" s="35">
         <v>6</v>
       </c>
@@ -3952,51 +3968,53 @@
       </c>
       <c r="CF13" s="19">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="19">
         <v>10.6</v>
       </c>
       <c r="CH13" s="31">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="47">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="47">
         <v>9.4</v>
       </c>
       <c r="CK13" s="47">
         <v>9.5</v>
       </c>
       <c r="CL13" s="47">
         <v>9.6999999999999993</v>
       </c>
       <c r="CM13" s="29">
         <v>10.4</v>
       </c>
-      <c r="CN13" s="46"/>
+      <c r="CN13" s="29">
+        <v>10.3</v>
+      </c>
       <c r="CO13" s="46"/>
       <c r="CP13" s="46"/>
       <c r="CQ13" s="46"/>
       <c r="CR13" s="46"/>
       <c r="CS13" s="46"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="14"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
       <c r="R14" s="14"/>
@@ -5026,64 +5044,64 @@
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="CH3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>