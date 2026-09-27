--- v5 (2026-08-18)
+++ v6 (2026-09-27)
@@ -407,64 +407,64 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -736,124 +736,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CN5" sqref="CN5:CN13"/>
+      <selection activeCell="CM20" sqref="CM20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...46 lines deleted...]
-      <c r="AW1" s="54"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
       <c r="BB1" s="15"/>
       <c r="BC1" s="15"/>
       <c r="BD1" s="15"/>
       <c r="BE1" s="15"/>
       <c r="BF1" s="15"/>
       <c r="BG1" s="15"/>
       <c r="BH1" s="15"/>
       <c r="BI1" s="15"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="51" t="s">
         <v>19</v>
@@ -907,168 +907,168 @@
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
       <c r="BR2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="BS2" s="51"/>
       <c r="BT2" s="51"/>
       <c r="BU2" s="51"/>
       <c r="CD2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CE2" s="51"/>
       <c r="CF2" s="51"/>
       <c r="CG2" s="51"/>
       <c r="CP2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CQ2" s="51"/>
       <c r="CR2" s="51"/>
       <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="50"/>
-[...10 lines deleted...]
-      <c r="N3" s="50" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="50"/>
-[...10 lines deleted...]
-      <c r="Z3" s="50" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="50"/>
-[...10 lines deleted...]
-      <c r="AL3" s="50" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="50"/>
-[...10 lines deleted...]
-      <c r="AX3" s="50" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="50" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="50"/>
-[...10 lines deleted...]
-      <c r="BV3" s="52" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="52"/>
+      <c r="BV3" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="52"/>
-[...10 lines deleted...]
-      <c r="CH3" s="50" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="50"/>
-[...9 lines deleted...]
-      <c r="CS3" s="50"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="52"/>
+      <c r="CN3" s="52"/>
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="52"/>
+      <c r="CS3" s="52"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="53"/>
+      <c r="A4" s="54"/>
       <c r="B4" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1591,51 +1591,53 @@
       </c>
       <c r="CG5" s="38">
         <v>236.6</v>
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
       <c r="CK5" s="34">
         <v>251.4</v>
       </c>
       <c r="CL5" s="34">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="18">
         <v>262.2</v>
       </c>
       <c r="CN5" s="18">
         <v>259.10000000000002</v>
       </c>
-      <c r="CO5" s="33"/>
+      <c r="CO5" s="18">
+        <v>258.60000000000002</v>
+      </c>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="24">
         <v>5.7610000000000001</v>
       </c>
       <c r="G6" s="11">
@@ -1874,51 +1876,53 @@
       </c>
       <c r="CG6" s="19">
         <v>11.8</v>
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
       <c r="CK6" s="34">
         <v>12.2</v>
       </c>
       <c r="CL6" s="34">
         <v>12.3</v>
       </c>
       <c r="CM6" s="18">
         <v>12.8</v>
       </c>
       <c r="CN6" s="18">
         <v>12.9</v>
       </c>
-      <c r="CO6" s="33"/>
+      <c r="CO6" s="18">
+        <v>12.8</v>
+      </c>
       <c r="CP6" s="33"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
       <c r="F7" s="27">
         <v>21.9</v>
       </c>
       <c r="G7" s="28">
@@ -2157,51 +2161,53 @@
       </c>
       <c r="CG7" s="19">
         <v>21.6</v>
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
       <c r="CK7" s="34">
         <v>23.5</v>
       </c>
       <c r="CL7" s="34">
         <v>25.5</v>
       </c>
       <c r="CM7" s="18">
         <v>25.2</v>
       </c>
       <c r="CN7" s="18">
         <v>24.9</v>
       </c>
-      <c r="CO7" s="33"/>
+      <c r="CO7" s="18">
+        <v>24.4</v>
+      </c>
       <c r="CP7" s="33"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
       <c r="F8" s="28">
         <v>24.8</v>
       </c>
       <c r="G8" s="11">
@@ -2440,51 +2446,53 @@
       </c>
       <c r="CG8" s="19">
         <v>26.9</v>
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
       <c r="CK8" s="34">
         <v>31.9</v>
       </c>
       <c r="CL8" s="34">
         <v>32.5</v>
       </c>
       <c r="CM8" s="18">
         <v>32.6</v>
       </c>
       <c r="CN8" s="18">
         <v>32.1</v>
       </c>
-      <c r="CO8" s="33"/>
+      <c r="CO8" s="18">
+        <v>31.6</v>
+      </c>
       <c r="CP8" s="33"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
       <c r="F9" s="28">
         <v>18.600000000000001</v>
       </c>
       <c r="G9" s="11">
@@ -2723,51 +2731,53 @@
       </c>
       <c r="CG9" s="19">
         <v>33.4</v>
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
       <c r="CK9" s="34">
         <v>32.6</v>
       </c>
       <c r="CL9" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="18">
         <v>36.200000000000003</v>
       </c>
       <c r="CN9" s="18">
         <v>36.299999999999997</v>
       </c>
-      <c r="CO9" s="33"/>
+      <c r="CO9" s="18">
+        <v>35.9</v>
+      </c>
       <c r="CP9" s="33"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
       <c r="F10" s="28">
         <v>63</v>
       </c>
       <c r="G10" s="11">
@@ -3006,51 +3016,53 @@
       </c>
       <c r="CG10" s="19">
         <v>86.6</v>
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
       <c r="CK10" s="34">
         <v>92.4</v>
       </c>
       <c r="CL10" s="34">
         <v>94.7</v>
       </c>
       <c r="CM10" s="18">
         <v>92.1</v>
       </c>
       <c r="CN10" s="18">
         <v>92</v>
       </c>
-      <c r="CO10" s="33"/>
+      <c r="CO10" s="18">
+        <v>92.9</v>
+      </c>
       <c r="CP10" s="33"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
       <c r="F11" s="28">
         <v>34.4</v>
       </c>
       <c r="G11" s="11">
@@ -3289,51 +3301,53 @@
       </c>
       <c r="CG11" s="19">
         <v>34.1</v>
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
       <c r="CK11" s="34">
         <v>36.1</v>
       </c>
       <c r="CL11" s="34">
         <v>37.1</v>
       </c>
       <c r="CM11" s="18">
         <v>39.6</v>
       </c>
       <c r="CN11" s="18">
         <v>37.5</v>
       </c>
-      <c r="CO11" s="33"/>
+      <c r="CO11" s="18">
+        <v>38.1</v>
+      </c>
       <c r="CP11" s="33"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.6</v>
       </c>
       <c r="G12" s="11">
@@ -3572,51 +3586,53 @@
       </c>
       <c r="CG12" s="19">
         <v>3.1</v>
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
       <c r="CK12" s="34">
         <v>3.4</v>
       </c>
       <c r="CL12" s="34">
         <v>3.4</v>
       </c>
       <c r="CM12" s="18">
         <v>3.6</v>
       </c>
       <c r="CN12" s="18">
         <v>3.5</v>
       </c>
-      <c r="CO12" s="33"/>
+      <c r="CO12" s="18">
+        <v>3.5</v>
+      </c>
       <c r="CP12" s="33"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
       <c r="F13" s="28">
         <v>18</v>
       </c>
       <c r="G13" s="11">
@@ -3855,51 +3871,53 @@
       </c>
       <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
       <c r="CK13" s="34">
         <v>19.3</v>
       </c>
       <c r="CL13" s="34">
         <v>19.3</v>
       </c>
       <c r="CM13" s="18">
         <v>20.2</v>
       </c>
       <c r="CN13" s="18">
         <v>19.899999999999999</v>
       </c>
-      <c r="CO13" s="33"/>
+      <c r="CO13" s="18">
+        <v>19.3</v>
+      </c>
       <c r="CP13" s="33"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
@@ -4065,67 +4083,67 @@
       <c r="CD24" s="4"/>
     </row>
     <row r="25" spans="54:82">
       <c r="BM25" s="20"/>
       <c r="BN25" s="21"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
     </row>
     <row r="26" spans="54:82">
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
     </row>
     <row r="27" spans="54:82">
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>