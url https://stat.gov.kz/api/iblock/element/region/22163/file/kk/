--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -316,51 +316,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -407,65 +407,69 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -736,124 +740,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CM20" sqref="CM20"/>
+      <selection activeCell="CP5" sqref="CP5:CP13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...46 lines deleted...]
-      <c r="AW1" s="50"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
       <c r="BB1" s="15"/>
       <c r="BC1" s="15"/>
       <c r="BD1" s="15"/>
       <c r="BE1" s="15"/>
       <c r="BF1" s="15"/>
       <c r="BG1" s="15"/>
       <c r="BH1" s="15"/>
       <c r="BI1" s="15"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="51" t="s">
         <v>19</v>
@@ -907,168 +911,168 @@
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
       <c r="BR2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="BS2" s="51"/>
       <c r="BT2" s="51"/>
       <c r="BU2" s="51"/>
       <c r="CD2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CE2" s="51"/>
       <c r="CF2" s="51"/>
       <c r="CG2" s="51"/>
       <c r="CP2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CQ2" s="51"/>
       <c r="CR2" s="51"/>
       <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="50"/>
+      <c r="AZ3" s="50"/>
+      <c r="BA3" s="50"/>
+      <c r="BB3" s="50"/>
+      <c r="BC3" s="50"/>
+      <c r="BD3" s="50"/>
+      <c r="BE3" s="50"/>
+      <c r="BF3" s="50"/>
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="53" t="s">
+      <c r="BK3" s="50"/>
+      <c r="BL3" s="50"/>
+      <c r="BM3" s="50"/>
+      <c r="BN3" s="50"/>
+      <c r="BO3" s="50"/>
+      <c r="BP3" s="50"/>
+      <c r="BQ3" s="50"/>
+      <c r="BR3" s="50"/>
+      <c r="BS3" s="50"/>
+      <c r="BT3" s="50"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="52" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="52"/>
+      <c r="CH3" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="52"/>
+      <c r="CI3" s="50"/>
+      <c r="CJ3" s="50"/>
+      <c r="CK3" s="50"/>
+      <c r="CL3" s="50"/>
+      <c r="CM3" s="50"/>
+      <c r="CN3" s="50"/>
+      <c r="CO3" s="50"/>
+      <c r="CP3" s="50"/>
+      <c r="CQ3" s="50"/>
+      <c r="CR3" s="50"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="54"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1594,51 +1598,53 @@
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
       <c r="CK5" s="34">
         <v>251.4</v>
       </c>
       <c r="CL5" s="34">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="18">
         <v>262.2</v>
       </c>
       <c r="CN5" s="18">
         <v>259.10000000000002</v>
       </c>
       <c r="CO5" s="18">
         <v>258.60000000000002</v>
       </c>
-      <c r="CP5" s="33"/>
+      <c r="CP5" s="18">
+        <v>257</v>
+      </c>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="24">
         <v>5.7610000000000001</v>
       </c>
       <c r="G6" s="11">
         <v>6</v>
@@ -1879,51 +1885,53 @@
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
       <c r="CK6" s="34">
         <v>12.2</v>
       </c>
       <c r="CL6" s="34">
         <v>12.3</v>
       </c>
       <c r="CM6" s="18">
         <v>12.8</v>
       </c>
       <c r="CN6" s="18">
         <v>12.9</v>
       </c>
       <c r="CO6" s="18">
         <v>12.8</v>
       </c>
-      <c r="CP6" s="33"/>
+      <c r="CP6" s="18">
+        <v>12.8</v>
+      </c>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
       <c r="F7" s="27">
         <v>21.9</v>
       </c>
       <c r="G7" s="28">
         <v>21.4</v>
@@ -2164,51 +2172,53 @@
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
       <c r="CK7" s="34">
         <v>23.5</v>
       </c>
       <c r="CL7" s="34">
         <v>25.5</v>
       </c>
       <c r="CM7" s="18">
         <v>25.2</v>
       </c>
       <c r="CN7" s="18">
         <v>24.9</v>
       </c>
       <c r="CO7" s="18">
         <v>24.4</v>
       </c>
-      <c r="CP7" s="33"/>
+      <c r="CP7" s="18">
+        <v>24</v>
+      </c>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
       <c r="F8" s="28">
         <v>24.8</v>
       </c>
       <c r="G8" s="11">
         <v>23.9</v>
@@ -2449,51 +2459,53 @@
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
       <c r="CK8" s="34">
         <v>31.9</v>
       </c>
       <c r="CL8" s="34">
         <v>32.5</v>
       </c>
       <c r="CM8" s="18">
         <v>32.6</v>
       </c>
       <c r="CN8" s="18">
         <v>32.1</v>
       </c>
       <c r="CO8" s="18">
         <v>31.6</v>
       </c>
-      <c r="CP8" s="33"/>
+      <c r="CP8" s="18">
+        <v>31.3</v>
+      </c>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
       <c r="F9" s="28">
         <v>18.600000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>20.9</v>
@@ -2734,51 +2746,53 @@
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
       <c r="CK9" s="34">
         <v>32.6</v>
       </c>
       <c r="CL9" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="18">
         <v>36.200000000000003</v>
       </c>
       <c r="CN9" s="18">
         <v>36.299999999999997</v>
       </c>
       <c r="CO9" s="18">
         <v>35.9</v>
       </c>
-      <c r="CP9" s="33"/>
+      <c r="CP9" s="18">
+        <v>34.700000000000003</v>
+      </c>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
       <c r="F10" s="28">
         <v>63</v>
       </c>
       <c r="G10" s="11">
         <v>66.099999999999994</v>
@@ -3019,51 +3033,53 @@
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
       <c r="CK10" s="34">
         <v>92.4</v>
       </c>
       <c r="CL10" s="34">
         <v>94.7</v>
       </c>
       <c r="CM10" s="18">
         <v>92.1</v>
       </c>
       <c r="CN10" s="18">
         <v>92</v>
       </c>
       <c r="CO10" s="18">
         <v>92.9</v>
       </c>
-      <c r="CP10" s="33"/>
+      <c r="CP10" s="18">
+        <v>93.9</v>
+      </c>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
       <c r="F11" s="28">
         <v>34.4</v>
       </c>
       <c r="G11" s="11">
         <v>34.6</v>
@@ -3304,51 +3320,53 @@
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
       <c r="CK11" s="34">
         <v>36.1</v>
       </c>
       <c r="CL11" s="34">
         <v>37.1</v>
       </c>
       <c r="CM11" s="18">
         <v>39.6</v>
       </c>
       <c r="CN11" s="18">
         <v>37.5</v>
       </c>
       <c r="CO11" s="18">
         <v>38.1</v>
       </c>
-      <c r="CP11" s="33"/>
+      <c r="CP11" s="18">
+        <v>37.5</v>
+      </c>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.6</v>
       </c>
       <c r="G12" s="11">
         <v>1.6</v>
@@ -3589,51 +3607,53 @@
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
       <c r="CK12" s="34">
         <v>3.4</v>
       </c>
       <c r="CL12" s="34">
         <v>3.4</v>
       </c>
       <c r="CM12" s="18">
         <v>3.6</v>
       </c>
       <c r="CN12" s="18">
         <v>3.5</v>
       </c>
       <c r="CO12" s="18">
         <v>3.5</v>
       </c>
-      <c r="CP12" s="33"/>
+      <c r="CP12" s="18">
+        <v>3.4</v>
+      </c>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
       <c r="F13" s="28">
         <v>18</v>
       </c>
       <c r="G13" s="11">
         <v>16.7</v>
@@ -3874,51 +3894,53 @@
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
       <c r="CK13" s="34">
         <v>19.3</v>
       </c>
       <c r="CL13" s="34">
         <v>19.3</v>
       </c>
       <c r="CM13" s="18">
         <v>20.2</v>
       </c>
       <c r="CN13" s="18">
         <v>19.899999999999999</v>
       </c>
       <c r="CO13" s="18">
         <v>19.3</v>
       </c>
-      <c r="CP13" s="33"/>
+      <c r="CP13" s="18">
+        <v>19.5</v>
+      </c>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
@@ -3948,202 +3970,220 @@
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
       <c r="AT14" s="9"/>
       <c r="AU14" s="9"/>
       <c r="AV14" s="9"/>
       <c r="AW14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="6"/>
       <c r="BY15" s="29"/>
       <c r="BZ15" s="21"/>
       <c r="CC15" s="29"/>
       <c r="CD15" s="21"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="6"/>
       <c r="BR16" s="29"/>
       <c r="BS16" s="21"/>
       <c r="BX16" s="29"/>
       <c r="BY16" s="29"/>
       <c r="BZ16" s="29"/>
       <c r="CA16" s="29"/>
       <c r="CB16" s="21"/>
       <c r="CC16" s="29"/>
       <c r="CD16" s="21"/>
+      <c r="CP16" s="55"/>
+      <c r="CQ16" s="56"/>
     </row>
-    <row r="17" spans="54:82">
+    <row r="17" spans="54:95">
       <c r="BB17" s="6"/>
       <c r="BM17" s="20"/>
       <c r="BN17" s="21"/>
       <c r="BR17" s="29"/>
       <c r="BS17" s="21"/>
       <c r="BX17" s="29"/>
       <c r="BY17" s="29"/>
       <c r="BZ17" s="29"/>
       <c r="CA17" s="29"/>
       <c r="CB17" s="21"/>
       <c r="CC17" s="29"/>
       <c r="CD17" s="21"/>
+      <c r="CP17" s="55"/>
+      <c r="CQ17" s="56"/>
     </row>
-    <row r="18" spans="54:82">
+    <row r="18" spans="54:95">
       <c r="BB18" s="6"/>
       <c r="BM18" s="20"/>
       <c r="BN18" s="21"/>
       <c r="BR18" s="29"/>
       <c r="BS18" s="21"/>
       <c r="BX18" s="29"/>
       <c r="BY18" s="29"/>
       <c r="BZ18" s="29"/>
       <c r="CA18" s="29"/>
       <c r="CB18" s="21"/>
       <c r="CC18" s="29"/>
       <c r="CD18" s="21"/>
+      <c r="CP18" s="55"/>
+      <c r="CQ18" s="56"/>
     </row>
-    <row r="19" spans="54:82">
+    <row r="19" spans="54:95">
       <c r="BB19" s="6"/>
       <c r="BM19" s="20"/>
       <c r="BN19" s="21"/>
       <c r="BR19" s="29"/>
       <c r="BS19" s="21"/>
       <c r="BX19" s="29"/>
       <c r="BY19" s="29"/>
       <c r="BZ19" s="29"/>
       <c r="CA19" s="29"/>
       <c r="CB19" s="21"/>
       <c r="CC19" s="29"/>
       <c r="CD19" s="21"/>
+      <c r="CP19" s="55"/>
+      <c r="CQ19" s="56"/>
     </row>
-    <row r="20" spans="54:82">
+    <row r="20" spans="54:95">
       <c r="BB20" s="6"/>
       <c r="BM20" s="20"/>
       <c r="BN20" s="21"/>
       <c r="BR20" s="29"/>
       <c r="BS20" s="21"/>
       <c r="BX20" s="29"/>
       <c r="BY20" s="29"/>
       <c r="BZ20" s="29"/>
       <c r="CA20" s="29"/>
       <c r="CB20" s="21"/>
       <c r="CC20" s="29"/>
       <c r="CD20" s="21"/>
+      <c r="CP20" s="55"/>
+      <c r="CQ20" s="56"/>
     </row>
-    <row r="21" spans="54:82">
+    <row r="21" spans="54:95">
       <c r="BB21" s="6"/>
       <c r="BM21" s="20"/>
       <c r="BN21" s="21"/>
       <c r="BR21" s="29"/>
       <c r="BS21" s="21"/>
       <c r="BX21" s="29"/>
       <c r="BY21" s="29"/>
       <c r="BZ21" s="29"/>
       <c r="CA21" s="29"/>
       <c r="CB21" s="21"/>
       <c r="CC21" s="29"/>
       <c r="CD21" s="21"/>
+      <c r="CP21" s="55"/>
+      <c r="CQ21" s="56"/>
     </row>
-    <row r="22" spans="54:82">
+    <row r="22" spans="54:95">
       <c r="BB22" s="6"/>
       <c r="BM22" s="20"/>
       <c r="BN22" s="21"/>
       <c r="BR22" s="29"/>
       <c r="BS22" s="21"/>
       <c r="BX22" s="29"/>
       <c r="BY22" s="29"/>
       <c r="BZ22" s="29"/>
       <c r="CA22" s="29"/>
       <c r="CB22" s="21"/>
       <c r="CC22" s="29"/>
       <c r="CD22" s="21"/>
+      <c r="CP22" s="55"/>
+      <c r="CQ22" s="56"/>
     </row>
-    <row r="23" spans="54:82">
+    <row r="23" spans="54:95">
       <c r="BB23" s="6"/>
       <c r="BM23" s="20"/>
       <c r="BN23" s="21"/>
       <c r="BR23" s="29"/>
       <c r="BS23" s="21"/>
       <c r="BX23" s="29"/>
       <c r="BY23" s="29"/>
       <c r="BZ23" s="29"/>
       <c r="CA23" s="29"/>
       <c r="CB23" s="21"/>
       <c r="CC23" s="29"/>
       <c r="CD23" s="21"/>
+      <c r="CP23" s="55"/>
+      <c r="CQ23" s="56"/>
     </row>
-    <row r="24" spans="54:82">
+    <row r="24" spans="54:95">
       <c r="BM24" s="20"/>
       <c r="BN24" s="21"/>
       <c r="BR24" s="29"/>
       <c r="BS24" s="21"/>
       <c r="BX24" s="29"/>
       <c r="BY24" s="29"/>
       <c r="BZ24" s="29"/>
       <c r="CA24" s="29"/>
       <c r="CB24" s="21"/>
       <c r="CC24" s="4"/>
       <c r="CD24" s="4"/>
+      <c r="CP24" s="55"/>
+      <c r="CQ24" s="56"/>
     </row>
-    <row r="25" spans="54:82">
+    <row r="25" spans="54:95">
       <c r="BM25" s="20"/>
       <c r="BN25" s="21"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
     </row>
-    <row r="26" spans="54:82">
+    <row r="26" spans="54:95">
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
     </row>
-    <row r="27" spans="54:82">
+    <row r="27" spans="54:95">
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>