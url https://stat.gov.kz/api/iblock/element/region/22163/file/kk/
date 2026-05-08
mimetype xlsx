--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -233,347 +233,238 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...35 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="medium">
-[...17 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...57 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -844,3270 +735,3288 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BQ1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CK22" sqref="CK22"/>
+    <sheetView tabSelected="1" topLeftCell="BG1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="BT30" sqref="BT30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...58 lines deleted...]
-      <c r="BI1" s="21"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
+      <c r="AX1" s="15"/>
+      <c r="AY1" s="15"/>
+      <c r="AZ1" s="15"/>
+      <c r="BA1" s="15"/>
+      <c r="BB1" s="15"/>
+      <c r="BC1" s="15"/>
+      <c r="BD1" s="15"/>
+      <c r="BE1" s="15"/>
+      <c r="BF1" s="15"/>
+      <c r="BG1" s="15"/>
+      <c r="BH1" s="15"/>
+      <c r="BI1" s="15"/>
     </row>
-    <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="J2" s="54" t="s">
+    <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A2" s="47"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="54"/>
-[...10 lines deleted...]
-      <c r="V2" s="54" t="s">
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="54"/>
-[...10 lines deleted...]
-      <c r="AH2" s="54" t="s">
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="54"/>
-[...22 lines deleted...]
-      <c r="BR2" s="50" t="s">
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="15"/>
+      <c r="AZ2" s="15"/>
+      <c r="BA2" s="15"/>
+      <c r="BB2" s="15"/>
+      <c r="BC2" s="15"/>
+      <c r="BD2" s="15"/>
+      <c r="BE2" s="15"/>
+      <c r="BR2" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="50"/>
-[...2 lines deleted...]
-      <c r="CD2" s="50" t="s">
+      <c r="BS2" s="39"/>
+      <c r="BT2" s="39"/>
+      <c r="BU2" s="39"/>
+      <c r="CD2" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="50"/>
-[...2 lines deleted...]
-      <c r="CP2" s="50" t="s">
+      <c r="CE2" s="39"/>
+      <c r="CF2" s="39"/>
+      <c r="CG2" s="39"/>
+      <c r="CP2" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="50"/>
-[...1 lines deleted...]
-      <c r="CS2" s="50"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
     </row>
-    <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:97" ht="15" customHeight="1">
+      <c r="A3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="56"/>
-[...10 lines deleted...]
-      <c r="N3" s="55" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="56"/>
-[...10 lines deleted...]
-      <c r="AL3" s="55" t="s">
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="56"/>
-[...10 lines deleted...]
-      <c r="AX3" s="47" t="s">
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="47" t="s">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
+      <c r="BD3" s="38"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+      <c r="BH3" s="38"/>
+      <c r="BI3" s="38"/>
+      <c r="BJ3" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="48"/>
-[...10 lines deleted...]
-      <c r="BV3" s="47" t="s">
+      <c r="BK3" s="38"/>
+      <c r="BL3" s="38"/>
+      <c r="BM3" s="38"/>
+      <c r="BN3" s="38"/>
+      <c r="BO3" s="38"/>
+      <c r="BP3" s="38"/>
+      <c r="BQ3" s="38"/>
+      <c r="BR3" s="38"/>
+      <c r="BS3" s="38"/>
+      <c r="BT3" s="38"/>
+      <c r="BU3" s="38"/>
+      <c r="BV3" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="48"/>
-[...10 lines deleted...]
-      <c r="CH3" s="47" t="s">
+      <c r="BW3" s="41"/>
+      <c r="BX3" s="41"/>
+      <c r="BY3" s="41"/>
+      <c r="BZ3" s="41"/>
+      <c r="CA3" s="41"/>
+      <c r="CB3" s="41"/>
+      <c r="CC3" s="41"/>
+      <c r="CD3" s="41"/>
+      <c r="CE3" s="41"/>
+      <c r="CF3" s="41"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="48"/>
-[...9 lines deleted...]
-      <c r="CS3" s="49"/>
+      <c r="CI3" s="38"/>
+      <c r="CJ3" s="38"/>
+      <c r="CK3" s="38"/>
+      <c r="CL3" s="38"/>
+      <c r="CM3" s="38"/>
+      <c r="CN3" s="38"/>
+      <c r="CO3" s="38"/>
+      <c r="CP3" s="38"/>
+      <c r="CQ3" s="38"/>
+      <c r="CR3" s="38"/>
+      <c r="CS3" s="38"/>
     </row>
-    <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="9" t="s">
+    <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="H4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="K4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="L4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="M4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="9" t="s">
+      <c r="N4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="O4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="P4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="9" t="s">
+      <c r="Q4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="R4" s="10" t="s">
+      <c r="R4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="10" t="s">
+      <c r="S4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="T4" s="10" t="s">
+      <c r="T4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="V4" s="10" t="s">
+      <c r="V4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="10" t="s">
+      <c r="W4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="X4" s="10" t="s">
+      <c r="X4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="Y4" s="10" t="s">
+      <c r="Y4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="Z4" s="9" t="s">
+      <c r="Z4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="AA4" s="10" t="s">
+      <c r="AA4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AB4" s="10" t="s">
+      <c r="AB4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="AC4" s="9" t="s">
+      <c r="AC4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="AD4" s="10" t="s">
+      <c r="AD4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="AE4" s="10" t="s">
+      <c r="AE4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="AF4" s="10" t="s">
+      <c r="AF4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AG4" s="10" t="s">
+      <c r="AG4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="AH4" s="10" t="s">
+      <c r="AH4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AI4" s="10" t="s">
+      <c r="AI4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AJ4" s="10" t="s">
+      <c r="AJ4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="AK4" s="10" t="s">
+      <c r="AK4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AL4" s="9" t="s">
+      <c r="AL4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="AM4" s="10" t="s">
+      <c r="AM4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AN4" s="10" t="s">
+      <c r="AN4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="AO4" s="9" t="s">
+      <c r="AO4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="AP4" s="10" t="s">
+      <c r="AP4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="AQ4" s="10" t="s">
+      <c r="AQ4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="AR4" s="10" t="s">
+      <c r="AR4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AS4" s="10" t="s">
+      <c r="AS4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="AT4" s="10" t="s">
+      <c r="AT4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="10" t="s">
+      <c r="AU4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AV4" s="10" t="s">
+      <c r="AV4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="AW4" s="10" t="s">
+      <c r="AW4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="AX4" s="9" t="s">
+      <c r="AX4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="AY4" s="10" t="s">
+      <c r="AY4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AZ4" s="10" t="s">
+      <c r="AZ4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="BA4" s="9" t="s">
+      <c r="BA4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="BB4" s="10" t="s">
+      <c r="BB4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="BC4" s="10" t="s">
+      <c r="BC4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="BD4" s="10" t="s">
+      <c r="BD4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="BE4" s="10" t="s">
+      <c r="BE4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="BF4" s="10" t="s">
+      <c r="BF4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="BG4" s="10" t="s">
+      <c r="BG4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="BH4" s="10" t="s">
+      <c r="BH4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="BI4" s="10" t="s">
+      <c r="BI4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BJ4" s="9" t="s">
+      <c r="BJ4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="BK4" s="10" t="s">
+      <c r="BK4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="BL4" s="10" t="s">
+      <c r="BL4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="BM4" s="9" t="s">
+      <c r="BM4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="BN4" s="10" t="s">
+      <c r="BN4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="BO4" s="10" t="s">
+      <c r="BO4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="BP4" s="10" t="s">
+      <c r="BP4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="BQ4" s="20" t="s">
+      <c r="BQ4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="BR4" s="20" t="s">
+      <c r="BR4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="BS4" s="20" t="s">
+      <c r="BS4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="BT4" s="20" t="s">
+      <c r="BT4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="BU4" s="20" t="s">
+      <c r="BU4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BV4" s="9" t="s">
+      <c r="BV4" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="BW4" s="10" t="s">
+      <c r="BW4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="BX4" s="10" t="s">
+      <c r="BX4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="BY4" s="9" t="s">
+      <c r="BY4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="BZ4" s="10" t="s">
+      <c r="BZ4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="CA4" s="10" t="s">
+      <c r="CA4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="CB4" s="10" t="s">
+      <c r="CB4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="CC4" s="20" t="s">
+      <c r="CC4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="CD4" s="20" t="s">
+      <c r="CD4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="CE4" s="20" t="s">
+      <c r="CE4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="CF4" s="20" t="s">
+      <c r="CF4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="CG4" s="20" t="s">
+      <c r="CG4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="CH4" s="9" t="s">
+      <c r="CH4" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="CI4" s="20" t="s">
+      <c r="CI4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="CJ4" s="20" t="s">
+      <c r="CJ4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="CK4" s="45" t="s">
+      <c r="CK4" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="CL4" s="20" t="s">
+      <c r="CL4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="CM4" s="20" t="s">
+      <c r="CM4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="CN4" s="20" t="s">
+      <c r="CN4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="CO4" s="20" t="s">
+      <c r="CO4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="CP4" s="20" t="s">
+      <c r="CP4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="CQ4" s="20" t="s">
+      <c r="CQ4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="CR4" s="20" t="s">
+      <c r="CR4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="CS4" s="20" t="s">
+      <c r="CS4" s="37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="31">
+      <c r="B5" s="49">
         <v>164.78899999999999</v>
       </c>
-      <c r="C5" s="31">
+      <c r="C5" s="49">
         <v>166.35599999999999</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="49">
         <v>172.655</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="49">
         <v>181.39099999999999</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="49">
         <v>188.14699999999999</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="43">
         <v>191.17</v>
       </c>
-      <c r="H5" s="32">
+      <c r="H5" s="50">
         <v>189.315</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="43">
         <v>186.745</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="43">
         <v>183.19900000000001</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="43">
         <v>178.95</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="43">
         <v>172.935</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="43">
         <v>173.44399999999999</v>
       </c>
-      <c r="N5" s="31">
+      <c r="N5" s="49">
         <v>170.107</v>
       </c>
-      <c r="O5" s="31">
+      <c r="O5" s="49">
         <v>171.12</v>
       </c>
-      <c r="P5" s="31">
+      <c r="P5" s="49">
         <v>177.39500000000001</v>
       </c>
-      <c r="Q5" s="31">
+      <c r="Q5" s="49">
         <v>187.00800000000001</v>
       </c>
-      <c r="R5" s="31">
+      <c r="R5" s="49">
         <v>193.90899999999999</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="43">
         <v>198.71199999999999</v>
       </c>
-      <c r="T5" s="31">
+      <c r="T5" s="49">
         <v>196.429</v>
       </c>
-      <c r="U5" s="13">
+      <c r="U5" s="43">
         <v>193.52799999999999</v>
       </c>
-      <c r="V5" s="13">
+      <c r="V5" s="43">
         <v>189.98400000000001</v>
       </c>
-      <c r="W5" s="13">
+      <c r="W5" s="43">
         <v>186.59100000000001</v>
       </c>
-      <c r="X5" s="13">
+      <c r="X5" s="43">
         <v>180.904</v>
       </c>
-      <c r="Y5" s="13">
+      <c r="Y5" s="43">
         <v>180.374</v>
       </c>
-      <c r="Z5" s="33">
+      <c r="Z5" s="51">
         <v>177.13</v>
       </c>
-      <c r="AA5" s="33">
+      <c r="AA5" s="51">
         <v>178.60599999999999</v>
       </c>
-      <c r="AB5" s="34">
+      <c r="AB5" s="52">
         <v>184.827</v>
       </c>
-      <c r="AC5" s="34">
+      <c r="AC5" s="52">
         <v>194.52500000000001</v>
       </c>
-      <c r="AD5" s="13">
+      <c r="AD5" s="43">
         <v>201.85499999999999</v>
       </c>
-      <c r="AE5" s="13">
+      <c r="AE5" s="43">
         <v>209.33600000000001</v>
       </c>
-      <c r="AF5" s="13">
+      <c r="AF5" s="43">
         <v>206.68700000000001</v>
       </c>
-      <c r="AG5" s="31">
+      <c r="AG5" s="49">
         <v>204.98400000000001</v>
       </c>
-      <c r="AH5" s="31">
+      <c r="AH5" s="49">
         <v>201.47499999999999</v>
       </c>
-      <c r="AI5" s="14">
+      <c r="AI5" s="53">
         <v>196.97800000000001</v>
       </c>
-      <c r="AJ5" s="31">
+      <c r="AJ5" s="49">
         <v>189.863</v>
       </c>
-      <c r="AK5" s="13">
+      <c r="AK5" s="43">
         <v>190.601</v>
       </c>
-      <c r="AL5" s="33">
+      <c r="AL5" s="51">
         <v>187.04599999999999</v>
       </c>
-      <c r="AM5" s="33">
+      <c r="AM5" s="51">
         <v>187.84</v>
       </c>
-      <c r="AN5" s="34">
+      <c r="AN5" s="52">
         <v>193.75899999999999</v>
       </c>
-      <c r="AO5" s="34">
+      <c r="AO5" s="52">
         <v>205.06</v>
       </c>
-      <c r="AP5" s="13">
+      <c r="AP5" s="43">
         <v>213.762</v>
       </c>
-      <c r="AQ5" s="13">
+      <c r="AQ5" s="43">
         <v>216.69499999999999</v>
       </c>
-      <c r="AR5" s="13">
+      <c r="AR5" s="43">
         <v>212.96600000000001</v>
       </c>
-      <c r="AS5" s="14">
+      <c r="AS5" s="53">
         <v>210.56299999999999</v>
       </c>
-      <c r="AT5" s="13">
+      <c r="AT5" s="43">
         <v>207.34399999999999</v>
       </c>
-      <c r="AU5" s="13">
+      <c r="AU5" s="43">
         <v>202.98</v>
       </c>
-      <c r="AV5" s="13">
+      <c r="AV5" s="43">
         <v>195.26400000000001</v>
       </c>
-      <c r="AW5" s="13">
+      <c r="AW5" s="43">
         <v>198.80699999999999</v>
       </c>
-      <c r="AX5" s="13">
+      <c r="AX5" s="43">
         <v>195.886</v>
       </c>
-      <c r="AY5" s="13">
+      <c r="AY5" s="43">
         <v>196.517</v>
       </c>
-      <c r="AZ5" s="13">
+      <c r="AZ5" s="43">
         <v>202.422</v>
       </c>
-      <c r="BA5" s="13">
+      <c r="BA5" s="43">
         <v>213.833</v>
       </c>
-      <c r="BB5" s="13">
+      <c r="BB5" s="43">
         <v>222.9</v>
       </c>
-      <c r="BC5" s="13">
+      <c r="BC5" s="43">
         <v>231.7</v>
       </c>
-      <c r="BD5" s="13">
+      <c r="BD5" s="43">
         <v>228</v>
       </c>
-      <c r="BE5" s="14">
+      <c r="BE5" s="53">
         <v>224.4</v>
       </c>
-      <c r="BF5" s="13">
+      <c r="BF5" s="43">
         <v>221.3</v>
       </c>
-      <c r="BG5" s="13">
+      <c r="BG5" s="43">
         <v>217.2</v>
       </c>
-      <c r="BH5" s="13">
+      <c r="BH5" s="43">
         <v>211.9</v>
       </c>
-      <c r="BI5" s="13">
+      <c r="BI5" s="43">
         <v>203.7</v>
       </c>
-      <c r="BJ5" s="13">
+      <c r="BJ5" s="43">
         <v>144</v>
       </c>
-      <c r="BK5" s="13">
+      <c r="BK5" s="43">
         <v>142</v>
       </c>
-      <c r="BL5" s="13">
+      <c r="BL5" s="43">
         <v>151.4</v>
       </c>
-      <c r="BM5" s="13">
+      <c r="BM5" s="43">
         <v>157.30000000000001</v>
       </c>
-      <c r="BN5" s="13">
+      <c r="BN5" s="43">
         <v>162.4</v>
       </c>
-      <c r="BO5" s="13">
+      <c r="BO5" s="43">
         <v>233.6</v>
       </c>
-      <c r="BP5" s="13">
+      <c r="BP5" s="43">
         <v>230.9</v>
       </c>
-      <c r="BQ5" s="24">
+      <c r="BQ5" s="35">
         <v>228.7</v>
       </c>
-      <c r="BR5" s="25">
+      <c r="BR5" s="42">
         <v>226.4</v>
       </c>
-      <c r="BS5" s="13">
+      <c r="BS5" s="43">
         <v>223.9</v>
       </c>
-      <c r="BT5" s="24">
+      <c r="BT5" s="35">
         <v>220.7</v>
       </c>
-      <c r="BU5" s="25">
+      <c r="BU5" s="42">
         <v>225.4</v>
       </c>
-      <c r="BV5" s="13">
+      <c r="BV5" s="43">
         <v>225.5</v>
       </c>
-      <c r="BW5" s="13">
+      <c r="BW5" s="43">
         <v>226.7</v>
       </c>
-      <c r="BX5" s="13">
+      <c r="BX5" s="43">
         <v>233.5</v>
       </c>
-      <c r="BY5" s="13">
+      <c r="BY5" s="43">
         <v>242.5</v>
       </c>
-      <c r="BZ5" s="13">
+      <c r="BZ5" s="43">
         <v>245.4</v>
       </c>
-      <c r="CA5" s="13">
+      <c r="CA5" s="43">
         <v>248.8</v>
       </c>
-      <c r="CB5" s="13">
+      <c r="CB5" s="43">
         <v>247.1</v>
       </c>
-      <c r="CC5" s="41">
+      <c r="CC5" s="44">
         <v>243.4</v>
       </c>
-      <c r="CD5" s="25">
+      <c r="CD5" s="42">
         <v>240.3</v>
       </c>
-      <c r="CE5" s="44">
+      <c r="CE5" s="45">
         <v>238.7</v>
       </c>
-      <c r="CF5" s="13">
+      <c r="CF5" s="43">
         <v>236.8</v>
       </c>
-      <c r="CG5" s="25">
+      <c r="CG5" s="42">
         <v>236.6</v>
       </c>
-      <c r="CH5" s="24">
+      <c r="CH5" s="35">
         <v>235.6</v>
       </c>
-      <c r="CI5" s="58">
+      <c r="CI5" s="34">
         <v>238.4</v>
       </c>
-      <c r="CJ5" s="46"/>
-[...8 lines deleted...]
-      <c r="CS5" s="46"/>
+      <c r="CJ5" s="34">
+        <v>243.9</v>
+      </c>
+      <c r="CK5" s="33"/>
+      <c r="CL5" s="33"/>
+      <c r="CM5" s="33"/>
+      <c r="CN5" s="33"/>
+      <c r="CO5" s="33"/>
+      <c r="CP5" s="33"/>
+      <c r="CQ5" s="33"/>
+      <c r="CR5" s="33"/>
+      <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="35">
+      <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
-      <c r="C6" s="35">
+      <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
-      <c r="D6" s="35">
+      <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
-      <c r="E6" s="35">
+      <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
-      <c r="F6" s="35">
+      <c r="F6" s="24">
         <v>5.7610000000000001</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="11">
         <v>6</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="25">
         <v>6.2</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="25">
         <v>6.2</v>
       </c>
-      <c r="J6" s="36">
+      <c r="J6" s="25">
         <v>6.2</v>
       </c>
-      <c r="K6" s="36">
+      <c r="K6" s="25">
         <v>6.1</v>
       </c>
-      <c r="L6" s="36">
+      <c r="L6" s="25">
         <v>6.1</v>
       </c>
-      <c r="M6" s="36">
+      <c r="M6" s="25">
         <v>5.8</v>
       </c>
-      <c r="N6" s="36">
+      <c r="N6" s="25">
         <v>5.7</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O6" s="11">
         <v>6</v>
       </c>
-      <c r="P6" s="16">
+      <c r="P6" s="11">
         <v>6</v>
       </c>
-      <c r="Q6" s="36">
+      <c r="Q6" s="25">
         <v>6.1</v>
       </c>
-      <c r="R6" s="36">
+      <c r="R6" s="25">
         <v>6.2</v>
       </c>
-      <c r="S6" s="36">
+      <c r="S6" s="25">
         <v>6.2</v>
       </c>
-      <c r="T6" s="36">
+      <c r="T6" s="25">
         <v>6.2</v>
       </c>
-      <c r="U6" s="36">
+      <c r="U6" s="25">
         <v>6.2</v>
       </c>
-      <c r="V6" s="36">
+      <c r="V6" s="25">
         <v>6.3</v>
       </c>
-      <c r="W6" s="36">
+      <c r="W6" s="25">
         <v>6.7</v>
       </c>
-      <c r="X6" s="17">
+      <c r="X6" s="12">
         <v>7.1</v>
       </c>
-      <c r="Y6" s="37">
+      <c r="Y6" s="26">
         <v>7</v>
       </c>
-      <c r="Z6" s="17">
+      <c r="Z6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AA6" s="36">
+      <c r="AA6" s="25">
         <v>6.7</v>
       </c>
-      <c r="AB6" s="36">
+      <c r="AB6" s="25">
         <v>6.7</v>
       </c>
-      <c r="AC6" s="17">
+      <c r="AC6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AD6" s="17">
+      <c r="AD6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AE6" s="17">
+      <c r="AE6" s="12">
         <v>7.1</v>
       </c>
-      <c r="AF6" s="17">
+      <c r="AF6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AG6" s="17">
+      <c r="AG6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AH6" s="17">
+      <c r="AH6" s="12">
         <v>6.8</v>
       </c>
-      <c r="AI6" s="17">
+      <c r="AI6" s="12">
         <v>6.9</v>
       </c>
-      <c r="AJ6" s="37">
+      <c r="AJ6" s="26">
         <v>7</v>
       </c>
-      <c r="AK6" s="17">
+      <c r="AK6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AL6" s="17">
+      <c r="AL6" s="12">
         <v>7.2</v>
       </c>
-      <c r="AM6" s="37">
+      <c r="AM6" s="26">
         <v>7</v>
       </c>
-      <c r="AN6" s="17">
+      <c r="AN6" s="12">
         <v>7.1</v>
       </c>
-      <c r="AO6" s="17">
+      <c r="AO6" s="12">
         <v>7.1</v>
       </c>
-      <c r="AP6" s="17">
+      <c r="AP6" s="12">
         <v>7.2</v>
       </c>
-      <c r="AQ6" s="17">
+      <c r="AQ6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AR6" s="17">
+      <c r="AR6" s="12">
         <v>6.3</v>
       </c>
-      <c r="AS6" s="17">
+      <c r="AS6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AT6" s="17">
+      <c r="AT6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AU6" s="17">
+      <c r="AU6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AV6" s="17">
+      <c r="AV6" s="12">
         <v>7.3</v>
       </c>
-      <c r="AW6" s="17">
+      <c r="AW6" s="12">
         <v>7.4</v>
       </c>
-      <c r="AX6" s="17">
+      <c r="AX6" s="12">
         <v>7.4</v>
       </c>
-      <c r="AY6" s="15">
+      <c r="AY6" s="10">
         <v>7.5</v>
       </c>
-      <c r="AZ6" s="15">
+      <c r="AZ6" s="10">
         <v>7.5</v>
       </c>
-      <c r="BA6" s="15">
+      <c r="BA6" s="10">
         <v>7.7</v>
       </c>
-      <c r="BB6" s="15">
+      <c r="BB6" s="10">
         <v>8</v>
       </c>
-      <c r="BC6" s="15">
+      <c r="BC6" s="10">
         <v>8.5</v>
       </c>
-      <c r="BD6" s="15">
+      <c r="BD6" s="10">
         <v>8.4</v>
       </c>
-      <c r="BE6" s="16">
+      <c r="BE6" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="BF6" s="15">
+      <c r="BF6" s="10">
         <v>8.4</v>
       </c>
-      <c r="BG6" s="15">
+      <c r="BG6" s="10">
         <v>8.4</v>
       </c>
-      <c r="BH6" s="15">
+      <c r="BH6" s="10">
         <v>8.4</v>
       </c>
-      <c r="BI6" s="15">
+      <c r="BI6" s="10">
         <v>8.4</v>
       </c>
-      <c r="BJ6" s="17">
+      <c r="BJ6" s="12">
         <v>5.8</v>
       </c>
-      <c r="BK6" s="15">
+      <c r="BK6" s="10">
         <v>6.1</v>
       </c>
-      <c r="BL6" s="15">
+      <c r="BL6" s="10">
         <v>6.9</v>
       </c>
-      <c r="BM6" s="15">
+      <c r="BM6" s="10">
         <v>7.1</v>
       </c>
-      <c r="BN6" s="15">
+      <c r="BN6" s="10">
         <v>7.5</v>
       </c>
-      <c r="BO6" s="15">
+      <c r="BO6" s="10">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BP6" s="15">
+      <c r="BP6" s="10">
         <v>9.1</v>
       </c>
-      <c r="BQ6" s="24">
+      <c r="BQ6" s="18">
         <v>9</v>
       </c>
-      <c r="BR6" s="25">
+      <c r="BR6" s="19">
         <v>9.3000000000000007</v>
       </c>
-      <c r="BS6" s="15">
+      <c r="BS6" s="10">
         <v>9.3000000000000007</v>
       </c>
-      <c r="BT6" s="28">
+      <c r="BT6" s="22">
         <v>10</v>
       </c>
-      <c r="BU6" s="25">
+      <c r="BU6" s="19">
         <v>10.3</v>
       </c>
-      <c r="BV6" s="17">
+      <c r="BV6" s="12">
         <v>10.4</v>
       </c>
-      <c r="BW6" s="15">
+      <c r="BW6" s="10">
         <v>10.4</v>
       </c>
-      <c r="BX6" s="15">
+      <c r="BX6" s="10">
         <v>10.4</v>
       </c>
-      <c r="BY6" s="15">
+      <c r="BY6" s="10">
         <v>11.1</v>
       </c>
-      <c r="BZ6" s="15">
+      <c r="BZ6" s="10">
         <v>11.2</v>
       </c>
-      <c r="CA6" s="15">
+      <c r="CA6" s="10">
         <v>11.2</v>
       </c>
-      <c r="CB6" s="15">
+      <c r="CB6" s="10">
         <v>11.2</v>
       </c>
-      <c r="CC6" s="42">
+      <c r="CC6" s="30">
         <v>11.3</v>
       </c>
-      <c r="CD6" s="25">
+      <c r="CD6" s="19">
         <v>11.5</v>
       </c>
-      <c r="CE6" s="44">
+      <c r="CE6" s="32">
         <v>11.5</v>
       </c>
-      <c r="CF6" s="15">
+      <c r="CF6" s="10">
         <v>11.4</v>
       </c>
-      <c r="CG6" s="25">
+      <c r="CG6" s="19">
         <v>11.8</v>
       </c>
-      <c r="CH6" s="24">
+      <c r="CH6" s="18">
         <v>11.9</v>
       </c>
-      <c r="CI6" s="58">
+      <c r="CI6" s="34">
         <v>12</v>
       </c>
-      <c r="CJ6" s="46"/>
-[...8 lines deleted...]
-      <c r="CS6" s="46"/>
+      <c r="CJ6" s="34">
+        <v>12</v>
+      </c>
+      <c r="CK6" s="33"/>
+      <c r="CL6" s="33"/>
+      <c r="CM6" s="33"/>
+      <c r="CN6" s="33"/>
+      <c r="CO6" s="33"/>
+      <c r="CP6" s="33"/>
+      <c r="CQ6" s="33"/>
+      <c r="CR6" s="33"/>
+      <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
-      <c r="D7" s="35">
+      <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="25">
         <v>21.5</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="27">
         <v>21.9</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="28">
         <v>21.4</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="25">
         <v>21.1</v>
       </c>
-      <c r="I7" s="36">
+      <c r="I7" s="25">
         <v>20.7</v>
       </c>
-      <c r="J7" s="36">
+      <c r="J7" s="25">
         <v>20.399999999999999</v>
       </c>
-      <c r="K7" s="36">
+      <c r="K7" s="25">
         <v>19.8</v>
       </c>
-      <c r="L7" s="36">
+      <c r="L7" s="25">
         <v>19.8</v>
       </c>
-      <c r="M7" s="36">
+      <c r="M7" s="25">
         <v>17.5</v>
       </c>
-      <c r="N7" s="36">
+      <c r="N7" s="25">
         <v>17.100000000000001</v>
       </c>
-      <c r="O7" s="36">
+      <c r="O7" s="25">
         <v>16.600000000000001</v>
       </c>
-      <c r="P7" s="36">
+      <c r="P7" s="25">
         <v>19.2</v>
       </c>
-      <c r="Q7" s="36">
+      <c r="Q7" s="25">
         <v>22.5</v>
       </c>
-      <c r="R7" s="36">
+      <c r="R7" s="25">
         <v>22.7</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="11">
         <v>22</v>
       </c>
-      <c r="T7" s="36">
+      <c r="T7" s="25">
         <v>21.7</v>
       </c>
-      <c r="U7" s="36">
+      <c r="U7" s="25">
         <v>21.3</v>
       </c>
-      <c r="V7" s="36">
+      <c r="V7" s="25">
         <v>20.8</v>
       </c>
-      <c r="W7" s="36">
+      <c r="W7" s="25">
         <v>20.3</v>
       </c>
-      <c r="X7" s="17">
+      <c r="X7" s="12">
         <v>19.399999999999999</v>
       </c>
-      <c r="Y7" s="17">
+      <c r="Y7" s="12">
         <v>18.100000000000001</v>
       </c>
-      <c r="Z7" s="17">
+      <c r="Z7" s="12">
         <v>17.7</v>
       </c>
-      <c r="AA7" s="17">
+      <c r="AA7" s="12">
         <v>17.399999999999999</v>
       </c>
-      <c r="AB7" s="16">
+      <c r="AB7" s="11">
         <v>20</v>
       </c>
-      <c r="AC7" s="17">
+      <c r="AC7" s="12">
         <v>22.9</v>
       </c>
-      <c r="AD7" s="17">
+      <c r="AD7" s="12">
         <v>23.4</v>
       </c>
-      <c r="AE7" s="17">
+      <c r="AE7" s="12">
         <v>22.8</v>
       </c>
-      <c r="AF7" s="36">
+      <c r="AF7" s="25">
         <v>22.4</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AG7" s="12">
         <v>23.4</v>
       </c>
-      <c r="AH7" s="17">
+      <c r="AH7" s="12">
         <v>22.9</v>
       </c>
-      <c r="AI7" s="36">
+      <c r="AI7" s="25">
         <v>22.4</v>
       </c>
-      <c r="AJ7" s="17">
+      <c r="AJ7" s="12">
         <v>21.8</v>
       </c>
-      <c r="AK7" s="17">
+      <c r="AK7" s="12">
         <v>20.5</v>
       </c>
-      <c r="AL7" s="37">
+      <c r="AL7" s="26">
         <v>20</v>
       </c>
-      <c r="AM7" s="17">
+      <c r="AM7" s="12">
         <v>19.5</v>
       </c>
-      <c r="AN7" s="17">
+      <c r="AN7" s="12">
         <v>21.8</v>
       </c>
-      <c r="AO7" s="17">
+      <c r="AO7" s="12">
         <v>25.9</v>
       </c>
-      <c r="AP7" s="17">
+      <c r="AP7" s="12">
         <v>26.6</v>
       </c>
-      <c r="AQ7" s="17">
+      <c r="AQ7" s="12">
         <v>25.9</v>
       </c>
-      <c r="AR7" s="17">
+      <c r="AR7" s="12">
         <v>25.4</v>
       </c>
-      <c r="AS7" s="37">
+      <c r="AS7" s="26">
         <v>25</v>
       </c>
-      <c r="AT7" s="17">
+      <c r="AT7" s="12">
         <v>24.5</v>
       </c>
-      <c r="AU7" s="17">
+      <c r="AU7" s="12">
         <v>23.8</v>
       </c>
-      <c r="AV7" s="17">
+      <c r="AV7" s="12">
         <v>22.8</v>
       </c>
-      <c r="AW7" s="37">
+      <c r="AW7" s="26">
         <v>21</v>
       </c>
-      <c r="AX7" s="15">
+      <c r="AX7" s="10">
         <v>20.5</v>
       </c>
-      <c r="AY7" s="15">
+      <c r="AY7" s="10">
         <v>20</v>
       </c>
-      <c r="AZ7" s="15">
+      <c r="AZ7" s="10">
         <v>22.3</v>
       </c>
-      <c r="BA7" s="15">
+      <c r="BA7" s="10">
         <v>26.2</v>
       </c>
-      <c r="BB7" s="15">
+      <c r="BB7" s="10">
         <v>27.1</v>
       </c>
-      <c r="BC7" s="15">
+      <c r="BC7" s="10">
         <v>26.5</v>
       </c>
-      <c r="BD7" s="15">
+      <c r="BD7" s="10">
         <v>25.9</v>
       </c>
-      <c r="BE7" s="16">
+      <c r="BE7" s="11">
         <v>25.4</v>
       </c>
-      <c r="BF7" s="15">
+      <c r="BF7" s="10">
         <v>24.8</v>
       </c>
-      <c r="BG7" s="15">
+      <c r="BG7" s="10">
         <v>24.2</v>
       </c>
-      <c r="BH7" s="15">
+      <c r="BH7" s="10">
         <v>23.4</v>
       </c>
-      <c r="BI7" s="15">
+      <c r="BI7" s="10">
         <v>21.1</v>
       </c>
-      <c r="BJ7" s="15">
+      <c r="BJ7" s="10">
         <v>14.2</v>
       </c>
-      <c r="BK7" s="15">
+      <c r="BK7" s="10">
         <v>12.6</v>
       </c>
-      <c r="BL7" s="15">
+      <c r="BL7" s="10">
         <v>13.8</v>
       </c>
-      <c r="BM7" s="15">
+      <c r="BM7" s="10">
         <v>18.2</v>
       </c>
-      <c r="BN7" s="15">
+      <c r="BN7" s="10">
         <v>17.2</v>
       </c>
-      <c r="BO7" s="15">
+      <c r="BO7" s="10">
         <v>21.3</v>
       </c>
-      <c r="BP7" s="15">
+      <c r="BP7" s="10">
         <v>20.9</v>
       </c>
-      <c r="BQ7" s="24">
+      <c r="BQ7" s="18">
         <v>20.7</v>
       </c>
-      <c r="BR7" s="25">
+      <c r="BR7" s="19">
         <v>20.3</v>
       </c>
-      <c r="BS7" s="15">
+      <c r="BS7" s="10">
         <v>20.3</v>
       </c>
-      <c r="BT7" s="24">
+      <c r="BT7" s="18">
         <v>19.899999999999999</v>
       </c>
-      <c r="BU7" s="25">
+      <c r="BU7" s="19">
         <v>19.899999999999999</v>
       </c>
-      <c r="BV7" s="15">
+      <c r="BV7" s="10">
         <v>19.399999999999999</v>
       </c>
-      <c r="BW7" s="15">
+      <c r="BW7" s="10">
         <v>19</v>
       </c>
-      <c r="BX7" s="15">
+      <c r="BX7" s="10">
         <v>20.8</v>
       </c>
-      <c r="BY7" s="15">
+      <c r="BY7" s="10">
         <v>22</v>
       </c>
-      <c r="BZ7" s="15">
+      <c r="BZ7" s="10">
         <v>22.9</v>
       </c>
-      <c r="CA7" s="15">
+      <c r="CA7" s="10">
         <v>21.8</v>
       </c>
-      <c r="CB7" s="15">
+      <c r="CB7" s="10">
         <v>22</v>
       </c>
-      <c r="CC7" s="42">
+      <c r="CC7" s="30">
         <v>21.9</v>
       </c>
-      <c r="CD7" s="43">
+      <c r="CD7" s="31">
         <v>22</v>
       </c>
-      <c r="CE7" s="44">
+      <c r="CE7" s="32">
         <v>21.7</v>
       </c>
-      <c r="CF7" s="15">
+      <c r="CF7" s="10">
         <v>21.3</v>
       </c>
-      <c r="CG7" s="25">
+      <c r="CG7" s="19">
         <v>21.6</v>
       </c>
-      <c r="CH7" s="24">
+      <c r="CH7" s="18">
         <v>20.9</v>
       </c>
-      <c r="CI7" s="58">
+      <c r="CI7" s="34">
         <v>20.7</v>
       </c>
-      <c r="CJ7" s="46"/>
-[...8 lines deleted...]
-      <c r="CS7" s="46"/>
+      <c r="CJ7" s="34">
+        <v>22.4</v>
+      </c>
+      <c r="CK7" s="33"/>
+      <c r="CL7" s="33"/>
+      <c r="CM7" s="33"/>
+      <c r="CN7" s="33"/>
+      <c r="CO7" s="33"/>
+      <c r="CP7" s="33"/>
+      <c r="CQ7" s="33"/>
+      <c r="CR7" s="33"/>
+      <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="35">
+      <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="25">
         <v>19.5</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="25">
         <v>21.5</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="25">
         <v>24.2</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="28">
         <v>24.8</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="11">
         <v>23.9</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="25">
         <v>24.1</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="25">
         <v>23.2</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="25">
         <v>22.3</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="25">
         <v>21.6</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L8" s="25">
         <v>21.6</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="25">
         <v>19.2</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="25">
         <v>19.8</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O8" s="25">
         <v>20.399999999999999</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P8" s="25">
         <v>22.3</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="25">
         <v>25.3</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R8" s="25">
         <v>26.1</v>
       </c>
-      <c r="S8" s="36">
+      <c r="S8" s="25">
         <v>25.7</v>
       </c>
-      <c r="T8" s="36">
+      <c r="T8" s="25">
         <v>25.7</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U8" s="25">
         <v>24.7</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V8" s="25">
         <v>23.9</v>
       </c>
-      <c r="W8" s="36">
+      <c r="W8" s="25">
         <v>23.1</v>
       </c>
-      <c r="X8" s="17">
+      <c r="X8" s="12">
         <v>21.7</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="12">
         <v>20.399999999999999</v>
       </c>
-      <c r="Z8" s="17">
+      <c r="Z8" s="12">
         <v>20.9</v>
       </c>
-      <c r="AA8" s="17">
+      <c r="AA8" s="12">
         <v>21.6</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AB8" s="12">
         <v>23.4</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AC8" s="12">
         <v>26.4</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AD8" s="12">
         <v>27.6</v>
       </c>
-      <c r="AE8" s="37">
+      <c r="AE8" s="26">
         <v>27</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="12">
         <v>27.1</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AG8" s="12">
         <v>26.3</v>
       </c>
-      <c r="AH8" s="17">
+      <c r="AH8" s="12">
         <v>25.6</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AI8" s="12">
         <v>24.7</v>
       </c>
-      <c r="AJ8" s="17">
+      <c r="AJ8" s="12">
         <v>23.1</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AK8" s="12">
         <v>21.5</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="12">
         <v>22.1</v>
       </c>
-      <c r="AM8" s="17">
+      <c r="AM8" s="12">
         <v>22.5</v>
       </c>
-      <c r="AN8" s="17">
+      <c r="AN8" s="12">
         <v>24.3</v>
       </c>
-      <c r="AO8" s="17">
+      <c r="AO8" s="12">
         <v>27.6</v>
       </c>
-      <c r="AP8" s="17">
+      <c r="AP8" s="12">
         <v>29.1</v>
       </c>
-      <c r="AQ8" s="17">
+      <c r="AQ8" s="12">
         <v>28.3</v>
       </c>
-      <c r="AR8" s="17">
+      <c r="AR8" s="12">
         <v>28.3</v>
       </c>
-      <c r="AS8" s="17">
+      <c r="AS8" s="12">
         <v>27.5</v>
       </c>
-      <c r="AT8" s="17">
+      <c r="AT8" s="12">
         <v>26.7</v>
       </c>
-      <c r="AU8" s="17">
+      <c r="AU8" s="12">
         <v>25.9</v>
       </c>
-      <c r="AV8" s="17">
+      <c r="AV8" s="12">
         <v>24.3</v>
       </c>
-      <c r="AW8" s="17">
+      <c r="AW8" s="12">
         <v>23.2</v>
       </c>
-      <c r="AX8" s="15">
+      <c r="AX8" s="10">
         <v>24</v>
       </c>
-      <c r="AY8" s="15">
+      <c r="AY8" s="10">
         <v>24.6</v>
       </c>
-      <c r="AZ8" s="15">
+      <c r="AZ8" s="10">
         <v>26.8</v>
       </c>
-      <c r="BA8" s="15">
+      <c r="BA8" s="10">
         <v>29.7</v>
       </c>
-      <c r="BB8" s="19">
+      <c r="BB8" s="14">
         <v>30.9</v>
       </c>
-      <c r="BC8" s="18">
+      <c r="BC8" s="13">
         <v>30.1</v>
       </c>
-      <c r="BD8" s="15">
+      <c r="BD8" s="10">
         <v>30</v>
       </c>
-      <c r="BE8" s="16">
+      <c r="BE8" s="11">
         <v>29.3</v>
       </c>
-      <c r="BF8" s="15">
+      <c r="BF8" s="10">
         <v>29.2</v>
       </c>
-      <c r="BG8" s="15">
+      <c r="BG8" s="10">
         <v>28.4</v>
       </c>
-      <c r="BH8" s="15">
+      <c r="BH8" s="10">
         <v>26</v>
       </c>
-      <c r="BI8" s="15">
+      <c r="BI8" s="10">
         <v>24.2</v>
       </c>
-      <c r="BJ8" s="15">
+      <c r="BJ8" s="10">
         <v>18.5</v>
       </c>
-      <c r="BK8" s="15">
+      <c r="BK8" s="10">
         <v>17.8</v>
       </c>
-      <c r="BL8" s="15">
+      <c r="BL8" s="10">
         <v>20.399999999999999</v>
       </c>
-      <c r="BM8" s="15">
+      <c r="BM8" s="10">
         <v>21.5</v>
       </c>
-      <c r="BN8" s="19">
+      <c r="BN8" s="14">
         <v>22.2</v>
       </c>
-      <c r="BO8" s="18">
+      <c r="BO8" s="13">
         <v>29.8</v>
       </c>
-      <c r="BP8" s="15">
+      <c r="BP8" s="10">
         <v>29.5</v>
       </c>
-      <c r="BQ8" s="24">
+      <c r="BQ8" s="18">
         <v>28.8</v>
       </c>
-      <c r="BR8" s="25">
+      <c r="BR8" s="19">
         <v>27.8</v>
       </c>
-      <c r="BS8" s="15">
+      <c r="BS8" s="10">
         <v>26.7</v>
       </c>
-      <c r="BT8" s="24">
+      <c r="BT8" s="18">
         <v>24.8</v>
       </c>
-      <c r="BU8" s="25">
+      <c r="BU8" s="19">
         <v>25.8</v>
       </c>
-      <c r="BV8" s="15">
+      <c r="BV8" s="10">
         <v>27</v>
       </c>
-      <c r="BW8" s="15">
+      <c r="BW8" s="10">
         <v>27.4</v>
       </c>
-      <c r="BX8" s="15">
+      <c r="BX8" s="10">
         <v>29.8</v>
       </c>
-      <c r="BY8" s="15">
+      <c r="BY8" s="10">
         <v>31.4</v>
       </c>
-      <c r="BZ8" s="19">
+      <c r="BZ8" s="14">
         <v>32.299999999999997</v>
       </c>
-      <c r="CA8" s="18">
+      <c r="CA8" s="13">
         <v>31.6</v>
       </c>
-      <c r="CB8" s="15">
+      <c r="CB8" s="10">
         <v>31.2</v>
       </c>
-      <c r="CC8" s="42">
+      <c r="CC8" s="30">
         <v>30</v>
       </c>
-      <c r="CD8" s="25">
+      <c r="CD8" s="19">
         <v>28.9</v>
       </c>
-      <c r="CE8" s="44">
+      <c r="CE8" s="32">
         <v>28.4</v>
       </c>
-      <c r="CF8" s="15">
+      <c r="CF8" s="10">
         <v>27.5</v>
       </c>
-      <c r="CG8" s="25">
+      <c r="CG8" s="19">
         <v>26.9</v>
       </c>
-      <c r="CH8" s="24">
+      <c r="CH8" s="18">
         <v>27.3</v>
       </c>
-      <c r="CI8" s="58">
+      <c r="CI8" s="34">
         <v>27.7</v>
       </c>
-      <c r="CJ8" s="46"/>
-[...8 lines deleted...]
-      <c r="CS8" s="46"/>
+      <c r="CJ8" s="34">
+        <v>30</v>
+      </c>
+      <c r="CK8" s="33"/>
+      <c r="CL8" s="33"/>
+      <c r="CM8" s="33"/>
+      <c r="CN8" s="33"/>
+      <c r="CO8" s="33"/>
+      <c r="CP8" s="33"/>
+      <c r="CQ8" s="33"/>
+      <c r="CR8" s="33"/>
+      <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="25">
         <v>18.2</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="25">
         <v>17.8</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="28">
         <v>18.600000000000001</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="11">
         <v>20.9</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="25">
         <v>20.8</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="11">
         <v>20</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="25">
         <v>18.899999999999999</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="25">
         <v>18.8</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="25">
         <v>18.8</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="25">
         <v>20.2</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N9" s="25">
         <v>19.8</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O9" s="25">
         <v>19.100000000000001</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P9" s="25">
         <v>18.899999999999999</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="25">
         <v>18.8</v>
       </c>
-      <c r="R9" s="36">
+      <c r="R9" s="25">
         <v>19.600000000000001</v>
       </c>
-      <c r="S9" s="36">
+      <c r="S9" s="25">
         <v>22.4</v>
       </c>
-      <c r="T9" s="36">
+      <c r="T9" s="25">
         <v>22.2</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="25">
         <v>21.2</v>
       </c>
-      <c r="V9" s="36">
+      <c r="V9" s="25">
         <v>20.100000000000001</v>
       </c>
-      <c r="W9" s="16">
+      <c r="W9" s="11">
         <v>20</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="12">
         <v>19.8</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="12">
         <v>20.8</v>
       </c>
-      <c r="Z9" s="17">
+      <c r="Z9" s="12">
         <v>20.399999999999999</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA9" s="12">
         <v>19.7</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="12">
         <v>19.5</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="12">
         <v>19.399999999999999</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD9" s="12">
         <v>20.2</v>
       </c>
-      <c r="AE9" s="37">
+      <c r="AE9" s="26">
         <v>23.9</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="12">
         <v>23.8</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="12">
         <v>22.8</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AH9" s="12">
         <v>21.6</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AI9" s="12">
         <v>21.3</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AJ9" s="12">
         <v>20.100000000000001</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AK9" s="12">
         <v>22.7</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AL9" s="12">
         <v>22.3</v>
       </c>
-      <c r="AM9" s="17">
+      <c r="AM9" s="12">
         <v>21.6</v>
       </c>
-      <c r="AN9" s="17">
+      <c r="AN9" s="12">
         <v>21.4</v>
       </c>
-      <c r="AO9" s="17">
+      <c r="AO9" s="12">
         <v>21.3</v>
       </c>
-      <c r="AP9" s="17">
+      <c r="AP9" s="12">
         <v>22.1</v>
       </c>
-      <c r="AQ9" s="17">
+      <c r="AQ9" s="12">
         <v>24.4</v>
       </c>
-      <c r="AR9" s="17">
+      <c r="AR9" s="12">
         <v>24.2</v>
       </c>
-      <c r="AS9" s="17">
+      <c r="AS9" s="12">
         <v>23.2</v>
       </c>
-      <c r="AT9" s="17">
+      <c r="AT9" s="12">
         <v>22.1</v>
       </c>
-      <c r="AU9" s="37">
+      <c r="AU9" s="26">
         <v>22</v>
       </c>
-      <c r="AV9" s="17">
+      <c r="AV9" s="12">
         <v>20.8</v>
       </c>
-      <c r="AW9" s="17">
+      <c r="AW9" s="12">
         <v>23.3</v>
       </c>
-      <c r="AX9" s="15">
+      <c r="AX9" s="10">
         <v>22.8</v>
       </c>
-      <c r="AY9" s="15">
+      <c r="AY9" s="10">
         <v>22.1</v>
       </c>
-      <c r="AZ9" s="15">
+      <c r="AZ9" s="10">
         <v>22</v>
       </c>
-      <c r="BA9" s="15">
+      <c r="BA9" s="10">
         <v>22</v>
       </c>
-      <c r="BB9" s="15">
+      <c r="BB9" s="10">
         <v>22.8</v>
       </c>
-      <c r="BC9" s="15">
+      <c r="BC9" s="10">
         <v>25.5</v>
       </c>
-      <c r="BD9" s="15">
+      <c r="BD9" s="10">
         <v>25.4</v>
       </c>
-      <c r="BE9" s="16">
+      <c r="BE9" s="11">
         <v>24.4</v>
       </c>
-      <c r="BF9" s="15">
+      <c r="BF9" s="10">
         <v>23.3</v>
       </c>
-      <c r="BG9" s="15">
+      <c r="BG9" s="10">
         <v>23.3</v>
       </c>
-      <c r="BH9" s="15">
+      <c r="BH9" s="10">
         <v>22</v>
       </c>
-      <c r="BI9" s="15">
+      <c r="BI9" s="10">
         <v>23.7</v>
       </c>
-      <c r="BJ9" s="15">
+      <c r="BJ9" s="10">
         <v>16.399999999999999</v>
       </c>
-      <c r="BK9" s="15">
+      <c r="BK9" s="10">
         <v>15.9</v>
       </c>
-      <c r="BL9" s="15">
+      <c r="BL9" s="10">
         <v>15.8</v>
       </c>
-      <c r="BM9" s="15">
+      <c r="BM9" s="10">
         <v>15.4</v>
       </c>
-      <c r="BN9" s="15">
+      <c r="BN9" s="10">
         <v>13.3</v>
       </c>
-      <c r="BO9" s="15">
+      <c r="BO9" s="10">
         <v>30.4</v>
       </c>
-      <c r="BP9" s="15">
+      <c r="BP9" s="10">
         <v>30.7</v>
       </c>
-      <c r="BQ9" s="24">
+      <c r="BQ9" s="18">
         <v>30.1</v>
       </c>
-      <c r="BR9" s="25">
+      <c r="BR9" s="19">
         <v>29</v>
       </c>
-      <c r="BS9" s="15">
+      <c r="BS9" s="10">
         <v>29</v>
       </c>
-      <c r="BT9" s="24">
+      <c r="BT9" s="18">
         <v>28.1</v>
       </c>
-      <c r="BU9" s="25">
+      <c r="BU9" s="19">
         <v>31</v>
       </c>
-      <c r="BV9" s="15">
+      <c r="BV9" s="10">
         <v>30.6</v>
       </c>
-      <c r="BW9" s="15">
+      <c r="BW9" s="10">
         <v>30.4</v>
       </c>
-      <c r="BX9" s="15">
+      <c r="BX9" s="10">
         <v>30</v>
       </c>
-      <c r="BY9" s="15">
+      <c r="BY9" s="10">
         <v>31.1</v>
       </c>
-      <c r="BZ9" s="15">
+      <c r="BZ9" s="10">
         <v>31.9</v>
       </c>
-      <c r="CA9" s="15">
+      <c r="CA9" s="10">
         <v>33.6</v>
       </c>
-      <c r="CB9" s="15">
+      <c r="CB9" s="10">
         <v>33.6</v>
       </c>
-      <c r="CC9" s="42">
+      <c r="CC9" s="30">
         <v>33</v>
       </c>
-      <c r="CD9" s="25">
+      <c r="CD9" s="19">
         <v>31.9</v>
       </c>
-      <c r="CE9" s="44">
+      <c r="CE9" s="32">
         <v>31.9</v>
       </c>
-      <c r="CF9" s="15">
+      <c r="CF9" s="10">
         <v>31.7</v>
       </c>
-      <c r="CG9" s="25">
+      <c r="CG9" s="19">
         <v>33.4</v>
       </c>
-      <c r="CH9" s="24">
+      <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
-      <c r="CI9" s="58">
+      <c r="CI9" s="34">
         <v>32.9</v>
       </c>
-      <c r="CJ9" s="46"/>
-[...8 lines deleted...]
-      <c r="CS9" s="46"/>
+      <c r="CJ9" s="34">
+        <v>32.6</v>
+      </c>
+      <c r="CK9" s="33"/>
+      <c r="CL9" s="33"/>
+      <c r="CM9" s="33"/>
+      <c r="CN9" s="33"/>
+      <c r="CO9" s="33"/>
+      <c r="CP9" s="33"/>
+      <c r="CQ9" s="33"/>
+      <c r="CR9" s="33"/>
+      <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="24">
         <v>60.116</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="25">
         <v>60.3</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="25">
         <v>60.9</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="11">
         <v>62</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="28">
         <v>63</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="11">
         <v>66.099999999999994</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="25">
         <v>65.2</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="25">
         <v>65.599999999999994</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J10" s="25">
         <v>65.400000000000006</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="11">
         <v>65</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="11">
         <v>65</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="25">
         <v>61.8</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N10" s="25">
         <v>61.4</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="25">
         <v>61.7</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="25">
         <v>62.2</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="25">
         <v>63.4</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="25">
         <v>64.3</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="25">
         <v>68.2</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="25">
         <v>67.5</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="25">
         <v>67.900000000000006</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="25">
         <v>67.7</v>
       </c>
-      <c r="W10" s="36">
+      <c r="W10" s="25">
         <v>67.2</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="12">
         <v>64.599999999999994</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="12">
         <v>63.6</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="12">
         <v>63.2</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="12">
         <v>63.5</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="26">
         <v>64</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="12">
         <v>65.2</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="12">
         <v>66.3</v>
       </c>
-      <c r="AE10" s="37">
+      <c r="AE10" s="26">
         <v>72</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="12">
         <v>71.2</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="12">
         <v>71.5</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="12">
         <v>71.400000000000006</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="12">
         <v>70.900000000000006</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AJ10" s="12">
         <v>68.2</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AK10" s="12">
         <v>65.900000000000006</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="12">
         <v>65.5</v>
       </c>
-      <c r="AM10" s="17">
+      <c r="AM10" s="12">
         <v>65.8</v>
       </c>
-      <c r="AN10" s="17">
+      <c r="AN10" s="12">
         <v>66.3</v>
       </c>
-      <c r="AO10" s="17">
+      <c r="AO10" s="12">
         <v>67.5</v>
       </c>
-      <c r="AP10" s="17">
+      <c r="AP10" s="12">
         <v>69.400000000000006</v>
       </c>
-      <c r="AQ10" s="17">
+      <c r="AQ10" s="12">
         <v>72.5</v>
       </c>
-      <c r="AR10" s="17">
+      <c r="AR10" s="12">
         <v>71.7</v>
       </c>
-      <c r="AS10" s="17">
+      <c r="AS10" s="12">
         <v>71.599999999999994</v>
       </c>
-      <c r="AT10" s="17">
+      <c r="AT10" s="12">
         <v>71.5</v>
       </c>
-      <c r="AU10" s="17">
+      <c r="AU10" s="12">
         <v>71.099999999999994</v>
       </c>
-      <c r="AV10" s="17">
+      <c r="AV10" s="12">
         <v>68.3</v>
       </c>
-      <c r="AW10" s="17">
+      <c r="AW10" s="12">
         <v>68.8</v>
       </c>
-      <c r="AX10" s="15">
+      <c r="AX10" s="10">
         <v>68.5</v>
       </c>
-      <c r="AY10" s="15">
+      <c r="AY10" s="10">
         <v>68.3</v>
       </c>
-      <c r="AZ10" s="15">
+      <c r="AZ10" s="10">
         <v>69.3</v>
       </c>
-      <c r="BA10" s="15">
+      <c r="BA10" s="10">
         <v>71.2</v>
       </c>
-      <c r="BB10" s="15">
+      <c r="BB10" s="10">
         <v>73.400000000000006</v>
       </c>
-      <c r="BC10" s="15">
+      <c r="BC10" s="10">
         <v>80</v>
       </c>
-      <c r="BD10" s="15">
+      <c r="BD10" s="10">
         <v>78.7</v>
       </c>
-      <c r="BE10" s="16">
+      <c r="BE10" s="11">
         <v>78.8</v>
       </c>
-      <c r="BF10" s="15">
+      <c r="BF10" s="10">
         <v>78.7</v>
       </c>
-      <c r="BG10" s="15">
+      <c r="BG10" s="10">
         <v>78.3</v>
       </c>
-      <c r="BH10" s="15">
+      <c r="BH10" s="10">
         <v>77.900000000000006</v>
       </c>
-      <c r="BI10" s="15">
+      <c r="BI10" s="10">
         <v>73.599999999999994</v>
       </c>
-      <c r="BJ10" s="15">
+      <c r="BJ10" s="10">
         <v>54.6</v>
       </c>
-      <c r="BK10" s="15">
+      <c r="BK10" s="10">
         <v>51.9</v>
       </c>
-      <c r="BL10" s="15">
+      <c r="BL10" s="10">
         <v>54.3</v>
       </c>
-      <c r="BM10" s="15">
+      <c r="BM10" s="10">
         <v>54.2</v>
       </c>
-      <c r="BN10" s="15">
+      <c r="BN10" s="10">
         <v>58.4</v>
       </c>
-      <c r="BO10" s="15">
+      <c r="BO10" s="10">
         <v>86.8</v>
       </c>
-      <c r="BP10" s="15">
+      <c r="BP10" s="10">
         <v>85.6</v>
       </c>
-      <c r="BQ10" s="24">
+      <c r="BQ10" s="18">
         <v>85.7</v>
       </c>
-      <c r="BR10" s="25">
+      <c r="BR10" s="19">
         <v>85.3</v>
       </c>
-      <c r="BS10" s="15">
+      <c r="BS10" s="10">
         <v>84.3</v>
       </c>
-      <c r="BT10" s="24">
+      <c r="BT10" s="18">
         <v>84.1</v>
       </c>
-      <c r="BU10" s="25">
+      <c r="BU10" s="19">
         <v>84.4</v>
       </c>
-      <c r="BV10" s="15">
+      <c r="BV10" s="10">
         <v>84.5</v>
       </c>
-      <c r="BW10" s="15">
+      <c r="BW10" s="10">
         <v>85.7</v>
       </c>
-      <c r="BX10" s="15">
+      <c r="BX10" s="10">
         <v>87.7</v>
       </c>
-      <c r="BY10" s="15">
+      <c r="BY10" s="10">
         <v>90.6</v>
       </c>
-      <c r="BZ10" s="15">
+      <c r="BZ10" s="10">
         <v>91</v>
       </c>
-      <c r="CA10" s="15">
+      <c r="CA10" s="10">
         <v>90.8</v>
       </c>
-      <c r="CB10" s="15">
+      <c r="CB10" s="10">
         <v>89.7</v>
       </c>
-      <c r="CC10" s="42">
+      <c r="CC10" s="30">
         <v>88.7</v>
       </c>
-      <c r="CD10" s="25">
+      <c r="CD10" s="19">
         <v>88.3</v>
       </c>
-      <c r="CE10" s="44">
+      <c r="CE10" s="32">
         <v>88.9</v>
       </c>
-      <c r="CF10" s="15">
+      <c r="CF10" s="10">
         <v>89.2</v>
       </c>
-      <c r="CG10" s="25">
+      <c r="CG10" s="19">
         <v>86.6</v>
       </c>
-      <c r="CH10" s="24">
+      <c r="CH10" s="18">
         <v>86.7</v>
       </c>
-      <c r="CI10" s="58">
+      <c r="CI10" s="34">
         <v>88.5</v>
       </c>
-      <c r="CJ10" s="46"/>
-[...8 lines deleted...]
-      <c r="CS10" s="46"/>
+      <c r="CJ10" s="34">
+        <v>89.6</v>
+      </c>
+      <c r="CK10" s="33"/>
+      <c r="CL10" s="33"/>
+      <c r="CM10" s="33"/>
+      <c r="CN10" s="33"/>
+      <c r="CO10" s="33"/>
+      <c r="CP10" s="33"/>
+      <c r="CQ10" s="33"/>
+      <c r="CR10" s="33"/>
+      <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="25">
         <v>29.2</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="25">
         <v>29.8</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="25">
         <v>31.6</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="28">
         <v>34.4</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="11">
         <v>34.6</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="25">
         <v>33.700000000000003</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="25">
         <v>32.9</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="25">
         <v>32.299999999999997</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="11">
         <v>30</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="11">
         <v>30</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="25">
         <v>31.1</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N11" s="25">
         <v>28.7</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O11" s="25">
         <v>30.2</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P11" s="25">
         <v>30.9</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="25">
         <v>32.5</v>
       </c>
-      <c r="R11" s="36">
+      <c r="R11" s="25">
         <v>35.6</v>
       </c>
-      <c r="S11" s="36">
+      <c r="S11" s="25">
         <v>35.6</v>
       </c>
-      <c r="T11" s="36">
+      <c r="T11" s="25">
         <v>34.700000000000003</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="25">
         <v>33.9</v>
       </c>
-      <c r="V11" s="36">
+      <c r="V11" s="25">
         <v>33.299999999999997</v>
       </c>
-      <c r="W11" s="36">
+      <c r="W11" s="25">
         <v>31.4</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="12">
         <v>30.8</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="12">
         <v>32.5</v>
       </c>
-      <c r="Z11" s="17">
+      <c r="Z11" s="12">
         <v>30.3</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="12">
         <v>31.9</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="12">
         <v>32.4</v>
       </c>
-      <c r="AC11" s="37">
+      <c r="AC11" s="26">
         <v>34</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="12">
         <v>37.200000000000003</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE11" s="12">
         <v>37.1</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="12">
         <v>36.200000000000003</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="12">
         <v>35.4</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AH11" s="12">
         <v>34.700000000000003</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AI11" s="12">
         <v>32.799999999999997</v>
       </c>
-      <c r="AJ11" s="17">
+      <c r="AJ11" s="12">
         <v>32.1</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AK11" s="12">
         <v>33.799999999999997</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="12">
         <v>31.3</v>
       </c>
-      <c r="AM11" s="17">
+      <c r="AM11" s="12">
         <v>32.799999999999997</v>
       </c>
-      <c r="AN11" s="17">
+      <c r="AN11" s="12">
         <v>33.4</v>
       </c>
-      <c r="AO11" s="17">
+      <c r="AO11" s="12">
         <v>35.1</v>
       </c>
-      <c r="AP11" s="17">
+      <c r="AP11" s="12">
         <v>38.1</v>
       </c>
-      <c r="AQ11" s="17">
+      <c r="AQ11" s="12">
         <v>38.299999999999997</v>
       </c>
-      <c r="AR11" s="17">
+      <c r="AR11" s="12">
         <v>37.4</v>
       </c>
-      <c r="AS11" s="17">
+      <c r="AS11" s="12">
         <v>36.6</v>
       </c>
-      <c r="AT11" s="17">
+      <c r="AT11" s="12">
         <v>35.9</v>
       </c>
-      <c r="AU11" s="37">
+      <c r="AU11" s="26">
         <v>34</v>
       </c>
-      <c r="AV11" s="17">
+      <c r="AV11" s="12">
         <v>33.299999999999997</v>
       </c>
-      <c r="AW11" s="17">
+      <c r="AW11" s="12">
         <v>34.9</v>
       </c>
-      <c r="AX11" s="15">
+      <c r="AX11" s="10">
         <v>32.5</v>
       </c>
-      <c r="AY11" s="15">
+      <c r="AY11" s="10">
         <v>34</v>
       </c>
-      <c r="AZ11" s="15">
+      <c r="AZ11" s="10">
         <v>34.5</v>
       </c>
-      <c r="BA11" s="15">
+      <c r="BA11" s="10">
         <v>36.200000000000003</v>
       </c>
-      <c r="BB11" s="15">
+      <c r="BB11" s="10">
         <v>39.200000000000003</v>
       </c>
-      <c r="BC11" s="15">
+      <c r="BC11" s="10">
         <v>39.200000000000003</v>
       </c>
-      <c r="BD11" s="15">
+      <c r="BD11" s="10">
         <v>38.299999999999997</v>
       </c>
-      <c r="BE11" s="16">
+      <c r="BE11" s="11">
         <v>37.4</v>
       </c>
-      <c r="BF11" s="15">
+      <c r="BF11" s="10">
         <v>36.799999999999997</v>
       </c>
-      <c r="BG11" s="15">
+      <c r="BG11" s="10">
         <v>34.799999999999997</v>
       </c>
-      <c r="BH11" s="15">
+      <c r="BH11" s="10">
         <v>34.1</v>
       </c>
-      <c r="BI11" s="15">
+      <c r="BI11" s="10">
         <v>34.200000000000003</v>
       </c>
-      <c r="BJ11" s="15">
+      <c r="BJ11" s="10">
         <v>19.5</v>
       </c>
-      <c r="BK11" s="15">
+      <c r="BK11" s="10">
         <v>22.8</v>
       </c>
-      <c r="BL11" s="15">
+      <c r="BL11" s="10">
         <v>23.7</v>
       </c>
-      <c r="BM11" s="15">
+      <c r="BM11" s="10">
         <v>24.5</v>
       </c>
-      <c r="BN11" s="15">
+      <c r="BN11" s="10">
         <v>26.8</v>
       </c>
-      <c r="BO11" s="15">
+      <c r="BO11" s="10">
         <v>35.6</v>
       </c>
-      <c r="BP11" s="15">
+      <c r="BP11" s="10">
         <v>34.9</v>
       </c>
-      <c r="BQ11" s="24">
+      <c r="BQ11" s="18">
         <v>34.200000000000003</v>
       </c>
-      <c r="BR11" s="25">
+      <c r="BR11" s="19">
         <v>34.4</v>
       </c>
-      <c r="BS11" s="15">
+      <c r="BS11" s="10">
         <v>33</v>
       </c>
-      <c r="BT11" s="24">
+      <c r="BT11" s="18">
         <v>32.6</v>
       </c>
-      <c r="BU11" s="25">
+      <c r="BU11" s="19">
         <v>33</v>
       </c>
-      <c r="BV11" s="15">
+      <c r="BV11" s="10">
         <v>32.700000000000003</v>
       </c>
-      <c r="BW11" s="15">
+      <c r="BW11" s="10">
         <v>32.9</v>
       </c>
-      <c r="BX11" s="15">
+      <c r="BX11" s="10">
         <v>33.1</v>
       </c>
-      <c r="BY11" s="15">
+      <c r="BY11" s="10">
         <v>34.5</v>
       </c>
-      <c r="BZ11" s="15">
+      <c r="BZ11" s="10">
         <v>34.4</v>
       </c>
-      <c r="CA11" s="15">
+      <c r="CA11" s="10">
         <v>37.299999999999997</v>
       </c>
-      <c r="CB11" s="15">
+      <c r="CB11" s="10">
         <v>36.700000000000003</v>
       </c>
-      <c r="CC11" s="42">
+      <c r="CC11" s="30">
         <v>36</v>
       </c>
-      <c r="CD11" s="25">
+      <c r="CD11" s="19">
         <v>35.5</v>
       </c>
-      <c r="CE11" s="44">
+      <c r="CE11" s="32">
         <v>34.299999999999997</v>
       </c>
-      <c r="CF11" s="15">
+      <c r="CF11" s="10">
         <v>33.9</v>
       </c>
-      <c r="CG11" s="25">
+      <c r="CG11" s="19">
         <v>34.1</v>
       </c>
-      <c r="CH11" s="24">
+      <c r="CH11" s="18">
         <v>33.5</v>
       </c>
-      <c r="CI11" s="58">
+      <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
-      <c r="CJ11" s="46"/>
-[...8 lines deleted...]
-      <c r="CS11" s="46"/>
+      <c r="CJ11" s="34">
+        <v>34.5</v>
+      </c>
+      <c r="CK11" s="33"/>
+      <c r="CL11" s="33"/>
+      <c r="CM11" s="33"/>
+      <c r="CN11" s="33"/>
+      <c r="CO11" s="33"/>
+      <c r="CP11" s="33"/>
+      <c r="CQ11" s="33"/>
+      <c r="CR11" s="33"/>
+      <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="35">
+      <c r="B12" s="24">
         <v>1.605</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="24">
         <v>1.605</v>
       </c>
-      <c r="D12" s="35">
+      <c r="D12" s="24">
         <v>1.605</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="25">
         <v>1.7</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="28">
         <v>1.6</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="11">
         <v>1.6</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="25">
         <v>1.6</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="25">
         <v>1.6</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="25">
         <v>1.6</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="25">
         <v>1.6</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="25">
         <v>1.6</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="25">
         <v>1.7</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N12" s="25">
         <v>1.6</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O12" s="25">
         <v>1.7</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P12" s="25">
         <v>1.7</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="25">
         <v>1.7</v>
       </c>
-      <c r="R12" s="36">
+      <c r="R12" s="25">
         <v>1.7</v>
       </c>
-      <c r="S12" s="36">
+      <c r="S12" s="25">
         <v>1.7</v>
       </c>
-      <c r="T12" s="36">
+      <c r="T12" s="25">
         <v>1.7</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="25">
         <v>1.7</v>
       </c>
-      <c r="V12" s="36">
+      <c r="V12" s="25">
         <v>1.7</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="25">
         <v>1.7</v>
       </c>
-      <c r="X12" s="36">
+      <c r="X12" s="25">
         <v>1.7</v>
       </c>
-      <c r="Y12" s="36">
+      <c r="Y12" s="25">
         <v>1.7</v>
       </c>
-      <c r="Z12" s="36">
+      <c r="Z12" s="25">
         <v>1.7</v>
       </c>
-      <c r="AA12" s="36">
+      <c r="AA12" s="25">
         <v>1.7</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="12">
         <v>1.9</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="12">
         <v>2.1</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="12">
         <v>2.1</v>
       </c>
-      <c r="AG12" s="37">
+      <c r="AG12" s="26">
         <v>2</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="12">
         <v>1.9</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="12">
         <v>1.8</v>
       </c>
-      <c r="AJ12" s="17">
+      <c r="AJ12" s="12">
         <v>1.7</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="12">
         <v>1.9</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="12">
         <v>1.8</v>
       </c>
-      <c r="AM12" s="17">
+      <c r="AM12" s="12">
         <v>1.8</v>
       </c>
-      <c r="AN12" s="37">
+      <c r="AN12" s="26">
         <v>2</v>
       </c>
-      <c r="AO12" s="17">
+      <c r="AO12" s="12">
         <v>2.6</v>
       </c>
-      <c r="AP12" s="17">
+      <c r="AP12" s="12">
         <v>2.6</v>
       </c>
-      <c r="AQ12" s="17">
+      <c r="AQ12" s="12">
         <v>2.6</v>
       </c>
-      <c r="AR12" s="17">
+      <c r="AR12" s="12">
         <v>2.6</v>
       </c>
-      <c r="AS12" s="17">
+      <c r="AS12" s="12">
         <v>2.4</v>
       </c>
-      <c r="AT12" s="17">
+      <c r="AT12" s="12">
         <v>2.4</v>
       </c>
-      <c r="AU12" s="17">
+      <c r="AU12" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AV12" s="17">
+      <c r="AV12" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AW12" s="17">
+      <c r="AW12" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AX12" s="15">
+      <c r="AX12" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AY12" s="15">
+      <c r="AY12" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AZ12" s="15">
+      <c r="AZ12" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BA12" s="15">
+      <c r="BA12" s="10">
         <v>2.8</v>
       </c>
-      <c r="BB12" s="15">
+      <c r="BB12" s="10">
         <v>2.8</v>
       </c>
-      <c r="BC12" s="15">
+      <c r="BC12" s="10">
         <v>2.9</v>
       </c>
-      <c r="BD12" s="15">
+      <c r="BD12" s="10">
         <v>2.9</v>
       </c>
-      <c r="BE12" s="16">
+      <c r="BE12" s="11">
         <v>2.8</v>
       </c>
-      <c r="BF12" s="15">
+      <c r="BF12" s="10">
         <v>2.7</v>
       </c>
-      <c r="BG12" s="15">
+      <c r="BG12" s="10">
         <v>2.7</v>
       </c>
-      <c r="BH12" s="15">
+      <c r="BH12" s="10">
         <v>2.7</v>
       </c>
-      <c r="BI12" s="15">
+      <c r="BI12" s="10">
         <v>2.6</v>
       </c>
-      <c r="BJ12" s="15">
+      <c r="BJ12" s="10">
         <v>2.6</v>
       </c>
-      <c r="BK12" s="15">
+      <c r="BK12" s="10">
         <v>1.7</v>
       </c>
-      <c r="BL12" s="15">
+      <c r="BL12" s="10">
         <v>1.7</v>
       </c>
-      <c r="BM12" s="15">
+      <c r="BM12" s="10">
         <v>2.8</v>
       </c>
-      <c r="BN12" s="15">
+      <c r="BN12" s="10">
         <v>2.8</v>
       </c>
-      <c r="BO12" s="15">
+      <c r="BO12" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BP12" s="15">
+      <c r="BP12" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BQ12" s="24">
+      <c r="BQ12" s="18">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BR12" s="25">
+      <c r="BR12" s="19">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BS12" s="15">
+      <c r="BS12" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BT12" s="24">
+      <c r="BT12" s="18">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BU12" s="25">
+      <c r="BU12" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BV12" s="15">
+      <c r="BV12" s="10">
         <v>2.5</v>
       </c>
-      <c r="BW12" s="15">
+      <c r="BW12" s="10">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BX12" s="15">
+      <c r="BX12" s="10">
         <v>2.9</v>
       </c>
-      <c r="BY12" s="15">
+      <c r="BY12" s="10">
         <v>3</v>
       </c>
-      <c r="BZ12" s="15">
+      <c r="BZ12" s="10">
         <v>2.9</v>
       </c>
-      <c r="CA12" s="15">
+      <c r="CA12" s="10">
         <v>2.9</v>
       </c>
-      <c r="CB12" s="15">
+      <c r="CB12" s="10">
         <v>2.9</v>
       </c>
-      <c r="CC12" s="42">
+      <c r="CC12" s="30">
         <v>2.9</v>
       </c>
-      <c r="CD12" s="25">
+      <c r="CD12" s="19">
         <v>2.8</v>
       </c>
-      <c r="CE12" s="44">
+      <c r="CE12" s="32">
         <v>2.8</v>
       </c>
-      <c r="CF12" s="15">
+      <c r="CF12" s="10">
         <v>2.8</v>
       </c>
-      <c r="CG12" s="25">
+      <c r="CG12" s="19">
         <v>3.1</v>
       </c>
-      <c r="CH12" s="24">
+      <c r="CH12" s="18">
         <v>3.1</v>
       </c>
-      <c r="CI12" s="58">
+      <c r="CI12" s="34">
         <v>3</v>
       </c>
-      <c r="CJ12" s="46"/>
-[...8 lines deleted...]
-      <c r="CS12" s="46"/>
+      <c r="CJ12" s="34">
+        <v>3.3</v>
+      </c>
+      <c r="CK12" s="33"/>
+      <c r="CL12" s="33"/>
+      <c r="CM12" s="33"/>
+      <c r="CN12" s="33"/>
+      <c r="CO12" s="33"/>
+      <c r="CP12" s="33"/>
+      <c r="CQ12" s="33"/>
+      <c r="CR12" s="33"/>
+      <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="35">
+      <c r="B13" s="24">
         <v>15.443</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="25">
         <v>15.6</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="25">
         <v>16.5</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="11">
         <v>17</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="28">
         <v>18</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="11">
         <v>16.7</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="25">
         <v>16.600000000000001</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="25">
         <v>16.5</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="11">
         <v>16</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O13" s="25">
         <v>15.3</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="25">
         <v>16.7</v>
       </c>
-      <c r="R13" s="36">
+      <c r="R13" s="25">
         <v>17.7</v>
       </c>
-      <c r="S13" s="36">
+      <c r="S13" s="25">
         <v>16.899999999999999</v>
       </c>
-      <c r="T13" s="36">
+      <c r="T13" s="25">
         <v>16.7</v>
       </c>
-      <c r="U13" s="36">
+      <c r="U13" s="25">
         <v>16.600000000000001</v>
       </c>
-      <c r="V13" s="36">
+      <c r="V13" s="25">
         <v>16.2</v>
       </c>
-      <c r="W13" s="36">
+      <c r="W13" s="25">
         <v>16.2</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="12">
         <v>15.8</v>
       </c>
-      <c r="Y13" s="17">
+      <c r="Y13" s="12">
         <v>16.3</v>
       </c>
-      <c r="Z13" s="37">
+      <c r="Z13" s="26">
         <v>16</v>
       </c>
-      <c r="AA13" s="36">
+      <c r="AA13" s="25">
         <v>16.100000000000001</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="12">
         <v>16.899999999999999</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AC13" s="12">
         <v>17.5</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="12">
         <v>18.2</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AE13" s="12">
         <v>17.3</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="12">
         <v>16.8</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AH13" s="12">
         <v>16.5</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AI13" s="12">
         <v>16.2</v>
       </c>
-      <c r="AJ13" s="17">
+      <c r="AJ13" s="12">
         <v>15.8</v>
       </c>
-      <c r="AK13" s="37">
+      <c r="AK13" s="26">
         <v>17</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AL13" s="12">
         <v>16.7</v>
       </c>
-      <c r="AM13" s="17">
+      <c r="AM13" s="12">
         <v>16.8</v>
       </c>
-      <c r="AN13" s="17">
+      <c r="AN13" s="12">
         <v>17.399999999999999</v>
       </c>
-      <c r="AO13" s="37">
+      <c r="AO13" s="26">
         <v>18</v>
       </c>
-      <c r="AP13" s="17">
+      <c r="AP13" s="12">
         <v>18.7</v>
       </c>
-      <c r="AQ13" s="17">
+      <c r="AQ13" s="12">
         <v>17.399999999999999</v>
       </c>
-      <c r="AR13" s="17">
+      <c r="AR13" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="AS13" s="37">
+      <c r="AS13" s="26">
         <v>17</v>
       </c>
-      <c r="AT13" s="17">
+      <c r="AT13" s="12">
         <v>16.899999999999999</v>
       </c>
-      <c r="AU13" s="17">
+      <c r="AU13" s="12">
         <v>16.600000000000001</v>
       </c>
-      <c r="AV13" s="17">
+      <c r="AV13" s="12">
         <v>16.3</v>
       </c>
-      <c r="AW13" s="37">
+      <c r="AW13" s="26">
         <v>18</v>
       </c>
-      <c r="AX13" s="15">
+      <c r="AX13" s="10">
         <v>18</v>
       </c>
-      <c r="AY13" s="15">
+      <c r="AY13" s="10">
         <v>17.8</v>
       </c>
-      <c r="AZ13" s="15">
+      <c r="AZ13" s="10">
         <v>17.7</v>
       </c>
-      <c r="BA13" s="15">
+      <c r="BA13" s="10">
         <v>18</v>
       </c>
-      <c r="BB13" s="15">
+      <c r="BB13" s="10">
         <v>18.7</v>
       </c>
-      <c r="BC13" s="15">
+      <c r="BC13" s="10">
         <v>19</v>
       </c>
-      <c r="BD13" s="15">
+      <c r="BD13" s="10">
         <v>18.399999999999999</v>
       </c>
-      <c r="BE13" s="16">
+      <c r="BE13" s="11">
         <v>17.899999999999999</v>
       </c>
-      <c r="BF13" s="15">
+      <c r="BF13" s="10">
         <v>17.399999999999999</v>
       </c>
-      <c r="BG13" s="15">
+      <c r="BG13" s="10">
         <v>17.100000000000001</v>
       </c>
-      <c r="BH13" s="15">
+      <c r="BH13" s="10">
         <v>17.399999999999999</v>
       </c>
-      <c r="BI13" s="15">
+      <c r="BI13" s="10">
         <v>15.9</v>
       </c>
-      <c r="BJ13" s="15">
+      <c r="BJ13" s="10">
         <v>12.4</v>
       </c>
-      <c r="BK13" s="15">
+      <c r="BK13" s="10">
         <v>13.3</v>
       </c>
-      <c r="BL13" s="15">
+      <c r="BL13" s="10">
         <v>14.7</v>
       </c>
-      <c r="BM13" s="15">
+      <c r="BM13" s="10">
         <v>13.6</v>
       </c>
-      <c r="BN13" s="15">
+      <c r="BN13" s="10">
         <v>14.2</v>
       </c>
-      <c r="BO13" s="15">
+      <c r="BO13" s="10">
         <v>18.3</v>
       </c>
-      <c r="BP13" s="15">
+      <c r="BP13" s="10">
         <v>17.899999999999999</v>
       </c>
-      <c r="BQ13" s="24">
+      <c r="BQ13" s="18">
         <v>17.899999999999999</v>
       </c>
-      <c r="BR13" s="25">
+      <c r="BR13" s="19">
         <v>18</v>
       </c>
-      <c r="BS13" s="15">
+      <c r="BS13" s="10">
         <v>18.899999999999999</v>
       </c>
-      <c r="BT13" s="24">
+      <c r="BT13" s="18">
         <v>18.8</v>
       </c>
-      <c r="BU13" s="25">
+      <c r="BU13" s="19">
         <v>18.8</v>
       </c>
-      <c r="BV13" s="15">
+      <c r="BV13" s="10">
         <v>18.399999999999999</v>
       </c>
-      <c r="BW13" s="15">
+      <c r="BW13" s="10">
         <v>18.7</v>
       </c>
-      <c r="BX13" s="15">
+      <c r="BX13" s="10">
         <v>18.8</v>
       </c>
-      <c r="BY13" s="15">
+      <c r="BY13" s="10">
         <v>18.899999999999999</v>
       </c>
-      <c r="BZ13" s="15">
+      <c r="BZ13" s="10">
         <v>18.899999999999999</v>
       </c>
-      <c r="CA13" s="15">
+      <c r="CA13" s="10">
         <v>19.600000000000001</v>
       </c>
-      <c r="CB13" s="15">
+      <c r="CB13" s="10">
         <v>19.7</v>
       </c>
-      <c r="CC13" s="42">
+      <c r="CC13" s="30">
         <v>19.600000000000001</v>
       </c>
-      <c r="CD13" s="25">
+      <c r="CD13" s="19">
         <v>19.5</v>
       </c>
-      <c r="CE13" s="44">
+      <c r="CE13" s="32">
         <v>19.2</v>
       </c>
-      <c r="CF13" s="15">
+      <c r="CF13" s="10">
         <v>19</v>
       </c>
-      <c r="CG13" s="25">
+      <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
-      <c r="CH13" s="28">
+      <c r="CH13" s="22">
         <v>19</v>
       </c>
-      <c r="CI13" s="58">
+      <c r="CI13" s="34">
         <v>19.3</v>
       </c>
-      <c r="CJ13" s="46"/>
-[...8 lines deleted...]
-      <c r="CS13" s="46"/>
+      <c r="CJ13" s="34">
+        <v>19.5</v>
+      </c>
+      <c r="CK13" s="33"/>
+      <c r="CL13" s="33"/>
+      <c r="CM13" s="33"/>
+      <c r="CN13" s="33"/>
+      <c r="CO13" s="33"/>
+      <c r="CP13" s="33"/>
+      <c r="CQ13" s="33"/>
+      <c r="CR13" s="33"/>
+      <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
-      <c r="A14" s="11"/>
-[...47 lines deleted...]
-      <c r="AW14" s="12"/>
+      <c r="A14" s="8"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="8"/>
+      <c r="U14" s="9"/>
+      <c r="V14" s="9"/>
+      <c r="W14" s="9"/>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="9"/>
+      <c r="Z14" s="9"/>
+      <c r="AA14" s="9"/>
+      <c r="AB14" s="9"/>
+      <c r="AC14" s="9"/>
+      <c r="AD14" s="9"/>
+      <c r="AE14" s="9"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="9"/>
+      <c r="AH14" s="9"/>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9"/>
+      <c r="AL14" s="9"/>
+      <c r="AM14" s="9"/>
+      <c r="AN14" s="9"/>
+      <c r="AO14" s="9"/>
+      <c r="AP14" s="9"/>
+      <c r="AQ14" s="9"/>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
     </row>
     <row r="15" spans="1:97">
       <c r="BB15" s="6"/>
-      <c r="BY15" s="40"/>
-[...2 lines deleted...]
-      <c r="CD15" s="27"/>
+      <c r="BY15" s="29"/>
+      <c r="BZ15" s="21"/>
+      <c r="CC15" s="29"/>
+      <c r="CD15" s="21"/>
     </row>
     <row r="16" spans="1:97">
       <c r="BB16" s="6"/>
-      <c r="BR16" s="40"/>
-[...7 lines deleted...]
-      <c r="CD16" s="27"/>
+      <c r="BR16" s="29"/>
+      <c r="BS16" s="21"/>
+      <c r="BX16" s="29"/>
+      <c r="BY16" s="29"/>
+      <c r="BZ16" s="29"/>
+      <c r="CA16" s="29"/>
+      <c r="CB16" s="21"/>
+      <c r="CC16" s="29"/>
+      <c r="CD16" s="21"/>
     </row>
     <row r="17" spans="54:82">
       <c r="BB17" s="6"/>
-      <c r="BM17" s="26"/>
-[...9 lines deleted...]
-      <c r="CD17" s="27"/>
+      <c r="BM17" s="20"/>
+      <c r="BN17" s="21"/>
+      <c r="BR17" s="29"/>
+      <c r="BS17" s="21"/>
+      <c r="BX17" s="29"/>
+      <c r="BY17" s="29"/>
+      <c r="BZ17" s="29"/>
+      <c r="CA17" s="29"/>
+      <c r="CB17" s="21"/>
+      <c r="CC17" s="29"/>
+      <c r="CD17" s="21"/>
     </row>
     <row r="18" spans="54:82">
       <c r="BB18" s="6"/>
-      <c r="BM18" s="26"/>
-[...9 lines deleted...]
-      <c r="CD18" s="27"/>
+      <c r="BM18" s="20"/>
+      <c r="BN18" s="21"/>
+      <c r="BR18" s="29"/>
+      <c r="BS18" s="21"/>
+      <c r="BX18" s="29"/>
+      <c r="BY18" s="29"/>
+      <c r="BZ18" s="29"/>
+      <c r="CA18" s="29"/>
+      <c r="CB18" s="21"/>
+      <c r="CC18" s="29"/>
+      <c r="CD18" s="21"/>
     </row>
     <row r="19" spans="54:82">
       <c r="BB19" s="6"/>
-      <c r="BM19" s="26"/>
-[...9 lines deleted...]
-      <c r="CD19" s="27"/>
+      <c r="BM19" s="20"/>
+      <c r="BN19" s="21"/>
+      <c r="BR19" s="29"/>
+      <c r="BS19" s="21"/>
+      <c r="BX19" s="29"/>
+      <c r="BY19" s="29"/>
+      <c r="BZ19" s="29"/>
+      <c r="CA19" s="29"/>
+      <c r="CB19" s="21"/>
+      <c r="CC19" s="29"/>
+      <c r="CD19" s="21"/>
     </row>
     <row r="20" spans="54:82">
       <c r="BB20" s="6"/>
-      <c r="BM20" s="26"/>
-[...9 lines deleted...]
-      <c r="CD20" s="27"/>
+      <c r="BM20" s="20"/>
+      <c r="BN20" s="21"/>
+      <c r="BR20" s="29"/>
+      <c r="BS20" s="21"/>
+      <c r="BX20" s="29"/>
+      <c r="BY20" s="29"/>
+      <c r="BZ20" s="29"/>
+      <c r="CA20" s="29"/>
+      <c r="CB20" s="21"/>
+      <c r="CC20" s="29"/>
+      <c r="CD20" s="21"/>
     </row>
     <row r="21" spans="54:82">
       <c r="BB21" s="6"/>
-      <c r="BM21" s="26"/>
-[...9 lines deleted...]
-      <c r="CD21" s="27"/>
+      <c r="BM21" s="20"/>
+      <c r="BN21" s="21"/>
+      <c r="BR21" s="29"/>
+      <c r="BS21" s="21"/>
+      <c r="BX21" s="29"/>
+      <c r="BY21" s="29"/>
+      <c r="BZ21" s="29"/>
+      <c r="CA21" s="29"/>
+      <c r="CB21" s="21"/>
+      <c r="CC21" s="29"/>
+      <c r="CD21" s="21"/>
     </row>
     <row r="22" spans="54:82">
       <c r="BB22" s="6"/>
-      <c r="BM22" s="26"/>
-[...9 lines deleted...]
-      <c r="CD22" s="27"/>
+      <c r="BM22" s="20"/>
+      <c r="BN22" s="21"/>
+      <c r="BR22" s="29"/>
+      <c r="BS22" s="21"/>
+      <c r="BX22" s="29"/>
+      <c r="BY22" s="29"/>
+      <c r="BZ22" s="29"/>
+      <c r="CA22" s="29"/>
+      <c r="CB22" s="21"/>
+      <c r="CC22" s="29"/>
+      <c r="CD22" s="21"/>
     </row>
     <row r="23" spans="54:82">
       <c r="BB23" s="6"/>
-      <c r="BM23" s="26"/>
-[...9 lines deleted...]
-      <c r="CD23" s="27"/>
+      <c r="BM23" s="20"/>
+      <c r="BN23" s="21"/>
+      <c r="BR23" s="29"/>
+      <c r="BS23" s="21"/>
+      <c r="BX23" s="29"/>
+      <c r="BY23" s="29"/>
+      <c r="BZ23" s="29"/>
+      <c r="CA23" s="29"/>
+      <c r="CB23" s="21"/>
+      <c r="CC23" s="29"/>
+      <c r="CD23" s="21"/>
     </row>
     <row r="24" spans="54:82">
-      <c r="BM24" s="26"/>
-[...7 lines deleted...]
-      <c r="CB24" s="27"/>
+      <c r="BM24" s="20"/>
+      <c r="BN24" s="21"/>
+      <c r="BR24" s="29"/>
+      <c r="BS24" s="21"/>
+      <c r="BX24" s="29"/>
+      <c r="BY24" s="29"/>
+      <c r="BZ24" s="29"/>
+      <c r="CA24" s="29"/>
+      <c r="CB24" s="21"/>
       <c r="CC24" s="4"/>
       <c r="CD24" s="4"/>
     </row>
     <row r="25" spans="54:82">
-      <c r="BM25" s="26"/>
-      <c r="BN25" s="27"/>
+      <c r="BM25" s="20"/>
+      <c r="BN25" s="21"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
     </row>
     <row r="26" spans="54:82">
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
     </row>
     <row r="27" spans="54:82">
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>