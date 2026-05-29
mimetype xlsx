--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1365" yWindow="915" windowWidth="25110" windowHeight="14685"/>
+    <workbookView xWindow="1365" yWindow="915" windowWidth="13425" windowHeight="14685"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="33">
   <si>
     <t>Ірі қара мал саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
@@ -381,88 +381,88 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -735,337 +735,337 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BG1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="BT30" sqref="BT30"/>
+    <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="CK6" sqref="CK6:CK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...46 lines deleted...]
-      <c r="AW1" s="40"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
       <c r="BB1" s="15"/>
       <c r="BC1" s="15"/>
       <c r="BD1" s="15"/>
       <c r="BE1" s="15"/>
       <c r="BF1" s="15"/>
       <c r="BG1" s="15"/>
       <c r="BH1" s="15"/>
       <c r="BI1" s="15"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="47"/>
-[...8 lines deleted...]
-      <c r="J2" s="39" t="s">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="39"/>
-[...10 lines deleted...]
-      <c r="V2" s="39" t="s">
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="39"/>
-[...1 lines deleted...]
-      <c r="Y2" s="39"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
-      <c r="AH2" s="39" t="s">
+      <c r="AH2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="39"/>
-[...1 lines deleted...]
-      <c r="AK2" s="39"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
-      <c r="AT2" s="39"/>
-[...2 lines deleted...]
-      <c r="AW2" s="39"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
-      <c r="BR2" s="39" t="s">
+      <c r="BR2" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="BS2" s="39"/>
-[...2 lines deleted...]
-      <c r="CD2" s="39" t="s">
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="51"/>
+      <c r="CD2" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="CE2" s="39"/>
-[...2 lines deleted...]
-      <c r="CP2" s="39" t="s">
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="51"/>
+      <c r="CP2" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="CQ2" s="39"/>
-[...1 lines deleted...]
-      <c r="CS2" s="39"/>
+      <c r="CQ2" s="51"/>
+      <c r="CR2" s="51"/>
+      <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="38"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="38"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="38"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="38"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52"/>
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52"/>
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="38"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="52"/>
+      <c r="BV3" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="41"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="53"/>
+      <c r="CH3" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="38"/>
-[...9 lines deleted...]
-      <c r="CS3" s="38"/>
+      <c r="CI3" s="52"/>
+      <c r="CJ3" s="52"/>
+      <c r="CK3" s="52"/>
+      <c r="CL3" s="52"/>
+      <c r="CM3" s="52"/>
+      <c r="CN3" s="52"/>
+      <c r="CO3" s="52"/>
+      <c r="CP3" s="52"/>
+      <c r="CQ3" s="52"/>
+      <c r="CR3" s="52"/>
+      <c r="CS3" s="52"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="37" t="s">
@@ -1241,51 +1241,51 @@
       </c>
       <c r="BN4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="BO4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="BP4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="BQ4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="BR4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="BS4" s="37" t="s">
         <v>16</v>
       </c>
       <c r="BT4" s="37" t="s">
         <v>17</v>
       </c>
       <c r="BU4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="BV4" s="46" t="s">
+      <c r="BV4" s="42" t="s">
         <v>7</v>
       </c>
       <c r="BW4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="BX4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="BY4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="BZ4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="CA4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CB4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CC4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CD4" s="37" t="s">
         <v>15</v>
@@ -1315,315 +1315,317 @@
         <v>11</v>
       </c>
       <c r="CM4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CN4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CO4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CP4" s="37" t="s">
         <v>15</v>
       </c>
       <c r="CQ4" s="37" t="s">
         <v>16</v>
       </c>
       <c r="CR4" s="37" t="s">
         <v>17</v>
       </c>
       <c r="CS4" s="37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="4" customFormat="1">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="49">
+      <c r="B5" s="45">
         <v>164.78899999999999</v>
       </c>
-      <c r="C5" s="49">
+      <c r="C5" s="45">
         <v>166.35599999999999</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="45">
         <v>172.655</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="45">
         <v>181.39099999999999</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="45">
         <v>188.14699999999999</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="39">
         <v>191.17</v>
       </c>
-      <c r="H5" s="50">
+      <c r="H5" s="46">
         <v>189.315</v>
       </c>
-      <c r="I5" s="43">
+      <c r="I5" s="39">
         <v>186.745</v>
       </c>
-      <c r="J5" s="43">
+      <c r="J5" s="39">
         <v>183.19900000000001</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="39">
         <v>178.95</v>
       </c>
-      <c r="L5" s="43">
+      <c r="L5" s="39">
         <v>172.935</v>
       </c>
-      <c r="M5" s="43">
+      <c r="M5" s="39">
         <v>173.44399999999999</v>
       </c>
-      <c r="N5" s="49">
+      <c r="N5" s="45">
         <v>170.107</v>
       </c>
-      <c r="O5" s="49">
+      <c r="O5" s="45">
         <v>171.12</v>
       </c>
-      <c r="P5" s="49">
+      <c r="P5" s="45">
         <v>177.39500000000001</v>
       </c>
-      <c r="Q5" s="49">
+      <c r="Q5" s="45">
         <v>187.00800000000001</v>
       </c>
-      <c r="R5" s="49">
+      <c r="R5" s="45">
         <v>193.90899999999999</v>
       </c>
-      <c r="S5" s="43">
+      <c r="S5" s="39">
         <v>198.71199999999999</v>
       </c>
-      <c r="T5" s="49">
+      <c r="T5" s="45">
         <v>196.429</v>
       </c>
-      <c r="U5" s="43">
+      <c r="U5" s="39">
         <v>193.52799999999999</v>
       </c>
-      <c r="V5" s="43">
+      <c r="V5" s="39">
         <v>189.98400000000001</v>
       </c>
-      <c r="W5" s="43">
+      <c r="W5" s="39">
         <v>186.59100000000001</v>
       </c>
-      <c r="X5" s="43">
+      <c r="X5" s="39">
         <v>180.904</v>
       </c>
-      <c r="Y5" s="43">
+      <c r="Y5" s="39">
         <v>180.374</v>
       </c>
-      <c r="Z5" s="51">
+      <c r="Z5" s="47">
         <v>177.13</v>
       </c>
-      <c r="AA5" s="51">
+      <c r="AA5" s="47">
         <v>178.60599999999999</v>
       </c>
-      <c r="AB5" s="52">
+      <c r="AB5" s="48">
         <v>184.827</v>
       </c>
-      <c r="AC5" s="52">
+      <c r="AC5" s="48">
         <v>194.52500000000001</v>
       </c>
-      <c r="AD5" s="43">
+      <c r="AD5" s="39">
         <v>201.85499999999999</v>
       </c>
-      <c r="AE5" s="43">
+      <c r="AE5" s="39">
         <v>209.33600000000001</v>
       </c>
-      <c r="AF5" s="43">
+      <c r="AF5" s="39">
         <v>206.68700000000001</v>
       </c>
-      <c r="AG5" s="49">
+      <c r="AG5" s="45">
         <v>204.98400000000001</v>
       </c>
-      <c r="AH5" s="49">
+      <c r="AH5" s="45">
         <v>201.47499999999999</v>
       </c>
-      <c r="AI5" s="53">
+      <c r="AI5" s="49">
         <v>196.97800000000001</v>
       </c>
-      <c r="AJ5" s="49">
+      <c r="AJ5" s="45">
         <v>189.863</v>
       </c>
-      <c r="AK5" s="43">
+      <c r="AK5" s="39">
         <v>190.601</v>
       </c>
-      <c r="AL5" s="51">
+      <c r="AL5" s="47">
         <v>187.04599999999999</v>
       </c>
-      <c r="AM5" s="51">
+      <c r="AM5" s="47">
         <v>187.84</v>
       </c>
-      <c r="AN5" s="52">
+      <c r="AN5" s="48">
         <v>193.75899999999999</v>
       </c>
-      <c r="AO5" s="52">
+      <c r="AO5" s="48">
         <v>205.06</v>
       </c>
-      <c r="AP5" s="43">
+      <c r="AP5" s="39">
         <v>213.762</v>
       </c>
-      <c r="AQ5" s="43">
+      <c r="AQ5" s="39">
         <v>216.69499999999999</v>
       </c>
-      <c r="AR5" s="43">
+      <c r="AR5" s="39">
         <v>212.96600000000001</v>
       </c>
-      <c r="AS5" s="53">
+      <c r="AS5" s="49">
         <v>210.56299999999999</v>
       </c>
-      <c r="AT5" s="43">
+      <c r="AT5" s="39">
         <v>207.34399999999999</v>
       </c>
-      <c r="AU5" s="43">
+      <c r="AU5" s="39">
         <v>202.98</v>
       </c>
-      <c r="AV5" s="43">
+      <c r="AV5" s="39">
         <v>195.26400000000001</v>
       </c>
-      <c r="AW5" s="43">
+      <c r="AW5" s="39">
         <v>198.80699999999999</v>
       </c>
-      <c r="AX5" s="43">
+      <c r="AX5" s="39">
         <v>195.886</v>
       </c>
-      <c r="AY5" s="43">
+      <c r="AY5" s="39">
         <v>196.517</v>
       </c>
-      <c r="AZ5" s="43">
+      <c r="AZ5" s="39">
         <v>202.422</v>
       </c>
-      <c r="BA5" s="43">
+      <c r="BA5" s="39">
         <v>213.833</v>
       </c>
-      <c r="BB5" s="43">
+      <c r="BB5" s="39">
         <v>222.9</v>
       </c>
-      <c r="BC5" s="43">
+      <c r="BC5" s="39">
         <v>231.7</v>
       </c>
-      <c r="BD5" s="43">
+      <c r="BD5" s="39">
         <v>228</v>
       </c>
-      <c r="BE5" s="53">
+      <c r="BE5" s="49">
         <v>224.4</v>
       </c>
-      <c r="BF5" s="43">
+      <c r="BF5" s="39">
         <v>221.3</v>
       </c>
-      <c r="BG5" s="43">
+      <c r="BG5" s="39">
         <v>217.2</v>
       </c>
-      <c r="BH5" s="43">
+      <c r="BH5" s="39">
         <v>211.9</v>
       </c>
-      <c r="BI5" s="43">
+      <c r="BI5" s="39">
         <v>203.7</v>
       </c>
-      <c r="BJ5" s="43">
+      <c r="BJ5" s="39">
         <v>144</v>
       </c>
-      <c r="BK5" s="43">
+      <c r="BK5" s="39">
         <v>142</v>
       </c>
-      <c r="BL5" s="43">
+      <c r="BL5" s="39">
         <v>151.4</v>
       </c>
-      <c r="BM5" s="43">
+      <c r="BM5" s="39">
         <v>157.30000000000001</v>
       </c>
-      <c r="BN5" s="43">
+      <c r="BN5" s="39">
         <v>162.4</v>
       </c>
-      <c r="BO5" s="43">
+      <c r="BO5" s="39">
         <v>233.6</v>
       </c>
-      <c r="BP5" s="43">
+      <c r="BP5" s="39">
         <v>230.9</v>
       </c>
       <c r="BQ5" s="35">
         <v>228.7</v>
       </c>
-      <c r="BR5" s="42">
+      <c r="BR5" s="38">
         <v>226.4</v>
       </c>
-      <c r="BS5" s="43">
+      <c r="BS5" s="39">
         <v>223.9</v>
       </c>
       <c r="BT5" s="35">
         <v>220.7</v>
       </c>
-      <c r="BU5" s="42">
+      <c r="BU5" s="38">
         <v>225.4</v>
       </c>
-      <c r="BV5" s="43">
+      <c r="BV5" s="39">
         <v>225.5</v>
       </c>
-      <c r="BW5" s="43">
+      <c r="BW5" s="39">
         <v>226.7</v>
       </c>
-      <c r="BX5" s="43">
+      <c r="BX5" s="39">
         <v>233.5</v>
       </c>
-      <c r="BY5" s="43">
+      <c r="BY5" s="39">
         <v>242.5</v>
       </c>
-      <c r="BZ5" s="43">
+      <c r="BZ5" s="39">
         <v>245.4</v>
       </c>
-      <c r="CA5" s="43">
+      <c r="CA5" s="39">
         <v>248.8</v>
       </c>
-      <c r="CB5" s="43">
+      <c r="CB5" s="39">
         <v>247.1</v>
       </c>
-      <c r="CC5" s="44">
+      <c r="CC5" s="40">
         <v>243.4</v>
       </c>
-      <c r="CD5" s="42">
+      <c r="CD5" s="38">
         <v>240.3</v>
       </c>
-      <c r="CE5" s="45">
+      <c r="CE5" s="41">
         <v>238.7</v>
       </c>
-      <c r="CF5" s="43">
+      <c r="CF5" s="39">
         <v>236.8</v>
       </c>
-      <c r="CG5" s="42">
+      <c r="CG5" s="38">
         <v>236.6</v>
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
-      <c r="CK5" s="33"/>
+      <c r="CK5" s="34">
+        <v>251.4</v>
+      </c>
       <c r="CL5" s="33"/>
       <c r="CM5" s="33"/>
       <c r="CN5" s="33"/>
       <c r="CO5" s="33"/>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
@@ -1854,51 +1856,53 @@
       </c>
       <c r="CC6" s="30">
         <v>11.3</v>
       </c>
       <c r="CD6" s="19">
         <v>11.5</v>
       </c>
       <c r="CE6" s="32">
         <v>11.5</v>
       </c>
       <c r="CF6" s="10">
         <v>11.4</v>
       </c>
       <c r="CG6" s="19">
         <v>11.8</v>
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
-      <c r="CK6" s="33"/>
+      <c r="CK6" s="34">
+        <v>12.2</v>
+      </c>
       <c r="CL6" s="33"/>
       <c r="CM6" s="33"/>
       <c r="CN6" s="33"/>
       <c r="CO6" s="33"/>
       <c r="CP6" s="33"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
@@ -2129,51 +2133,53 @@
       </c>
       <c r="CC7" s="30">
         <v>21.9</v>
       </c>
       <c r="CD7" s="31">
         <v>22</v>
       </c>
       <c r="CE7" s="32">
         <v>21.7</v>
       </c>
       <c r="CF7" s="10">
         <v>21.3</v>
       </c>
       <c r="CG7" s="19">
         <v>21.6</v>
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
-      <c r="CK7" s="33"/>
+      <c r="CK7" s="34">
+        <v>23.5</v>
+      </c>
       <c r="CL7" s="33"/>
       <c r="CM7" s="33"/>
       <c r="CN7" s="33"/>
       <c r="CO7" s="33"/>
       <c r="CP7" s="33"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
@@ -2404,51 +2410,53 @@
       </c>
       <c r="CC8" s="30">
         <v>30</v>
       </c>
       <c r="CD8" s="19">
         <v>28.9</v>
       </c>
       <c r="CE8" s="32">
         <v>28.4</v>
       </c>
       <c r="CF8" s="10">
         <v>27.5</v>
       </c>
       <c r="CG8" s="19">
         <v>26.9</v>
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
-      <c r="CK8" s="33"/>
+      <c r="CK8" s="34">
+        <v>31.9</v>
+      </c>
       <c r="CL8" s="33"/>
       <c r="CM8" s="33"/>
       <c r="CN8" s="33"/>
       <c r="CO8" s="33"/>
       <c r="CP8" s="33"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
@@ -2679,51 +2687,53 @@
       </c>
       <c r="CC9" s="30">
         <v>33</v>
       </c>
       <c r="CD9" s="19">
         <v>31.9</v>
       </c>
       <c r="CE9" s="32">
         <v>31.9</v>
       </c>
       <c r="CF9" s="10">
         <v>31.7</v>
       </c>
       <c r="CG9" s="19">
         <v>33.4</v>
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
-      <c r="CK9" s="33"/>
+      <c r="CK9" s="34">
+        <v>32.6</v>
+      </c>
       <c r="CL9" s="33"/>
       <c r="CM9" s="33"/>
       <c r="CN9" s="33"/>
       <c r="CO9" s="33"/>
       <c r="CP9" s="33"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
@@ -2954,51 +2964,53 @@
       </c>
       <c r="CC10" s="30">
         <v>88.7</v>
       </c>
       <c r="CD10" s="19">
         <v>88.3</v>
       </c>
       <c r="CE10" s="32">
         <v>88.9</v>
       </c>
       <c r="CF10" s="10">
         <v>89.2</v>
       </c>
       <c r="CG10" s="19">
         <v>86.6</v>
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
-      <c r="CK10" s="33"/>
+      <c r="CK10" s="34">
+        <v>92.4</v>
+      </c>
       <c r="CL10" s="33"/>
       <c r="CM10" s="33"/>
       <c r="CN10" s="33"/>
       <c r="CO10" s="33"/>
       <c r="CP10" s="33"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
@@ -3229,51 +3241,53 @@
       </c>
       <c r="CC11" s="30">
         <v>36</v>
       </c>
       <c r="CD11" s="19">
         <v>35.5</v>
       </c>
       <c r="CE11" s="32">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="10">
         <v>33.9</v>
       </c>
       <c r="CG11" s="19">
         <v>34.1</v>
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
-      <c r="CK11" s="33"/>
+      <c r="CK11" s="34">
+        <v>36.1</v>
+      </c>
       <c r="CL11" s="33"/>
       <c r="CM11" s="33"/>
       <c r="CN11" s="33"/>
       <c r="CO11" s="33"/>
       <c r="CP11" s="33"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
@@ -3504,51 +3518,53 @@
       </c>
       <c r="CC12" s="30">
         <v>2.9</v>
       </c>
       <c r="CD12" s="19">
         <v>2.8</v>
       </c>
       <c r="CE12" s="32">
         <v>2.8</v>
       </c>
       <c r="CF12" s="10">
         <v>2.8</v>
       </c>
       <c r="CG12" s="19">
         <v>3.1</v>
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
-      <c r="CK12" s="33"/>
+      <c r="CK12" s="34">
+        <v>3.4</v>
+      </c>
       <c r="CL12" s="33"/>
       <c r="CM12" s="33"/>
       <c r="CN12" s="33"/>
       <c r="CO12" s="33"/>
       <c r="CP12" s="33"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
@@ -3779,51 +3795,53 @@
       </c>
       <c r="CC13" s="30">
         <v>19.600000000000001</v>
       </c>
       <c r="CD13" s="19">
         <v>19.5</v>
       </c>
       <c r="CE13" s="32">
         <v>19.2</v>
       </c>
       <c r="CF13" s="10">
         <v>19</v>
       </c>
       <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
-      <c r="CK13" s="33"/>
+      <c r="CK13" s="34">
+        <v>19.3</v>
+      </c>
       <c r="CL13" s="33"/>
       <c r="CM13" s="33"/>
       <c r="CN13" s="33"/>
       <c r="CO13" s="33"/>
       <c r="CP13" s="33"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
@@ -3993,67 +4011,67 @@
       <c r="CD24" s="4"/>
     </row>
     <row r="25" spans="54:82">
       <c r="BM25" s="20"/>
       <c r="BN25" s="21"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
     </row>
     <row r="26" spans="54:82">
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
     </row>
     <row r="27" spans="54:82">
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>