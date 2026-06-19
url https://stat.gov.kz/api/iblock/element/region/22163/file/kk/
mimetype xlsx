--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -407,64 +407,64 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -736,124 +736,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CK6" sqref="CK6:CK13"/>
+      <selection activeCell="CN20" sqref="CN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...46 lines deleted...]
-      <c r="AW1" s="50"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
       <c r="BB1" s="15"/>
       <c r="BC1" s="15"/>
       <c r="BD1" s="15"/>
       <c r="BE1" s="15"/>
       <c r="BF1" s="15"/>
       <c r="BG1" s="15"/>
       <c r="BH1" s="15"/>
       <c r="BI1" s="15"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="51" t="s">
         <v>19</v>
@@ -907,168 +907,168 @@
       <c r="BA2" s="15"/>
       <c r="BB2" s="15"/>
       <c r="BC2" s="15"/>
       <c r="BD2" s="15"/>
       <c r="BE2" s="15"/>
       <c r="BR2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="BS2" s="51"/>
       <c r="BT2" s="51"/>
       <c r="BU2" s="51"/>
       <c r="CD2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CE2" s="51"/>
       <c r="CF2" s="51"/>
       <c r="CG2" s="51"/>
       <c r="CP2" s="51" t="s">
         <v>29</v>
       </c>
       <c r="CQ2" s="51"/>
       <c r="CR2" s="51"/>
       <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="52"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="52"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="52"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="52"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="52"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="50"/>
+      <c r="AZ3" s="50"/>
+      <c r="BA3" s="50"/>
+      <c r="BB3" s="50"/>
+      <c r="BC3" s="50"/>
+      <c r="BD3" s="50"/>
+      <c r="BE3" s="50"/>
+      <c r="BF3" s="50"/>
+      <c r="BG3" s="50"/>
+      <c r="BH3" s="50"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="52"/>
-[...10 lines deleted...]
-      <c r="BV3" s="53" t="s">
+      <c r="BK3" s="50"/>
+      <c r="BL3" s="50"/>
+      <c r="BM3" s="50"/>
+      <c r="BN3" s="50"/>
+      <c r="BO3" s="50"/>
+      <c r="BP3" s="50"/>
+      <c r="BQ3" s="50"/>
+      <c r="BR3" s="50"/>
+      <c r="BS3" s="50"/>
+      <c r="BT3" s="50"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="52" t="s">
+      <c r="BW3" s="52"/>
+      <c r="BX3" s="52"/>
+      <c r="BY3" s="52"/>
+      <c r="BZ3" s="52"/>
+      <c r="CA3" s="52"/>
+      <c r="CB3" s="52"/>
+      <c r="CC3" s="52"/>
+      <c r="CD3" s="52"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="52"/>
+      <c r="CH3" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="52"/>
+      <c r="CI3" s="50"/>
+      <c r="CJ3" s="50"/>
+      <c r="CK3" s="50"/>
+      <c r="CL3" s="50"/>
+      <c r="CM3" s="50"/>
+      <c r="CN3" s="50"/>
+      <c r="CO3" s="50"/>
+      <c r="CP3" s="50"/>
+      <c r="CQ3" s="50"/>
+      <c r="CR3" s="50"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="54"/>
+      <c r="A4" s="53"/>
       <c r="B4" s="36" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="37" t="s">
@@ -1582,51 +1582,53 @@
       </c>
       <c r="CD5" s="38">
         <v>240.3</v>
       </c>
       <c r="CE5" s="41">
         <v>238.7</v>
       </c>
       <c r="CF5" s="39">
         <v>236.8</v>
       </c>
       <c r="CG5" s="38">
         <v>236.6</v>
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
       <c r="CK5" s="34">
         <v>251.4</v>
       </c>
-      <c r="CL5" s="33"/>
+      <c r="CL5" s="34">
+        <v>258.10000000000002</v>
+      </c>
       <c r="CM5" s="33"/>
       <c r="CN5" s="33"/>
       <c r="CO5" s="33"/>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="24">
@@ -1859,51 +1861,53 @@
       </c>
       <c r="CD6" s="19">
         <v>11.5</v>
       </c>
       <c r="CE6" s="32">
         <v>11.5</v>
       </c>
       <c r="CF6" s="10">
         <v>11.4</v>
       </c>
       <c r="CG6" s="19">
         <v>11.8</v>
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
       <c r="CK6" s="34">
         <v>12.2</v>
       </c>
-      <c r="CL6" s="33"/>
+      <c r="CL6" s="34">
+        <v>12.3</v>
+      </c>
       <c r="CM6" s="33"/>
       <c r="CN6" s="33"/>
       <c r="CO6" s="33"/>
       <c r="CP6" s="33"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
       <c r="F7" s="27">
@@ -2136,51 +2140,53 @@
       </c>
       <c r="CD7" s="31">
         <v>22</v>
       </c>
       <c r="CE7" s="32">
         <v>21.7</v>
       </c>
       <c r="CF7" s="10">
         <v>21.3</v>
       </c>
       <c r="CG7" s="19">
         <v>21.6</v>
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
       <c r="CK7" s="34">
         <v>23.5</v>
       </c>
-      <c r="CL7" s="33"/>
+      <c r="CL7" s="34">
+        <v>25.5</v>
+      </c>
       <c r="CM7" s="33"/>
       <c r="CN7" s="33"/>
       <c r="CO7" s="33"/>
       <c r="CP7" s="33"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
       <c r="F8" s="28">
@@ -2413,51 +2419,53 @@
       </c>
       <c r="CD8" s="19">
         <v>28.9</v>
       </c>
       <c r="CE8" s="32">
         <v>28.4</v>
       </c>
       <c r="CF8" s="10">
         <v>27.5</v>
       </c>
       <c r="CG8" s="19">
         <v>26.9</v>
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
       <c r="CK8" s="34">
         <v>31.9</v>
       </c>
-      <c r="CL8" s="33"/>
+      <c r="CL8" s="34">
+        <v>32.5</v>
+      </c>
       <c r="CM8" s="33"/>
       <c r="CN8" s="33"/>
       <c r="CO8" s="33"/>
       <c r="CP8" s="33"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
       <c r="F9" s="28">
@@ -2690,51 +2698,53 @@
       </c>
       <c r="CD9" s="19">
         <v>31.9</v>
       </c>
       <c r="CE9" s="32">
         <v>31.9</v>
       </c>
       <c r="CF9" s="10">
         <v>31.7</v>
       </c>
       <c r="CG9" s="19">
         <v>33.4</v>
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
       <c r="CK9" s="34">
         <v>32.6</v>
       </c>
-      <c r="CL9" s="33"/>
+      <c r="CL9" s="34">
+        <v>33.299999999999997</v>
+      </c>
       <c r="CM9" s="33"/>
       <c r="CN9" s="33"/>
       <c r="CO9" s="33"/>
       <c r="CP9" s="33"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
       <c r="F10" s="28">
@@ -2967,51 +2977,53 @@
       </c>
       <c r="CD10" s="19">
         <v>88.3</v>
       </c>
       <c r="CE10" s="32">
         <v>88.9</v>
       </c>
       <c r="CF10" s="10">
         <v>89.2</v>
       </c>
       <c r="CG10" s="19">
         <v>86.6</v>
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
       <c r="CK10" s="34">
         <v>92.4</v>
       </c>
-      <c r="CL10" s="33"/>
+      <c r="CL10" s="34">
+        <v>94.7</v>
+      </c>
       <c r="CM10" s="33"/>
       <c r="CN10" s="33"/>
       <c r="CO10" s="33"/>
       <c r="CP10" s="33"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
       <c r="F11" s="28">
@@ -3244,51 +3256,53 @@
       </c>
       <c r="CD11" s="19">
         <v>35.5</v>
       </c>
       <c r="CE11" s="32">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="10">
         <v>33.9</v>
       </c>
       <c r="CG11" s="19">
         <v>34.1</v>
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
       <c r="CK11" s="34">
         <v>36.1</v>
       </c>
-      <c r="CL11" s="33"/>
+      <c r="CL11" s="34">
+        <v>37.1</v>
+      </c>
       <c r="CM11" s="33"/>
       <c r="CN11" s="33"/>
       <c r="CO11" s="33"/>
       <c r="CP11" s="33"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
@@ -3521,51 +3535,53 @@
       </c>
       <c r="CD12" s="19">
         <v>2.8</v>
       </c>
       <c r="CE12" s="32">
         <v>2.8</v>
       </c>
       <c r="CF12" s="10">
         <v>2.8</v>
       </c>
       <c r="CG12" s="19">
         <v>3.1</v>
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
       <c r="CK12" s="34">
         <v>3.4</v>
       </c>
-      <c r="CL12" s="33"/>
+      <c r="CL12" s="34">
+        <v>3.4</v>
+      </c>
       <c r="CM12" s="33"/>
       <c r="CN12" s="33"/>
       <c r="CO12" s="33"/>
       <c r="CP12" s="33"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
       <c r="F13" s="28">
@@ -3798,51 +3814,53 @@
       </c>
       <c r="CD13" s="19">
         <v>19.5</v>
       </c>
       <c r="CE13" s="32">
         <v>19.2</v>
       </c>
       <c r="CF13" s="10">
         <v>19</v>
       </c>
       <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
       <c r="CK13" s="34">
         <v>19.3</v>
       </c>
-      <c r="CL13" s="33"/>
+      <c r="CL13" s="34">
+        <v>19.3</v>
+      </c>
       <c r="CM13" s="33"/>
       <c r="CN13" s="33"/>
       <c r="CO13" s="33"/>
       <c r="CP13" s="33"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
@@ -4011,67 +4029,67 @@
       <c r="CD24" s="4"/>
     </row>
     <row r="25" spans="54:82">
       <c r="BM25" s="20"/>
       <c r="BN25" s="21"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
     </row>
     <row r="26" spans="54:82">
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
     </row>
     <row r="27" spans="54:82">
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>