--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -736,51 +736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CN20" sqref="CN20"/>
+      <selection activeCell="CM26" sqref="CM26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
@@ -1585,51 +1585,53 @@
       </c>
       <c r="CE5" s="41">
         <v>238.7</v>
       </c>
       <c r="CF5" s="39">
         <v>236.8</v>
       </c>
       <c r="CG5" s="38">
         <v>236.6</v>
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
       <c r="CK5" s="34">
         <v>251.4</v>
       </c>
       <c r="CL5" s="34">
         <v>258.10000000000002</v>
       </c>
-      <c r="CM5" s="33"/>
+      <c r="CM5" s="18">
+        <v>262.2</v>
+      </c>
       <c r="CN5" s="33"/>
       <c r="CO5" s="33"/>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="24">
         <v>5.7610000000000001</v>
@@ -1864,51 +1866,53 @@
       </c>
       <c r="CE6" s="32">
         <v>11.5</v>
       </c>
       <c r="CF6" s="10">
         <v>11.4</v>
       </c>
       <c r="CG6" s="19">
         <v>11.8</v>
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
       <c r="CK6" s="34">
         <v>12.2</v>
       </c>
       <c r="CL6" s="34">
         <v>12.3</v>
       </c>
-      <c r="CM6" s="33"/>
+      <c r="CM6" s="18">
+        <v>12.8</v>
+      </c>
       <c r="CN6" s="33"/>
       <c r="CO6" s="33"/>
       <c r="CP6" s="33"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
       <c r="F7" s="27">
         <v>21.9</v>
@@ -2143,51 +2147,53 @@
       </c>
       <c r="CE7" s="32">
         <v>21.7</v>
       </c>
       <c r="CF7" s="10">
         <v>21.3</v>
       </c>
       <c r="CG7" s="19">
         <v>21.6</v>
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
       <c r="CK7" s="34">
         <v>23.5</v>
       </c>
       <c r="CL7" s="34">
         <v>25.5</v>
       </c>
-      <c r="CM7" s="33"/>
+      <c r="CM7" s="18">
+        <v>25.2</v>
+      </c>
       <c r="CN7" s="33"/>
       <c r="CO7" s="33"/>
       <c r="CP7" s="33"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
       <c r="F8" s="28">
         <v>24.8</v>
@@ -2422,51 +2428,53 @@
       </c>
       <c r="CE8" s="32">
         <v>28.4</v>
       </c>
       <c r="CF8" s="10">
         <v>27.5</v>
       </c>
       <c r="CG8" s="19">
         <v>26.9</v>
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
       <c r="CK8" s="34">
         <v>31.9</v>
       </c>
       <c r="CL8" s="34">
         <v>32.5</v>
       </c>
-      <c r="CM8" s="33"/>
+      <c r="CM8" s="18">
+        <v>32.6</v>
+      </c>
       <c r="CN8" s="33"/>
       <c r="CO8" s="33"/>
       <c r="CP8" s="33"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
       <c r="F9" s="28">
         <v>18.600000000000001</v>
@@ -2701,51 +2709,53 @@
       </c>
       <c r="CE9" s="32">
         <v>31.9</v>
       </c>
       <c r="CF9" s="10">
         <v>31.7</v>
       </c>
       <c r="CG9" s="19">
         <v>33.4</v>
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
       <c r="CK9" s="34">
         <v>32.6</v>
       </c>
       <c r="CL9" s="34">
         <v>33.299999999999997</v>
       </c>
-      <c r="CM9" s="33"/>
+      <c r="CM9" s="18">
+        <v>36.200000000000003</v>
+      </c>
       <c r="CN9" s="33"/>
       <c r="CO9" s="33"/>
       <c r="CP9" s="33"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
       <c r="F10" s="28">
         <v>63</v>
@@ -2980,51 +2990,53 @@
       </c>
       <c r="CE10" s="32">
         <v>88.9</v>
       </c>
       <c r="CF10" s="10">
         <v>89.2</v>
       </c>
       <c r="CG10" s="19">
         <v>86.6</v>
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
       <c r="CK10" s="34">
         <v>92.4</v>
       </c>
       <c r="CL10" s="34">
         <v>94.7</v>
       </c>
-      <c r="CM10" s="33"/>
+      <c r="CM10" s="18">
+        <v>92.1</v>
+      </c>
       <c r="CN10" s="33"/>
       <c r="CO10" s="33"/>
       <c r="CP10" s="33"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
       <c r="F11" s="28">
         <v>34.4</v>
@@ -3259,51 +3271,53 @@
       </c>
       <c r="CE11" s="32">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="10">
         <v>33.9</v>
       </c>
       <c r="CG11" s="19">
         <v>34.1</v>
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
       <c r="CK11" s="34">
         <v>36.1</v>
       </c>
       <c r="CL11" s="34">
         <v>37.1</v>
       </c>
-      <c r="CM11" s="33"/>
+      <c r="CM11" s="18">
+        <v>39.6</v>
+      </c>
       <c r="CN11" s="33"/>
       <c r="CO11" s="33"/>
       <c r="CP11" s="33"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.6</v>
@@ -3538,51 +3552,53 @@
       </c>
       <c r="CE12" s="32">
         <v>2.8</v>
       </c>
       <c r="CF12" s="10">
         <v>2.8</v>
       </c>
       <c r="CG12" s="19">
         <v>3.1</v>
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
       <c r="CK12" s="34">
         <v>3.4</v>
       </c>
       <c r="CL12" s="34">
         <v>3.4</v>
       </c>
-      <c r="CM12" s="33"/>
+      <c r="CM12" s="18">
+        <v>3.6</v>
+      </c>
       <c r="CN12" s="33"/>
       <c r="CO12" s="33"/>
       <c r="CP12" s="33"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
       <c r="F13" s="28">
         <v>18</v>
@@ -3817,51 +3833,53 @@
       </c>
       <c r="CE13" s="32">
         <v>19.2</v>
       </c>
       <c r="CF13" s="10">
         <v>19</v>
       </c>
       <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
       <c r="CK13" s="34">
         <v>19.3</v>
       </c>
       <c r="CL13" s="34">
         <v>19.3</v>
       </c>
-      <c r="CM13" s="33"/>
+      <c r="CM13" s="18">
+        <v>20.2</v>
+      </c>
       <c r="CN13" s="33"/>
       <c r="CO13" s="33"/>
       <c r="CP13" s="33"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>