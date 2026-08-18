--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -736,51 +736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="CD1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="CM26" sqref="CM26"/>
+      <selection activeCell="CN5" sqref="CN5:CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="5"/>
     <col min="7" max="7" width="8.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="5" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="10" style="5" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="5"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="16" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
@@ -1588,51 +1588,53 @@
       </c>
       <c r="CF5" s="39">
         <v>236.8</v>
       </c>
       <c r="CG5" s="38">
         <v>236.6</v>
       </c>
       <c r="CH5" s="35">
         <v>235.6</v>
       </c>
       <c r="CI5" s="34">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="34">
         <v>243.9</v>
       </c>
       <c r="CK5" s="34">
         <v>251.4</v>
       </c>
       <c r="CL5" s="34">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="18">
         <v>262.2</v>
       </c>
-      <c r="CN5" s="33"/>
+      <c r="CN5" s="18">
+        <v>259.10000000000002</v>
+      </c>
       <c r="CO5" s="33"/>
       <c r="CP5" s="33"/>
       <c r="CQ5" s="33"/>
       <c r="CR5" s="33"/>
       <c r="CS5" s="33"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="24">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="24">
         <v>5.7610000000000001</v>
       </c>
@@ -1869,51 +1871,53 @@
       </c>
       <c r="CF6" s="10">
         <v>11.4</v>
       </c>
       <c r="CG6" s="19">
         <v>11.8</v>
       </c>
       <c r="CH6" s="18">
         <v>11.9</v>
       </c>
       <c r="CI6" s="34">
         <v>12</v>
       </c>
       <c r="CJ6" s="34">
         <v>12</v>
       </c>
       <c r="CK6" s="34">
         <v>12.2</v>
       </c>
       <c r="CL6" s="34">
         <v>12.3</v>
       </c>
       <c r="CM6" s="18">
         <v>12.8</v>
       </c>
-      <c r="CN6" s="33"/>
+      <c r="CN6" s="18">
+        <v>12.9</v>
+      </c>
       <c r="CO6" s="33"/>
       <c r="CP6" s="33"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="25">
         <v>21.5</v>
       </c>
       <c r="F7" s="27">
         <v>21.9</v>
       </c>
@@ -2150,51 +2154,53 @@
       </c>
       <c r="CF7" s="10">
         <v>21.3</v>
       </c>
       <c r="CG7" s="19">
         <v>21.6</v>
       </c>
       <c r="CH7" s="18">
         <v>20.9</v>
       </c>
       <c r="CI7" s="34">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="34">
         <v>22.4</v>
       </c>
       <c r="CK7" s="34">
         <v>23.5</v>
       </c>
       <c r="CL7" s="34">
         <v>25.5</v>
       </c>
       <c r="CM7" s="18">
         <v>25.2</v>
       </c>
-      <c r="CN7" s="33"/>
+      <c r="CN7" s="18">
+        <v>24.9</v>
+      </c>
       <c r="CO7" s="33"/>
       <c r="CP7" s="33"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="24">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="25">
         <v>19.5</v>
       </c>
       <c r="D8" s="25">
         <v>21.5</v>
       </c>
       <c r="E8" s="25">
         <v>24.2</v>
       </c>
       <c r="F8" s="28">
         <v>24.8</v>
       </c>
@@ -2431,51 +2437,53 @@
       </c>
       <c r="CF8" s="10">
         <v>27.5</v>
       </c>
       <c r="CG8" s="19">
         <v>26.9</v>
       </c>
       <c r="CH8" s="18">
         <v>27.3</v>
       </c>
       <c r="CI8" s="34">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="34">
         <v>30</v>
       </c>
       <c r="CK8" s="34">
         <v>31.9</v>
       </c>
       <c r="CL8" s="34">
         <v>32.5</v>
       </c>
       <c r="CM8" s="18">
         <v>32.6</v>
       </c>
-      <c r="CN8" s="33"/>
+      <c r="CN8" s="18">
+        <v>32.1</v>
+      </c>
       <c r="CO8" s="33"/>
       <c r="CP8" s="33"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="24">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="25">
         <v>18.2</v>
       </c>
       <c r="D9" s="25">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="25">
         <v>17.8</v>
       </c>
       <c r="F9" s="28">
         <v>18.600000000000001</v>
       </c>
@@ -2712,51 +2720,53 @@
       </c>
       <c r="CF9" s="10">
         <v>31.7</v>
       </c>
       <c r="CG9" s="19">
         <v>33.4</v>
       </c>
       <c r="CH9" s="18">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="34">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="34">
         <v>32.6</v>
       </c>
       <c r="CK9" s="34">
         <v>32.6</v>
       </c>
       <c r="CL9" s="34">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="18">
         <v>36.200000000000003</v>
       </c>
-      <c r="CN9" s="33"/>
+      <c r="CN9" s="18">
+        <v>36.299999999999997</v>
+      </c>
       <c r="CO9" s="33"/>
       <c r="CP9" s="33"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="24">
         <v>60.116</v>
       </c>
       <c r="C10" s="25">
         <v>60.3</v>
       </c>
       <c r="D10" s="25">
         <v>60.9</v>
       </c>
       <c r="E10" s="11">
         <v>62</v>
       </c>
       <c r="F10" s="28">
         <v>63</v>
       </c>
@@ -2993,51 +3003,53 @@
       </c>
       <c r="CF10" s="10">
         <v>89.2</v>
       </c>
       <c r="CG10" s="19">
         <v>86.6</v>
       </c>
       <c r="CH10" s="18">
         <v>86.7</v>
       </c>
       <c r="CI10" s="34">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="34">
         <v>89.6</v>
       </c>
       <c r="CK10" s="34">
         <v>92.4</v>
       </c>
       <c r="CL10" s="34">
         <v>94.7</v>
       </c>
       <c r="CM10" s="18">
         <v>92.1</v>
       </c>
-      <c r="CN10" s="33"/>
+      <c r="CN10" s="18">
+        <v>92</v>
+      </c>
       <c r="CO10" s="33"/>
       <c r="CP10" s="33"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="25">
         <v>29.2</v>
       </c>
       <c r="D11" s="25">
         <v>29.8</v>
       </c>
       <c r="E11" s="25">
         <v>31.6</v>
       </c>
       <c r="F11" s="28">
         <v>34.4</v>
       </c>
@@ -3274,51 +3286,53 @@
       </c>
       <c r="CF11" s="10">
         <v>33.9</v>
       </c>
       <c r="CG11" s="19">
         <v>34.1</v>
       </c>
       <c r="CH11" s="18">
         <v>33.5</v>
       </c>
       <c r="CI11" s="34">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="34">
         <v>34.5</v>
       </c>
       <c r="CK11" s="34">
         <v>36.1</v>
       </c>
       <c r="CL11" s="34">
         <v>37.1</v>
       </c>
       <c r="CM11" s="18">
         <v>39.6</v>
       </c>
-      <c r="CN11" s="33"/>
+      <c r="CN11" s="18">
+        <v>37.5</v>
+      </c>
       <c r="CO11" s="33"/>
       <c r="CP11" s="33"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="24">
         <v>1.605</v>
       </c>
       <c r="C12" s="24">
         <v>1.605</v>
       </c>
       <c r="D12" s="24">
         <v>1.605</v>
       </c>
       <c r="E12" s="25">
         <v>1.7</v>
       </c>
       <c r="F12" s="28">
         <v>1.6</v>
       </c>
@@ -3555,51 +3569,53 @@
       </c>
       <c r="CF12" s="10">
         <v>2.8</v>
       </c>
       <c r="CG12" s="19">
         <v>3.1</v>
       </c>
       <c r="CH12" s="18">
         <v>3.1</v>
       </c>
       <c r="CI12" s="34">
         <v>3</v>
       </c>
       <c r="CJ12" s="34">
         <v>3.3</v>
       </c>
       <c r="CK12" s="34">
         <v>3.4</v>
       </c>
       <c r="CL12" s="34">
         <v>3.4</v>
       </c>
       <c r="CM12" s="18">
         <v>3.6</v>
       </c>
-      <c r="CN12" s="33"/>
+      <c r="CN12" s="18">
+        <v>3.5</v>
+      </c>
       <c r="CO12" s="33"/>
       <c r="CP12" s="33"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24">
         <v>15.443</v>
       </c>
       <c r="C13" s="25">
         <v>15.6</v>
       </c>
       <c r="D13" s="25">
         <v>16.5</v>
       </c>
       <c r="E13" s="11">
         <v>17</v>
       </c>
       <c r="F13" s="28">
         <v>18</v>
       </c>
@@ -3836,51 +3852,53 @@
       </c>
       <c r="CF13" s="10">
         <v>19</v>
       </c>
       <c r="CG13" s="19">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="22">
         <v>19</v>
       </c>
       <c r="CI13" s="34">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="34">
         <v>19.5</v>
       </c>
       <c r="CK13" s="34">
         <v>19.3</v>
       </c>
       <c r="CL13" s="34">
         <v>19.3</v>
       </c>
       <c r="CM13" s="18">
         <v>20.2</v>
       </c>
-      <c r="CN13" s="33"/>
+      <c r="CN13" s="18">
+        <v>19.899999999999999</v>
+      </c>
       <c r="CO13" s="33"/>
       <c r="CP13" s="33"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>