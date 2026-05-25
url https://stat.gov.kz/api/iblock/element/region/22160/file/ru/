--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1260" yWindow="840" windowWidth="12840" windowHeight="14685"/>
+    <workbookView xWindow="-30" yWindow="-270" windowWidth="18660" windowHeight="14685"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="26">
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">Махамбет </t>
   </si>
   <si>
     <t>Атырау г.а.</t>
   </si>
@@ -740,53 +740,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL13" sqref="CL13"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1581,51 +1581,53 @@
       </c>
       <c r="CC5" s="21">
         <v>0.3</v>
       </c>
       <c r="CD5" s="19">
         <v>0.3</v>
       </c>
       <c r="CE5" s="19">
         <v>0.3</v>
       </c>
       <c r="CF5" s="21">
         <v>0.3</v>
       </c>
       <c r="CG5" s="22">
         <v>0.4</v>
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
-      <c r="CK5" s="35"/>
+      <c r="CK5" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CL5" s="35"/>
       <c r="CM5" s="35"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
@@ -1856,51 +1858,53 @@
       </c>
       <c r="CC6" s="21">
         <v>0.3</v>
       </c>
       <c r="CD6" s="19">
         <v>0.3</v>
       </c>
       <c r="CE6" s="19">
         <v>0.3</v>
       </c>
       <c r="CF6" s="21">
         <v>0.3</v>
       </c>
       <c r="CG6" s="22">
         <v>0.4</v>
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
-      <c r="CK6" s="35"/>
+      <c r="CK6" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CL6" s="35"/>
       <c r="CM6" s="35"/>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
@@ -2131,51 +2135,53 @@
       </c>
       <c r="CC7" s="19">
         <v>0</v>
       </c>
       <c r="CD7" s="19">
         <v>0</v>
       </c>
       <c r="CE7" s="19">
         <v>0</v>
       </c>
       <c r="CF7" s="19">
         <v>0</v>
       </c>
       <c r="CG7" s="21">
         <v>0</v>
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
-      <c r="CK7" s="35"/>
+      <c r="CK7" s="35">
+        <v>0</v>
+      </c>
       <c r="CL7" s="35"/>
       <c r="CM7" s="35"/>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>