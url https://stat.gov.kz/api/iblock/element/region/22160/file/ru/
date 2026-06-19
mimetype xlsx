--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -740,53 +740,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK7"/>
+      <selection pane="topRight" activeCell="CL13" sqref="CL13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1584,51 +1584,53 @@
       </c>
       <c r="CD5" s="19">
         <v>0.3</v>
       </c>
       <c r="CE5" s="19">
         <v>0.3</v>
       </c>
       <c r="CF5" s="21">
         <v>0.3</v>
       </c>
       <c r="CG5" s="22">
         <v>0.4</v>
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
       <c r="CK5" s="35">
         <v>0.4</v>
       </c>
-      <c r="CL5" s="35"/>
+      <c r="CL5" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CM5" s="35"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
       <c r="F6" s="22">
@@ -1861,51 +1863,53 @@
       </c>
       <c r="CD6" s="19">
         <v>0.3</v>
       </c>
       <c r="CE6" s="19">
         <v>0.3</v>
       </c>
       <c r="CF6" s="21">
         <v>0.3</v>
       </c>
       <c r="CG6" s="22">
         <v>0.4</v>
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
       <c r="CK6" s="35">
         <v>0.4</v>
       </c>
-      <c r="CL6" s="35"/>
+      <c r="CL6" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CM6" s="35"/>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
       <c r="F7" s="22">
@@ -2138,51 +2142,53 @@
       </c>
       <c r="CD7" s="19">
         <v>0</v>
       </c>
       <c r="CE7" s="19">
         <v>0</v>
       </c>
       <c r="CF7" s="19">
         <v>0</v>
       </c>
       <c r="CG7" s="21">
         <v>0</v>
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
       <c r="CK7" s="35">
         <v>0</v>
       </c>
-      <c r="CL7" s="35"/>
+      <c r="CL7" s="35">
+        <v>0</v>
+      </c>
       <c r="CM7" s="35"/>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>