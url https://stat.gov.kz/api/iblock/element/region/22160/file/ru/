--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -742,51 +742,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL13" sqref="CL13"/>
+      <selection pane="topRight" activeCell="CM12" sqref="CM12:CN15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1587,51 +1587,53 @@
       </c>
       <c r="CE5" s="19">
         <v>0.3</v>
       </c>
       <c r="CF5" s="21">
         <v>0.3</v>
       </c>
       <c r="CG5" s="22">
         <v>0.4</v>
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
       <c r="CK5" s="35">
         <v>0.4</v>
       </c>
       <c r="CL5" s="35">
         <v>0.4</v>
       </c>
-      <c r="CM5" s="35"/>
+      <c r="CM5" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
       <c r="F6" s="22">
         <v>0.1</v>
@@ -1866,51 +1868,53 @@
       </c>
       <c r="CE6" s="19">
         <v>0.3</v>
       </c>
       <c r="CF6" s="21">
         <v>0.3</v>
       </c>
       <c r="CG6" s="22">
         <v>0.4</v>
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
       <c r="CK6" s="35">
         <v>0.4</v>
       </c>
       <c r="CL6" s="35">
         <v>0.4</v>
       </c>
-      <c r="CM6" s="35"/>
+      <c r="CM6" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
       <c r="F7" s="22">
         <v>0.5</v>
@@ -2145,51 +2149,53 @@
       </c>
       <c r="CE7" s="19">
         <v>0</v>
       </c>
       <c r="CF7" s="19">
         <v>0</v>
       </c>
       <c r="CG7" s="21">
         <v>0</v>
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
       <c r="CK7" s="35">
         <v>0</v>
       </c>
       <c r="CL7" s="35">
         <v>0</v>
       </c>
-      <c r="CM7" s="35"/>
+      <c r="CM7" s="35">
+        <v>0</v>
+      </c>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
@@ -2332,88 +2338,91 @@
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="AY12" s="1"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="28"/>
       <c r="BC12" s="1"/>
       <c r="BD12" s="28"/>
       <c r="BO12" s="31"/>
       <c r="BX12" s="1"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="1"/>
       <c r="CB12" s="28"/>
       <c r="CC12" s="1"/>
       <c r="CD12" s="28"/>
+      <c r="CM12" s="1"/>
+      <c r="CN12" s="28"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
       <c r="P13" s="27"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="27"/>
       <c r="S13" s="27"/>
       <c r="T13" s="27"/>
       <c r="U13" s="27"/>
       <c r="V13" s="27"/>
       <c r="W13" s="27"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
       <c r="AZ13" s="1"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="28"/>
       <c r="BM13" s="30"/>
       <c r="BN13" s="28"/>
       <c r="BX13" s="1"/>
       <c r="BY13" s="28"/>
       <c r="CA13" s="31"/>
       <c r="CB13" s="28"/>
       <c r="CC13" s="31"/>
       <c r="CD13" s="28"/>
+      <c r="CM13" s="1"/>
     </row>
     <row r="14" spans="1:97" s="23" customFormat="1">
       <c r="A14" s="27"/>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
       <c r="T14" s="27"/>
       <c r="U14" s="27"/>
       <c r="V14" s="27"/>
       <c r="W14" s="27"/>