--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -742,51 +742,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM12" sqref="CM12:CN15"/>
+      <selection pane="topRight" activeCell="CN9" sqref="CN9:CP12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1590,51 +1590,53 @@
       </c>
       <c r="CF5" s="21">
         <v>0.3</v>
       </c>
       <c r="CG5" s="22">
         <v>0.4</v>
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
       <c r="CK5" s="35">
         <v>0.4</v>
       </c>
       <c r="CL5" s="35">
         <v>0.4</v>
       </c>
       <c r="CM5" s="35">
         <v>0.5</v>
       </c>
-      <c r="CN5" s="35"/>
+      <c r="CN5" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
       <c r="F6" s="22">
         <v>0.1</v>
       </c>
@@ -1871,51 +1873,53 @@
       </c>
       <c r="CF6" s="21">
         <v>0.3</v>
       </c>
       <c r="CG6" s="22">
         <v>0.4</v>
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
       <c r="CK6" s="35">
         <v>0.4</v>
       </c>
       <c r="CL6" s="35">
         <v>0.4</v>
       </c>
       <c r="CM6" s="35">
         <v>0.5</v>
       </c>
-      <c r="CN6" s="35"/>
+      <c r="CN6" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
       <c r="F7" s="22">
         <v>0.5</v>
       </c>
@@ -2152,51 +2156,53 @@
       </c>
       <c r="CF7" s="19">
         <v>0</v>
       </c>
       <c r="CG7" s="21">
         <v>0</v>
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
       <c r="CK7" s="35">
         <v>0</v>
       </c>
       <c r="CL7" s="35">
         <v>0</v>
       </c>
       <c r="CM7" s="35">
         <v>0</v>
       </c>
-      <c r="CN7" s="35"/>
+      <c r="CN7" s="35">
+        <v>0</v>
+      </c>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
@@ -2214,90 +2220,94 @@
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
       <c r="O9" s="27"/>
       <c r="P9" s="27"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="27"/>
       <c r="V9" s="27"/>
       <c r="W9" s="27"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="BF9" s="2"/>
       <c r="BG9" s="28"/>
+      <c r="CN9" s="1"/>
+      <c r="CO9" s="28"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="27"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="28"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="28"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="28"/>
       <c r="BF10" s="2"/>
       <c r="BG10" s="28"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="28"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="28"/>
+      <c r="CN10" s="1"/>
+      <c r="CO10" s="28"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="27"/>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>