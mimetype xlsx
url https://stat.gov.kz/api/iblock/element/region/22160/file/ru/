--- v4 (2026-08-18)
+++ v5 (2026-09-27)
@@ -742,51 +742,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN9" sqref="CN9:CP12"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5:CO7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1593,51 +1593,53 @@
       </c>
       <c r="CG5" s="22">
         <v>0.4</v>
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
       <c r="CK5" s="35">
         <v>0.4</v>
       </c>
       <c r="CL5" s="35">
         <v>0.4</v>
       </c>
       <c r="CM5" s="35">
         <v>0.5</v>
       </c>
       <c r="CN5" s="35">
         <v>0.5</v>
       </c>
-      <c r="CO5" s="35"/>
+      <c r="CO5" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
       <c r="F6" s="22">
         <v>0.1</v>
       </c>
       <c r="G6" s="22">
@@ -1876,51 +1878,53 @@
       </c>
       <c r="CG6" s="22">
         <v>0.4</v>
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
       <c r="CK6" s="35">
         <v>0.4</v>
       </c>
       <c r="CL6" s="35">
         <v>0.4</v>
       </c>
       <c r="CM6" s="35">
         <v>0.5</v>
       </c>
       <c r="CN6" s="35">
         <v>0.5</v>
       </c>
-      <c r="CO6" s="35"/>
+      <c r="CO6" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
       <c r="F7" s="22">
         <v>0.5</v>
       </c>
       <c r="G7" s="22">
@@ -2159,51 +2163,53 @@
       </c>
       <c r="CG7" s="21">
         <v>0</v>
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
       <c r="CK7" s="35">
         <v>0</v>
       </c>
       <c r="CL7" s="35">
         <v>0</v>
       </c>
       <c r="CM7" s="35">
         <v>0</v>
       </c>
       <c r="CN7" s="35">
         <v>0</v>
       </c>
-      <c r="CO7" s="35"/>
+      <c r="CO7" s="35">
+        <v>0</v>
+      </c>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
@@ -2307,93 +2313,96 @@
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="28"/>
       <c r="BC11" s="1"/>
       <c r="BD11" s="28"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="28"/>
       <c r="BO11" s="1"/>
       <c r="BP11" s="28"/>
       <c r="BY11" s="1"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1"/>
       <c r="CB11" s="28"/>
       <c r="CC11" s="1"/>
       <c r="CD11" s="28"/>
+      <c r="CN11" s="1"/>
+      <c r="CO11" s="28"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="27"/>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="AY12" s="1"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="28"/>
       <c r="BC12" s="1"/>
       <c r="BD12" s="28"/>
       <c r="BO12" s="31"/>
       <c r="BX12" s="1"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="1"/>
       <c r="CB12" s="28"/>
       <c r="CC12" s="1"/>
       <c r="CD12" s="28"/>
       <c r="CM12" s="1"/>
-      <c r="CN12" s="28"/>
+      <c r="CN12" s="1"/>
+      <c r="CO12" s="28"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
       <c r="P13" s="27"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="27"/>
       <c r="S13" s="27"/>
       <c r="T13" s="27"/>
       <c r="U13" s="27"/>
       <c r="V13" s="27"/>
       <c r="W13" s="27"/>