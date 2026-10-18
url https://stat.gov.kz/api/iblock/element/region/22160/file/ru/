--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -742,51 +742,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS40"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO5" sqref="CO5:CO7"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5:CP7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="29" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="29"/>
     <col min="22" max="22" width="9.28515625" style="29" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="29"/>
     <col min="24" max="25" width="9.42578125" style="8" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="8"/>
     <col min="36" max="36" width="8" style="8" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="8"/>
     <col min="39" max="39" width="8.28515625" style="8" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="8" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
@@ -1596,51 +1596,53 @@
       </c>
       <c r="CH5" s="35">
         <v>0.4</v>
       </c>
       <c r="CI5" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ5" s="35">
         <v>0.4</v>
       </c>
       <c r="CK5" s="35">
         <v>0.4</v>
       </c>
       <c r="CL5" s="35">
         <v>0.4</v>
       </c>
       <c r="CM5" s="35">
         <v>0.5</v>
       </c>
       <c r="CN5" s="35">
         <v>0.5</v>
       </c>
       <c r="CO5" s="35">
         <v>0.5</v>
       </c>
-      <c r="CP5" s="35"/>
+      <c r="CP5" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22">
         <v>0.1</v>
       </c>
       <c r="C6" s="22">
         <v>0.1</v>
       </c>
       <c r="D6" s="22">
         <v>0.1</v>
       </c>
       <c r="E6" s="22">
         <v>0.1</v>
       </c>
       <c r="F6" s="22">
         <v>0.1</v>
       </c>
       <c r="G6" s="22">
         <v>0.1</v>
@@ -1881,51 +1883,53 @@
       </c>
       <c r="CH6" s="35">
         <v>0.4</v>
       </c>
       <c r="CI6" s="35">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="35">
         <v>0.4</v>
       </c>
       <c r="CK6" s="35">
         <v>0.4</v>
       </c>
       <c r="CL6" s="35">
         <v>0.4</v>
       </c>
       <c r="CM6" s="35">
         <v>0.5</v>
       </c>
       <c r="CN6" s="35">
         <v>0.5</v>
       </c>
       <c r="CO6" s="35">
         <v>0.5</v>
       </c>
-      <c r="CP6" s="35"/>
+      <c r="CP6" s="35">
+        <v>0.5</v>
+      </c>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>0.4</v>
       </c>
       <c r="C7" s="22">
         <v>0.4</v>
       </c>
       <c r="D7" s="22">
         <v>0.4</v>
       </c>
       <c r="E7" s="22">
         <v>0.4</v>
       </c>
       <c r="F7" s="22">
         <v>0.5</v>
       </c>
       <c r="G7" s="22">
         <v>0.5</v>
@@ -2166,51 +2170,53 @@
       </c>
       <c r="CH7" s="35">
         <v>0</v>
       </c>
       <c r="CI7" s="35">
         <v>0</v>
       </c>
       <c r="CJ7" s="35">
         <v>0</v>
       </c>
       <c r="CK7" s="35">
         <v>0</v>
       </c>
       <c r="CL7" s="35">
         <v>0</v>
       </c>
       <c r="CM7" s="35">
         <v>0</v>
       </c>
       <c r="CN7" s="35">
         <v>0</v>
       </c>
       <c r="CO7" s="35">
         <v>0</v>
       </c>
-      <c r="CP7" s="35"/>
+      <c r="CP7" s="35">
+        <v>0</v>
+      </c>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
@@ -2313,95 +2319,95 @@
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="28"/>
       <c r="BC11" s="1"/>
       <c r="BD11" s="28"/>
       <c r="BF11" s="2"/>
       <c r="BG11" s="28"/>
       <c r="BO11" s="1"/>
       <c r="BP11" s="28"/>
       <c r="BY11" s="1"/>
       <c r="BZ11" s="1"/>
       <c r="CA11" s="1"/>
       <c r="CB11" s="28"/>
       <c r="CC11" s="1"/>
       <c r="CD11" s="28"/>
-      <c r="CN11" s="1"/>
+      <c r="CN11" s="2"/>
       <c r="CO11" s="28"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="27"/>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="27"/>
       <c r="W12" s="27"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="AY12" s="1"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="28"/>
       <c r="BC12" s="1"/>
       <c r="BD12" s="28"/>
       <c r="BO12" s="31"/>
       <c r="BX12" s="1"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="1"/>
       <c r="CB12" s="28"/>
       <c r="CC12" s="1"/>
       <c r="CD12" s="28"/>
       <c r="CM12" s="1"/>
-      <c r="CN12" s="1"/>
+      <c r="CN12" s="2"/>
       <c r="CO12" s="28"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="27"/>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="27"/>
       <c r="P13" s="27"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="27"/>
       <c r="S13" s="27"/>
       <c r="T13" s="27"/>
       <c r="U13" s="27"/>
       <c r="V13" s="27"/>