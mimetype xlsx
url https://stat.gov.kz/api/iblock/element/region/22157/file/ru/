--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -184,51 +184,51 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -333,97 +333,73 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -431,56 +407,69 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -521,107 +510,105 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -894,316 +881,316 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM22" sqref="CM22"/>
+      <selection pane="topRight" activeCell="CL26" sqref="CL26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="34" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="34" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="34" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="6" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="10.140625" style="6" customWidth="1"/>
     <col min="38" max="77" width="9.140625" style="6"/>
     <col min="78" max="78" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="46"/>
-[...46 lines deleted...]
-      <c r="AW1" s="46"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="45"/>
-[...1 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="45" t="s">
+      <c r="V2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="W2" s="45"/>
-[...2 lines deleted...]
-      <c r="AH2" s="45" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AI2" s="45"/>
-[...2 lines deleted...]
-      <c r="AT2" s="45" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AU2" s="45"/>
-[...2 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="BG2" s="45"/>
-[...1 lines deleted...]
-      <c r="BI2" s="45"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
       <c r="BT2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="CD2" s="45" t="s">
+      <c r="CD2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="CE2" s="45"/>
-[...2 lines deleted...]
-      <c r="CO2" s="45" t="s">
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="51"/>
+      <c r="CO2" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="CP2" s="45"/>
-[...1 lines deleted...]
-      <c r="CR2" s="45"/>
+      <c r="CP2" s="51"/>
+      <c r="CQ2" s="51"/>
+      <c r="CR2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="54"/>
+      <c r="AL3" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="53"/>
+      <c r="AZ3" s="53"/>
+      <c r="BA3" s="53"/>
+      <c r="BB3" s="53"/>
+      <c r="BC3" s="53"/>
+      <c r="BD3" s="53"/>
+      <c r="BE3" s="53"/>
+      <c r="BF3" s="53"/>
+      <c r="BG3" s="53"/>
+      <c r="BH3" s="53"/>
+      <c r="BI3" s="54"/>
+      <c r="BJ3" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="53"/>
+      <c r="BL3" s="53"/>
+      <c r="BM3" s="53"/>
+      <c r="BN3" s="53"/>
+      <c r="BO3" s="53"/>
+      <c r="BP3" s="53"/>
+      <c r="BQ3" s="53"/>
+      <c r="BR3" s="53"/>
+      <c r="BS3" s="53"/>
+      <c r="BT3" s="53"/>
+      <c r="BU3" s="54"/>
+      <c r="BV3" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="43"/>
-[...9 lines deleted...]
-      <c r="CG3" s="44"/>
+      <c r="BW3" s="53"/>
+      <c r="BX3" s="53"/>
+      <c r="BY3" s="53"/>
+      <c r="BZ3" s="53"/>
+      <c r="CA3" s="53"/>
+      <c r="CB3" s="53"/>
+      <c r="CC3" s="53"/>
+      <c r="CD3" s="53"/>
+      <c r="CE3" s="53"/>
+      <c r="CF3" s="53"/>
+      <c r="CG3" s="54"/>
       <c r="CH3" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="52"/>
-[...9 lines deleted...]
-      <c r="CS3" s="56"/>
+      <c r="CI3" s="56"/>
+      <c r="CJ3" s="56"/>
+      <c r="CK3" s="56"/>
+      <c r="CL3" s="56"/>
+      <c r="CM3" s="56"/>
+      <c r="CN3" s="56"/>
+      <c r="CO3" s="56"/>
+      <c r="CP3" s="56"/>
+      <c r="CQ3" s="56"/>
+      <c r="CR3" s="56"/>
+      <c r="CS3" s="57"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="48"/>
+      <c r="A4" s="60"/>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1412,84 +1399,84 @@
       </c>
       <c r="BZ4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CA4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CB4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CC4" s="37" t="s">
         <v>17</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="CE4" s="37" t="s">
         <v>19</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="CG4" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="CH4" s="60" t="s">
+      <c r="CH4" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="CI4" s="61" t="s">
+      <c r="CI4" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="CJ4" s="61" t="s">
+      <c r="CJ4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="CK4" s="62" t="s">
+      <c r="CK4" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="CL4" s="61" t="s">
+      <c r="CL4" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="CM4" s="61" t="s">
+      <c r="CM4" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="CN4" s="61" t="s">
+      <c r="CN4" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="CO4" s="61" t="s">
+      <c r="CO4" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="CP4" s="61" t="s">
+      <c r="CP4" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="CQ4" s="61" t="s">
+      <c r="CQ4" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="CR4" s="61" t="s">
+      <c r="CR4" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="CS4" s="63" t="s">
+      <c r="CS4" s="50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="22" customFormat="1">
       <c r="A5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="11">
         <v>31.405000000000001</v>
       </c>
       <c r="C5" s="11">
         <v>31.085000000000001</v>
       </c>
       <c r="D5" s="12">
         <v>32.326999999999998</v>
       </c>
       <c r="E5" s="13">
         <v>33.36</v>
       </c>
       <c r="F5" s="14">
         <v>34.555999999999997</v>
       </c>
       <c r="G5" s="15">
         <v>34.348999999999997</v>
       </c>
@@ -1705,68 +1692,70 @@
       </c>
       <c r="BZ5" s="14">
         <v>47</v>
       </c>
       <c r="CA5" s="21">
         <v>45.1</v>
       </c>
       <c r="CB5" s="21">
         <v>45.2</v>
       </c>
       <c r="CC5" s="38">
         <v>45.2</v>
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="39">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="41">
         <v>43.7</v>
       </c>
-      <c r="CH5" s="57">
+      <c r="CH5" s="46">
         <v>42.5</v>
       </c>
-      <c r="CI5" s="58">
+      <c r="CI5" s="47">
         <v>42.6</v>
       </c>
-      <c r="CJ5" s="54">
+      <c r="CJ5" s="45">
         <v>43.7</v>
       </c>
-      <c r="CK5" s="59"/>
-[...7 lines deleted...]
-      <c r="CS5" s="57"/>
+      <c r="CK5" s="44">
+        <v>44.9</v>
+      </c>
+      <c r="CL5" s="46"/>
+      <c r="CM5" s="46"/>
+      <c r="CN5" s="46"/>
+      <c r="CO5" s="46"/>
+      <c r="CP5" s="46"/>
+      <c r="CQ5" s="46"/>
+      <c r="CR5" s="46"/>
+      <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="22" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>1.5</v>
       </c>
       <c r="C6" s="10">
         <v>1.5</v>
       </c>
       <c r="D6" s="10">
         <v>1.5</v>
       </c>
       <c r="E6" s="10">
         <v>1.5</v>
       </c>
       <c r="F6" s="10">
         <v>1.5</v>
       </c>
       <c r="G6" s="10">
         <v>1.5</v>
       </c>
       <c r="H6" s="10">
         <v>1.5</v>
@@ -1983,57 +1972,59 @@
       </c>
       <c r="CA6" s="21">
         <v>2.5</v>
       </c>
       <c r="CB6" s="21">
         <v>2.6</v>
       </c>
       <c r="CC6" s="38">
         <v>2.6</v>
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="39">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="41">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
-      <c r="CI6" s="49">
+      <c r="CI6" s="42">
         <v>2.4</v>
       </c>
-      <c r="CJ6" s="53">
+      <c r="CJ6" s="44">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CK6" s="51"/>
+      <c r="CK6" s="44">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="CL6" s="21"/>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" s="22" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>7.9</v>
       </c>
       <c r="C7" s="10">
         <v>7.8</v>
       </c>
       <c r="D7" s="10">
         <v>8.6</v>
       </c>
       <c r="E7" s="17">
         <v>9</v>
       </c>
@@ -2258,57 +2249,59 @@
       </c>
       <c r="CA7" s="21">
         <v>13.2</v>
       </c>
       <c r="CB7" s="21">
         <v>13.3</v>
       </c>
       <c r="CC7" s="38">
         <v>13.3</v>
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="39">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="41">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
-      <c r="CI7" s="49">
+      <c r="CI7" s="42">
         <v>12.4</v>
       </c>
-      <c r="CJ7" s="53">
+      <c r="CJ7" s="44">
         <v>13</v>
       </c>
-      <c r="CK7" s="51"/>
+      <c r="CK7" s="44">
+        <v>13.5</v>
+      </c>
       <c r="CL7" s="21"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" s="22" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>3.2</v>
       </c>
       <c r="C8" s="10">
         <v>3.1</v>
       </c>
       <c r="D8" s="10">
         <v>3.3</v>
       </c>
       <c r="E8" s="10">
         <v>3.5</v>
       </c>
@@ -2533,57 +2526,59 @@
       </c>
       <c r="CA8" s="14">
         <v>5.5</v>
       </c>
       <c r="CB8" s="21">
         <v>5.5</v>
       </c>
       <c r="CC8" s="38">
         <v>5.3</v>
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="40">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="41">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
-      <c r="CI8" s="49">
+      <c r="CI8" s="42">
         <v>4.8</v>
       </c>
-      <c r="CJ8" s="53">
+      <c r="CJ8" s="44">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CK8" s="51"/>
+      <c r="CK8" s="44">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="CL8" s="21"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" s="22" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>8.1</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>8</v>
       </c>
       <c r="E9" s="17">
         <v>8</v>
       </c>
@@ -2808,57 +2803,59 @@
       </c>
       <c r="CA9" s="21">
         <v>10.9</v>
       </c>
       <c r="CB9" s="21">
         <v>10.9</v>
       </c>
       <c r="CC9" s="38">
         <v>10.8</v>
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="39">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="41">
         <v>11.1</v>
       </c>
       <c r="CH9" s="14">
         <v>11</v>
       </c>
-      <c r="CI9" s="49">
+      <c r="CI9" s="42">
         <v>10.8</v>
       </c>
-      <c r="CJ9" s="53">
+      <c r="CJ9" s="44">
         <v>10.9</v>
       </c>
-      <c r="CK9" s="51"/>
+      <c r="CK9" s="44">
+        <v>11</v>
+      </c>
       <c r="CL9" s="21"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" s="22" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="10">
         <v>5.3</v>
       </c>
@@ -3083,57 +3080,59 @@
       </c>
       <c r="CA10" s="21">
         <v>5.4</v>
       </c>
       <c r="CB10" s="21">
         <v>5.2</v>
       </c>
       <c r="CC10" s="38">
         <v>5.2</v>
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="41">
         <v>5.2</v>
       </c>
       <c r="CH10" s="14">
         <v>5</v>
       </c>
-      <c r="CI10" s="50">
+      <c r="CI10" s="43">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ10" s="53">
+      <c r="CJ10" s="44">
         <v>5</v>
       </c>
-      <c r="CK10" s="51"/>
+      <c r="CK10" s="44">
+        <v>5</v>
+      </c>
       <c r="CL10" s="21"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" s="22" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10">
         <v>1.6</v>
       </c>
       <c r="C11" s="10">
         <v>1.6</v>
       </c>
       <c r="D11" s="10">
         <v>1.7</v>
       </c>
       <c r="E11" s="10">
         <v>1.8</v>
       </c>
@@ -3358,57 +3357,59 @@
       </c>
       <c r="CA11" s="21">
         <v>1.6</v>
       </c>
       <c r="CB11" s="21">
         <v>1.6</v>
       </c>
       <c r="CC11" s="38">
         <v>1.6</v>
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="39">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="41">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
-      <c r="CI11" s="49">
+      <c r="CI11" s="42">
         <v>1.5</v>
       </c>
-      <c r="CJ11" s="53">
+      <c r="CJ11" s="44">
         <v>1.5</v>
       </c>
-      <c r="CK11" s="51"/>
+      <c r="CK11" s="44">
+        <v>1.7</v>
+      </c>
       <c r="CL11" s="21"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" s="22" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="10">
         <v>0.5</v>
       </c>
       <c r="C12" s="10">
         <v>0.5</v>
       </c>
       <c r="D12" s="10">
         <v>0.5</v>
       </c>
       <c r="E12" s="10">
         <v>0.5</v>
       </c>
@@ -3636,54 +3637,56 @@
       </c>
       <c r="CB12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CC12" s="38">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="39">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="41">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="41">
         <v>0.9</v>
       </c>
-      <c r="CJ12" s="53">
+      <c r="CJ12" s="44">
         <v>0.9</v>
       </c>
-      <c r="CK12" s="51"/>
+      <c r="CK12" s="44">
+        <v>1</v>
+      </c>
       <c r="CL12" s="21"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="21"/>
     </row>
     <row r="13" spans="1:97" s="22" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10">
         <v>3.5</v>
       </c>
       <c r="C13" s="10">
         <v>3.5</v>
       </c>
       <c r="D13" s="10">
         <v>3.6</v>
       </c>
       <c r="E13" s="10">
         <v>3.7</v>
       </c>
@@ -3908,57 +3911,59 @@
       </c>
       <c r="CA13" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="CB13" s="21">
         <v>5</v>
       </c>
       <c r="CC13" s="38">
         <v>5.3</v>
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="39">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="41">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CI13" s="49">
+      <c r="CI13" s="42">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CJ13" s="53">
+      <c r="CJ13" s="44">
         <v>5</v>
       </c>
-      <c r="CK13" s="51"/>
+      <c r="CK13" s="44">
+        <v>5.3</v>
+      </c>
       <c r="CL13" s="21"/>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" s="22" customFormat="1">
       <c r="A14" s="26"/>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
@@ -5103,64 +5108,64 @@
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
       <c r="X50" s="6"/>
       <c r="Y50" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BF2:BI2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CO2:CR2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="CD2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>