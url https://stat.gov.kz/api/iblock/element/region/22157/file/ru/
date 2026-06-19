--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -425,51 +425,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -533,82 +533,88 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -881,316 +887,316 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL26" sqref="CL26"/>
+      <selection pane="topRight" activeCell="CL16" sqref="CL16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="34" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="34" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="34" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="6" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="10.140625" style="6" customWidth="1"/>
     <col min="38" max="77" width="9.140625" style="6"/>
     <col min="78" max="78" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="58"/>
-[...46 lines deleted...]
-      <c r="AW1" s="58"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="AH2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AT2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
+      <c r="BF2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="BG2" s="51"/>
-[...1 lines deleted...]
-      <c r="BI2" s="51"/>
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53"/>
+      <c r="BI2" s="53"/>
       <c r="BT2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="CD2" s="51" t="s">
+      <c r="CD2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="CE2" s="51"/>
-[...2 lines deleted...]
-      <c r="CO2" s="51" t="s">
+      <c r="CE2" s="53"/>
+      <c r="CF2" s="53"/>
+      <c r="CG2" s="53"/>
+      <c r="CO2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="CP2" s="51"/>
-[...1 lines deleted...]
-      <c r="CR2" s="51"/>
+      <c r="CP2" s="53"/>
+      <c r="CQ2" s="53"/>
+      <c r="CR2" s="53"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52" t="s">
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="53"/>
-[...10 lines deleted...]
-      <c r="AL3" s="52" t="s">
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="53"/>
-[...10 lines deleted...]
-      <c r="AX3" s="52" t="s">
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
+      <c r="BB3" s="55"/>
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="53"/>
-[...10 lines deleted...]
-      <c r="BV3" s="52" t="s">
+      <c r="BK3" s="55"/>
+      <c r="BL3" s="55"/>
+      <c r="BM3" s="55"/>
+      <c r="BN3" s="55"/>
+      <c r="BO3" s="55"/>
+      <c r="BP3" s="55"/>
+      <c r="BQ3" s="55"/>
+      <c r="BR3" s="55"/>
+      <c r="BS3" s="55"/>
+      <c r="BT3" s="55"/>
+      <c r="BU3" s="56"/>
+      <c r="BV3" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="53"/>
-[...10 lines deleted...]
-      <c r="CH3" s="55" t="s">
+      <c r="BW3" s="55"/>
+      <c r="BX3" s="55"/>
+      <c r="BY3" s="55"/>
+      <c r="BZ3" s="55"/>
+      <c r="CA3" s="55"/>
+      <c r="CB3" s="55"/>
+      <c r="CC3" s="55"/>
+      <c r="CD3" s="55"/>
+      <c r="CE3" s="55"/>
+      <c r="CF3" s="55"/>
+      <c r="CG3" s="56"/>
+      <c r="CH3" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="56"/>
-[...9 lines deleted...]
-      <c r="CS3" s="57"/>
+      <c r="CI3" s="60"/>
+      <c r="CJ3" s="60"/>
+      <c r="CK3" s="60"/>
+      <c r="CL3" s="60"/>
+      <c r="CM3" s="60"/>
+      <c r="CN3" s="60"/>
+      <c r="CO3" s="60"/>
+      <c r="CP3" s="60"/>
+      <c r="CQ3" s="60"/>
+      <c r="CR3" s="60"/>
+      <c r="CS3" s="61"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="60"/>
+      <c r="A4" s="58"/>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1408,54 +1414,54 @@
       </c>
       <c r="CC4" s="37" t="s">
         <v>17</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="CE4" s="37" t="s">
         <v>19</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="CG4" s="9" t="s">
         <v>21</v>
       </c>
       <c r="CH4" s="48" t="s">
         <v>10</v>
       </c>
       <c r="CI4" s="49" t="s">
         <v>11</v>
       </c>
       <c r="CJ4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="CK4" s="61" t="s">
+      <c r="CK4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="CL4" s="49" t="s">
+      <c r="CL4" s="62" t="s">
         <v>14</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>15</v>
       </c>
       <c r="CN4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="CO4" s="49" t="s">
         <v>17</v>
       </c>
       <c r="CP4" s="49" t="s">
         <v>18</v>
       </c>
       <c r="CQ4" s="49" t="s">
         <v>19</v>
       </c>
       <c r="CR4" s="49" t="s">
         <v>20</v>
       </c>
       <c r="CS4" s="50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="22" customFormat="1">
@@ -1704,51 +1710,53 @@
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="39">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="41">
         <v>43.7</v>
       </c>
       <c r="CH5" s="46">
         <v>42.5</v>
       </c>
       <c r="CI5" s="47">
         <v>42.6</v>
       </c>
       <c r="CJ5" s="45">
         <v>43.7</v>
       </c>
       <c r="CK5" s="44">
         <v>44.9</v>
       </c>
-      <c r="CL5" s="46"/>
+      <c r="CL5" s="63">
+        <v>47.9</v>
+      </c>
       <c r="CM5" s="46"/>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="22" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>1.5</v>
       </c>
       <c r="C6" s="10">
         <v>1.5</v>
       </c>
       <c r="D6" s="10">
         <v>1.5</v>
       </c>
       <c r="E6" s="10">
         <v>1.5</v>
       </c>
       <c r="F6" s="10">
@@ -1981,51 +1989,53 @@
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="39">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="41">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="42">
         <v>2.4</v>
       </c>
       <c r="CJ6" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="CK6" s="44">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CL6" s="21"/>
+      <c r="CL6" s="63">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="CM6" s="21"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" s="22" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>7.9</v>
       </c>
       <c r="C7" s="10">
         <v>7.8</v>
       </c>
       <c r="D7" s="10">
         <v>8.6</v>
       </c>
       <c r="E7" s="17">
         <v>9</v>
       </c>
       <c r="F7" s="10">
@@ -2258,51 +2268,53 @@
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="39">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="41">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="42">
         <v>12.4</v>
       </c>
       <c r="CJ7" s="44">
         <v>13</v>
       </c>
       <c r="CK7" s="44">
         <v>13.5</v>
       </c>
-      <c r="CL7" s="21"/>
+      <c r="CL7" s="63">
+        <v>14.8</v>
+      </c>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" s="22" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>3.2</v>
       </c>
       <c r="C8" s="10">
         <v>3.1</v>
       </c>
       <c r="D8" s="10">
         <v>3.3</v>
       </c>
       <c r="E8" s="10">
         <v>3.5</v>
       </c>
       <c r="F8" s="10">
@@ -2535,51 +2547,53 @@
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="40">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="41">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="42">
         <v>4.8</v>
       </c>
       <c r="CJ8" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CL8" s="21"/>
+      <c r="CL8" s="63">
+        <v>5.6</v>
+      </c>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" s="22" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>8.1</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>8</v>
       </c>
       <c r="E9" s="17">
         <v>8</v>
       </c>
       <c r="F9" s="10">
@@ -2812,51 +2826,53 @@
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="39">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="41">
         <v>11.1</v>
       </c>
       <c r="CH9" s="14">
         <v>11</v>
       </c>
       <c r="CI9" s="42">
         <v>10.8</v>
       </c>
       <c r="CJ9" s="44">
         <v>10.9</v>
       </c>
       <c r="CK9" s="44">
         <v>11</v>
       </c>
-      <c r="CL9" s="21"/>
+      <c r="CL9" s="63">
+        <v>11.8</v>
+      </c>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" s="22" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="10">
         <v>5.3</v>
       </c>
       <c r="F10" s="10">
@@ -3089,51 +3105,53 @@
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="41">
         <v>5.2</v>
       </c>
       <c r="CH10" s="14">
         <v>5</v>
       </c>
       <c r="CI10" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ10" s="44">
         <v>5</v>
       </c>
       <c r="CK10" s="44">
         <v>5</v>
       </c>
-      <c r="CL10" s="21"/>
+      <c r="CL10" s="63">
+        <v>5</v>
+      </c>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" s="22" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10">
         <v>1.6</v>
       </c>
       <c r="C11" s="10">
         <v>1.6</v>
       </c>
       <c r="D11" s="10">
         <v>1.7</v>
       </c>
       <c r="E11" s="10">
         <v>1.8</v>
       </c>
       <c r="F11" s="10">
@@ -3366,51 +3384,53 @@
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="39">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="41">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="42">
         <v>1.5</v>
       </c>
       <c r="CJ11" s="44">
         <v>1.5</v>
       </c>
       <c r="CK11" s="44">
         <v>1.7</v>
       </c>
-      <c r="CL11" s="21"/>
+      <c r="CL11" s="63">
+        <v>1.8</v>
+      </c>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" s="22" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="10">
         <v>0.5</v>
       </c>
       <c r="C12" s="10">
         <v>0.5</v>
       </c>
       <c r="D12" s="10">
         <v>0.5</v>
       </c>
       <c r="E12" s="10">
         <v>0.5</v>
       </c>
       <c r="F12" s="10">
@@ -3643,51 +3663,53 @@
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="39">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="41">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="41">
         <v>0.9</v>
       </c>
       <c r="CJ12" s="44">
         <v>0.9</v>
       </c>
       <c r="CK12" s="44">
         <v>1</v>
       </c>
-      <c r="CL12" s="21"/>
+      <c r="CL12" s="63">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="21"/>
     </row>
     <row r="13" spans="1:97" s="22" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10">
         <v>3.5</v>
       </c>
       <c r="C13" s="10">
         <v>3.5</v>
       </c>
       <c r="D13" s="10">
         <v>3.6</v>
       </c>
       <c r="E13" s="10">
         <v>3.7</v>
       </c>
       <c r="F13" s="12">
@@ -3920,51 +3942,53 @@
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="39">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="41">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ13" s="44">
         <v>5</v>
       </c>
       <c r="CK13" s="44">
         <v>5.3</v>
       </c>
-      <c r="CL13" s="21"/>
+      <c r="CL13" s="63">
+        <v>5.5</v>
+      </c>
       <c r="CM13" s="21"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" s="22" customFormat="1">
       <c r="A14" s="26"/>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
@@ -5108,67 +5132,67 @@
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
       <c r="X50" s="6"/>
       <c r="Y50" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CO2:CR2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...6 lines deleted...]
-    <mergeCell ref="CD2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>