--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -536,85 +536,85 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -887,316 +887,316 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL16" sqref="CL16"/>
+      <selection pane="topRight" activeCell="CM20" sqref="CM20:CN29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="34" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="34" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="34" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="6" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="10.140625" style="6" customWidth="1"/>
     <col min="38" max="77" width="9.140625" style="6"/>
     <col min="78" max="78" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="52"/>
-[...46 lines deleted...]
-      <c r="AW1" s="52"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="53" t="s">
+      <c r="J2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="53"/>
-[...1 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="53" t="s">
+      <c r="V2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="W2" s="53"/>
-[...2 lines deleted...]
-      <c r="AH2" s="53" t="s">
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="AH2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AI2" s="53"/>
-[...2 lines deleted...]
-      <c r="AT2" s="53" t="s">
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AT2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="AU2" s="53"/>
-[...2 lines deleted...]
-      <c r="BF2" s="53" t="s">
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="BF2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="BG2" s="53"/>
-[...1 lines deleted...]
-      <c r="BI2" s="53"/>
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
       <c r="BT2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="CD2" s="53" t="s">
+      <c r="CD2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="CE2" s="53"/>
-[...2 lines deleted...]
-      <c r="CO2" s="53" t="s">
+      <c r="CE2" s="54"/>
+      <c r="CF2" s="54"/>
+      <c r="CG2" s="54"/>
+      <c r="CO2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="CP2" s="53"/>
-[...1 lines deleted...]
-      <c r="CR2" s="53"/>
+      <c r="CP2" s="54"/>
+      <c r="CQ2" s="54"/>
+      <c r="CR2" s="54"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="55"/>
-[...10 lines deleted...]
-      <c r="N3" s="54" t="s">
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="O3" s="55"/>
-[...10 lines deleted...]
-      <c r="Z3" s="54" t="s">
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="55"/>
-[...10 lines deleted...]
-      <c r="AL3" s="54" t="s">
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="56"/>
+      <c r="AH3" s="56"/>
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="55"/>
-[...10 lines deleted...]
-      <c r="AX3" s="54" t="s">
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="56"/>
+      <c r="AT3" s="56"/>
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="57"/>
+      <c r="AX3" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="54" t="s">
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56"/>
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="56"/>
+      <c r="BE3" s="56"/>
+      <c r="BF3" s="56"/>
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="57"/>
+      <c r="BJ3" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="55"/>
-[...10 lines deleted...]
-      <c r="BV3" s="54" t="s">
+      <c r="BK3" s="56"/>
+      <c r="BL3" s="56"/>
+      <c r="BM3" s="56"/>
+      <c r="BN3" s="56"/>
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="56"/>
+      <c r="BQ3" s="56"/>
+      <c r="BR3" s="56"/>
+      <c r="BS3" s="56"/>
+      <c r="BT3" s="56"/>
+      <c r="BU3" s="57"/>
+      <c r="BV3" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="55"/>
-[...10 lines deleted...]
-      <c r="CH3" s="59" t="s">
+      <c r="BW3" s="56"/>
+      <c r="BX3" s="56"/>
+      <c r="BY3" s="56"/>
+      <c r="BZ3" s="56"/>
+      <c r="CA3" s="56"/>
+      <c r="CB3" s="56"/>
+      <c r="CC3" s="56"/>
+      <c r="CD3" s="56"/>
+      <c r="CE3" s="56"/>
+      <c r="CF3" s="56"/>
+      <c r="CG3" s="57"/>
+      <c r="CH3" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="60"/>
-[...9 lines deleted...]
-      <c r="CS3" s="61"/>
+      <c r="CI3" s="59"/>
+      <c r="CJ3" s="59"/>
+      <c r="CK3" s="59"/>
+      <c r="CL3" s="59"/>
+      <c r="CM3" s="59"/>
+      <c r="CN3" s="59"/>
+      <c r="CO3" s="59"/>
+      <c r="CP3" s="59"/>
+      <c r="CQ3" s="59"/>
+      <c r="CR3" s="59"/>
+      <c r="CS3" s="60"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
+      <c r="A4" s="63"/>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1417,51 +1417,51 @@
       </c>
       <c r="CD4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="CE4" s="37" t="s">
         <v>19</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="CG4" s="9" t="s">
         <v>21</v>
       </c>
       <c r="CH4" s="48" t="s">
         <v>10</v>
       </c>
       <c r="CI4" s="49" t="s">
         <v>11</v>
       </c>
       <c r="CJ4" s="49" t="s">
         <v>12</v>
       </c>
       <c r="CK4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="CL4" s="62" t="s">
+      <c r="CL4" s="52" t="s">
         <v>14</v>
       </c>
       <c r="CM4" s="49" t="s">
         <v>15</v>
       </c>
       <c r="CN4" s="49" t="s">
         <v>16</v>
       </c>
       <c r="CO4" s="49" t="s">
         <v>17</v>
       </c>
       <c r="CP4" s="49" t="s">
         <v>18</v>
       </c>
       <c r="CQ4" s="49" t="s">
         <v>19</v>
       </c>
       <c r="CR4" s="49" t="s">
         <v>20</v>
       </c>
       <c r="CS4" s="50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="22" customFormat="1">
@@ -1710,54 +1710,56 @@
       </c>
       <c r="CD5" s="21">
         <v>44.6</v>
       </c>
       <c r="CE5" s="39">
         <v>43.5</v>
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="41">
         <v>43.7</v>
       </c>
       <c r="CH5" s="46">
         <v>42.5</v>
       </c>
       <c r="CI5" s="47">
         <v>42.6</v>
       </c>
       <c r="CJ5" s="45">
         <v>43.7</v>
       </c>
       <c r="CK5" s="44">
         <v>44.9</v>
       </c>
-      <c r="CL5" s="63">
+      <c r="CL5" s="53">
         <v>47.9</v>
       </c>
-      <c r="CM5" s="46"/>
+      <c r="CM5" s="46">
+        <v>46.2</v>
+      </c>
       <c r="CN5" s="46"/>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="22" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>1.5</v>
       </c>
       <c r="C6" s="10">
         <v>1.5</v>
       </c>
       <c r="D6" s="10">
         <v>1.5</v>
       </c>
       <c r="E6" s="10">
         <v>1.5</v>
       </c>
       <c r="F6" s="10">
         <v>1.5</v>
@@ -1989,54 +1991,56 @@
       </c>
       <c r="CD6" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="CE6" s="39">
         <v>2.5</v>
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="41">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="42">
         <v>2.4</v>
       </c>
       <c r="CJ6" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="CK6" s="44">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CL6" s="63">
+      <c r="CL6" s="53">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CM6" s="21"/>
+      <c r="CM6" s="21">
+        <v>2.5</v>
+      </c>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" s="22" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>7.9</v>
       </c>
       <c r="C7" s="10">
         <v>7.8</v>
       </c>
       <c r="D7" s="10">
         <v>8.6</v>
       </c>
       <c r="E7" s="17">
         <v>9</v>
       </c>
       <c r="F7" s="10">
         <v>9.1</v>
@@ -2268,54 +2272,56 @@
       </c>
       <c r="CD7" s="21">
         <v>13.4</v>
       </c>
       <c r="CE7" s="39">
         <v>13.4</v>
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="41">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="42">
         <v>12.4</v>
       </c>
       <c r="CJ7" s="44">
         <v>13</v>
       </c>
       <c r="CK7" s="44">
         <v>13.5</v>
       </c>
-      <c r="CL7" s="63">
+      <c r="CL7" s="53">
         <v>14.8</v>
       </c>
-      <c r="CM7" s="21"/>
+      <c r="CM7" s="21">
+        <v>14.7</v>
+      </c>
       <c r="CN7" s="21"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" s="22" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>3.2</v>
       </c>
       <c r="C8" s="10">
         <v>3.1</v>
       </c>
       <c r="D8" s="10">
         <v>3.3</v>
       </c>
       <c r="E8" s="10">
         <v>3.5</v>
       </c>
       <c r="F8" s="10">
         <v>3.7</v>
@@ -2547,54 +2553,56 @@
       </c>
       <c r="CD8" s="21">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE8" s="40">
         <v>5</v>
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="41">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="42">
         <v>4.8</v>
       </c>
       <c r="CJ8" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CL8" s="63">
+      <c r="CL8" s="53">
         <v>5.6</v>
       </c>
-      <c r="CM8" s="21"/>
+      <c r="CM8" s="21">
+        <v>5.8</v>
+      </c>
       <c r="CN8" s="21"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" s="22" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>8.1</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>8</v>
       </c>
       <c r="E9" s="17">
         <v>8</v>
       </c>
       <c r="F9" s="10">
         <v>8.6</v>
@@ -2826,54 +2834,56 @@
       </c>
       <c r="CD9" s="21">
         <v>10.5</v>
       </c>
       <c r="CE9" s="39">
         <v>10.199999999999999</v>
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="41">
         <v>11.1</v>
       </c>
       <c r="CH9" s="14">
         <v>11</v>
       </c>
       <c r="CI9" s="42">
         <v>10.8</v>
       </c>
       <c r="CJ9" s="44">
         <v>10.9</v>
       </c>
       <c r="CK9" s="44">
         <v>11</v>
       </c>
-      <c r="CL9" s="63">
+      <c r="CL9" s="53">
         <v>11.8</v>
       </c>
-      <c r="CM9" s="21"/>
+      <c r="CM9" s="21">
+        <v>11.1</v>
+      </c>
       <c r="CN9" s="21"/>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" s="22" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="10">
         <v>5.3</v>
       </c>
       <c r="F10" s="10">
         <v>5.4</v>
@@ -3105,54 +3115,56 @@
       </c>
       <c r="CD10" s="21">
         <v>5.2</v>
       </c>
       <c r="CE10" s="39">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="41">
         <v>5.2</v>
       </c>
       <c r="CH10" s="14">
         <v>5</v>
       </c>
       <c r="CI10" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ10" s="44">
         <v>5</v>
       </c>
       <c r="CK10" s="44">
         <v>5</v>
       </c>
-      <c r="CL10" s="63">
+      <c r="CL10" s="53">
         <v>5</v>
       </c>
-      <c r="CM10" s="21"/>
+      <c r="CM10" s="21">
+        <v>5.2</v>
+      </c>
       <c r="CN10" s="21"/>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" s="22" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10">
         <v>1.6</v>
       </c>
       <c r="C11" s="10">
         <v>1.6</v>
       </c>
       <c r="D11" s="10">
         <v>1.7</v>
       </c>
       <c r="E11" s="10">
         <v>1.8</v>
       </c>
       <c r="F11" s="10">
         <v>1.8</v>
@@ -3384,54 +3396,56 @@
       </c>
       <c r="CD11" s="21">
         <v>1.6</v>
       </c>
       <c r="CE11" s="39">
         <v>1.5</v>
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="41">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="42">
         <v>1.5</v>
       </c>
       <c r="CJ11" s="44">
         <v>1.5</v>
       </c>
       <c r="CK11" s="44">
         <v>1.7</v>
       </c>
-      <c r="CL11" s="63">
+      <c r="CL11" s="53">
         <v>1.8</v>
       </c>
-      <c r="CM11" s="21"/>
+      <c r="CM11" s="21">
+        <v>1.7</v>
+      </c>
       <c r="CN11" s="21"/>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" s="22" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="10">
         <v>0.5</v>
       </c>
       <c r="C12" s="10">
         <v>0.5</v>
       </c>
       <c r="D12" s="10">
         <v>0.5</v>
       </c>
       <c r="E12" s="10">
         <v>0.5</v>
       </c>
       <c r="F12" s="10">
         <v>0.5</v>
@@ -3663,54 +3677,56 @@
       </c>
       <c r="CD12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE12" s="39">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="41">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="41">
         <v>0.9</v>
       </c>
       <c r="CJ12" s="44">
         <v>0.9</v>
       </c>
       <c r="CK12" s="44">
         <v>1</v>
       </c>
-      <c r="CL12" s="63">
+      <c r="CL12" s="53">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CM12" s="21"/>
+      <c r="CM12" s="21">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CN12" s="21"/>
       <c r="CO12" s="21"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="21"/>
     </row>
     <row r="13" spans="1:97" s="22" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10">
         <v>3.5</v>
       </c>
       <c r="C13" s="10">
         <v>3.5</v>
       </c>
       <c r="D13" s="10">
         <v>3.6</v>
       </c>
       <c r="E13" s="10">
         <v>3.7</v>
       </c>
       <c r="F13" s="12">
         <v>4</v>
@@ -3942,54 +3958,56 @@
       </c>
       <c r="CD13" s="21">
         <v>5.3</v>
       </c>
       <c r="CE13" s="39">
         <v>4.7</v>
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="41">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ13" s="44">
         <v>5</v>
       </c>
       <c r="CK13" s="44">
         <v>5.3</v>
       </c>
-      <c r="CL13" s="63">
+      <c r="CL13" s="53">
         <v>5.5</v>
       </c>
-      <c r="CM13" s="21"/>
+      <c r="CM13" s="21">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CN13" s="21"/>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" s="22" customFormat="1">
       <c r="A14" s="26"/>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
       <c r="Q14" s="26"/>
@@ -4076,592 +4094,610 @@
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26"/>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="28"/>
       <c r="BC16" s="1"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="33"/>
       <c r="BT16" s="1"/>
       <c r="BU16" s="33"/>
     </row>
-    <row r="17" spans="1:78" s="22" customFormat="1">
+    <row r="17" spans="1:92" s="22" customFormat="1">
       <c r="A17" s="26"/>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="28"/>
       <c r="BC17" s="1"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="33"/>
       <c r="BS17" s="1"/>
       <c r="BT17" s="1"/>
       <c r="BU17" s="33"/>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1"/>
     </row>
-    <row r="18" spans="1:78" s="22" customFormat="1">
+    <row r="18" spans="1:92" s="22" customFormat="1">
       <c r="A18" s="26"/>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="28"/>
       <c r="BC18" s="1"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="33"/>
       <c r="BS18" s="1"/>
       <c r="BT18" s="1"/>
       <c r="BU18" s="33"/>
       <c r="BV18" s="1"/>
       <c r="BW18" s="33"/>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1"/>
     </row>
-    <row r="19" spans="1:78" s="22" customFormat="1">
+    <row r="19" spans="1:92" s="22" customFormat="1">
       <c r="A19" s="26"/>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26"/>
       <c r="O19" s="26"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="26"/>
       <c r="S19" s="26"/>
       <c r="T19" s="26"/>
       <c r="U19" s="26"/>
       <c r="V19" s="26"/>
       <c r="W19" s="26"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="28"/>
       <c r="BC19" s="1"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="33"/>
       <c r="BS19" s="1"/>
       <c r="BT19" s="1"/>
       <c r="BU19" s="36"/>
       <c r="BV19" s="1"/>
       <c r="BW19" s="33"/>
       <c r="BY19" s="1"/>
       <c r="BZ19" s="1"/>
     </row>
-    <row r="20" spans="1:78" s="22" customFormat="1">
+    <row r="20" spans="1:92" s="22" customFormat="1">
       <c r="A20" s="26"/>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="26"/>
       <c r="T20" s="26"/>
       <c r="U20" s="26"/>
       <c r="V20" s="26"/>
       <c r="W20" s="26"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="28"/>
       <c r="BC20" s="1"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="33"/>
       <c r="BK20" s="35"/>
       <c r="BL20" s="33"/>
       <c r="BS20" s="1"/>
       <c r="BT20" s="1"/>
       <c r="BU20" s="36"/>
       <c r="BV20" s="1"/>
       <c r="BW20" s="33"/>
       <c r="BY20" s="1"/>
       <c r="BZ20" s="1"/>
+      <c r="CM20" s="1"/>
+      <c r="CN20" s="33"/>
     </row>
-    <row r="21" spans="1:78" s="22" customFormat="1">
+    <row r="21" spans="1:92" s="22" customFormat="1">
       <c r="A21" s="26"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="BA21" s="1"/>
       <c r="BB21" s="28"/>
       <c r="BC21" s="1"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="33"/>
       <c r="BK21" s="35"/>
       <c r="BL21" s="33"/>
       <c r="BS21" s="1"/>
       <c r="BT21" s="1"/>
       <c r="BU21" s="36"/>
       <c r="BV21" s="1"/>
       <c r="BW21" s="33"/>
       <c r="BY21" s="1"/>
       <c r="BZ21" s="1"/>
+      <c r="CM21" s="1"/>
+      <c r="CN21" s="33"/>
     </row>
-    <row r="22" spans="1:78" s="22" customFormat="1">
+    <row r="22" spans="1:92" s="22" customFormat="1">
       <c r="A22" s="26"/>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26"/>
       <c r="U22" s="26"/>
       <c r="V22" s="26"/>
       <c r="W22" s="26"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="28"/>
       <c r="BC22" s="1"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="33"/>
       <c r="BK22" s="35"/>
       <c r="BL22" s="33"/>
       <c r="BS22" s="1"/>
       <c r="BT22" s="1"/>
       <c r="BU22" s="36"/>
       <c r="BV22" s="1"/>
       <c r="BW22" s="33"/>
       <c r="BY22" s="1"/>
       <c r="BZ22" s="1"/>
+      <c r="CM22" s="1"/>
+      <c r="CN22" s="33"/>
     </row>
-    <row r="23" spans="1:78" s="22" customFormat="1">
+    <row r="23" spans="1:92" s="22" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26"/>
       <c r="T23" s="26"/>
       <c r="U23" s="26"/>
       <c r="V23" s="26"/>
       <c r="W23" s="26"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="BA23" s="1"/>
       <c r="BB23" s="28"/>
       <c r="BC23" s="1"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="33"/>
       <c r="BK23" s="35"/>
       <c r="BL23" s="33"/>
       <c r="BS23" s="1"/>
       <c r="BT23" s="1"/>
       <c r="BU23" s="36"/>
       <c r="BV23" s="1"/>
       <c r="BW23" s="33"/>
       <c r="BY23" s="1"/>
       <c r="BZ23" s="1"/>
+      <c r="CM23" s="1"/>
+      <c r="CN23" s="33"/>
     </row>
-    <row r="24" spans="1:78" s="22" customFormat="1">
+    <row r="24" spans="1:92" s="22" customFormat="1">
       <c r="A24" s="26"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="28"/>
       <c r="BC24" s="1"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="33"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="33"/>
       <c r="BS24" s="1"/>
       <c r="BT24" s="1"/>
       <c r="BU24" s="36"/>
       <c r="BV24" s="1"/>
       <c r="BW24" s="33"/>
       <c r="BY24" s="1"/>
       <c r="BZ24" s="1"/>
+      <c r="CM24" s="1"/>
+      <c r="CN24" s="33"/>
     </row>
-    <row r="25" spans="1:78" s="22" customFormat="1">
+    <row r="25" spans="1:92" s="22" customFormat="1">
       <c r="A25" s="26"/>
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
       <c r="BA25" s="1"/>
       <c r="BB25" s="28"/>
       <c r="BC25" s="1"/>
       <c r="BD25" s="33"/>
       <c r="BK25" s="35"/>
       <c r="BL25" s="33"/>
       <c r="BS25" s="1"/>
       <c r="BT25" s="33"/>
       <c r="BU25" s="36"/>
       <c r="BV25" s="1"/>
       <c r="BW25" s="33"/>
       <c r="BY25" s="1"/>
       <c r="BZ25" s="1"/>
+      <c r="CM25" s="1"/>
+      <c r="CN25" s="33"/>
     </row>
-    <row r="26" spans="1:78" s="22" customFormat="1">
+    <row r="26" spans="1:92" s="22" customFormat="1">
       <c r="A26" s="26"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="28"/>
       <c r="BK26" s="35"/>
       <c r="BL26" s="33"/>
       <c r="BU26" s="36"/>
       <c r="BV26" s="1"/>
       <c r="BW26" s="33"/>
       <c r="BZ26" s="1"/>
+      <c r="CM26" s="1"/>
+      <c r="CN26" s="33"/>
     </row>
-    <row r="27" spans="1:78" s="22" customFormat="1">
+    <row r="27" spans="1:92" s="22" customFormat="1">
       <c r="A27" s="26"/>
       <c r="B27" s="26"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="26"/>
       <c r="T27" s="26"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="28"/>
       <c r="BK27" s="35"/>
       <c r="BL27" s="33"/>
       <c r="BU27" s="36"/>
       <c r="BV27" s="33"/>
       <c r="BZ27" s="1"/>
+      <c r="CM27" s="1"/>
+      <c r="CN27" s="33"/>
     </row>
-    <row r="28" spans="1:78" s="22" customFormat="1">
+    <row r="28" spans="1:92" s="22" customFormat="1">
       <c r="A28" s="26"/>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
       <c r="BA28" s="1"/>
       <c r="BB28" s="28"/>
       <c r="BK28" s="35"/>
       <c r="BL28" s="33"/>
+      <c r="CM28" s="1"/>
+      <c r="CN28" s="33"/>
     </row>
-    <row r="29" spans="1:78" s="22" customFormat="1">
+    <row r="29" spans="1:92" s="22" customFormat="1">
       <c r="A29" s="26"/>
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="26"/>
       <c r="T29" s="26"/>
       <c r="U29" s="26"/>
       <c r="V29" s="26"/>
       <c r="W29" s="26"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:78" s="22" customFormat="1">
+    <row r="30" spans="1:92" s="22" customFormat="1">
       <c r="A30" s="26"/>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:78" s="22" customFormat="1">
+    <row r="31" spans="1:92" s="22" customFormat="1">
       <c r="A31" s="26"/>
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:78" s="22" customFormat="1">
+    <row r="32" spans="1:92" s="22" customFormat="1">
       <c r="A32" s="26"/>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -5132,67 +5168,67 @@
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
       <c r="X50" s="6"/>
       <c r="Y50" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BF2:BI2"/>
-[...6 lines deleted...]
-    <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CO2:CR2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>