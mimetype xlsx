--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -542,79 +542,79 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -887,316 +887,316 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM20" sqref="CM20:CN29"/>
+      <selection pane="topRight" activeCell="CL22" sqref="CL22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="34" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="34" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="34" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="6" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="6" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="6"/>
     <col min="37" max="37" width="10.140625" style="6" customWidth="1"/>
     <col min="38" max="77" width="9.140625" style="6"/>
     <col min="78" max="78" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="79" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="61"/>
-[...46 lines deleted...]
-      <c r="AW1" s="61"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="54"/>
+      <c r="AQ1" s="54"/>
+      <c r="AR1" s="54"/>
+      <c r="AS1" s="54"/>
+      <c r="AT1" s="54"/>
+      <c r="AU1" s="54"/>
+      <c r="AV1" s="54"/>
+      <c r="AW1" s="54"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="3"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="54" t="s">
+      <c r="J2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="K2" s="54"/>
-[...1 lines deleted...]
-      <c r="M2" s="54"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="54" t="s">
+      <c r="V2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="W2" s="54"/>
-[...2 lines deleted...]
-      <c r="AH2" s="54" t="s">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="AH2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="AI2" s="54"/>
-[...2 lines deleted...]
-      <c r="AT2" s="54" t="s">
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AT2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="AU2" s="54"/>
-[...2 lines deleted...]
-      <c r="BF2" s="54" t="s">
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="55"/>
+      <c r="BF2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="BG2" s="54"/>
-[...1 lines deleted...]
-      <c r="BI2" s="54"/>
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="55"/>
       <c r="BT2" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="CD2" s="54" t="s">
+      <c r="CD2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="CE2" s="54"/>
-[...2 lines deleted...]
-      <c r="CO2" s="54" t="s">
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="55"/>
+      <c r="CO2" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="CP2" s="54"/>
-[...1 lines deleted...]
-      <c r="CR2" s="54"/>
+      <c r="CP2" s="55"/>
+      <c r="CQ2" s="55"/>
+      <c r="CR2" s="55"/>
     </row>
     <row r="3" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="56"/>
-[...10 lines deleted...]
-      <c r="N3" s="55" t="s">
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55" t="s">
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="56"/>
-[...10 lines deleted...]
-      <c r="AL3" s="55" t="s">
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="AM3" s="56"/>
-[...10 lines deleted...]
-      <c r="AX3" s="55" t="s">
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="55" t="s">
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="58"/>
+      <c r="BJ3" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="56"/>
-[...10 lines deleted...]
-      <c r="BV3" s="55" t="s">
+      <c r="BK3" s="57"/>
+      <c r="BL3" s="57"/>
+      <c r="BM3" s="57"/>
+      <c r="BN3" s="57"/>
+      <c r="BO3" s="57"/>
+      <c r="BP3" s="57"/>
+      <c r="BQ3" s="57"/>
+      <c r="BR3" s="57"/>
+      <c r="BS3" s="57"/>
+      <c r="BT3" s="57"/>
+      <c r="BU3" s="58"/>
+      <c r="BV3" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="56"/>
-[...10 lines deleted...]
-      <c r="CH3" s="58" t="s">
+      <c r="BW3" s="57"/>
+      <c r="BX3" s="57"/>
+      <c r="BY3" s="57"/>
+      <c r="BZ3" s="57"/>
+      <c r="CA3" s="57"/>
+      <c r="CB3" s="57"/>
+      <c r="CC3" s="57"/>
+      <c r="CD3" s="57"/>
+      <c r="CE3" s="57"/>
+      <c r="CF3" s="57"/>
+      <c r="CG3" s="58"/>
+      <c r="CH3" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="59"/>
-[...9 lines deleted...]
-      <c r="CS3" s="60"/>
+      <c r="CI3" s="62"/>
+      <c r="CJ3" s="62"/>
+      <c r="CK3" s="62"/>
+      <c r="CL3" s="62"/>
+      <c r="CM3" s="62"/>
+      <c r="CN3" s="62"/>
+      <c r="CO3" s="62"/>
+      <c r="CP3" s="62"/>
+      <c r="CQ3" s="62"/>
+      <c r="CR3" s="62"/>
+      <c r="CS3" s="63"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="63"/>
+      <c r="A4" s="60"/>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1716,51 +1716,53 @@
       </c>
       <c r="CF5" s="21">
         <v>43.5</v>
       </c>
       <c r="CG5" s="41">
         <v>43.7</v>
       </c>
       <c r="CH5" s="46">
         <v>42.5</v>
       </c>
       <c r="CI5" s="47">
         <v>42.6</v>
       </c>
       <c r="CJ5" s="45">
         <v>43.7</v>
       </c>
       <c r="CK5" s="44">
         <v>44.9</v>
       </c>
       <c r="CL5" s="53">
         <v>47.9</v>
       </c>
       <c r="CM5" s="46">
         <v>46.2</v>
       </c>
-      <c r="CN5" s="46"/>
+      <c r="CN5" s="46">
+        <v>46.1</v>
+      </c>
       <c r="CO5" s="46"/>
       <c r="CP5" s="46"/>
       <c r="CQ5" s="46"/>
       <c r="CR5" s="46"/>
       <c r="CS5" s="46"/>
     </row>
     <row r="6" spans="1:97" s="22" customFormat="1">
       <c r="A6" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10">
         <v>1.5</v>
       </c>
       <c r="C6" s="10">
         <v>1.5</v>
       </c>
       <c r="D6" s="10">
         <v>1.5</v>
       </c>
       <c r="E6" s="10">
         <v>1.5</v>
       </c>
       <c r="F6" s="10">
         <v>1.5</v>
       </c>
@@ -1997,51 +1999,53 @@
       </c>
       <c r="CF6" s="21">
         <v>2.6</v>
       </c>
       <c r="CG6" s="41">
         <v>2.6</v>
       </c>
       <c r="CH6" s="21">
         <v>2.4</v>
       </c>
       <c r="CI6" s="42">
         <v>2.4</v>
       </c>
       <c r="CJ6" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="CK6" s="44">
         <v>2.2999999999999998</v>
       </c>
       <c r="CL6" s="53">
         <v>2.2999999999999998</v>
       </c>
       <c r="CM6" s="21">
         <v>2.5</v>
       </c>
-      <c r="CN6" s="21"/>
+      <c r="CN6" s="21">
+        <v>2.6</v>
+      </c>
       <c r="CO6" s="21"/>
       <c r="CP6" s="21"/>
       <c r="CQ6" s="21"/>
       <c r="CR6" s="21"/>
       <c r="CS6" s="21"/>
     </row>
     <row r="7" spans="1:97" s="22" customFormat="1">
       <c r="A7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>7.9</v>
       </c>
       <c r="C7" s="10">
         <v>7.8</v>
       </c>
       <c r="D7" s="10">
         <v>8.6</v>
       </c>
       <c r="E7" s="17">
         <v>9</v>
       </c>
       <c r="F7" s="10">
         <v>9.1</v>
       </c>
@@ -2278,51 +2282,53 @@
       </c>
       <c r="CF7" s="21">
         <v>13.1</v>
       </c>
       <c r="CG7" s="41">
         <v>12.8</v>
       </c>
       <c r="CH7" s="21">
         <v>12.5</v>
       </c>
       <c r="CI7" s="42">
         <v>12.4</v>
       </c>
       <c r="CJ7" s="44">
         <v>13</v>
       </c>
       <c r="CK7" s="44">
         <v>13.5</v>
       </c>
       <c r="CL7" s="53">
         <v>14.8</v>
       </c>
       <c r="CM7" s="21">
         <v>14.7</v>
       </c>
-      <c r="CN7" s="21"/>
+      <c r="CN7" s="21">
+        <v>14.7</v>
+      </c>
       <c r="CO7" s="21"/>
       <c r="CP7" s="21"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="21"/>
       <c r="CS7" s="21"/>
     </row>
     <row r="8" spans="1:97" s="22" customFormat="1">
       <c r="A8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>3.2</v>
       </c>
       <c r="C8" s="10">
         <v>3.1</v>
       </c>
       <c r="D8" s="10">
         <v>3.3</v>
       </c>
       <c r="E8" s="10">
         <v>3.5</v>
       </c>
       <c r="F8" s="10">
         <v>3.7</v>
       </c>
@@ -2559,51 +2565,53 @@
       </c>
       <c r="CF8" s="21">
         <v>5</v>
       </c>
       <c r="CG8" s="41">
         <v>4.8</v>
       </c>
       <c r="CH8" s="21">
         <v>4.8</v>
       </c>
       <c r="CI8" s="42">
         <v>4.8</v>
       </c>
       <c r="CJ8" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="CL8" s="53">
         <v>5.6</v>
       </c>
       <c r="CM8" s="21">
         <v>5.8</v>
       </c>
-      <c r="CN8" s="21"/>
+      <c r="CN8" s="21">
+        <v>5.7</v>
+      </c>
       <c r="CO8" s="21"/>
       <c r="CP8" s="21"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="21"/>
       <c r="CS8" s="21"/>
     </row>
     <row r="9" spans="1:97" s="22" customFormat="1">
       <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>8.1</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>8</v>
       </c>
       <c r="E9" s="17">
         <v>8</v>
       </c>
       <c r="F9" s="10">
         <v>8.6</v>
       </c>
@@ -2840,51 +2848,53 @@
       </c>
       <c r="CF9" s="21">
         <v>10.4</v>
       </c>
       <c r="CG9" s="41">
         <v>11.1</v>
       </c>
       <c r="CH9" s="14">
         <v>11</v>
       </c>
       <c r="CI9" s="42">
         <v>10.8</v>
       </c>
       <c r="CJ9" s="44">
         <v>10.9</v>
       </c>
       <c r="CK9" s="44">
         <v>11</v>
       </c>
       <c r="CL9" s="53">
         <v>11.8</v>
       </c>
       <c r="CM9" s="21">
         <v>11.1</v>
       </c>
-      <c r="CN9" s="21"/>
+      <c r="CN9" s="21">
+        <v>11.1</v>
+      </c>
       <c r="CO9" s="21"/>
       <c r="CP9" s="21"/>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="21"/>
     </row>
     <row r="10" spans="1:97" s="22" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="C10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="D10" s="10">
         <v>5.0999999999999996</v>
       </c>
       <c r="E10" s="10">
         <v>5.3</v>
       </c>
       <c r="F10" s="10">
         <v>5.4</v>
       </c>
@@ -3121,51 +3131,53 @@
       </c>
       <c r="CF10" s="21">
         <v>5.2</v>
       </c>
       <c r="CG10" s="41">
         <v>5.2</v>
       </c>
       <c r="CH10" s="14">
         <v>5</v>
       </c>
       <c r="CI10" s="43">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ10" s="44">
         <v>5</v>
       </c>
       <c r="CK10" s="44">
         <v>5</v>
       </c>
       <c r="CL10" s="53">
         <v>5</v>
       </c>
       <c r="CM10" s="21">
         <v>5.2</v>
       </c>
-      <c r="CN10" s="21"/>
+      <c r="CN10" s="21">
+        <v>5.2</v>
+      </c>
       <c r="CO10" s="21"/>
       <c r="CP10" s="21"/>
       <c r="CQ10" s="21"/>
       <c r="CR10" s="21"/>
       <c r="CS10" s="21"/>
     </row>
     <row r="11" spans="1:97" s="22" customFormat="1">
       <c r="A11" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10">
         <v>1.6</v>
       </c>
       <c r="C11" s="10">
         <v>1.6</v>
       </c>
       <c r="D11" s="10">
         <v>1.7</v>
       </c>
       <c r="E11" s="10">
         <v>1.8</v>
       </c>
       <c r="F11" s="10">
         <v>1.8</v>
       </c>
@@ -3402,51 +3414,53 @@
       </c>
       <c r="CF11" s="21">
         <v>1.5</v>
       </c>
       <c r="CG11" s="41">
         <v>1.5</v>
       </c>
       <c r="CH11" s="21">
         <v>1.5</v>
       </c>
       <c r="CI11" s="42">
         <v>1.5</v>
       </c>
       <c r="CJ11" s="44">
         <v>1.5</v>
       </c>
       <c r="CK11" s="44">
         <v>1.7</v>
       </c>
       <c r="CL11" s="53">
         <v>1.8</v>
       </c>
       <c r="CM11" s="21">
         <v>1.7</v>
       </c>
-      <c r="CN11" s="21"/>
+      <c r="CN11" s="21">
+        <v>1.7</v>
+      </c>
       <c r="CO11" s="21"/>
       <c r="CP11" s="21"/>
       <c r="CQ11" s="21"/>
       <c r="CR11" s="21"/>
       <c r="CS11" s="21"/>
     </row>
     <row r="12" spans="1:97" s="22" customFormat="1">
       <c r="A12" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="10">
         <v>0.5</v>
       </c>
       <c r="C12" s="10">
         <v>0.5</v>
       </c>
       <c r="D12" s="10">
         <v>0.5</v>
       </c>
       <c r="E12" s="10">
         <v>0.5</v>
       </c>
       <c r="F12" s="10">
         <v>0.5</v>
       </c>
@@ -3683,51 +3697,53 @@
       </c>
       <c r="CF12" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG12" s="41">
         <v>0.9</v>
       </c>
       <c r="CH12" s="21">
         <v>0.9</v>
       </c>
       <c r="CI12" s="41">
         <v>0.9</v>
       </c>
       <c r="CJ12" s="44">
         <v>0.9</v>
       </c>
       <c r="CK12" s="44">
         <v>1</v>
       </c>
       <c r="CL12" s="53">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM12" s="21">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CN12" s="21"/>
+      <c r="CN12" s="21">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CO12" s="21"/>
       <c r="CP12" s="21"/>
       <c r="CQ12" s="21"/>
       <c r="CR12" s="21"/>
       <c r="CS12" s="21"/>
     </row>
     <row r="13" spans="1:97" s="22" customFormat="1">
       <c r="A13" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10">
         <v>3.5</v>
       </c>
       <c r="C13" s="10">
         <v>3.5</v>
       </c>
       <c r="D13" s="10">
         <v>3.6</v>
       </c>
       <c r="E13" s="10">
         <v>3.7</v>
       </c>
       <c r="F13" s="12">
         <v>4</v>
       </c>
@@ -3964,51 +3980,53 @@
       </c>
       <c r="CF13" s="21">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG13" s="41">
         <v>4.7</v>
       </c>
       <c r="CH13" s="21">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI13" s="42">
         <v>4.9000000000000004</v>
       </c>
       <c r="CJ13" s="44">
         <v>5</v>
       </c>
       <c r="CK13" s="44">
         <v>5.3</v>
       </c>
       <c r="CL13" s="53">
         <v>5.5</v>
       </c>
       <c r="CM13" s="21">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CN13" s="21"/>
+      <c r="CN13" s="21">
+        <v>4.2</v>
+      </c>
       <c r="CO13" s="21"/>
       <c r="CP13" s="21"/>
       <c r="CQ13" s="21"/>
       <c r="CR13" s="21"/>
       <c r="CS13" s="21"/>
     </row>
     <row r="14" spans="1:97" s="22" customFormat="1">
       <c r="A14" s="26"/>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="26"/>
@@ -4094,610 +4112,619 @@
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26"/>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="28"/>
       <c r="BC16" s="1"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="33"/>
       <c r="BT16" s="1"/>
       <c r="BU16" s="33"/>
     </row>
-    <row r="17" spans="1:92" s="22" customFormat="1">
+    <row r="17" spans="1:93" s="22" customFormat="1">
       <c r="A17" s="26"/>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="6"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="28"/>
       <c r="BC17" s="1"/>
       <c r="BD17" s="2"/>
       <c r="BE17" s="33"/>
       <c r="BS17" s="1"/>
       <c r="BT17" s="1"/>
       <c r="BU17" s="33"/>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1"/>
     </row>
-    <row r="18" spans="1:92" s="22" customFormat="1">
+    <row r="18" spans="1:93" s="22" customFormat="1">
       <c r="A18" s="26"/>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="6"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="28"/>
       <c r="BC18" s="1"/>
       <c r="BD18" s="2"/>
       <c r="BE18" s="33"/>
       <c r="BS18" s="1"/>
       <c r="BT18" s="1"/>
       <c r="BU18" s="33"/>
       <c r="BV18" s="1"/>
       <c r="BW18" s="33"/>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1"/>
     </row>
-    <row r="19" spans="1:92" s="22" customFormat="1">
+    <row r="19" spans="1:93" s="22" customFormat="1">
       <c r="A19" s="26"/>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26"/>
       <c r="O19" s="26"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="26"/>
       <c r="S19" s="26"/>
       <c r="T19" s="26"/>
       <c r="U19" s="26"/>
       <c r="V19" s="26"/>
       <c r="W19" s="26"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="28"/>
       <c r="BC19" s="1"/>
       <c r="BD19" s="2"/>
       <c r="BE19" s="33"/>
       <c r="BS19" s="1"/>
       <c r="BT19" s="1"/>
       <c r="BU19" s="36"/>
       <c r="BV19" s="1"/>
       <c r="BW19" s="33"/>
       <c r="BY19" s="1"/>
       <c r="BZ19" s="1"/>
     </row>
-    <row r="20" spans="1:92" s="22" customFormat="1">
+    <row r="20" spans="1:93" s="22" customFormat="1">
       <c r="A20" s="26"/>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="26"/>
       <c r="T20" s="26"/>
       <c r="U20" s="26"/>
       <c r="V20" s="26"/>
       <c r="W20" s="26"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="28"/>
       <c r="BC20" s="1"/>
       <c r="BD20" s="2"/>
       <c r="BE20" s="33"/>
       <c r="BK20" s="35"/>
       <c r="BL20" s="33"/>
       <c r="BS20" s="1"/>
       <c r="BT20" s="1"/>
       <c r="BU20" s="36"/>
       <c r="BV20" s="1"/>
       <c r="BW20" s="33"/>
       <c r="BY20" s="1"/>
       <c r="BZ20" s="1"/>
       <c r="CM20" s="1"/>
-      <c r="CN20" s="33"/>
+      <c r="CN20" s="1"/>
+      <c r="CO20" s="33"/>
     </row>
-    <row r="21" spans="1:92" s="22" customFormat="1">
+    <row r="21" spans="1:93" s="22" customFormat="1">
       <c r="A21" s="26"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="BA21" s="1"/>
       <c r="BB21" s="28"/>
       <c r="BC21" s="1"/>
       <c r="BD21" s="2"/>
       <c r="BE21" s="33"/>
       <c r="BK21" s="35"/>
       <c r="BL21" s="33"/>
       <c r="BS21" s="1"/>
       <c r="BT21" s="1"/>
       <c r="BU21" s="36"/>
       <c r="BV21" s="1"/>
       <c r="BW21" s="33"/>
       <c r="BY21" s="1"/>
       <c r="BZ21" s="1"/>
       <c r="CM21" s="1"/>
-      <c r="CN21" s="33"/>
+      <c r="CN21" s="1"/>
+      <c r="CO21" s="33"/>
     </row>
-    <row r="22" spans="1:92" s="22" customFormat="1">
+    <row r="22" spans="1:93" s="22" customFormat="1">
       <c r="A22" s="26"/>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26"/>
       <c r="U22" s="26"/>
       <c r="V22" s="26"/>
       <c r="W22" s="26"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="28"/>
       <c r="BC22" s="1"/>
       <c r="BD22" s="2"/>
       <c r="BE22" s="33"/>
       <c r="BK22" s="35"/>
       <c r="BL22" s="33"/>
       <c r="BS22" s="1"/>
       <c r="BT22" s="1"/>
       <c r="BU22" s="36"/>
       <c r="BV22" s="1"/>
       <c r="BW22" s="33"/>
       <c r="BY22" s="1"/>
       <c r="BZ22" s="1"/>
       <c r="CM22" s="1"/>
-      <c r="CN22" s="33"/>
+      <c r="CN22" s="1"/>
+      <c r="CO22" s="33"/>
     </row>
-    <row r="23" spans="1:92" s="22" customFormat="1">
+    <row r="23" spans="1:93" s="22" customFormat="1">
       <c r="A23" s="26"/>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26"/>
       <c r="T23" s="26"/>
       <c r="U23" s="26"/>
       <c r="V23" s="26"/>
       <c r="W23" s="26"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="BA23" s="1"/>
       <c r="BB23" s="28"/>
       <c r="BC23" s="1"/>
       <c r="BD23" s="2"/>
       <c r="BE23" s="33"/>
       <c r="BK23" s="35"/>
       <c r="BL23" s="33"/>
       <c r="BS23" s="1"/>
       <c r="BT23" s="1"/>
       <c r="BU23" s="36"/>
       <c r="BV23" s="1"/>
       <c r="BW23" s="33"/>
       <c r="BY23" s="1"/>
       <c r="BZ23" s="1"/>
       <c r="CM23" s="1"/>
-      <c r="CN23" s="33"/>
+      <c r="CN23" s="1"/>
+      <c r="CO23" s="33"/>
     </row>
-    <row r="24" spans="1:92" s="22" customFormat="1">
+    <row r="24" spans="1:93" s="22" customFormat="1">
       <c r="A24" s="26"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="28"/>
       <c r="BC24" s="1"/>
       <c r="BD24" s="2"/>
       <c r="BE24" s="33"/>
       <c r="BK24" s="35"/>
       <c r="BL24" s="33"/>
       <c r="BS24" s="1"/>
       <c r="BT24" s="1"/>
       <c r="BU24" s="36"/>
       <c r="BV24" s="1"/>
       <c r="BW24" s="33"/>
       <c r="BY24" s="1"/>
       <c r="BZ24" s="1"/>
       <c r="CM24" s="1"/>
-      <c r="CN24" s="33"/>
+      <c r="CN24" s="1"/>
+      <c r="CO24" s="33"/>
     </row>
-    <row r="25" spans="1:92" s="22" customFormat="1">
+    <row r="25" spans="1:93" s="22" customFormat="1">
       <c r="A25" s="26"/>
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
       <c r="BA25" s="1"/>
       <c r="BB25" s="28"/>
       <c r="BC25" s="1"/>
       <c r="BD25" s="33"/>
       <c r="BK25" s="35"/>
       <c r="BL25" s="33"/>
       <c r="BS25" s="1"/>
       <c r="BT25" s="33"/>
       <c r="BU25" s="36"/>
       <c r="BV25" s="1"/>
       <c r="BW25" s="33"/>
       <c r="BY25" s="1"/>
       <c r="BZ25" s="1"/>
       <c r="CM25" s="1"/>
-      <c r="CN25" s="33"/>
+      <c r="CN25" s="1"/>
+      <c r="CO25" s="33"/>
     </row>
-    <row r="26" spans="1:92" s="22" customFormat="1">
+    <row r="26" spans="1:93" s="22" customFormat="1">
       <c r="A26" s="26"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="28"/>
       <c r="BK26" s="35"/>
       <c r="BL26" s="33"/>
       <c r="BU26" s="36"/>
       <c r="BV26" s="1"/>
       <c r="BW26" s="33"/>
       <c r="BZ26" s="1"/>
       <c r="CM26" s="1"/>
-      <c r="CN26" s="33"/>
+      <c r="CN26" s="1"/>
+      <c r="CO26" s="33"/>
     </row>
-    <row r="27" spans="1:92" s="22" customFormat="1">
+    <row r="27" spans="1:93" s="22" customFormat="1">
       <c r="A27" s="26"/>
       <c r="B27" s="26"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="26"/>
       <c r="T27" s="26"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="28"/>
       <c r="BK27" s="35"/>
       <c r="BL27" s="33"/>
       <c r="BU27" s="36"/>
       <c r="BV27" s="33"/>
       <c r="BZ27" s="1"/>
       <c r="CM27" s="1"/>
-      <c r="CN27" s="33"/>
+      <c r="CN27" s="1"/>
+      <c r="CO27" s="33"/>
     </row>
-    <row r="28" spans="1:92" s="22" customFormat="1">
+    <row r="28" spans="1:93" s="22" customFormat="1">
       <c r="A28" s="26"/>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
       <c r="BA28" s="1"/>
       <c r="BB28" s="28"/>
       <c r="BK28" s="35"/>
       <c r="BL28" s="33"/>
       <c r="CM28" s="1"/>
-      <c r="CN28" s="33"/>
+      <c r="CN28" s="1"/>
+      <c r="CO28" s="33"/>
     </row>
-    <row r="29" spans="1:92" s="22" customFormat="1">
+    <row r="29" spans="1:93" s="22" customFormat="1">
       <c r="A29" s="26"/>
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="26"/>
       <c r="T29" s="26"/>
       <c r="U29" s="26"/>
       <c r="V29" s="26"/>
       <c r="W29" s="26"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:92" s="22" customFormat="1">
+    <row r="30" spans="1:93" s="22" customFormat="1">
       <c r="A30" s="26"/>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:92" s="22" customFormat="1">
+    <row r="31" spans="1:93" s="22" customFormat="1">
       <c r="A31" s="26"/>
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:92" s="22" customFormat="1">
+    <row r="32" spans="1:93" s="22" customFormat="1">
       <c r="A32" s="26"/>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -5168,67 +5195,67 @@
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
       <c r="X50" s="6"/>
       <c r="Y50" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CO2:CR2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="BF2:BI2"/>
-[...6 lines deleted...]
-    <mergeCell ref="CD2:CG2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>