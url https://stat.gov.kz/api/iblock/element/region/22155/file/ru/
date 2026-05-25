--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -400,75 +400,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -741,113 +741,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK19" sqref="CK19"/>
+      <selection pane="topRight" activeCell="CL19" sqref="CL19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="30" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="10" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="37"/>
-[...46 lines deleted...]
-      <c r="AW1" s="37"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
@@ -895,168 +895,168 @@
         <v>21</v>
       </c>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="40"/>
       <c r="BR2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BS2" s="40"/>
       <c r="BT2" s="40"/>
       <c r="BU2" s="40"/>
       <c r="CD2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CE2" s="40"/>
       <c r="CF2" s="40"/>
       <c r="CG2" s="40"/>
       <c r="CP2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CQ2" s="40"/>
       <c r="CR2" s="40"/>
       <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="42"/>
-[...9 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="45"/>
       <c r="N3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="42"/>
-[...9 lines deleted...]
-      <c r="Y3" s="43"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="45"/>
       <c r="Z3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="42"/>
-[...9 lines deleted...]
-      <c r="AK3" s="43"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="45"/>
       <c r="AL3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="42"/>
-[...9 lines deleted...]
-      <c r="AW3" s="43"/>
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="45"/>
       <c r="AX3" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="44" t="s">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
+      <c r="BD3" s="38"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+      <c r="BH3" s="38"/>
+      <c r="BI3" s="39"/>
+      <c r="BJ3" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="44" t="s">
+      <c r="BK3" s="38"/>
+      <c r="BL3" s="38"/>
+      <c r="BM3" s="38"/>
+      <c r="BN3" s="38"/>
+      <c r="BO3" s="38"/>
+      <c r="BP3" s="38"/>
+      <c r="BQ3" s="38"/>
+      <c r="BR3" s="38"/>
+      <c r="BS3" s="38"/>
+      <c r="BT3" s="38"/>
+      <c r="BU3" s="39"/>
+      <c r="BV3" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="44" t="s">
+      <c r="BW3" s="38"/>
+      <c r="BX3" s="38"/>
+      <c r="BY3" s="38"/>
+      <c r="BZ3" s="38"/>
+      <c r="CA3" s="38"/>
+      <c r="CB3" s="38"/>
+      <c r="CC3" s="38"/>
+      <c r="CD3" s="38"/>
+      <c r="CE3" s="38"/>
+      <c r="CF3" s="38"/>
+      <c r="CG3" s="39"/>
+      <c r="CH3" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="38"/>
+      <c r="CJ3" s="38"/>
+      <c r="CK3" s="38"/>
+      <c r="CL3" s="38"/>
+      <c r="CM3" s="38"/>
+      <c r="CN3" s="38"/>
+      <c r="CO3" s="38"/>
+      <c r="CP3" s="38"/>
+      <c r="CQ3" s="38"/>
+      <c r="CR3" s="38"/>
+      <c r="CS3" s="39"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1567,51 +1567,53 @@
       </c>
       <c r="CC5" s="31">
         <v>244.7</v>
       </c>
       <c r="CD5" s="12">
         <v>244.4</v>
       </c>
       <c r="CE5" s="32">
         <v>243.8</v>
       </c>
       <c r="CF5" s="12">
         <v>243.2</v>
       </c>
       <c r="CG5" s="11">
         <v>241.1</v>
       </c>
       <c r="CH5" s="35">
         <v>240.7</v>
       </c>
       <c r="CI5" s="36">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="36">
         <v>238.3</v>
       </c>
-      <c r="CK5" s="35"/>
+      <c r="CK5" s="36">
+        <v>237.6</v>
+      </c>
       <c r="CL5" s="35"/>
       <c r="CM5" s="35"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>3.9</v>
       </c>
       <c r="C6" s="11">
         <v>3.8</v>
       </c>
       <c r="D6" s="11">
         <v>3.8</v>
       </c>
       <c r="E6" s="11">
         <v>3.8</v>
       </c>
@@ -1842,51 +1844,53 @@
       </c>
       <c r="CC6" s="31">
         <v>5.8</v>
       </c>
       <c r="CD6" s="12">
         <v>5.8</v>
       </c>
       <c r="CE6" s="32">
         <v>5.8</v>
       </c>
       <c r="CF6" s="12">
         <v>5.8</v>
       </c>
       <c r="CG6" s="12">
         <v>5.8</v>
       </c>
       <c r="CH6" s="35">
         <v>5.9</v>
       </c>
       <c r="CI6" s="36">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.9</v>
       </c>
-      <c r="CK6" s="35"/>
+      <c r="CK6" s="36">
+        <v>5.9</v>
+      </c>
       <c r="CL6" s="35"/>
       <c r="CM6" s="35"/>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>94.8</v>
       </c>
       <c r="C7" s="11">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>135.6</v>
       </c>
       <c r="E7" s="11">
         <v>127.8</v>
       </c>
@@ -2117,51 +2121,53 @@
       </c>
       <c r="CC7" s="12">
         <v>0.4</v>
       </c>
       <c r="CD7" s="12">
         <v>0.4</v>
       </c>
       <c r="CE7" s="12">
         <v>0.4</v>
       </c>
       <c r="CF7" s="12">
         <v>0.4</v>
       </c>
       <c r="CG7" s="12">
         <v>0.4</v>
       </c>
       <c r="CH7" s="35">
         <v>0.4</v>
       </c>
       <c r="CI7" s="36">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="36">
         <v>0.4</v>
       </c>
-      <c r="CK7" s="35"/>
+      <c r="CK7" s="36">
+        <v>0.4</v>
+      </c>
       <c r="CL7" s="35"/>
       <c r="CM7" s="35"/>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>7.1</v>
       </c>
       <c r="C8" s="11">
         <v>7.1</v>
       </c>
       <c r="D8" s="11">
         <v>7.1</v>
       </c>
       <c r="E8" s="11">
         <v>7.1</v>
       </c>
@@ -2392,51 +2398,53 @@
       </c>
       <c r="CC8" s="31">
         <v>3.9</v>
       </c>
       <c r="CD8" s="12">
         <v>3.9</v>
       </c>
       <c r="CE8" s="32">
         <v>3.9</v>
       </c>
       <c r="CF8" s="12">
         <v>3.9</v>
       </c>
       <c r="CG8" s="12">
         <v>3.9</v>
       </c>
       <c r="CH8" s="35">
         <v>3.9</v>
       </c>
       <c r="CI8" s="36">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="36">
         <v>3.9</v>
       </c>
-      <c r="CK8" s="35"/>
+      <c r="CK8" s="36">
+        <v>3.9</v>
+      </c>
       <c r="CL8" s="35"/>
       <c r="CM8" s="35"/>
       <c r="CN8" s="35"/>
       <c r="CO8" s="35"/>
       <c r="CP8" s="35"/>
       <c r="CQ8" s="35"/>
       <c r="CR8" s="35"/>
       <c r="CS8" s="35"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>1.7</v>
       </c>
       <c r="C9" s="11">
         <v>1.7</v>
       </c>
       <c r="D9" s="11">
         <v>1.7</v>
       </c>
       <c r="E9" s="11">
         <v>1.7</v>
       </c>
@@ -2667,51 +2675,53 @@
       </c>
       <c r="CC9" s="31">
         <v>1.3</v>
       </c>
       <c r="CD9" s="12">
         <v>1.3</v>
       </c>
       <c r="CE9" s="32">
         <v>1.3</v>
       </c>
       <c r="CF9" s="12">
         <v>1.3</v>
       </c>
       <c r="CG9" s="12">
         <v>1.3</v>
       </c>
       <c r="CH9" s="35">
         <v>1.3</v>
       </c>
       <c r="CI9" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="36">
         <v>1.3</v>
       </c>
-      <c r="CK9" s="35"/>
+      <c r="CK9" s="36">
+        <v>1.3</v>
+      </c>
       <c r="CL9" s="35"/>
       <c r="CM9" s="35"/>
       <c r="CN9" s="35"/>
       <c r="CO9" s="35"/>
       <c r="CP9" s="35"/>
       <c r="CQ9" s="35"/>
       <c r="CR9" s="35"/>
       <c r="CS9" s="35"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11">
         <v>3.5</v>
       </c>
       <c r="C10" s="11">
         <v>3.5</v>
       </c>
       <c r="D10" s="11">
         <v>3.5</v>
       </c>
       <c r="E10" s="11">
         <v>3.5</v>
       </c>
@@ -2942,51 +2952,53 @@
       </c>
       <c r="CC10" s="31">
         <v>4.7</v>
       </c>
       <c r="CD10" s="12">
         <v>4.7</v>
       </c>
       <c r="CE10" s="32">
         <v>4.7</v>
       </c>
       <c r="CF10" s="12">
         <v>4.7</v>
       </c>
       <c r="CG10" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="35">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="36">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CK10" s="35"/>
+      <c r="CK10" s="36">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CL10" s="35"/>
       <c r="CM10" s="35"/>
       <c r="CN10" s="35"/>
       <c r="CO10" s="35"/>
       <c r="CP10" s="35"/>
       <c r="CQ10" s="35"/>
       <c r="CR10" s="35"/>
       <c r="CS10" s="35"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="11">
         <v>8.6999999999999993</v>
       </c>
@@ -3217,51 +3229,53 @@
       </c>
       <c r="CC11" s="31">
         <v>5.0999999999999996</v>
       </c>
       <c r="CD11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE11" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="11">
         <v>4.5</v>
       </c>
       <c r="CH11" s="35">
         <v>4.5</v>
       </c>
       <c r="CI11" s="36">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="36">
         <v>4.5</v>
       </c>
-      <c r="CK11" s="35"/>
+      <c r="CK11" s="36">
+        <v>4.5</v>
+      </c>
       <c r="CL11" s="35"/>
       <c r="CM11" s="35"/>
       <c r="CN11" s="35"/>
       <c r="CO11" s="35"/>
       <c r="CP11" s="35"/>
       <c r="CQ11" s="35"/>
       <c r="CR11" s="35"/>
       <c r="CS11" s="35"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>1.2</v>
       </c>
@@ -3492,51 +3506,53 @@
       </c>
       <c r="CC12" s="31">
         <v>1.2</v>
       </c>
       <c r="CD12" s="12">
         <v>1.2</v>
       </c>
       <c r="CE12" s="32">
         <v>1.2</v>
       </c>
       <c r="CF12" s="12">
         <v>1.2</v>
       </c>
       <c r="CG12" s="11">
         <v>1.3</v>
       </c>
       <c r="CH12" s="35">
         <v>1.3</v>
       </c>
       <c r="CI12" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="36">
         <v>1.3</v>
       </c>
-      <c r="CK12" s="35"/>
+      <c r="CK12" s="36">
+        <v>1.3</v>
+      </c>
       <c r="CL12" s="35"/>
       <c r="CM12" s="35"/>
       <c r="CN12" s="35"/>
       <c r="CO12" s="35"/>
       <c r="CP12" s="35"/>
       <c r="CQ12" s="35"/>
       <c r="CR12" s="35"/>
       <c r="CS12" s="35"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="11">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="11">
         <v>317.8</v>
       </c>
       <c r="E13" s="11">
         <v>316.8</v>
       </c>
@@ -3767,51 +3783,53 @@
       </c>
       <c r="CC13" s="31">
         <v>222.3</v>
       </c>
       <c r="CD13" s="12">
         <v>222</v>
       </c>
       <c r="CE13" s="32">
         <v>221.4</v>
       </c>
       <c r="CF13" s="12">
         <v>220.8</v>
       </c>
       <c r="CG13" s="12">
         <v>219.5</v>
       </c>
       <c r="CH13" s="35">
         <v>219</v>
       </c>
       <c r="CI13" s="36">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="36">
         <v>216.6</v>
       </c>
-      <c r="CK13" s="35"/>
+      <c r="CK13" s="36">
+        <v>215.9</v>
+      </c>
       <c r="CL13" s="35"/>
       <c r="CM13" s="35"/>
       <c r="CN13" s="35"/>
       <c r="CO13" s="35"/>
       <c r="CP13" s="35"/>
       <c r="CQ13" s="35"/>
       <c r="CR13" s="35"/>
       <c r="CS13" s="35"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
@@ -5121,68 +5139,68 @@
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
       <c r="R50" s="29"/>
       <c r="S50" s="29"/>
       <c r="T50" s="29"/>
       <c r="U50" s="29"/>
       <c r="V50" s="29"/>
       <c r="W50" s="29"/>
       <c r="X50" s="10"/>
       <c r="Y50" s="10"/>
     </row>
     <row r="51" spans="1:66">
       <c r="BN51" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="A1:AW1"/>
-[...7 lines deleted...]
-    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>