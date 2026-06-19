--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -400,75 +400,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -741,113 +741,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL19" sqref="CL19"/>
+      <selection pane="topRight" activeCell="CL29" sqref="CL29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="30" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="10" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="42"/>
-[...46 lines deleted...]
-      <c r="AW1" s="42"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
@@ -895,168 +895,168 @@
         <v>21</v>
       </c>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="40"/>
       <c r="BR2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BS2" s="40"/>
       <c r="BT2" s="40"/>
       <c r="BU2" s="40"/>
       <c r="CD2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CE2" s="40"/>
       <c r="CF2" s="40"/>
       <c r="CG2" s="40"/>
       <c r="CP2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CQ2" s="40"/>
       <c r="CR2" s="40"/>
       <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="38"/>
-[...9 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
       <c r="N3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="38"/>
-[...9 lines deleted...]
-      <c r="Y3" s="45"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
       <c r="Z3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="38"/>
-[...9 lines deleted...]
-      <c r="AK3" s="45"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
       <c r="AL3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="38"/>
-[...9 lines deleted...]
-      <c r="AW3" s="45"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
       <c r="AX3" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AY3" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="37" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="38"/>
-[...10 lines deleted...]
-      <c r="BV3" s="37" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="38"/>
-[...10 lines deleted...]
-      <c r="CH3" s="37" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="38"/>
-[...9 lines deleted...]
-      <c r="CS3" s="39"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1">
-      <c r="A4" s="44"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1570,51 +1570,53 @@
       </c>
       <c r="CD5" s="12">
         <v>244.4</v>
       </c>
       <c r="CE5" s="32">
         <v>243.8</v>
       </c>
       <c r="CF5" s="12">
         <v>243.2</v>
       </c>
       <c r="CG5" s="11">
         <v>241.1</v>
       </c>
       <c r="CH5" s="35">
         <v>240.7</v>
       </c>
       <c r="CI5" s="36">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="36">
         <v>238.3</v>
       </c>
       <c r="CK5" s="36">
         <v>237.6</v>
       </c>
-      <c r="CL5" s="35"/>
+      <c r="CL5" s="36">
+        <v>227</v>
+      </c>
       <c r="CM5" s="35"/>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>3.9</v>
       </c>
       <c r="C6" s="11">
         <v>3.8</v>
       </c>
       <c r="D6" s="11">
         <v>3.8</v>
       </c>
       <c r="E6" s="11">
         <v>3.8</v>
       </c>
       <c r="F6" s="11">
@@ -1847,51 +1849,53 @@
       </c>
       <c r="CD6" s="12">
         <v>5.8</v>
       </c>
       <c r="CE6" s="32">
         <v>5.8</v>
       </c>
       <c r="CF6" s="12">
         <v>5.8</v>
       </c>
       <c r="CG6" s="12">
         <v>5.8</v>
       </c>
       <c r="CH6" s="35">
         <v>5.9</v>
       </c>
       <c r="CI6" s="36">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.9</v>
       </c>
       <c r="CK6" s="36">
         <v>5.9</v>
       </c>
-      <c r="CL6" s="35"/>
+      <c r="CL6" s="36">
+        <v>5.9</v>
+      </c>
       <c r="CM6" s="35"/>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>94.8</v>
       </c>
       <c r="C7" s="11">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>135.6</v>
       </c>
       <c r="E7" s="11">
         <v>127.8</v>
       </c>
       <c r="F7" s="11">
@@ -2124,51 +2128,53 @@
       </c>
       <c r="CD7" s="12">
         <v>0.4</v>
       </c>
       <c r="CE7" s="12">
         <v>0.4</v>
       </c>
       <c r="CF7" s="12">
         <v>0.4</v>
       </c>
       <c r="CG7" s="12">
         <v>0.4</v>
       </c>
       <c r="CH7" s="35">
         <v>0.4</v>
       </c>
       <c r="CI7" s="36">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="36">
         <v>0.4</v>
       </c>
       <c r="CK7" s="36">
         <v>0.4</v>
       </c>
-      <c r="CL7" s="35"/>
+      <c r="CL7" s="36">
+        <v>0.4</v>
+      </c>
       <c r="CM7" s="35"/>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>7.1</v>
       </c>
       <c r="C8" s="11">
         <v>7.1</v>
       </c>
       <c r="D8" s="11">
         <v>7.1</v>
       </c>
       <c r="E8" s="11">
         <v>7.1</v>
       </c>
       <c r="F8" s="11">
@@ -2401,51 +2407,53 @@
       </c>
       <c r="CD8" s="12">
         <v>3.9</v>
       </c>
       <c r="CE8" s="32">
         <v>3.9</v>
       </c>
       <c r="CF8" s="12">
         <v>3.9</v>
       </c>
       <c r="CG8" s="12">
         <v>3.9</v>
       </c>
       <c r="CH8" s="35">
         <v>3.9</v>
       </c>
       <c r="CI8" s="36">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="36">
         <v>3.9</v>
       </c>
       <c r="CK8" s="36">
         <v>3.9</v>
       </c>
-      <c r="CL8" s="35"/>
+      <c r="CL8" s="36">
+        <v>3.9</v>
+      </c>
       <c r="CM8" s="35"/>
       <c r="CN8" s="35"/>
       <c r="CO8" s="35"/>
       <c r="CP8" s="35"/>
       <c r="CQ8" s="35"/>
       <c r="CR8" s="35"/>
       <c r="CS8" s="35"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>1.7</v>
       </c>
       <c r="C9" s="11">
         <v>1.7</v>
       </c>
       <c r="D9" s="11">
         <v>1.7</v>
       </c>
       <c r="E9" s="11">
         <v>1.7</v>
       </c>
       <c r="F9" s="11">
@@ -2678,51 +2686,53 @@
       </c>
       <c r="CD9" s="12">
         <v>1.3</v>
       </c>
       <c r="CE9" s="32">
         <v>1.3</v>
       </c>
       <c r="CF9" s="12">
         <v>1.3</v>
       </c>
       <c r="CG9" s="12">
         <v>1.3</v>
       </c>
       <c r="CH9" s="35">
         <v>1.3</v>
       </c>
       <c r="CI9" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="36">
         <v>1.3</v>
       </c>
       <c r="CK9" s="36">
         <v>1.3</v>
       </c>
-      <c r="CL9" s="35"/>
+      <c r="CL9" s="36">
+        <v>1.3</v>
+      </c>
       <c r="CM9" s="35"/>
       <c r="CN9" s="35"/>
       <c r="CO9" s="35"/>
       <c r="CP9" s="35"/>
       <c r="CQ9" s="35"/>
       <c r="CR9" s="35"/>
       <c r="CS9" s="35"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11">
         <v>3.5</v>
       </c>
       <c r="C10" s="11">
         <v>3.5</v>
       </c>
       <c r="D10" s="11">
         <v>3.5</v>
       </c>
       <c r="E10" s="11">
         <v>3.5</v>
       </c>
       <c r="F10" s="11">
@@ -2955,51 +2965,53 @@
       </c>
       <c r="CD10" s="12">
         <v>4.7</v>
       </c>
       <c r="CE10" s="32">
         <v>4.7</v>
       </c>
       <c r="CF10" s="12">
         <v>4.7</v>
       </c>
       <c r="CG10" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="35">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="36">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CL10" s="35"/>
+      <c r="CL10" s="36">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CM10" s="35"/>
       <c r="CN10" s="35"/>
       <c r="CO10" s="35"/>
       <c r="CP10" s="35"/>
       <c r="CQ10" s="35"/>
       <c r="CR10" s="35"/>
       <c r="CS10" s="35"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="11">
@@ -3232,51 +3244,53 @@
       </c>
       <c r="CD11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CE11" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="11">
         <v>4.5</v>
       </c>
       <c r="CH11" s="35">
         <v>4.5</v>
       </c>
       <c r="CI11" s="36">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="36">
         <v>4.5</v>
       </c>
       <c r="CK11" s="36">
         <v>4.5</v>
       </c>
-      <c r="CL11" s="35"/>
+      <c r="CL11" s="36">
+        <v>4.5</v>
+      </c>
       <c r="CM11" s="35"/>
       <c r="CN11" s="35"/>
       <c r="CO11" s="35"/>
       <c r="CP11" s="35"/>
       <c r="CQ11" s="35"/>
       <c r="CR11" s="35"/>
       <c r="CS11" s="35"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>1.2</v>
       </c>
       <c r="F12" s="11">
@@ -3509,51 +3523,53 @@
       </c>
       <c r="CD12" s="12">
         <v>1.2</v>
       </c>
       <c r="CE12" s="32">
         <v>1.2</v>
       </c>
       <c r="CF12" s="12">
         <v>1.2</v>
       </c>
       <c r="CG12" s="11">
         <v>1.3</v>
       </c>
       <c r="CH12" s="35">
         <v>1.3</v>
       </c>
       <c r="CI12" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="36">
         <v>1.3</v>
       </c>
       <c r="CK12" s="36">
         <v>1.3</v>
       </c>
-      <c r="CL12" s="35"/>
+      <c r="CL12" s="36">
+        <v>1.3</v>
+      </c>
       <c r="CM12" s="35"/>
       <c r="CN12" s="35"/>
       <c r="CO12" s="35"/>
       <c r="CP12" s="35"/>
       <c r="CQ12" s="35"/>
       <c r="CR12" s="35"/>
       <c r="CS12" s="35"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="11">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="11">
         <v>317.8</v>
       </c>
       <c r="E13" s="11">
         <v>316.8</v>
       </c>
       <c r="F13" s="11">
@@ -3786,51 +3802,53 @@
       </c>
       <c r="CD13" s="12">
         <v>222</v>
       </c>
       <c r="CE13" s="32">
         <v>221.4</v>
       </c>
       <c r="CF13" s="12">
         <v>220.8</v>
       </c>
       <c r="CG13" s="12">
         <v>219.5</v>
       </c>
       <c r="CH13" s="35">
         <v>219</v>
       </c>
       <c r="CI13" s="36">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="36">
         <v>216.6</v>
       </c>
       <c r="CK13" s="36">
         <v>215.9</v>
       </c>
-      <c r="CL13" s="35"/>
+      <c r="CL13" s="36">
+        <v>205.3</v>
+      </c>
       <c r="CM13" s="35"/>
       <c r="CN13" s="35"/>
       <c r="CO13" s="35"/>
       <c r="CP13" s="35"/>
       <c r="CQ13" s="35"/>
       <c r="CR13" s="35"/>
       <c r="CS13" s="35"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
@@ -5139,68 +5157,68 @@
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
       <c r="R50" s="29"/>
       <c r="S50" s="29"/>
       <c r="T50" s="29"/>
       <c r="U50" s="29"/>
       <c r="V50" s="29"/>
       <c r="W50" s="29"/>
       <c r="X50" s="10"/>
       <c r="Y50" s="10"/>
     </row>
     <row r="51" spans="1:66">
       <c r="BN51" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="CH3:CS3"/>
-[...7 lines deleted...]
-    <mergeCell ref="CP2:CS2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>