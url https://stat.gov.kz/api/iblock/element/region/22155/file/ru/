--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -400,75 +400,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -741,113 +741,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL29" sqref="CL29"/>
+      <selection pane="topRight" activeCell="CM16" sqref="CM16:CN27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="30" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="10" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="37"/>
-[...46 lines deleted...]
-      <c r="AW1" s="37"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="42"/>
+      <c r="AQ1" s="42"/>
+      <c r="AR1" s="42"/>
+      <c r="AS1" s="42"/>
+      <c r="AT1" s="42"/>
+      <c r="AU1" s="42"/>
+      <c r="AV1" s="42"/>
+      <c r="AW1" s="42"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
@@ -895,168 +895,168 @@
         <v>21</v>
       </c>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="40"/>
       <c r="BR2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BS2" s="40"/>
       <c r="BT2" s="40"/>
       <c r="BU2" s="40"/>
       <c r="CD2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CE2" s="40"/>
       <c r="CF2" s="40"/>
       <c r="CG2" s="40"/>
       <c r="CP2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CQ2" s="40"/>
       <c r="CR2" s="40"/>
       <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="42"/>
-[...9 lines deleted...]
-      <c r="M3" s="43"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="45"/>
       <c r="N3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="42"/>
-[...9 lines deleted...]
-      <c r="Y3" s="43"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="45"/>
       <c r="Z3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="42"/>
-[...9 lines deleted...]
-      <c r="AK3" s="43"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="45"/>
       <c r="AL3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="42"/>
-[...9 lines deleted...]
-      <c r="AW3" s="43"/>
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="45"/>
       <c r="AX3" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="44" t="s">
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
+      <c r="BD3" s="38"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+      <c r="BH3" s="38"/>
+      <c r="BI3" s="39"/>
+      <c r="BJ3" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="44" t="s">
+      <c r="BK3" s="38"/>
+      <c r="BL3" s="38"/>
+      <c r="BM3" s="38"/>
+      <c r="BN3" s="38"/>
+      <c r="BO3" s="38"/>
+      <c r="BP3" s="38"/>
+      <c r="BQ3" s="38"/>
+      <c r="BR3" s="38"/>
+      <c r="BS3" s="38"/>
+      <c r="BT3" s="38"/>
+      <c r="BU3" s="39"/>
+      <c r="BV3" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="44" t="s">
+      <c r="BW3" s="38"/>
+      <c r="BX3" s="38"/>
+      <c r="BY3" s="38"/>
+      <c r="BZ3" s="38"/>
+      <c r="CA3" s="38"/>
+      <c r="CB3" s="38"/>
+      <c r="CC3" s="38"/>
+      <c r="CD3" s="38"/>
+      <c r="CE3" s="38"/>
+      <c r="CF3" s="38"/>
+      <c r="CG3" s="39"/>
+      <c r="CH3" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="45"/>
+      <c r="CI3" s="38"/>
+      <c r="CJ3" s="38"/>
+      <c r="CK3" s="38"/>
+      <c r="CL3" s="38"/>
+      <c r="CM3" s="38"/>
+      <c r="CN3" s="38"/>
+      <c r="CO3" s="38"/>
+      <c r="CP3" s="38"/>
+      <c r="CQ3" s="38"/>
+      <c r="CR3" s="38"/>
+      <c r="CS3" s="39"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1573,51 +1573,53 @@
       </c>
       <c r="CE5" s="32">
         <v>243.8</v>
       </c>
       <c r="CF5" s="12">
         <v>243.2</v>
       </c>
       <c r="CG5" s="11">
         <v>241.1</v>
       </c>
       <c r="CH5" s="35">
         <v>240.7</v>
       </c>
       <c r="CI5" s="36">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="36">
         <v>238.3</v>
       </c>
       <c r="CK5" s="36">
         <v>237.6</v>
       </c>
       <c r="CL5" s="36">
         <v>227</v>
       </c>
-      <c r="CM5" s="35"/>
+      <c r="CM5" s="35">
+        <v>276</v>
+      </c>
       <c r="CN5" s="35"/>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>3.9</v>
       </c>
       <c r="C6" s="11">
         <v>3.8</v>
       </c>
       <c r="D6" s="11">
         <v>3.8</v>
       </c>
       <c r="E6" s="11">
         <v>3.8</v>
       </c>
       <c r="F6" s="11">
         <v>3.8</v>
@@ -1852,51 +1854,53 @@
       </c>
       <c r="CE6" s="32">
         <v>5.8</v>
       </c>
       <c r="CF6" s="12">
         <v>5.8</v>
       </c>
       <c r="CG6" s="12">
         <v>5.8</v>
       </c>
       <c r="CH6" s="35">
         <v>5.9</v>
       </c>
       <c r="CI6" s="36">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.9</v>
       </c>
       <c r="CK6" s="36">
         <v>5.9</v>
       </c>
       <c r="CL6" s="36">
         <v>5.9</v>
       </c>
-      <c r="CM6" s="35"/>
+      <c r="CM6" s="35">
+        <v>5.8</v>
+      </c>
       <c r="CN6" s="35"/>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>94.8</v>
       </c>
       <c r="C7" s="11">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>135.6</v>
       </c>
       <c r="E7" s="11">
         <v>127.8</v>
       </c>
       <c r="F7" s="11">
         <v>117.5</v>
@@ -2131,51 +2135,53 @@
       </c>
       <c r="CE7" s="12">
         <v>0.4</v>
       </c>
       <c r="CF7" s="12">
         <v>0.4</v>
       </c>
       <c r="CG7" s="12">
         <v>0.4</v>
       </c>
       <c r="CH7" s="35">
         <v>0.4</v>
       </c>
       <c r="CI7" s="36">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="36">
         <v>0.4</v>
       </c>
       <c r="CK7" s="36">
         <v>0.4</v>
       </c>
       <c r="CL7" s="36">
         <v>0.4</v>
       </c>
-      <c r="CM7" s="35"/>
+      <c r="CM7" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CN7" s="35"/>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>7.1</v>
       </c>
       <c r="C8" s="11">
         <v>7.1</v>
       </c>
       <c r="D8" s="11">
         <v>7.1</v>
       </c>
       <c r="E8" s="11">
         <v>7.1</v>
       </c>
       <c r="F8" s="11">
         <v>7.1</v>
@@ -2410,51 +2416,53 @@
       </c>
       <c r="CE8" s="32">
         <v>3.9</v>
       </c>
       <c r="CF8" s="12">
         <v>3.9</v>
       </c>
       <c r="CG8" s="12">
         <v>3.9</v>
       </c>
       <c r="CH8" s="35">
         <v>3.9</v>
       </c>
       <c r="CI8" s="36">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="36">
         <v>3.9</v>
       </c>
       <c r="CK8" s="36">
         <v>3.9</v>
       </c>
       <c r="CL8" s="36">
         <v>3.9</v>
       </c>
-      <c r="CM8" s="35"/>
+      <c r="CM8" s="35">
+        <v>3.9</v>
+      </c>
       <c r="CN8" s="35"/>
       <c r="CO8" s="35"/>
       <c r="CP8" s="35"/>
       <c r="CQ8" s="35"/>
       <c r="CR8" s="35"/>
       <c r="CS8" s="35"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>1.7</v>
       </c>
       <c r="C9" s="11">
         <v>1.7</v>
       </c>
       <c r="D9" s="11">
         <v>1.7</v>
       </c>
       <c r="E9" s="11">
         <v>1.7</v>
       </c>
       <c r="F9" s="11">
         <v>1.9</v>
@@ -2689,51 +2697,53 @@
       </c>
       <c r="CE9" s="32">
         <v>1.3</v>
       </c>
       <c r="CF9" s="12">
         <v>1.3</v>
       </c>
       <c r="CG9" s="12">
         <v>1.3</v>
       </c>
       <c r="CH9" s="35">
         <v>1.3</v>
       </c>
       <c r="CI9" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="36">
         <v>1.3</v>
       </c>
       <c r="CK9" s="36">
         <v>1.3</v>
       </c>
       <c r="CL9" s="36">
         <v>1.3</v>
       </c>
-      <c r="CM9" s="35"/>
+      <c r="CM9" s="35">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CN9" s="35"/>
       <c r="CO9" s="35"/>
       <c r="CP9" s="35"/>
       <c r="CQ9" s="35"/>
       <c r="CR9" s="35"/>
       <c r="CS9" s="35"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11">
         <v>3.5</v>
       </c>
       <c r="C10" s="11">
         <v>3.5</v>
       </c>
       <c r="D10" s="11">
         <v>3.5</v>
       </c>
       <c r="E10" s="11">
         <v>3.5</v>
       </c>
       <c r="F10" s="11">
         <v>3.5</v>
@@ -2968,51 +2978,53 @@
       </c>
       <c r="CE10" s="32">
         <v>4.7</v>
       </c>
       <c r="CF10" s="12">
         <v>4.7</v>
       </c>
       <c r="CG10" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="35">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL10" s="36">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CM10" s="35"/>
+      <c r="CM10" s="35">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CN10" s="35"/>
       <c r="CO10" s="35"/>
       <c r="CP10" s="35"/>
       <c r="CQ10" s="35"/>
       <c r="CR10" s="35"/>
       <c r="CS10" s="35"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="11">
         <v>8.6999999999999993</v>
@@ -3247,51 +3259,53 @@
       </c>
       <c r="CE11" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="CF11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="11">
         <v>4.5</v>
       </c>
       <c r="CH11" s="35">
         <v>4.5</v>
       </c>
       <c r="CI11" s="36">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="36">
         <v>4.5</v>
       </c>
       <c r="CK11" s="36">
         <v>4.5</v>
       </c>
       <c r="CL11" s="36">
         <v>4.5</v>
       </c>
-      <c r="CM11" s="35"/>
+      <c r="CM11" s="35">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CN11" s="35"/>
       <c r="CO11" s="35"/>
       <c r="CP11" s="35"/>
       <c r="CQ11" s="35"/>
       <c r="CR11" s="35"/>
       <c r="CS11" s="35"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>1.2</v>
       </c>
       <c r="F12" s="11">
         <v>1.1000000000000001</v>
@@ -3526,51 +3540,53 @@
       </c>
       <c r="CE12" s="32">
         <v>1.2</v>
       </c>
       <c r="CF12" s="12">
         <v>1.2</v>
       </c>
       <c r="CG12" s="11">
         <v>1.3</v>
       </c>
       <c r="CH12" s="35">
         <v>1.3</v>
       </c>
       <c r="CI12" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="36">
         <v>1.3</v>
       </c>
       <c r="CK12" s="36">
         <v>1.3</v>
       </c>
       <c r="CL12" s="36">
         <v>1.3</v>
       </c>
-      <c r="CM12" s="35"/>
+      <c r="CM12" s="35">
+        <v>1.4</v>
+      </c>
       <c r="CN12" s="35"/>
       <c r="CO12" s="35"/>
       <c r="CP12" s="35"/>
       <c r="CQ12" s="35"/>
       <c r="CR12" s="35"/>
       <c r="CS12" s="35"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="11">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="11">
         <v>317.8</v>
       </c>
       <c r="E13" s="11">
         <v>316.8</v>
       </c>
       <c r="F13" s="11">
         <v>315.8</v>
@@ -3805,51 +3821,53 @@
       </c>
       <c r="CE13" s="32">
         <v>221.4</v>
       </c>
       <c r="CF13" s="12">
         <v>220.8</v>
       </c>
       <c r="CG13" s="12">
         <v>219.5</v>
       </c>
       <c r="CH13" s="35">
         <v>219</v>
       </c>
       <c r="CI13" s="36">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="36">
         <v>216.6</v>
       </c>
       <c r="CK13" s="36">
         <v>215.9</v>
       </c>
       <c r="CL13" s="36">
         <v>205.3</v>
       </c>
-      <c r="CM13" s="35"/>
+      <c r="CM13" s="35">
+        <v>254.4</v>
+      </c>
       <c r="CN13" s="35"/>
       <c r="CO13" s="35"/>
       <c r="CP13" s="35"/>
       <c r="CQ13" s="35"/>
       <c r="CR13" s="35"/>
       <c r="CS13" s="35"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
@@ -4001,52 +4019,54 @@
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
       <c r="AP16" s="25"/>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
       <c r="AS16" s="25"/>
       <c r="AT16" s="25"/>
       <c r="AU16" s="25"/>
       <c r="AV16" s="25"/>
       <c r="AW16" s="25"/>
       <c r="AX16" s="25"/>
       <c r="AY16" s="25"/>
       <c r="AZ16" s="25"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="27"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="27"/>
       <c r="BH16" s="25"/>
       <c r="BI16" s="25"/>
+      <c r="CM16" s="2"/>
+      <c r="CN16" s="28"/>
     </row>
-    <row r="17" spans="1:77" s="16" customFormat="1">
+    <row r="17" spans="1:92" s="16" customFormat="1">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
@@ -4059,52 +4079,54 @@
       <c r="AF17" s="25"/>
       <c r="AG17" s="25"/>
       <c r="AH17" s="25"/>
       <c r="AI17" s="25"/>
       <c r="AJ17" s="25"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="25"/>
       <c r="AN17" s="25"/>
       <c r="AO17" s="25"/>
       <c r="AP17" s="25"/>
       <c r="AQ17" s="25"/>
       <c r="AR17" s="25"/>
       <c r="AS17" s="25"/>
       <c r="AT17" s="25"/>
       <c r="AU17" s="25"/>
       <c r="AV17" s="25"/>
       <c r="AW17" s="25"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="27"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="27"/>
+      <c r="CM17" s="2"/>
+      <c r="CN17" s="28"/>
     </row>
-    <row r="18" spans="1:77" s="16" customFormat="1">
+    <row r="18" spans="1:92" s="16" customFormat="1">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
@@ -4119,52 +4141,54 @@
       <c r="AH18" s="25"/>
       <c r="AI18" s="25"/>
       <c r="AJ18" s="25"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="25"/>
       <c r="AM18" s="25"/>
       <c r="AN18" s="25"/>
       <c r="AO18" s="25"/>
       <c r="AP18" s="25"/>
       <c r="AQ18" s="25"/>
       <c r="AR18" s="25"/>
       <c r="AS18" s="25"/>
       <c r="AT18" s="25"/>
       <c r="AU18" s="25"/>
       <c r="AV18" s="25"/>
       <c r="AW18" s="25"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="27"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="27"/>
       <c r="BQ18" s="1"/>
       <c r="BR18" s="28"/>
+      <c r="CM18" s="2"/>
+      <c r="CN18" s="28"/>
     </row>
-    <row r="19" spans="1:77" s="16" customFormat="1">
+    <row r="19" spans="1:92" s="16" customFormat="1">
       <c r="A19" s="23"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
@@ -4181,52 +4205,54 @@
       <c r="AJ19" s="25"/>
       <c r="AK19" s="25"/>
       <c r="AL19" s="25"/>
       <c r="AM19" s="25"/>
       <c r="AN19" s="25"/>
       <c r="AO19" s="25"/>
       <c r="AP19" s="25"/>
       <c r="AQ19" s="25"/>
       <c r="AR19" s="25"/>
       <c r="AS19" s="25"/>
       <c r="AT19" s="25"/>
       <c r="AU19" s="25"/>
       <c r="AV19" s="25"/>
       <c r="AW19" s="25"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="27"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="27"/>
       <c r="BQ19" s="1"/>
       <c r="BR19" s="28"/>
       <c r="BX19" s="2"/>
       <c r="BY19" s="28"/>
+      <c r="CM19" s="2"/>
+      <c r="CN19" s="28"/>
     </row>
-    <row r="20" spans="1:77" s="16" customFormat="1">
+    <row r="20" spans="1:92" s="16" customFormat="1">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
       <c r="P20" s="23"/>
       <c r="Q20" s="23"/>
       <c r="R20" s="23"/>
       <c r="S20" s="23"/>
       <c r="T20" s="23"/>
       <c r="U20" s="23"/>
       <c r="V20" s="23"/>
       <c r="W20" s="23"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
@@ -4245,52 +4271,54 @@
       <c r="AL20" s="25"/>
       <c r="AM20" s="25"/>
       <c r="AN20" s="25"/>
       <c r="AO20" s="25"/>
       <c r="AP20" s="25"/>
       <c r="AQ20" s="25"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="25"/>
       <c r="AT20" s="25"/>
       <c r="AU20" s="25"/>
       <c r="AV20" s="25"/>
       <c r="AW20" s="25"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="6"/>
       <c r="BE20" s="27"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="27"/>
       <c r="BQ20" s="1"/>
       <c r="BR20" s="28"/>
       <c r="BX20" s="2"/>
       <c r="BY20" s="28"/>
+      <c r="CM20" s="2"/>
+      <c r="CN20" s="28"/>
     </row>
-    <row r="21" spans="1:77" s="16" customFormat="1">
+    <row r="21" spans="1:92" s="16" customFormat="1">
       <c r="A21" s="23"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
       <c r="V21" s="23"/>
       <c r="W21" s="23"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
@@ -4309,381 +4337,389 @@
       <c r="AL21" s="25"/>
       <c r="AM21" s="25"/>
       <c r="AN21" s="25"/>
       <c r="AO21" s="25"/>
       <c r="AP21" s="25"/>
       <c r="AQ21" s="25"/>
       <c r="AR21" s="25"/>
       <c r="AS21" s="25"/>
       <c r="AT21" s="25"/>
       <c r="AU21" s="25"/>
       <c r="AV21" s="25"/>
       <c r="AW21" s="25"/>
       <c r="AY21" s="1"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="1"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="6"/>
       <c r="BE21" s="27"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="27"/>
       <c r="BQ21" s="1"/>
       <c r="BR21" s="28"/>
       <c r="BX21" s="2"/>
       <c r="BY21" s="28"/>
+      <c r="CM21" s="2"/>
+      <c r="CN21" s="28"/>
     </row>
-    <row r="22" spans="1:77" s="16" customFormat="1">
+    <row r="22" spans="1:92" s="16" customFormat="1">
       <c r="A22" s="29"/>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="29"/>
       <c r="O22" s="29"/>
       <c r="P22" s="29"/>
       <c r="Q22" s="29"/>
       <c r="R22" s="29"/>
       <c r="S22" s="29"/>
       <c r="T22" s="29"/>
       <c r="U22" s="29"/>
       <c r="V22" s="29"/>
       <c r="W22" s="29"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="6"/>
       <c r="BE22" s="27"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="27"/>
       <c r="BQ22" s="1"/>
       <c r="BR22" s="28"/>
       <c r="BX22" s="2"/>
       <c r="BY22" s="28"/>
+      <c r="CM22" s="2"/>
+      <c r="CN22" s="28"/>
     </row>
-    <row r="23" spans="1:77" s="16" customFormat="1">
+    <row r="23" spans="1:92" s="16" customFormat="1">
       <c r="A23" s="29"/>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="29"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="29"/>
       <c r="S23" s="29"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="AY23" s="1"/>
       <c r="AZ23" s="28"/>
       <c r="BA23" s="1"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="6"/>
       <c r="BE23" s="27"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="27"/>
       <c r="BQ23" s="1"/>
       <c r="BR23" s="28"/>
       <c r="BX23" s="2"/>
       <c r="BY23" s="28"/>
+      <c r="CM23" s="2"/>
+      <c r="CN23" s="28"/>
     </row>
-    <row r="24" spans="1:77" s="16" customFormat="1">
+    <row r="24" spans="1:92" s="16" customFormat="1">
       <c r="A24" s="29"/>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="28"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="27"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="27"/>
       <c r="BQ24" s="1"/>
       <c r="BR24" s="28"/>
       <c r="BX24" s="2"/>
       <c r="BY24" s="28"/>
+      <c r="CM24" s="2"/>
+      <c r="CN24" s="28"/>
     </row>
-    <row r="25" spans="1:77" s="16" customFormat="1">
+    <row r="25" spans="1:92" s="16" customFormat="1">
       <c r="A25" s="29"/>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
       <c r="O25" s="29"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="29"/>
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="28"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="28"/>
       <c r="BQ25" s="1"/>
       <c r="BR25" s="28"/>
       <c r="BX25" s="2"/>
       <c r="BY25" s="28"/>
     </row>
-    <row r="26" spans="1:77" s="16" customFormat="1">
+    <row r="26" spans="1:92" s="16" customFormat="1">
       <c r="A26" s="29"/>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="29"/>
       <c r="O26" s="29"/>
       <c r="P26" s="29"/>
       <c r="Q26" s="29"/>
       <c r="R26" s="29"/>
       <c r="S26" s="29"/>
       <c r="T26" s="29"/>
       <c r="U26" s="29"/>
       <c r="V26" s="29"/>
       <c r="W26" s="29"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="28"/>
       <c r="BQ26" s="1"/>
       <c r="BR26" s="28"/>
       <c r="BX26" s="2"/>
       <c r="BY26" s="28"/>
     </row>
-    <row r="27" spans="1:77" s="16" customFormat="1">
+    <row r="27" spans="1:92" s="16" customFormat="1">
       <c r="A27" s="29"/>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="29"/>
       <c r="S27" s="29"/>
       <c r="T27" s="29"/>
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="28"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="28"/>
     </row>
-    <row r="28" spans="1:77" s="16" customFormat="1">
+    <row r="28" spans="1:92" s="16" customFormat="1">
       <c r="A28" s="29"/>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="29"/>
       <c r="O28" s="29"/>
       <c r="P28" s="29"/>
       <c r="Q28" s="29"/>
       <c r="R28" s="29"/>
       <c r="S28" s="29"/>
       <c r="T28" s="29"/>
       <c r="U28" s="29"/>
       <c r="V28" s="29"/>
       <c r="W28" s="29"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="AY28" s="1"/>
       <c r="AZ28" s="28"/>
     </row>
-    <row r="29" spans="1:77" s="16" customFormat="1">
+    <row r="29" spans="1:92" s="16" customFormat="1">
       <c r="A29" s="29"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
     </row>
-    <row r="30" spans="1:77" s="16" customFormat="1">
+    <row r="30" spans="1:92" s="16" customFormat="1">
       <c r="A30" s="29"/>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
-    <row r="31" spans="1:77" s="16" customFormat="1">
+    <row r="31" spans="1:92" s="16" customFormat="1">
       <c r="A31" s="29"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="10"/>
       <c r="Y31" s="10"/>
     </row>
-    <row r="32" spans="1:77" s="16" customFormat="1">
+    <row r="32" spans="1:92" s="16" customFormat="1">
       <c r="A32" s="29"/>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
@@ -5157,68 +5193,68 @@
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
       <c r="R50" s="29"/>
       <c r="S50" s="29"/>
       <c r="T50" s="29"/>
       <c r="U50" s="29"/>
       <c r="V50" s="29"/>
       <c r="W50" s="29"/>
       <c r="X50" s="10"/>
       <c r="Y50" s="10"/>
     </row>
     <row r="51" spans="1:66">
       <c r="BN51" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="A1:AW1"/>
-[...7 lines deleted...]
-    <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>