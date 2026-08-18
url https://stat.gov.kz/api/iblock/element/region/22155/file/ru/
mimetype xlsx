--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -400,75 +400,75 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -741,113 +741,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM16" sqref="CM16:CN27"/>
+      <selection pane="topRight" activeCell="CN17" sqref="CN17:CO26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="30" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="30" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="10" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="7" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="42"/>
-[...46 lines deleted...]
-      <c r="AW1" s="42"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
     </row>
     <row r="2" spans="1:97" s="7" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
@@ -895,168 +895,168 @@
         <v>21</v>
       </c>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="40"/>
       <c r="BR2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BS2" s="40"/>
       <c r="BT2" s="40"/>
       <c r="BU2" s="40"/>
       <c r="CD2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CE2" s="40"/>
       <c r="CF2" s="40"/>
       <c r="CG2" s="40"/>
       <c r="CP2" s="40" t="s">
         <v>21</v>
       </c>
       <c r="CQ2" s="40"/>
       <c r="CR2" s="40"/>
       <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="38"/>
-[...9 lines deleted...]
-      <c r="M3" s="45"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
       <c r="N3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="O3" s="38"/>
-[...9 lines deleted...]
-      <c r="Y3" s="45"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
       <c r="Z3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="38"/>
-[...9 lines deleted...]
-      <c r="AK3" s="45"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
       <c r="AL3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="38"/>
-[...9 lines deleted...]
-      <c r="AW3" s="45"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
       <c r="AX3" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="AY3" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="37" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BK3" s="38"/>
-[...10 lines deleted...]
-      <c r="BV3" s="37" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="BW3" s="38"/>
-[...10 lines deleted...]
-      <c r="CH3" s="37" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="CI3" s="38"/>
-[...9 lines deleted...]
-      <c r="CS3" s="39"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1">
-      <c r="A4" s="44"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1576,51 +1576,53 @@
       </c>
       <c r="CF5" s="12">
         <v>243.2</v>
       </c>
       <c r="CG5" s="11">
         <v>241.1</v>
       </c>
       <c r="CH5" s="35">
         <v>240.7</v>
       </c>
       <c r="CI5" s="36">
         <v>239.8</v>
       </c>
       <c r="CJ5" s="36">
         <v>238.3</v>
       </c>
       <c r="CK5" s="36">
         <v>237.6</v>
       </c>
       <c r="CL5" s="36">
         <v>227</v>
       </c>
       <c r="CM5" s="35">
         <v>276</v>
       </c>
-      <c r="CN5" s="35"/>
+      <c r="CN5" s="35">
+        <v>268.7</v>
+      </c>
       <c r="CO5" s="35"/>
       <c r="CP5" s="35"/>
       <c r="CQ5" s="35"/>
       <c r="CR5" s="35"/>
       <c r="CS5" s="35"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>3.9</v>
       </c>
       <c r="C6" s="11">
         <v>3.8</v>
       </c>
       <c r="D6" s="11">
         <v>3.8</v>
       </c>
       <c r="E6" s="11">
         <v>3.8</v>
       </c>
       <c r="F6" s="11">
         <v>3.8</v>
       </c>
@@ -1857,51 +1859,53 @@
       </c>
       <c r="CF6" s="12">
         <v>5.8</v>
       </c>
       <c r="CG6" s="12">
         <v>5.8</v>
       </c>
       <c r="CH6" s="35">
         <v>5.9</v>
       </c>
       <c r="CI6" s="36">
         <v>5.9</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.9</v>
       </c>
       <c r="CK6" s="36">
         <v>5.9</v>
       </c>
       <c r="CL6" s="36">
         <v>5.9</v>
       </c>
       <c r="CM6" s="35">
         <v>5.8</v>
       </c>
-      <c r="CN6" s="35"/>
+      <c r="CN6" s="35">
+        <v>5.8</v>
+      </c>
       <c r="CO6" s="35"/>
       <c r="CP6" s="35"/>
       <c r="CQ6" s="35"/>
       <c r="CR6" s="35"/>
       <c r="CS6" s="35"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <v>94.8</v>
       </c>
       <c r="C7" s="11">
         <v>139.19999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>135.6</v>
       </c>
       <c r="E7" s="11">
         <v>127.8</v>
       </c>
       <c r="F7" s="11">
         <v>117.5</v>
       </c>
@@ -2138,51 +2142,53 @@
       </c>
       <c r="CF7" s="12">
         <v>0.4</v>
       </c>
       <c r="CG7" s="12">
         <v>0.4</v>
       </c>
       <c r="CH7" s="35">
         <v>0.4</v>
       </c>
       <c r="CI7" s="36">
         <v>0.4</v>
       </c>
       <c r="CJ7" s="36">
         <v>0.4</v>
       </c>
       <c r="CK7" s="36">
         <v>0.4</v>
       </c>
       <c r="CL7" s="36">
         <v>0.4</v>
       </c>
       <c r="CM7" s="35">
         <v>0.4</v>
       </c>
-      <c r="CN7" s="35"/>
+      <c r="CN7" s="35">
+        <v>0.4</v>
+      </c>
       <c r="CO7" s="35"/>
       <c r="CP7" s="35"/>
       <c r="CQ7" s="35"/>
       <c r="CR7" s="35"/>
       <c r="CS7" s="35"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>7.1</v>
       </c>
       <c r="C8" s="11">
         <v>7.1</v>
       </c>
       <c r="D8" s="11">
         <v>7.1</v>
       </c>
       <c r="E8" s="11">
         <v>7.1</v>
       </c>
       <c r="F8" s="11">
         <v>7.1</v>
       </c>
@@ -2419,51 +2425,53 @@
       </c>
       <c r="CF8" s="12">
         <v>3.9</v>
       </c>
       <c r="CG8" s="12">
         <v>3.9</v>
       </c>
       <c r="CH8" s="35">
         <v>3.9</v>
       </c>
       <c r="CI8" s="36">
         <v>3.9</v>
       </c>
       <c r="CJ8" s="36">
         <v>3.9</v>
       </c>
       <c r="CK8" s="36">
         <v>3.9</v>
       </c>
       <c r="CL8" s="36">
         <v>3.9</v>
       </c>
       <c r="CM8" s="35">
         <v>3.9</v>
       </c>
-      <c r="CN8" s="35"/>
+      <c r="CN8" s="35">
+        <v>3.9</v>
+      </c>
       <c r="CO8" s="35"/>
       <c r="CP8" s="35"/>
       <c r="CQ8" s="35"/>
       <c r="CR8" s="35"/>
       <c r="CS8" s="35"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>1.7</v>
       </c>
       <c r="C9" s="11">
         <v>1.7</v>
       </c>
       <c r="D9" s="11">
         <v>1.7</v>
       </c>
       <c r="E9" s="11">
         <v>1.7</v>
       </c>
       <c r="F9" s="11">
         <v>1.9</v>
       </c>
@@ -2700,51 +2708,53 @@
       </c>
       <c r="CF9" s="12">
         <v>1.3</v>
       </c>
       <c r="CG9" s="12">
         <v>1.3</v>
       </c>
       <c r="CH9" s="35">
         <v>1.3</v>
       </c>
       <c r="CI9" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ9" s="36">
         <v>1.3</v>
       </c>
       <c r="CK9" s="36">
         <v>1.3</v>
       </c>
       <c r="CL9" s="36">
         <v>1.3</v>
       </c>
       <c r="CM9" s="35">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CN9" s="35"/>
+      <c r="CN9" s="35">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CO9" s="35"/>
       <c r="CP9" s="35"/>
       <c r="CQ9" s="35"/>
       <c r="CR9" s="35"/>
       <c r="CS9" s="35"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11">
         <v>3.5</v>
       </c>
       <c r="C10" s="11">
         <v>3.5</v>
       </c>
       <c r="D10" s="11">
         <v>3.5</v>
       </c>
       <c r="E10" s="11">
         <v>3.5</v>
       </c>
       <c r="F10" s="11">
         <v>3.5</v>
       </c>
@@ -2981,51 +2991,53 @@
       </c>
       <c r="CF10" s="12">
         <v>4.7</v>
       </c>
       <c r="CG10" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="CH10" s="35">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL10" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="CM10" s="35">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CN10" s="35"/>
+      <c r="CN10" s="35">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CO10" s="35"/>
       <c r="CP10" s="35"/>
       <c r="CQ10" s="35"/>
       <c r="CR10" s="35"/>
       <c r="CS10" s="35"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="D11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="E11" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="F11" s="11">
         <v>8.6999999999999993</v>
       </c>
@@ -3262,51 +3274,53 @@
       </c>
       <c r="CF11" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="CG11" s="11">
         <v>4.5</v>
       </c>
       <c r="CH11" s="35">
         <v>4.5</v>
       </c>
       <c r="CI11" s="36">
         <v>4.5</v>
       </c>
       <c r="CJ11" s="36">
         <v>4.5</v>
       </c>
       <c r="CK11" s="36">
         <v>4.5</v>
       </c>
       <c r="CL11" s="36">
         <v>4.5</v>
       </c>
       <c r="CM11" s="35">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CN11" s="35"/>
+      <c r="CN11" s="35">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CO11" s="35"/>
       <c r="CP11" s="35"/>
       <c r="CQ11" s="35"/>
       <c r="CR11" s="35"/>
       <c r="CS11" s="35"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="11">
         <v>1.2</v>
       </c>
       <c r="F12" s="11">
         <v>1.1000000000000001</v>
       </c>
@@ -3543,51 +3557,53 @@
       </c>
       <c r="CF12" s="12">
         <v>1.2</v>
       </c>
       <c r="CG12" s="11">
         <v>1.3</v>
       </c>
       <c r="CH12" s="35">
         <v>1.3</v>
       </c>
       <c r="CI12" s="36">
         <v>1.3</v>
       </c>
       <c r="CJ12" s="36">
         <v>1.3</v>
       </c>
       <c r="CK12" s="36">
         <v>1.3</v>
       </c>
       <c r="CL12" s="36">
         <v>1.3</v>
       </c>
       <c r="CM12" s="35">
         <v>1.4</v>
       </c>
-      <c r="CN12" s="35"/>
+      <c r="CN12" s="35">
+        <v>1.4</v>
+      </c>
       <c r="CO12" s="35"/>
       <c r="CP12" s="35"/>
       <c r="CQ12" s="35"/>
       <c r="CR12" s="35"/>
       <c r="CS12" s="35"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>318.89999999999998</v>
       </c>
       <c r="C13" s="11">
         <v>318.39999999999998</v>
       </c>
       <c r="D13" s="11">
         <v>317.8</v>
       </c>
       <c r="E13" s="11">
         <v>316.8</v>
       </c>
       <c r="F13" s="11">
         <v>315.8</v>
       </c>
@@ -3824,51 +3840,53 @@
       </c>
       <c r="CF13" s="12">
         <v>220.8</v>
       </c>
       <c r="CG13" s="12">
         <v>219.5</v>
       </c>
       <c r="CH13" s="35">
         <v>219</v>
       </c>
       <c r="CI13" s="36">
         <v>218.1</v>
       </c>
       <c r="CJ13" s="36">
         <v>216.6</v>
       </c>
       <c r="CK13" s="36">
         <v>215.9</v>
       </c>
       <c r="CL13" s="36">
         <v>205.3</v>
       </c>
       <c r="CM13" s="35">
         <v>254.4</v>
       </c>
-      <c r="CN13" s="35"/>
+      <c r="CN13" s="35">
+        <v>247.1</v>
+      </c>
       <c r="CO13" s="35"/>
       <c r="CP13" s="35"/>
       <c r="CQ13" s="35"/>
       <c r="CR13" s="35"/>
       <c r="CS13" s="35"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
@@ -4022,51 +4040,51 @@
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
       <c r="AP16" s="25"/>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
       <c r="AS16" s="25"/>
       <c r="AT16" s="25"/>
       <c r="AU16" s="25"/>
       <c r="AV16" s="25"/>
       <c r="AW16" s="25"/>
       <c r="AX16" s="25"/>
       <c r="AY16" s="25"/>
       <c r="AZ16" s="25"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="2"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="27"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="27"/>
       <c r="BH16" s="25"/>
       <c r="BI16" s="25"/>
       <c r="CM16" s="2"/>
       <c r="CN16" s="28"/>
     </row>
-    <row r="17" spans="1:92" s="16" customFormat="1">
+    <row r="17" spans="1:93" s="16" customFormat="1">
       <c r="A17" s="23"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
@@ -4080,53 +4098,54 @@
       <c r="AG17" s="25"/>
       <c r="AH17" s="25"/>
       <c r="AI17" s="25"/>
       <c r="AJ17" s="25"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="25"/>
       <c r="AN17" s="25"/>
       <c r="AO17" s="25"/>
       <c r="AP17" s="25"/>
       <c r="AQ17" s="25"/>
       <c r="AR17" s="25"/>
       <c r="AS17" s="25"/>
       <c r="AT17" s="25"/>
       <c r="AU17" s="25"/>
       <c r="AV17" s="25"/>
       <c r="AW17" s="25"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="2"/>
       <c r="BD17" s="6"/>
       <c r="BE17" s="27"/>
       <c r="BF17" s="2"/>
       <c r="BG17" s="27"/>
       <c r="CM17" s="2"/>
-      <c r="CN17" s="28"/>
+      <c r="CN17" s="2"/>
+      <c r="CO17" s="28"/>
     </row>
-    <row r="18" spans="1:92" s="16" customFormat="1">
+    <row r="18" spans="1:93" s="16" customFormat="1">
       <c r="A18" s="23"/>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
@@ -4142,53 +4161,54 @@
       <c r="AI18" s="25"/>
       <c r="AJ18" s="25"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="25"/>
       <c r="AM18" s="25"/>
       <c r="AN18" s="25"/>
       <c r="AO18" s="25"/>
       <c r="AP18" s="25"/>
       <c r="AQ18" s="25"/>
       <c r="AR18" s="25"/>
       <c r="AS18" s="25"/>
       <c r="AT18" s="25"/>
       <c r="AU18" s="25"/>
       <c r="AV18" s="25"/>
       <c r="AW18" s="25"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="2"/>
       <c r="BD18" s="6"/>
       <c r="BE18" s="27"/>
       <c r="BF18" s="2"/>
       <c r="BG18" s="27"/>
       <c r="BQ18" s="1"/>
       <c r="BR18" s="28"/>
       <c r="CM18" s="2"/>
-      <c r="CN18" s="28"/>
+      <c r="CN18" s="2"/>
+      <c r="CO18" s="28"/>
     </row>
-    <row r="19" spans="1:92" s="16" customFormat="1">
+    <row r="19" spans="1:93" s="16" customFormat="1">
       <c r="A19" s="23"/>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23"/>
       <c r="L19" s="23"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="23"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
@@ -4206,53 +4226,54 @@
       <c r="AK19" s="25"/>
       <c r="AL19" s="25"/>
       <c r="AM19" s="25"/>
       <c r="AN19" s="25"/>
       <c r="AO19" s="25"/>
       <c r="AP19" s="25"/>
       <c r="AQ19" s="25"/>
       <c r="AR19" s="25"/>
       <c r="AS19" s="25"/>
       <c r="AT19" s="25"/>
       <c r="AU19" s="25"/>
       <c r="AV19" s="25"/>
       <c r="AW19" s="25"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="5"/>
       <c r="BC19" s="2"/>
       <c r="BD19" s="6"/>
       <c r="BE19" s="27"/>
       <c r="BF19" s="2"/>
       <c r="BG19" s="27"/>
       <c r="BQ19" s="1"/>
       <c r="BR19" s="28"/>
       <c r="BX19" s="2"/>
       <c r="BY19" s="28"/>
       <c r="CM19" s="2"/>
-      <c r="CN19" s="28"/>
+      <c r="CN19" s="2"/>
+      <c r="CO19" s="28"/>
     </row>
-    <row r="20" spans="1:92" s="16" customFormat="1">
+    <row r="20" spans="1:93" s="16" customFormat="1">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
       <c r="P20" s="23"/>
       <c r="Q20" s="23"/>
       <c r="R20" s="23"/>
       <c r="S20" s="23"/>
       <c r="T20" s="23"/>
       <c r="U20" s="23"/>
       <c r="V20" s="23"/>
       <c r="W20" s="23"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
@@ -4272,53 +4293,54 @@
       <c r="AM20" s="25"/>
       <c r="AN20" s="25"/>
       <c r="AO20" s="25"/>
       <c r="AP20" s="25"/>
       <c r="AQ20" s="25"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="25"/>
       <c r="AT20" s="25"/>
       <c r="AU20" s="25"/>
       <c r="AV20" s="25"/>
       <c r="AW20" s="25"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="5"/>
       <c r="BC20" s="2"/>
       <c r="BD20" s="6"/>
       <c r="BE20" s="27"/>
       <c r="BF20" s="2"/>
       <c r="BG20" s="27"/>
       <c r="BQ20" s="1"/>
       <c r="BR20" s="28"/>
       <c r="BX20" s="2"/>
       <c r="BY20" s="28"/>
       <c r="CM20" s="2"/>
-      <c r="CN20" s="28"/>
+      <c r="CN20" s="2"/>
+      <c r="CO20" s="28"/>
     </row>
-    <row r="21" spans="1:92" s="16" customFormat="1">
+    <row r="21" spans="1:93" s="16" customFormat="1">
       <c r="A21" s="23"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
       <c r="V21" s="23"/>
       <c r="W21" s="23"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
@@ -4338,388 +4360,394 @@
       <c r="AM21" s="25"/>
       <c r="AN21" s="25"/>
       <c r="AO21" s="25"/>
       <c r="AP21" s="25"/>
       <c r="AQ21" s="25"/>
       <c r="AR21" s="25"/>
       <c r="AS21" s="25"/>
       <c r="AT21" s="25"/>
       <c r="AU21" s="25"/>
       <c r="AV21" s="25"/>
       <c r="AW21" s="25"/>
       <c r="AY21" s="1"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="1"/>
       <c r="BB21" s="5"/>
       <c r="BC21" s="2"/>
       <c r="BD21" s="6"/>
       <c r="BE21" s="27"/>
       <c r="BF21" s="2"/>
       <c r="BG21" s="27"/>
       <c r="BQ21" s="1"/>
       <c r="BR21" s="28"/>
       <c r="BX21" s="2"/>
       <c r="BY21" s="28"/>
       <c r="CM21" s="2"/>
-      <c r="CN21" s="28"/>
+      <c r="CN21" s="2"/>
+      <c r="CO21" s="28"/>
     </row>
-    <row r="22" spans="1:92" s="16" customFormat="1">
+    <row r="22" spans="1:93" s="16" customFormat="1">
       <c r="A22" s="29"/>
       <c r="B22" s="29"/>
       <c r="C22" s="29"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="29"/>
       <c r="O22" s="29"/>
       <c r="P22" s="29"/>
       <c r="Q22" s="29"/>
       <c r="R22" s="29"/>
       <c r="S22" s="29"/>
       <c r="T22" s="29"/>
       <c r="U22" s="29"/>
       <c r="V22" s="29"/>
       <c r="W22" s="29"/>
       <c r="X22" s="10"/>
       <c r="Y22" s="10"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="5"/>
       <c r="BC22" s="2"/>
       <c r="BD22" s="6"/>
       <c r="BE22" s="27"/>
       <c r="BF22" s="2"/>
       <c r="BG22" s="27"/>
       <c r="BQ22" s="1"/>
       <c r="BR22" s="28"/>
       <c r="BX22" s="2"/>
       <c r="BY22" s="28"/>
       <c r="CM22" s="2"/>
-      <c r="CN22" s="28"/>
+      <c r="CN22" s="2"/>
+      <c r="CO22" s="28"/>
     </row>
-    <row r="23" spans="1:92" s="16" customFormat="1">
+    <row r="23" spans="1:93" s="16" customFormat="1">
       <c r="A23" s="29"/>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="29"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="29"/>
       <c r="S23" s="29"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="10"/>
       <c r="Y23" s="10"/>
       <c r="AY23" s="1"/>
       <c r="AZ23" s="28"/>
       <c r="BA23" s="1"/>
       <c r="BB23" s="5"/>
       <c r="BC23" s="2"/>
       <c r="BD23" s="6"/>
       <c r="BE23" s="27"/>
       <c r="BF23" s="2"/>
       <c r="BG23" s="27"/>
       <c r="BQ23" s="1"/>
       <c r="BR23" s="28"/>
       <c r="BX23" s="2"/>
       <c r="BY23" s="28"/>
       <c r="CM23" s="2"/>
-      <c r="CN23" s="28"/>
+      <c r="CN23" s="2"/>
+      <c r="CO23" s="28"/>
     </row>
-    <row r="24" spans="1:92" s="16" customFormat="1">
+    <row r="24" spans="1:93" s="16" customFormat="1">
       <c r="A24" s="29"/>
       <c r="B24" s="29"/>
       <c r="C24" s="29"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="29"/>
       <c r="R24" s="29"/>
       <c r="S24" s="29"/>
       <c r="T24" s="29"/>
       <c r="U24" s="29"/>
       <c r="V24" s="29"/>
       <c r="W24" s="29"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="28"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="2"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="27"/>
       <c r="BF24" s="2"/>
       <c r="BG24" s="27"/>
       <c r="BQ24" s="1"/>
       <c r="BR24" s="28"/>
       <c r="BX24" s="2"/>
       <c r="BY24" s="28"/>
       <c r="CM24" s="2"/>
-      <c r="CN24" s="28"/>
+      <c r="CN24" s="2"/>
+      <c r="CO24" s="28"/>
     </row>
-    <row r="25" spans="1:92" s="16" customFormat="1">
+    <row r="25" spans="1:93" s="16" customFormat="1">
       <c r="A25" s="29"/>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
       <c r="O25" s="29"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="29"/>
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="28"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="28"/>
       <c r="BQ25" s="1"/>
       <c r="BR25" s="28"/>
       <c r="BX25" s="2"/>
       <c r="BY25" s="28"/>
+      <c r="CN25" s="2"/>
+      <c r="CO25" s="28"/>
     </row>
-    <row r="26" spans="1:92" s="16" customFormat="1">
+    <row r="26" spans="1:93" s="16" customFormat="1">
       <c r="A26" s="29"/>
       <c r="B26" s="29"/>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="29"/>
       <c r="L26" s="29"/>
       <c r="M26" s="29"/>
       <c r="N26" s="29"/>
       <c r="O26" s="29"/>
       <c r="P26" s="29"/>
       <c r="Q26" s="29"/>
       <c r="R26" s="29"/>
       <c r="S26" s="29"/>
       <c r="T26" s="29"/>
       <c r="U26" s="29"/>
       <c r="V26" s="29"/>
       <c r="W26" s="29"/>
       <c r="X26" s="10"/>
       <c r="Y26" s="10"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="28"/>
       <c r="BQ26" s="1"/>
       <c r="BR26" s="28"/>
       <c r="BX26" s="2"/>
       <c r="BY26" s="28"/>
     </row>
-    <row r="27" spans="1:92" s="16" customFormat="1">
+    <row r="27" spans="1:93" s="16" customFormat="1">
       <c r="A27" s="29"/>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="29"/>
       <c r="S27" s="29"/>
       <c r="T27" s="29"/>
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
       <c r="X27" s="10"/>
       <c r="Y27" s="10"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="28"/>
       <c r="BX27" s="2"/>
       <c r="BY27" s="28"/>
     </row>
-    <row r="28" spans="1:92" s="16" customFormat="1">
+    <row r="28" spans="1:93" s="16" customFormat="1">
       <c r="A28" s="29"/>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="29"/>
       <c r="O28" s="29"/>
       <c r="P28" s="29"/>
       <c r="Q28" s="29"/>
       <c r="R28" s="29"/>
       <c r="S28" s="29"/>
       <c r="T28" s="29"/>
       <c r="U28" s="29"/>
       <c r="V28" s="29"/>
       <c r="W28" s="29"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
       <c r="AY28" s="1"/>
       <c r="AZ28" s="28"/>
     </row>
-    <row r="29" spans="1:92" s="16" customFormat="1">
+    <row r="29" spans="1:93" s="16" customFormat="1">
       <c r="A29" s="29"/>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
     </row>
-    <row r="30" spans="1:92" s="16" customFormat="1">
+    <row r="30" spans="1:93" s="16" customFormat="1">
       <c r="A30" s="29"/>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
-    <row r="31" spans="1:92" s="16" customFormat="1">
+    <row r="31" spans="1:93" s="16" customFormat="1">
       <c r="A31" s="29"/>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="29"/>
       <c r="K31" s="29"/>
       <c r="L31" s="29"/>
       <c r="M31" s="29"/>
       <c r="N31" s="29"/>
       <c r="O31" s="29"/>
       <c r="P31" s="29"/>
       <c r="Q31" s="29"/>
       <c r="R31" s="29"/>
       <c r="S31" s="29"/>
       <c r="T31" s="29"/>
       <c r="U31" s="29"/>
       <c r="V31" s="29"/>
       <c r="W31" s="29"/>
       <c r="X31" s="10"/>
       <c r="Y31" s="10"/>
     </row>
-    <row r="32" spans="1:92" s="16" customFormat="1">
+    <row r="32" spans="1:93" s="16" customFormat="1">
       <c r="A32" s="29"/>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="29"/>
       <c r="L32" s="29"/>
       <c r="M32" s="29"/>
       <c r="N32" s="29"/>
       <c r="O32" s="29"/>
       <c r="P32" s="29"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="29"/>
       <c r="U32" s="29"/>
       <c r="V32" s="29"/>
       <c r="W32" s="29"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
@@ -5193,68 +5221,68 @@
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
       <c r="R50" s="29"/>
       <c r="S50" s="29"/>
       <c r="T50" s="29"/>
       <c r="U50" s="29"/>
       <c r="V50" s="29"/>
       <c r="W50" s="29"/>
       <c r="X50" s="10"/>
       <c r="Y50" s="10"/>
     </row>
     <row r="51" spans="1:66">
       <c r="BN51" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="CH3:CS3"/>
-[...7 lines deleted...]
-    <mergeCell ref="CP2:CS2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>