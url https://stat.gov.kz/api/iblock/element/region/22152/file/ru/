--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -764,51 +764,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CQ26" sqref="CQ26"/>
+      <selection pane="topRight" activeCell="CJ26" sqref="CJ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="33" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="33" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="11"/>
     <col min="32" max="32" width="8.5703125" style="11" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="11"/>
     <col min="35" max="35" width="8.5703125" style="11" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="11"/>
     <col min="52" max="52" width="9.140625" style="11" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
@@ -1590,51 +1590,53 @@
       </c>
       <c r="CC5" s="24">
         <v>609.9</v>
       </c>
       <c r="CD5" s="24">
         <v>592.70000000000005</v>
       </c>
       <c r="CE5" s="42">
         <v>591.5</v>
       </c>
       <c r="CF5" s="24">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="24">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="44">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="45">
         <v>571</v>
       </c>
       <c r="CJ5" s="45">
         <v>599</v>
       </c>
-      <c r="CK5" s="44"/>
+      <c r="CK5" s="44">
+        <v>658.5</v>
+      </c>
       <c r="CL5" s="44"/>
       <c r="CM5" s="44"/>
       <c r="CN5" s="44"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="44"/>
       <c r="CQ5" s="44"/>
       <c r="CR5" s="44"/>
       <c r="CS5" s="44"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="27">
         <v>5.0999999999999996</v>
       </c>
@@ -1865,51 +1867,53 @@
       </c>
       <c r="CC6" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="CD6" s="20">
         <v>9.9</v>
       </c>
       <c r="CE6" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="20">
         <v>9.5</v>
       </c>
       <c r="CH6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="45">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="45">
         <v>9.4</v>
       </c>
-      <c r="CK6" s="44"/>
+      <c r="CK6" s="44">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="CL6" s="44"/>
       <c r="CM6" s="44"/>
       <c r="CN6" s="44"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="44"/>
       <c r="CQ6" s="44"/>
       <c r="CR6" s="44"/>
       <c r="CS6" s="44"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>68.7</v>
       </c>
       <c r="C7" s="27">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="27">
         <v>72.2</v>
       </c>
       <c r="E7" s="27">
         <v>93.4</v>
       </c>
@@ -2140,51 +2144,53 @@
       </c>
       <c r="CC7" s="20">
         <v>105.2</v>
       </c>
       <c r="CD7" s="20">
         <v>102.5</v>
       </c>
       <c r="CE7" s="42">
         <v>100.6</v>
       </c>
       <c r="CF7" s="20">
         <v>99</v>
       </c>
       <c r="CG7" s="20">
         <v>100.4</v>
       </c>
       <c r="CH7" s="44">
         <v>97.9</v>
       </c>
       <c r="CI7" s="45">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="45">
         <v>102.2</v>
       </c>
-      <c r="CK7" s="44"/>
+      <c r="CK7" s="44">
+        <v>110.9</v>
+      </c>
       <c r="CL7" s="44"/>
       <c r="CM7" s="44"/>
       <c r="CN7" s="44"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="44"/>
       <c r="CQ7" s="44"/>
       <c r="CR7" s="44"/>
       <c r="CS7" s="44"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1">
       <c r="A8" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>96.6</v>
       </c>
       <c r="C8" s="27">
         <v>99.8</v>
       </c>
       <c r="D8" s="27">
         <v>114.8</v>
       </c>
       <c r="E8" s="27">
         <v>125.4</v>
       </c>
@@ -2415,51 +2421,53 @@
       </c>
       <c r="CC8" s="20">
         <v>98</v>
       </c>
       <c r="CD8" s="20">
         <v>93.2</v>
       </c>
       <c r="CE8" s="42">
         <v>90.8</v>
       </c>
       <c r="CF8" s="20">
         <v>86.5</v>
       </c>
       <c r="CG8" s="20">
         <v>85.2</v>
       </c>
       <c r="CH8" s="44">
         <v>88.5</v>
       </c>
       <c r="CI8" s="45">
         <v>90</v>
       </c>
       <c r="CJ8" s="45">
         <v>95.3</v>
       </c>
-      <c r="CK8" s="44"/>
+      <c r="CK8" s="44">
+        <v>101.4</v>
+      </c>
       <c r="CL8" s="44"/>
       <c r="CM8" s="44"/>
       <c r="CN8" s="44"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="44"/>
       <c r="CQ8" s="44"/>
       <c r="CR8" s="44"/>
       <c r="CS8" s="44"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>37.5</v>
       </c>
       <c r="C9" s="27">
         <v>37.5</v>
       </c>
       <c r="D9" s="27">
         <v>42.7</v>
       </c>
       <c r="E9" s="27">
         <v>50.3</v>
       </c>
@@ -2690,51 +2698,53 @@
       </c>
       <c r="CC9" s="20">
         <v>45.9</v>
       </c>
       <c r="CD9" s="20">
         <v>44.7</v>
       </c>
       <c r="CE9" s="42">
         <v>44</v>
       </c>
       <c r="CF9" s="20">
         <v>43.4</v>
       </c>
       <c r="CG9" s="20">
         <v>41.3</v>
       </c>
       <c r="CH9" s="44">
         <v>41.2</v>
       </c>
       <c r="CI9" s="45">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="45">
         <v>45.7</v>
       </c>
-      <c r="CK9" s="44"/>
+      <c r="CK9" s="44">
+        <v>46.1</v>
+      </c>
       <c r="CL9" s="44"/>
       <c r="CM9" s="44"/>
       <c r="CN9" s="44"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="44"/>
       <c r="CQ9" s="44"/>
       <c r="CR9" s="44"/>
       <c r="CS9" s="44"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="27">
         <v>177.5</v>
       </c>
       <c r="C10" s="27">
         <v>176.9</v>
       </c>
       <c r="D10" s="27">
         <v>178.1</v>
       </c>
       <c r="E10" s="27">
         <v>234.8</v>
       </c>
@@ -2965,51 +2975,53 @@
       </c>
       <c r="CC10" s="20">
         <v>173.2</v>
       </c>
       <c r="CD10" s="20">
         <v>169.8</v>
       </c>
       <c r="CE10" s="42">
         <v>177.6</v>
       </c>
       <c r="CF10" s="20">
         <v>192</v>
       </c>
       <c r="CG10" s="20">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="44">
         <v>156.1</v>
       </c>
       <c r="CI10" s="45">
         <v>160</v>
       </c>
       <c r="CJ10" s="45">
         <v>159.5</v>
       </c>
-      <c r="CK10" s="44"/>
+      <c r="CK10" s="44">
+        <v>194.1</v>
+      </c>
       <c r="CL10" s="44"/>
       <c r="CM10" s="44"/>
       <c r="CN10" s="44"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="44"/>
       <c r="CQ10" s="44"/>
       <c r="CR10" s="44"/>
       <c r="CS10" s="44"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27">
         <v>125.3</v>
       </c>
       <c r="C11" s="27">
         <v>138.9</v>
       </c>
       <c r="D11" s="27">
         <v>147.9</v>
       </c>
       <c r="E11" s="27">
         <v>162.4</v>
       </c>
@@ -3240,51 +3252,53 @@
       </c>
       <c r="CC11" s="20">
         <v>134.69999999999999</v>
       </c>
       <c r="CD11" s="20">
         <v>128.80000000000001</v>
       </c>
       <c r="CE11" s="42">
         <v>124.6</v>
       </c>
       <c r="CF11" s="20">
         <v>121.4</v>
       </c>
       <c r="CG11" s="20">
         <v>118.3</v>
       </c>
       <c r="CH11" s="44">
         <v>120.8</v>
       </c>
       <c r="CI11" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="45">
         <v>139.4</v>
       </c>
-      <c r="CK11" s="44"/>
+      <c r="CK11" s="44">
+        <v>149.5</v>
+      </c>
       <c r="CL11" s="44"/>
       <c r="CM11" s="44"/>
       <c r="CN11" s="44"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="44"/>
       <c r="CQ11" s="44"/>
       <c r="CR11" s="44"/>
       <c r="CS11" s="44"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1">
       <c r="A12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>3.4</v>
       </c>
       <c r="C12" s="27">
         <v>3.4</v>
       </c>
       <c r="D12" s="27">
         <v>3.5</v>
       </c>
       <c r="E12" s="27">
         <v>3.8</v>
       </c>
@@ -3515,51 +3529,53 @@
       </c>
       <c r="CC12" s="20">
         <v>6</v>
       </c>
       <c r="CD12" s="20">
         <v>6</v>
       </c>
       <c r="CE12" s="42">
         <v>6</v>
       </c>
       <c r="CF12" s="20">
         <v>6</v>
       </c>
       <c r="CG12" s="20">
         <v>7</v>
       </c>
       <c r="CH12" s="44">
         <v>6.9</v>
       </c>
       <c r="CI12" s="45">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="45">
         <v>8.1</v>
       </c>
-      <c r="CK12" s="44"/>
+      <c r="CK12" s="44">
+        <v>7.6</v>
+      </c>
       <c r="CL12" s="44"/>
       <c r="CM12" s="44"/>
       <c r="CN12" s="44"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="44"/>
       <c r="CQ12" s="44"/>
       <c r="CR12" s="44"/>
       <c r="CS12" s="44"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>37.9</v>
       </c>
       <c r="C13" s="27">
         <v>38.5</v>
       </c>
       <c r="D13" s="29">
         <v>41</v>
       </c>
       <c r="E13" s="27">
         <v>42.5</v>
       </c>
@@ -3790,51 +3806,53 @@
       </c>
       <c r="CC13" s="20">
         <v>37.6</v>
       </c>
       <c r="CD13" s="20">
         <v>37.9</v>
       </c>
       <c r="CE13" s="42">
         <v>38.1</v>
       </c>
       <c r="CF13" s="20">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="20">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="44">
         <v>34.1</v>
       </c>
       <c r="CI13" s="45">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="45">
         <v>39.4</v>
       </c>
-      <c r="CK13" s="44"/>
+      <c r="CK13" s="44">
+        <v>39.200000000000003</v>
+      </c>
       <c r="CL13" s="44"/>
       <c r="CM13" s="44"/>
       <c r="CN13" s="44"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="44"/>
       <c r="CQ13" s="44"/>
       <c r="CR13" s="44"/>
       <c r="CS13" s="44"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="31"/>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>