--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="қой мен ешкі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'қой мен ешкі'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t xml:space="preserve">Индер </t>
   </si>
@@ -764,51 +764,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ26" sqref="CJ26"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="33" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="33" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="11"/>
     <col min="32" max="32" width="8.5703125" style="11" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="11"/>
     <col min="35" max="35" width="8.5703125" style="11" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="11"/>
     <col min="52" max="52" width="9.140625" style="11" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
@@ -1593,51 +1593,53 @@
       </c>
       <c r="CD5" s="24">
         <v>592.70000000000005</v>
       </c>
       <c r="CE5" s="42">
         <v>591.5</v>
       </c>
       <c r="CF5" s="24">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="24">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="44">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="45">
         <v>571</v>
       </c>
       <c r="CJ5" s="45">
         <v>599</v>
       </c>
       <c r="CK5" s="44">
         <v>658.5</v>
       </c>
-      <c r="CL5" s="44"/>
+      <c r="CL5" s="44">
+        <v>704.5</v>
+      </c>
       <c r="CM5" s="44"/>
       <c r="CN5" s="44"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="44"/>
       <c r="CQ5" s="44"/>
       <c r="CR5" s="44"/>
       <c r="CS5" s="44"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="27">
@@ -1870,51 +1872,53 @@
       </c>
       <c r="CD6" s="20">
         <v>9.9</v>
       </c>
       <c r="CE6" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="20">
         <v>9.5</v>
       </c>
       <c r="CH6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="45">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="45">
         <v>9.4</v>
       </c>
       <c r="CK6" s="44">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CL6" s="44"/>
+      <c r="CL6" s="44">
+        <v>9.9</v>
+      </c>
       <c r="CM6" s="44"/>
       <c r="CN6" s="44"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="44"/>
       <c r="CQ6" s="44"/>
       <c r="CR6" s="44"/>
       <c r="CS6" s="44"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>68.7</v>
       </c>
       <c r="C7" s="27">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="27">
         <v>72.2</v>
       </c>
       <c r="E7" s="27">
         <v>93.4</v>
       </c>
       <c r="F7" s="27">
@@ -2147,51 +2151,53 @@
       </c>
       <c r="CD7" s="20">
         <v>102.5</v>
       </c>
       <c r="CE7" s="42">
         <v>100.6</v>
       </c>
       <c r="CF7" s="20">
         <v>99</v>
       </c>
       <c r="CG7" s="20">
         <v>100.4</v>
       </c>
       <c r="CH7" s="44">
         <v>97.9</v>
       </c>
       <c r="CI7" s="45">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="45">
         <v>102.2</v>
       </c>
       <c r="CK7" s="44">
         <v>110.9</v>
       </c>
-      <c r="CL7" s="44"/>
+      <c r="CL7" s="44">
+        <v>124.8</v>
+      </c>
       <c r="CM7" s="44"/>
       <c r="CN7" s="44"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="44"/>
       <c r="CQ7" s="44"/>
       <c r="CR7" s="44"/>
       <c r="CS7" s="44"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1">
       <c r="A8" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>96.6</v>
       </c>
       <c r="C8" s="27">
         <v>99.8</v>
       </c>
       <c r="D8" s="27">
         <v>114.8</v>
       </c>
       <c r="E8" s="27">
         <v>125.4</v>
       </c>
       <c r="F8" s="27">
@@ -2424,51 +2430,53 @@
       </c>
       <c r="CD8" s="20">
         <v>93.2</v>
       </c>
       <c r="CE8" s="42">
         <v>90.8</v>
       </c>
       <c r="CF8" s="20">
         <v>86.5</v>
       </c>
       <c r="CG8" s="20">
         <v>85.2</v>
       </c>
       <c r="CH8" s="44">
         <v>88.5</v>
       </c>
       <c r="CI8" s="45">
         <v>90</v>
       </c>
       <c r="CJ8" s="45">
         <v>95.3</v>
       </c>
       <c r="CK8" s="44">
         <v>101.4</v>
       </c>
-      <c r="CL8" s="44"/>
+      <c r="CL8" s="44">
+        <v>103.1</v>
+      </c>
       <c r="CM8" s="44"/>
       <c r="CN8" s="44"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="44"/>
       <c r="CQ8" s="44"/>
       <c r="CR8" s="44"/>
       <c r="CS8" s="44"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>37.5</v>
       </c>
       <c r="C9" s="27">
         <v>37.5</v>
       </c>
       <c r="D9" s="27">
         <v>42.7</v>
       </c>
       <c r="E9" s="27">
         <v>50.3</v>
       </c>
       <c r="F9" s="27">
@@ -2701,51 +2709,53 @@
       </c>
       <c r="CD9" s="20">
         <v>44.7</v>
       </c>
       <c r="CE9" s="42">
         <v>44</v>
       </c>
       <c r="CF9" s="20">
         <v>43.4</v>
       </c>
       <c r="CG9" s="20">
         <v>41.3</v>
       </c>
       <c r="CH9" s="44">
         <v>41.2</v>
       </c>
       <c r="CI9" s="45">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="45">
         <v>45.7</v>
       </c>
       <c r="CK9" s="44">
         <v>46.1</v>
       </c>
-      <c r="CL9" s="44"/>
+      <c r="CL9" s="44">
+        <v>47.7</v>
+      </c>
       <c r="CM9" s="44"/>
       <c r="CN9" s="44"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="44"/>
       <c r="CQ9" s="44"/>
       <c r="CR9" s="44"/>
       <c r="CS9" s="44"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="27">
         <v>177.5</v>
       </c>
       <c r="C10" s="27">
         <v>176.9</v>
       </c>
       <c r="D10" s="27">
         <v>178.1</v>
       </c>
       <c r="E10" s="27">
         <v>234.8</v>
       </c>
       <c r="F10" s="27">
@@ -2978,51 +2988,53 @@
       </c>
       <c r="CD10" s="20">
         <v>169.8</v>
       </c>
       <c r="CE10" s="42">
         <v>177.6</v>
       </c>
       <c r="CF10" s="20">
         <v>192</v>
       </c>
       <c r="CG10" s="20">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="44">
         <v>156.1</v>
       </c>
       <c r="CI10" s="45">
         <v>160</v>
       </c>
       <c r="CJ10" s="45">
         <v>159.5</v>
       </c>
       <c r="CK10" s="44">
         <v>194.1</v>
       </c>
-      <c r="CL10" s="44"/>
+      <c r="CL10" s="44">
+        <v>200.7</v>
+      </c>
       <c r="CM10" s="44"/>
       <c r="CN10" s="44"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="44"/>
       <c r="CQ10" s="44"/>
       <c r="CR10" s="44"/>
       <c r="CS10" s="44"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27">
         <v>125.3</v>
       </c>
       <c r="C11" s="27">
         <v>138.9</v>
       </c>
       <c r="D11" s="27">
         <v>147.9</v>
       </c>
       <c r="E11" s="27">
         <v>162.4</v>
       </c>
       <c r="F11" s="27">
@@ -3255,51 +3267,53 @@
       </c>
       <c r="CD11" s="20">
         <v>128.80000000000001</v>
       </c>
       <c r="CE11" s="42">
         <v>124.6</v>
       </c>
       <c r="CF11" s="20">
         <v>121.4</v>
       </c>
       <c r="CG11" s="20">
         <v>118.3</v>
       </c>
       <c r="CH11" s="44">
         <v>120.8</v>
       </c>
       <c r="CI11" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="45">
         <v>139.4</v>
       </c>
       <c r="CK11" s="44">
         <v>149.5</v>
       </c>
-      <c r="CL11" s="44"/>
+      <c r="CL11" s="44">
+        <v>170.8</v>
+      </c>
       <c r="CM11" s="44"/>
       <c r="CN11" s="44"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="44"/>
       <c r="CQ11" s="44"/>
       <c r="CR11" s="44"/>
       <c r="CS11" s="44"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1">
       <c r="A12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>3.4</v>
       </c>
       <c r="C12" s="27">
         <v>3.4</v>
       </c>
       <c r="D12" s="27">
         <v>3.5</v>
       </c>
       <c r="E12" s="27">
         <v>3.8</v>
       </c>
       <c r="F12" s="27">
@@ -3532,51 +3546,53 @@
       </c>
       <c r="CD12" s="20">
         <v>6</v>
       </c>
       <c r="CE12" s="42">
         <v>6</v>
       </c>
       <c r="CF12" s="20">
         <v>6</v>
       </c>
       <c r="CG12" s="20">
         <v>7</v>
       </c>
       <c r="CH12" s="44">
         <v>6.9</v>
       </c>
       <c r="CI12" s="45">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="45">
         <v>8.1</v>
       </c>
       <c r="CK12" s="44">
         <v>7.6</v>
       </c>
-      <c r="CL12" s="44"/>
+      <c r="CL12" s="44">
+        <v>7.3</v>
+      </c>
       <c r="CM12" s="44"/>
       <c r="CN12" s="44"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="44"/>
       <c r="CQ12" s="44"/>
       <c r="CR12" s="44"/>
       <c r="CS12" s="44"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>37.9</v>
       </c>
       <c r="C13" s="27">
         <v>38.5</v>
       </c>
       <c r="D13" s="29">
         <v>41</v>
       </c>
       <c r="E13" s="27">
         <v>42.5</v>
       </c>
       <c r="F13" s="27">
@@ -3809,51 +3825,53 @@
       </c>
       <c r="CD13" s="20">
         <v>37.9</v>
       </c>
       <c r="CE13" s="42">
         <v>38.1</v>
       </c>
       <c r="CF13" s="20">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="20">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="44">
         <v>34.1</v>
       </c>
       <c r="CI13" s="45">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="45">
         <v>39.4</v>
       </c>
       <c r="CK13" s="44">
         <v>39.200000000000003</v>
       </c>
-      <c r="CL13" s="44"/>
+      <c r="CL13" s="44">
+        <v>40.200000000000003</v>
+      </c>
       <c r="CM13" s="44"/>
       <c r="CN13" s="44"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="44"/>
       <c r="CQ13" s="44"/>
       <c r="CR13" s="44"/>
       <c r="CS13" s="44"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="31"/>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>