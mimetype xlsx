--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -345,51 +345,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -432,50 +432,51 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -764,120 +765,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
+      <selection pane="topRight" activeCell="CK34" sqref="CK34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="33" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="33" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="11"/>
     <col min="32" max="32" width="8.5703125" style="11" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="11"/>
     <col min="35" max="35" width="8.5703125" style="11" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="11"/>
     <col min="52" max="52" width="9.140625" style="11" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="49"/>
-[...46 lines deleted...]
-      <c r="AW1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
@@ -918,168 +919,168 @@
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="7"/>
       <c r="BA2" s="7"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="7"/>
       <c r="BD2" s="7"/>
       <c r="BE2" s="7"/>
       <c r="BF2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BG2" s="6"/>
       <c r="BH2" s="6"/>
       <c r="BI2" s="6"/>
       <c r="BT2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CF2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="CR2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="10"/>
-      <c r="N3" s="46" t="s">
+      <c r="N3" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="47"/>
-[...10 lines deleted...]
-      <c r="Z3" s="46" t="s">
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="47"/>
-[...10 lines deleted...]
-      <c r="AL3" s="46" t="s">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="49"/>
+      <c r="AL3" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="47"/>
-[...10 lines deleted...]
-      <c r="AX3" s="46" t="s">
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="49"/>
+      <c r="AX3" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="AY3" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="46" t="s">
+      <c r="AY3" s="48"/>
+      <c r="AZ3" s="48"/>
+      <c r="BA3" s="48"/>
+      <c r="BB3" s="48"/>
+      <c r="BC3" s="48"/>
+      <c r="BD3" s="48"/>
+      <c r="BE3" s="48"/>
+      <c r="BF3" s="48"/>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="49"/>
+      <c r="BJ3" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="BK3" s="47"/>
-[...10 lines deleted...]
-      <c r="BV3" s="46" t="s">
+      <c r="BK3" s="48"/>
+      <c r="BL3" s="48"/>
+      <c r="BM3" s="48"/>
+      <c r="BN3" s="48"/>
+      <c r="BO3" s="48"/>
+      <c r="BP3" s="48"/>
+      <c r="BQ3" s="48"/>
+      <c r="BR3" s="48"/>
+      <c r="BS3" s="48"/>
+      <c r="BT3" s="48"/>
+      <c r="BU3" s="49"/>
+      <c r="BV3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BW3" s="47"/>
-[...10 lines deleted...]
-      <c r="CH3" s="46" t="s">
+      <c r="BW3" s="48"/>
+      <c r="BX3" s="48"/>
+      <c r="BY3" s="48"/>
+      <c r="BZ3" s="48"/>
+      <c r="CA3" s="48"/>
+      <c r="CB3" s="48"/>
+      <c r="CC3" s="48"/>
+      <c r="CD3" s="48"/>
+      <c r="CE3" s="48"/>
+      <c r="CF3" s="48"/>
+      <c r="CG3" s="49"/>
+      <c r="CH3" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="CI3" s="47"/>
-[...9 lines deleted...]
-      <c r="CS3" s="48"/>
+      <c r="CI3" s="48"/>
+      <c r="CJ3" s="48"/>
+      <c r="CK3" s="48"/>
+      <c r="CL3" s="48"/>
+      <c r="CM3" s="48"/>
+      <c r="CN3" s="48"/>
+      <c r="CO3" s="48"/>
+      <c r="CP3" s="48"/>
+      <c r="CQ3" s="48"/>
+      <c r="CR3" s="48"/>
+      <c r="CS3" s="49"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="50"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -1596,51 +1597,53 @@
       </c>
       <c r="CE5" s="42">
         <v>591.5</v>
       </c>
       <c r="CF5" s="24">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="24">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="44">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="45">
         <v>571</v>
       </c>
       <c r="CJ5" s="45">
         <v>599</v>
       </c>
       <c r="CK5" s="44">
         <v>658.5</v>
       </c>
       <c r="CL5" s="44">
         <v>704.5</v>
       </c>
-      <c r="CM5" s="44"/>
+      <c r="CM5" s="44">
+        <v>646.20000000000005</v>
+      </c>
       <c r="CN5" s="44"/>
       <c r="CO5" s="44"/>
       <c r="CP5" s="44"/>
       <c r="CQ5" s="44"/>
       <c r="CR5" s="44"/>
       <c r="CS5" s="44"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="27">
         <v>5.3</v>
@@ -1875,51 +1878,53 @@
       </c>
       <c r="CE6" s="42">
         <v>9.8000000000000007</v>
       </c>
       <c r="CF6" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="20">
         <v>9.5</v>
       </c>
       <c r="CH6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="45">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="45">
         <v>9.4</v>
       </c>
       <c r="CK6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="44">
         <v>9.9</v>
       </c>
-      <c r="CM6" s="44"/>
+      <c r="CM6" s="44">
+        <v>10.6</v>
+      </c>
       <c r="CN6" s="44"/>
       <c r="CO6" s="44"/>
       <c r="CP6" s="44"/>
       <c r="CQ6" s="44"/>
       <c r="CR6" s="44"/>
       <c r="CS6" s="44"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>68.7</v>
       </c>
       <c r="C7" s="27">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="27">
         <v>72.2</v>
       </c>
       <c r="E7" s="27">
         <v>93.4</v>
       </c>
       <c r="F7" s="27">
         <v>94.6</v>
@@ -2154,51 +2159,53 @@
       </c>
       <c r="CE7" s="42">
         <v>100.6</v>
       </c>
       <c r="CF7" s="20">
         <v>99</v>
       </c>
       <c r="CG7" s="20">
         <v>100.4</v>
       </c>
       <c r="CH7" s="44">
         <v>97.9</v>
       </c>
       <c r="CI7" s="45">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="45">
         <v>102.2</v>
       </c>
       <c r="CK7" s="44">
         <v>110.9</v>
       </c>
       <c r="CL7" s="44">
         <v>124.8</v>
       </c>
-      <c r="CM7" s="44"/>
+      <c r="CM7" s="44">
+        <v>119.4</v>
+      </c>
       <c r="CN7" s="44"/>
       <c r="CO7" s="44"/>
       <c r="CP7" s="44"/>
       <c r="CQ7" s="44"/>
       <c r="CR7" s="44"/>
       <c r="CS7" s="44"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1">
       <c r="A8" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>96.6</v>
       </c>
       <c r="C8" s="27">
         <v>99.8</v>
       </c>
       <c r="D8" s="27">
         <v>114.8</v>
       </c>
       <c r="E8" s="27">
         <v>125.4</v>
       </c>
       <c r="F8" s="27">
         <v>133.1</v>
@@ -2433,51 +2440,53 @@
       </c>
       <c r="CE8" s="42">
         <v>90.8</v>
       </c>
       <c r="CF8" s="20">
         <v>86.5</v>
       </c>
       <c r="CG8" s="20">
         <v>85.2</v>
       </c>
       <c r="CH8" s="44">
         <v>88.5</v>
       </c>
       <c r="CI8" s="45">
         <v>90</v>
       </c>
       <c r="CJ8" s="45">
         <v>95.3</v>
       </c>
       <c r="CK8" s="44">
         <v>101.4</v>
       </c>
       <c r="CL8" s="44">
         <v>103.1</v>
       </c>
-      <c r="CM8" s="44"/>
+      <c r="CM8" s="44">
+        <v>104.6</v>
+      </c>
       <c r="CN8" s="44"/>
       <c r="CO8" s="44"/>
       <c r="CP8" s="44"/>
       <c r="CQ8" s="44"/>
       <c r="CR8" s="44"/>
       <c r="CS8" s="44"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>37.5</v>
       </c>
       <c r="C9" s="27">
         <v>37.5</v>
       </c>
       <c r="D9" s="27">
         <v>42.7</v>
       </c>
       <c r="E9" s="27">
         <v>50.3</v>
       </c>
       <c r="F9" s="27">
         <v>49.1</v>
@@ -2712,51 +2721,53 @@
       </c>
       <c r="CE9" s="42">
         <v>44</v>
       </c>
       <c r="CF9" s="20">
         <v>43.4</v>
       </c>
       <c r="CG9" s="20">
         <v>41.3</v>
       </c>
       <c r="CH9" s="44">
         <v>41.2</v>
       </c>
       <c r="CI9" s="45">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="45">
         <v>45.7</v>
       </c>
       <c r="CK9" s="44">
         <v>46.1</v>
       </c>
       <c r="CL9" s="44">
         <v>47.7</v>
       </c>
-      <c r="CM9" s="44"/>
+      <c r="CM9" s="44">
+        <v>43.9</v>
+      </c>
       <c r="CN9" s="44"/>
       <c r="CO9" s="44"/>
       <c r="CP9" s="44"/>
       <c r="CQ9" s="44"/>
       <c r="CR9" s="44"/>
       <c r="CS9" s="44"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="27">
         <v>177.5</v>
       </c>
       <c r="C10" s="27">
         <v>176.9</v>
       </c>
       <c r="D10" s="27">
         <v>178.1</v>
       </c>
       <c r="E10" s="27">
         <v>234.8</v>
       </c>
       <c r="F10" s="27">
         <v>250.4</v>
@@ -2991,51 +3002,53 @@
       </c>
       <c r="CE10" s="42">
         <v>177.6</v>
       </c>
       <c r="CF10" s="20">
         <v>192</v>
       </c>
       <c r="CG10" s="20">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="44">
         <v>156.1</v>
       </c>
       <c r="CI10" s="45">
         <v>160</v>
       </c>
       <c r="CJ10" s="45">
         <v>159.5</v>
       </c>
       <c r="CK10" s="44">
         <v>194.1</v>
       </c>
       <c r="CL10" s="44">
         <v>200.7</v>
       </c>
-      <c r="CM10" s="44"/>
+      <c r="CM10" s="44">
+        <v>176.5</v>
+      </c>
       <c r="CN10" s="44"/>
       <c r="CO10" s="44"/>
       <c r="CP10" s="44"/>
       <c r="CQ10" s="44"/>
       <c r="CR10" s="44"/>
       <c r="CS10" s="44"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27">
         <v>125.3</v>
       </c>
       <c r="C11" s="27">
         <v>138.9</v>
       </c>
       <c r="D11" s="27">
         <v>147.9</v>
       </c>
       <c r="E11" s="27">
         <v>162.4</v>
       </c>
       <c r="F11" s="27">
         <v>184.2</v>
@@ -3270,51 +3283,53 @@
       </c>
       <c r="CE11" s="42">
         <v>124.6</v>
       </c>
       <c r="CF11" s="20">
         <v>121.4</v>
       </c>
       <c r="CG11" s="20">
         <v>118.3</v>
       </c>
       <c r="CH11" s="44">
         <v>120.8</v>
       </c>
       <c r="CI11" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="45">
         <v>139.4</v>
       </c>
       <c r="CK11" s="44">
         <v>149.5</v>
       </c>
       <c r="CL11" s="44">
         <v>170.8</v>
       </c>
-      <c r="CM11" s="44"/>
+      <c r="CM11" s="44">
+        <v>148.1</v>
+      </c>
       <c r="CN11" s="44"/>
       <c r="CO11" s="44"/>
       <c r="CP11" s="44"/>
       <c r="CQ11" s="44"/>
       <c r="CR11" s="44"/>
       <c r="CS11" s="44"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1">
       <c r="A12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>3.4</v>
       </c>
       <c r="C12" s="27">
         <v>3.4</v>
       </c>
       <c r="D12" s="27">
         <v>3.5</v>
       </c>
       <c r="E12" s="27">
         <v>3.8</v>
       </c>
       <c r="F12" s="27">
         <v>3.7</v>
@@ -3549,51 +3564,53 @@
       </c>
       <c r="CE12" s="42">
         <v>6</v>
       </c>
       <c r="CF12" s="20">
         <v>6</v>
       </c>
       <c r="CG12" s="20">
         <v>7</v>
       </c>
       <c r="CH12" s="44">
         <v>6.9</v>
       </c>
       <c r="CI12" s="45">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="45">
         <v>8.1</v>
       </c>
       <c r="CK12" s="44">
         <v>7.6</v>
       </c>
       <c r="CL12" s="44">
         <v>7.3</v>
       </c>
-      <c r="CM12" s="44"/>
+      <c r="CM12" s="44">
+        <v>7.9</v>
+      </c>
       <c r="CN12" s="44"/>
       <c r="CO12" s="44"/>
       <c r="CP12" s="44"/>
       <c r="CQ12" s="44"/>
       <c r="CR12" s="44"/>
       <c r="CS12" s="44"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>37.9</v>
       </c>
       <c r="C13" s="27">
         <v>38.5</v>
       </c>
       <c r="D13" s="29">
         <v>41</v>
       </c>
       <c r="E13" s="27">
         <v>42.5</v>
       </c>
       <c r="F13" s="27">
         <v>46.1</v>
@@ -3828,51 +3845,53 @@
       </c>
       <c r="CE13" s="42">
         <v>38.1</v>
       </c>
       <c r="CF13" s="20">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="20">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="44">
         <v>34.1</v>
       </c>
       <c r="CI13" s="45">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="45">
         <v>39.4</v>
       </c>
       <c r="CK13" s="44">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="44">
         <v>40.200000000000003</v>
       </c>
-      <c r="CM13" s="44"/>
+      <c r="CM13" s="44">
+        <v>35.299999999999997</v>
+      </c>
       <c r="CN13" s="44"/>
       <c r="CO13" s="44"/>
       <c r="CP13" s="44"/>
       <c r="CQ13" s="44"/>
       <c r="CR13" s="44"/>
       <c r="CS13" s="44"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="31"/>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>
       <c r="Q14" s="31"/>
@@ -3904,303 +3923,321 @@
       <c r="AQ14" s="32"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="16" spans="1:97">
       <c r="AP16" s="1"/>
       <c r="AQ16" s="1"/>
       <c r="AR16" s="1"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="1"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="34"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="34"/>
       <c r="AZ16" s="35"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="36"/>
       <c r="BD16" s="37"/>
     </row>
-    <row r="17" spans="40:77">
+    <row r="17" spans="40:92">
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1"/>
       <c r="AR17" s="1"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="34"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="34"/>
       <c r="AZ17" s="35"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="36"/>
       <c r="BD17" s="37"/>
       <c r="BR17" s="38"/>
       <c r="BS17" s="37"/>
     </row>
-    <row r="18" spans="40:77">
+    <row r="18" spans="40:92">
       <c r="AP18" s="1"/>
       <c r="AQ18" s="1"/>
       <c r="AR18" s="1"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="34"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="34"/>
       <c r="AZ18" s="35"/>
       <c r="BA18" s="3"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="36"/>
       <c r="BD18" s="37"/>
       <c r="BR18" s="38"/>
       <c r="BS18" s="37"/>
     </row>
-    <row r="19" spans="40:77">
+    <row r="19" spans="40:92" ht="12.75">
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
       <c r="AR19" s="1"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="34"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="34"/>
       <c r="AZ19" s="35"/>
       <c r="BA19" s="3"/>
       <c r="BB19" s="3"/>
       <c r="BC19" s="36"/>
       <c r="BD19" s="37"/>
       <c r="BR19" s="38"/>
       <c r="BS19" s="37"/>
+      <c r="CM19" s="46"/>
+      <c r="CN19" s="37"/>
     </row>
-    <row r="20" spans="40:77" ht="12.75">
+    <row r="20" spans="40:92" ht="12.75">
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
       <c r="AP20" s="1"/>
       <c r="AQ20" s="1"/>
       <c r="AR20" s="1"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="34"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="34"/>
       <c r="AZ20" s="35"/>
       <c r="BA20" s="3"/>
       <c r="BB20" s="3"/>
       <c r="BC20" s="36"/>
       <c r="BD20" s="37"/>
       <c r="BR20" s="38"/>
       <c r="BS20" s="37"/>
       <c r="BW20" s="39"/>
       <c r="BX20" s="40"/>
       <c r="BY20" s="37"/>
+      <c r="CM20" s="46"/>
+      <c r="CN20" s="37"/>
     </row>
-    <row r="21" spans="40:77" ht="12.75">
+    <row r="21" spans="40:92" ht="12.75">
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
       <c r="AP21" s="1"/>
       <c r="AQ21" s="1"/>
       <c r="AR21" s="1"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="1"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="34"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="34"/>
       <c r="AZ21" s="35"/>
       <c r="BA21" s="3"/>
       <c r="BB21" s="3"/>
       <c r="BC21" s="36"/>
       <c r="BD21" s="37"/>
       <c r="BR21" s="38"/>
       <c r="BS21" s="37"/>
       <c r="BW21" s="39"/>
       <c r="BX21" s="40"/>
       <c r="BY21" s="37"/>
+      <c r="CM21" s="46"/>
+      <c r="CN21" s="37"/>
     </row>
-    <row r="22" spans="40:77" ht="12.75">
+    <row r="22" spans="40:92" ht="12.75">
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="1"/>
       <c r="AQ22" s="1"/>
       <c r="AR22" s="1"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="34"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="34"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="36"/>
       <c r="BD22" s="37"/>
       <c r="BR22" s="38"/>
       <c r="BS22" s="37"/>
       <c r="BW22" s="39"/>
       <c r="BX22" s="40"/>
       <c r="BY22" s="37"/>
+      <c r="CM22" s="46"/>
+      <c r="CN22" s="37"/>
     </row>
-    <row r="23" spans="40:77" ht="12.75">
+    <row r="23" spans="40:92" ht="12.75">
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
       <c r="AP23" s="1"/>
       <c r="AQ23" s="1"/>
       <c r="AR23" s="1"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="1"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="34"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="35"/>
       <c r="BA23" s="3"/>
       <c r="BB23" s="3"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="37"/>
       <c r="BR23" s="38"/>
       <c r="BS23" s="37"/>
       <c r="BW23" s="39"/>
       <c r="BX23" s="40"/>
       <c r="BY23" s="37"/>
+      <c r="CM23" s="46"/>
+      <c r="CN23" s="37"/>
     </row>
-    <row r="24" spans="40:77" ht="12.75">
+    <row r="24" spans="40:92" ht="12.75">
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
       <c r="AP24" s="1"/>
       <c r="AQ24" s="1"/>
       <c r="AR24" s="1"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="34"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="34"/>
       <c r="AZ24" s="35"/>
       <c r="BA24" s="3"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="37"/>
       <c r="BR24" s="38"/>
       <c r="BS24" s="37"/>
       <c r="BW24" s="39"/>
       <c r="BX24" s="40"/>
       <c r="BY24" s="37"/>
+      <c r="CM24" s="46"/>
+      <c r="CN24" s="37"/>
     </row>
-    <row r="25" spans="40:77" ht="12.75">
+    <row r="25" spans="40:92" ht="12.75">
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
       <c r="AP25" s="34"/>
       <c r="AQ25" s="35"/>
       <c r="AR25" s="25"/>
       <c r="AS25" s="25"/>
       <c r="AT25" s="25"/>
       <c r="AU25" s="25"/>
       <c r="AV25" s="25"/>
       <c r="AW25" s="25"/>
       <c r="AX25" s="25"/>
       <c r="AY25" s="25"/>
       <c r="AZ25" s="25"/>
       <c r="BR25" s="38"/>
       <c r="BS25" s="37"/>
       <c r="BW25" s="39"/>
       <c r="BX25" s="40"/>
       <c r="BY25" s="37"/>
+      <c r="CM25" s="46"/>
+      <c r="CN25" s="37"/>
     </row>
-    <row r="26" spans="40:77" ht="12.75">
+    <row r="26" spans="40:92" ht="12.75">
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="34"/>
       <c r="AQ26" s="35"/>
       <c r="AR26" s="25"/>
       <c r="AT26" s="25"/>
       <c r="AU26" s="25"/>
       <c r="AV26" s="25"/>
       <c r="AW26" s="25"/>
       <c r="BW26" s="39"/>
       <c r="BX26" s="40"/>
       <c r="BY26" s="37"/>
+      <c r="CM26" s="46"/>
+      <c r="CN26" s="37"/>
     </row>
-    <row r="27" spans="40:77" ht="12.75">
+    <row r="27" spans="40:92" ht="12.75">
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="34"/>
       <c r="AQ27" s="35"/>
       <c r="AR27" s="25"/>
       <c r="BW27" s="39"/>
       <c r="BX27" s="40"/>
       <c r="BY27" s="37"/>
+      <c r="CM27" s="46"/>
+      <c r="CN27" s="37"/>
     </row>
-    <row r="28" spans="40:77" ht="12.75">
+    <row r="28" spans="40:92" ht="12.75">
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="34"/>
       <c r="AQ28" s="35"/>
       <c r="AR28" s="25"/>
       <c r="BW28" s="39"/>
       <c r="BX28" s="40"/>
       <c r="BY28" s="37"/>
     </row>
-    <row r="29" spans="40:77">
+    <row r="29" spans="40:92">
       <c r="AN29" s="25"/>
       <c r="AO29" s="25"/>
       <c r="AP29" s="25"/>
       <c r="AQ29" s="25"/>
       <c r="AR29" s="25"/>
     </row>
-    <row r="30" spans="40:77">
+    <row r="30" spans="40:92">
       <c r="AN30" s="25"/>
       <c r="AO30" s="25"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="25"/>
       <c r="AR30" s="25"/>
     </row>
-    <row r="31" spans="40:77">
+    <row r="31" spans="40:92">
       <c r="AN31" s="25"/>
       <c r="AO31" s="25"/>
       <c r="AP31" s="25"/>
       <c r="AQ31" s="25"/>
       <c r="AR31" s="25"/>
     </row>
-    <row r="32" spans="40:77">
+    <row r="32" spans="40:92">
       <c r="AN32" s="25"/>
       <c r="AO32" s="25"/>
       <c r="AP32" s="25"/>
       <c r="AQ32" s="25"/>
       <c r="AR32" s="25"/>
     </row>
     <row r="33" spans="40:44">
       <c r="AN33" s="25"/>
       <c r="AO33" s="25"/>
       <c r="AP33" s="25"/>
       <c r="AQ33" s="25"/>
       <c r="AR33" s="25"/>
     </row>
     <row r="34" spans="40:44">
       <c r="AN34" s="25"/>
       <c r="AO34" s="25"/>
       <c r="AP34" s="25"/>
       <c r="AQ34" s="25"/>
       <c r="AR34" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>