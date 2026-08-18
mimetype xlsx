--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -345,51 +345,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -447,50 +447,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -765,51 +768,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK34" sqref="CK34"/>
+      <selection pane="topRight" activeCell="CN17" sqref="CN17:CP28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="33" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="33" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="11"/>
     <col min="32" max="32" width="8.5703125" style="11" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="11"/>
     <col min="35" max="35" width="8.5703125" style="11" customWidth="1"/>
     <col min="36" max="51" width="9.140625" style="11"/>
     <col min="52" max="52" width="9.140625" style="11" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="4" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="50" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
@@ -1600,51 +1603,53 @@
       </c>
       <c r="CF5" s="24">
         <v>596.70000000000005</v>
       </c>
       <c r="CG5" s="24">
         <v>551.20000000000005</v>
       </c>
       <c r="CH5" s="44">
         <v>555.20000000000005</v>
       </c>
       <c r="CI5" s="45">
         <v>571</v>
       </c>
       <c r="CJ5" s="45">
         <v>599</v>
       </c>
       <c r="CK5" s="44">
         <v>658.5</v>
       </c>
       <c r="CL5" s="44">
         <v>704.5</v>
       </c>
       <c r="CM5" s="44">
         <v>646.20000000000005</v>
       </c>
-      <c r="CN5" s="44"/>
+      <c r="CN5" s="44">
+        <v>633.20000000000005</v>
+      </c>
       <c r="CO5" s="44"/>
       <c r="CP5" s="44"/>
       <c r="CQ5" s="44"/>
       <c r="CR5" s="44"/>
       <c r="CS5" s="44"/>
     </row>
     <row r="6" spans="1:97" s="25" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="C6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="D6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="27">
         <v>5.0999999999999996</v>
       </c>
       <c r="F6" s="27">
         <v>5.3</v>
       </c>
@@ -1881,51 +1886,53 @@
       </c>
       <c r="CF6" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="CG6" s="20">
         <v>9.5</v>
       </c>
       <c r="CH6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CI6" s="45">
         <v>9.4</v>
       </c>
       <c r="CJ6" s="45">
         <v>9.4</v>
       </c>
       <c r="CK6" s="44">
         <v>9.6999999999999993</v>
       </c>
       <c r="CL6" s="44">
         <v>9.9</v>
       </c>
       <c r="CM6" s="44">
         <v>10.6</v>
       </c>
-      <c r="CN6" s="44"/>
+      <c r="CN6" s="44">
+        <v>10.7</v>
+      </c>
       <c r="CO6" s="44"/>
       <c r="CP6" s="44"/>
       <c r="CQ6" s="44"/>
       <c r="CR6" s="44"/>
       <c r="CS6" s="44"/>
     </row>
     <row r="7" spans="1:97" s="25" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>68.7</v>
       </c>
       <c r="C7" s="27">
         <v>67.900000000000006</v>
       </c>
       <c r="D7" s="27">
         <v>72.2</v>
       </c>
       <c r="E7" s="27">
         <v>93.4</v>
       </c>
       <c r="F7" s="27">
         <v>94.6</v>
       </c>
@@ -2162,51 +2169,53 @@
       </c>
       <c r="CF7" s="20">
         <v>99</v>
       </c>
       <c r="CG7" s="20">
         <v>100.4</v>
       </c>
       <c r="CH7" s="44">
         <v>97.9</v>
       </c>
       <c r="CI7" s="45">
         <v>96.7</v>
       </c>
       <c r="CJ7" s="45">
         <v>102.2</v>
       </c>
       <c r="CK7" s="44">
         <v>110.9</v>
       </c>
       <c r="CL7" s="44">
         <v>124.8</v>
       </c>
       <c r="CM7" s="44">
         <v>119.4</v>
       </c>
-      <c r="CN7" s="44"/>
+      <c r="CN7" s="44">
+        <v>117.6</v>
+      </c>
       <c r="CO7" s="44"/>
       <c r="CP7" s="44"/>
       <c r="CQ7" s="44"/>
       <c r="CR7" s="44"/>
       <c r="CS7" s="44"/>
     </row>
     <row r="8" spans="1:97" s="25" customFormat="1">
       <c r="A8" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>96.6</v>
       </c>
       <c r="C8" s="27">
         <v>99.8</v>
       </c>
       <c r="D8" s="27">
         <v>114.8</v>
       </c>
       <c r="E8" s="27">
         <v>125.4</v>
       </c>
       <c r="F8" s="27">
         <v>133.1</v>
       </c>
@@ -2443,51 +2452,53 @@
       </c>
       <c r="CF8" s="20">
         <v>86.5</v>
       </c>
       <c r="CG8" s="20">
         <v>85.2</v>
       </c>
       <c r="CH8" s="44">
         <v>88.5</v>
       </c>
       <c r="CI8" s="45">
         <v>90</v>
       </c>
       <c r="CJ8" s="45">
         <v>95.3</v>
       </c>
       <c r="CK8" s="44">
         <v>101.4</v>
       </c>
       <c r="CL8" s="44">
         <v>103.1</v>
       </c>
       <c r="CM8" s="44">
         <v>104.6</v>
       </c>
-      <c r="CN8" s="44"/>
+      <c r="CN8" s="44">
+        <v>102.1</v>
+      </c>
       <c r="CO8" s="44"/>
       <c r="CP8" s="44"/>
       <c r="CQ8" s="44"/>
       <c r="CR8" s="44"/>
       <c r="CS8" s="44"/>
     </row>
     <row r="9" spans="1:97" s="25" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>37.5</v>
       </c>
       <c r="C9" s="27">
         <v>37.5</v>
       </c>
       <c r="D9" s="27">
         <v>42.7</v>
       </c>
       <c r="E9" s="27">
         <v>50.3</v>
       </c>
       <c r="F9" s="27">
         <v>49.1</v>
       </c>
@@ -2724,51 +2735,53 @@
       </c>
       <c r="CF9" s="20">
         <v>43.4</v>
       </c>
       <c r="CG9" s="20">
         <v>41.3</v>
       </c>
       <c r="CH9" s="44">
         <v>41.2</v>
       </c>
       <c r="CI9" s="45">
         <v>41.1</v>
       </c>
       <c r="CJ9" s="45">
         <v>45.7</v>
       </c>
       <c r="CK9" s="44">
         <v>46.1</v>
       </c>
       <c r="CL9" s="44">
         <v>47.7</v>
       </c>
       <c r="CM9" s="44">
         <v>43.9</v>
       </c>
-      <c r="CN9" s="44"/>
+      <c r="CN9" s="44">
+        <v>43.9</v>
+      </c>
       <c r="CO9" s="44"/>
       <c r="CP9" s="44"/>
       <c r="CQ9" s="44"/>
       <c r="CR9" s="44"/>
       <c r="CS9" s="44"/>
     </row>
     <row r="10" spans="1:97" s="25" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="27">
         <v>177.5</v>
       </c>
       <c r="C10" s="27">
         <v>176.9</v>
       </c>
       <c r="D10" s="27">
         <v>178.1</v>
       </c>
       <c r="E10" s="27">
         <v>234.8</v>
       </c>
       <c r="F10" s="27">
         <v>250.4</v>
       </c>
@@ -3005,51 +3018,53 @@
       </c>
       <c r="CF10" s="20">
         <v>192</v>
       </c>
       <c r="CG10" s="20">
         <v>154.30000000000001</v>
       </c>
       <c r="CH10" s="44">
         <v>156.1</v>
       </c>
       <c r="CI10" s="45">
         <v>160</v>
       </c>
       <c r="CJ10" s="45">
         <v>159.5</v>
       </c>
       <c r="CK10" s="44">
         <v>194.1</v>
       </c>
       <c r="CL10" s="44">
         <v>200.7</v>
       </c>
       <c r="CM10" s="44">
         <v>176.5</v>
       </c>
-      <c r="CN10" s="44"/>
+      <c r="CN10" s="44">
+        <v>175.2</v>
+      </c>
       <c r="CO10" s="44"/>
       <c r="CP10" s="44"/>
       <c r="CQ10" s="44"/>
       <c r="CR10" s="44"/>
       <c r="CS10" s="44"/>
     </row>
     <row r="11" spans="1:97" s="25" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="27">
         <v>125.3</v>
       </c>
       <c r="C11" s="27">
         <v>138.9</v>
       </c>
       <c r="D11" s="27">
         <v>147.9</v>
       </c>
       <c r="E11" s="27">
         <v>162.4</v>
       </c>
       <c r="F11" s="27">
         <v>184.2</v>
       </c>
@@ -3286,51 +3301,53 @@
       </c>
       <c r="CF11" s="20">
         <v>121.4</v>
       </c>
       <c r="CG11" s="20">
         <v>118.3</v>
       </c>
       <c r="CH11" s="44">
         <v>120.8</v>
       </c>
       <c r="CI11" s="45">
         <v>128.80000000000001</v>
       </c>
       <c r="CJ11" s="45">
         <v>139.4</v>
       </c>
       <c r="CK11" s="44">
         <v>149.5</v>
       </c>
       <c r="CL11" s="44">
         <v>170.8</v>
       </c>
       <c r="CM11" s="44">
         <v>148.1</v>
       </c>
-      <c r="CN11" s="44"/>
+      <c r="CN11" s="44">
+        <v>141.4</v>
+      </c>
       <c r="CO11" s="44"/>
       <c r="CP11" s="44"/>
       <c r="CQ11" s="44"/>
       <c r="CR11" s="44"/>
       <c r="CS11" s="44"/>
     </row>
     <row r="12" spans="1:97" s="25" customFormat="1">
       <c r="A12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="27">
         <v>3.4</v>
       </c>
       <c r="C12" s="27">
         <v>3.4</v>
       </c>
       <c r="D12" s="27">
         <v>3.5</v>
       </c>
       <c r="E12" s="27">
         <v>3.8</v>
       </c>
       <c r="F12" s="27">
         <v>3.7</v>
       </c>
@@ -3567,51 +3584,53 @@
       </c>
       <c r="CF12" s="20">
         <v>6</v>
       </c>
       <c r="CG12" s="20">
         <v>7</v>
       </c>
       <c r="CH12" s="44">
         <v>6.9</v>
       </c>
       <c r="CI12" s="45">
         <v>6.9</v>
       </c>
       <c r="CJ12" s="45">
         <v>8.1</v>
       </c>
       <c r="CK12" s="44">
         <v>7.6</v>
       </c>
       <c r="CL12" s="44">
         <v>7.3</v>
       </c>
       <c r="CM12" s="44">
         <v>7.9</v>
       </c>
-      <c r="CN12" s="44"/>
+      <c r="CN12" s="44">
+        <v>7.8</v>
+      </c>
       <c r="CO12" s="44"/>
       <c r="CP12" s="44"/>
       <c r="CQ12" s="44"/>
       <c r="CR12" s="44"/>
       <c r="CS12" s="44"/>
     </row>
     <row r="13" spans="1:97" s="25" customFormat="1">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>37.9</v>
       </c>
       <c r="C13" s="27">
         <v>38.5</v>
       </c>
       <c r="D13" s="29">
         <v>41</v>
       </c>
       <c r="E13" s="27">
         <v>42.5</v>
       </c>
       <c r="F13" s="27">
         <v>46.1</v>
       </c>
@@ -3848,51 +3867,53 @@
       </c>
       <c r="CF13" s="20">
         <v>38.700000000000003</v>
       </c>
       <c r="CG13" s="20">
         <v>35.200000000000003</v>
       </c>
       <c r="CH13" s="44">
         <v>34.1</v>
       </c>
       <c r="CI13" s="45">
         <v>38.1</v>
       </c>
       <c r="CJ13" s="45">
         <v>39.4</v>
       </c>
       <c r="CK13" s="44">
         <v>39.200000000000003</v>
       </c>
       <c r="CL13" s="44">
         <v>40.200000000000003</v>
       </c>
       <c r="CM13" s="44">
         <v>35.299999999999997</v>
       </c>
-      <c r="CN13" s="44"/>
+      <c r="CN13" s="44">
+        <v>34.5</v>
+      </c>
       <c r="CO13" s="44"/>
       <c r="CP13" s="44"/>
       <c r="CQ13" s="44"/>
       <c r="CR13" s="44"/>
       <c r="CS13" s="44"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="31"/>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>
       <c r="Q14" s="31"/>
       <c r="R14" s="31"/>
@@ -3923,321 +3944,331 @@
       <c r="AQ14" s="32"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="16" spans="1:97">
       <c r="AP16" s="1"/>
       <c r="AQ16" s="1"/>
       <c r="AR16" s="1"/>
       <c r="AS16" s="2"/>
       <c r="AT16" s="1"/>
       <c r="AU16" s="2"/>
       <c r="AV16" s="34"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="34"/>
       <c r="AZ16" s="35"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="36"/>
       <c r="BD16" s="37"/>
     </row>
-    <row r="17" spans="40:92">
+    <row r="17" spans="40:93">
       <c r="AP17" s="1"/>
       <c r="AQ17" s="1"/>
       <c r="AR17" s="1"/>
       <c r="AS17" s="2"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="2"/>
       <c r="AV17" s="34"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="34"/>
       <c r="AZ17" s="35"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="36"/>
       <c r="BD17" s="37"/>
       <c r="BR17" s="38"/>
       <c r="BS17" s="37"/>
     </row>
-    <row r="18" spans="40:92">
+    <row r="18" spans="40:93">
       <c r="AP18" s="1"/>
       <c r="AQ18" s="1"/>
       <c r="AR18" s="1"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="34"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="34"/>
       <c r="AZ18" s="35"/>
       <c r="BA18" s="3"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="36"/>
       <c r="BD18" s="37"/>
       <c r="BR18" s="38"/>
       <c r="BS18" s="37"/>
+      <c r="CN18" s="52"/>
+      <c r="CO18" s="37"/>
     </row>
-    <row r="19" spans="40:92" ht="12.75">
+    <row r="19" spans="40:93" ht="12.75">
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
       <c r="AR19" s="1"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="34"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="34"/>
       <c r="AZ19" s="35"/>
       <c r="BA19" s="3"/>
       <c r="BB19" s="3"/>
       <c r="BC19" s="36"/>
       <c r="BD19" s="37"/>
       <c r="BR19" s="38"/>
       <c r="BS19" s="37"/>
       <c r="CM19" s="46"/>
-      <c r="CN19" s="37"/>
+      <c r="CN19" s="52"/>
+      <c r="CO19" s="37"/>
     </row>
-    <row r="20" spans="40:92" ht="12.75">
+    <row r="20" spans="40:93" ht="12.75">
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
       <c r="AP20" s="1"/>
       <c r="AQ20" s="1"/>
       <c r="AR20" s="1"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="34"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="34"/>
       <c r="AZ20" s="35"/>
       <c r="BA20" s="3"/>
       <c r="BB20" s="3"/>
       <c r="BC20" s="36"/>
       <c r="BD20" s="37"/>
       <c r="BR20" s="38"/>
       <c r="BS20" s="37"/>
       <c r="BW20" s="39"/>
       <c r="BX20" s="40"/>
       <c r="BY20" s="37"/>
       <c r="CM20" s="46"/>
-      <c r="CN20" s="37"/>
+      <c r="CN20" s="52"/>
+      <c r="CO20" s="37"/>
     </row>
-    <row r="21" spans="40:92" ht="12.75">
+    <row r="21" spans="40:93" ht="12.75">
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
       <c r="AP21" s="1"/>
       <c r="AQ21" s="1"/>
       <c r="AR21" s="1"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="1"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="34"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="34"/>
       <c r="AZ21" s="35"/>
       <c r="BA21" s="3"/>
       <c r="BB21" s="3"/>
       <c r="BC21" s="36"/>
       <c r="BD21" s="37"/>
       <c r="BR21" s="38"/>
       <c r="BS21" s="37"/>
       <c r="BW21" s="39"/>
       <c r="BX21" s="40"/>
       <c r="BY21" s="37"/>
       <c r="CM21" s="46"/>
-      <c r="CN21" s="37"/>
+      <c r="CN21" s="52"/>
+      <c r="CO21" s="37"/>
     </row>
-    <row r="22" spans="40:92" ht="12.75">
+    <row r="22" spans="40:93" ht="12.75">
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="1"/>
       <c r="AQ22" s="1"/>
       <c r="AR22" s="1"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="34"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="34"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="36"/>
       <c r="BD22" s="37"/>
       <c r="BR22" s="38"/>
       <c r="BS22" s="37"/>
       <c r="BW22" s="39"/>
       <c r="BX22" s="40"/>
       <c r="BY22" s="37"/>
       <c r="CM22" s="46"/>
-      <c r="CN22" s="37"/>
+      <c r="CN22" s="52"/>
+      <c r="CO22" s="37"/>
     </row>
-    <row r="23" spans="40:92" ht="12.75">
+    <row r="23" spans="40:93" ht="12.75">
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
       <c r="AP23" s="1"/>
       <c r="AQ23" s="1"/>
       <c r="AR23" s="1"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="1"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="34"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="35"/>
       <c r="BA23" s="3"/>
       <c r="BB23" s="3"/>
       <c r="BC23" s="36"/>
       <c r="BD23" s="37"/>
       <c r="BR23" s="38"/>
       <c r="BS23" s="37"/>
       <c r="BW23" s="39"/>
       <c r="BX23" s="40"/>
       <c r="BY23" s="37"/>
       <c r="CM23" s="46"/>
-      <c r="CN23" s="37"/>
+      <c r="CN23" s="52"/>
+      <c r="CO23" s="37"/>
     </row>
-    <row r="24" spans="40:92" ht="12.75">
+    <row r="24" spans="40:93" ht="12.75">
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
       <c r="AP24" s="1"/>
       <c r="AQ24" s="1"/>
       <c r="AR24" s="1"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="34"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="34"/>
       <c r="AZ24" s="35"/>
       <c r="BA24" s="3"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="36"/>
       <c r="BD24" s="37"/>
       <c r="BR24" s="38"/>
       <c r="BS24" s="37"/>
       <c r="BW24" s="39"/>
       <c r="BX24" s="40"/>
       <c r="BY24" s="37"/>
       <c r="CM24" s="46"/>
-      <c r="CN24" s="37"/>
+      <c r="CN24" s="52"/>
+      <c r="CO24" s="37"/>
     </row>
-    <row r="25" spans="40:92" ht="12.75">
+    <row r="25" spans="40:93" ht="12.75">
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
       <c r="AP25" s="34"/>
       <c r="AQ25" s="35"/>
       <c r="AR25" s="25"/>
       <c r="AS25" s="25"/>
       <c r="AT25" s="25"/>
       <c r="AU25" s="25"/>
       <c r="AV25" s="25"/>
       <c r="AW25" s="25"/>
       <c r="AX25" s="25"/>
       <c r="AY25" s="25"/>
       <c r="AZ25" s="25"/>
       <c r="BR25" s="38"/>
       <c r="BS25" s="37"/>
       <c r="BW25" s="39"/>
       <c r="BX25" s="40"/>
       <c r="BY25" s="37"/>
       <c r="CM25" s="46"/>
-      <c r="CN25" s="37"/>
+      <c r="CN25" s="52"/>
+      <c r="CO25" s="37"/>
     </row>
-    <row r="26" spans="40:92" ht="12.75">
+    <row r="26" spans="40:93" ht="12.75">
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="34"/>
       <c r="AQ26" s="35"/>
       <c r="AR26" s="25"/>
       <c r="AT26" s="25"/>
       <c r="AU26" s="25"/>
       <c r="AV26" s="25"/>
       <c r="AW26" s="25"/>
       <c r="BW26" s="39"/>
       <c r="BX26" s="40"/>
       <c r="BY26" s="37"/>
       <c r="CM26" s="46"/>
-      <c r="CN26" s="37"/>
+      <c r="CN26" s="52"/>
+      <c r="CO26" s="37"/>
     </row>
-    <row r="27" spans="40:92" ht="12.75">
+    <row r="27" spans="40:93" ht="12.75">
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="34"/>
       <c r="AQ27" s="35"/>
       <c r="AR27" s="25"/>
       <c r="BW27" s="39"/>
       <c r="BX27" s="40"/>
       <c r="BY27" s="37"/>
       <c r="CM27" s="46"/>
       <c r="CN27" s="37"/>
     </row>
-    <row r="28" spans="40:92" ht="12.75">
+    <row r="28" spans="40:93" ht="12.75">
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="34"/>
       <c r="AQ28" s="35"/>
       <c r="AR28" s="25"/>
       <c r="BW28" s="39"/>
       <c r="BX28" s="40"/>
       <c r="BY28" s="37"/>
     </row>
-    <row r="29" spans="40:92">
+    <row r="29" spans="40:93">
       <c r="AN29" s="25"/>
       <c r="AO29" s="25"/>
       <c r="AP29" s="25"/>
       <c r="AQ29" s="25"/>
       <c r="AR29" s="25"/>
     </row>
-    <row r="30" spans="40:92">
+    <row r="30" spans="40:93">
       <c r="AN30" s="25"/>
       <c r="AO30" s="25"/>
       <c r="AP30" s="25"/>
       <c r="AQ30" s="25"/>
       <c r="AR30" s="25"/>
     </row>
-    <row r="31" spans="40:92">
+    <row r="31" spans="40:93">
       <c r="AN31" s="25"/>
       <c r="AO31" s="25"/>
       <c r="AP31" s="25"/>
       <c r="AQ31" s="25"/>
       <c r="AR31" s="25"/>
     </row>
-    <row r="32" spans="40:92">
+    <row r="32" spans="40:93">
       <c r="AN32" s="25"/>
       <c r="AO32" s="25"/>
       <c r="AP32" s="25"/>
       <c r="AQ32" s="25"/>
       <c r="AR32" s="25"/>
     </row>
     <row r="33" spans="40:44">
       <c r="AN33" s="25"/>
       <c r="AO33" s="25"/>
       <c r="AP33" s="25"/>
       <c r="AQ33" s="25"/>
       <c r="AR33" s="25"/>
     </row>
     <row r="34" spans="40:44">
       <c r="AN34" s="25"/>
       <c r="AO34" s="25"/>
       <c r="AP34" s="25"/>
       <c r="AQ34" s="25"/>
       <c r="AR34" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>