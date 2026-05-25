--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -810,52 +810,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK24" sqref="CK24"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="32" customWidth="1"/>
     <col min="2" max="6" width="9" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="32" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="32" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="32" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="32" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="32" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="32" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="32" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="32" customWidth="1"/>
     <col min="18" max="18" width="9" style="32" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="32" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="32" customWidth="1"/>
     <col min="21" max="21" width="9" style="32" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="10" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="10" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="10"/>
     <col min="27" max="27" width="8" style="10" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="10" customWidth="1"/>
@@ -1659,51 +1659,53 @@
       </c>
       <c r="CC5" s="40">
         <v>152.5</v>
       </c>
       <c r="CD5" s="21">
         <v>150.19999999999999</v>
       </c>
       <c r="CE5" s="41">
         <v>148.9</v>
       </c>
       <c r="CF5" s="21">
         <v>147.6</v>
       </c>
       <c r="CG5" s="21">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="46">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="46">
         <v>155.80000000000001</v>
       </c>
-      <c r="CK5" s="45"/>
+      <c r="CK5" s="46">
+        <v>159.19999999999999</v>
+      </c>
       <c r="CL5" s="45"/>
       <c r="CM5" s="45"/>
       <c r="CN5" s="45"/>
       <c r="CO5" s="45"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25">
         <v>1.2</v>
       </c>
       <c r="C6" s="25">
         <v>1.3</v>
       </c>
       <c r="D6" s="25">
         <v>1.3</v>
       </c>
       <c r="E6" s="25">
         <v>1.3</v>
       </c>
@@ -1934,51 +1936,53 @@
       </c>
       <c r="CC6" s="40">
         <v>4.2</v>
       </c>
       <c r="CD6" s="17">
         <v>4.2</v>
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="17">
         <v>4.2</v>
       </c>
       <c r="CG6" s="17">
         <v>4.2</v>
       </c>
       <c r="CH6" s="43">
         <v>4.2</v>
       </c>
       <c r="CI6" s="46">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="46">
         <v>4</v>
       </c>
-      <c r="CK6" s="45"/>
+      <c r="CK6" s="46">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CL6" s="45"/>
       <c r="CM6" s="45"/>
       <c r="CN6" s="45"/>
       <c r="CO6" s="45"/>
       <c r="CP6" s="45"/>
       <c r="CQ6" s="45"/>
       <c r="CR6" s="45"/>
       <c r="CS6" s="45"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="27">
         <v>8.4</v>
       </c>
       <c r="D7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="27">
         <v>10.5</v>
       </c>
@@ -2209,51 +2213,53 @@
       </c>
       <c r="CC7" s="40">
         <v>23.3</v>
       </c>
       <c r="CD7" s="17">
         <v>23.4</v>
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="17">
         <v>23.1</v>
       </c>
       <c r="CG7" s="17">
         <v>23.2</v>
       </c>
       <c r="CH7" s="43">
         <v>23</v>
       </c>
       <c r="CI7" s="46">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="46">
         <v>23.7</v>
       </c>
-      <c r="CK7" s="45"/>
+      <c r="CK7" s="46">
+        <v>24.8</v>
+      </c>
       <c r="CL7" s="45"/>
       <c r="CM7" s="45"/>
       <c r="CN7" s="45"/>
       <c r="CO7" s="45"/>
       <c r="CP7" s="45"/>
       <c r="CQ7" s="45"/>
       <c r="CR7" s="45"/>
       <c r="CS7" s="45"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>7.5</v>
       </c>
       <c r="C8" s="27">
         <v>7.6</v>
       </c>
       <c r="D8" s="15">
         <v>8</v>
       </c>
       <c r="E8" s="15">
         <v>9</v>
       </c>
@@ -2484,51 +2490,53 @@
       </c>
       <c r="CC8" s="40">
         <v>20.8</v>
       </c>
       <c r="CD8" s="17">
         <v>20.100000000000001</v>
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="17">
         <v>19.7</v>
       </c>
       <c r="CG8" s="17">
         <v>19.8</v>
       </c>
       <c r="CH8" s="43">
         <v>19.8</v>
       </c>
       <c r="CI8" s="46">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="46">
         <v>20.5</v>
       </c>
-      <c r="CK8" s="45"/>
+      <c r="CK8" s="46">
+        <v>20.9</v>
+      </c>
       <c r="CL8" s="45"/>
       <c r="CM8" s="45"/>
       <c r="CN8" s="45"/>
       <c r="CO8" s="45"/>
       <c r="CP8" s="45"/>
       <c r="CQ8" s="45"/>
       <c r="CR8" s="45"/>
       <c r="CS8" s="45"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="15">
         <v>17</v>
       </c>
       <c r="D9" s="27">
         <v>16.5</v>
       </c>
       <c r="E9" s="15">
         <v>17</v>
       </c>
@@ -2759,51 +2767,53 @@
       </c>
       <c r="CC9" s="40">
         <v>27.8</v>
       </c>
       <c r="CD9" s="17">
         <v>26.3</v>
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="17">
         <v>25.8</v>
       </c>
       <c r="CG9" s="17">
         <v>30.8</v>
       </c>
       <c r="CH9" s="43">
         <v>30.3</v>
       </c>
       <c r="CI9" s="46">
         <v>30</v>
       </c>
       <c r="CJ9" s="46">
         <v>29.8</v>
       </c>
-      <c r="CK9" s="45"/>
+      <c r="CK9" s="46">
+        <v>29.8</v>
+      </c>
       <c r="CL9" s="45"/>
       <c r="CM9" s="45"/>
       <c r="CN9" s="45"/>
       <c r="CO9" s="45"/>
       <c r="CP9" s="45"/>
       <c r="CQ9" s="45"/>
       <c r="CR9" s="45"/>
       <c r="CS9" s="45"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>23.3</v>
       </c>
       <c r="C10" s="15">
         <v>23</v>
       </c>
       <c r="D10" s="27">
         <v>23.1</v>
       </c>
       <c r="E10" s="27">
         <v>24.8</v>
       </c>
@@ -3034,51 +3044,53 @@
       </c>
       <c r="CC10" s="40">
         <v>44.6</v>
       </c>
       <c r="CD10" s="17">
         <v>44.4</v>
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="17">
         <v>43.8</v>
       </c>
       <c r="CG10" s="17">
         <v>45.6</v>
       </c>
       <c r="CH10" s="43">
         <v>45.4</v>
       </c>
       <c r="CI10" s="46">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="46">
         <v>44</v>
       </c>
-      <c r="CK10" s="45"/>
+      <c r="CK10" s="46">
+        <v>44.8</v>
+      </c>
       <c r="CL10" s="45"/>
       <c r="CM10" s="45"/>
       <c r="CN10" s="45"/>
       <c r="CO10" s="45"/>
       <c r="CP10" s="45"/>
       <c r="CQ10" s="45"/>
       <c r="CR10" s="45"/>
       <c r="CS10" s="45"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="27">
         <v>12.9</v>
       </c>
       <c r="C11" s="27">
         <v>12.6</v>
       </c>
       <c r="D11" s="27">
         <v>13.5</v>
       </c>
       <c r="E11" s="27">
         <v>15.6</v>
       </c>
@@ -3309,51 +3321,53 @@
       </c>
       <c r="CC11" s="40">
         <v>18.899999999999999</v>
       </c>
       <c r="CD11" s="17">
         <v>18.8</v>
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="17">
         <v>18.7</v>
       </c>
       <c r="CH11" s="43">
         <v>20.2</v>
       </c>
       <c r="CI11" s="46">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="46">
         <v>20</v>
       </c>
-      <c r="CK11" s="45"/>
+      <c r="CK11" s="46">
+        <v>20.7</v>
+      </c>
       <c r="CL11" s="45"/>
       <c r="CM11" s="45"/>
       <c r="CN11" s="45"/>
       <c r="CO11" s="45"/>
       <c r="CP11" s="45"/>
       <c r="CQ11" s="45"/>
       <c r="CR11" s="45"/>
       <c r="CS11" s="45"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="27">
         <v>1.3</v>
       </c>
       <c r="C12" s="25">
         <v>1.3</v>
       </c>
       <c r="D12" s="25">
         <v>1.3</v>
       </c>
       <c r="E12" s="27">
         <v>1.4</v>
       </c>
@@ -3584,51 +3598,53 @@
       </c>
       <c r="CC12" s="40">
         <v>3.8</v>
       </c>
       <c r="CD12" s="17">
         <v>3.8</v>
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="17">
         <v>3.8</v>
       </c>
       <c r="CG12" s="17">
         <v>4</v>
       </c>
       <c r="CH12" s="43">
         <v>4</v>
       </c>
       <c r="CI12" s="46">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="46">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CK12" s="45"/>
+      <c r="CK12" s="46">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="CL12" s="45"/>
       <c r="CM12" s="45"/>
       <c r="CN12" s="45"/>
       <c r="CO12" s="45"/>
       <c r="CP12" s="45"/>
       <c r="CQ12" s="45"/>
       <c r="CR12" s="45"/>
       <c r="CS12" s="45"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>5.5</v>
       </c>
       <c r="C13" s="27">
         <v>5.3</v>
       </c>
       <c r="D13" s="27">
         <v>5.4</v>
       </c>
       <c r="E13" s="27">
         <v>5.6</v>
       </c>
@@ -3859,51 +3875,53 @@
       </c>
       <c r="CC13" s="40">
         <v>9.1</v>
       </c>
       <c r="CD13" s="17">
         <v>9.1</v>
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="17">
         <v>10.6</v>
       </c>
       <c r="CH13" s="43">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="46">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="46">
         <v>9.4</v>
       </c>
-      <c r="CK13" s="45"/>
+      <c r="CK13" s="46">
+        <v>9.5</v>
+      </c>
       <c r="CL13" s="45"/>
       <c r="CM13" s="45"/>
       <c r="CN13" s="45"/>
       <c r="CO13" s="45"/>
       <c r="CP13" s="45"/>
       <c r="CQ13" s="45"/>
       <c r="CR13" s="45"/>
       <c r="CS13" s="45"/>
     </row>
     <row r="14" spans="1:97" s="23" customFormat="1">
       <c r="A14" s="30"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>