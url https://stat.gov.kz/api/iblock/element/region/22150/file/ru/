--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -811,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK13"/>
+      <selection pane="topRight" activeCell="CL25" sqref="CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="32" customWidth="1"/>
     <col min="2" max="6" width="9" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="32" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="32" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="32" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="32" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="32" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="32" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="32" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="32" customWidth="1"/>
     <col min="18" max="18" width="9" style="32" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="32" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="32" customWidth="1"/>
     <col min="21" max="21" width="9" style="32" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="10" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="10" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="10"/>
     <col min="27" max="27" width="8" style="10" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="10" customWidth="1"/>
@@ -1662,51 +1662,53 @@
       </c>
       <c r="CD5" s="21">
         <v>150.19999999999999</v>
       </c>
       <c r="CE5" s="41">
         <v>148.9</v>
       </c>
       <c r="CF5" s="21">
         <v>147.6</v>
       </c>
       <c r="CG5" s="21">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="46">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="46">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="46">
         <v>159.19999999999999</v>
       </c>
-      <c r="CL5" s="45"/>
+      <c r="CL5" s="46">
+        <v>165.7</v>
+      </c>
       <c r="CM5" s="45"/>
       <c r="CN5" s="45"/>
       <c r="CO5" s="45"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25">
         <v>1.2</v>
       </c>
       <c r="C6" s="25">
         <v>1.3</v>
       </c>
       <c r="D6" s="25">
         <v>1.3</v>
       </c>
       <c r="E6" s="25">
         <v>1.3</v>
       </c>
       <c r="F6" s="25">
@@ -1939,51 +1941,53 @@
       </c>
       <c r="CD6" s="17">
         <v>4.2</v>
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="17">
         <v>4.2</v>
       </c>
       <c r="CG6" s="17">
         <v>4.2</v>
       </c>
       <c r="CH6" s="43">
         <v>4.2</v>
       </c>
       <c r="CI6" s="46">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="46">
         <v>4</v>
       </c>
       <c r="CK6" s="46">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CL6" s="45"/>
+      <c r="CL6" s="46">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="CM6" s="45"/>
       <c r="CN6" s="45"/>
       <c r="CO6" s="45"/>
       <c r="CP6" s="45"/>
       <c r="CQ6" s="45"/>
       <c r="CR6" s="45"/>
       <c r="CS6" s="45"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="27">
         <v>8.4</v>
       </c>
       <c r="D7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="27">
         <v>10.5</v>
       </c>
       <c r="F7" s="27">
@@ -2216,51 +2220,53 @@
       </c>
       <c r="CD7" s="17">
         <v>23.4</v>
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="17">
         <v>23.1</v>
       </c>
       <c r="CG7" s="17">
         <v>23.2</v>
       </c>
       <c r="CH7" s="43">
         <v>23</v>
       </c>
       <c r="CI7" s="46">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="46">
         <v>23.7</v>
       </c>
       <c r="CK7" s="46">
         <v>24.8</v>
       </c>
-      <c r="CL7" s="45"/>
+      <c r="CL7" s="46">
+        <v>27.4</v>
+      </c>
       <c r="CM7" s="45"/>
       <c r="CN7" s="45"/>
       <c r="CO7" s="45"/>
       <c r="CP7" s="45"/>
       <c r="CQ7" s="45"/>
       <c r="CR7" s="45"/>
       <c r="CS7" s="45"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>7.5</v>
       </c>
       <c r="C8" s="27">
         <v>7.6</v>
       </c>
       <c r="D8" s="15">
         <v>8</v>
       </c>
       <c r="E8" s="15">
         <v>9</v>
       </c>
       <c r="F8" s="27">
@@ -2493,51 +2499,53 @@
       </c>
       <c r="CD8" s="17">
         <v>20.100000000000001</v>
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="17">
         <v>19.7</v>
       </c>
       <c r="CG8" s="17">
         <v>19.8</v>
       </c>
       <c r="CH8" s="43">
         <v>19.8</v>
       </c>
       <c r="CI8" s="46">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="46">
         <v>20.5</v>
       </c>
       <c r="CK8" s="46">
         <v>20.9</v>
       </c>
-      <c r="CL8" s="45"/>
+      <c r="CL8" s="46">
+        <v>22.9</v>
+      </c>
       <c r="CM8" s="45"/>
       <c r="CN8" s="45"/>
       <c r="CO8" s="45"/>
       <c r="CP8" s="45"/>
       <c r="CQ8" s="45"/>
       <c r="CR8" s="45"/>
       <c r="CS8" s="45"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="15">
         <v>17</v>
       </c>
       <c r="D9" s="27">
         <v>16.5</v>
       </c>
       <c r="E9" s="15">
         <v>17</v>
       </c>
       <c r="F9" s="27">
@@ -2770,51 +2778,53 @@
       </c>
       <c r="CD9" s="17">
         <v>26.3</v>
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="17">
         <v>25.8</v>
       </c>
       <c r="CG9" s="17">
         <v>30.8</v>
       </c>
       <c r="CH9" s="43">
         <v>30.3</v>
       </c>
       <c r="CI9" s="46">
         <v>30</v>
       </c>
       <c r="CJ9" s="46">
         <v>29.8</v>
       </c>
       <c r="CK9" s="46">
         <v>29.8</v>
       </c>
-      <c r="CL9" s="45"/>
+      <c r="CL9" s="46">
+        <v>31.3</v>
+      </c>
       <c r="CM9" s="45"/>
       <c r="CN9" s="45"/>
       <c r="CO9" s="45"/>
       <c r="CP9" s="45"/>
       <c r="CQ9" s="45"/>
       <c r="CR9" s="45"/>
       <c r="CS9" s="45"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>23.3</v>
       </c>
       <c r="C10" s="15">
         <v>23</v>
       </c>
       <c r="D10" s="27">
         <v>23.1</v>
       </c>
       <c r="E10" s="27">
         <v>24.8</v>
       </c>
       <c r="F10" s="27">
@@ -3047,51 +3057,53 @@
       </c>
       <c r="CD10" s="17">
         <v>44.4</v>
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="17">
         <v>43.8</v>
       </c>
       <c r="CG10" s="17">
         <v>45.6</v>
       </c>
       <c r="CH10" s="43">
         <v>45.4</v>
       </c>
       <c r="CI10" s="46">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="46">
         <v>44</v>
       </c>
       <c r="CK10" s="46">
         <v>44.8</v>
       </c>
-      <c r="CL10" s="45"/>
+      <c r="CL10" s="46">
+        <v>44.8</v>
+      </c>
       <c r="CM10" s="45"/>
       <c r="CN10" s="45"/>
       <c r="CO10" s="45"/>
       <c r="CP10" s="45"/>
       <c r="CQ10" s="45"/>
       <c r="CR10" s="45"/>
       <c r="CS10" s="45"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="27">
         <v>12.9</v>
       </c>
       <c r="C11" s="27">
         <v>12.6</v>
       </c>
       <c r="D11" s="27">
         <v>13.5</v>
       </c>
       <c r="E11" s="27">
         <v>15.6</v>
       </c>
       <c r="F11" s="27">
@@ -3324,51 +3336,53 @@
       </c>
       <c r="CD11" s="17">
         <v>18.8</v>
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="17">
         <v>18.7</v>
       </c>
       <c r="CH11" s="43">
         <v>20.2</v>
       </c>
       <c r="CI11" s="46">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="46">
         <v>20</v>
       </c>
       <c r="CK11" s="46">
         <v>20.7</v>
       </c>
-      <c r="CL11" s="45"/>
+      <c r="CL11" s="46">
+        <v>21</v>
+      </c>
       <c r="CM11" s="45"/>
       <c r="CN11" s="45"/>
       <c r="CO11" s="45"/>
       <c r="CP11" s="45"/>
       <c r="CQ11" s="45"/>
       <c r="CR11" s="45"/>
       <c r="CS11" s="45"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="27">
         <v>1.3</v>
       </c>
       <c r="C12" s="25">
         <v>1.3</v>
       </c>
       <c r="D12" s="25">
         <v>1.3</v>
       </c>
       <c r="E12" s="27">
         <v>1.4</v>
       </c>
       <c r="F12" s="27">
@@ -3601,51 +3615,53 @@
       </c>
       <c r="CD12" s="17">
         <v>3.8</v>
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="17">
         <v>3.8</v>
       </c>
       <c r="CG12" s="17">
         <v>4</v>
       </c>
       <c r="CH12" s="43">
         <v>4</v>
       </c>
       <c r="CI12" s="46">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="46">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="46">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CL12" s="45"/>
+      <c r="CL12" s="46">
+        <v>4.5</v>
+      </c>
       <c r="CM12" s="45"/>
       <c r="CN12" s="45"/>
       <c r="CO12" s="45"/>
       <c r="CP12" s="45"/>
       <c r="CQ12" s="45"/>
       <c r="CR12" s="45"/>
       <c r="CS12" s="45"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>5.5</v>
       </c>
       <c r="C13" s="27">
         <v>5.3</v>
       </c>
       <c r="D13" s="27">
         <v>5.4</v>
       </c>
       <c r="E13" s="27">
         <v>5.6</v>
       </c>
       <c r="F13" s="15">
@@ -3878,51 +3894,53 @@
       </c>
       <c r="CD13" s="17">
         <v>9.1</v>
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="17">
         <v>10.6</v>
       </c>
       <c r="CH13" s="43">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="46">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="46">
         <v>9.4</v>
       </c>
       <c r="CK13" s="46">
         <v>9.5</v>
       </c>
-      <c r="CL13" s="45"/>
+      <c r="CL13" s="46">
+        <v>9.6999999999999993</v>
+      </c>
       <c r="CM13" s="45"/>
       <c r="CN13" s="45"/>
       <c r="CO13" s="45"/>
       <c r="CP13" s="45"/>
       <c r="CQ13" s="45"/>
       <c r="CR13" s="45"/>
       <c r="CS13" s="45"/>
     </row>
     <row r="14" spans="1:97" s="23" customFormat="1">
       <c r="A14" s="30"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>