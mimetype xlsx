--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -811,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL25" sqref="CL25"/>
+      <selection pane="topRight" activeCell="CM16" sqref="CM16:CN27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="32" customWidth="1"/>
     <col min="2" max="6" width="9" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="32" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="32" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="32" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="32" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="32" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="32" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="32" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="32" customWidth="1"/>
     <col min="18" max="18" width="9" style="32" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="32" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="32" customWidth="1"/>
     <col min="21" max="21" width="9" style="32" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="10" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="10" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="10"/>
     <col min="27" max="27" width="8" style="10" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="10" customWidth="1"/>
@@ -1665,51 +1665,53 @@
       </c>
       <c r="CE5" s="41">
         <v>148.9</v>
       </c>
       <c r="CF5" s="21">
         <v>147.6</v>
       </c>
       <c r="CG5" s="21">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="46">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="46">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="46">
         <v>159.19999999999999</v>
       </c>
       <c r="CL5" s="46">
         <v>165.7</v>
       </c>
-      <c r="CM5" s="45"/>
+      <c r="CM5" s="45">
+        <v>165.2</v>
+      </c>
       <c r="CN5" s="45"/>
       <c r="CO5" s="45"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25">
         <v>1.2</v>
       </c>
       <c r="C6" s="25">
         <v>1.3</v>
       </c>
       <c r="D6" s="25">
         <v>1.3</v>
       </c>
       <c r="E6" s="25">
         <v>1.3</v>
       </c>
       <c r="F6" s="25">
         <v>1.3</v>
@@ -1944,51 +1946,53 @@
       </c>
       <c r="CE6" s="41">
         <v>4.2</v>
       </c>
       <c r="CF6" s="17">
         <v>4.2</v>
       </c>
       <c r="CG6" s="17">
         <v>4.2</v>
       </c>
       <c r="CH6" s="43">
         <v>4.2</v>
       </c>
       <c r="CI6" s="46">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="46">
         <v>4</v>
       </c>
       <c r="CK6" s="46">
         <v>4.0999999999999996</v>
       </c>
       <c r="CL6" s="46">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CM6" s="45"/>
+      <c r="CM6" s="45">
+        <v>4.3</v>
+      </c>
       <c r="CN6" s="45"/>
       <c r="CO6" s="45"/>
       <c r="CP6" s="45"/>
       <c r="CQ6" s="45"/>
       <c r="CR6" s="45"/>
       <c r="CS6" s="45"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="27">
         <v>8.4</v>
       </c>
       <c r="D7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="27">
         <v>10.5</v>
       </c>
       <c r="F7" s="27">
         <v>10.5</v>
@@ -2223,51 +2227,53 @@
       </c>
       <c r="CE7" s="41">
         <v>23.2</v>
       </c>
       <c r="CF7" s="17">
         <v>23.1</v>
       </c>
       <c r="CG7" s="17">
         <v>23.2</v>
       </c>
       <c r="CH7" s="43">
         <v>23</v>
       </c>
       <c r="CI7" s="46">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="46">
         <v>23.7</v>
       </c>
       <c r="CK7" s="46">
         <v>24.8</v>
       </c>
       <c r="CL7" s="46">
         <v>27.4</v>
       </c>
-      <c r="CM7" s="45"/>
+      <c r="CM7" s="45">
+        <v>26.9</v>
+      </c>
       <c r="CN7" s="45"/>
       <c r="CO7" s="45"/>
       <c r="CP7" s="45"/>
       <c r="CQ7" s="45"/>
       <c r="CR7" s="45"/>
       <c r="CS7" s="45"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>7.5</v>
       </c>
       <c r="C8" s="27">
         <v>7.6</v>
       </c>
       <c r="D8" s="15">
         <v>8</v>
       </c>
       <c r="E8" s="15">
         <v>9</v>
       </c>
       <c r="F8" s="27">
         <v>9.8000000000000007</v>
@@ -2502,51 +2508,53 @@
       </c>
       <c r="CE8" s="41">
         <v>19.7</v>
       </c>
       <c r="CF8" s="17">
         <v>19.7</v>
       </c>
       <c r="CG8" s="17">
         <v>19.8</v>
       </c>
       <c r="CH8" s="43">
         <v>19.8</v>
       </c>
       <c r="CI8" s="46">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="46">
         <v>20.5</v>
       </c>
       <c r="CK8" s="46">
         <v>20.9</v>
       </c>
       <c r="CL8" s="46">
         <v>22.9</v>
       </c>
-      <c r="CM8" s="45"/>
+      <c r="CM8" s="45">
+        <v>22.6</v>
+      </c>
       <c r="CN8" s="45"/>
       <c r="CO8" s="45"/>
       <c r="CP8" s="45"/>
       <c r="CQ8" s="45"/>
       <c r="CR8" s="45"/>
       <c r="CS8" s="45"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="15">
         <v>17</v>
       </c>
       <c r="D9" s="27">
         <v>16.5</v>
       </c>
       <c r="E9" s="15">
         <v>17</v>
       </c>
       <c r="F9" s="27">
         <v>18.399999999999999</v>
@@ -2781,51 +2789,53 @@
       </c>
       <c r="CE9" s="41">
         <v>25.9</v>
       </c>
       <c r="CF9" s="17">
         <v>25.8</v>
       </c>
       <c r="CG9" s="17">
         <v>30.8</v>
       </c>
       <c r="CH9" s="43">
         <v>30.3</v>
       </c>
       <c r="CI9" s="46">
         <v>30</v>
       </c>
       <c r="CJ9" s="46">
         <v>29.8</v>
       </c>
       <c r="CK9" s="46">
         <v>29.8</v>
       </c>
       <c r="CL9" s="46">
         <v>31.3</v>
       </c>
-      <c r="CM9" s="45"/>
+      <c r="CM9" s="45">
+        <v>29.6</v>
+      </c>
       <c r="CN9" s="45"/>
       <c r="CO9" s="45"/>
       <c r="CP9" s="45"/>
       <c r="CQ9" s="45"/>
       <c r="CR9" s="45"/>
       <c r="CS9" s="45"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>23.3</v>
       </c>
       <c r="C10" s="15">
         <v>23</v>
       </c>
       <c r="D10" s="27">
         <v>23.1</v>
       </c>
       <c r="E10" s="27">
         <v>24.8</v>
       </c>
       <c r="F10" s="27">
         <v>25.5</v>
@@ -3060,51 +3070,53 @@
       </c>
       <c r="CE10" s="41">
         <v>44.1</v>
       </c>
       <c r="CF10" s="17">
         <v>43.8</v>
       </c>
       <c r="CG10" s="17">
         <v>45.6</v>
       </c>
       <c r="CH10" s="43">
         <v>45.4</v>
       </c>
       <c r="CI10" s="46">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="46">
         <v>44</v>
       </c>
       <c r="CK10" s="46">
         <v>44.8</v>
       </c>
       <c r="CL10" s="46">
         <v>44.8</v>
       </c>
-      <c r="CM10" s="45"/>
+      <c r="CM10" s="45">
+        <v>43.8</v>
+      </c>
       <c r="CN10" s="45"/>
       <c r="CO10" s="45"/>
       <c r="CP10" s="45"/>
       <c r="CQ10" s="45"/>
       <c r="CR10" s="45"/>
       <c r="CS10" s="45"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="27">
         <v>12.9</v>
       </c>
       <c r="C11" s="27">
         <v>12.6</v>
       </c>
       <c r="D11" s="27">
         <v>13.5</v>
       </c>
       <c r="E11" s="27">
         <v>15.6</v>
       </c>
       <c r="F11" s="27">
         <v>16.7</v>
@@ -3339,51 +3351,53 @@
       </c>
       <c r="CE11" s="41">
         <v>18.7</v>
       </c>
       <c r="CF11" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="17">
         <v>18.7</v>
       </c>
       <c r="CH11" s="43">
         <v>20.2</v>
       </c>
       <c r="CI11" s="46">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="46">
         <v>20</v>
       </c>
       <c r="CK11" s="46">
         <v>20.7</v>
       </c>
       <c r="CL11" s="46">
         <v>21</v>
       </c>
-      <c r="CM11" s="45"/>
+      <c r="CM11" s="45">
+        <v>22.8</v>
+      </c>
       <c r="CN11" s="45"/>
       <c r="CO11" s="45"/>
       <c r="CP11" s="45"/>
       <c r="CQ11" s="45"/>
       <c r="CR11" s="45"/>
       <c r="CS11" s="45"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="27">
         <v>1.3</v>
       </c>
       <c r="C12" s="25">
         <v>1.3</v>
       </c>
       <c r="D12" s="25">
         <v>1.3</v>
       </c>
       <c r="E12" s="27">
         <v>1.4</v>
       </c>
       <c r="F12" s="27">
         <v>1.4</v>
@@ -3618,51 +3632,53 @@
       </c>
       <c r="CE12" s="41">
         <v>3.8</v>
       </c>
       <c r="CF12" s="17">
         <v>3.8</v>
       </c>
       <c r="CG12" s="17">
         <v>4</v>
       </c>
       <c r="CH12" s="43">
         <v>4</v>
       </c>
       <c r="CI12" s="46">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="46">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="CL12" s="46">
         <v>4.5</v>
       </c>
-      <c r="CM12" s="45"/>
+      <c r="CM12" s="45">
+        <v>4.7</v>
+      </c>
       <c r="CN12" s="45"/>
       <c r="CO12" s="45"/>
       <c r="CP12" s="45"/>
       <c r="CQ12" s="45"/>
       <c r="CR12" s="45"/>
       <c r="CS12" s="45"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>5.5</v>
       </c>
       <c r="C13" s="27">
         <v>5.3</v>
       </c>
       <c r="D13" s="27">
         <v>5.4</v>
       </c>
       <c r="E13" s="27">
         <v>5.6</v>
       </c>
       <c r="F13" s="15">
         <v>6</v>
@@ -3897,51 +3913,53 @@
       </c>
       <c r="CE13" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="CF13" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="17">
         <v>10.6</v>
       </c>
       <c r="CH13" s="43">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="46">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="46">
         <v>9.4</v>
       </c>
       <c r="CK13" s="46">
         <v>9.5</v>
       </c>
       <c r="CL13" s="46">
         <v>9.6999999999999993</v>
       </c>
-      <c r="CM13" s="45"/>
+      <c r="CM13" s="45">
+        <v>10.4</v>
+      </c>
       <c r="CN13" s="45"/>
       <c r="CO13" s="45"/>
       <c r="CP13" s="45"/>
       <c r="CQ13" s="45"/>
       <c r="CR13" s="45"/>
       <c r="CS13" s="45"/>
     </row>
     <row r="14" spans="1:97" s="23" customFormat="1">
       <c r="A14" s="30"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
@@ -3994,624 +4012,642 @@
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
       <c r="M16" s="30"/>
       <c r="N16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="31"/>
       <c r="AZ16" s="1"/>
       <c r="BA16" s="31"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="31"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="31"/>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="31"/>
       <c r="CB16" s="1"/>
       <c r="CC16" s="31"/>
+      <c r="CM16" s="1"/>
+      <c r="CN16" s="31"/>
     </row>
-    <row r="17" spans="1:81" s="23" customFormat="1">
+    <row r="17" spans="1:92" s="23" customFormat="1">
       <c r="A17" s="30"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
       <c r="N17" s="30"/>
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="30"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="31"/>
       <c r="AV17" s="1"/>
       <c r="AW17" s="31"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="31"/>
       <c r="AZ17" s="1"/>
       <c r="BA17" s="31"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="31"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="31"/>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1"/>
       <c r="CA17" s="31"/>
       <c r="CB17" s="1"/>
       <c r="CC17" s="31"/>
+      <c r="CM17" s="1"/>
+      <c r="CN17" s="31"/>
     </row>
-    <row r="18" spans="1:81" s="23" customFormat="1">
+    <row r="18" spans="1:92" s="23" customFormat="1">
       <c r="A18" s="30"/>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="30"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="31"/>
       <c r="AV18" s="1"/>
       <c r="AW18" s="31"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="31"/>
       <c r="AZ18" s="1"/>
       <c r="BA18" s="31"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="31"/>
       <c r="BN18" s="1"/>
       <c r="BO18" s="31"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="31"/>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1"/>
       <c r="CA18" s="31"/>
       <c r="CB18" s="1"/>
       <c r="CC18" s="31"/>
+      <c r="CM18" s="1"/>
+      <c r="CN18" s="31"/>
     </row>
-    <row r="19" spans="1:81" s="23" customFormat="1">
+    <row r="19" spans="1:92" s="23" customFormat="1">
       <c r="A19" s="30"/>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
       <c r="N19" s="30"/>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="31"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="31"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="31"/>
       <c r="AZ19" s="1"/>
       <c r="BA19" s="31"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="31"/>
       <c r="BN19" s="1"/>
       <c r="BO19" s="31"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="1"/>
       <c r="BZ19" s="1"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="1"/>
       <c r="CC19" s="31"/>
+      <c r="CM19" s="1"/>
+      <c r="CN19" s="31"/>
     </row>
-    <row r="20" spans="1:81" s="23" customFormat="1">
+    <row r="20" spans="1:92" s="23" customFormat="1">
       <c r="A20" s="30"/>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
       <c r="N20" s="30"/>
       <c r="O20" s="30"/>
       <c r="P20" s="30"/>
       <c r="Q20" s="30"/>
       <c r="R20" s="30"/>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="30"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="31"/>
       <c r="AV20" s="1"/>
       <c r="AW20" s="31"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="31"/>
       <c r="AZ20" s="1"/>
       <c r="BA20" s="31"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="31"/>
       <c r="BN20" s="1"/>
       <c r="BO20" s="31"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="1"/>
       <c r="BY20" s="1"/>
       <c r="BZ20" s="1"/>
       <c r="CA20" s="31"/>
       <c r="CB20" s="1"/>
       <c r="CC20" s="31"/>
+      <c r="CM20" s="1"/>
+      <c r="CN20" s="31"/>
     </row>
-    <row r="21" spans="1:81" s="23" customFormat="1">
+    <row r="21" spans="1:92" s="23" customFormat="1">
       <c r="A21" s="30"/>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="30"/>
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="AT21" s="1"/>
       <c r="AU21" s="31"/>
       <c r="AV21" s="1"/>
       <c r="AW21" s="31"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="31"/>
       <c r="AZ21" s="1"/>
       <c r="BA21" s="31"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="31"/>
       <c r="BN21" s="1"/>
       <c r="BO21" s="31"/>
       <c r="BP21" s="31"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="1"/>
       <c r="BY21" s="1"/>
       <c r="BZ21" s="1"/>
       <c r="CA21" s="31"/>
       <c r="CB21" s="1"/>
       <c r="CC21" s="31"/>
+      <c r="CM21" s="1"/>
+      <c r="CN21" s="31"/>
     </row>
-    <row r="22" spans="1:81" s="23" customFormat="1">
+    <row r="22" spans="1:92" s="23" customFormat="1">
       <c r="A22" s="30"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="31"/>
       <c r="AV22" s="1"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="31"/>
       <c r="AZ22" s="1"/>
       <c r="BA22" s="31"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="31"/>
       <c r="BN22" s="1"/>
       <c r="BO22" s="31"/>
       <c r="BP22" s="31"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="1"/>
       <c r="BY22" s="1"/>
       <c r="BZ22" s="1"/>
       <c r="CA22" s="31"/>
       <c r="CB22" s="1"/>
       <c r="CC22" s="31"/>
+      <c r="CM22" s="1"/>
+      <c r="CN22" s="31"/>
     </row>
-    <row r="23" spans="1:81" s="23" customFormat="1">
+    <row r="23" spans="1:92" s="23" customFormat="1">
       <c r="A23" s="30"/>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
       <c r="N23" s="30"/>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="AT23" s="1"/>
       <c r="AU23" s="31"/>
       <c r="AV23" s="1"/>
       <c r="AW23" s="31"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="31"/>
       <c r="AZ23" s="1"/>
       <c r="BA23" s="31"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="31"/>
       <c r="BN23" s="1"/>
       <c r="BO23" s="31"/>
       <c r="BP23" s="31"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="1"/>
       <c r="BY23" s="1"/>
       <c r="BZ23" s="1"/>
       <c r="CA23" s="31"/>
       <c r="CB23" s="1"/>
       <c r="CC23" s="31"/>
+      <c r="CM23" s="1"/>
+      <c r="CN23" s="31"/>
     </row>
-    <row r="24" spans="1:81" s="23" customFormat="1">
+    <row r="24" spans="1:92" s="23" customFormat="1">
       <c r="A24" s="30"/>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="31"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="31"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="31"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="31"/>
       <c r="BN24" s="1"/>
       <c r="BO24" s="31"/>
       <c r="BP24" s="31"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="1"/>
       <c r="BY24" s="1"/>
       <c r="BZ24" s="1"/>
       <c r="CA24" s="31"/>
       <c r="CB24" s="1"/>
       <c r="CC24" s="31"/>
+      <c r="CM24" s="1"/>
+      <c r="CN24" s="31"/>
     </row>
-    <row r="25" spans="1:81" s="23" customFormat="1">
+    <row r="25" spans="1:92" s="23" customFormat="1">
       <c r="A25" s="30"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="30"/>
       <c r="F25" s="30"/>
       <c r="G25" s="30"/>
       <c r="H25" s="30"/>
       <c r="I25" s="30"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
       <c r="N25" s="30"/>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="30"/>
       <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="AT25" s="1"/>
       <c r="AU25" s="31"/>
       <c r="AV25" s="1"/>
       <c r="AW25" s="31"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="31"/>
       <c r="BN25" s="38"/>
       <c r="BO25" s="31"/>
       <c r="BP25" s="31"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="1"/>
       <c r="BY25" s="31"/>
       <c r="BZ25" s="1"/>
       <c r="CA25" s="31"/>
     </row>
-    <row r="26" spans="1:81" s="23" customFormat="1">
+    <row r="26" spans="1:92" s="23" customFormat="1">
       <c r="A26" s="30"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="30"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
       <c r="N26" s="30"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="31"/>
       <c r="BN26" s="38"/>
       <c r="BO26" s="31"/>
       <c r="BP26" s="31"/>
       <c r="BW26" s="1"/>
       <c r="BX26" s="1"/>
       <c r="BY26" s="31"/>
       <c r="BZ26" s="1"/>
       <c r="CA26" s="31"/>
     </row>
-    <row r="27" spans="1:81" s="23" customFormat="1">
+    <row r="27" spans="1:92" s="23" customFormat="1">
       <c r="A27" s="30"/>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="30"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="31"/>
       <c r="BO27" s="1"/>
       <c r="BP27" s="31"/>
       <c r="BX27" s="1"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="1"/>
       <c r="CA27" s="31"/>
     </row>
-    <row r="28" spans="1:81" s="23" customFormat="1">
+    <row r="28" spans="1:92" s="23" customFormat="1">
       <c r="A28" s="30"/>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
       <c r="I28" s="30"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="30"/>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="BO28" s="1"/>
       <c r="BP28" s="31"/>
       <c r="BX28" s="1"/>
       <c r="BY28" s="31"/>
       <c r="BZ28" s="1"/>
       <c r="CA28" s="31"/>
     </row>
-    <row r="29" spans="1:81" s="23" customFormat="1">
+    <row r="29" spans="1:92" s="23" customFormat="1">
       <c r="A29" s="30"/>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="30"/>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="BO29" s="1"/>
       <c r="BP29" s="31"/>
       <c r="BZ29" s="1"/>
       <c r="CA29" s="31"/>
     </row>
-    <row r="30" spans="1:81" s="23" customFormat="1">
+    <row r="30" spans="1:92" s="23" customFormat="1">
       <c r="A30" s="30"/>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="30"/>
       <c r="E30" s="30"/>
       <c r="F30" s="30"/>
       <c r="G30" s="30"/>
       <c r="H30" s="30"/>
       <c r="I30" s="30"/>
       <c r="J30" s="30"/>
       <c r="K30" s="30"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="30"/>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="BZ30" s="1"/>
       <c r="CA30" s="31"/>
     </row>
-    <row r="31" spans="1:81" s="23" customFormat="1">
+    <row r="31" spans="1:92" s="23" customFormat="1">
       <c r="A31" s="30"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="30"/>
       <c r="E31" s="30"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30"/>
       <c r="H31" s="30"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="30"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="30"/>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="10"/>
       <c r="W31" s="10"/>
     </row>
-    <row r="32" spans="1:81" s="23" customFormat="1">
+    <row r="32" spans="1:92" s="23" customFormat="1">
       <c r="A32" s="30"/>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
     </row>
     <row r="33" spans="1:23" s="23" customFormat="1">