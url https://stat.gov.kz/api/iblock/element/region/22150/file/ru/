--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -811,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM16" sqref="CM16:CN27"/>
+      <selection pane="topRight" activeCell="CN16" sqref="CN16:CO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="32" customWidth="1"/>
     <col min="2" max="6" width="9" style="32" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="32" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="32" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="32" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="32" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="32" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="32" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="32" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="32" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="32" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="32" customWidth="1"/>
     <col min="18" max="18" width="9" style="32" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="32" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="32" customWidth="1"/>
     <col min="21" max="21" width="9" style="32" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="10" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="10" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="10"/>
     <col min="27" max="27" width="8" style="10" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="10" customWidth="1"/>
@@ -1668,51 +1668,53 @@
       </c>
       <c r="CF5" s="21">
         <v>147.6</v>
       </c>
       <c r="CG5" s="21">
         <v>156.9</v>
       </c>
       <c r="CH5" s="43">
         <v>156.19999999999999</v>
       </c>
       <c r="CI5" s="46">
         <v>153.4</v>
       </c>
       <c r="CJ5" s="46">
         <v>155.80000000000001</v>
       </c>
       <c r="CK5" s="46">
         <v>159.19999999999999</v>
       </c>
       <c r="CL5" s="46">
         <v>165.7</v>
       </c>
       <c r="CM5" s="45">
         <v>165.2</v>
       </c>
-      <c r="CN5" s="45"/>
+      <c r="CN5" s="45">
+        <v>164.2</v>
+      </c>
       <c r="CO5" s="45"/>
       <c r="CP5" s="45"/>
       <c r="CQ5" s="45"/>
       <c r="CR5" s="45"/>
       <c r="CS5" s="45"/>
     </row>
     <row r="6" spans="1:97" s="23" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="25">
         <v>1.2</v>
       </c>
       <c r="C6" s="25">
         <v>1.3</v>
       </c>
       <c r="D6" s="25">
         <v>1.3</v>
       </c>
       <c r="E6" s="25">
         <v>1.3</v>
       </c>
       <c r="F6" s="25">
         <v>1.3</v>
       </c>
@@ -1949,51 +1951,53 @@
       </c>
       <c r="CF6" s="17">
         <v>4.2</v>
       </c>
       <c r="CG6" s="17">
         <v>4.2</v>
       </c>
       <c r="CH6" s="43">
         <v>4.2</v>
       </c>
       <c r="CI6" s="46">
         <v>4.3</v>
       </c>
       <c r="CJ6" s="46">
         <v>4</v>
       </c>
       <c r="CK6" s="46">
         <v>4.0999999999999996</v>
       </c>
       <c r="CL6" s="46">
         <v>4.0999999999999996</v>
       </c>
       <c r="CM6" s="45">
         <v>4.3</v>
       </c>
-      <c r="CN6" s="45"/>
+      <c r="CN6" s="45">
+        <v>4.2</v>
+      </c>
       <c r="CO6" s="45"/>
       <c r="CP6" s="45"/>
       <c r="CQ6" s="45"/>
       <c r="CR6" s="45"/>
       <c r="CS6" s="45"/>
     </row>
     <row r="7" spans="1:97" s="23" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="C7" s="27">
         <v>8.4</v>
       </c>
       <c r="D7" s="27">
         <v>9.3000000000000007</v>
       </c>
       <c r="E7" s="27">
         <v>10.5</v>
       </c>
       <c r="F7" s="27">
         <v>10.5</v>
       </c>
@@ -2230,51 +2234,53 @@
       </c>
       <c r="CF7" s="17">
         <v>23.1</v>
       </c>
       <c r="CG7" s="17">
         <v>23.2</v>
       </c>
       <c r="CH7" s="43">
         <v>23</v>
       </c>
       <c r="CI7" s="46">
         <v>22.5</v>
       </c>
       <c r="CJ7" s="46">
         <v>23.7</v>
       </c>
       <c r="CK7" s="46">
         <v>24.8</v>
       </c>
       <c r="CL7" s="46">
         <v>27.4</v>
       </c>
       <c r="CM7" s="45">
         <v>26.9</v>
       </c>
-      <c r="CN7" s="45"/>
+      <c r="CN7" s="45">
+        <v>26.9</v>
+      </c>
       <c r="CO7" s="45"/>
       <c r="CP7" s="45"/>
       <c r="CQ7" s="45"/>
       <c r="CR7" s="45"/>
       <c r="CS7" s="45"/>
     </row>
     <row r="8" spans="1:97" s="23" customFormat="1">
       <c r="A8" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="27">
         <v>7.5</v>
       </c>
       <c r="C8" s="27">
         <v>7.6</v>
       </c>
       <c r="D8" s="15">
         <v>8</v>
       </c>
       <c r="E8" s="15">
         <v>9</v>
       </c>
       <c r="F8" s="27">
         <v>9.8000000000000007</v>
       </c>
@@ -2511,51 +2517,53 @@
       </c>
       <c r="CF8" s="17">
         <v>19.7</v>
       </c>
       <c r="CG8" s="17">
         <v>19.8</v>
       </c>
       <c r="CH8" s="43">
         <v>19.8</v>
       </c>
       <c r="CI8" s="46">
         <v>19.899999999999999</v>
       </c>
       <c r="CJ8" s="46">
         <v>20.5</v>
       </c>
       <c r="CK8" s="46">
         <v>20.9</v>
       </c>
       <c r="CL8" s="46">
         <v>22.9</v>
       </c>
       <c r="CM8" s="45">
         <v>22.6</v>
       </c>
-      <c r="CN8" s="45"/>
+      <c r="CN8" s="45">
+        <v>22.6</v>
+      </c>
       <c r="CO8" s="45"/>
       <c r="CP8" s="45"/>
       <c r="CQ8" s="45"/>
       <c r="CR8" s="45"/>
       <c r="CS8" s="45"/>
     </row>
     <row r="9" spans="1:97" s="23" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="27">
         <v>17.600000000000001</v>
       </c>
       <c r="C9" s="15">
         <v>17</v>
       </c>
       <c r="D9" s="27">
         <v>16.5</v>
       </c>
       <c r="E9" s="15">
         <v>17</v>
       </c>
       <c r="F9" s="27">
         <v>18.399999999999999</v>
       </c>
@@ -2792,51 +2800,53 @@
       </c>
       <c r="CF9" s="17">
         <v>25.8</v>
       </c>
       <c r="CG9" s="17">
         <v>30.8</v>
       </c>
       <c r="CH9" s="43">
         <v>30.3</v>
       </c>
       <c r="CI9" s="46">
         <v>30</v>
       </c>
       <c r="CJ9" s="46">
         <v>29.8</v>
       </c>
       <c r="CK9" s="46">
         <v>29.8</v>
       </c>
       <c r="CL9" s="46">
         <v>31.3</v>
       </c>
       <c r="CM9" s="45">
         <v>29.6</v>
       </c>
-      <c r="CN9" s="45"/>
+      <c r="CN9" s="45">
+        <v>29.6</v>
+      </c>
       <c r="CO9" s="45"/>
       <c r="CP9" s="45"/>
       <c r="CQ9" s="45"/>
       <c r="CR9" s="45"/>
       <c r="CS9" s="45"/>
     </row>
     <row r="10" spans="1:97" s="23" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="27">
         <v>23.3</v>
       </c>
       <c r="C10" s="15">
         <v>23</v>
       </c>
       <c r="D10" s="27">
         <v>23.1</v>
       </c>
       <c r="E10" s="27">
         <v>24.8</v>
       </c>
       <c r="F10" s="27">
         <v>25.5</v>
       </c>
@@ -3073,51 +3083,53 @@
       </c>
       <c r="CF10" s="17">
         <v>43.8</v>
       </c>
       <c r="CG10" s="17">
         <v>45.6</v>
       </c>
       <c r="CH10" s="43">
         <v>45.4</v>
       </c>
       <c r="CI10" s="46">
         <v>44.3</v>
       </c>
       <c r="CJ10" s="46">
         <v>44</v>
       </c>
       <c r="CK10" s="46">
         <v>44.8</v>
       </c>
       <c r="CL10" s="46">
         <v>44.8</v>
       </c>
       <c r="CM10" s="45">
         <v>43.8</v>
       </c>
-      <c r="CN10" s="45"/>
+      <c r="CN10" s="45">
+        <v>43.6</v>
+      </c>
       <c r="CO10" s="45"/>
       <c r="CP10" s="45"/>
       <c r="CQ10" s="45"/>
       <c r="CR10" s="45"/>
       <c r="CS10" s="45"/>
     </row>
     <row r="11" spans="1:97" s="23" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="27">
         <v>12.9</v>
       </c>
       <c r="C11" s="27">
         <v>12.6</v>
       </c>
       <c r="D11" s="27">
         <v>13.5</v>
       </c>
       <c r="E11" s="27">
         <v>15.6</v>
       </c>
       <c r="F11" s="27">
         <v>16.7</v>
       </c>
@@ -3354,51 +3366,53 @@
       </c>
       <c r="CF11" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="CG11" s="17">
         <v>18.7</v>
       </c>
       <c r="CH11" s="43">
         <v>20.2</v>
       </c>
       <c r="CI11" s="46">
         <v>19.7</v>
       </c>
       <c r="CJ11" s="46">
         <v>20</v>
       </c>
       <c r="CK11" s="46">
         <v>20.7</v>
       </c>
       <c r="CL11" s="46">
         <v>21</v>
       </c>
       <c r="CM11" s="45">
         <v>22.8</v>
       </c>
-      <c r="CN11" s="45"/>
+      <c r="CN11" s="45">
+        <v>22.4</v>
+      </c>
       <c r="CO11" s="45"/>
       <c r="CP11" s="45"/>
       <c r="CQ11" s="45"/>
       <c r="CR11" s="45"/>
       <c r="CS11" s="45"/>
     </row>
     <row r="12" spans="1:97" s="23" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="27">
         <v>1.3</v>
       </c>
       <c r="C12" s="25">
         <v>1.3</v>
       </c>
       <c r="D12" s="25">
         <v>1.3</v>
       </c>
       <c r="E12" s="27">
         <v>1.4</v>
       </c>
       <c r="F12" s="27">
         <v>1.4</v>
       </c>
@@ -3635,51 +3649,53 @@
       </c>
       <c r="CF12" s="17">
         <v>3.8</v>
       </c>
       <c r="CG12" s="17">
         <v>4</v>
       </c>
       <c r="CH12" s="43">
         <v>4</v>
       </c>
       <c r="CI12" s="46">
         <v>3.9</v>
       </c>
       <c r="CJ12" s="46">
         <v>4.4000000000000004</v>
       </c>
       <c r="CK12" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="CL12" s="46">
         <v>4.5</v>
       </c>
       <c r="CM12" s="45">
         <v>4.7</v>
       </c>
-      <c r="CN12" s="45"/>
+      <c r="CN12" s="45">
+        <v>4.7</v>
+      </c>
       <c r="CO12" s="45"/>
       <c r="CP12" s="45"/>
       <c r="CQ12" s="45"/>
       <c r="CR12" s="45"/>
       <c r="CS12" s="45"/>
     </row>
     <row r="13" spans="1:97" s="23" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>5.5</v>
       </c>
       <c r="C13" s="27">
         <v>5.3</v>
       </c>
       <c r="D13" s="27">
         <v>5.4</v>
       </c>
       <c r="E13" s="27">
         <v>5.6</v>
       </c>
       <c r="F13" s="15">
         <v>6</v>
       </c>
@@ -3916,51 +3932,53 @@
       </c>
       <c r="CF13" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="17">
         <v>10.6</v>
       </c>
       <c r="CH13" s="43">
         <v>9.3000000000000007</v>
       </c>
       <c r="CI13" s="46">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ13" s="46">
         <v>9.4</v>
       </c>
       <c r="CK13" s="46">
         <v>9.5</v>
       </c>
       <c r="CL13" s="46">
         <v>9.6999999999999993</v>
       </c>
       <c r="CM13" s="45">
         <v>10.4</v>
       </c>
-      <c r="CN13" s="45"/>
+      <c r="CN13" s="45">
+        <v>10.3</v>
+      </c>
       <c r="CO13" s="45"/>
       <c r="CP13" s="45"/>
       <c r="CQ13" s="45"/>
       <c r="CR13" s="45"/>
       <c r="CS13" s="45"/>
     </row>
     <row r="14" spans="1:97" s="23" customFormat="1">
       <c r="A14" s="30"/>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="30"/>
@@ -4013,641 +4031,650 @@
       <c r="L16" s="30"/>
       <c r="M16" s="30"/>
       <c r="N16" s="30"/>
       <c r="O16" s="30"/>
       <c r="P16" s="30"/>
       <c r="Q16" s="30"/>
       <c r="R16" s="30"/>
       <c r="S16" s="30"/>
       <c r="T16" s="30"/>
       <c r="U16" s="30"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="AX16" s="1"/>
       <c r="AY16" s="31"/>
       <c r="AZ16" s="1"/>
       <c r="BA16" s="31"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="31"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="31"/>
       <c r="BY16" s="1"/>
       <c r="BZ16" s="31"/>
       <c r="CB16" s="1"/>
       <c r="CC16" s="31"/>
       <c r="CM16" s="1"/>
-      <c r="CN16" s="31"/>
+      <c r="CN16" s="1"/>
+      <c r="CO16" s="31"/>
     </row>
-    <row r="17" spans="1:92" s="23" customFormat="1">
+    <row r="17" spans="1:93" s="23" customFormat="1">
       <c r="A17" s="30"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
       <c r="N17" s="30"/>
       <c r="O17" s="30"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="30"/>
       <c r="R17" s="30"/>
       <c r="S17" s="30"/>
       <c r="T17" s="30"/>
       <c r="U17" s="30"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="AT17" s="1"/>
       <c r="AU17" s="31"/>
       <c r="AV17" s="1"/>
       <c r="AW17" s="31"/>
       <c r="AX17" s="1"/>
       <c r="AY17" s="31"/>
       <c r="AZ17" s="1"/>
       <c r="BA17" s="31"/>
       <c r="BE17" s="2"/>
       <c r="BF17" s="31"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="31"/>
       <c r="BY17" s="1"/>
       <c r="BZ17" s="1"/>
       <c r="CA17" s="31"/>
       <c r="CB17" s="1"/>
       <c r="CC17" s="31"/>
       <c r="CM17" s="1"/>
-      <c r="CN17" s="31"/>
+      <c r="CN17" s="1"/>
+      <c r="CO17" s="31"/>
     </row>
-    <row r="18" spans="1:92" s="23" customFormat="1">
+    <row r="18" spans="1:93" s="23" customFormat="1">
       <c r="A18" s="30"/>
       <c r="B18" s="30"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="30"/>
       <c r="H18" s="30"/>
       <c r="I18" s="30"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="30"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
       <c r="T18" s="30"/>
       <c r="U18" s="30"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="31"/>
       <c r="AV18" s="1"/>
       <c r="AW18" s="31"/>
       <c r="AX18" s="1"/>
       <c r="AY18" s="31"/>
       <c r="AZ18" s="1"/>
       <c r="BA18" s="31"/>
       <c r="BE18" s="2"/>
       <c r="BF18" s="31"/>
       <c r="BN18" s="1"/>
       <c r="BO18" s="31"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="31"/>
       <c r="BY18" s="1"/>
       <c r="BZ18" s="1"/>
       <c r="CA18" s="31"/>
       <c r="CB18" s="1"/>
       <c r="CC18" s="31"/>
       <c r="CM18" s="1"/>
-      <c r="CN18" s="31"/>
+      <c r="CN18" s="1"/>
+      <c r="CO18" s="31"/>
     </row>
-    <row r="19" spans="1:92" s="23" customFormat="1">
+    <row r="19" spans="1:93" s="23" customFormat="1">
       <c r="A19" s="30"/>
       <c r="B19" s="30"/>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
       <c r="I19" s="30"/>
       <c r="J19" s="30"/>
       <c r="K19" s="30"/>
       <c r="L19" s="30"/>
       <c r="M19" s="30"/>
       <c r="N19" s="30"/>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="30"/>
       <c r="R19" s="30"/>
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="10"/>
       <c r="W19" s="10"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="31"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="31"/>
       <c r="AX19" s="1"/>
       <c r="AY19" s="31"/>
       <c r="AZ19" s="1"/>
       <c r="BA19" s="31"/>
       <c r="BE19" s="2"/>
       <c r="BF19" s="31"/>
       <c r="BN19" s="1"/>
       <c r="BO19" s="31"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="1"/>
       <c r="BZ19" s="1"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="1"/>
       <c r="CC19" s="31"/>
       <c r="CM19" s="1"/>
-      <c r="CN19" s="31"/>
+      <c r="CN19" s="1"/>
+      <c r="CO19" s="31"/>
     </row>
-    <row r="20" spans="1:92" s="23" customFormat="1">
+    <row r="20" spans="1:93" s="23" customFormat="1">
       <c r="A20" s="30"/>
       <c r="B20" s="30"/>
       <c r="C20" s="30"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="30"/>
       <c r="H20" s="30"/>
       <c r="I20" s="30"/>
       <c r="J20" s="30"/>
       <c r="K20" s="30"/>
       <c r="L20" s="30"/>
       <c r="M20" s="30"/>
       <c r="N20" s="30"/>
       <c r="O20" s="30"/>
       <c r="P20" s="30"/>
       <c r="Q20" s="30"/>
       <c r="R20" s="30"/>
       <c r="S20" s="30"/>
       <c r="T20" s="30"/>
       <c r="U20" s="30"/>
       <c r="V20" s="10"/>
       <c r="W20" s="10"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="31"/>
       <c r="AV20" s="1"/>
       <c r="AW20" s="31"/>
       <c r="AX20" s="1"/>
       <c r="AY20" s="31"/>
       <c r="AZ20" s="1"/>
       <c r="BA20" s="31"/>
       <c r="BE20" s="2"/>
       <c r="BF20" s="31"/>
       <c r="BN20" s="1"/>
       <c r="BO20" s="31"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="1"/>
       <c r="BY20" s="1"/>
       <c r="BZ20" s="1"/>
       <c r="CA20" s="31"/>
       <c r="CB20" s="1"/>
       <c r="CC20" s="31"/>
       <c r="CM20" s="1"/>
-      <c r="CN20" s="31"/>
+      <c r="CN20" s="1"/>
+      <c r="CO20" s="31"/>
     </row>
-    <row r="21" spans="1:92" s="23" customFormat="1">
+    <row r="21" spans="1:93" s="23" customFormat="1">
       <c r="A21" s="30"/>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="30"/>
       <c r="O21" s="30"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="30"/>
       <c r="R21" s="30"/>
       <c r="S21" s="30"/>
       <c r="T21" s="30"/>
       <c r="U21" s="30"/>
       <c r="V21" s="10"/>
       <c r="W21" s="10"/>
       <c r="AT21" s="1"/>
       <c r="AU21" s="31"/>
       <c r="AV21" s="1"/>
       <c r="AW21" s="31"/>
       <c r="AX21" s="1"/>
       <c r="AY21" s="31"/>
       <c r="AZ21" s="1"/>
       <c r="BA21" s="31"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="31"/>
       <c r="BN21" s="1"/>
       <c r="BO21" s="31"/>
       <c r="BP21" s="31"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="1"/>
       <c r="BY21" s="1"/>
       <c r="BZ21" s="1"/>
       <c r="CA21" s="31"/>
       <c r="CB21" s="1"/>
       <c r="CC21" s="31"/>
       <c r="CM21" s="1"/>
-      <c r="CN21" s="31"/>
+      <c r="CN21" s="1"/>
+      <c r="CO21" s="31"/>
     </row>
-    <row r="22" spans="1:92" s="23" customFormat="1">
+    <row r="22" spans="1:93" s="23" customFormat="1">
       <c r="A22" s="30"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="E22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
       <c r="N22" s="30"/>
       <c r="O22" s="30"/>
       <c r="P22" s="30"/>
       <c r="Q22" s="30"/>
       <c r="R22" s="30"/>
       <c r="S22" s="30"/>
       <c r="T22" s="30"/>
       <c r="U22" s="30"/>
       <c r="V22" s="10"/>
       <c r="W22" s="10"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="31"/>
       <c r="AV22" s="1"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="1"/>
       <c r="AY22" s="31"/>
       <c r="AZ22" s="1"/>
       <c r="BA22" s="31"/>
       <c r="BE22" s="2"/>
       <c r="BF22" s="31"/>
       <c r="BN22" s="1"/>
       <c r="BO22" s="31"/>
       <c r="BP22" s="31"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="1"/>
       <c r="BY22" s="1"/>
       <c r="BZ22" s="1"/>
       <c r="CA22" s="31"/>
       <c r="CB22" s="1"/>
       <c r="CC22" s="31"/>
       <c r="CM22" s="1"/>
-      <c r="CN22" s="31"/>
+      <c r="CN22" s="1"/>
+      <c r="CO22" s="31"/>
     </row>
-    <row r="23" spans="1:92" s="23" customFormat="1">
+    <row r="23" spans="1:93" s="23" customFormat="1">
       <c r="A23" s="30"/>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
       <c r="N23" s="30"/>
       <c r="O23" s="30"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="30"/>
       <c r="R23" s="30"/>
       <c r="S23" s="30"/>
       <c r="T23" s="30"/>
       <c r="U23" s="30"/>
       <c r="V23" s="10"/>
       <c r="W23" s="10"/>
       <c r="AT23" s="1"/>
       <c r="AU23" s="31"/>
       <c r="AV23" s="1"/>
       <c r="AW23" s="31"/>
       <c r="AX23" s="1"/>
       <c r="AY23" s="31"/>
       <c r="AZ23" s="1"/>
       <c r="BA23" s="31"/>
       <c r="BE23" s="2"/>
       <c r="BF23" s="31"/>
       <c r="BN23" s="1"/>
       <c r="BO23" s="31"/>
       <c r="BP23" s="31"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="1"/>
       <c r="BY23" s="1"/>
       <c r="BZ23" s="1"/>
       <c r="CA23" s="31"/>
       <c r="CB23" s="1"/>
       <c r="CC23" s="31"/>
       <c r="CM23" s="1"/>
-      <c r="CN23" s="31"/>
+      <c r="CN23" s="1"/>
+      <c r="CO23" s="31"/>
     </row>
-    <row r="24" spans="1:92" s="23" customFormat="1">
+    <row r="24" spans="1:93" s="23" customFormat="1">
       <c r="A24" s="30"/>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="30"/>
       <c r="I24" s="30"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
       <c r="N24" s="30"/>
       <c r="O24" s="30"/>
       <c r="P24" s="30"/>
       <c r="Q24" s="30"/>
       <c r="R24" s="30"/>
       <c r="S24" s="30"/>
       <c r="T24" s="30"/>
       <c r="U24" s="30"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="31"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="31"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="31"/>
       <c r="BE24" s="2"/>
       <c r="BF24" s="31"/>
       <c r="BN24" s="1"/>
       <c r="BO24" s="31"/>
       <c r="BP24" s="31"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="1"/>
       <c r="BY24" s="1"/>
       <c r="BZ24" s="1"/>
       <c r="CA24" s="31"/>
       <c r="CB24" s="1"/>
       <c r="CC24" s="31"/>
       <c r="CM24" s="1"/>
-      <c r="CN24" s="31"/>
+      <c r="CN24" s="1"/>
+      <c r="CO24" s="31"/>
     </row>
-    <row r="25" spans="1:92" s="23" customFormat="1">
+    <row r="25" spans="1:93" s="23" customFormat="1">
       <c r="A25" s="30"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="30"/>
       <c r="F25" s="30"/>
       <c r="G25" s="30"/>
       <c r="H25" s="30"/>
       <c r="I25" s="30"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
       <c r="N25" s="30"/>
       <c r="O25" s="30"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="30"/>
       <c r="R25" s="30"/>
       <c r="S25" s="30"/>
       <c r="T25" s="30"/>
       <c r="U25" s="30"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="AT25" s="1"/>
       <c r="AU25" s="31"/>
       <c r="AV25" s="1"/>
       <c r="AW25" s="31"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="31"/>
       <c r="BN25" s="38"/>
       <c r="BO25" s="31"/>
       <c r="BP25" s="31"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="1"/>
       <c r="BY25" s="31"/>
       <c r="BZ25" s="1"/>
       <c r="CA25" s="31"/>
     </row>
-    <row r="26" spans="1:92" s="23" customFormat="1">
+    <row r="26" spans="1:93" s="23" customFormat="1">
       <c r="A26" s="30"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="30"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
       <c r="N26" s="30"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="AY26" s="1"/>
       <c r="AZ26" s="31"/>
       <c r="BN26" s="38"/>
       <c r="BO26" s="31"/>
       <c r="BP26" s="31"/>
       <c r="BW26" s="1"/>
       <c r="BX26" s="1"/>
       <c r="BY26" s="31"/>
       <c r="BZ26" s="1"/>
       <c r="CA26" s="31"/>
     </row>
-    <row r="27" spans="1:92" s="23" customFormat="1">
+    <row r="27" spans="1:93" s="23" customFormat="1">
       <c r="A27" s="30"/>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
       <c r="N27" s="30"/>
       <c r="O27" s="30"/>
       <c r="P27" s="30"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
       <c r="S27" s="30"/>
       <c r="T27" s="30"/>
       <c r="U27" s="30"/>
       <c r="V27" s="10"/>
       <c r="W27" s="10"/>
       <c r="AY27" s="1"/>
       <c r="AZ27" s="31"/>
       <c r="BO27" s="1"/>
       <c r="BP27" s="31"/>
       <c r="BX27" s="1"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="1"/>
       <c r="CA27" s="31"/>
     </row>
-    <row r="28" spans="1:92" s="23" customFormat="1">
+    <row r="28" spans="1:93" s="23" customFormat="1">
       <c r="A28" s="30"/>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
       <c r="I28" s="30"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="30"/>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="BO28" s="1"/>
       <c r="BP28" s="31"/>
       <c r="BX28" s="1"/>
       <c r="BY28" s="31"/>
       <c r="BZ28" s="1"/>
       <c r="CA28" s="31"/>
     </row>
-    <row r="29" spans="1:92" s="23" customFormat="1">
+    <row r="29" spans="1:93" s="23" customFormat="1">
       <c r="A29" s="30"/>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="30"/>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="BO29" s="1"/>
       <c r="BP29" s="31"/>
       <c r="BZ29" s="1"/>
       <c r="CA29" s="31"/>
     </row>
-    <row r="30" spans="1:92" s="23" customFormat="1">
+    <row r="30" spans="1:93" s="23" customFormat="1">
       <c r="A30" s="30"/>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="30"/>
       <c r="E30" s="30"/>
       <c r="F30" s="30"/>
       <c r="G30" s="30"/>
       <c r="H30" s="30"/>
       <c r="I30" s="30"/>
       <c r="J30" s="30"/>
       <c r="K30" s="30"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
       <c r="N30" s="30"/>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="30"/>
       <c r="S30" s="30"/>
       <c r="T30" s="30"/>
       <c r="U30" s="30"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="BZ30" s="1"/>
       <c r="CA30" s="31"/>
     </row>
-    <row r="31" spans="1:92" s="23" customFormat="1">
+    <row r="31" spans="1:93" s="23" customFormat="1">
       <c r="A31" s="30"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="30"/>
       <c r="E31" s="30"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30"/>
       <c r="H31" s="30"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="30"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
       <c r="N31" s="30"/>
       <c r="O31" s="30"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="30"/>
       <c r="S31" s="30"/>
       <c r="T31" s="30"/>
       <c r="U31" s="30"/>
       <c r="V31" s="10"/>
       <c r="W31" s="10"/>
     </row>
-    <row r="32" spans="1:92" s="23" customFormat="1">
+    <row r="32" spans="1:93" s="23" customFormat="1">
       <c r="A32" s="30"/>
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="30"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
     </row>
     <row r="33" spans="1:23" s="23" customFormat="1">