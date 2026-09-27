--- v4 (2026-08-18)
+++ v5 (2026-09-27)
@@ -666,51 +666,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN13"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5:CO13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
@@ -1519,51 +1519,53 @@
       </c>
       <c r="CG5" s="34">
         <v>236.6</v>
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
       <c r="CK5" s="29">
         <v>251.4</v>
       </c>
       <c r="CL5" s="31">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="29">
         <v>262.2</v>
       </c>
       <c r="CN5" s="29">
         <v>259.10000000000002</v>
       </c>
-      <c r="CO5" s="29"/>
+      <c r="CO5" s="29">
+        <v>258.60000000000002</v>
+      </c>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="7">
         <v>5.7610000000000001</v>
       </c>
       <c r="G6" s="8">
@@ -1802,51 +1804,53 @@
       </c>
       <c r="CG6" s="12">
         <v>11.8</v>
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
       <c r="CK6" s="29">
         <v>12.2</v>
       </c>
       <c r="CL6" s="31">
         <v>12.3</v>
       </c>
       <c r="CM6" s="29">
         <v>12.8</v>
       </c>
       <c r="CN6" s="29">
         <v>12.9</v>
       </c>
-      <c r="CO6" s="29"/>
+      <c r="CO6" s="29">
+        <v>12.8</v>
+      </c>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
       <c r="F7" s="13">
         <v>21.9</v>
       </c>
       <c r="G7" s="14">
@@ -2085,51 +2089,53 @@
       </c>
       <c r="CG7" s="12">
         <v>21.6</v>
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
       <c r="CK7" s="29">
         <v>23.5</v>
       </c>
       <c r="CL7" s="31">
         <v>25.5</v>
       </c>
       <c r="CM7" s="29">
         <v>25.2</v>
       </c>
       <c r="CN7" s="29">
         <v>24.9</v>
       </c>
-      <c r="CO7" s="29"/>
+      <c r="CO7" s="29">
+        <v>24.4</v>
+      </c>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
       <c r="F8" s="14">
         <v>24.8</v>
       </c>
       <c r="G8" s="8">
@@ -2368,51 +2374,53 @@
       </c>
       <c r="CG8" s="12">
         <v>26.9</v>
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
       <c r="CK8" s="29">
         <v>31.9</v>
       </c>
       <c r="CL8" s="31">
         <v>32.5</v>
       </c>
       <c r="CM8" s="29">
         <v>32.6</v>
       </c>
       <c r="CN8" s="29">
         <v>32.1</v>
       </c>
-      <c r="CO8" s="29"/>
+      <c r="CO8" s="29">
+        <v>31.6</v>
+      </c>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
       <c r="F9" s="14">
         <v>18.600000000000001</v>
       </c>
       <c r="G9" s="8">
@@ -2651,51 +2659,53 @@
       </c>
       <c r="CG9" s="12">
         <v>33.4</v>
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
       <c r="CK9" s="29">
         <v>32.6</v>
       </c>
       <c r="CL9" s="31">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="29">
         <v>36.200000000000003</v>
       </c>
       <c r="CN9" s="29">
         <v>36.299999999999997</v>
       </c>
-      <c r="CO9" s="29"/>
+      <c r="CO9" s="29">
+        <v>35.9</v>
+      </c>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
       <c r="F10" s="14">
         <v>63</v>
       </c>
       <c r="G10" s="8">
@@ -2934,51 +2944,53 @@
       </c>
       <c r="CG10" s="12">
         <v>86.6</v>
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
       <c r="CK10" s="29">
         <v>92.4</v>
       </c>
       <c r="CL10" s="31">
         <v>94.7</v>
       </c>
       <c r="CM10" s="29">
         <v>92.1</v>
       </c>
       <c r="CN10" s="30">
         <v>92</v>
       </c>
-      <c r="CO10" s="29"/>
+      <c r="CO10" s="29">
+        <v>92.9</v>
+      </c>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
       <c r="F11" s="14">
         <v>34.4</v>
       </c>
       <c r="G11" s="8">
@@ -3217,51 +3229,53 @@
       </c>
       <c r="CG11" s="12">
         <v>34.1</v>
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
       <c r="CK11" s="29">
         <v>36.1</v>
       </c>
       <c r="CL11" s="31">
         <v>37.1</v>
       </c>
       <c r="CM11" s="29">
         <v>39.6</v>
       </c>
       <c r="CN11" s="29">
         <v>37.5</v>
       </c>
-      <c r="CO11" s="29"/>
+      <c r="CO11" s="29">
+        <v>38.1</v>
+      </c>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
       <c r="F12" s="14">
         <v>1.6</v>
       </c>
       <c r="G12" s="8">
@@ -3500,51 +3514,53 @@
       </c>
       <c r="CG12" s="12">
         <v>3.1</v>
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
       <c r="CK12" s="29">
         <v>3.4</v>
       </c>
       <c r="CL12" s="31">
         <v>3.4</v>
       </c>
       <c r="CM12" s="29">
         <v>3.6</v>
       </c>
       <c r="CN12" s="29">
         <v>3.5</v>
       </c>
-      <c r="CO12" s="29"/>
+      <c r="CO12" s="29">
+        <v>3.5</v>
+      </c>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
       <c r="F13" s="14">
         <v>18</v>
       </c>
       <c r="G13" s="8">
@@ -3783,51 +3799,53 @@
       </c>
       <c r="CG13" s="12">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
       <c r="CK13" s="29">
         <v>19.3</v>
       </c>
       <c r="CL13" s="31">
         <v>19.3</v>
       </c>
       <c r="CM13" s="29">
         <v>20.2</v>
       </c>
       <c r="CN13" s="29">
         <v>19.899999999999999</v>
       </c>
-      <c r="CO13" s="29"/>
+      <c r="CO13" s="29">
+        <v>19.3</v>
+      </c>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
@@ -3856,226 +3874,228 @@
       <c r="AP14" s="18"/>
       <c r="AQ14" s="18"/>
       <c r="AR14" s="18"/>
       <c r="AS14" s="18"/>
       <c r="AT14" s="18"/>
       <c r="AU14" s="18"/>
       <c r="AV14" s="18"/>
       <c r="AW14" s="18"/>
     </row>
     <row r="15" spans="1:97">
       <c r="AY15" s="1"/>
       <c r="AZ15" s="20"/>
     </row>
     <row r="16" spans="1:97">
       <c r="AI16" s="2"/>
       <c r="AJ16" s="21"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="1"/>
       <c r="AZ16" s="20"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="20"/>
       <c r="BD16" s="5"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="20"/>
+      <c r="CO16" s="1"/>
+      <c r="CP16" s="20"/>
     </row>
     <row r="17" spans="35:94">
       <c r="AI17" s="2"/>
       <c r="AJ17" s="21"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="1"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="20"/>
       <c r="BD17" s="5"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="20"/>
       <c r="BW17" s="1"/>
       <c r="BX17" s="20"/>
       <c r="BY17" s="5"/>
       <c r="CL17" s="1"/>
       <c r="CM17" s="20"/>
       <c r="CN17" s="1"/>
-      <c r="CO17" s="20"/>
-      <c r="CP17" s="5"/>
+      <c r="CO17" s="1"/>
+      <c r="CP17" s="20"/>
     </row>
     <row r="18" spans="35:94">
       <c r="AI18" s="2"/>
       <c r="AJ18" s="21"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="20"/>
       <c r="AY18" s="1"/>
       <c r="AZ18" s="20"/>
       <c r="BA18" s="20"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="20"/>
       <c r="BD18" s="5"/>
       <c r="BR18" s="1"/>
       <c r="BS18" s="20"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="20"/>
       <c r="BY18" s="5"/>
       <c r="CL18" s="1"/>
       <c r="CM18" s="20"/>
       <c r="CN18" s="1"/>
-      <c r="CO18" s="20"/>
-      <c r="CP18" s="5"/>
+      <c r="CO18" s="1"/>
+      <c r="CP18" s="20"/>
     </row>
     <row r="19" spans="35:94">
       <c r="AI19" s="2"/>
       <c r="AJ19" s="21"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="20"/>
       <c r="AY19" s="1"/>
       <c r="AZ19" s="20"/>
       <c r="BA19" s="20"/>
       <c r="BB19" s="1"/>
       <c r="BC19" s="20"/>
       <c r="BD19" s="5"/>
       <c r="BR19" s="1"/>
       <c r="BS19" s="20"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="20"/>
       <c r="BY19" s="5"/>
       <c r="CL19" s="1"/>
       <c r="CM19" s="20"/>
       <c r="CN19" s="1"/>
-      <c r="CO19" s="20"/>
-      <c r="CP19" s="5"/>
+      <c r="CO19" s="1"/>
+      <c r="CP19" s="20"/>
     </row>
     <row r="20" spans="35:94">
       <c r="AI20" s="2"/>
       <c r="AJ20" s="21"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="20"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="20"/>
       <c r="BA20" s="20"/>
       <c r="BB20" s="1"/>
       <c r="BC20" s="20"/>
       <c r="BD20" s="5"/>
       <c r="BR20" s="1"/>
       <c r="BS20" s="20"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="20"/>
       <c r="BY20" s="5"/>
       <c r="CL20" s="1"/>
       <c r="CM20" s="20"/>
       <c r="CN20" s="1"/>
-      <c r="CO20" s="20"/>
-      <c r="CP20" s="5"/>
+      <c r="CO20" s="1"/>
+      <c r="CP20" s="20"/>
     </row>
     <row r="21" spans="35:94">
       <c r="AI21" s="2"/>
       <c r="AJ21" s="21"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="20"/>
       <c r="AY21" s="1"/>
       <c r="AZ21" s="20"/>
       <c r="BA21" s="20"/>
       <c r="BB21" s="1"/>
       <c r="BC21" s="20"/>
       <c r="BD21" s="5"/>
       <c r="BR21" s="1"/>
       <c r="BS21" s="20"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="20"/>
       <c r="BY21" s="5"/>
       <c r="CL21" s="1"/>
       <c r="CM21" s="20"/>
       <c r="CN21" s="1"/>
-      <c r="CO21" s="20"/>
-      <c r="CP21" s="5"/>
+      <c r="CO21" s="1"/>
+      <c r="CP21" s="20"/>
     </row>
     <row r="22" spans="35:94">
       <c r="AI22" s="2"/>
       <c r="AJ22" s="21"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="20"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="20"/>
       <c r="BA22" s="20"/>
       <c r="BB22" s="1"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="5"/>
       <c r="BR22" s="1"/>
       <c r="BS22" s="20"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="20"/>
       <c r="BY22" s="5"/>
       <c r="CL22" s="1"/>
       <c r="CM22" s="20"/>
       <c r="CN22" s="1"/>
-      <c r="CO22" s="20"/>
-      <c r="CP22" s="5"/>
+      <c r="CO22" s="1"/>
+      <c r="CP22" s="20"/>
     </row>
     <row r="23" spans="35:94">
       <c r="AI23" s="2"/>
       <c r="AJ23" s="21"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="20"/>
       <c r="AY23" s="1"/>
       <c r="AZ23" s="20"/>
       <c r="BA23" s="20"/>
       <c r="BB23" s="1"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="5"/>
       <c r="BR23" s="1"/>
       <c r="BS23" s="20"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="20"/>
       <c r="BY23" s="5"/>
       <c r="CL23" s="1"/>
       <c r="CM23" s="20"/>
       <c r="CN23" s="1"/>
-      <c r="CO23" s="20"/>
-      <c r="CP23" s="5"/>
+      <c r="CO23" s="1"/>
+      <c r="CP23" s="20"/>
     </row>
     <row r="24" spans="35:94">
       <c r="AI24" s="2"/>
       <c r="AJ24" s="21"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="20"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="20"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="20"/>
       <c r="BD24" s="5"/>
       <c r="BR24" s="1"/>
       <c r="BS24" s="20"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="20"/>
       <c r="BY24" s="5"/>
       <c r="CL24" s="1"/>
       <c r="CM24" s="20"/>
       <c r="CN24" s="1"/>
-      <c r="CO24" s="20"/>
-      <c r="CP24" s="5"/>
+      <c r="CO24" s="1"/>
+      <c r="CP24" s="20"/>
     </row>
     <row r="25" spans="35:94">
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="1"/>
       <c r="BA25" s="20"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="20"/>
       <c r="BD25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="20"/>
       <c r="BY25" s="5"/>
       <c r="CL25" s="1"/>
       <c r="CM25" s="20"/>
       <c r="CN25" s="1"/>
       <c r="CO25" s="20"/>
       <c r="CP25" s="5"/>
     </row>
     <row r="26" spans="35:94">
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>