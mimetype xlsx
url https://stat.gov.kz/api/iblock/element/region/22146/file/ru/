--- v5 (2026-09-27)
+++ v6 (2026-10-18)
@@ -666,51 +666,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO5" sqref="CO5:CO13"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5:CP13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
@@ -1522,51 +1522,53 @@
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
       <c r="CK5" s="29">
         <v>251.4</v>
       </c>
       <c r="CL5" s="31">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="29">
         <v>262.2</v>
       </c>
       <c r="CN5" s="29">
         <v>259.10000000000002</v>
       </c>
       <c r="CO5" s="29">
         <v>258.60000000000002</v>
       </c>
-      <c r="CP5" s="29"/>
+      <c r="CP5" s="29">
+        <v>257</v>
+      </c>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="7">
         <v>5.7610000000000001</v>
       </c>
       <c r="G6" s="8">
         <v>6</v>
@@ -1807,51 +1809,53 @@
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
       <c r="CK6" s="29">
         <v>12.2</v>
       </c>
       <c r="CL6" s="31">
         <v>12.3</v>
       </c>
       <c r="CM6" s="29">
         <v>12.8</v>
       </c>
       <c r="CN6" s="29">
         <v>12.9</v>
       </c>
       <c r="CO6" s="29">
         <v>12.8</v>
       </c>
-      <c r="CP6" s="29"/>
+      <c r="CP6" s="29">
+        <v>12.8</v>
+      </c>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
       <c r="F7" s="13">
         <v>21.9</v>
       </c>
       <c r="G7" s="14">
         <v>21.4</v>
@@ -2092,51 +2096,53 @@
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
       <c r="CK7" s="29">
         <v>23.5</v>
       </c>
       <c r="CL7" s="31">
         <v>25.5</v>
       </c>
       <c r="CM7" s="29">
         <v>25.2</v>
       </c>
       <c r="CN7" s="29">
         <v>24.9</v>
       </c>
       <c r="CO7" s="29">
         <v>24.4</v>
       </c>
-      <c r="CP7" s="29"/>
+      <c r="CP7" s="29">
+        <v>24</v>
+      </c>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
       <c r="F8" s="14">
         <v>24.8</v>
       </c>
       <c r="G8" s="8">
         <v>23.9</v>
@@ -2377,51 +2383,53 @@
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
       <c r="CK8" s="29">
         <v>31.9</v>
       </c>
       <c r="CL8" s="31">
         <v>32.5</v>
       </c>
       <c r="CM8" s="29">
         <v>32.6</v>
       </c>
       <c r="CN8" s="29">
         <v>32.1</v>
       </c>
       <c r="CO8" s="29">
         <v>31.6</v>
       </c>
-      <c r="CP8" s="29"/>
+      <c r="CP8" s="29">
+        <v>31.3</v>
+      </c>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
       <c r="F9" s="14">
         <v>18.600000000000001</v>
       </c>
       <c r="G9" s="8">
         <v>20.9</v>
@@ -2662,51 +2670,53 @@
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
       <c r="CK9" s="29">
         <v>32.6</v>
       </c>
       <c r="CL9" s="31">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="29">
         <v>36.200000000000003</v>
       </c>
       <c r="CN9" s="29">
         <v>36.299999999999997</v>
       </c>
       <c r="CO9" s="29">
         <v>35.9</v>
       </c>
-      <c r="CP9" s="29"/>
+      <c r="CP9" s="29">
+        <v>34.700000000000003</v>
+      </c>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
       <c r="F10" s="14">
         <v>63</v>
       </c>
       <c r="G10" s="8">
         <v>66.099999999999994</v>
@@ -2947,51 +2957,53 @@
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
       <c r="CK10" s="29">
         <v>92.4</v>
       </c>
       <c r="CL10" s="31">
         <v>94.7</v>
       </c>
       <c r="CM10" s="29">
         <v>92.1</v>
       </c>
       <c r="CN10" s="30">
         <v>92</v>
       </c>
       <c r="CO10" s="29">
         <v>92.9</v>
       </c>
-      <c r="CP10" s="29"/>
+      <c r="CP10" s="29">
+        <v>93.9</v>
+      </c>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
       <c r="F11" s="14">
         <v>34.4</v>
       </c>
       <c r="G11" s="8">
         <v>34.6</v>
@@ -3232,51 +3244,53 @@
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
       <c r="CK11" s="29">
         <v>36.1</v>
       </c>
       <c r="CL11" s="31">
         <v>37.1</v>
       </c>
       <c r="CM11" s="29">
         <v>39.6</v>
       </c>
       <c r="CN11" s="29">
         <v>37.5</v>
       </c>
       <c r="CO11" s="29">
         <v>38.1</v>
       </c>
-      <c r="CP11" s="29"/>
+      <c r="CP11" s="29">
+        <v>37.5</v>
+      </c>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
       <c r="F12" s="14">
         <v>1.6</v>
       </c>
       <c r="G12" s="8">
         <v>1.6</v>
@@ -3517,51 +3531,53 @@
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
       <c r="CK12" s="29">
         <v>3.4</v>
       </c>
       <c r="CL12" s="31">
         <v>3.4</v>
       </c>
       <c r="CM12" s="29">
         <v>3.6</v>
       </c>
       <c r="CN12" s="29">
         <v>3.5</v>
       </c>
       <c r="CO12" s="29">
         <v>3.5</v>
       </c>
-      <c r="CP12" s="29"/>
+      <c r="CP12" s="29">
+        <v>3.4</v>
+      </c>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
       <c r="F13" s="14">
         <v>18</v>
       </c>
       <c r="G13" s="8">
         <v>16.7</v>
@@ -3802,51 +3818,53 @@
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
       <c r="CK13" s="29">
         <v>19.3</v>
       </c>
       <c r="CL13" s="31">
         <v>19.3</v>
       </c>
       <c r="CM13" s="29">
         <v>20.2</v>
       </c>
       <c r="CN13" s="29">
         <v>19.899999999999999</v>
       </c>
       <c r="CO13" s="29">
         <v>19.3</v>
       </c>
-      <c r="CP13" s="29"/>
+      <c r="CP13" s="29">
+        <v>19.5</v>
+      </c>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>