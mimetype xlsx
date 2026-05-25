--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -311,89 +311,89 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -666,124 +666,124 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ30" sqref="CJ30"/>
+      <selection pane="topRight" activeCell="CK21" sqref="CK21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="32"/>
-[...46 lines deleted...]
-      <c r="AW1" s="32"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
     </row>
     <row r="2" spans="1:97" s="22" customFormat="1" ht="18.75" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="25" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
@@ -835,67 +835,67 @@
       <c r="BG2" s="25"/>
       <c r="BH2" s="25"/>
       <c r="BI2" s="25"/>
       <c r="BJ2" s="26"/>
       <c r="BK2" s="26"/>
       <c r="BL2" s="26"/>
       <c r="BM2" s="26"/>
       <c r="BN2" s="26"/>
       <c r="BO2" s="26"/>
       <c r="BP2" s="26"/>
       <c r="BQ2" s="26"/>
       <c r="BR2" s="25" t="s">
         <v>10</v>
       </c>
       <c r="BS2" s="25"/>
       <c r="BT2" s="25"/>
       <c r="BU2" s="25"/>
       <c r="CF2" s="25" t="s">
         <v>10</v>
       </c>
       <c r="CR2" s="25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:97" ht="15" customHeight="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="44"/>
-[...9 lines deleted...]
-      <c r="M3" s="44"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
       <c r="N3" s="45" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
       <c r="Y3" s="45"/>
       <c r="Z3" s="45" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="45"/>
       <c r="AH3" s="45"/>
@@ -952,606 +952,608 @@
       <c r="BY3" s="45"/>
       <c r="BZ3" s="45"/>
       <c r="CA3" s="45"/>
       <c r="CB3" s="45"/>
       <c r="CC3" s="45"/>
       <c r="CD3" s="45"/>
       <c r="CE3" s="45"/>
       <c r="CF3" s="45"/>
       <c r="CG3" s="45"/>
       <c r="CH3" s="45" t="s">
         <v>31</v>
       </c>
       <c r="CI3" s="45"/>
       <c r="CJ3" s="45"/>
       <c r="CK3" s="45"/>
       <c r="CL3" s="45"/>
       <c r="CM3" s="45"/>
       <c r="CN3" s="45"/>
       <c r="CO3" s="45"/>
       <c r="CP3" s="45"/>
       <c r="CQ3" s="45"/>
       <c r="CR3" s="45"/>
       <c r="CS3" s="45"/>
     </row>
     <row r="4" spans="1:97" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="46" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="47" t="s">
+      <c r="C4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="47" t="s">
+      <c r="D4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="46" t="s">
+      <c r="E4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="47" t="s">
+      <c r="F4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="47" t="s">
+      <c r="G4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="47" t="s">
+      <c r="H4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="47" t="s">
+      <c r="I4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="47" t="s">
+      <c r="J4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="K4" s="47" t="s">
+      <c r="K4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="47" t="s">
+      <c r="L4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="47" t="s">
+      <c r="M4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="N4" s="46" t="s">
+      <c r="N4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="47" t="s">
+      <c r="O4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="P4" s="47" t="s">
+      <c r="P4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Q4" s="46" t="s">
+      <c r="Q4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="R4" s="47" t="s">
+      <c r="R4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="S4" s="47" t="s">
+      <c r="S4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="T4" s="47" t="s">
+      <c r="T4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="U4" s="47" t="s">
+      <c r="U4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="47" t="s">
+      <c r="V4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="W4" s="47" t="s">
+      <c r="W4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="X4" s="47" t="s">
+      <c r="X4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="Y4" s="47" t="s">
+      <c r="Y4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="Z4" s="46" t="s">
+      <c r="Z4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AA4" s="47" t="s">
+      <c r="AA4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="AB4" s="47" t="s">
+      <c r="AB4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="AC4" s="46" t="s">
+      <c r="AC4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="AD4" s="47" t="s">
+      <c r="AD4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AE4" s="47" t="s">
+      <c r="AE4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AF4" s="47" t="s">
+      <c r="AF4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AG4" s="47" t="s">
+      <c r="AG4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AH4" s="47" t="s">
+      <c r="AH4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="47" t="s">
+      <c r="AI4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AJ4" s="47" t="s">
+      <c r="AJ4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="AK4" s="47" t="s">
+      <c r="AK4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="AL4" s="46" t="s">
+      <c r="AL4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AM4" s="47" t="s">
+      <c r="AM4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="AN4" s="47" t="s">
+      <c r="AN4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="AO4" s="46" t="s">
+      <c r="AO4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="AP4" s="47" t="s">
+      <c r="AP4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AQ4" s="47" t="s">
+      <c r="AQ4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AR4" s="47" t="s">
+      <c r="AR4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AS4" s="47" t="s">
+      <c r="AS4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AT4" s="47" t="s">
+      <c r="AT4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AU4" s="47" t="s">
+      <c r="AU4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AV4" s="47" t="s">
+      <c r="AV4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="AW4" s="47" t="s">
+      <c r="AW4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="AX4" s="46" t="s">
+      <c r="AX4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="AY4" s="47" t="s">
+      <c r="AY4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="AZ4" s="47" t="s">
+      <c r="AZ4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BA4" s="46" t="s">
+      <c r="BA4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="BB4" s="47" t="s">
+      <c r="BB4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="BC4" s="47" t="s">
+      <c r="BC4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BD4" s="47" t="s">
+      <c r="BD4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="BE4" s="47" t="s">
+      <c r="BE4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="BF4" s="47" t="s">
+      <c r="BF4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BG4" s="47" t="s">
+      <c r="BG4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="BH4" s="47" t="s">
+      <c r="BH4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="BI4" s="47" t="s">
+      <c r="BI4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BJ4" s="46" t="s">
+      <c r="BJ4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="BK4" s="47" t="s">
+      <c r="BK4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="BL4" s="47" t="s">
+      <c r="BL4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BM4" s="46" t="s">
+      <c r="BM4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="BN4" s="47" t="s">
+      <c r="BN4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="BO4" s="47" t="s">
+      <c r="BO4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="BP4" s="47" t="s">
+      <c r="BP4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="BQ4" s="47" t="s">
+      <c r="BQ4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="BR4" s="47" t="s">
+      <c r="BR4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="BS4" s="47" t="s">
+      <c r="BS4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="BT4" s="47" t="s">
+      <c r="BT4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="BU4" s="47" t="s">
+      <c r="BU4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BV4" s="46" t="s">
+      <c r="BV4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="BW4" s="47" t="s">
+      <c r="BW4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="BX4" s="47" t="s">
+      <c r="BX4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BY4" s="46" t="s">
+      <c r="BY4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="BZ4" s="47" t="s">
+      <c r="BZ4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="CA4" s="47" t="s">
+      <c r="CA4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CB4" s="47" t="s">
+      <c r="CB4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="CC4" s="47" t="s">
+      <c r="CC4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="CD4" s="47" t="s">
+      <c r="CD4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="CE4" s="47" t="s">
+      <c r="CE4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="CF4" s="47" t="s">
+      <c r="CF4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="CG4" s="47" t="s">
+      <c r="CG4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="CH4" s="46" t="s">
+      <c r="CH4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="CI4" s="47" t="s">
+      <c r="CI4" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="CJ4" s="47" t="s">
+      <c r="CJ4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="CK4" s="46" t="s">
+      <c r="CK4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="CL4" s="47" t="s">
+      <c r="CL4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="CM4" s="47" t="s">
+      <c r="CM4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="CN4" s="47" t="s">
+      <c r="CN4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="CO4" s="47" t="s">
+      <c r="CO4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="CP4" s="47" t="s">
+      <c r="CP4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="CQ4" s="47" t="s">
+      <c r="CQ4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="CR4" s="47" t="s">
+      <c r="CR4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="CS4" s="47" t="s">
+      <c r="CS4" s="44" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:97" s="5" customFormat="1">
-      <c r="A5" s="33" t="s">
+      <c r="A5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="33">
         <v>164.78899999999999</v>
       </c>
-      <c r="C5" s="34">
+      <c r="C5" s="33">
         <v>166.35599999999999</v>
       </c>
-      <c r="D5" s="34">
+      <c r="D5" s="33">
         <v>172.655</v>
       </c>
-      <c r="E5" s="34">
+      <c r="E5" s="33">
         <v>181.39099999999999</v>
       </c>
-      <c r="F5" s="34">
+      <c r="F5" s="33">
         <v>188.14699999999999</v>
       </c>
-      <c r="G5" s="35">
+      <c r="G5" s="34">
         <v>191.17</v>
       </c>
-      <c r="H5" s="36">
+      <c r="H5" s="35">
         <v>189.315</v>
       </c>
-      <c r="I5" s="35">
+      <c r="I5" s="34">
         <v>186.745</v>
       </c>
-      <c r="J5" s="35">
+      <c r="J5" s="34">
         <v>183.19900000000001</v>
       </c>
-      <c r="K5" s="35">
+      <c r="K5" s="34">
         <v>178.95</v>
       </c>
-      <c r="L5" s="35">
+      <c r="L5" s="34">
         <v>172.935</v>
       </c>
-      <c r="M5" s="35">
+      <c r="M5" s="34">
         <v>173.44399999999999</v>
       </c>
-      <c r="N5" s="34">
+      <c r="N5" s="33">
         <v>170.107</v>
       </c>
-      <c r="O5" s="34">
+      <c r="O5" s="33">
         <v>171.12</v>
       </c>
-      <c r="P5" s="34">
+      <c r="P5" s="33">
         <v>177.39500000000001</v>
       </c>
-      <c r="Q5" s="34">
+      <c r="Q5" s="33">
         <v>187.00800000000001</v>
       </c>
-      <c r="R5" s="34">
+      <c r="R5" s="33">
         <v>193.90899999999999</v>
       </c>
-      <c r="S5" s="35">
+      <c r="S5" s="34">
         <v>198.71199999999999</v>
       </c>
-      <c r="T5" s="34">
+      <c r="T5" s="33">
         <v>196.429</v>
       </c>
-      <c r="U5" s="35">
+      <c r="U5" s="34">
         <v>193.52799999999999</v>
       </c>
-      <c r="V5" s="35">
+      <c r="V5" s="34">
         <v>189.98400000000001</v>
       </c>
-      <c r="W5" s="35">
+      <c r="W5" s="34">
         <v>186.59100000000001</v>
       </c>
-      <c r="X5" s="35">
+      <c r="X5" s="34">
         <v>180.904</v>
       </c>
-      <c r="Y5" s="35">
+      <c r="Y5" s="34">
         <v>180.374</v>
       </c>
-      <c r="Z5" s="37">
+      <c r="Z5" s="36">
         <v>177.13</v>
       </c>
-      <c r="AA5" s="37">
+      <c r="AA5" s="36">
         <v>178.60599999999999</v>
       </c>
-      <c r="AB5" s="38">
+      <c r="AB5" s="37">
         <v>184.827</v>
       </c>
-      <c r="AC5" s="38">
+      <c r="AC5" s="37">
         <v>194.52500000000001</v>
       </c>
-      <c r="AD5" s="35">
+      <c r="AD5" s="34">
         <v>201.85499999999999</v>
       </c>
-      <c r="AE5" s="35">
+      <c r="AE5" s="34">
         <v>209.33600000000001</v>
       </c>
-      <c r="AF5" s="35">
+      <c r="AF5" s="34">
         <v>206.68700000000001</v>
       </c>
-      <c r="AG5" s="34">
+      <c r="AG5" s="33">
         <v>204.98400000000001</v>
       </c>
-      <c r="AH5" s="34">
+      <c r="AH5" s="33">
         <v>201.47499999999999</v>
       </c>
-      <c r="AI5" s="39">
+      <c r="AI5" s="38">
         <v>196.97800000000001</v>
       </c>
-      <c r="AJ5" s="34">
+      <c r="AJ5" s="33">
         <v>189.863</v>
       </c>
-      <c r="AK5" s="35">
+      <c r="AK5" s="34">
         <v>190.601</v>
       </c>
-      <c r="AL5" s="37">
+      <c r="AL5" s="36">
         <v>187.04599999999999</v>
       </c>
-      <c r="AM5" s="37">
+      <c r="AM5" s="36">
         <v>187.84</v>
       </c>
-      <c r="AN5" s="38">
+      <c r="AN5" s="37">
         <v>193.75899999999999</v>
       </c>
-      <c r="AO5" s="38">
+      <c r="AO5" s="37">
         <v>205.06</v>
       </c>
-      <c r="AP5" s="35">
+      <c r="AP5" s="34">
         <v>213.762</v>
       </c>
-      <c r="AQ5" s="35">
+      <c r="AQ5" s="34">
         <v>216.69499999999999</v>
       </c>
-      <c r="AR5" s="35">
+      <c r="AR5" s="34">
         <v>212.96600000000001</v>
       </c>
-      <c r="AS5" s="39">
+      <c r="AS5" s="38">
         <v>210.56299999999999</v>
       </c>
-      <c r="AT5" s="35">
+      <c r="AT5" s="34">
         <v>207.34399999999999</v>
       </c>
-      <c r="AU5" s="35">
+      <c r="AU5" s="34">
         <v>202.98</v>
       </c>
-      <c r="AV5" s="35">
+      <c r="AV5" s="34">
         <v>195.26400000000001</v>
       </c>
-      <c r="AW5" s="35">
+      <c r="AW5" s="34">
         <v>198.80699999999999</v>
       </c>
-      <c r="AX5" s="35">
+      <c r="AX5" s="34">
         <v>195.886</v>
       </c>
-      <c r="AY5" s="35">
+      <c r="AY5" s="34">
         <v>196.517</v>
       </c>
-      <c r="AZ5" s="35">
+      <c r="AZ5" s="34">
         <v>202.422</v>
       </c>
-      <c r="BA5" s="35">
+      <c r="BA5" s="34">
         <v>213.833</v>
       </c>
-      <c r="BB5" s="35">
+      <c r="BB5" s="34">
         <v>222.9</v>
       </c>
-      <c r="BC5" s="35">
+      <c r="BC5" s="34">
         <v>231.7</v>
       </c>
-      <c r="BD5" s="35">
+      <c r="BD5" s="34">
         <v>228</v>
       </c>
-      <c r="BE5" s="39">
+      <c r="BE5" s="38">
         <v>224.4</v>
       </c>
-      <c r="BF5" s="35">
+      <c r="BF5" s="34">
         <v>221.3</v>
       </c>
-      <c r="BG5" s="35">
+      <c r="BG5" s="34">
         <v>217.2</v>
       </c>
-      <c r="BH5" s="35">
+      <c r="BH5" s="34">
         <v>211.9</v>
       </c>
-      <c r="BI5" s="35">
+      <c r="BI5" s="34">
         <v>203.7</v>
       </c>
-      <c r="BJ5" s="35">
+      <c r="BJ5" s="34">
         <v>144</v>
       </c>
-      <c r="BK5" s="35">
+      <c r="BK5" s="34">
         <v>142</v>
       </c>
-      <c r="BL5" s="35">
+      <c r="BL5" s="34">
         <v>151.4</v>
       </c>
-      <c r="BM5" s="35">
+      <c r="BM5" s="34">
         <v>157.30000000000001</v>
       </c>
-      <c r="BN5" s="35">
+      <c r="BN5" s="34">
         <v>162.4</v>
       </c>
-      <c r="BO5" s="35">
+      <c r="BO5" s="34">
         <v>233.6</v>
       </c>
-      <c r="BP5" s="35">
+      <c r="BP5" s="34">
         <v>230.9</v>
       </c>
-      <c r="BQ5" s="39">
+      <c r="BQ5" s="38">
         <v>228.7</v>
       </c>
-      <c r="BR5" s="35">
+      <c r="BR5" s="34">
         <v>226.4</v>
       </c>
-      <c r="BS5" s="35">
+      <c r="BS5" s="34">
         <v>223.9</v>
       </c>
-      <c r="BT5" s="35">
+      <c r="BT5" s="34">
         <v>220.7</v>
       </c>
-      <c r="BU5" s="35">
+      <c r="BU5" s="34">
         <v>225.4</v>
       </c>
-      <c r="BV5" s="35">
+      <c r="BV5" s="34">
         <v>225.5</v>
       </c>
-      <c r="BW5" s="35">
+      <c r="BW5" s="34">
         <v>226.7</v>
       </c>
-      <c r="BX5" s="35">
+      <c r="BX5" s="34">
         <v>233.5</v>
       </c>
-      <c r="BY5" s="35">
+      <c r="BY5" s="34">
         <v>242.5</v>
       </c>
-      <c r="BZ5" s="35">
+      <c r="BZ5" s="34">
         <v>245.4</v>
       </c>
-      <c r="CA5" s="35">
+      <c r="CA5" s="34">
         <v>248.8</v>
       </c>
-      <c r="CB5" s="35">
+      <c r="CB5" s="34">
         <v>247.1</v>
       </c>
-      <c r="CC5" s="40">
+      <c r="CC5" s="39">
         <v>243.4</v>
       </c>
-      <c r="CD5" s="35">
+      <c r="CD5" s="34">
         <v>240.3</v>
       </c>
-      <c r="CE5" s="41">
+      <c r="CE5" s="40">
         <v>238.7</v>
       </c>
-      <c r="CF5" s="35">
+      <c r="CF5" s="34">
         <v>236.8</v>
       </c>
-      <c r="CG5" s="35">
+      <c r="CG5" s="34">
         <v>236.6</v>
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
-      <c r="CK5" s="29"/>
+      <c r="CK5" s="29">
+        <v>251.4</v>
+      </c>
       <c r="CL5" s="29"/>
       <c r="CM5" s="29"/>
       <c r="CN5" s="29"/>
       <c r="CO5" s="29"/>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
@@ -1782,51 +1784,53 @@
       </c>
       <c r="CC6" s="27">
         <v>11.3</v>
       </c>
       <c r="CD6" s="12">
         <v>11.5</v>
       </c>
       <c r="CE6" s="28">
         <v>11.5</v>
       </c>
       <c r="CF6" s="12">
         <v>11.4</v>
       </c>
       <c r="CG6" s="12">
         <v>11.8</v>
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
-      <c r="CK6" s="29"/>
+      <c r="CK6" s="29">
+        <v>12.2</v>
+      </c>
       <c r="CL6" s="29"/>
       <c r="CM6" s="29"/>
       <c r="CN6" s="29"/>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
@@ -2057,51 +2061,53 @@
       </c>
       <c r="CC7" s="27">
         <v>21.9</v>
       </c>
       <c r="CD7" s="12">
         <v>22</v>
       </c>
       <c r="CE7" s="28">
         <v>21.7</v>
       </c>
       <c r="CF7" s="12">
         <v>21.3</v>
       </c>
       <c r="CG7" s="12">
         <v>21.6</v>
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
-      <c r="CK7" s="29"/>
+      <c r="CK7" s="29">
+        <v>23.5</v>
+      </c>
       <c r="CL7" s="29"/>
       <c r="CM7" s="29"/>
       <c r="CN7" s="29"/>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
@@ -2332,51 +2338,53 @@
       </c>
       <c r="CC8" s="27">
         <v>30</v>
       </c>
       <c r="CD8" s="12">
         <v>28.9</v>
       </c>
       <c r="CE8" s="28">
         <v>28.4</v>
       </c>
       <c r="CF8" s="12">
         <v>27.5</v>
       </c>
       <c r="CG8" s="12">
         <v>26.9</v>
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
-      <c r="CK8" s="29"/>
+      <c r="CK8" s="29">
+        <v>31.9</v>
+      </c>
       <c r="CL8" s="29"/>
       <c r="CM8" s="29"/>
       <c r="CN8" s="29"/>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
@@ -2607,51 +2615,53 @@
       </c>
       <c r="CC9" s="27">
         <v>33</v>
       </c>
       <c r="CD9" s="12">
         <v>31.9</v>
       </c>
       <c r="CE9" s="28">
         <v>31.9</v>
       </c>
       <c r="CF9" s="12">
         <v>31.7</v>
       </c>
       <c r="CG9" s="12">
         <v>33.4</v>
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
-      <c r="CK9" s="29"/>
+      <c r="CK9" s="29">
+        <v>32.6</v>
+      </c>
       <c r="CL9" s="29"/>
       <c r="CM9" s="29"/>
       <c r="CN9" s="29"/>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
@@ -2882,51 +2892,53 @@
       </c>
       <c r="CC10" s="27">
         <v>88.7</v>
       </c>
       <c r="CD10" s="12">
         <v>88.3</v>
       </c>
       <c r="CE10" s="28">
         <v>88.9</v>
       </c>
       <c r="CF10" s="12">
         <v>89.2</v>
       </c>
       <c r="CG10" s="12">
         <v>86.6</v>
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
-      <c r="CK10" s="29"/>
+      <c r="CK10" s="29">
+        <v>92.4</v>
+      </c>
       <c r="CL10" s="29"/>
       <c r="CM10" s="29"/>
       <c r="CN10" s="29"/>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
@@ -3157,51 +3169,53 @@
       </c>
       <c r="CC11" s="27">
         <v>36</v>
       </c>
       <c r="CD11" s="12">
         <v>35.5</v>
       </c>
       <c r="CE11" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="12">
         <v>33.9</v>
       </c>
       <c r="CG11" s="12">
         <v>34.1</v>
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
-      <c r="CK11" s="29"/>
+      <c r="CK11" s="29">
+        <v>36.1</v>
+      </c>
       <c r="CL11" s="29"/>
       <c r="CM11" s="29"/>
       <c r="CN11" s="29"/>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
@@ -3432,51 +3446,53 @@
       </c>
       <c r="CC12" s="27">
         <v>2.9</v>
       </c>
       <c r="CD12" s="12">
         <v>2.8</v>
       </c>
       <c r="CE12" s="28">
         <v>2.8</v>
       </c>
       <c r="CF12" s="12">
         <v>2.8</v>
       </c>
       <c r="CG12" s="12">
         <v>3.1</v>
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
-      <c r="CK12" s="29"/>
+      <c r="CK12" s="29">
+        <v>3.4</v>
+      </c>
       <c r="CL12" s="29"/>
       <c r="CM12" s="29"/>
       <c r="CN12" s="29"/>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
@@ -3707,51 +3723,53 @@
       </c>
       <c r="CC13" s="27">
         <v>19.600000000000001</v>
       </c>
       <c r="CD13" s="12">
         <v>19.5</v>
       </c>
       <c r="CE13" s="28">
         <v>19.2</v>
       </c>
       <c r="CF13" s="12">
         <v>19</v>
       </c>
       <c r="CG13" s="12">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
-      <c r="CK13" s="29"/>
+      <c r="CK13" s="29">
+        <v>19.3</v>
+      </c>
       <c r="CL13" s="29"/>
       <c r="CM13" s="29"/>
       <c r="CN13" s="29"/>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>