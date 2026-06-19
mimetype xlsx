--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -666,51 +666,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK21" sqref="CK21"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
@@ -1510,51 +1510,53 @@
       </c>
       <c r="CD5" s="34">
         <v>240.3</v>
       </c>
       <c r="CE5" s="40">
         <v>238.7</v>
       </c>
       <c r="CF5" s="34">
         <v>236.8</v>
       </c>
       <c r="CG5" s="34">
         <v>236.6</v>
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
       <c r="CK5" s="29">
         <v>251.4</v>
       </c>
-      <c r="CL5" s="29"/>
+      <c r="CL5" s="31">
+        <v>258.10000000000002</v>
+      </c>
       <c r="CM5" s="29"/>
       <c r="CN5" s="29"/>
       <c r="CO5" s="29"/>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="7">
@@ -1787,51 +1789,53 @@
       </c>
       <c r="CD6" s="12">
         <v>11.5</v>
       </c>
       <c r="CE6" s="28">
         <v>11.5</v>
       </c>
       <c r="CF6" s="12">
         <v>11.4</v>
       </c>
       <c r="CG6" s="12">
         <v>11.8</v>
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
       <c r="CK6" s="29">
         <v>12.2</v>
       </c>
-      <c r="CL6" s="29"/>
+      <c r="CL6" s="31">
+        <v>12.3</v>
+      </c>
       <c r="CM6" s="29"/>
       <c r="CN6" s="29"/>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
       <c r="F7" s="13">
@@ -2064,51 +2068,53 @@
       </c>
       <c r="CD7" s="12">
         <v>22</v>
       </c>
       <c r="CE7" s="28">
         <v>21.7</v>
       </c>
       <c r="CF7" s="12">
         <v>21.3</v>
       </c>
       <c r="CG7" s="12">
         <v>21.6</v>
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
       <c r="CK7" s="29">
         <v>23.5</v>
       </c>
-      <c r="CL7" s="29"/>
+      <c r="CL7" s="31">
+        <v>25.5</v>
+      </c>
       <c r="CM7" s="29"/>
       <c r="CN7" s="29"/>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
       <c r="F8" s="14">
@@ -2341,51 +2347,53 @@
       </c>
       <c r="CD8" s="12">
         <v>28.9</v>
       </c>
       <c r="CE8" s="28">
         <v>28.4</v>
       </c>
       <c r="CF8" s="12">
         <v>27.5</v>
       </c>
       <c r="CG8" s="12">
         <v>26.9</v>
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
       <c r="CK8" s="29">
         <v>31.9</v>
       </c>
-      <c r="CL8" s="29"/>
+      <c r="CL8" s="31">
+        <v>32.5</v>
+      </c>
       <c r="CM8" s="29"/>
       <c r="CN8" s="29"/>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
       <c r="F9" s="14">
@@ -2618,51 +2626,53 @@
       </c>
       <c r="CD9" s="12">
         <v>31.9</v>
       </c>
       <c r="CE9" s="28">
         <v>31.9</v>
       </c>
       <c r="CF9" s="12">
         <v>31.7</v>
       </c>
       <c r="CG9" s="12">
         <v>33.4</v>
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
       <c r="CK9" s="29">
         <v>32.6</v>
       </c>
-      <c r="CL9" s="29"/>
+      <c r="CL9" s="31">
+        <v>33.299999999999997</v>
+      </c>
       <c r="CM9" s="29"/>
       <c r="CN9" s="29"/>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
       <c r="F10" s="14">
@@ -2895,51 +2905,53 @@
       </c>
       <c r="CD10" s="12">
         <v>88.3</v>
       </c>
       <c r="CE10" s="28">
         <v>88.9</v>
       </c>
       <c r="CF10" s="12">
         <v>89.2</v>
       </c>
       <c r="CG10" s="12">
         <v>86.6</v>
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
       <c r="CK10" s="29">
         <v>92.4</v>
       </c>
-      <c r="CL10" s="29"/>
+      <c r="CL10" s="31">
+        <v>94.7</v>
+      </c>
       <c r="CM10" s="29"/>
       <c r="CN10" s="29"/>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
       <c r="F11" s="14">
@@ -3172,51 +3184,53 @@
       </c>
       <c r="CD11" s="12">
         <v>35.5</v>
       </c>
       <c r="CE11" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="12">
         <v>33.9</v>
       </c>
       <c r="CG11" s="12">
         <v>34.1</v>
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
       <c r="CK11" s="29">
         <v>36.1</v>
       </c>
-      <c r="CL11" s="29"/>
+      <c r="CL11" s="31">
+        <v>37.1</v>
+      </c>
       <c r="CM11" s="29"/>
       <c r="CN11" s="29"/>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
       <c r="F12" s="14">
@@ -3449,51 +3463,53 @@
       </c>
       <c r="CD12" s="12">
         <v>2.8</v>
       </c>
       <c r="CE12" s="28">
         <v>2.8</v>
       </c>
       <c r="CF12" s="12">
         <v>2.8</v>
       </c>
       <c r="CG12" s="12">
         <v>3.1</v>
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
       <c r="CK12" s="29">
         <v>3.4</v>
       </c>
-      <c r="CL12" s="29"/>
+      <c r="CL12" s="31">
+        <v>3.4</v>
+      </c>
       <c r="CM12" s="29"/>
       <c r="CN12" s="29"/>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
       <c r="F13" s="14">
@@ -3726,51 +3742,53 @@
       </c>
       <c r="CD13" s="12">
         <v>19.5</v>
       </c>
       <c r="CE13" s="28">
         <v>19.2</v>
       </c>
       <c r="CF13" s="12">
         <v>19</v>
       </c>
       <c r="CG13" s="12">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
       <c r="CK13" s="29">
         <v>19.3</v>
       </c>
-      <c r="CL13" s="29"/>
+      <c r="CL13" s="31">
+        <v>19.3</v>
+      </c>
       <c r="CM13" s="29"/>
       <c r="CN13" s="29"/>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>