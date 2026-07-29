--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -666,51 +666,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL13"/>
+      <selection pane="topRight" activeCell="CL17" sqref="CL17:CM27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
@@ -1513,51 +1513,53 @@
       </c>
       <c r="CE5" s="40">
         <v>238.7</v>
       </c>
       <c r="CF5" s="34">
         <v>236.8</v>
       </c>
       <c r="CG5" s="34">
         <v>236.6</v>
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
       <c r="CK5" s="29">
         <v>251.4</v>
       </c>
       <c r="CL5" s="31">
         <v>258.10000000000002</v>
       </c>
-      <c r="CM5" s="29"/>
+      <c r="CM5" s="29">
+        <v>262.2</v>
+      </c>
       <c r="CN5" s="29"/>
       <c r="CO5" s="29"/>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="7">
         <v>5.7610000000000001</v>
@@ -1792,51 +1794,53 @@
       </c>
       <c r="CE6" s="28">
         <v>11.5</v>
       </c>
       <c r="CF6" s="12">
         <v>11.4</v>
       </c>
       <c r="CG6" s="12">
         <v>11.8</v>
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
       <c r="CK6" s="29">
         <v>12.2</v>
       </c>
       <c r="CL6" s="31">
         <v>12.3</v>
       </c>
-      <c r="CM6" s="29"/>
+      <c r="CM6" s="29">
+        <v>12.8</v>
+      </c>
       <c r="CN6" s="29"/>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
       <c r="F7" s="13">
         <v>21.9</v>
@@ -2071,51 +2075,53 @@
       </c>
       <c r="CE7" s="28">
         <v>21.7</v>
       </c>
       <c r="CF7" s="12">
         <v>21.3</v>
       </c>
       <c r="CG7" s="12">
         <v>21.6</v>
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
       <c r="CK7" s="29">
         <v>23.5</v>
       </c>
       <c r="CL7" s="31">
         <v>25.5</v>
       </c>
-      <c r="CM7" s="29"/>
+      <c r="CM7" s="29">
+        <v>25.2</v>
+      </c>
       <c r="CN7" s="29"/>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
       <c r="F8" s="14">
         <v>24.8</v>
@@ -2350,51 +2356,53 @@
       </c>
       <c r="CE8" s="28">
         <v>28.4</v>
       </c>
       <c r="CF8" s="12">
         <v>27.5</v>
       </c>
       <c r="CG8" s="12">
         <v>26.9</v>
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
       <c r="CK8" s="29">
         <v>31.9</v>
       </c>
       <c r="CL8" s="31">
         <v>32.5</v>
       </c>
-      <c r="CM8" s="29"/>
+      <c r="CM8" s="29">
+        <v>32.6</v>
+      </c>
       <c r="CN8" s="29"/>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
       <c r="F9" s="14">
         <v>18.600000000000001</v>
@@ -2629,51 +2637,53 @@
       </c>
       <c r="CE9" s="28">
         <v>31.9</v>
       </c>
       <c r="CF9" s="12">
         <v>31.7</v>
       </c>
       <c r="CG9" s="12">
         <v>33.4</v>
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
       <c r="CK9" s="29">
         <v>32.6</v>
       </c>
       <c r="CL9" s="31">
         <v>33.299999999999997</v>
       </c>
-      <c r="CM9" s="29"/>
+      <c r="CM9" s="29">
+        <v>36.200000000000003</v>
+      </c>
       <c r="CN9" s="29"/>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
       <c r="F10" s="14">
         <v>63</v>
@@ -2908,51 +2918,53 @@
       </c>
       <c r="CE10" s="28">
         <v>88.9</v>
       </c>
       <c r="CF10" s="12">
         <v>89.2</v>
       </c>
       <c r="CG10" s="12">
         <v>86.6</v>
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
       <c r="CK10" s="29">
         <v>92.4</v>
       </c>
       <c r="CL10" s="31">
         <v>94.7</v>
       </c>
-      <c r="CM10" s="29"/>
+      <c r="CM10" s="29">
+        <v>92.1</v>
+      </c>
       <c r="CN10" s="29"/>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
       <c r="F11" s="14">
         <v>34.4</v>
@@ -3187,51 +3199,53 @@
       </c>
       <c r="CE11" s="28">
         <v>34.299999999999997</v>
       </c>
       <c r="CF11" s="12">
         <v>33.9</v>
       </c>
       <c r="CG11" s="12">
         <v>34.1</v>
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
       <c r="CK11" s="29">
         <v>36.1</v>
       </c>
       <c r="CL11" s="31">
         <v>37.1</v>
       </c>
-      <c r="CM11" s="29"/>
+      <c r="CM11" s="29">
+        <v>39.6</v>
+      </c>
       <c r="CN11" s="29"/>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
       <c r="F12" s="14">
         <v>1.6</v>
@@ -3466,51 +3480,53 @@
       </c>
       <c r="CE12" s="28">
         <v>2.8</v>
       </c>
       <c r="CF12" s="12">
         <v>2.8</v>
       </c>
       <c r="CG12" s="12">
         <v>3.1</v>
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
       <c r="CK12" s="29">
         <v>3.4</v>
       </c>
       <c r="CL12" s="31">
         <v>3.4</v>
       </c>
-      <c r="CM12" s="29"/>
+      <c r="CM12" s="29">
+        <v>3.6</v>
+      </c>
       <c r="CN12" s="29"/>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
       <c r="F13" s="14">
         <v>18</v>
@@ -3745,51 +3761,53 @@
       </c>
       <c r="CE13" s="28">
         <v>19.2</v>
       </c>
       <c r="CF13" s="12">
         <v>19</v>
       </c>
       <c r="CG13" s="12">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
       <c r="CK13" s="29">
         <v>19.3</v>
       </c>
       <c r="CL13" s="31">
         <v>19.3</v>
       </c>
-      <c r="CM13" s="29"/>
+      <c r="CM13" s="29">
+        <v>20.2</v>
+      </c>
       <c r="CN13" s="29"/>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
@@ -3821,223 +3839,245 @@
       <c r="AQ14" s="18"/>
       <c r="AR14" s="18"/>
       <c r="AS14" s="18"/>
       <c r="AT14" s="18"/>
       <c r="AU14" s="18"/>
       <c r="AV14" s="18"/>
       <c r="AW14" s="18"/>
     </row>
     <row r="15" spans="1:97">
       <c r="AY15" s="1"/>
       <c r="AZ15" s="20"/>
     </row>
     <row r="16" spans="1:97">
       <c r="AI16" s="2"/>
       <c r="AJ16" s="21"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="1"/>
       <c r="AZ16" s="20"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="20"/>
       <c r="BD16" s="5"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="20"/>
     </row>
-    <row r="17" spans="35:77">
+    <row r="17" spans="35:91">
       <c r="AI17" s="2"/>
       <c r="AJ17" s="21"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="1"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="20"/>
       <c r="BD17" s="5"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="20"/>
       <c r="BW17" s="1"/>
       <c r="BX17" s="20"/>
       <c r="BY17" s="5"/>
+      <c r="CL17" s="1"/>
+      <c r="CM17" s="20"/>
     </row>
-    <row r="18" spans="35:77">
+    <row r="18" spans="35:91">
       <c r="AI18" s="2"/>
       <c r="AJ18" s="21"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="20"/>
       <c r="AY18" s="1"/>
       <c r="AZ18" s="20"/>
       <c r="BA18" s="20"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="20"/>
       <c r="BD18" s="5"/>
       <c r="BR18" s="1"/>
       <c r="BS18" s="20"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="20"/>
       <c r="BY18" s="5"/>
+      <c r="CL18" s="1"/>
+      <c r="CM18" s="20"/>
     </row>
-    <row r="19" spans="35:77">
+    <row r="19" spans="35:91">
       <c r="AI19" s="2"/>
       <c r="AJ19" s="21"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="20"/>
       <c r="AY19" s="1"/>
       <c r="AZ19" s="20"/>
       <c r="BA19" s="20"/>
       <c r="BB19" s="1"/>
       <c r="BC19" s="20"/>
       <c r="BD19" s="5"/>
       <c r="BR19" s="1"/>
       <c r="BS19" s="20"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="20"/>
       <c r="BY19" s="5"/>
+      <c r="CL19" s="1"/>
+      <c r="CM19" s="20"/>
     </row>
-    <row r="20" spans="35:77">
+    <row r="20" spans="35:91">
       <c r="AI20" s="2"/>
       <c r="AJ20" s="21"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="20"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="20"/>
       <c r="BA20" s="20"/>
       <c r="BB20" s="1"/>
       <c r="BC20" s="20"/>
       <c r="BD20" s="5"/>
       <c r="BR20" s="1"/>
       <c r="BS20" s="20"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="20"/>
       <c r="BY20" s="5"/>
+      <c r="CL20" s="1"/>
+      <c r="CM20" s="20"/>
     </row>
-    <row r="21" spans="35:77">
+    <row r="21" spans="35:91">
       <c r="AI21" s="2"/>
       <c r="AJ21" s="21"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="20"/>
       <c r="AY21" s="1"/>
       <c r="AZ21" s="20"/>
       <c r="BA21" s="20"/>
       <c r="BB21" s="1"/>
       <c r="BC21" s="20"/>
       <c r="BD21" s="5"/>
       <c r="BR21" s="1"/>
       <c r="BS21" s="20"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="20"/>
       <c r="BY21" s="5"/>
+      <c r="CL21" s="1"/>
+      <c r="CM21" s="20"/>
     </row>
-    <row r="22" spans="35:77">
+    <row r="22" spans="35:91">
       <c r="AI22" s="2"/>
       <c r="AJ22" s="21"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="20"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="20"/>
       <c r="BA22" s="20"/>
       <c r="BB22" s="1"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="5"/>
       <c r="BR22" s="1"/>
       <c r="BS22" s="20"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="20"/>
       <c r="BY22" s="5"/>
+      <c r="CL22" s="1"/>
+      <c r="CM22" s="20"/>
     </row>
-    <row r="23" spans="35:77">
+    <row r="23" spans="35:91">
       <c r="AI23" s="2"/>
       <c r="AJ23" s="21"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="20"/>
       <c r="AY23" s="1"/>
       <c r="AZ23" s="20"/>
       <c r="BA23" s="20"/>
       <c r="BB23" s="1"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="5"/>
       <c r="BR23" s="1"/>
       <c r="BS23" s="20"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="20"/>
       <c r="BY23" s="5"/>
+      <c r="CL23" s="1"/>
+      <c r="CM23" s="20"/>
     </row>
-    <row r="24" spans="35:77">
+    <row r="24" spans="35:91">
       <c r="AI24" s="2"/>
       <c r="AJ24" s="21"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="20"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="20"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="20"/>
       <c r="BD24" s="5"/>
       <c r="BR24" s="1"/>
       <c r="BS24" s="20"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="20"/>
       <c r="BY24" s="5"/>
+      <c r="CL24" s="1"/>
+      <c r="CM24" s="20"/>
     </row>
-    <row r="25" spans="35:77">
+    <row r="25" spans="35:91">
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="1"/>
       <c r="BA25" s="20"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="20"/>
       <c r="BD25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="20"/>
       <c r="BY25" s="5"/>
+      <c r="CL25" s="1"/>
+      <c r="CM25" s="20"/>
     </row>
-    <row r="26" spans="35:77">
+    <row r="26" spans="35:91">
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="20"/>
       <c r="BD26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
+      <c r="CL26" s="5"/>
+      <c r="CM26" s="5"/>
     </row>
-    <row r="27" spans="35:77">
+    <row r="27" spans="35:91">
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
+      <c r="CL27" s="5"/>
+      <c r="CM27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>