--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -662,55 +662,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CS27"/>
+  <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL17" sqref="CL17:CM27"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="19" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="19"/>
     <col min="7" max="7" width="8.7109375" style="19" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="19" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="19" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="19" customWidth="1"/>
     <col min="13" max="13" width="10" style="19" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="19"/>
     <col min="24" max="24" width="9.28515625" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="22" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>28</v>
       </c>
@@ -1516,51 +1516,53 @@
       </c>
       <c r="CF5" s="34">
         <v>236.8</v>
       </c>
       <c r="CG5" s="34">
         <v>236.6</v>
       </c>
       <c r="CH5" s="29">
         <v>235.6</v>
       </c>
       <c r="CI5" s="31">
         <v>238.4</v>
       </c>
       <c r="CJ5" s="31">
         <v>243.9</v>
       </c>
       <c r="CK5" s="29">
         <v>251.4</v>
       </c>
       <c r="CL5" s="31">
         <v>258.10000000000002</v>
       </c>
       <c r="CM5" s="29">
         <v>262.2</v>
       </c>
-      <c r="CN5" s="29"/>
+      <c r="CN5" s="29">
+        <v>259.10000000000002</v>
+      </c>
       <c r="CO5" s="29"/>
       <c r="CP5" s="29"/>
       <c r="CQ5" s="29"/>
       <c r="CR5" s="29"/>
       <c r="CS5" s="29"/>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="C6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="D6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="E6" s="7">
         <v>5.5789999999999997</v>
       </c>
       <c r="F6" s="7">
         <v>5.7610000000000001</v>
       </c>
@@ -1797,51 +1799,53 @@
       </c>
       <c r="CF6" s="12">
         <v>11.4</v>
       </c>
       <c r="CG6" s="12">
         <v>11.8</v>
       </c>
       <c r="CH6" s="29">
         <v>11.9</v>
       </c>
       <c r="CI6" s="31">
         <v>12</v>
       </c>
       <c r="CJ6" s="31">
         <v>12</v>
       </c>
       <c r="CK6" s="29">
         <v>12.2</v>
       </c>
       <c r="CL6" s="31">
         <v>12.3</v>
       </c>
       <c r="CM6" s="29">
         <v>12.8</v>
       </c>
-      <c r="CN6" s="29"/>
+      <c r="CN6" s="29">
+        <v>12.9</v>
+      </c>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="5" customFormat="1">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>16.608000000000001</v>
       </c>
       <c r="C7" s="9">
         <v>16.399999999999999</v>
       </c>
       <c r="D7" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>21.5</v>
       </c>
       <c r="F7" s="13">
         <v>21.9</v>
       </c>
@@ -2078,51 +2082,53 @@
       </c>
       <c r="CF7" s="12">
         <v>21.3</v>
       </c>
       <c r="CG7" s="12">
         <v>21.6</v>
       </c>
       <c r="CH7" s="29">
         <v>20.9</v>
       </c>
       <c r="CI7" s="31">
         <v>20.7</v>
       </c>
       <c r="CJ7" s="31">
         <v>22.4</v>
       </c>
       <c r="CK7" s="29">
         <v>23.5</v>
       </c>
       <c r="CL7" s="31">
         <v>25.5</v>
       </c>
       <c r="CM7" s="29">
         <v>25.2</v>
       </c>
-      <c r="CN7" s="29"/>
+      <c r="CN7" s="29">
+        <v>24.9</v>
+      </c>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="5" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="7">
         <v>18.896000000000001</v>
       </c>
       <c r="C8" s="9">
         <v>19.5</v>
       </c>
       <c r="D8" s="9">
         <v>21.5</v>
       </c>
       <c r="E8" s="9">
         <v>24.2</v>
       </c>
       <c r="F8" s="14">
         <v>24.8</v>
       </c>
@@ -2359,51 +2365,53 @@
       </c>
       <c r="CF8" s="12">
         <v>27.5</v>
       </c>
       <c r="CG8" s="12">
         <v>26.9</v>
       </c>
       <c r="CH8" s="29">
         <v>27.3</v>
       </c>
       <c r="CI8" s="31">
         <v>27.7</v>
       </c>
       <c r="CJ8" s="31">
         <v>30</v>
       </c>
       <c r="CK8" s="29">
         <v>31.9</v>
       </c>
       <c r="CL8" s="31">
         <v>32.5</v>
       </c>
       <c r="CM8" s="29">
         <v>32.6</v>
       </c>
-      <c r="CN8" s="29"/>
+      <c r="CN8" s="29">
+        <v>32.1</v>
+      </c>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="5" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="7">
         <v>18.829000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>18.2</v>
       </c>
       <c r="D9" s="9">
         <v>17.899999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>17.8</v>
       </c>
       <c r="F9" s="14">
         <v>18.600000000000001</v>
       </c>
@@ -2640,51 +2648,53 @@
       </c>
       <c r="CF9" s="12">
         <v>31.7</v>
       </c>
       <c r="CG9" s="12">
         <v>33.4</v>
       </c>
       <c r="CH9" s="29">
         <v>33.200000000000003</v>
       </c>
       <c r="CI9" s="31">
         <v>32.9</v>
       </c>
       <c r="CJ9" s="31">
         <v>32.6</v>
       </c>
       <c r="CK9" s="29">
         <v>32.6</v>
       </c>
       <c r="CL9" s="31">
         <v>33.299999999999997</v>
       </c>
       <c r="CM9" s="29">
         <v>36.200000000000003</v>
       </c>
-      <c r="CN9" s="29"/>
+      <c r="CN9" s="29">
+        <v>36.299999999999997</v>
+      </c>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="5" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>60.116</v>
       </c>
       <c r="C10" s="9">
         <v>60.3</v>
       </c>
       <c r="D10" s="9">
         <v>60.9</v>
       </c>
       <c r="E10" s="8">
         <v>62</v>
       </c>
       <c r="F10" s="14">
         <v>63</v>
       </c>
@@ -2921,51 +2931,53 @@
       </c>
       <c r="CF10" s="12">
         <v>89.2</v>
       </c>
       <c r="CG10" s="12">
         <v>86.6</v>
       </c>
       <c r="CH10" s="29">
         <v>86.7</v>
       </c>
       <c r="CI10" s="31">
         <v>88.5</v>
       </c>
       <c r="CJ10" s="31">
         <v>89.6</v>
       </c>
       <c r="CK10" s="29">
         <v>92.4</v>
       </c>
       <c r="CL10" s="31">
         <v>94.7</v>
       </c>
       <c r="CM10" s="29">
         <v>92.1</v>
       </c>
-      <c r="CN10" s="29"/>
+      <c r="CN10" s="30">
+        <v>92</v>
+      </c>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="5" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="7">
         <v>27.713000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>29.2</v>
       </c>
       <c r="D11" s="9">
         <v>29.8</v>
       </c>
       <c r="E11" s="9">
         <v>31.6</v>
       </c>
       <c r="F11" s="14">
         <v>34.4</v>
       </c>
@@ -3202,51 +3214,53 @@
       </c>
       <c r="CF11" s="12">
         <v>33.9</v>
       </c>
       <c r="CG11" s="12">
         <v>34.1</v>
       </c>
       <c r="CH11" s="29">
         <v>33.5</v>
       </c>
       <c r="CI11" s="31">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ11" s="31">
         <v>34.5</v>
       </c>
       <c r="CK11" s="29">
         <v>36.1</v>
       </c>
       <c r="CL11" s="31">
         <v>37.1</v>
       </c>
       <c r="CM11" s="29">
         <v>39.6</v>
       </c>
-      <c r="CN11" s="29"/>
+      <c r="CN11" s="29">
+        <v>37.5</v>
+      </c>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="5" customFormat="1">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="7">
         <v>1.605</v>
       </c>
       <c r="C12" s="7">
         <v>1.605</v>
       </c>
       <c r="D12" s="7">
         <v>1.605</v>
       </c>
       <c r="E12" s="9">
         <v>1.7</v>
       </c>
       <c r="F12" s="14">
         <v>1.6</v>
       </c>
@@ -3483,51 +3497,53 @@
       </c>
       <c r="CF12" s="12">
         <v>2.8</v>
       </c>
       <c r="CG12" s="12">
         <v>3.1</v>
       </c>
       <c r="CH12" s="29">
         <v>3.1</v>
       </c>
       <c r="CI12" s="31">
         <v>3</v>
       </c>
       <c r="CJ12" s="31">
         <v>3.3</v>
       </c>
       <c r="CK12" s="29">
         <v>3.4</v>
       </c>
       <c r="CL12" s="31">
         <v>3.4</v>
       </c>
       <c r="CM12" s="29">
         <v>3.6</v>
       </c>
-      <c r="CN12" s="29"/>
+      <c r="CN12" s="29">
+        <v>3.5</v>
+      </c>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="5" customFormat="1">
       <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="7">
         <v>15.443</v>
       </c>
       <c r="C13" s="9">
         <v>15.6</v>
       </c>
       <c r="D13" s="9">
         <v>16.5</v>
       </c>
       <c r="E13" s="8">
         <v>17</v>
       </c>
       <c r="F13" s="14">
         <v>18</v>
       </c>
@@ -3764,51 +3780,53 @@
       </c>
       <c r="CF13" s="12">
         <v>19</v>
       </c>
       <c r="CG13" s="12">
         <v>19.100000000000001</v>
       </c>
       <c r="CH13" s="30">
         <v>19</v>
       </c>
       <c r="CI13" s="31">
         <v>19.3</v>
       </c>
       <c r="CJ13" s="31">
         <v>19.5</v>
       </c>
       <c r="CK13" s="29">
         <v>19.3</v>
       </c>
       <c r="CL13" s="31">
         <v>19.3</v>
       </c>
       <c r="CM13" s="29">
         <v>20.2</v>
       </c>
-      <c r="CN13" s="29"/>
+      <c r="CN13" s="29">
+        <v>19.899999999999999</v>
+      </c>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
@@ -3839,245 +3857,283 @@
       <c r="AQ14" s="18"/>
       <c r="AR14" s="18"/>
       <c r="AS14" s="18"/>
       <c r="AT14" s="18"/>
       <c r="AU14" s="18"/>
       <c r="AV14" s="18"/>
       <c r="AW14" s="18"/>
     </row>
     <row r="15" spans="1:97">
       <c r="AY15" s="1"/>
       <c r="AZ15" s="20"/>
     </row>
     <row r="16" spans="1:97">
       <c r="AI16" s="2"/>
       <c r="AJ16" s="21"/>
       <c r="AW16" s="1"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="1"/>
       <c r="AZ16" s="20"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="20"/>
       <c r="BD16" s="5"/>
       <c r="BR16" s="1"/>
       <c r="BS16" s="20"/>
     </row>
-    <row r="17" spans="35:91">
+    <row r="17" spans="35:94">
       <c r="AI17" s="2"/>
       <c r="AJ17" s="21"/>
       <c r="AW17" s="1"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="1"/>
       <c r="AZ17" s="20"/>
       <c r="BA17" s="20"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="20"/>
       <c r="BD17" s="5"/>
       <c r="BR17" s="1"/>
       <c r="BS17" s="20"/>
       <c r="BW17" s="1"/>
       <c r="BX17" s="20"/>
       <c r="BY17" s="5"/>
       <c r="CL17" s="1"/>
       <c r="CM17" s="20"/>
+      <c r="CN17" s="1"/>
+      <c r="CO17" s="20"/>
+      <c r="CP17" s="5"/>
     </row>
-    <row r="18" spans="35:91">
+    <row r="18" spans="35:94">
       <c r="AI18" s="2"/>
       <c r="AJ18" s="21"/>
       <c r="AW18" s="1"/>
       <c r="AX18" s="20"/>
       <c r="AY18" s="1"/>
       <c r="AZ18" s="20"/>
       <c r="BA18" s="20"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="20"/>
       <c r="BD18" s="5"/>
       <c r="BR18" s="1"/>
       <c r="BS18" s="20"/>
       <c r="BW18" s="1"/>
       <c r="BX18" s="20"/>
       <c r="BY18" s="5"/>
       <c r="CL18" s="1"/>
       <c r="CM18" s="20"/>
+      <c r="CN18" s="1"/>
+      <c r="CO18" s="20"/>
+      <c r="CP18" s="5"/>
     </row>
-    <row r="19" spans="35:91">
+    <row r="19" spans="35:94">
       <c r="AI19" s="2"/>
       <c r="AJ19" s="21"/>
       <c r="AW19" s="1"/>
       <c r="AX19" s="20"/>
       <c r="AY19" s="1"/>
       <c r="AZ19" s="20"/>
       <c r="BA19" s="20"/>
       <c r="BB19" s="1"/>
       <c r="BC19" s="20"/>
       <c r="BD19" s="5"/>
       <c r="BR19" s="1"/>
       <c r="BS19" s="20"/>
       <c r="BW19" s="1"/>
       <c r="BX19" s="20"/>
       <c r="BY19" s="5"/>
       <c r="CL19" s="1"/>
       <c r="CM19" s="20"/>
+      <c r="CN19" s="1"/>
+      <c r="CO19" s="20"/>
+      <c r="CP19" s="5"/>
     </row>
-    <row r="20" spans="35:91">
+    <row r="20" spans="35:94">
       <c r="AI20" s="2"/>
       <c r="AJ20" s="21"/>
       <c r="AW20" s="1"/>
       <c r="AX20" s="20"/>
       <c r="AY20" s="1"/>
       <c r="AZ20" s="20"/>
       <c r="BA20" s="20"/>
       <c r="BB20" s="1"/>
       <c r="BC20" s="20"/>
       <c r="BD20" s="5"/>
       <c r="BR20" s="1"/>
       <c r="BS20" s="20"/>
       <c r="BW20" s="1"/>
       <c r="BX20" s="20"/>
       <c r="BY20" s="5"/>
       <c r="CL20" s="1"/>
       <c r="CM20" s="20"/>
+      <c r="CN20" s="1"/>
+      <c r="CO20" s="20"/>
+      <c r="CP20" s="5"/>
     </row>
-    <row r="21" spans="35:91">
+    <row r="21" spans="35:94">
       <c r="AI21" s="2"/>
       <c r="AJ21" s="21"/>
       <c r="AW21" s="1"/>
       <c r="AX21" s="20"/>
       <c r="AY21" s="1"/>
       <c r="AZ21" s="20"/>
       <c r="BA21" s="20"/>
       <c r="BB21" s="1"/>
       <c r="BC21" s="20"/>
       <c r="BD21" s="5"/>
       <c r="BR21" s="1"/>
       <c r="BS21" s="20"/>
       <c r="BW21" s="1"/>
       <c r="BX21" s="20"/>
       <c r="BY21" s="5"/>
       <c r="CL21" s="1"/>
       <c r="CM21" s="20"/>
+      <c r="CN21" s="1"/>
+      <c r="CO21" s="20"/>
+      <c r="CP21" s="5"/>
     </row>
-    <row r="22" spans="35:91">
+    <row r="22" spans="35:94">
       <c r="AI22" s="2"/>
       <c r="AJ22" s="21"/>
       <c r="AW22" s="1"/>
       <c r="AX22" s="20"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="20"/>
       <c r="BA22" s="20"/>
       <c r="BB22" s="1"/>
       <c r="BC22" s="20"/>
       <c r="BD22" s="5"/>
       <c r="BR22" s="1"/>
       <c r="BS22" s="20"/>
       <c r="BW22" s="1"/>
       <c r="BX22" s="20"/>
       <c r="BY22" s="5"/>
       <c r="CL22" s="1"/>
       <c r="CM22" s="20"/>
+      <c r="CN22" s="1"/>
+      <c r="CO22" s="20"/>
+      <c r="CP22" s="5"/>
     </row>
-    <row r="23" spans="35:91">
+    <row r="23" spans="35:94">
       <c r="AI23" s="2"/>
       <c r="AJ23" s="21"/>
       <c r="AW23" s="1"/>
       <c r="AX23" s="20"/>
       <c r="AY23" s="1"/>
       <c r="AZ23" s="20"/>
       <c r="BA23" s="20"/>
       <c r="BB23" s="1"/>
       <c r="BC23" s="20"/>
       <c r="BD23" s="5"/>
       <c r="BR23" s="1"/>
       <c r="BS23" s="20"/>
       <c r="BW23" s="1"/>
       <c r="BX23" s="20"/>
       <c r="BY23" s="5"/>
       <c r="CL23" s="1"/>
       <c r="CM23" s="20"/>
+      <c r="CN23" s="1"/>
+      <c r="CO23" s="20"/>
+      <c r="CP23" s="5"/>
     </row>
-    <row r="24" spans="35:91">
+    <row r="24" spans="35:94">
       <c r="AI24" s="2"/>
       <c r="AJ24" s="21"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="20"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="20"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="20"/>
       <c r="BD24" s="5"/>
       <c r="BR24" s="1"/>
       <c r="BS24" s="20"/>
       <c r="BW24" s="1"/>
       <c r="BX24" s="20"/>
       <c r="BY24" s="5"/>
       <c r="CL24" s="1"/>
       <c r="CM24" s="20"/>
+      <c r="CN24" s="1"/>
+      <c r="CO24" s="20"/>
+      <c r="CP24" s="5"/>
     </row>
-    <row r="25" spans="35:91">
+    <row r="25" spans="35:94">
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="1"/>
       <c r="BA25" s="20"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="20"/>
       <c r="BD25" s="5"/>
       <c r="BR25" s="5"/>
       <c r="BS25" s="5"/>
       <c r="BW25" s="1"/>
       <c r="BX25" s="20"/>
       <c r="BY25" s="5"/>
       <c r="CL25" s="1"/>
       <c r="CM25" s="20"/>
+      <c r="CN25" s="1"/>
+      <c r="CO25" s="20"/>
+      <c r="CP25" s="5"/>
     </row>
-    <row r="26" spans="35:91">
+    <row r="26" spans="35:94">
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="20"/>
       <c r="BD26" s="5"/>
       <c r="BR26" s="5"/>
       <c r="BS26" s="5"/>
       <c r="BW26" s="5"/>
       <c r="BX26" s="5"/>
       <c r="BY26" s="5"/>
       <c r="CL26" s="5"/>
       <c r="CM26" s="5"/>
+      <c r="CN26" s="5"/>
+      <c r="CO26" s="5"/>
+      <c r="CP26" s="5"/>
     </row>
-    <row r="27" spans="35:91">
+    <row r="27" spans="35:94">
       <c r="BB27" s="5"/>
       <c r="BC27" s="5"/>
       <c r="BD27" s="5"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="CL27" s="5"/>
       <c r="CM27" s="5"/>
+      <c r="CN27" s="5"/>
+      <c r="CO27" s="5"/>
+      <c r="CP27" s="5"/>
+    </row>
+    <row r="28" spans="35:94">
+      <c r="CN28" s="5"/>
+      <c r="CO28" s="5"/>
+      <c r="CP28" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>