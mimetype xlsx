--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -428,72 +428,72 @@
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -767,144 +767,144 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="F6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AD27" sqref="AD27"/>
+      <selection pane="bottomRight" activeCell="AC62" sqref="AC62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.140625" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="20"/>
-[...10 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="26" t="s">
+      <c r="K3" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L3" s="26"/>
-      <c r="M3" s="26"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
       <c r="V3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="AH3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="24"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21" t="s">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="22"/>
-[...9 lines deleted...]
-      <c r="AK4" s="23"/>
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1055,51 +1055,53 @@
       </c>
       <c r="U6" s="6">
         <v>65465.7</v>
       </c>
       <c r="V6" s="4">
         <v>97281.7</v>
       </c>
       <c r="W6" s="4">
         <v>116807.4</v>
       </c>
       <c r="X6" s="4">
         <v>125298.9</v>
       </c>
       <c r="Y6" s="4">
         <v>138114.1</v>
       </c>
       <c r="Z6" s="4">
         <v>4877.2</v>
       </c>
       <c r="AA6" s="1">
         <v>11476.2</v>
       </c>
       <c r="AB6" s="4">
         <v>18635.5</v>
       </c>
-      <c r="AC6" s="4"/>
+      <c r="AC6" s="4">
+        <v>26057.5</v>
+      </c>
       <c r="AD6" s="5"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>741.7</v>
       </c>
       <c r="C7" s="1">
         <v>1761.4</v>
       </c>
       <c r="D7" s="4">
         <v>2423.6999999999998</v>
       </c>
       <c r="E7" s="4">
         <v>3265.6</v>
       </c>
@@ -1150,51 +1152,53 @@
       </c>
       <c r="U7" s="6">
         <v>9353.6</v>
       </c>
       <c r="V7" s="4">
         <v>16319.5</v>
       </c>
       <c r="W7" s="4">
         <v>19606.2</v>
       </c>
       <c r="X7" s="4">
         <v>21126.400000000001</v>
       </c>
       <c r="Y7" s="4">
         <v>23167</v>
       </c>
       <c r="Z7" s="1">
         <v>941.3</v>
       </c>
       <c r="AA7" s="1">
         <v>2124.1</v>
       </c>
       <c r="AB7" s="4">
         <v>2900.5</v>
       </c>
-      <c r="AC7" s="4"/>
+      <c r="AC7" s="4">
+        <v>4092.2</v>
+      </c>
       <c r="AD7" s="5"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1">
         <v>319.5</v>
       </c>
       <c r="C8" s="1">
         <v>866.6</v>
       </c>
       <c r="D8" s="4">
         <v>1348.9</v>
       </c>
       <c r="E8" s="4">
         <v>1874.6</v>
       </c>
@@ -1245,51 +1249,53 @@
       </c>
       <c r="U8" s="6">
         <v>5385.9</v>
       </c>
       <c r="V8" s="4">
         <v>7409.8</v>
       </c>
       <c r="W8" s="4">
         <v>8525.5</v>
       </c>
       <c r="X8" s="4">
         <v>9397.6</v>
       </c>
       <c r="Y8" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z8" s="1">
         <v>395.8</v>
       </c>
       <c r="AA8" s="1">
         <v>1141</v>
       </c>
       <c r="AB8" s="4">
         <v>1618.6</v>
       </c>
-      <c r="AC8" s="4"/>
+      <c r="AC8" s="4">
+        <v>2533.3000000000002</v>
+      </c>
       <c r="AD8" s="5"/>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>271.8</v>
       </c>
       <c r="C9" s="13">
         <v>754.4</v>
       </c>
       <c r="D9" s="13">
         <v>1477.4</v>
       </c>
       <c r="E9" s="13">
         <v>1879.3</v>
       </c>
@@ -1340,51 +1346,53 @@
       </c>
       <c r="U9" s="6">
         <v>6572.2</v>
       </c>
       <c r="V9" s="4">
         <v>9819.9</v>
       </c>
       <c r="W9" s="4">
         <v>12037.7</v>
       </c>
       <c r="X9" s="4">
         <v>13492.4</v>
       </c>
       <c r="Y9" s="4">
         <v>15369.3</v>
       </c>
       <c r="Z9" s="13">
         <v>349.9</v>
       </c>
       <c r="AA9" s="13">
         <v>871.7</v>
       </c>
       <c r="AB9" s="13">
         <v>1707.2</v>
       </c>
-      <c r="AC9" s="13"/>
+      <c r="AC9" s="13">
+        <v>2592.5</v>
+      </c>
       <c r="AD9" s="13"/>
       <c r="AE9" s="6"/>
       <c r="AF9" s="6"/>
       <c r="AG9" s="6"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1">
         <v>340</v>
       </c>
       <c r="C10" s="1">
         <v>749.3</v>
       </c>
       <c r="D10" s="4">
         <v>1350.8</v>
       </c>
       <c r="E10" s="4">
         <v>1763.3</v>
       </c>
@@ -1435,51 +1443,53 @@
       </c>
       <c r="U10" s="6">
         <v>7655.7</v>
       </c>
       <c r="V10" s="4">
         <v>10014.299999999999</v>
       </c>
       <c r="W10" s="4">
         <v>11371.9</v>
       </c>
       <c r="X10" s="4">
         <v>11610.3</v>
       </c>
       <c r="Y10" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z10" s="1">
         <v>400.2</v>
       </c>
       <c r="AA10" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB10" s="4">
         <v>2146.3000000000002</v>
       </c>
-      <c r="AC10" s="4"/>
+      <c r="AC10" s="4">
+        <v>2949.4</v>
+      </c>
       <c r="AD10" s="5"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
         <v>815.6</v>
       </c>
       <c r="C11" s="1">
         <v>1768.9</v>
       </c>
       <c r="D11" s="4">
         <v>2714</v>
       </c>
       <c r="E11" s="4">
         <v>3666</v>
       </c>
@@ -1530,51 +1540,53 @@
       </c>
       <c r="U11" s="6">
         <v>14080.4</v>
       </c>
       <c r="V11" s="4">
         <v>19964</v>
       </c>
       <c r="W11" s="4">
         <v>23770.7</v>
       </c>
       <c r="X11" s="4">
         <v>25472</v>
       </c>
       <c r="Y11" s="4">
         <v>28566.9</v>
       </c>
       <c r="Z11" s="1">
         <v>1084.4000000000001</v>
       </c>
       <c r="AA11" s="1">
         <v>2250.9</v>
       </c>
       <c r="AB11" s="4">
         <v>3520.7</v>
       </c>
-      <c r="AC11" s="4"/>
+      <c r="AC11" s="4">
+        <v>4827.5</v>
+      </c>
       <c r="AD11" s="5"/>
       <c r="AE11" s="6"/>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1">
         <v>682</v>
       </c>
       <c r="C12" s="1">
         <v>1533</v>
       </c>
       <c r="D12" s="4">
         <v>2700.3</v>
       </c>
       <c r="E12" s="4">
         <v>3541.4</v>
       </c>
@@ -1625,51 +1637,53 @@
       </c>
       <c r="U12" s="6">
         <v>12860.5</v>
       </c>
       <c r="V12" s="4">
         <v>15734.5</v>
       </c>
       <c r="W12" s="4">
         <v>18603</v>
       </c>
       <c r="X12" s="4">
         <v>19881</v>
       </c>
       <c r="Y12" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z12" s="1">
         <v>871.8</v>
       </c>
       <c r="AA12" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB12" s="4">
         <v>3721</v>
       </c>
-      <c r="AC12" s="4"/>
+      <c r="AC12" s="4">
+        <v>5069.5</v>
+      </c>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C13" s="1">
         <v>111.2</v>
       </c>
       <c r="D13" s="4">
         <v>199.2</v>
       </c>
       <c r="E13" s="4">
         <v>262</v>
       </c>
@@ -1720,51 +1734,53 @@
       </c>
       <c r="U13" s="6">
         <v>903.6</v>
       </c>
       <c r="V13" s="4">
         <v>1090.5</v>
       </c>
       <c r="W13" s="4">
         <v>1334.3</v>
       </c>
       <c r="X13" s="4">
         <v>1491.8</v>
       </c>
       <c r="Y13" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z13" s="1">
         <v>70.2</v>
       </c>
       <c r="AA13" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB13" s="4">
         <v>333.8</v>
       </c>
-      <c r="AC13" s="4"/>
+      <c r="AC13" s="4">
+        <v>443.2</v>
+      </c>
       <c r="AD13" s="5"/>
       <c r="AE13" s="6"/>
       <c r="AF13" s="6"/>
       <c r="AG13" s="6"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3">
         <v>444.7</v>
       </c>
       <c r="C14" s="10">
         <v>972.4</v>
       </c>
       <c r="D14" s="4">
         <v>1708.3</v>
       </c>
       <c r="E14" s="3">
         <v>2228.3000000000002</v>
       </c>
@@ -1815,154 +1831,156 @@
       </c>
       <c r="U14" s="4">
         <v>8653.7999999999993</v>
       </c>
       <c r="V14" s="3">
         <v>16929.2</v>
       </c>
       <c r="W14" s="3">
         <v>21558</v>
       </c>
       <c r="X14" s="3">
         <v>22827.5</v>
       </c>
       <c r="Y14" s="4">
         <v>23886.400000000001</v>
       </c>
       <c r="Z14" s="3">
         <v>763.6</v>
       </c>
       <c r="AA14" s="10">
         <v>1675.1</v>
       </c>
       <c r="AB14" s="4">
         <v>2687.4</v>
       </c>
-      <c r="AC14" s="3"/>
+      <c r="AC14" s="3">
+        <v>3549.9</v>
+      </c>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="3"/>
       <c r="AI14" s="3"/>
       <c r="AJ14" s="3"/>
       <c r="AK14" s="4"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:37" ht="21" customHeight="1">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="20"/>
-[...10 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K17" s="26" t="s">
+      <c r="K17" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L17" s="26"/>
-      <c r="M17" s="26"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="27"/>
       <c r="V17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="AH17" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="24"/>
-      <c r="B18" s="21" t="s">
+      <c r="A18" s="25"/>
+      <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="22"/>
-[...10 lines deleted...]
-      <c r="N18" s="21" t="s">
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="22"/>
-[...10 lines deleted...]
-      <c r="Z18" s="21" t="s">
+      <c r="O18" s="23"/>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+      <c r="W18" s="23"/>
+      <c r="X18" s="23"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="22"/>
-[...9 lines deleted...]
-      <c r="AK18" s="23"/>
+      <c r="AA18" s="23"/>
+      <c r="AB18" s="23"/>
+      <c r="AC18" s="23"/>
+      <c r="AD18" s="23"/>
+      <c r="AE18" s="23"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="24"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="25"/>
+      <c r="A19" s="26"/>
       <c r="B19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="7" t="s">
@@ -2110,54 +2128,56 @@
       </c>
       <c r="T20" s="6">
         <v>50018.5</v>
       </c>
       <c r="U20" s="6">
         <v>64122.1</v>
       </c>
       <c r="V20" s="4">
         <v>95770.2</v>
       </c>
       <c r="W20" s="4">
         <v>115128</v>
       </c>
       <c r="X20" s="4">
         <v>123451.5</v>
       </c>
       <c r="Y20" s="4">
         <v>136098.79999999999</v>
       </c>
       <c r="Z20" s="4">
         <v>4709.3</v>
       </c>
       <c r="AA20" s="1">
         <v>11140.3</v>
       </c>
-      <c r="AB20" s="27">
+      <c r="AB20" s="20">
         <v>18120.5</v>
       </c>
-      <c r="AC20" s="4"/>
+      <c r="AC20" s="4">
+        <v>25041.7</v>
+      </c>
       <c r="AD20" s="5"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="1">
         <v>608.9</v>
       </c>
       <c r="C21" s="1">
         <v>1495.6</v>
       </c>
       <c r="D21" s="4">
         <v>2025.5</v>
       </c>
       <c r="E21" s="4">
         <v>2616.6</v>
       </c>
@@ -2202,51 +2222,53 @@
       </c>
       <c r="U21" s="6">
         <v>8447</v>
       </c>
       <c r="V21" s="4">
         <v>15298.7</v>
       </c>
       <c r="W21" s="4">
         <v>18407.8</v>
       </c>
       <c r="X21" s="19">
         <v>19874.3</v>
       </c>
       <c r="Y21" s="4">
         <v>21807.599999999999</v>
       </c>
       <c r="Z21" s="1">
         <v>850.2</v>
       </c>
       <c r="AA21" s="1">
         <v>1921.6</v>
       </c>
       <c r="AB21" s="4">
         <v>2575.1999999999998</v>
       </c>
-      <c r="AC21" s="4"/>
+      <c r="AC21" s="4">
+        <v>3405.9</v>
+      </c>
       <c r="AD21" s="5"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="1">
         <v>319.5</v>
       </c>
       <c r="C22" s="1">
         <v>866.6</v>
       </c>
       <c r="D22" s="4">
         <v>1346.9</v>
       </c>
       <c r="E22" s="4">
         <v>1874.6</v>
       </c>
@@ -2291,51 +2313,53 @@
       </c>
       <c r="U22" s="6">
         <v>5385.9</v>
       </c>
       <c r="V22" s="4">
         <v>7409.8</v>
       </c>
       <c r="W22" s="4">
         <v>8506.7000000000007</v>
       </c>
       <c r="X22" s="19">
         <v>9397.2999999999993</v>
       </c>
       <c r="Y22" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z22" s="1">
         <v>395.8</v>
       </c>
       <c r="AA22" s="1">
         <v>1141</v>
       </c>
       <c r="AB22" s="4">
         <v>1618.6</v>
       </c>
-      <c r="AC22" s="4"/>
+      <c r="AC22" s="4">
+        <v>2533.3000000000002</v>
+      </c>
       <c r="AD22" s="5"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>271.8</v>
       </c>
       <c r="C23" s="13">
         <v>754.3</v>
       </c>
       <c r="D23" s="13">
         <v>1477.3</v>
       </c>
       <c r="E23" s="13">
         <v>1879.1</v>
       </c>
@@ -2380,51 +2404,53 @@
       </c>
       <c r="U23" s="6">
         <v>6572</v>
       </c>
       <c r="V23" s="4">
         <v>9819.6</v>
       </c>
       <c r="W23" s="4">
         <v>12120.8</v>
       </c>
       <c r="X23" s="19">
         <v>13492.4</v>
       </c>
       <c r="Y23" s="4">
         <v>15368.9</v>
       </c>
       <c r="Z23" s="13">
         <v>349.8</v>
       </c>
       <c r="AA23" s="13">
         <v>871.6</v>
       </c>
       <c r="AB23" s="4">
         <v>1706.9</v>
       </c>
-      <c r="AC23" s="8"/>
+      <c r="AC23" s="13">
+        <v>2592.1999999999998</v>
+      </c>
       <c r="AD23" s="8"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>340</v>
       </c>
       <c r="C24" s="1">
         <v>749.3</v>
       </c>
       <c r="D24" s="4">
         <v>1350.8</v>
       </c>
       <c r="E24" s="4">
         <v>1763.3</v>
       </c>
@@ -2469,51 +2495,53 @@
       </c>
       <c r="U24" s="6">
         <v>7655.7</v>
       </c>
       <c r="V24" s="4">
         <v>10014.299999999999</v>
       </c>
       <c r="W24" s="4">
         <v>11371.6</v>
       </c>
       <c r="X24" s="19">
         <v>11610.3</v>
       </c>
       <c r="Y24" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z24" s="1">
         <v>401.4</v>
       </c>
       <c r="AA24" s="1">
         <v>1190.0999999999999</v>
       </c>
       <c r="AB24" s="4">
         <v>2146.3000000000002</v>
       </c>
-      <c r="AC24" s="4"/>
+      <c r="AC24" s="4">
+        <v>2949.4</v>
+      </c>
       <c r="AD24" s="5"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="1">
         <v>757.8</v>
       </c>
       <c r="C25" s="1">
         <v>1653.2</v>
       </c>
       <c r="D25" s="4">
         <v>2540.4</v>
       </c>
       <c r="E25" s="4">
         <v>3381.9</v>
       </c>
@@ -2558,51 +2586,53 @@
       </c>
       <c r="U25" s="6">
         <v>13687.6</v>
       </c>
       <c r="V25" s="4">
         <v>19522</v>
       </c>
       <c r="W25" s="4">
         <v>23105.1</v>
       </c>
       <c r="X25" s="19">
         <v>24931.8</v>
       </c>
       <c r="Y25" s="4">
         <v>27977.7</v>
       </c>
       <c r="Z25" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA25" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB25" s="4">
         <v>3351.3</v>
       </c>
-      <c r="AC25" s="4"/>
+      <c r="AC25" s="4">
+        <v>4532.7</v>
+      </c>
       <c r="AD25" s="5"/>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="1">
         <v>682</v>
       </c>
       <c r="C26" s="1">
         <v>1533</v>
       </c>
       <c r="D26" s="4">
         <v>2700.3</v>
       </c>
       <c r="E26" s="4">
         <v>3540.3</v>
       </c>
@@ -2647,51 +2677,53 @@
       </c>
       <c r="U26" s="6">
         <v>12860.5</v>
       </c>
       <c r="V26" s="4">
         <v>15734.5</v>
       </c>
       <c r="W26" s="4">
         <v>18603</v>
       </c>
       <c r="X26" s="19">
         <v>19881</v>
       </c>
       <c r="Y26" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z26" s="1">
         <v>872.3</v>
       </c>
       <c r="AA26" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB26" s="4">
         <v>3721</v>
       </c>
-      <c r="AC26" s="4"/>
+      <c r="AC26" s="4">
+        <v>5069.5</v>
+      </c>
       <c r="AD26" s="5"/>
       <c r="AE26" s="6"/>
       <c r="AF26" s="6"/>
       <c r="AG26" s="6"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C27" s="1">
         <v>111.2</v>
       </c>
       <c r="D27" s="4">
         <v>199.2</v>
       </c>
       <c r="E27" s="4">
         <v>262</v>
       </c>
@@ -2736,51 +2768,53 @@
       </c>
       <c r="U27" s="6">
         <v>903.6</v>
       </c>
       <c r="V27" s="4">
         <v>1090.5</v>
       </c>
       <c r="W27" s="4">
         <v>1334.3</v>
       </c>
       <c r="X27" s="19">
         <v>1491.8</v>
       </c>
       <c r="Y27" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z27" s="1">
         <v>70.2</v>
       </c>
       <c r="AA27" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB27" s="4">
         <v>333.8</v>
       </c>
-      <c r="AC27" s="4"/>
+      <c r="AC27" s="4">
+        <v>443.2</v>
+      </c>
       <c r="AD27" s="5"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="6"/>
       <c r="AG27" s="6"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="4">
         <v>437.9</v>
       </c>
       <c r="C28" s="4">
         <v>960</v>
       </c>
       <c r="D28" s="4">
         <v>1690.5</v>
       </c>
       <c r="E28" s="4">
         <v>2197.5</v>
       </c>
@@ -2825,151 +2859,153 @@
       </c>
       <c r="U28" s="6">
         <v>8609.7999999999993</v>
       </c>
       <c r="V28" s="4">
         <v>16880.8</v>
       </c>
       <c r="W28" s="4">
         <v>21678.7</v>
       </c>
       <c r="X28" s="19">
         <v>22773.599999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>23820.1</v>
       </c>
       <c r="Z28" s="4">
         <v>756.2</v>
       </c>
       <c r="AA28" s="4">
         <v>1661.8</v>
       </c>
       <c r="AB28" s="4">
         <v>2667.4</v>
       </c>
-      <c r="AC28" s="4"/>
+      <c r="AC28" s="4">
+        <v>3515.4</v>
+      </c>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="6"/>
       <c r="AG28" s="6"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:37">
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
     </row>
     <row r="30" spans="1:37" ht="21" customHeight="1">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="20"/>
-[...10 lines deleted...]
-      <c r="M30" s="20"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K31" s="26" t="s">
+      <c r="K31" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L31" s="26"/>
-      <c r="M31" s="26"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
       <c r="V31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="AH31" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A32" s="24"/>
-      <c r="B32" s="21" t="s">
+      <c r="A32" s="25"/>
+      <c r="B32" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="22"/>
-[...10 lines deleted...]
-      <c r="N32" s="21" t="s">
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="22"/>
-[...10 lines deleted...]
-      <c r="Z32" s="21" t="s">
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+      <c r="T32" s="23"/>
+      <c r="U32" s="23"/>
+      <c r="V32" s="23"/>
+      <c r="W32" s="23"/>
+      <c r="X32" s="23"/>
+      <c r="Y32" s="24"/>
+      <c r="Z32" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA32" s="22"/>
-[...9 lines deleted...]
-      <c r="AK32" s="23"/>
+      <c r="AA32" s="23"/>
+      <c r="AB32" s="23"/>
+      <c r="AC32" s="23"/>
+      <c r="AD32" s="23"/>
+      <c r="AE32" s="23"/>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="24"/>
     </row>
     <row r="33" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A33" s="25"/>
+      <c r="A33" s="26"/>
       <c r="B33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="7" t="s">
@@ -3120,51 +3156,53 @@
       </c>
       <c r="U34" s="6">
         <v>16316</v>
       </c>
       <c r="V34" s="4">
         <v>40553.800000000003</v>
       </c>
       <c r="W34" s="4">
         <v>52774.2</v>
       </c>
       <c r="X34" s="4">
         <v>52874.9</v>
       </c>
       <c r="Y34" s="4">
         <v>53889.3</v>
       </c>
       <c r="Z34" s="4">
         <v>76.2</v>
       </c>
       <c r="AA34" s="1">
         <v>174.3</v>
       </c>
       <c r="AB34" s="4">
         <v>269.10000000000002</v>
       </c>
-      <c r="AC34" s="4"/>
+      <c r="AC34" s="4">
+        <v>357.8</v>
+      </c>
       <c r="AD34" s="5"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="1">
         <v>99.5</v>
       </c>
       <c r="C35" s="1">
         <v>197.2</v>
       </c>
       <c r="D35" s="4">
         <v>284.39999999999998</v>
       </c>
       <c r="E35" s="4">
         <v>350</v>
       </c>
@@ -3215,51 +3253,53 @@
       </c>
       <c r="U35" s="6">
         <v>2376.8000000000002</v>
       </c>
       <c r="V35" s="4">
         <v>8276.7999999999993</v>
       </c>
       <c r="W35" s="4">
         <v>10289.1</v>
       </c>
       <c r="X35" s="4">
         <v>10361.9</v>
       </c>
       <c r="Y35" s="4">
         <v>11094.3</v>
       </c>
       <c r="Z35" s="1">
         <v>28.7</v>
       </c>
       <c r="AA35" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="AB35" s="4">
         <v>107</v>
       </c>
-      <c r="AC35" s="4"/>
+      <c r="AC35" s="4">
+        <v>142.1</v>
+      </c>
       <c r="AD35" s="5"/>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="1">
         <v>23.8</v>
       </c>
       <c r="C36" s="1">
         <v>47</v>
       </c>
       <c r="D36" s="4">
         <v>67.099999999999994</v>
       </c>
       <c r="E36" s="4">
         <v>81.099999999999994</v>
       </c>
@@ -3310,51 +3350,53 @@
       </c>
       <c r="U36" s="6">
         <v>1058.4000000000001</v>
       </c>
       <c r="V36" s="4">
         <v>2536.6999999999998</v>
       </c>
       <c r="W36" s="4">
         <v>3259.3</v>
       </c>
       <c r="X36" s="4">
         <v>3259.3</v>
       </c>
       <c r="Y36" s="4">
         <v>3088.5</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="13">
         <v>0.1</v>
       </c>
       <c r="AB36" s="13">
         <v>0.1</v>
       </c>
-      <c r="AC36" s="15"/>
+      <c r="AC36" s="15">
+        <v>0.3</v>
+      </c>
       <c r="AD36" s="15"/>
       <c r="AE36" s="15"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>27</v>
       </c>
@@ -3870,150 +3912,152 @@
       </c>
       <c r="U42" s="6">
         <v>2545.3000000000002</v>
       </c>
       <c r="V42" s="4">
         <v>9227.7000000000007</v>
       </c>
       <c r="W42" s="4">
         <v>12610.4</v>
       </c>
       <c r="X42" s="4">
         <v>12633.4</v>
       </c>
       <c r="Y42" s="4">
         <v>12075</v>
       </c>
       <c r="Z42" s="13">
         <v>47.5</v>
       </c>
       <c r="AA42" s="4">
         <v>105.4</v>
       </c>
       <c r="AB42" s="4">
         <v>162</v>
       </c>
-      <c r="AC42" s="4"/>
+      <c r="AC42" s="4">
+        <v>215.4</v>
+      </c>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37">
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
     </row>
     <row r="44" spans="1:37" ht="21" customHeight="1">
-      <c r="A44" s="20" t="s">
+      <c r="A44" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="20"/>
-[...10 lines deleted...]
-      <c r="M44" s="20"/>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K45" s="26" t="s">
+      <c r="K45" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="L45" s="26"/>
-      <c r="M45" s="26"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
       <c r="V45" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="AH45" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="24"/>
-      <c r="B46" s="21" t="s">
+      <c r="A46" s="25"/>
+      <c r="B46" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C46" s="22"/>
-[...10 lines deleted...]
-      <c r="N46" s="21" t="s">
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O46" s="22"/>
-[...10 lines deleted...]
-      <c r="Z46" s="21" t="s">
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+      <c r="T46" s="23"/>
+      <c r="U46" s="23"/>
+      <c r="V46" s="23"/>
+      <c r="W46" s="23"/>
+      <c r="X46" s="23"/>
+      <c r="Y46" s="24"/>
+      <c r="Z46" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA46" s="22"/>
-[...9 lines deleted...]
-      <c r="AK46" s="23"/>
+      <c r="AA46" s="23"/>
+      <c r="AB46" s="23"/>
+      <c r="AC46" s="23"/>
+      <c r="AD46" s="23"/>
+      <c r="AE46" s="23"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="23"/>
+      <c r="AH46" s="23"/>
+      <c r="AI46" s="23"/>
+      <c r="AJ46" s="23"/>
+      <c r="AK46" s="24"/>
     </row>
     <row r="47" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="25"/>
+      <c r="A47" s="26"/>
       <c r="B47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="7" t="s">
@@ -4164,51 +4208,53 @@
       </c>
       <c r="U48" s="6">
         <v>47531.8</v>
       </c>
       <c r="V48" s="4">
         <v>54701.3</v>
       </c>
       <c r="W48" s="4">
         <v>61691.4</v>
       </c>
       <c r="X48" s="4">
         <v>69850.8</v>
       </c>
       <c r="Y48" s="4">
         <v>81483.7</v>
       </c>
       <c r="Z48" s="1">
         <v>4633</v>
       </c>
       <c r="AA48" s="1">
         <v>10966</v>
       </c>
       <c r="AB48" s="4">
         <v>17851.400000000001</v>
       </c>
-      <c r="AC48" s="4"/>
+      <c r="AC48" s="4">
+        <v>24684</v>
+      </c>
       <c r="AD48" s="5"/>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="1">
         <v>509.4</v>
       </c>
       <c r="C49" s="1">
         <v>1298.4000000000001</v>
       </c>
       <c r="D49" s="4">
         <v>1741.1</v>
       </c>
       <c r="E49" s="4">
         <v>2266.6</v>
       </c>
@@ -4259,51 +4305,53 @@
       </c>
       <c r="U49" s="6">
         <v>6004.8</v>
       </c>
       <c r="V49" s="4">
         <v>6894.8</v>
       </c>
       <c r="W49" s="4">
         <v>8002</v>
       </c>
       <c r="X49" s="4">
         <v>9320.5</v>
       </c>
       <c r="Y49" s="4">
         <v>10516.2</v>
       </c>
       <c r="Z49" s="1">
         <v>823.5</v>
       </c>
       <c r="AA49" s="1">
         <v>1852.9</v>
       </c>
       <c r="AB49" s="4">
         <v>2468.4</v>
       </c>
-      <c r="AC49" s="4"/>
+      <c r="AC49" s="4">
+        <v>3263.8</v>
+      </c>
       <c r="AD49" s="5"/>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13">
         <v>295.7</v>
       </c>
       <c r="C50" s="13">
         <v>819.6</v>
       </c>
       <c r="D50" s="13">
         <v>1279.8</v>
       </c>
       <c r="E50" s="13">
         <v>1793.5</v>
       </c>
@@ -4354,51 +4402,53 @@
       </c>
       <c r="U50" s="6">
         <v>4300.3</v>
       </c>
       <c r="V50" s="4">
         <v>4805.6000000000004</v>
       </c>
       <c r="W50" s="4">
         <v>5195.3999999999996</v>
       </c>
       <c r="X50" s="4">
         <v>6064.2</v>
       </c>
       <c r="Y50" s="4">
         <v>7438.8</v>
       </c>
       <c r="Z50" s="13">
         <v>395.8</v>
       </c>
       <c r="AA50" s="13">
         <v>1140.9000000000001</v>
       </c>
       <c r="AB50" s="4">
         <v>1618.4</v>
       </c>
-      <c r="AC50" s="13"/>
+      <c r="AC50" s="13">
+        <v>2533</v>
+      </c>
       <c r="AD50" s="13"/>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
       <c r="AK50" s="4"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="1">
         <v>271.8</v>
       </c>
       <c r="C51" s="1">
         <v>754.3</v>
       </c>
       <c r="D51" s="4">
         <v>1477.3</v>
       </c>
       <c r="E51" s="4">
         <v>1879.1</v>
       </c>
@@ -4449,51 +4499,53 @@
       </c>
       <c r="U51" s="6">
         <v>4973.3999999999996</v>
       </c>
       <c r="V51" s="4">
         <v>5301.1</v>
       </c>
       <c r="W51" s="4">
         <v>6285.8</v>
       </c>
       <c r="X51" s="4">
         <v>7725.1</v>
       </c>
       <c r="Y51" s="4">
         <v>9378.9</v>
       </c>
       <c r="Z51" s="1">
         <v>349.8</v>
       </c>
       <c r="AA51" s="1">
         <v>871.6</v>
       </c>
       <c r="AB51" s="13">
         <v>1706.9</v>
       </c>
-      <c r="AC51" s="4"/>
+      <c r="AC51" s="4">
+        <v>2592.1999999999998</v>
+      </c>
       <c r="AD51" s="5"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="4"/>
       <c r="AI51" s="4"/>
       <c r="AJ51" s="4"/>
       <c r="AK51" s="4"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="1">
         <v>340</v>
       </c>
       <c r="C52" s="1">
         <v>749.3</v>
       </c>
       <c r="D52" s="4">
         <v>1350.8</v>
       </c>
       <c r="E52" s="4">
         <v>1763.3</v>
       </c>
@@ -4544,51 +4596,53 @@
       </c>
       <c r="U52" s="6">
         <v>5923.2</v>
       </c>
       <c r="V52" s="4">
         <v>7390.1</v>
       </c>
       <c r="W52" s="4">
         <v>7865.1</v>
       </c>
       <c r="X52" s="4">
         <v>8100.8</v>
       </c>
       <c r="Y52" s="4">
         <v>8723.7000000000007</v>
       </c>
       <c r="Z52" s="1">
         <v>400.1</v>
       </c>
       <c r="AA52" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB52" s="4">
         <v>2146.3000000000002</v>
       </c>
-      <c r="AC52" s="4"/>
+      <c r="AC52" s="4">
+        <v>2949.4</v>
+      </c>
       <c r="AD52" s="5"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
       <c r="AK52" s="4"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>757.8</v>
       </c>
       <c r="C53" s="1">
         <v>1653.2</v>
       </c>
       <c r="D53" s="4">
         <v>2540.4</v>
       </c>
       <c r="E53" s="4">
         <v>3381.9</v>
       </c>
@@ -4639,51 +4693,53 @@
       </c>
       <c r="U53" s="6">
         <v>10310.4</v>
       </c>
       <c r="V53" s="4">
         <v>11955</v>
       </c>
       <c r="W53" s="4">
         <v>13592.7</v>
       </c>
       <c r="X53" s="4">
         <v>15235.6</v>
       </c>
       <c r="Y53" s="4">
         <v>17629.5</v>
       </c>
       <c r="Z53" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA53" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB53" s="4">
         <v>3351.3</v>
       </c>
-      <c r="AC53" s="4"/>
+      <c r="AC53" s="4">
+        <v>4532.7</v>
+      </c>
       <c r="AD53" s="5"/>
       <c r="AE53" s="6"/>
       <c r="AF53" s="6"/>
       <c r="AG53" s="6"/>
       <c r="AH53" s="4"/>
       <c r="AI53" s="4"/>
       <c r="AJ53" s="4"/>
       <c r="AK53" s="4"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="1">
         <v>681.7</v>
       </c>
       <c r="C54" s="1">
         <v>1531.9</v>
       </c>
       <c r="D54" s="4">
         <v>2699.3</v>
       </c>
       <c r="E54" s="4">
         <v>3540.3</v>
       </c>
@@ -4734,51 +4790,53 @@
       </c>
       <c r="U54" s="6">
         <v>9269.2000000000007</v>
       </c>
       <c r="V54" s="4">
         <v>10036.299999999999</v>
       </c>
       <c r="W54" s="4">
         <v>11050.9</v>
       </c>
       <c r="X54" s="4">
         <v>12324.3</v>
       </c>
       <c r="Y54" s="4">
         <v>14990.5</v>
       </c>
       <c r="Z54" s="1">
         <v>871.8</v>
       </c>
       <c r="AA54" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB54" s="4">
         <v>3721</v>
       </c>
-      <c r="AC54" s="4"/>
+      <c r="AC54" s="4">
+        <v>5069.5</v>
+      </c>
       <c r="AD54" s="5"/>
       <c r="AE54" s="6"/>
       <c r="AF54" s="6"/>
       <c r="AG54" s="6"/>
       <c r="AH54" s="4"/>
       <c r="AI54" s="4"/>
       <c r="AJ54" s="4"/>
       <c r="AK54" s="4"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="4">
         <v>64.900000000000006</v>
       </c>
       <c r="C55" s="4">
         <v>111.2</v>
       </c>
       <c r="D55" s="4">
         <v>199.2</v>
       </c>
       <c r="E55" s="4">
         <v>262</v>
       </c>
@@ -4829,51 +4887,53 @@
       </c>
       <c r="U55" s="6">
         <v>789.6</v>
       </c>
       <c r="V55" s="4">
         <v>829.8</v>
       </c>
       <c r="W55" s="4">
         <v>1011.7</v>
       </c>
       <c r="X55" s="4">
         <v>1169.2</v>
       </c>
       <c r="Y55" s="4">
         <v>1283.7</v>
       </c>
       <c r="Z55" s="4">
         <v>70.2</v>
       </c>
       <c r="AA55" s="4">
         <v>155.30000000000001</v>
       </c>
       <c r="AB55" s="4">
         <v>333.8</v>
       </c>
-      <c r="AC55" s="4"/>
+      <c r="AC55" s="4">
+        <v>443.2</v>
+      </c>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="6"/>
       <c r="AG55" s="6"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
       <c r="AK55" s="4"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>411.2</v>
       </c>
       <c r="C56" s="10">
         <v>906.9</v>
       </c>
       <c r="D56" s="4">
         <v>1614.6</v>
       </c>
       <c r="E56" s="3">
         <v>2104.9</v>
       </c>
@@ -4924,51 +4984,53 @@
       </c>
       <c r="U56" s="4">
         <v>5960.8</v>
       </c>
       <c r="V56" s="4">
         <v>7488.7</v>
       </c>
       <c r="W56" s="4">
         <v>8687.7999999999993</v>
       </c>
       <c r="X56" s="3">
         <v>9911.1</v>
       </c>
       <c r="Y56" s="3">
         <v>11522.4</v>
       </c>
       <c r="Z56" s="3">
         <v>708.4</v>
       </c>
       <c r="AA56" s="10">
         <v>1556.4</v>
       </c>
       <c r="AB56" s="4">
         <v>2505.3000000000002</v>
       </c>
-      <c r="AC56" s="4"/>
+      <c r="AC56" s="4">
+        <v>3300.1</v>
+      </c>
       <c r="AD56" s="4"/>
       <c r="AE56" s="4"/>
       <c r="AF56" s="4"/>
       <c r="AG56" s="4"/>
       <c r="AH56" s="4"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="3"/>
       <c r="AK56" s="3"/>
     </row>
     <row r="57" spans="1:37">
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z32:AK32"/>