--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12165" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="30">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -429,67 +429,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -764,147 +764,147 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="F6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="F15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AC62" sqref="AC62"/>
+      <selection pane="bottomRight" activeCell="AD23" sqref="AD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.140625" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="21"/>
-[...10 lines deleted...]
-      <c r="M2" s="21"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="V3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="AH3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="24"/>
+      <c r="B4" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="22" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22" t="s">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="23"/>
-[...9 lines deleted...]
-      <c r="AK4" s="24"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1058,51 +1058,53 @@
       </c>
       <c r="V6" s="4">
         <v>97281.7</v>
       </c>
       <c r="W6" s="4">
         <v>116807.4</v>
       </c>
       <c r="X6" s="4">
         <v>125298.9</v>
       </c>
       <c r="Y6" s="4">
         <v>138114.1</v>
       </c>
       <c r="Z6" s="4">
         <v>4877.2</v>
       </c>
       <c r="AA6" s="1">
         <v>11476.2</v>
       </c>
       <c r="AB6" s="4">
         <v>18635.5</v>
       </c>
       <c r="AC6" s="4">
         <v>26057.5</v>
       </c>
-      <c r="AD6" s="5"/>
+      <c r="AD6" s="5">
+        <v>35373.699999999997</v>
+      </c>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>741.7</v>
       </c>
       <c r="C7" s="1">
         <v>1761.4</v>
       </c>
       <c r="D7" s="4">
         <v>2423.6999999999998</v>
       </c>
       <c r="E7" s="4">
         <v>3265.6</v>
       </c>
       <c r="F7" s="5">
@@ -1155,51 +1157,53 @@
       </c>
       <c r="V7" s="4">
         <v>16319.5</v>
       </c>
       <c r="W7" s="4">
         <v>19606.2</v>
       </c>
       <c r="X7" s="4">
         <v>21126.400000000001</v>
       </c>
       <c r="Y7" s="4">
         <v>23167</v>
       </c>
       <c r="Z7" s="1">
         <v>941.3</v>
       </c>
       <c r="AA7" s="1">
         <v>2124.1</v>
       </c>
       <c r="AB7" s="4">
         <v>2900.5</v>
       </c>
       <c r="AC7" s="4">
         <v>4092.2</v>
       </c>
-      <c r="AD7" s="5"/>
+      <c r="AD7" s="5">
+        <v>5086.5</v>
+      </c>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1">
         <v>319.5</v>
       </c>
       <c r="C8" s="1">
         <v>866.6</v>
       </c>
       <c r="D8" s="4">
         <v>1348.9</v>
       </c>
       <c r="E8" s="4">
         <v>1874.6</v>
       </c>
       <c r="F8" s="5">
@@ -1252,51 +1256,53 @@
       </c>
       <c r="V8" s="4">
         <v>7409.8</v>
       </c>
       <c r="W8" s="4">
         <v>8525.5</v>
       </c>
       <c r="X8" s="4">
         <v>9397.6</v>
       </c>
       <c r="Y8" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z8" s="1">
         <v>395.8</v>
       </c>
       <c r="AA8" s="1">
         <v>1141</v>
       </c>
       <c r="AB8" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC8" s="4">
         <v>2533.3000000000002</v>
       </c>
-      <c r="AD8" s="5"/>
+      <c r="AD8" s="5">
+        <v>3272.1</v>
+      </c>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>271.8</v>
       </c>
       <c r="C9" s="13">
         <v>754.4</v>
       </c>
       <c r="D9" s="13">
         <v>1477.4</v>
       </c>
       <c r="E9" s="13">
         <v>1879.3</v>
       </c>
       <c r="F9" s="13">
@@ -1349,51 +1355,53 @@
       </c>
       <c r="V9" s="4">
         <v>9819.9</v>
       </c>
       <c r="W9" s="4">
         <v>12037.7</v>
       </c>
       <c r="X9" s="4">
         <v>13492.4</v>
       </c>
       <c r="Y9" s="4">
         <v>15369.3</v>
       </c>
       <c r="Z9" s="13">
         <v>349.9</v>
       </c>
       <c r="AA9" s="13">
         <v>871.7</v>
       </c>
       <c r="AB9" s="13">
         <v>1707.2</v>
       </c>
       <c r="AC9" s="13">
         <v>2592.5</v>
       </c>
-      <c r="AD9" s="13"/>
+      <c r="AD9" s="13">
+        <v>3318.5</v>
+      </c>
       <c r="AE9" s="6"/>
       <c r="AF9" s="6"/>
       <c r="AG9" s="6"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1">
         <v>340</v>
       </c>
       <c r="C10" s="1">
         <v>749.3</v>
       </c>
       <c r="D10" s="4">
         <v>1350.8</v>
       </c>
       <c r="E10" s="4">
         <v>1763.3</v>
       </c>
       <c r="F10" s="5">
@@ -1446,51 +1454,53 @@
       </c>
       <c r="V10" s="4">
         <v>10014.299999999999</v>
       </c>
       <c r="W10" s="4">
         <v>11371.9</v>
       </c>
       <c r="X10" s="4">
         <v>11610.3</v>
       </c>
       <c r="Y10" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z10" s="1">
         <v>400.2</v>
       </c>
       <c r="AA10" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB10" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC10" s="4">
         <v>2949.4</v>
       </c>
-      <c r="AD10" s="5"/>
+      <c r="AD10" s="5">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
         <v>815.6</v>
       </c>
       <c r="C11" s="1">
         <v>1768.9</v>
       </c>
       <c r="D11" s="4">
         <v>2714</v>
       </c>
       <c r="E11" s="4">
         <v>3666</v>
       </c>
       <c r="F11" s="5">
@@ -1543,51 +1553,53 @@
       </c>
       <c r="V11" s="4">
         <v>19964</v>
       </c>
       <c r="W11" s="4">
         <v>23770.7</v>
       </c>
       <c r="X11" s="4">
         <v>25472</v>
       </c>
       <c r="Y11" s="4">
         <v>28566.9</v>
       </c>
       <c r="Z11" s="1">
         <v>1084.4000000000001</v>
       </c>
       <c r="AA11" s="1">
         <v>2250.9</v>
       </c>
       <c r="AB11" s="4">
         <v>3520.7</v>
       </c>
       <c r="AC11" s="4">
         <v>4827.5</v>
       </c>
-      <c r="AD11" s="5"/>
+      <c r="AD11" s="5">
+        <v>7450.9</v>
+      </c>
       <c r="AE11" s="6"/>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1">
         <v>682</v>
       </c>
       <c r="C12" s="1">
         <v>1533</v>
       </c>
       <c r="D12" s="4">
         <v>2700.3</v>
       </c>
       <c r="E12" s="4">
         <v>3541.4</v>
       </c>
       <c r="F12" s="5">
@@ -1640,51 +1652,53 @@
       </c>
       <c r="V12" s="4">
         <v>15734.5</v>
       </c>
       <c r="W12" s="4">
         <v>18603</v>
       </c>
       <c r="X12" s="4">
         <v>19881</v>
       </c>
       <c r="Y12" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z12" s="1">
         <v>871.8</v>
       </c>
       <c r="AA12" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB12" s="4">
         <v>3721</v>
       </c>
       <c r="AC12" s="4">
         <v>5069.5</v>
       </c>
-      <c r="AD12" s="5"/>
+      <c r="AD12" s="5">
+        <v>6633.5</v>
+      </c>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C13" s="1">
         <v>111.2</v>
       </c>
       <c r="D13" s="4">
         <v>199.2</v>
       </c>
       <c r="E13" s="4">
         <v>262</v>
       </c>
       <c r="F13" s="5">
@@ -1737,51 +1751,53 @@
       </c>
       <c r="V13" s="4">
         <v>1090.5</v>
       </c>
       <c r="W13" s="4">
         <v>1334.3</v>
       </c>
       <c r="X13" s="4">
         <v>1491.8</v>
       </c>
       <c r="Y13" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z13" s="1">
         <v>70.2</v>
       </c>
       <c r="AA13" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB13" s="4">
         <v>333.8</v>
       </c>
       <c r="AC13" s="4">
         <v>443.2</v>
       </c>
-      <c r="AD13" s="5"/>
+      <c r="AD13" s="5">
+        <v>564.9</v>
+      </c>
       <c r="AE13" s="6"/>
       <c r="AF13" s="6"/>
       <c r="AG13" s="6"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3">
         <v>444.7</v>
       </c>
       <c r="C14" s="10">
         <v>972.4</v>
       </c>
       <c r="D14" s="4">
         <v>1708.3</v>
       </c>
       <c r="E14" s="3">
         <v>2228.3000000000002</v>
       </c>
       <c r="F14" s="4">
@@ -1834,153 +1850,155 @@
       </c>
       <c r="V14" s="3">
         <v>16929.2</v>
       </c>
       <c r="W14" s="3">
         <v>21558</v>
       </c>
       <c r="X14" s="3">
         <v>22827.5</v>
       </c>
       <c r="Y14" s="4">
         <v>23886.400000000001</v>
       </c>
       <c r="Z14" s="3">
         <v>763.6</v>
       </c>
       <c r="AA14" s="10">
         <v>1675.1</v>
       </c>
       <c r="AB14" s="4">
         <v>2687.4</v>
       </c>
       <c r="AC14" s="3">
         <v>3549.9</v>
       </c>
-      <c r="AD14" s="4"/>
+      <c r="AD14" s="4">
+        <v>4783.3999999999996</v>
+      </c>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="3"/>
       <c r="AI14" s="3"/>
       <c r="AJ14" s="3"/>
       <c r="AK14" s="4"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:37" ht="21" customHeight="1">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="21"/>
-[...10 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="V17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="AH17" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="25"/>
-      <c r="B18" s="22" t="s">
+      <c r="A18" s="24"/>
+      <c r="B18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="23"/>
-[...10 lines deleted...]
-      <c r="N18" s="22" t="s">
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="23"/>
-[...10 lines deleted...]
-      <c r="Z18" s="22" t="s">
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="23"/>
+      <c r="Z18" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="23"/>
-[...9 lines deleted...]
-      <c r="AK18" s="24"/>
+      <c r="AA18" s="22"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="22"/>
+      <c r="AD18" s="22"/>
+      <c r="AE18" s="22"/>
+      <c r="AF18" s="22"/>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="22"/>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="23"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="26"/>
+      <c r="A19" s="25"/>
       <c r="B19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="7" t="s">
@@ -2134,51 +2152,53 @@
       </c>
       <c r="V20" s="4">
         <v>95770.2</v>
       </c>
       <c r="W20" s="4">
         <v>115128</v>
       </c>
       <c r="X20" s="4">
         <v>123451.5</v>
       </c>
       <c r="Y20" s="4">
         <v>136098.79999999999</v>
       </c>
       <c r="Z20" s="4">
         <v>4709.3</v>
       </c>
       <c r="AA20" s="1">
         <v>11140.3</v>
       </c>
       <c r="AB20" s="20">
         <v>18120.5</v>
       </c>
       <c r="AC20" s="4">
         <v>25041.7</v>
       </c>
-      <c r="AD20" s="5"/>
+      <c r="AD20" s="5">
+        <v>34104.199999999997</v>
+      </c>
       <c r="AE20" s="6"/>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="1">
         <v>608.9</v>
       </c>
       <c r="C21" s="1">
         <v>1495.6</v>
       </c>
       <c r="D21" s="4">
         <v>2025.5</v>
       </c>
       <c r="E21" s="4">
         <v>2616.6</v>
       </c>
       <c r="F21" s="5">
@@ -2225,51 +2245,53 @@
       </c>
       <c r="V21" s="4">
         <v>15298.7</v>
       </c>
       <c r="W21" s="4">
         <v>18407.8</v>
       </c>
       <c r="X21" s="19">
         <v>19874.3</v>
       </c>
       <c r="Y21" s="4">
         <v>21807.599999999999</v>
       </c>
       <c r="Z21" s="1">
         <v>850.2</v>
       </c>
       <c r="AA21" s="1">
         <v>1921.6</v>
       </c>
       <c r="AB21" s="4">
         <v>2575.1999999999998</v>
       </c>
       <c r="AC21" s="4">
         <v>3405.9</v>
       </c>
-      <c r="AD21" s="5"/>
+      <c r="AD21" s="5">
+        <v>4228.3999999999996</v>
+      </c>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="1">
         <v>319.5</v>
       </c>
       <c r="C22" s="1">
         <v>866.6</v>
       </c>
       <c r="D22" s="4">
         <v>1346.9</v>
       </c>
       <c r="E22" s="4">
         <v>1874.6</v>
       </c>
       <c r="F22" s="5">
@@ -2316,51 +2338,53 @@
       </c>
       <c r="V22" s="4">
         <v>7409.8</v>
       </c>
       <c r="W22" s="4">
         <v>8506.7000000000007</v>
       </c>
       <c r="X22" s="19">
         <v>9397.2999999999993</v>
       </c>
       <c r="Y22" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z22" s="1">
         <v>395.8</v>
       </c>
       <c r="AA22" s="1">
         <v>1141</v>
       </c>
       <c r="AB22" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC22" s="4">
         <v>2533.3000000000002</v>
       </c>
-      <c r="AD22" s="5"/>
+      <c r="AD22" s="5">
+        <v>3272.1</v>
+      </c>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>271.8</v>
       </c>
       <c r="C23" s="13">
         <v>754.3</v>
       </c>
       <c r="D23" s="13">
         <v>1477.3</v>
       </c>
       <c r="E23" s="13">
         <v>1879.1</v>
       </c>
       <c r="F23" s="13">
@@ -2407,51 +2431,53 @@
       </c>
       <c r="V23" s="4">
         <v>9819.6</v>
       </c>
       <c r="W23" s="4">
         <v>12120.8</v>
       </c>
       <c r="X23" s="19">
         <v>13492.4</v>
       </c>
       <c r="Y23" s="4">
         <v>15368.9</v>
       </c>
       <c r="Z23" s="13">
         <v>349.8</v>
       </c>
       <c r="AA23" s="13">
         <v>871.6</v>
       </c>
       <c r="AB23" s="4">
         <v>1706.9</v>
       </c>
       <c r="AC23" s="13">
         <v>2592.1999999999998</v>
       </c>
-      <c r="AD23" s="8"/>
+      <c r="AD23" s="13">
+        <v>3318</v>
+      </c>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>340</v>
       </c>
       <c r="C24" s="1">
         <v>749.3</v>
       </c>
       <c r="D24" s="4">
         <v>1350.8</v>
       </c>
       <c r="E24" s="4">
         <v>1763.3</v>
       </c>
       <c r="F24" s="5">
@@ -2498,51 +2524,53 @@
       </c>
       <c r="V24" s="4">
         <v>10014.299999999999</v>
       </c>
       <c r="W24" s="4">
         <v>11371.6</v>
       </c>
       <c r="X24" s="19">
         <v>11610.3</v>
       </c>
       <c r="Y24" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z24" s="1">
         <v>401.4</v>
       </c>
       <c r="AA24" s="1">
         <v>1190.0999999999999</v>
       </c>
       <c r="AB24" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC24" s="4">
         <v>2949.4</v>
       </c>
-      <c r="AD24" s="5"/>
+      <c r="AD24" s="5">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="1">
         <v>757.8</v>
       </c>
       <c r="C25" s="1">
         <v>1653.2</v>
       </c>
       <c r="D25" s="4">
         <v>2540.4</v>
       </c>
       <c r="E25" s="4">
         <v>3381.9</v>
       </c>
       <c r="F25" s="5">
@@ -2589,51 +2617,53 @@
       </c>
       <c r="V25" s="4">
         <v>19522</v>
       </c>
       <c r="W25" s="4">
         <v>23105.1</v>
       </c>
       <c r="X25" s="19">
         <v>24931.8</v>
       </c>
       <c r="Y25" s="4">
         <v>27977.7</v>
       </c>
       <c r="Z25" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA25" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB25" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC25" s="4">
         <v>4532.7</v>
       </c>
-      <c r="AD25" s="5"/>
+      <c r="AD25" s="5">
+        <v>7082.4</v>
+      </c>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="1">
         <v>682</v>
       </c>
       <c r="C26" s="1">
         <v>1533</v>
       </c>
       <c r="D26" s="4">
         <v>2700.3</v>
       </c>
       <c r="E26" s="4">
         <v>3540.3</v>
       </c>
       <c r="F26" s="5">
@@ -2680,51 +2710,53 @@
       </c>
       <c r="V26" s="4">
         <v>15734.5</v>
       </c>
       <c r="W26" s="4">
         <v>18603</v>
       </c>
       <c r="X26" s="19">
         <v>19881</v>
       </c>
       <c r="Y26" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z26" s="1">
         <v>872.3</v>
       </c>
       <c r="AA26" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB26" s="4">
         <v>3721</v>
       </c>
       <c r="AC26" s="4">
         <v>5069.5</v>
       </c>
-      <c r="AD26" s="5"/>
+      <c r="AD26" s="5">
+        <v>6633.5</v>
+      </c>
       <c r="AE26" s="6"/>
       <c r="AF26" s="6"/>
       <c r="AG26" s="6"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C27" s="1">
         <v>111.2</v>
       </c>
       <c r="D27" s="4">
         <v>199.2</v>
       </c>
       <c r="E27" s="4">
         <v>262</v>
       </c>
       <c r="F27" s="5">
@@ -2771,51 +2803,53 @@
       </c>
       <c r="V27" s="4">
         <v>1090.5</v>
       </c>
       <c r="W27" s="4">
         <v>1334.3</v>
       </c>
       <c r="X27" s="19">
         <v>1491.8</v>
       </c>
       <c r="Y27" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z27" s="1">
         <v>70.2</v>
       </c>
       <c r="AA27" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB27" s="4">
         <v>333.8</v>
       </c>
       <c r="AC27" s="4">
         <v>443.2</v>
       </c>
-      <c r="AD27" s="5"/>
+      <c r="AD27" s="5">
+        <v>564.9</v>
+      </c>
       <c r="AE27" s="6"/>
       <c r="AF27" s="6"/>
       <c r="AG27" s="6"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="4">
         <v>437.9</v>
       </c>
       <c r="C28" s="4">
         <v>960</v>
       </c>
       <c r="D28" s="4">
         <v>1690.5</v>
       </c>
       <c r="E28" s="4">
         <v>2197.5</v>
       </c>
       <c r="F28" s="4">
@@ -2862,150 +2896,152 @@
       </c>
       <c r="V28" s="4">
         <v>16880.8</v>
       </c>
       <c r="W28" s="4">
         <v>21678.7</v>
       </c>
       <c r="X28" s="19">
         <v>22773.599999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>23820.1</v>
       </c>
       <c r="Z28" s="4">
         <v>756.2</v>
       </c>
       <c r="AA28" s="4">
         <v>1661.8</v>
       </c>
       <c r="AB28" s="4">
         <v>2667.4</v>
       </c>
       <c r="AC28" s="4">
         <v>3515.4</v>
       </c>
-      <c r="AD28" s="4"/>
+      <c r="AD28" s="4">
+        <v>4741</v>
+      </c>
       <c r="AE28" s="4"/>
       <c r="AF28" s="6"/>
       <c r="AG28" s="6"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:37">
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
     </row>
     <row r="30" spans="1:37" ht="21" customHeight="1">
-      <c r="A30" s="21" t="s">
+      <c r="A30" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="21"/>
-[...10 lines deleted...]
-      <c r="M30" s="21"/>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K31" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="V31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="AH31" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A32" s="25"/>
-      <c r="B32" s="22" t="s">
+      <c r="A32" s="24"/>
+      <c r="B32" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="23"/>
-[...10 lines deleted...]
-      <c r="N32" s="22" t="s">
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="23"/>
-[...10 lines deleted...]
-      <c r="Z32" s="22" t="s">
+      <c r="O32" s="22"/>
+      <c r="P32" s="22"/>
+      <c r="Q32" s="22"/>
+      <c r="R32" s="22"/>
+      <c r="S32" s="22"/>
+      <c r="T32" s="22"/>
+      <c r="U32" s="22"/>
+      <c r="V32" s="22"/>
+      <c r="W32" s="22"/>
+      <c r="X32" s="22"/>
+      <c r="Y32" s="23"/>
+      <c r="Z32" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA32" s="23"/>
-[...9 lines deleted...]
-      <c r="AK32" s="24"/>
+      <c r="AA32" s="22"/>
+      <c r="AB32" s="22"/>
+      <c r="AC32" s="22"/>
+      <c r="AD32" s="22"/>
+      <c r="AE32" s="22"/>
+      <c r="AF32" s="22"/>
+      <c r="AG32" s="22"/>
+      <c r="AH32" s="22"/>
+      <c r="AI32" s="22"/>
+      <c r="AJ32" s="22"/>
+      <c r="AK32" s="23"/>
     </row>
     <row r="33" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A33" s="26"/>
+      <c r="A33" s="25"/>
       <c r="B33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="7" t="s">
@@ -3159,51 +3195,53 @@
       </c>
       <c r="V34" s="4">
         <v>40553.800000000003</v>
       </c>
       <c r="W34" s="4">
         <v>52774.2</v>
       </c>
       <c r="X34" s="4">
         <v>52874.9</v>
       </c>
       <c r="Y34" s="4">
         <v>53889.3</v>
       </c>
       <c r="Z34" s="4">
         <v>76.2</v>
       </c>
       <c r="AA34" s="1">
         <v>174.3</v>
       </c>
       <c r="AB34" s="4">
         <v>269.10000000000002</v>
       </c>
       <c r="AC34" s="4">
         <v>357.8</v>
       </c>
-      <c r="AD34" s="5"/>
+      <c r="AD34" s="5">
+        <v>438.4</v>
+      </c>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="1">
         <v>99.5</v>
       </c>
       <c r="C35" s="1">
         <v>197.2</v>
       </c>
       <c r="D35" s="4">
         <v>284.39999999999998</v>
       </c>
       <c r="E35" s="4">
         <v>350</v>
       </c>
       <c r="F35" s="5">
@@ -3256,51 +3294,53 @@
       </c>
       <c r="V35" s="4">
         <v>8276.7999999999993</v>
       </c>
       <c r="W35" s="4">
         <v>10289.1</v>
       </c>
       <c r="X35" s="4">
         <v>10361.9</v>
       </c>
       <c r="Y35" s="4">
         <v>11094.3</v>
       </c>
       <c r="Z35" s="1">
         <v>28.7</v>
       </c>
       <c r="AA35" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="AB35" s="4">
         <v>107</v>
       </c>
       <c r="AC35" s="4">
         <v>142.1</v>
       </c>
-      <c r="AD35" s="5"/>
+      <c r="AD35" s="5">
+        <v>173</v>
+      </c>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="1">
         <v>23.8</v>
       </c>
       <c r="C36" s="1">
         <v>47</v>
       </c>
       <c r="D36" s="4">
         <v>67.099999999999994</v>
       </c>
       <c r="E36" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="F36" s="5">
@@ -3353,51 +3393,53 @@
       </c>
       <c r="V36" s="4">
         <v>2536.6999999999998</v>
       </c>
       <c r="W36" s="4">
         <v>3259.3</v>
       </c>
       <c r="X36" s="4">
         <v>3259.3</v>
       </c>
       <c r="Y36" s="4">
         <v>3088.5</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="13">
         <v>0.1</v>
       </c>
       <c r="AB36" s="13">
         <v>0.1</v>
       </c>
       <c r="AC36" s="15">
         <v>0.3</v>
       </c>
-      <c r="AD36" s="15"/>
+      <c r="AD36" s="15">
+        <v>0.3</v>
+      </c>
       <c r="AE36" s="15"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="13" t="s">
@@ -3445,52 +3487,56 @@
       </c>
       <c r="U37" s="6">
         <v>1571.9</v>
       </c>
       <c r="V37" s="4">
         <v>4460</v>
       </c>
       <c r="W37" s="4">
         <v>5679.8</v>
       </c>
       <c r="X37" s="4">
         <v>5681.2</v>
       </c>
       <c r="Y37" s="4">
         <v>5903.9</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AC37" s="13"/>
-      <c r="AD37" s="13"/>
+      <c r="AC37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD37" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AE37" s="13"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="13" t="s">
@@ -3538,52 +3584,56 @@
       </c>
       <c r="U38" s="6">
         <v>1732.6</v>
       </c>
       <c r="V38" s="4">
         <v>2624.3</v>
       </c>
       <c r="W38" s="4">
         <v>3506.8</v>
       </c>
       <c r="X38" s="4">
         <v>3506.8</v>
       </c>
       <c r="Y38" s="4">
         <v>3517.4</v>
       </c>
       <c r="Z38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AC38" s="13"/>
-      <c r="AD38" s="13"/>
+      <c r="AC38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD38" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AE38" s="13"/>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F39" s="13" t="s">
@@ -3631,52 +3681,56 @@
       </c>
       <c r="U39" s="6">
         <v>3348</v>
       </c>
       <c r="V39" s="4">
         <v>7508.8</v>
       </c>
       <c r="W39" s="4">
         <v>9611.2999999999993</v>
       </c>
       <c r="X39" s="4">
         <v>9614.1</v>
       </c>
       <c r="Y39" s="4">
         <v>10266</v>
       </c>
       <c r="Z39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB39" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AC39" s="13"/>
-      <c r="AD39" s="13"/>
+      <c r="AC39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD39" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AE39" s="13"/>
       <c r="AF39" s="6"/>
       <c r="AG39" s="6"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="1">
         <v>0.3</v>
       </c>
       <c r="C40" s="1">
         <v>0.7</v>
       </c>
       <c r="D40" s="4">
         <v>0.9</v>
       </c>
       <c r="E40" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="F40" s="5">
@@ -3726,52 +3780,56 @@
       </c>
       <c r="U40" s="6">
         <v>3569.2</v>
       </c>
       <c r="V40" s="4">
         <v>5658.9</v>
       </c>
       <c r="W40" s="4">
         <v>7494.9</v>
       </c>
       <c r="X40" s="4">
         <v>7495.6</v>
       </c>
       <c r="Y40" s="4">
         <v>7588.3</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AC40" s="4"/>
-      <c r="AD40" s="5"/>
+      <c r="AC40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD40" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AE40" s="6"/>
       <c r="AF40" s="6"/>
       <c r="AG40" s="6"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>27</v>
       </c>
@@ -3817,52 +3875,56 @@
       </c>
       <c r="U41" s="6">
         <v>113.9</v>
       </c>
       <c r="V41" s="4">
         <v>260.7</v>
       </c>
       <c r="W41" s="4">
         <v>322.60000000000002</v>
       </c>
       <c r="X41" s="4">
         <v>322.60000000000002</v>
       </c>
       <c r="Y41" s="4">
         <v>355.9</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AC41" s="15"/>
-      <c r="AD41" s="15"/>
+      <c r="AC41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD41" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AE41" s="15"/>
       <c r="AF41" s="6"/>
       <c r="AG41" s="6"/>
       <c r="AH41" s="4"/>
       <c r="AI41" s="4"/>
       <c r="AJ41" s="4"/>
       <c r="AK41" s="4"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="4">
         <v>26.9</v>
       </c>
       <c r="C42" s="4">
         <v>53.1</v>
       </c>
       <c r="D42" s="4">
         <v>75.900000000000006</v>
       </c>
       <c r="E42" s="4">
         <v>91.5</v>
       </c>
       <c r="F42" s="4">
@@ -3915,149 +3977,151 @@
       </c>
       <c r="V42" s="4">
         <v>9227.7000000000007</v>
       </c>
       <c r="W42" s="4">
         <v>12610.4</v>
       </c>
       <c r="X42" s="4">
         <v>12633.4</v>
       </c>
       <c r="Y42" s="4">
         <v>12075</v>
       </c>
       <c r="Z42" s="13">
         <v>47.5</v>
       </c>
       <c r="AA42" s="4">
         <v>105.4</v>
       </c>
       <c r="AB42" s="4">
         <v>162</v>
       </c>
       <c r="AC42" s="4">
         <v>215.4</v>
       </c>
-      <c r="AD42" s="4"/>
+      <c r="AD42" s="4">
+        <v>265.10000000000002</v>
+      </c>
       <c r="AE42" s="4"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37">
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
     </row>
     <row r="44" spans="1:37" ht="21" customHeight="1">
-      <c r="A44" s="21" t="s">
+      <c r="A44" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="21"/>
-[...10 lines deleted...]
-      <c r="M44" s="21"/>
+      <c r="B44" s="26"/>
+      <c r="C44" s="26"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="26"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="K45" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="V45" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="AH45" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="25"/>
-      <c r="B46" s="22" t="s">
+      <c r="A46" s="24"/>
+      <c r="B46" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C46" s="23"/>
-[...10 lines deleted...]
-      <c r="N46" s="22" t="s">
+      <c r="C46" s="22"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="22"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="22"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="22"/>
+      <c r="K46" s="22"/>
+      <c r="L46" s="22"/>
+      <c r="M46" s="23"/>
+      <c r="N46" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O46" s="23"/>
-[...10 lines deleted...]
-      <c r="Z46" s="22" t="s">
+      <c r="O46" s="22"/>
+      <c r="P46" s="22"/>
+      <c r="Q46" s="22"/>
+      <c r="R46" s="22"/>
+      <c r="S46" s="22"/>
+      <c r="T46" s="22"/>
+      <c r="U46" s="22"/>
+      <c r="V46" s="22"/>
+      <c r="W46" s="22"/>
+      <c r="X46" s="22"/>
+      <c r="Y46" s="23"/>
+      <c r="Z46" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA46" s="23"/>
-[...9 lines deleted...]
-      <c r="AK46" s="24"/>
+      <c r="AA46" s="22"/>
+      <c r="AB46" s="22"/>
+      <c r="AC46" s="22"/>
+      <c r="AD46" s="22"/>
+      <c r="AE46" s="22"/>
+      <c r="AF46" s="22"/>
+      <c r="AG46" s="22"/>
+      <c r="AH46" s="22"/>
+      <c r="AI46" s="22"/>
+      <c r="AJ46" s="22"/>
+      <c r="AK46" s="23"/>
     </row>
     <row r="47" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="26"/>
+      <c r="A47" s="25"/>
       <c r="B47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="7" t="s">
@@ -4211,51 +4275,53 @@
       </c>
       <c r="V48" s="4">
         <v>54701.3</v>
       </c>
       <c r="W48" s="4">
         <v>61691.4</v>
       </c>
       <c r="X48" s="4">
         <v>69850.8</v>
       </c>
       <c r="Y48" s="4">
         <v>81483.7</v>
       </c>
       <c r="Z48" s="1">
         <v>4633</v>
       </c>
       <c r="AA48" s="1">
         <v>10966</v>
       </c>
       <c r="AB48" s="4">
         <v>17851.400000000001</v>
       </c>
       <c r="AC48" s="4">
         <v>24684</v>
       </c>
-      <c r="AD48" s="5"/>
+      <c r="AD48" s="5">
+        <v>33665.699999999997</v>
+      </c>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="1">
         <v>509.4</v>
       </c>
       <c r="C49" s="1">
         <v>1298.4000000000001</v>
       </c>
       <c r="D49" s="4">
         <v>1741.1</v>
       </c>
       <c r="E49" s="4">
         <v>2266.6</v>
       </c>
       <c r="F49" s="5">
@@ -4308,51 +4374,53 @@
       </c>
       <c r="V49" s="4">
         <v>6894.8</v>
       </c>
       <c r="W49" s="4">
         <v>8002</v>
       </c>
       <c r="X49" s="4">
         <v>9320.5</v>
       </c>
       <c r="Y49" s="4">
         <v>10516.2</v>
       </c>
       <c r="Z49" s="1">
         <v>823.5</v>
       </c>
       <c r="AA49" s="1">
         <v>1852.9</v>
       </c>
       <c r="AB49" s="4">
         <v>2468.4</v>
       </c>
       <c r="AC49" s="4">
         <v>3263.8</v>
       </c>
-      <c r="AD49" s="5"/>
+      <c r="AD49" s="5">
+        <v>4055.6</v>
+      </c>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13">
         <v>295.7</v>
       </c>
       <c r="C50" s="13">
         <v>819.6</v>
       </c>
       <c r="D50" s="13">
         <v>1279.8</v>
       </c>
       <c r="E50" s="13">
         <v>1793.5</v>
       </c>
       <c r="F50" s="13">
@@ -4405,51 +4473,53 @@
       </c>
       <c r="V50" s="4">
         <v>4805.6000000000004</v>
       </c>
       <c r="W50" s="4">
         <v>5195.3999999999996</v>
       </c>
       <c r="X50" s="4">
         <v>6064.2</v>
       </c>
       <c r="Y50" s="4">
         <v>7438.8</v>
       </c>
       <c r="Z50" s="13">
         <v>395.8</v>
       </c>
       <c r="AA50" s="13">
         <v>1140.9000000000001</v>
       </c>
       <c r="AB50" s="4">
         <v>1618.4</v>
       </c>
       <c r="AC50" s="13">
         <v>2533</v>
       </c>
-      <c r="AD50" s="13"/>
+      <c r="AD50" s="13">
+        <v>3271.8</v>
+      </c>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
       <c r="AK50" s="4"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="1">
         <v>271.8</v>
       </c>
       <c r="C51" s="1">
         <v>754.3</v>
       </c>
       <c r="D51" s="4">
         <v>1477.3</v>
       </c>
       <c r="E51" s="4">
         <v>1879.1</v>
       </c>
       <c r="F51" s="5">
@@ -4502,51 +4572,53 @@
       </c>
       <c r="V51" s="4">
         <v>5301.1</v>
       </c>
       <c r="W51" s="4">
         <v>6285.8</v>
       </c>
       <c r="X51" s="4">
         <v>7725.1</v>
       </c>
       <c r="Y51" s="4">
         <v>9378.9</v>
       </c>
       <c r="Z51" s="1">
         <v>349.8</v>
       </c>
       <c r="AA51" s="1">
         <v>871.6</v>
       </c>
       <c r="AB51" s="13">
         <v>1706.9</v>
       </c>
       <c r="AC51" s="4">
         <v>2592.1999999999998</v>
       </c>
-      <c r="AD51" s="5"/>
+      <c r="AD51" s="5">
+        <v>3318</v>
+      </c>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="4"/>
       <c r="AI51" s="4"/>
       <c r="AJ51" s="4"/>
       <c r="AK51" s="4"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="1">
         <v>340</v>
       </c>
       <c r="C52" s="1">
         <v>749.3</v>
       </c>
       <c r="D52" s="4">
         <v>1350.8</v>
       </c>
       <c r="E52" s="4">
         <v>1763.3</v>
       </c>
       <c r="F52" s="5">
@@ -4599,51 +4671,53 @@
       </c>
       <c r="V52" s="4">
         <v>7390.1</v>
       </c>
       <c r="W52" s="4">
         <v>7865.1</v>
       </c>
       <c r="X52" s="4">
         <v>8100.8</v>
       </c>
       <c r="Y52" s="4">
         <v>8723.7000000000007</v>
       </c>
       <c r="Z52" s="1">
         <v>400.1</v>
       </c>
       <c r="AA52" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB52" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC52" s="4">
         <v>2949.4</v>
       </c>
-      <c r="AD52" s="5"/>
+      <c r="AD52" s="5">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
       <c r="AK52" s="4"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>757.8</v>
       </c>
       <c r="C53" s="1">
         <v>1653.2</v>
       </c>
       <c r="D53" s="4">
         <v>2540.4</v>
       </c>
       <c r="E53" s="4">
         <v>3381.9</v>
       </c>
       <c r="F53" s="5">
@@ -4696,51 +4770,53 @@
       </c>
       <c r="V53" s="4">
         <v>11955</v>
       </c>
       <c r="W53" s="4">
         <v>13592.7</v>
       </c>
       <c r="X53" s="4">
         <v>15235.6</v>
       </c>
       <c r="Y53" s="4">
         <v>17629.5</v>
       </c>
       <c r="Z53" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA53" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB53" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC53" s="4">
         <v>4532.7</v>
       </c>
-      <c r="AD53" s="5"/>
+      <c r="AD53" s="5">
+        <v>7082.4</v>
+      </c>
       <c r="AE53" s="6"/>
       <c r="AF53" s="6"/>
       <c r="AG53" s="6"/>
       <c r="AH53" s="4"/>
       <c r="AI53" s="4"/>
       <c r="AJ53" s="4"/>
       <c r="AK53" s="4"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="1">
         <v>681.7</v>
       </c>
       <c r="C54" s="1">
         <v>1531.9</v>
       </c>
       <c r="D54" s="4">
         <v>2699.3</v>
       </c>
       <c r="E54" s="4">
         <v>3540.3</v>
       </c>
       <c r="F54" s="5">
@@ -4793,51 +4869,53 @@
       </c>
       <c r="V54" s="4">
         <v>10036.299999999999</v>
       </c>
       <c r="W54" s="4">
         <v>11050.9</v>
       </c>
       <c r="X54" s="4">
         <v>12324.3</v>
       </c>
       <c r="Y54" s="4">
         <v>14990.5</v>
       </c>
       <c r="Z54" s="1">
         <v>871.8</v>
       </c>
       <c r="AA54" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB54" s="4">
         <v>3721</v>
       </c>
       <c r="AC54" s="4">
         <v>5069.5</v>
       </c>
-      <c r="AD54" s="5"/>
+      <c r="AD54" s="5">
+        <v>6633.5</v>
+      </c>
       <c r="AE54" s="6"/>
       <c r="AF54" s="6"/>
       <c r="AG54" s="6"/>
       <c r="AH54" s="4"/>
       <c r="AI54" s="4"/>
       <c r="AJ54" s="4"/>
       <c r="AK54" s="4"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="4">
         <v>64.900000000000006</v>
       </c>
       <c r="C55" s="4">
         <v>111.2</v>
       </c>
       <c r="D55" s="4">
         <v>199.2</v>
       </c>
       <c r="E55" s="4">
         <v>262</v>
       </c>
       <c r="F55" s="4">
@@ -4890,51 +4968,53 @@
       </c>
       <c r="V55" s="4">
         <v>829.8</v>
       </c>
       <c r="W55" s="4">
         <v>1011.7</v>
       </c>
       <c r="X55" s="4">
         <v>1169.2</v>
       </c>
       <c r="Y55" s="4">
         <v>1283.7</v>
       </c>
       <c r="Z55" s="4">
         <v>70.2</v>
       </c>
       <c r="AA55" s="4">
         <v>155.30000000000001</v>
       </c>
       <c r="AB55" s="4">
         <v>333.8</v>
       </c>
       <c r="AC55" s="4">
         <v>443.2</v>
       </c>
-      <c r="AD55" s="4"/>
+      <c r="AD55" s="4">
+        <v>564.9</v>
+      </c>
       <c r="AE55" s="4"/>
       <c r="AF55" s="6"/>
       <c r="AG55" s="6"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
       <c r="AK55" s="4"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>411.2</v>
       </c>
       <c r="C56" s="10">
         <v>906.9</v>
       </c>
       <c r="D56" s="4">
         <v>1614.6</v>
       </c>
       <c r="E56" s="3">
         <v>2104.9</v>
       </c>
       <c r="F56" s="14">
@@ -4987,120 +5067,125 @@
       </c>
       <c r="V56" s="4">
         <v>7488.7</v>
       </c>
       <c r="W56" s="4">
         <v>8687.7999999999993</v>
       </c>
       <c r="X56" s="3">
         <v>9911.1</v>
       </c>
       <c r="Y56" s="3">
         <v>11522.4</v>
       </c>
       <c r="Z56" s="3">
         <v>708.4</v>
       </c>
       <c r="AA56" s="10">
         <v>1556.4</v>
       </c>
       <c r="AB56" s="4">
         <v>2505.3000000000002</v>
       </c>
       <c r="AC56" s="4">
         <v>3300.1</v>
       </c>
-      <c r="AD56" s="4"/>
+      <c r="AD56" s="4">
+        <v>4475.5</v>
+      </c>
       <c r="AE56" s="4"/>
       <c r="AF56" s="4"/>
       <c r="AG56" s="4"/>
       <c r="AH56" s="4"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="3"/>
       <c r="AK56" s="3"/>
     </row>
     <row r="57" spans="1:37">
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="K3:M3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z32:AK32"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="N32:Y32"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="B46:M46"/>
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="K3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5109,85 +5194,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>