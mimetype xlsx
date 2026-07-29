--- v2 (2026-06-19)
+++ v3 (2026-07-29)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12165" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="30">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
@@ -429,67 +429,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -764,147 +764,147 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="F15" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="F6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AD23" sqref="AD23"/>
+      <selection pane="bottomRight" activeCell="AF53" sqref="AF53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.140625" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="V3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="AH3" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="24"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21" t="s">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="22"/>
-[...9 lines deleted...]
-      <c r="AK4" s="23"/>
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1061,51 +1061,53 @@
       </c>
       <c r="W6" s="4">
         <v>116807.4</v>
       </c>
       <c r="X6" s="4">
         <v>125298.9</v>
       </c>
       <c r="Y6" s="4">
         <v>138114.1</v>
       </c>
       <c r="Z6" s="4">
         <v>4877.2</v>
       </c>
       <c r="AA6" s="1">
         <v>11476.2</v>
       </c>
       <c r="AB6" s="4">
         <v>18635.5</v>
       </c>
       <c r="AC6" s="4">
         <v>26057.5</v>
       </c>
       <c r="AD6" s="5">
         <v>35373.699999999997</v>
       </c>
-      <c r="AE6" s="6"/>
+      <c r="AE6" s="6">
+        <v>47721.4</v>
+      </c>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>741.7</v>
       </c>
       <c r="C7" s="1">
         <v>1761.4</v>
       </c>
       <c r="D7" s="4">
         <v>2423.6999999999998</v>
       </c>
       <c r="E7" s="4">
         <v>3265.6</v>
       </c>
       <c r="F7" s="5">
         <v>4095.7</v>
@@ -1160,51 +1162,53 @@
       </c>
       <c r="W7" s="4">
         <v>19606.2</v>
       </c>
       <c r="X7" s="4">
         <v>21126.400000000001</v>
       </c>
       <c r="Y7" s="4">
         <v>23167</v>
       </c>
       <c r="Z7" s="1">
         <v>941.3</v>
       </c>
       <c r="AA7" s="1">
         <v>2124.1</v>
       </c>
       <c r="AB7" s="4">
         <v>2900.5</v>
       </c>
       <c r="AC7" s="4">
         <v>4092.2</v>
       </c>
       <c r="AD7" s="5">
         <v>5086.5</v>
       </c>
-      <c r="AE7" s="6"/>
+      <c r="AE7" s="6">
+        <v>6477.8</v>
+      </c>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1">
         <v>319.5</v>
       </c>
       <c r="C8" s="1">
         <v>866.6</v>
       </c>
       <c r="D8" s="4">
         <v>1348.9</v>
       </c>
       <c r="E8" s="4">
         <v>1874.6</v>
       </c>
       <c r="F8" s="5">
         <v>2300.1999999999998</v>
@@ -1259,51 +1263,53 @@
       </c>
       <c r="W8" s="4">
         <v>8525.5</v>
       </c>
       <c r="X8" s="4">
         <v>9397.6</v>
       </c>
       <c r="Y8" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z8" s="1">
         <v>395.8</v>
       </c>
       <c r="AA8" s="1">
         <v>1141</v>
       </c>
       <c r="AB8" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC8" s="4">
         <v>2533.3000000000002</v>
       </c>
       <c r="AD8" s="5">
         <v>3272.1</v>
       </c>
-      <c r="AE8" s="6"/>
+      <c r="AE8" s="6">
+        <v>4126.5</v>
+      </c>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>271.8</v>
       </c>
       <c r="C9" s="13">
         <v>754.4</v>
       </c>
       <c r="D9" s="13">
         <v>1477.4</v>
       </c>
       <c r="E9" s="13">
         <v>1879.3</v>
       </c>
       <c r="F9" s="13">
         <v>2370.5</v>
@@ -1358,51 +1364,53 @@
       </c>
       <c r="W9" s="4">
         <v>12037.7</v>
       </c>
       <c r="X9" s="4">
         <v>13492.4</v>
       </c>
       <c r="Y9" s="4">
         <v>15369.3</v>
       </c>
       <c r="Z9" s="13">
         <v>349.9</v>
       </c>
       <c r="AA9" s="13">
         <v>871.7</v>
       </c>
       <c r="AB9" s="13">
         <v>1707.2</v>
       </c>
       <c r="AC9" s="13">
         <v>2592.5</v>
       </c>
       <c r="AD9" s="13">
         <v>3318.5</v>
       </c>
-      <c r="AE9" s="6"/>
+      <c r="AE9" s="6">
+        <v>4739.2</v>
+      </c>
       <c r="AF9" s="6"/>
       <c r="AG9" s="6"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1">
         <v>340</v>
       </c>
       <c r="C10" s="1">
         <v>749.3</v>
       </c>
       <c r="D10" s="4">
         <v>1350.8</v>
       </c>
       <c r="E10" s="4">
         <v>1763.3</v>
       </c>
       <c r="F10" s="5">
         <v>2646.7</v>
@@ -1457,51 +1465,53 @@
       </c>
       <c r="W10" s="4">
         <v>11371.9</v>
       </c>
       <c r="X10" s="4">
         <v>11610.3</v>
       </c>
       <c r="Y10" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z10" s="1">
         <v>400.2</v>
       </c>
       <c r="AA10" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB10" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC10" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD10" s="5">
         <v>4263.8999999999996</v>
       </c>
-      <c r="AE10" s="6"/>
+      <c r="AE10" s="6">
+        <v>6103.7</v>
+      </c>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
         <v>815.6</v>
       </c>
       <c r="C11" s="1">
         <v>1768.9</v>
       </c>
       <c r="D11" s="4">
         <v>2714</v>
       </c>
       <c r="E11" s="4">
         <v>3666</v>
       </c>
       <c r="F11" s="5">
         <v>5355.9</v>
@@ -1556,51 +1566,53 @@
       </c>
       <c r="W11" s="4">
         <v>23770.7</v>
       </c>
       <c r="X11" s="4">
         <v>25472</v>
       </c>
       <c r="Y11" s="4">
         <v>28566.9</v>
       </c>
       <c r="Z11" s="1">
         <v>1084.4000000000001</v>
       </c>
       <c r="AA11" s="1">
         <v>2250.9</v>
       </c>
       <c r="AB11" s="4">
         <v>3520.7</v>
       </c>
       <c r="AC11" s="4">
         <v>4827.5</v>
       </c>
       <c r="AD11" s="5">
         <v>7450.9</v>
       </c>
-      <c r="AE11" s="6"/>
+      <c r="AE11" s="6">
+        <v>9875.5</v>
+      </c>
       <c r="AF11" s="6"/>
       <c r="AG11" s="6"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1">
         <v>682</v>
       </c>
       <c r="C12" s="1">
         <v>1533</v>
       </c>
       <c r="D12" s="4">
         <v>2700.3</v>
       </c>
       <c r="E12" s="4">
         <v>3541.4</v>
       </c>
       <c r="F12" s="5">
         <v>4649</v>
@@ -1655,51 +1667,53 @@
       </c>
       <c r="W12" s="4">
         <v>18603</v>
       </c>
       <c r="X12" s="4">
         <v>19881</v>
       </c>
       <c r="Y12" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z12" s="1">
         <v>871.8</v>
       </c>
       <c r="AA12" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB12" s="4">
         <v>3721</v>
       </c>
       <c r="AC12" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD12" s="5">
         <v>6633.5</v>
       </c>
-      <c r="AE12" s="6"/>
+      <c r="AE12" s="6">
+        <v>9422.7999999999993</v>
+      </c>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C13" s="1">
         <v>111.2</v>
       </c>
       <c r="D13" s="4">
         <v>199.2</v>
       </c>
       <c r="E13" s="4">
         <v>262</v>
       </c>
       <c r="F13" s="5">
         <v>370.1</v>
@@ -1754,51 +1768,53 @@
       </c>
       <c r="W13" s="4">
         <v>1334.3</v>
       </c>
       <c r="X13" s="4">
         <v>1491.8</v>
       </c>
       <c r="Y13" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z13" s="1">
         <v>70.2</v>
       </c>
       <c r="AA13" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB13" s="4">
         <v>333.8</v>
       </c>
       <c r="AC13" s="4">
         <v>443.2</v>
       </c>
       <c r="AD13" s="5">
         <v>564.9</v>
       </c>
-      <c r="AE13" s="6"/>
+      <c r="AE13" s="6">
+        <v>700.9</v>
+      </c>
       <c r="AF13" s="6"/>
       <c r="AG13" s="6"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3">
         <v>444.7</v>
       </c>
       <c r="C14" s="10">
         <v>972.4</v>
       </c>
       <c r="D14" s="4">
         <v>1708.3</v>
       </c>
       <c r="E14" s="3">
         <v>2228.3000000000002</v>
       </c>
       <c r="F14" s="4">
         <v>2933.5</v>
@@ -1853,152 +1869,154 @@
       </c>
       <c r="W14" s="3">
         <v>21558</v>
       </c>
       <c r="X14" s="3">
         <v>22827.5</v>
       </c>
       <c r="Y14" s="4">
         <v>23886.400000000001</v>
       </c>
       <c r="Z14" s="3">
         <v>763.6</v>
       </c>
       <c r="AA14" s="10">
         <v>1675.1</v>
       </c>
       <c r="AB14" s="4">
         <v>2687.4</v>
       </c>
       <c r="AC14" s="3">
         <v>3549.9</v>
       </c>
       <c r="AD14" s="4">
         <v>4783.3999999999996</v>
       </c>
-      <c r="AE14" s="4"/>
+      <c r="AE14" s="4">
+        <v>6275</v>
+      </c>
       <c r="AF14" s="4"/>
       <c r="AG14" s="4"/>
       <c r="AH14" s="3"/>
       <c r="AI14" s="3"/>
       <c r="AJ14" s="3"/>
       <c r="AK14" s="4"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:37" ht="21" customHeight="1">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="26"/>
-[...10 lines deleted...]
-      <c r="M16" s="26"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K17" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="V17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="17"/>
       <c r="X17" s="17"/>
       <c r="AH17" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="24"/>
-      <c r="B18" s="21" t="s">
+      <c r="A18" s="25"/>
+      <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="22"/>
-[...10 lines deleted...]
-      <c r="N18" s="21" t="s">
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="22"/>
-[...10 lines deleted...]
-      <c r="Z18" s="21" t="s">
+      <c r="O18" s="23"/>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+      <c r="W18" s="23"/>
+      <c r="X18" s="23"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="22"/>
-[...9 lines deleted...]
-      <c r="AK18" s="23"/>
+      <c r="AA18" s="23"/>
+      <c r="AB18" s="23"/>
+      <c r="AC18" s="23"/>
+      <c r="AD18" s="23"/>
+      <c r="AE18" s="23"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="24"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="25"/>
+      <c r="A19" s="26"/>
       <c r="B19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="7" t="s">
@@ -2155,51 +2173,53 @@
       </c>
       <c r="W20" s="4">
         <v>115128</v>
       </c>
       <c r="X20" s="4">
         <v>123451.5</v>
       </c>
       <c r="Y20" s="4">
         <v>136098.79999999999</v>
       </c>
       <c r="Z20" s="4">
         <v>4709.3</v>
       </c>
       <c r="AA20" s="1">
         <v>11140.3</v>
       </c>
       <c r="AB20" s="20">
         <v>18120.5</v>
       </c>
       <c r="AC20" s="4">
         <v>25041.7</v>
       </c>
       <c r="AD20" s="5">
         <v>34104.199999999997</v>
       </c>
-      <c r="AE20" s="6"/>
+      <c r="AE20" s="6">
+        <v>46197.9</v>
+      </c>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="1">
         <v>608.9</v>
       </c>
       <c r="C21" s="1">
         <v>1495.6</v>
       </c>
       <c r="D21" s="4">
         <v>2025.5</v>
       </c>
       <c r="E21" s="4">
         <v>2616.6</v>
       </c>
       <c r="F21" s="5">
         <v>3284.5</v>
@@ -2248,51 +2268,53 @@
       </c>
       <c r="W21" s="4">
         <v>18407.8</v>
       </c>
       <c r="X21" s="19">
         <v>19874.3</v>
       </c>
       <c r="Y21" s="4">
         <v>21807.599999999999</v>
       </c>
       <c r="Z21" s="1">
         <v>850.2</v>
       </c>
       <c r="AA21" s="1">
         <v>1921.6</v>
       </c>
       <c r="AB21" s="4">
         <v>2575.1999999999998</v>
       </c>
       <c r="AC21" s="4">
         <v>3405.9</v>
       </c>
       <c r="AD21" s="5">
         <v>4228.3999999999996</v>
       </c>
-      <c r="AE21" s="6"/>
+      <c r="AE21" s="6">
+        <v>5448.2</v>
+      </c>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="1">
         <v>319.5</v>
       </c>
       <c r="C22" s="1">
         <v>866.6</v>
       </c>
       <c r="D22" s="4">
         <v>1346.9</v>
       </c>
       <c r="E22" s="4">
         <v>1874.6</v>
       </c>
       <c r="F22" s="5">
         <v>2300.1999999999998</v>
@@ -2341,51 +2363,53 @@
       </c>
       <c r="W22" s="4">
         <v>8506.7000000000007</v>
       </c>
       <c r="X22" s="19">
         <v>9397.2999999999993</v>
       </c>
       <c r="Y22" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z22" s="1">
         <v>395.8</v>
       </c>
       <c r="AA22" s="1">
         <v>1141</v>
       </c>
       <c r="AB22" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC22" s="4">
         <v>2533.3000000000002</v>
       </c>
       <c r="AD22" s="5">
         <v>3272.1</v>
       </c>
-      <c r="AE22" s="6"/>
+      <c r="AE22" s="6">
+        <v>4126.5</v>
+      </c>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>271.8</v>
       </c>
       <c r="C23" s="13">
         <v>754.3</v>
       </c>
       <c r="D23" s="13">
         <v>1477.3</v>
       </c>
       <c r="E23" s="13">
         <v>1879.1</v>
       </c>
       <c r="F23" s="13">
         <v>2370.3000000000002</v>
@@ -2434,51 +2458,53 @@
       </c>
       <c r="W23" s="4">
         <v>12120.8</v>
       </c>
       <c r="X23" s="19">
         <v>13492.4</v>
       </c>
       <c r="Y23" s="4">
         <v>15368.9</v>
       </c>
       <c r="Z23" s="13">
         <v>349.8</v>
       </c>
       <c r="AA23" s="13">
         <v>871.6</v>
       </c>
       <c r="AB23" s="4">
         <v>1706.9</v>
       </c>
       <c r="AC23" s="13">
         <v>2592.1999999999998</v>
       </c>
       <c r="AD23" s="13">
         <v>3318</v>
       </c>
-      <c r="AE23" s="6"/>
+      <c r="AE23" s="6">
+        <v>4738.7</v>
+      </c>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>340</v>
       </c>
       <c r="C24" s="1">
         <v>749.3</v>
       </c>
       <c r="D24" s="4">
         <v>1350.8</v>
       </c>
       <c r="E24" s="4">
         <v>1763.3</v>
       </c>
       <c r="F24" s="5">
         <v>2646.7</v>
@@ -2527,51 +2553,53 @@
       </c>
       <c r="W24" s="4">
         <v>11371.6</v>
       </c>
       <c r="X24" s="19">
         <v>11610.3</v>
       </c>
       <c r="Y24" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z24" s="1">
         <v>401.4</v>
       </c>
       <c r="AA24" s="1">
         <v>1190.0999999999999</v>
       </c>
       <c r="AB24" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC24" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD24" s="5">
         <v>4263.8999999999996</v>
       </c>
-      <c r="AE24" s="6"/>
+      <c r="AE24" s="6">
+        <v>6103.7</v>
+      </c>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="1">
         <v>757.8</v>
       </c>
       <c r="C25" s="1">
         <v>1653.2</v>
       </c>
       <c r="D25" s="4">
         <v>2540.4</v>
       </c>
       <c r="E25" s="4">
         <v>3381.9</v>
       </c>
       <c r="F25" s="5">
         <v>5000.8</v>
@@ -2620,51 +2648,53 @@
       </c>
       <c r="W25" s="4">
         <v>23105.1</v>
       </c>
       <c r="X25" s="19">
         <v>24931.8</v>
       </c>
       <c r="Y25" s="4">
         <v>27977.7</v>
       </c>
       <c r="Z25" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA25" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB25" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC25" s="4">
         <v>4532.7</v>
       </c>
       <c r="AD25" s="5">
         <v>7082.4</v>
       </c>
-      <c r="AE25" s="6"/>
+      <c r="AE25" s="6">
+        <v>9433.2999999999993</v>
+      </c>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="1">
         <v>682</v>
       </c>
       <c r="C26" s="1">
         <v>1533</v>
       </c>
       <c r="D26" s="4">
         <v>2700.3</v>
       </c>
       <c r="E26" s="4">
         <v>3540.3</v>
       </c>
       <c r="F26" s="5">
         <v>4649</v>
@@ -2713,51 +2743,53 @@
       </c>
       <c r="W26" s="4">
         <v>18603</v>
       </c>
       <c r="X26" s="19">
         <v>19881</v>
       </c>
       <c r="Y26" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z26" s="1">
         <v>872.3</v>
       </c>
       <c r="AA26" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB26" s="4">
         <v>3721</v>
       </c>
       <c r="AC26" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD26" s="5">
         <v>6633.5</v>
       </c>
-      <c r="AE26" s="6"/>
+      <c r="AE26" s="6">
+        <v>9422.7999999999993</v>
+      </c>
       <c r="AF26" s="6"/>
       <c r="AG26" s="6"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C27" s="1">
         <v>111.2</v>
       </c>
       <c r="D27" s="4">
         <v>199.2</v>
       </c>
       <c r="E27" s="4">
         <v>262</v>
       </c>
       <c r="F27" s="5">
         <v>370.1</v>
@@ -2806,51 +2838,53 @@
       </c>
       <c r="W27" s="4">
         <v>1334.3</v>
       </c>
       <c r="X27" s="19">
         <v>1491.8</v>
       </c>
       <c r="Y27" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z27" s="1">
         <v>70.2</v>
       </c>
       <c r="AA27" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB27" s="4">
         <v>333.8</v>
       </c>
       <c r="AC27" s="4">
         <v>443.2</v>
       </c>
       <c r="AD27" s="5">
         <v>564.9</v>
       </c>
-      <c r="AE27" s="6"/>
+      <c r="AE27" s="6">
+        <v>700.9</v>
+      </c>
       <c r="AF27" s="6"/>
       <c r="AG27" s="6"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="4">
         <v>437.9</v>
       </c>
       <c r="C28" s="4">
         <v>960</v>
       </c>
       <c r="D28" s="4">
         <v>1690.5</v>
       </c>
       <c r="E28" s="4">
         <v>2197.5</v>
       </c>
       <c r="F28" s="4">
         <v>2893.5</v>
@@ -2899,149 +2933,151 @@
       </c>
       <c r="W28" s="4">
         <v>21678.7</v>
       </c>
       <c r="X28" s="19">
         <v>22773.599999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>23820.1</v>
       </c>
       <c r="Z28" s="4">
         <v>756.2</v>
       </c>
       <c r="AA28" s="4">
         <v>1661.8</v>
       </c>
       <c r="AB28" s="4">
         <v>2667.4</v>
       </c>
       <c r="AC28" s="4">
         <v>3515.4</v>
       </c>
       <c r="AD28" s="4">
         <v>4741</v>
       </c>
-      <c r="AE28" s="4"/>
+      <c r="AE28" s="4">
+        <v>6223.8</v>
+      </c>
       <c r="AF28" s="6"/>
       <c r="AG28" s="6"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:37">
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
     </row>
     <row r="30" spans="1:37" ht="21" customHeight="1">
-      <c r="A30" s="26" t="s">
+      <c r="A30" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="26"/>
-[...10 lines deleted...]
-      <c r="M30" s="26"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="21"/>
     </row>
     <row r="31" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="K31" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="V31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="AH31" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A32" s="24"/>
-      <c r="B32" s="21" t="s">
+      <c r="A32" s="25"/>
+      <c r="B32" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="22"/>
-[...10 lines deleted...]
-      <c r="N32" s="21" t="s">
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O32" s="22"/>
-[...10 lines deleted...]
-      <c r="Z32" s="21" t="s">
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+      <c r="T32" s="23"/>
+      <c r="U32" s="23"/>
+      <c r="V32" s="23"/>
+      <c r="W32" s="23"/>
+      <c r="X32" s="23"/>
+      <c r="Y32" s="24"/>
+      <c r="Z32" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA32" s="22"/>
-[...9 lines deleted...]
-      <c r="AK32" s="23"/>
+      <c r="AA32" s="23"/>
+      <c r="AB32" s="23"/>
+      <c r="AC32" s="23"/>
+      <c r="AD32" s="23"/>
+      <c r="AE32" s="23"/>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="24"/>
     </row>
     <row r="33" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A33" s="25"/>
+      <c r="A33" s="26"/>
       <c r="B33" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="7" t="s">
@@ -3198,51 +3234,53 @@
       </c>
       <c r="W34" s="4">
         <v>52774.2</v>
       </c>
       <c r="X34" s="4">
         <v>52874.9</v>
       </c>
       <c r="Y34" s="4">
         <v>53889.3</v>
       </c>
       <c r="Z34" s="4">
         <v>76.2</v>
       </c>
       <c r="AA34" s="1">
         <v>174.3</v>
       </c>
       <c r="AB34" s="4">
         <v>269.10000000000002</v>
       </c>
       <c r="AC34" s="4">
         <v>357.8</v>
       </c>
       <c r="AD34" s="5">
         <v>438.4</v>
       </c>
-      <c r="AE34" s="6"/>
+      <c r="AE34" s="6">
+        <v>536.5</v>
+      </c>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="1">
         <v>99.5</v>
       </c>
       <c r="C35" s="1">
         <v>197.2</v>
       </c>
       <c r="D35" s="4">
         <v>284.39999999999998</v>
       </c>
       <c r="E35" s="4">
         <v>350</v>
       </c>
       <c r="F35" s="5">
         <v>397</v>
@@ -3297,51 +3335,53 @@
       </c>
       <c r="W35" s="4">
         <v>10289.1</v>
       </c>
       <c r="X35" s="4">
         <v>10361.9</v>
       </c>
       <c r="Y35" s="4">
         <v>11094.3</v>
       </c>
       <c r="Z35" s="1">
         <v>28.7</v>
       </c>
       <c r="AA35" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="AB35" s="4">
         <v>107</v>
       </c>
       <c r="AC35" s="4">
         <v>142.1</v>
       </c>
       <c r="AD35" s="5">
         <v>173</v>
       </c>
-      <c r="AE35" s="6"/>
+      <c r="AE35" s="6">
+        <v>213.1</v>
+      </c>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="1">
         <v>23.8</v>
       </c>
       <c r="C36" s="1">
         <v>47</v>
       </c>
       <c r="D36" s="4">
         <v>67.099999999999994</v>
       </c>
       <c r="E36" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="F36" s="5">
         <v>90.7</v>
@@ -3396,51 +3436,53 @@
       </c>
       <c r="W36" s="4">
         <v>3259.3</v>
       </c>
       <c r="X36" s="4">
         <v>3259.3</v>
       </c>
       <c r="Y36" s="4">
         <v>3088.5</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="13">
         <v>0.1</v>
       </c>
       <c r="AB36" s="13">
         <v>0.1</v>
       </c>
       <c r="AC36" s="15">
         <v>0.3</v>
       </c>
       <c r="AD36" s="15">
         <v>0.3</v>
       </c>
-      <c r="AE36" s="15"/>
+      <c r="AE36" s="15">
+        <v>0.3</v>
+      </c>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>27</v>
@@ -3493,51 +3535,53 @@
       </c>
       <c r="W37" s="4">
         <v>5679.8</v>
       </c>
       <c r="X37" s="4">
         <v>5681.2</v>
       </c>
       <c r="Y37" s="4">
         <v>5903.9</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AE37" s="13"/>
+      <c r="AE37" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>27</v>
@@ -3590,51 +3634,53 @@
       </c>
       <c r="W38" s="4">
         <v>3506.8</v>
       </c>
       <c r="X38" s="4">
         <v>3506.8</v>
       </c>
       <c r="Y38" s="4">
         <v>3517.4</v>
       </c>
       <c r="Z38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD38" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AE38" s="13"/>
+      <c r="AE38" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>27</v>
@@ -3687,51 +3733,53 @@
       </c>
       <c r="W39" s="4">
         <v>9611.2999999999993</v>
       </c>
       <c r="X39" s="4">
         <v>9614.1</v>
       </c>
       <c r="Y39" s="4">
         <v>10266</v>
       </c>
       <c r="Z39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD39" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AE39" s="13"/>
+      <c r="AE39" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AF39" s="6"/>
       <c r="AG39" s="6"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="1">
         <v>0.3</v>
       </c>
       <c r="C40" s="1">
         <v>0.7</v>
       </c>
       <c r="D40" s="4">
         <v>0.9</v>
       </c>
       <c r="E40" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="F40" s="5">
         <v>1.2</v>
@@ -3786,51 +3834,53 @@
       </c>
       <c r="W40" s="4">
         <v>7494.9</v>
       </c>
       <c r="X40" s="4">
         <v>7495.6</v>
       </c>
       <c r="Y40" s="4">
         <v>7588.3</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD40" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AE40" s="6"/>
+      <c r="AE40" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AF40" s="6"/>
       <c r="AG40" s="6"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="6"/>
@@ -3881,51 +3931,53 @@
       </c>
       <c r="W41" s="4">
         <v>322.60000000000002</v>
       </c>
       <c r="X41" s="4">
         <v>322.60000000000002</v>
       </c>
       <c r="Y41" s="4">
         <v>355.9</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AE41" s="15"/>
+      <c r="AE41" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="AF41" s="6"/>
       <c r="AG41" s="6"/>
       <c r="AH41" s="4"/>
       <c r="AI41" s="4"/>
       <c r="AJ41" s="4"/>
       <c r="AK41" s="4"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="4">
         <v>26.9</v>
       </c>
       <c r="C42" s="4">
         <v>53.1</v>
       </c>
       <c r="D42" s="4">
         <v>75.900000000000006</v>
       </c>
       <c r="E42" s="4">
         <v>91.5</v>
       </c>
       <c r="F42" s="4">
         <v>102.7</v>
@@ -3980,148 +4032,150 @@
       </c>
       <c r="W42" s="4">
         <v>12610.4</v>
       </c>
       <c r="X42" s="4">
         <v>12633.4</v>
       </c>
       <c r="Y42" s="4">
         <v>12075</v>
       </c>
       <c r="Z42" s="13">
         <v>47.5</v>
       </c>
       <c r="AA42" s="4">
         <v>105.4</v>
       </c>
       <c r="AB42" s="4">
         <v>162</v>
       </c>
       <c r="AC42" s="4">
         <v>215.4</v>
       </c>
       <c r="AD42" s="4">
         <v>265.10000000000002</v>
       </c>
-      <c r="AE42" s="4"/>
+      <c r="AE42" s="4">
+        <v>323.10000000000002</v>
+      </c>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37">
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
     </row>
     <row r="44" spans="1:37" ht="21" customHeight="1">
-      <c r="A44" s="26" t="s">
+      <c r="A44" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="26"/>
-[...10 lines deleted...]
-      <c r="M44" s="26"/>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="21"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="21"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="K45" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L45" s="27"/>
       <c r="M45" s="27"/>
       <c r="V45" s="17" t="s">
         <v>1</v>
       </c>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="AH45" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="24"/>
-      <c r="B46" s="21" t="s">
+      <c r="A46" s="25"/>
+      <c r="B46" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C46" s="22"/>
-[...10 lines deleted...]
-      <c r="N46" s="21" t="s">
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O46" s="22"/>
-[...10 lines deleted...]
-      <c r="Z46" s="21" t="s">
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+      <c r="T46" s="23"/>
+      <c r="U46" s="23"/>
+      <c r="V46" s="23"/>
+      <c r="W46" s="23"/>
+      <c r="X46" s="23"/>
+      <c r="Y46" s="24"/>
+      <c r="Z46" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA46" s="22"/>
-[...9 lines deleted...]
-      <c r="AK46" s="23"/>
+      <c r="AA46" s="23"/>
+      <c r="AB46" s="23"/>
+      <c r="AC46" s="23"/>
+      <c r="AD46" s="23"/>
+      <c r="AE46" s="23"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="23"/>
+      <c r="AH46" s="23"/>
+      <c r="AI46" s="23"/>
+      <c r="AJ46" s="23"/>
+      <c r="AK46" s="24"/>
     </row>
     <row r="47" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="25"/>
+      <c r="A47" s="26"/>
       <c r="B47" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="7" t="s">
@@ -4278,51 +4332,53 @@
       </c>
       <c r="W48" s="4">
         <v>61691.4</v>
       </c>
       <c r="X48" s="4">
         <v>69850.8</v>
       </c>
       <c r="Y48" s="4">
         <v>81483.7</v>
       </c>
       <c r="Z48" s="1">
         <v>4633</v>
       </c>
       <c r="AA48" s="1">
         <v>10966</v>
       </c>
       <c r="AB48" s="4">
         <v>17851.400000000001</v>
       </c>
       <c r="AC48" s="4">
         <v>24684</v>
       </c>
       <c r="AD48" s="5">
         <v>33665.699999999997</v>
       </c>
-      <c r="AE48" s="6"/>
+      <c r="AE48" s="6">
+        <v>45556.2</v>
+      </c>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="1">
         <v>509.4</v>
       </c>
       <c r="C49" s="1">
         <v>1298.4000000000001</v>
       </c>
       <c r="D49" s="4">
         <v>1741.1</v>
       </c>
       <c r="E49" s="4">
         <v>2266.6</v>
       </c>
       <c r="F49" s="5">
         <v>2887.3</v>
@@ -4377,51 +4433,53 @@
       </c>
       <c r="W49" s="4">
         <v>8002</v>
       </c>
       <c r="X49" s="4">
         <v>9320.5</v>
       </c>
       <c r="Y49" s="4">
         <v>10516.2</v>
       </c>
       <c r="Z49" s="1">
         <v>823.5</v>
       </c>
       <c r="AA49" s="1">
         <v>1852.9</v>
       </c>
       <c r="AB49" s="4">
         <v>2468.4</v>
       </c>
       <c r="AC49" s="4">
         <v>3263.8</v>
       </c>
       <c r="AD49" s="5">
         <v>4055.6</v>
       </c>
-      <c r="AE49" s="6"/>
+      <c r="AE49" s="6">
+        <v>5215.8</v>
+      </c>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13">
         <v>295.7</v>
       </c>
       <c r="C50" s="13">
         <v>819.6</v>
       </c>
       <c r="D50" s="13">
         <v>1279.8</v>
       </c>
       <c r="E50" s="13">
         <v>1793.5</v>
       </c>
       <c r="F50" s="13">
         <v>2209.4</v>
@@ -4476,51 +4534,53 @@
       </c>
       <c r="W50" s="4">
         <v>5195.3999999999996</v>
       </c>
       <c r="X50" s="4">
         <v>6064.2</v>
       </c>
       <c r="Y50" s="4">
         <v>7438.8</v>
       </c>
       <c r="Z50" s="13">
         <v>395.8</v>
       </c>
       <c r="AA50" s="13">
         <v>1140.9000000000001</v>
       </c>
       <c r="AB50" s="4">
         <v>1618.4</v>
       </c>
       <c r="AC50" s="13">
         <v>2533</v>
       </c>
       <c r="AD50" s="13">
         <v>3271.8</v>
       </c>
-      <c r="AE50" s="6"/>
+      <c r="AE50" s="6">
+        <v>4116</v>
+      </c>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
       <c r="AK50" s="4"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="1">
         <v>271.8</v>
       </c>
       <c r="C51" s="1">
         <v>754.3</v>
       </c>
       <c r="D51" s="4">
         <v>1477.3</v>
       </c>
       <c r="E51" s="4">
         <v>1879.1</v>
       </c>
       <c r="F51" s="5">
         <v>2370.3000000000002</v>
@@ -4575,51 +4635,53 @@
       </c>
       <c r="W51" s="4">
         <v>6285.8</v>
       </c>
       <c r="X51" s="4">
         <v>7725.1</v>
       </c>
       <c r="Y51" s="4">
         <v>9378.9</v>
       </c>
       <c r="Z51" s="1">
         <v>349.8</v>
       </c>
       <c r="AA51" s="1">
         <v>871.6</v>
       </c>
       <c r="AB51" s="13">
         <v>1706.9</v>
       </c>
       <c r="AC51" s="4">
         <v>2592.1999999999998</v>
       </c>
       <c r="AD51" s="5">
         <v>3318</v>
       </c>
-      <c r="AE51" s="6"/>
+      <c r="AE51" s="6">
+        <v>4727</v>
+      </c>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="4"/>
       <c r="AI51" s="4"/>
       <c r="AJ51" s="4"/>
       <c r="AK51" s="4"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="1">
         <v>340</v>
       </c>
       <c r="C52" s="1">
         <v>749.3</v>
       </c>
       <c r="D52" s="4">
         <v>1350.8</v>
       </c>
       <c r="E52" s="4">
         <v>1763.3</v>
       </c>
       <c r="F52" s="5">
         <v>2646.7</v>
@@ -4674,51 +4736,53 @@
       </c>
       <c r="W52" s="4">
         <v>7865.1</v>
       </c>
       <c r="X52" s="4">
         <v>8100.8</v>
       </c>
       <c r="Y52" s="4">
         <v>8723.7000000000007</v>
       </c>
       <c r="Z52" s="1">
         <v>400.1</v>
       </c>
       <c r="AA52" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB52" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC52" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD52" s="5">
         <v>4263.8999999999996</v>
       </c>
-      <c r="AE52" s="6"/>
+      <c r="AE52" s="6">
+        <v>6103.7</v>
+      </c>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
       <c r="AK52" s="4"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>757.8</v>
       </c>
       <c r="C53" s="1">
         <v>1653.2</v>
       </c>
       <c r="D53" s="4">
         <v>2540.4</v>
       </c>
       <c r="E53" s="4">
         <v>3381.9</v>
       </c>
       <c r="F53" s="5">
         <v>5000.8</v>
@@ -4773,51 +4837,53 @@
       </c>
       <c r="W53" s="4">
         <v>13592.7</v>
       </c>
       <c r="X53" s="4">
         <v>15235.6</v>
       </c>
       <c r="Y53" s="4">
         <v>17629.5</v>
       </c>
       <c r="Z53" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA53" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB53" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC53" s="4">
         <v>4532.7</v>
       </c>
       <c r="AD53" s="5">
         <v>7082.4</v>
       </c>
-      <c r="AE53" s="6"/>
+      <c r="AE53" s="6">
+        <v>9419.5</v>
+      </c>
       <c r="AF53" s="6"/>
       <c r="AG53" s="6"/>
       <c r="AH53" s="4"/>
       <c r="AI53" s="4"/>
       <c r="AJ53" s="4"/>
       <c r="AK53" s="4"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="1">
         <v>681.7</v>
       </c>
       <c r="C54" s="1">
         <v>1531.9</v>
       </c>
       <c r="D54" s="4">
         <v>2699.3</v>
       </c>
       <c r="E54" s="4">
         <v>3540.3</v>
       </c>
       <c r="F54" s="5">
         <v>4647.8</v>
@@ -4872,51 +4938,53 @@
       </c>
       <c r="W54" s="4">
         <v>11050.9</v>
       </c>
       <c r="X54" s="4">
         <v>12324.3</v>
       </c>
       <c r="Y54" s="4">
         <v>14990.5</v>
       </c>
       <c r="Z54" s="1">
         <v>871.8</v>
       </c>
       <c r="AA54" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB54" s="4">
         <v>3721</v>
       </c>
       <c r="AC54" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD54" s="5">
         <v>6633.5</v>
       </c>
-      <c r="AE54" s="6"/>
+      <c r="AE54" s="6">
+        <v>9407.9</v>
+      </c>
       <c r="AF54" s="6"/>
       <c r="AG54" s="6"/>
       <c r="AH54" s="4"/>
       <c r="AI54" s="4"/>
       <c r="AJ54" s="4"/>
       <c r="AK54" s="4"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="4">
         <v>64.900000000000006</v>
       </c>
       <c r="C55" s="4">
         <v>111.2</v>
       </c>
       <c r="D55" s="4">
         <v>199.2</v>
       </c>
       <c r="E55" s="4">
         <v>262</v>
       </c>
       <c r="F55" s="4">
         <v>370.1</v>
@@ -4971,51 +5039,53 @@
       </c>
       <c r="W55" s="4">
         <v>1011.7</v>
       </c>
       <c r="X55" s="4">
         <v>1169.2</v>
       </c>
       <c r="Y55" s="4">
         <v>1283.7</v>
       </c>
       <c r="Z55" s="4">
         <v>70.2</v>
       </c>
       <c r="AA55" s="4">
         <v>155.30000000000001</v>
       </c>
       <c r="AB55" s="4">
         <v>333.8</v>
       </c>
       <c r="AC55" s="4">
         <v>443.2</v>
       </c>
       <c r="AD55" s="4">
         <v>564.9</v>
       </c>
-      <c r="AE55" s="4"/>
+      <c r="AE55" s="4">
+        <v>700.9</v>
+      </c>
       <c r="AF55" s="6"/>
       <c r="AG55" s="6"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
       <c r="AK55" s="4"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>411.2</v>
       </c>
       <c r="C56" s="10">
         <v>906.9</v>
       </c>
       <c r="D56" s="4">
         <v>1614.6</v>
       </c>
       <c r="E56" s="3">
         <v>2104.9</v>
       </c>
       <c r="F56" s="14">
         <v>2791.1</v>
@@ -5070,122 +5140,121 @@
       </c>
       <c r="W56" s="4">
         <v>8687.7999999999993</v>
       </c>
       <c r="X56" s="3">
         <v>9911.1</v>
       </c>
       <c r="Y56" s="3">
         <v>11522.4</v>
       </c>
       <c r="Z56" s="3">
         <v>708.4</v>
       </c>
       <c r="AA56" s="10">
         <v>1556.4</v>
       </c>
       <c r="AB56" s="4">
         <v>2505.3000000000002</v>
       </c>
       <c r="AC56" s="4">
         <v>3300.1</v>
       </c>
       <c r="AD56" s="4">
         <v>4475.5</v>
       </c>
-      <c r="AE56" s="4"/>
+      <c r="AE56" s="4">
+        <v>5865.4</v>
+      </c>
       <c r="AF56" s="4"/>
       <c r="AG56" s="4"/>
       <c r="AH56" s="4"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="3"/>
       <c r="AK56" s="3"/>
     </row>
     <row r="57" spans="1:37">
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="K3:M3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z32:AK32"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="N32:Y32"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="B46:M46"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="K3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5194,82 +5263,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>