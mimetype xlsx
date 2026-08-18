--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -764,54 +764,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="F6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="G6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AF53" sqref="AF53"/>
+      <selection pane="bottomRight" activeCell="AF29" sqref="AF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.140625" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="2"/>
     <col min="6" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="21" customHeight="1">
       <c r="A2" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
@@ -1064,51 +1064,53 @@
       </c>
       <c r="X6" s="4">
         <v>125298.9</v>
       </c>
       <c r="Y6" s="4">
         <v>138114.1</v>
       </c>
       <c r="Z6" s="4">
         <v>4877.2</v>
       </c>
       <c r="AA6" s="1">
         <v>11476.2</v>
       </c>
       <c r="AB6" s="4">
         <v>18635.5</v>
       </c>
       <c r="AC6" s="4">
         <v>26057.5</v>
       </c>
       <c r="AD6" s="5">
         <v>35373.699999999997</v>
       </c>
       <c r="AE6" s="6">
         <v>47721.4</v>
       </c>
-      <c r="AF6" s="6"/>
+      <c r="AF6" s="6">
+        <v>63240.1</v>
+      </c>
       <c r="AG6" s="6"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>741.7</v>
       </c>
       <c r="C7" s="1">
         <v>1761.4</v>
       </c>
       <c r="D7" s="4">
         <v>2423.6999999999998</v>
       </c>
       <c r="E7" s="4">
         <v>3265.6</v>
       </c>
       <c r="F7" s="5">
         <v>4095.7</v>
       </c>
@@ -1165,51 +1167,53 @@
       </c>
       <c r="X7" s="4">
         <v>21126.400000000001</v>
       </c>
       <c r="Y7" s="4">
         <v>23167</v>
       </c>
       <c r="Z7" s="1">
         <v>941.3</v>
       </c>
       <c r="AA7" s="1">
         <v>2124.1</v>
       </c>
       <c r="AB7" s="4">
         <v>2900.5</v>
       </c>
       <c r="AC7" s="4">
         <v>4092.2</v>
       </c>
       <c r="AD7" s="5">
         <v>5086.5</v>
       </c>
       <c r="AE7" s="6">
         <v>6477.8</v>
       </c>
-      <c r="AF7" s="6"/>
+      <c r="AF7" s="6">
+        <v>8340.7999999999993</v>
+      </c>
       <c r="AG7" s="6"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1">
         <v>319.5</v>
       </c>
       <c r="C8" s="1">
         <v>866.6</v>
       </c>
       <c r="D8" s="4">
         <v>1348.9</v>
       </c>
       <c r="E8" s="4">
         <v>1874.6</v>
       </c>
       <c r="F8" s="5">
         <v>2300.1999999999998</v>
       </c>
@@ -1266,51 +1270,53 @@
       </c>
       <c r="X8" s="4">
         <v>9397.6</v>
       </c>
       <c r="Y8" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z8" s="1">
         <v>395.8</v>
       </c>
       <c r="AA8" s="1">
         <v>1141</v>
       </c>
       <c r="AB8" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC8" s="4">
         <v>2533.3000000000002</v>
       </c>
       <c r="AD8" s="5">
         <v>3272.1</v>
       </c>
       <c r="AE8" s="6">
         <v>4126.5</v>
       </c>
-      <c r="AF8" s="6"/>
+      <c r="AF8" s="6">
+        <v>5358.5</v>
+      </c>
       <c r="AG8" s="6"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>271.8</v>
       </c>
       <c r="C9" s="13">
         <v>754.4</v>
       </c>
       <c r="D9" s="13">
         <v>1477.4</v>
       </c>
       <c r="E9" s="13">
         <v>1879.3</v>
       </c>
       <c r="F9" s="13">
         <v>2370.5</v>
       </c>
@@ -1367,51 +1373,53 @@
       </c>
       <c r="X9" s="4">
         <v>13492.4</v>
       </c>
       <c r="Y9" s="4">
         <v>15369.3</v>
       </c>
       <c r="Z9" s="13">
         <v>349.9</v>
       </c>
       <c r="AA9" s="13">
         <v>871.7</v>
       </c>
       <c r="AB9" s="13">
         <v>1707.2</v>
       </c>
       <c r="AC9" s="13">
         <v>2592.5</v>
       </c>
       <c r="AD9" s="13">
         <v>3318.5</v>
       </c>
       <c r="AE9" s="6">
         <v>4739.2</v>
       </c>
-      <c r="AF9" s="6"/>
+      <c r="AF9" s="6">
+        <v>6339.7</v>
+      </c>
       <c r="AG9" s="6"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1">
         <v>340</v>
       </c>
       <c r="C10" s="1">
         <v>749.3</v>
       </c>
       <c r="D10" s="4">
         <v>1350.8</v>
       </c>
       <c r="E10" s="4">
         <v>1763.3</v>
       </c>
       <c r="F10" s="5">
         <v>2646.7</v>
       </c>
@@ -1468,51 +1476,53 @@
       </c>
       <c r="X10" s="4">
         <v>11610.3</v>
       </c>
       <c r="Y10" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z10" s="1">
         <v>400.2</v>
       </c>
       <c r="AA10" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB10" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC10" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD10" s="5">
         <v>4263.8999999999996</v>
       </c>
       <c r="AE10" s="6">
         <v>6103.7</v>
       </c>
-      <c r="AF10" s="6"/>
+      <c r="AF10" s="6">
+        <v>7509.7</v>
+      </c>
       <c r="AG10" s="6"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
         <v>815.6</v>
       </c>
       <c r="C11" s="1">
         <v>1768.9</v>
       </c>
       <c r="D11" s="4">
         <v>2714</v>
       </c>
       <c r="E11" s="4">
         <v>3666</v>
       </c>
       <c r="F11" s="5">
         <v>5355.9</v>
       </c>
@@ -1569,51 +1579,53 @@
       </c>
       <c r="X11" s="4">
         <v>25472</v>
       </c>
       <c r="Y11" s="4">
         <v>28566.9</v>
       </c>
       <c r="Z11" s="1">
         <v>1084.4000000000001</v>
       </c>
       <c r="AA11" s="1">
         <v>2250.9</v>
       </c>
       <c r="AB11" s="4">
         <v>3520.7</v>
       </c>
       <c r="AC11" s="4">
         <v>4827.5</v>
       </c>
       <c r="AD11" s="5">
         <v>7450.9</v>
       </c>
       <c r="AE11" s="6">
         <v>9875.5</v>
       </c>
-      <c r="AF11" s="6"/>
+      <c r="AF11" s="6">
+        <v>13119.8</v>
+      </c>
       <c r="AG11" s="6"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1">
         <v>682</v>
       </c>
       <c r="C12" s="1">
         <v>1533</v>
       </c>
       <c r="D12" s="4">
         <v>2700.3</v>
       </c>
       <c r="E12" s="4">
         <v>3541.4</v>
       </c>
       <c r="F12" s="5">
         <v>4649</v>
       </c>
@@ -1670,51 +1682,53 @@
       </c>
       <c r="X12" s="4">
         <v>19881</v>
       </c>
       <c r="Y12" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z12" s="1">
         <v>871.8</v>
       </c>
       <c r="AA12" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB12" s="4">
         <v>3721</v>
       </c>
       <c r="AC12" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD12" s="5">
         <v>6633.5</v>
       </c>
       <c r="AE12" s="6">
         <v>9422.7999999999993</v>
       </c>
-      <c r="AF12" s="6"/>
+      <c r="AF12" s="6">
+        <v>12790.7</v>
+      </c>
       <c r="AG12" s="6"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C13" s="1">
         <v>111.2</v>
       </c>
       <c r="D13" s="4">
         <v>199.2</v>
       </c>
       <c r="E13" s="4">
         <v>262</v>
       </c>
       <c r="F13" s="5">
         <v>370.1</v>
       </c>
@@ -1771,51 +1785,53 @@
       </c>
       <c r="X13" s="4">
         <v>1491.8</v>
       </c>
       <c r="Y13" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z13" s="1">
         <v>70.2</v>
       </c>
       <c r="AA13" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB13" s="4">
         <v>333.8</v>
       </c>
       <c r="AC13" s="4">
         <v>443.2</v>
       </c>
       <c r="AD13" s="5">
         <v>564.9</v>
       </c>
       <c r="AE13" s="6">
         <v>700.9</v>
       </c>
-      <c r="AF13" s="6"/>
+      <c r="AF13" s="6">
+        <v>875.2</v>
+      </c>
       <c r="AG13" s="6"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
       <c r="AK13" s="4"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3">
         <v>444.7</v>
       </c>
       <c r="C14" s="10">
         <v>972.4</v>
       </c>
       <c r="D14" s="4">
         <v>1708.3</v>
       </c>
       <c r="E14" s="3">
         <v>2228.3000000000002</v>
       </c>
       <c r="F14" s="4">
         <v>2933.5</v>
       </c>
@@ -1872,51 +1888,53 @@
       </c>
       <c r="X14" s="3">
         <v>22827.5</v>
       </c>
       <c r="Y14" s="4">
         <v>23886.400000000001</v>
       </c>
       <c r="Z14" s="3">
         <v>763.6</v>
       </c>
       <c r="AA14" s="10">
         <v>1675.1</v>
       </c>
       <c r="AB14" s="4">
         <v>2687.4</v>
       </c>
       <c r="AC14" s="3">
         <v>3549.9</v>
       </c>
       <c r="AD14" s="4">
         <v>4783.3999999999996</v>
       </c>
       <c r="AE14" s="4">
         <v>6275</v>
       </c>
-      <c r="AF14" s="4"/>
+      <c r="AF14" s="4">
+        <v>8905.7000000000007</v>
+      </c>
       <c r="AG14" s="4"/>
       <c r="AH14" s="3"/>
       <c r="AI14" s="3"/>
       <c r="AJ14" s="3"/>
       <c r="AK14" s="4"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:37" ht="21" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>13</v>
       </c>
@@ -2176,51 +2194,53 @@
       </c>
       <c r="X20" s="4">
         <v>123451.5</v>
       </c>
       <c r="Y20" s="4">
         <v>136098.79999999999</v>
       </c>
       <c r="Z20" s="4">
         <v>4709.3</v>
       </c>
       <c r="AA20" s="1">
         <v>11140.3</v>
       </c>
       <c r="AB20" s="20">
         <v>18120.5</v>
       </c>
       <c r="AC20" s="4">
         <v>25041.7</v>
       </c>
       <c r="AD20" s="5">
         <v>34104.199999999997</v>
       </c>
       <c r="AE20" s="6">
         <v>46197.9</v>
       </c>
-      <c r="AF20" s="6"/>
+      <c r="AF20" s="6">
+        <v>61462.7</v>
+      </c>
       <c r="AG20" s="6"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
       <c r="AK20" s="4"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="1">
         <v>608.9</v>
       </c>
       <c r="C21" s="1">
         <v>1495.6</v>
       </c>
       <c r="D21" s="4">
         <v>2025.5</v>
       </c>
       <c r="E21" s="4">
         <v>2616.6</v>
       </c>
       <c r="F21" s="5">
         <v>3284.5</v>
       </c>
@@ -2271,51 +2291,53 @@
       </c>
       <c r="X21" s="19">
         <v>19874.3</v>
       </c>
       <c r="Y21" s="4">
         <v>21807.599999999999</v>
       </c>
       <c r="Z21" s="1">
         <v>850.2</v>
       </c>
       <c r="AA21" s="1">
         <v>1921.6</v>
       </c>
       <c r="AB21" s="4">
         <v>2575.1999999999998</v>
       </c>
       <c r="AC21" s="4">
         <v>3405.9</v>
       </c>
       <c r="AD21" s="5">
         <v>4228.3999999999996</v>
       </c>
       <c r="AE21" s="6">
         <v>5448.2</v>
       </c>
-      <c r="AF21" s="6"/>
+      <c r="AF21" s="6">
+        <v>7139.9</v>
+      </c>
       <c r="AG21" s="6"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
       <c r="AK21" s="4"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="1">
         <v>319.5</v>
       </c>
       <c r="C22" s="1">
         <v>866.6</v>
       </c>
       <c r="D22" s="4">
         <v>1346.9</v>
       </c>
       <c r="E22" s="4">
         <v>1874.6</v>
       </c>
       <c r="F22" s="5">
         <v>2300.1999999999998</v>
       </c>
@@ -2366,51 +2388,53 @@
       </c>
       <c r="X22" s="19">
         <v>9397.2999999999993</v>
       </c>
       <c r="Y22" s="4">
         <v>10601.2</v>
       </c>
       <c r="Z22" s="1">
         <v>395.8</v>
       </c>
       <c r="AA22" s="1">
         <v>1141</v>
       </c>
       <c r="AB22" s="4">
         <v>1618.6</v>
       </c>
       <c r="AC22" s="4">
         <v>2533.3000000000002</v>
       </c>
       <c r="AD22" s="5">
         <v>3272.1</v>
       </c>
       <c r="AE22" s="6">
         <v>4126.5</v>
       </c>
-      <c r="AF22" s="6"/>
+      <c r="AF22" s="6">
+        <v>5358.5</v>
+      </c>
       <c r="AG22" s="6"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
       <c r="AK22" s="4"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>271.8</v>
       </c>
       <c r="C23" s="13">
         <v>754.3</v>
       </c>
       <c r="D23" s="13">
         <v>1477.3</v>
       </c>
       <c r="E23" s="13">
         <v>1879.1</v>
       </c>
       <c r="F23" s="13">
         <v>2370.3000000000002</v>
       </c>
@@ -2461,51 +2485,53 @@
       </c>
       <c r="X23" s="19">
         <v>13492.4</v>
       </c>
       <c r="Y23" s="4">
         <v>15368.9</v>
       </c>
       <c r="Z23" s="13">
         <v>349.8</v>
       </c>
       <c r="AA23" s="13">
         <v>871.6</v>
       </c>
       <c r="AB23" s="4">
         <v>1706.9</v>
       </c>
       <c r="AC23" s="13">
         <v>2592.1999999999998</v>
       </c>
       <c r="AD23" s="13">
         <v>3318</v>
       </c>
       <c r="AE23" s="6">
         <v>4738.7</v>
       </c>
-      <c r="AF23" s="6"/>
+      <c r="AF23" s="6">
+        <v>6339.1</v>
+      </c>
       <c r="AG23" s="6"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
       <c r="AK23" s="4"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="1">
         <v>340</v>
       </c>
       <c r="C24" s="1">
         <v>749.3</v>
       </c>
       <c r="D24" s="4">
         <v>1350.8</v>
       </c>
       <c r="E24" s="4">
         <v>1763.3</v>
       </c>
       <c r="F24" s="5">
         <v>2646.7</v>
       </c>
@@ -2556,51 +2582,53 @@
       </c>
       <c r="X24" s="19">
         <v>11610.3</v>
       </c>
       <c r="Y24" s="4">
         <v>12243.7</v>
       </c>
       <c r="Z24" s="1">
         <v>401.4</v>
       </c>
       <c r="AA24" s="1">
         <v>1190.0999999999999</v>
       </c>
       <c r="AB24" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC24" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD24" s="5">
         <v>4263.8999999999996</v>
       </c>
       <c r="AE24" s="6">
         <v>6103.7</v>
       </c>
-      <c r="AF24" s="6"/>
+      <c r="AF24" s="6">
+        <v>7509.7</v>
+      </c>
       <c r="AG24" s="6"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
       <c r="AK24" s="4"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="1">
         <v>757.8</v>
       </c>
       <c r="C25" s="1">
         <v>1653.2</v>
       </c>
       <c r="D25" s="4">
         <v>2540.4</v>
       </c>
       <c r="E25" s="4">
         <v>3381.9</v>
       </c>
       <c r="F25" s="5">
         <v>5000.8</v>
       </c>
@@ -2651,51 +2679,53 @@
       </c>
       <c r="X25" s="19">
         <v>24931.8</v>
       </c>
       <c r="Y25" s="4">
         <v>27977.7</v>
       </c>
       <c r="Z25" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA25" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB25" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC25" s="4">
         <v>4532.7</v>
       </c>
       <c r="AD25" s="5">
         <v>7082.4</v>
       </c>
       <c r="AE25" s="6">
         <v>9433.2999999999993</v>
       </c>
-      <c r="AF25" s="6"/>
+      <c r="AF25" s="6">
+        <v>12603.9</v>
+      </c>
       <c r="AG25" s="6"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="1">
         <v>682</v>
       </c>
       <c r="C26" s="1">
         <v>1533</v>
       </c>
       <c r="D26" s="4">
         <v>2700.3</v>
       </c>
       <c r="E26" s="4">
         <v>3540.3</v>
       </c>
       <c r="F26" s="5">
         <v>4649</v>
       </c>
@@ -2746,51 +2776,53 @@
       </c>
       <c r="X26" s="19">
         <v>19881</v>
       </c>
       <c r="Y26" s="4">
         <v>22639.9</v>
       </c>
       <c r="Z26" s="1">
         <v>872.3</v>
       </c>
       <c r="AA26" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB26" s="4">
         <v>3721</v>
       </c>
       <c r="AC26" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD26" s="5">
         <v>6633.5</v>
       </c>
       <c r="AE26" s="6">
         <v>9422.7999999999993</v>
       </c>
-      <c r="AF26" s="6"/>
+      <c r="AF26" s="6">
+        <v>12790.7</v>
+      </c>
       <c r="AG26" s="6"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="1">
         <v>64.900000000000006</v>
       </c>
       <c r="C27" s="1">
         <v>111.2</v>
       </c>
       <c r="D27" s="4">
         <v>199.2</v>
       </c>
       <c r="E27" s="4">
         <v>262</v>
       </c>
       <c r="F27" s="5">
         <v>370.1</v>
       </c>
@@ -2841,51 +2873,53 @@
       </c>
       <c r="X27" s="19">
         <v>1491.8</v>
       </c>
       <c r="Y27" s="4">
         <v>1639.7</v>
       </c>
       <c r="Z27" s="1">
         <v>70.2</v>
       </c>
       <c r="AA27" s="1">
         <v>155.30000000000001</v>
       </c>
       <c r="AB27" s="4">
         <v>333.8</v>
       </c>
       <c r="AC27" s="4">
         <v>443.2</v>
       </c>
       <c r="AD27" s="5">
         <v>564.9</v>
       </c>
       <c r="AE27" s="6">
         <v>700.9</v>
       </c>
-      <c r="AF27" s="6"/>
+      <c r="AF27" s="6">
+        <v>875.2</v>
+      </c>
       <c r="AG27" s="6"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="4">
         <v>437.9</v>
       </c>
       <c r="C28" s="4">
         <v>960</v>
       </c>
       <c r="D28" s="4">
         <v>1690.5</v>
       </c>
       <c r="E28" s="4">
         <v>2197.5</v>
       </c>
       <c r="F28" s="4">
         <v>2893.5</v>
       </c>
@@ -2936,51 +2970,53 @@
       </c>
       <c r="X28" s="19">
         <v>22773.599999999999</v>
       </c>
       <c r="Y28" s="4">
         <v>23820.1</v>
       </c>
       <c r="Z28" s="4">
         <v>756.2</v>
       </c>
       <c r="AA28" s="4">
         <v>1661.8</v>
       </c>
       <c r="AB28" s="4">
         <v>2667.4</v>
       </c>
       <c r="AC28" s="4">
         <v>3515.4</v>
       </c>
       <c r="AD28" s="4">
         <v>4741</v>
       </c>
       <c r="AE28" s="4">
         <v>6223.8</v>
       </c>
-      <c r="AF28" s="6"/>
+      <c r="AF28" s="6">
+        <v>8845.7000000000007</v>
+      </c>
       <c r="AG28" s="6"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
       <c r="AK28" s="4"/>
     </row>
     <row r="29" spans="1:37">
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
     </row>
     <row r="30" spans="1:37" ht="21" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="21"/>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
@@ -3237,51 +3273,53 @@
       </c>
       <c r="X34" s="4">
         <v>52874.9</v>
       </c>
       <c r="Y34" s="4">
         <v>53889.3</v>
       </c>
       <c r="Z34" s="4">
         <v>76.2</v>
       </c>
       <c r="AA34" s="1">
         <v>174.3</v>
       </c>
       <c r="AB34" s="4">
         <v>269.10000000000002</v>
       </c>
       <c r="AC34" s="4">
         <v>357.8</v>
       </c>
       <c r="AD34" s="5">
         <v>438.4</v>
       </c>
       <c r="AE34" s="6">
         <v>536.5</v>
       </c>
-      <c r="AF34" s="6"/>
+      <c r="AF34" s="6">
+        <v>9376.5</v>
+      </c>
       <c r="AG34" s="6"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
       <c r="AK34" s="4"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="1">
         <v>99.5</v>
       </c>
       <c r="C35" s="1">
         <v>197.2</v>
       </c>
       <c r="D35" s="4">
         <v>284.39999999999998</v>
       </c>
       <c r="E35" s="4">
         <v>350</v>
       </c>
       <c r="F35" s="5">
         <v>397</v>
       </c>
@@ -3338,51 +3376,53 @@
       </c>
       <c r="X35" s="4">
         <v>10361.9</v>
       </c>
       <c r="Y35" s="4">
         <v>11094.3</v>
       </c>
       <c r="Z35" s="1">
         <v>28.7</v>
       </c>
       <c r="AA35" s="1">
         <v>68.599999999999994</v>
       </c>
       <c r="AB35" s="4">
         <v>107</v>
       </c>
       <c r="AC35" s="4">
         <v>142.1</v>
       </c>
       <c r="AD35" s="5">
         <v>173</v>
       </c>
       <c r="AE35" s="6">
         <v>213.1</v>
       </c>
-      <c r="AF35" s="6"/>
+      <c r="AF35" s="6">
+        <v>1143.3</v>
+      </c>
       <c r="AG35" s="6"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="1">
         <v>23.8</v>
       </c>
       <c r="C36" s="1">
         <v>47</v>
       </c>
       <c r="D36" s="4">
         <v>67.099999999999994</v>
       </c>
       <c r="E36" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="F36" s="5">
         <v>90.7</v>
       </c>
@@ -3439,51 +3479,53 @@
       </c>
       <c r="X36" s="4">
         <v>3259.3</v>
       </c>
       <c r="Y36" s="4">
         <v>3088.5</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="13">
         <v>0.1</v>
       </c>
       <c r="AB36" s="13">
         <v>0.1</v>
       </c>
       <c r="AC36" s="15">
         <v>0.3</v>
       </c>
       <c r="AD36" s="15">
         <v>0.3</v>
       </c>
       <c r="AE36" s="15">
         <v>0.3</v>
       </c>
-      <c r="AF36" s="6"/>
+      <c r="AF36" s="6">
+        <v>680.9</v>
+      </c>
       <c r="AG36" s="6"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>27</v>
       </c>
@@ -3538,51 +3580,53 @@
       </c>
       <c r="X37" s="4">
         <v>5681.2</v>
       </c>
       <c r="Y37" s="4">
         <v>5903.9</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AE37" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AF37" s="6"/>
+      <c r="AF37" s="6">
+        <v>892.9</v>
+      </c>
       <c r="AG37" s="6"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="4"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>27</v>
       </c>
@@ -3637,51 +3681,53 @@
       </c>
       <c r="X38" s="4">
         <v>3506.8</v>
       </c>
       <c r="Y38" s="4">
         <v>3517.4</v>
       </c>
       <c r="Z38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AE38" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AF38" s="6"/>
+      <c r="AF38" s="6">
+        <v>983.2</v>
+      </c>
       <c r="AG38" s="6"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
       <c r="AK38" s="4"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>27</v>
       </c>
@@ -3736,51 +3782,53 @@
       </c>
       <c r="X39" s="4">
         <v>9614.1</v>
       </c>
       <c r="Y39" s="4">
         <v>10266</v>
       </c>
       <c r="Z39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AE39" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AF39" s="6"/>
+      <c r="AF39" s="6">
+        <v>1849.5</v>
+      </c>
       <c r="AG39" s="6"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
       <c r="AK39" s="4"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="1">
         <v>0.3</v>
       </c>
       <c r="C40" s="1">
         <v>0.7</v>
       </c>
       <c r="D40" s="4">
         <v>0.9</v>
       </c>
       <c r="E40" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="F40" s="5">
         <v>1.2</v>
       </c>
@@ -3837,51 +3885,53 @@
       </c>
       <c r="X40" s="4">
         <v>7495.6</v>
       </c>
       <c r="Y40" s="4">
         <v>7588.3</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AE40" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AF40" s="6"/>
+      <c r="AF40" s="6">
+        <v>1973.2</v>
+      </c>
       <c r="AG40" s="6"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>27</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="6"/>
       <c r="H41" s="6">
@@ -3934,51 +3984,53 @@
       </c>
       <c r="X41" s="4">
         <v>322.60000000000002</v>
       </c>
       <c r="Y41" s="4">
         <v>355.9</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AA41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AB41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AC41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AE41" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AF41" s="6"/>
+      <c r="AF41" s="6">
+        <v>57.7</v>
+      </c>
       <c r="AG41" s="6"/>
       <c r="AH41" s="4"/>
       <c r="AI41" s="4"/>
       <c r="AJ41" s="4"/>
       <c r="AK41" s="4"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="4">
         <v>26.9</v>
       </c>
       <c r="C42" s="4">
         <v>53.1</v>
       </c>
       <c r="D42" s="4">
         <v>75.900000000000006</v>
       </c>
       <c r="E42" s="4">
         <v>91.5</v>
       </c>
       <c r="F42" s="4">
         <v>102.7</v>
       </c>
@@ -4035,51 +4087,53 @@
       </c>
       <c r="X42" s="4">
         <v>12633.4</v>
       </c>
       <c r="Y42" s="4">
         <v>12075</v>
       </c>
       <c r="Z42" s="13">
         <v>47.5</v>
       </c>
       <c r="AA42" s="4">
         <v>105.4</v>
       </c>
       <c r="AB42" s="4">
         <v>162</v>
       </c>
       <c r="AC42" s="4">
         <v>215.4</v>
       </c>
       <c r="AD42" s="4">
         <v>265.10000000000002</v>
       </c>
       <c r="AE42" s="4">
         <v>323.10000000000002</v>
       </c>
-      <c r="AF42" s="6"/>
+      <c r="AF42" s="6">
+        <v>1795.8</v>
+      </c>
       <c r="AG42" s="6"/>
       <c r="AH42" s="4"/>
       <c r="AI42" s="4"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37">
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="J43" s="12"/>
     </row>
     <row r="44" spans="1:37" ht="21" customHeight="1">
       <c r="A44" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
@@ -4335,51 +4389,53 @@
       </c>
       <c r="X48" s="4">
         <v>69850.8</v>
       </c>
       <c r="Y48" s="4">
         <v>81483.7</v>
       </c>
       <c r="Z48" s="1">
         <v>4633</v>
       </c>
       <c r="AA48" s="1">
         <v>10966</v>
       </c>
       <c r="AB48" s="4">
         <v>17851.400000000001</v>
       </c>
       <c r="AC48" s="4">
         <v>24684</v>
       </c>
       <c r="AD48" s="5">
         <v>33665.699999999997</v>
       </c>
       <c r="AE48" s="6">
         <v>45556.2</v>
       </c>
-      <c r="AF48" s="6"/>
+      <c r="AF48" s="6">
+        <v>51848.1</v>
+      </c>
       <c r="AG48" s="6"/>
       <c r="AH48" s="4"/>
       <c r="AI48" s="4"/>
       <c r="AJ48" s="4"/>
       <c r="AK48" s="4"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="1">
         <v>509.4</v>
       </c>
       <c r="C49" s="1">
         <v>1298.4000000000001</v>
       </c>
       <c r="D49" s="4">
         <v>1741.1</v>
       </c>
       <c r="E49" s="4">
         <v>2266.6</v>
       </c>
       <c r="F49" s="5">
         <v>2887.3</v>
       </c>
@@ -4436,51 +4492,53 @@
       </c>
       <c r="X49" s="4">
         <v>9320.5</v>
       </c>
       <c r="Y49" s="4">
         <v>10516.2</v>
       </c>
       <c r="Z49" s="1">
         <v>823.5</v>
       </c>
       <c r="AA49" s="1">
         <v>1852.9</v>
       </c>
       <c r="AB49" s="4">
         <v>2468.4</v>
       </c>
       <c r="AC49" s="4">
         <v>3263.8</v>
       </c>
       <c r="AD49" s="5">
         <v>4055.6</v>
       </c>
       <c r="AE49" s="6">
         <v>5215.8</v>
       </c>
-      <c r="AF49" s="6"/>
+      <c r="AF49" s="6">
+        <v>5943.3</v>
+      </c>
       <c r="AG49" s="6"/>
       <c r="AH49" s="4"/>
       <c r="AI49" s="4"/>
       <c r="AJ49" s="4"/>
       <c r="AK49" s="4"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="13">
         <v>295.7</v>
       </c>
       <c r="C50" s="13">
         <v>819.6</v>
       </c>
       <c r="D50" s="13">
         <v>1279.8</v>
       </c>
       <c r="E50" s="13">
         <v>1793.5</v>
       </c>
       <c r="F50" s="13">
         <v>2209.4</v>
       </c>
@@ -4537,51 +4595,53 @@
       </c>
       <c r="X50" s="4">
         <v>6064.2</v>
       </c>
       <c r="Y50" s="4">
         <v>7438.8</v>
       </c>
       <c r="Z50" s="13">
         <v>395.8</v>
       </c>
       <c r="AA50" s="13">
         <v>1140.9000000000001</v>
       </c>
       <c r="AB50" s="4">
         <v>1618.4</v>
       </c>
       <c r="AC50" s="13">
         <v>2533</v>
       </c>
       <c r="AD50" s="13">
         <v>3271.8</v>
       </c>
       <c r="AE50" s="6">
         <v>4116</v>
       </c>
-      <c r="AF50" s="6"/>
+      <c r="AF50" s="6">
+        <v>4658.1000000000004</v>
+      </c>
       <c r="AG50" s="6"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
       <c r="AK50" s="4"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="1">
         <v>271.8</v>
       </c>
       <c r="C51" s="1">
         <v>754.3</v>
       </c>
       <c r="D51" s="4">
         <v>1477.3</v>
       </c>
       <c r="E51" s="4">
         <v>1879.1</v>
       </c>
       <c r="F51" s="5">
         <v>2370.3000000000002</v>
       </c>
@@ -4638,51 +4698,53 @@
       </c>
       <c r="X51" s="4">
         <v>7725.1</v>
       </c>
       <c r="Y51" s="4">
         <v>9378.9</v>
       </c>
       <c r="Z51" s="1">
         <v>349.8</v>
       </c>
       <c r="AA51" s="1">
         <v>871.6</v>
       </c>
       <c r="AB51" s="13">
         <v>1706.9</v>
       </c>
       <c r="AC51" s="4">
         <v>2592.1999999999998</v>
       </c>
       <c r="AD51" s="5">
         <v>3318</v>
       </c>
       <c r="AE51" s="6">
         <v>4727</v>
       </c>
-      <c r="AF51" s="6"/>
+      <c r="AF51" s="6">
+        <v>5423.3</v>
+      </c>
       <c r="AG51" s="6"/>
       <c r="AH51" s="4"/>
       <c r="AI51" s="4"/>
       <c r="AJ51" s="4"/>
       <c r="AK51" s="4"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="1">
         <v>340</v>
       </c>
       <c r="C52" s="1">
         <v>749.3</v>
       </c>
       <c r="D52" s="4">
         <v>1350.8</v>
       </c>
       <c r="E52" s="4">
         <v>1763.3</v>
       </c>
       <c r="F52" s="5">
         <v>2646.7</v>
       </c>
@@ -4739,51 +4801,53 @@
       </c>
       <c r="X52" s="4">
         <v>8100.8</v>
       </c>
       <c r="Y52" s="4">
         <v>8723.7000000000007</v>
       </c>
       <c r="Z52" s="1">
         <v>400.1</v>
       </c>
       <c r="AA52" s="1">
         <v>1190.2</v>
       </c>
       <c r="AB52" s="4">
         <v>2146.3000000000002</v>
       </c>
       <c r="AC52" s="4">
         <v>2949.4</v>
       </c>
       <c r="AD52" s="5">
         <v>4263.8999999999996</v>
       </c>
       <c r="AE52" s="6">
         <v>6103.7</v>
       </c>
-      <c r="AF52" s="6"/>
+      <c r="AF52" s="6">
+        <v>6526.5</v>
+      </c>
       <c r="AG52" s="6"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
       <c r="AK52" s="4"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="1">
         <v>757.8</v>
       </c>
       <c r="C53" s="1">
         <v>1653.2</v>
       </c>
       <c r="D53" s="4">
         <v>2540.4</v>
       </c>
       <c r="E53" s="4">
         <v>3381.9</v>
       </c>
       <c r="F53" s="5">
         <v>5000.8</v>
       </c>
@@ -4840,51 +4904,53 @@
       </c>
       <c r="X53" s="4">
         <v>15235.6</v>
       </c>
       <c r="Y53" s="4">
         <v>17629.5</v>
       </c>
       <c r="Z53" s="1">
         <v>1013.4</v>
       </c>
       <c r="AA53" s="1">
         <v>2130.8000000000002</v>
       </c>
       <c r="AB53" s="4">
         <v>3351.3</v>
       </c>
       <c r="AC53" s="4">
         <v>4532.7</v>
       </c>
       <c r="AD53" s="5">
         <v>7082.4</v>
       </c>
       <c r="AE53" s="6">
         <v>9419.5</v>
       </c>
-      <c r="AF53" s="6"/>
+      <c r="AF53" s="6">
+        <v>10728.6</v>
+      </c>
       <c r="AG53" s="6"/>
       <c r="AH53" s="4"/>
       <c r="AI53" s="4"/>
       <c r="AJ53" s="4"/>
       <c r="AK53" s="4"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="1">
         <v>681.7</v>
       </c>
       <c r="C54" s="1">
         <v>1531.9</v>
       </c>
       <c r="D54" s="4">
         <v>2699.3</v>
       </c>
       <c r="E54" s="4">
         <v>3540.3</v>
       </c>
       <c r="F54" s="5">
         <v>4647.8</v>
       </c>
@@ -4941,51 +5007,53 @@
       </c>
       <c r="X54" s="4">
         <v>12324.3</v>
       </c>
       <c r="Y54" s="4">
         <v>14990.5</v>
       </c>
       <c r="Z54" s="1">
         <v>871.8</v>
       </c>
       <c r="AA54" s="1">
         <v>2068.1</v>
       </c>
       <c r="AB54" s="4">
         <v>3721</v>
       </c>
       <c r="AC54" s="4">
         <v>5069.5</v>
       </c>
       <c r="AD54" s="5">
         <v>6633.5</v>
       </c>
       <c r="AE54" s="6">
         <v>9407.9</v>
       </c>
-      <c r="AF54" s="6"/>
+      <c r="AF54" s="6">
+        <v>10792.4</v>
+      </c>
       <c r="AG54" s="6"/>
       <c r="AH54" s="4"/>
       <c r="AI54" s="4"/>
       <c r="AJ54" s="4"/>
       <c r="AK54" s="4"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="4">
         <v>64.900000000000006</v>
       </c>
       <c r="C55" s="4">
         <v>111.2</v>
       </c>
       <c r="D55" s="4">
         <v>199.2</v>
       </c>
       <c r="E55" s="4">
         <v>262</v>
       </c>
       <c r="F55" s="4">
         <v>370.1</v>
       </c>
@@ -5042,51 +5110,53 @@
       </c>
       <c r="X55" s="4">
         <v>1169.2</v>
       </c>
       <c r="Y55" s="4">
         <v>1283.7</v>
       </c>
       <c r="Z55" s="4">
         <v>70.2</v>
       </c>
       <c r="AA55" s="4">
         <v>155.30000000000001</v>
       </c>
       <c r="AB55" s="4">
         <v>333.8</v>
       </c>
       <c r="AC55" s="4">
         <v>443.2</v>
       </c>
       <c r="AD55" s="4">
         <v>564.9</v>
       </c>
       <c r="AE55" s="4">
         <v>700.9</v>
       </c>
-      <c r="AF55" s="6"/>
+      <c r="AF55" s="6">
+        <v>817.4</v>
+      </c>
       <c r="AG55" s="6"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
       <c r="AK55" s="4"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="3">
         <v>411.2</v>
       </c>
       <c r="C56" s="10">
         <v>906.9</v>
       </c>
       <c r="D56" s="4">
         <v>1614.6</v>
       </c>
       <c r="E56" s="3">
         <v>2104.9</v>
       </c>
       <c r="F56" s="14">
         <v>2791.1</v>
       </c>
@@ -5143,51 +5213,53 @@
       </c>
       <c r="X56" s="3">
         <v>9911.1</v>
       </c>
       <c r="Y56" s="3">
         <v>11522.4</v>
       </c>
       <c r="Z56" s="3">
         <v>708.4</v>
       </c>
       <c r="AA56" s="10">
         <v>1556.4</v>
       </c>
       <c r="AB56" s="4">
         <v>2505.3000000000002</v>
       </c>
       <c r="AC56" s="4">
         <v>3300.1</v>
       </c>
       <c r="AD56" s="4">
         <v>4475.5</v>
       </c>
       <c r="AE56" s="4">
         <v>5865.4</v>
       </c>
-      <c r="AF56" s="4"/>
+      <c r="AF56" s="4">
+        <v>6958.5</v>
+      </c>
       <c r="AG56" s="4"/>
       <c r="AH56" s="4"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="3"/>
       <c r="AK56" s="3"/>
     </row>
     <row r="57" spans="1:37">
       <c r="B57" s="12"/>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12"/>
       <c r="J57" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z32:AK32"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A32:A33"/>