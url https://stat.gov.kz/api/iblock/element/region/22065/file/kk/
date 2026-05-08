--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -435,51 +435,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -522,83 +522,84 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -862,305 +863,305 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XDF55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY25" sqref="BY25"/>
+      <selection pane="topRight" activeCell="CB24" sqref="CB24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="43" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="3"/>
     <col min="54" max="61" width="10.140625" style="3" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="3"/>
     <col min="73" max="73" width="10.85546875" style="3" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="3"/>
     <col min="85" max="85" width="11" style="3" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:85" ht="47.25" customHeight="1">
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="51"/>
-[...57 lines deleted...]
-      <c r="BI2" s="51"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
     </row>
     <row r="3" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="50" t="s">
+      <c r="J3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="50"/>
-[...2 lines deleted...]
-      <c r="V3" s="50" t="s">
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="V3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="50"/>
-[...2 lines deleted...]
-      <c r="AH3" s="50" t="s">
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="48"/>
+      <c r="AH3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AI3" s="50"/>
-[...2 lines deleted...]
-      <c r="AT3" s="50" t="s">
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AT3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AU3" s="50"/>
-[...2 lines deleted...]
-      <c r="BF3" s="50" t="s">
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
+      <c r="BF3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BG3" s="50"/>
-[...1 lines deleted...]
-      <c r="BI3" s="50"/>
+      <c r="BG3" s="48"/>
+      <c r="BH3" s="48"/>
+      <c r="BI3" s="48"/>
       <c r="BR3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="CD3" s="50" t="s">
+      <c r="CD3" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="CE3" s="50"/>
-[...1 lines deleted...]
-      <c r="CG3" s="50"/>
+      <c r="CE3" s="48"/>
+      <c r="CF3" s="48"/>
+      <c r="CG3" s="48"/>
     </row>
     <row r="4" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="52"/>
-      <c r="B4" s="46" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="47"/>
-[...10 lines deleted...]
-      <c r="N4" s="46" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="47"/>
-[...10 lines deleted...]
-      <c r="Z4" s="46" t="s">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="47"/>
-[...10 lines deleted...]
-      <c r="AL4" s="46" t="s">
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="47"/>
-[...10 lines deleted...]
-      <c r="AX4" s="46" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="AY4" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="46" t="s">
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="51"/>
+      <c r="BB4" s="51"/>
+      <c r="BC4" s="51"/>
+      <c r="BD4" s="51"/>
+      <c r="BE4" s="51"/>
+      <c r="BF4" s="51"/>
+      <c r="BG4" s="51"/>
+      <c r="BH4" s="51"/>
+      <c r="BI4" s="52"/>
+      <c r="BJ4" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="47"/>
-[...10 lines deleted...]
-      <c r="BV4" s="46" t="s">
+      <c r="BK4" s="51"/>
+      <c r="BL4" s="51"/>
+      <c r="BM4" s="51"/>
+      <c r="BN4" s="51"/>
+      <c r="BO4" s="51"/>
+      <c r="BP4" s="51"/>
+      <c r="BQ4" s="51"/>
+      <c r="BR4" s="51"/>
+      <c r="BS4" s="51"/>
+      <c r="BT4" s="51"/>
+      <c r="BU4" s="52"/>
+      <c r="BV4" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="47"/>
-[...9 lines deleted...]
-      <c r="CG4" s="48"/>
+      <c r="BW4" s="51"/>
+      <c r="BX4" s="51"/>
+      <c r="BY4" s="51"/>
+      <c r="BZ4" s="51"/>
+      <c r="CA4" s="51"/>
+      <c r="CB4" s="51"/>
+      <c r="CC4" s="51"/>
+      <c r="CD4" s="51"/>
+      <c r="CE4" s="51"/>
+      <c r="CF4" s="51"/>
+      <c r="CG4" s="52"/>
     </row>
     <row r="5" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="53"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1336,81 +1337,81 @@
       </c>
       <c r="BO5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BV5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="BW5" s="55" t="s">
+      <c r="BW5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="BX5" s="55" t="s">
+      <c r="BX5" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="BY5" s="55" t="s">
+      <c r="BY5" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="BZ5" s="55" t="s">
+      <c r="BZ5" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="CA5" s="55" t="s">
+      <c r="CA5" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="CB5" s="55" t="s">
+      <c r="CB5" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="CC5" s="55" t="s">
+      <c r="CC5" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="CD5" s="55" t="s">
+      <c r="CD5" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="CE5" s="55" t="s">
+      <c r="CE5" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="CF5" s="55" t="s">
+      <c r="CF5" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="CG5" s="55" t="s">
+      <c r="CG5" s="46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:85" s="4" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="28">
         <v>118443.601007508</v>
       </c>
       <c r="C6" s="1">
         <v>235788.65734255768</v>
       </c>
       <c r="D6" s="1">
         <v>393840.805282699</v>
       </c>
       <c r="E6" s="1">
         <v>550235.76456583221</v>
       </c>
       <c r="F6" s="1">
         <v>734186.14113800414</v>
       </c>
       <c r="G6" s="1">
         <v>1001659.6215119556</v>
       </c>
@@ -2835,265 +2836,265 @@
       </c>
       <c r="BU14" s="6">
         <v>23886.400000000001</v>
       </c>
       <c r="BV14" s="5">
         <v>763.6</v>
       </c>
       <c r="BW14" s="36">
         <v>1675.1</v>
       </c>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" s="10"/>
     </row>
     <row r="16" spans="1:85" ht="27" customHeight="1">
-      <c r="B16" s="51" t="s">
+      <c r="B16" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="51"/>
-[...57 lines deleted...]
-      <c r="BI16" s="51"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="56"/>
+      <c r="T16" s="56"/>
+      <c r="U16" s="56"/>
+      <c r="V16" s="56"/>
+      <c r="W16" s="56"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="56"/>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+      <c r="AI16" s="56"/>
+      <c r="AJ16" s="56"/>
+      <c r="AK16" s="56"/>
+      <c r="AL16" s="56"/>
+      <c r="AM16" s="56"/>
+      <c r="AN16" s="56"/>
+      <c r="AO16" s="56"/>
+      <c r="AP16" s="56"/>
+      <c r="AQ16" s="56"/>
+      <c r="AR16" s="56"/>
+      <c r="AS16" s="56"/>
+      <c r="AT16" s="56"/>
+      <c r="AU16" s="56"/>
+      <c r="AV16" s="56"/>
+      <c r="AW16" s="56"/>
+      <c r="AX16" s="56"/>
+      <c r="AY16" s="56"/>
+      <c r="AZ16" s="56"/>
+      <c r="BA16" s="56"/>
+      <c r="BB16" s="56"/>
+      <c r="BC16" s="56"/>
+      <c r="BD16" s="56"/>
+      <c r="BE16" s="56"/>
+      <c r="BF16" s="56"/>
+      <c r="BG16" s="56"/>
+      <c r="BH16" s="56"/>
+      <c r="BI16" s="56"/>
     </row>
     <row r="17" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="50" t="s">
+      <c r="J17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="K17" s="50"/>
-[...2 lines deleted...]
-      <c r="V17" s="50" t="s">
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="V17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="W17" s="50"/>
-[...2 lines deleted...]
-      <c r="AH17" s="50" t="s">
+      <c r="W17" s="48"/>
+      <c r="X17" s="48"/>
+      <c r="Y17" s="48"/>
+      <c r="AH17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AI17" s="50"/>
-[...2 lines deleted...]
-      <c r="AT17" s="50" t="s">
+      <c r="AI17" s="48"/>
+      <c r="AJ17" s="48"/>
+      <c r="AK17" s="48"/>
+      <c r="AT17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AU17" s="50"/>
-[...2 lines deleted...]
-      <c r="BF17" s="50" t="s">
+      <c r="AU17" s="48"/>
+      <c r="AV17" s="48"/>
+      <c r="AW17" s="48"/>
+      <c r="BF17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BG17" s="50"/>
-[...1 lines deleted...]
-      <c r="BI17" s="50"/>
+      <c r="BG17" s="48"/>
+      <c r="BH17" s="48"/>
+      <c r="BI17" s="48"/>
       <c r="BN17" s="19"/>
       <c r="BO17" s="19"/>
       <c r="BP17" s="27"/>
       <c r="BQ17" s="27"/>
-      <c r="BR17" s="50" t="s">
+      <c r="BR17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BS17" s="50"/>
-[...1 lines deleted...]
-      <c r="BU17" s="50"/>
+      <c r="BS17" s="48"/>
+      <c r="BT17" s="48"/>
+      <c r="BU17" s="48"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
-      <c r="CD17" s="50" t="s">
+      <c r="CD17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="CE17" s="50"/>
-[...1 lines deleted...]
-      <c r="CG17" s="50"/>
+      <c r="CE17" s="48"/>
+      <c r="CF17" s="48"/>
+      <c r="CG17" s="48"/>
     </row>
     <row r="18" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
       <c r="A18" s="13"/>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="47"/>
-[...10 lines deleted...]
-      <c r="N18" s="46" t="s">
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="52"/>
+      <c r="N18" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="O18" s="47"/>
-[...10 lines deleted...]
-      <c r="Z18" s="46" t="s">
+      <c r="O18" s="51"/>
+      <c r="P18" s="51"/>
+      <c r="Q18" s="51"/>
+      <c r="R18" s="51"/>
+      <c r="S18" s="51"/>
+      <c r="T18" s="51"/>
+      <c r="U18" s="51"/>
+      <c r="V18" s="51"/>
+      <c r="W18" s="51"/>
+      <c r="X18" s="51"/>
+      <c r="Y18" s="52"/>
+      <c r="Z18" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="AA18" s="47"/>
-[...10 lines deleted...]
-      <c r="AL18" s="46" t="s">
+      <c r="AA18" s="51"/>
+      <c r="AB18" s="51"/>
+      <c r="AC18" s="51"/>
+      <c r="AD18" s="51"/>
+      <c r="AE18" s="51"/>
+      <c r="AF18" s="51"/>
+      <c r="AG18" s="51"/>
+      <c r="AH18" s="51"/>
+      <c r="AI18" s="51"/>
+      <c r="AJ18" s="51"/>
+      <c r="AK18" s="52"/>
+      <c r="AL18" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AM18" s="47"/>
-[...10 lines deleted...]
-      <c r="AX18" s="46" t="s">
+      <c r="AM18" s="51"/>
+      <c r="AN18" s="51"/>
+      <c r="AO18" s="51"/>
+      <c r="AP18" s="51"/>
+      <c r="AQ18" s="51"/>
+      <c r="AR18" s="51"/>
+      <c r="AS18" s="51"/>
+      <c r="AT18" s="51"/>
+      <c r="AU18" s="51"/>
+      <c r="AV18" s="51"/>
+      <c r="AW18" s="52"/>
+      <c r="AX18" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="AY18" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ18" s="46" t="s">
+      <c r="AY18" s="51"/>
+      <c r="AZ18" s="51"/>
+      <c r="BA18" s="51"/>
+      <c r="BB18" s="51"/>
+      <c r="BC18" s="51"/>
+      <c r="BD18" s="51"/>
+      <c r="BE18" s="51"/>
+      <c r="BF18" s="51"/>
+      <c r="BG18" s="51"/>
+      <c r="BH18" s="51"/>
+      <c r="BI18" s="52"/>
+      <c r="BJ18" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="BK18" s="47"/>
-[...10 lines deleted...]
-      <c r="BV18" s="46" t="s">
+      <c r="BK18" s="51"/>
+      <c r="BL18" s="51"/>
+      <c r="BM18" s="51"/>
+      <c r="BN18" s="51"/>
+      <c r="BO18" s="51"/>
+      <c r="BP18" s="51"/>
+      <c r="BQ18" s="51"/>
+      <c r="BR18" s="51"/>
+      <c r="BS18" s="51"/>
+      <c r="BT18" s="51"/>
+      <c r="BU18" s="52"/>
+      <c r="BV18" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="BW18" s="47"/>
-[...9 lines deleted...]
-      <c r="CG18" s="48"/>
+      <c r="BW18" s="51"/>
+      <c r="BX18" s="51"/>
+      <c r="BY18" s="51"/>
+      <c r="BZ18" s="51"/>
+      <c r="CA18" s="51"/>
+      <c r="CB18" s="51"/>
+      <c r="CC18" s="51"/>
+      <c r="CD18" s="51"/>
+      <c r="CE18" s="51"/>
+      <c r="CF18" s="51"/>
+      <c r="CG18" s="52"/>
     </row>
     <row r="19" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
       <c r="A19" s="31"/>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3269,57 +3270,57 @@
       </c>
       <c r="BN19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="BO19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU19" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="BV19" s="9" t="s">
+      <c r="BV19" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BW19" s="39" t="s">
+      <c r="BW19" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="BX19" s="39" t="s">
+      <c r="BX19" s="46" t="s">
         <v>2</v>
       </c>
       <c r="BY19" s="39" t="s">
         <v>3</v>
       </c>
       <c r="BZ19" s="39" t="s">
         <v>4</v>
       </c>
       <c r="CA19" s="39" t="s">
         <v>15</v>
       </c>
       <c r="CB19" s="39" t="s">
         <v>7</v>
       </c>
       <c r="CC19" s="39" t="s">
         <v>8</v>
       </c>
       <c r="CD19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="CE19" s="39" t="s">
         <v>10</v>
       </c>
       <c r="CF19" s="39" t="s">
         <v>11</v>
@@ -3526,55 +3527,59 @@
       </c>
       <c r="BN20" s="7">
         <v>28078.5</v>
       </c>
       <c r="BO20" s="8">
         <v>38026</v>
       </c>
       <c r="BP20" s="8">
         <v>50018.5</v>
       </c>
       <c r="BQ20" s="8">
         <v>64122.1</v>
       </c>
       <c r="BR20" s="6">
         <v>95770.2</v>
       </c>
       <c r="BS20" s="6">
         <v>115128</v>
       </c>
       <c r="BT20" s="6">
         <v>123451.5</v>
       </c>
       <c r="BU20" s="6">
         <v>136098.79999999999</v>
       </c>
-      <c r="BV20" s="6">
+      <c r="BV20" s="2">
         <v>4709.3</v>
       </c>
-      <c r="BW20" s="41"/>
-      <c r="BX20" s="41"/>
+      <c r="BW20" s="2">
+        <v>11140.3</v>
+      </c>
+      <c r="BX20" s="57">
+        <v>18120.5</v>
+      </c>
       <c r="BY20" s="41"/>
       <c r="BZ20" s="40"/>
       <c r="CA20" s="40"/>
       <c r="CB20" s="40"/>
       <c r="CC20" s="40"/>
       <c r="CD20" s="40"/>
       <c r="CE20" s="40"/>
       <c r="CF20" s="40"/>
       <c r="CG20" s="40"/>
     </row>
     <row r="21" spans="1:85" s="4" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
@@ -3662,52 +3667,56 @@
       </c>
       <c r="BO21" s="8">
         <v>4928</v>
       </c>
       <c r="BP21" s="8">
         <v>6431.1</v>
       </c>
       <c r="BQ21" s="8">
         <v>8447</v>
       </c>
       <c r="BR21" s="6">
         <v>15298.7</v>
       </c>
       <c r="BS21" s="6">
         <v>18407.8</v>
       </c>
       <c r="BT21" s="45">
         <v>19874.3</v>
       </c>
       <c r="BU21" s="6">
         <v>21807.599999999999</v>
       </c>
       <c r="BV21" s="2">
         <v>850.2</v>
       </c>
-      <c r="BW21" s="41"/>
-      <c r="BX21" s="41"/>
+      <c r="BW21" s="2">
+        <v>1921.6</v>
+      </c>
+      <c r="BX21" s="6">
+        <v>2575.1999999999998</v>
+      </c>
       <c r="BY21" s="41"/>
       <c r="BZ21" s="40"/>
       <c r="CA21" s="40"/>
       <c r="CB21" s="40"/>
       <c r="CC21" s="40"/>
       <c r="CD21" s="40"/>
       <c r="CE21" s="40"/>
       <c r="CF21" s="40"/>
       <c r="CG21" s="40"/>
     </row>
     <row r="22" spans="1:85" s="4" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
@@ -3795,52 +3804,56 @@
       </c>
       <c r="BO22" s="8">
         <v>3284.2</v>
       </c>
       <c r="BP22" s="8">
         <v>4243.3999999999996</v>
       </c>
       <c r="BQ22" s="8">
         <v>5385.9</v>
       </c>
       <c r="BR22" s="6">
         <v>7409.8</v>
       </c>
       <c r="BS22" s="6">
         <v>8506.7000000000007</v>
       </c>
       <c r="BT22" s="45">
         <v>9397.2999999999993</v>
       </c>
       <c r="BU22" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV22" s="2">
         <v>395.8</v>
       </c>
-      <c r="BW22" s="41"/>
-      <c r="BX22" s="41"/>
+      <c r="BW22" s="2">
+        <v>1141</v>
+      </c>
+      <c r="BX22" s="6">
+        <v>1618.6</v>
+      </c>
       <c r="BY22" s="41"/>
       <c r="BZ22" s="40"/>
       <c r="CA22" s="40"/>
       <c r="CB22" s="40"/>
       <c r="CC22" s="40"/>
       <c r="CD22" s="40"/>
       <c r="CE22" s="40"/>
       <c r="CF22" s="40"/>
       <c r="CG22" s="40"/>
     </row>
     <row r="23" spans="1:85" s="4" customFormat="1">
       <c r="A23" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
@@ -3928,52 +3941,56 @@
       </c>
       <c r="BO23" s="8">
         <v>3804</v>
       </c>
       <c r="BP23" s="8">
         <v>5098.8999999999996</v>
       </c>
       <c r="BQ23" s="8">
         <v>6572</v>
       </c>
       <c r="BR23" s="6">
         <v>9819.6</v>
       </c>
       <c r="BS23" s="6">
         <v>12120.8</v>
       </c>
       <c r="BT23" s="45">
         <v>13492.4</v>
       </c>
       <c r="BU23" s="6">
         <v>15368.9</v>
       </c>
       <c r="BV23" s="34">
         <v>349.8</v>
       </c>
-      <c r="BW23" s="6"/>
-      <c r="BX23" s="6"/>
+      <c r="BW23" s="34">
+        <v>871.6</v>
+      </c>
+      <c r="BX23" s="6">
+        <v>1706.9</v>
+      </c>
       <c r="BY23" s="6"/>
       <c r="BZ23" s="40"/>
       <c r="CA23" s="40"/>
       <c r="CB23" s="40"/>
       <c r="CC23" s="40"/>
       <c r="CD23" s="40"/>
       <c r="CE23" s="40"/>
       <c r="CF23" s="40"/>
       <c r="CG23" s="40"/>
     </row>
     <row r="24" spans="1:85" s="4" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
@@ -4061,52 +4078,56 @@
       </c>
       <c r="BO24" s="8">
         <v>5146</v>
       </c>
       <c r="BP24" s="8">
         <v>6263</v>
       </c>
       <c r="BQ24" s="8">
         <v>7655.7</v>
       </c>
       <c r="BR24" s="6">
         <v>10014.299999999999</v>
       </c>
       <c r="BS24" s="6">
         <v>11371.6</v>
       </c>
       <c r="BT24" s="45">
         <v>11610.3</v>
       </c>
       <c r="BU24" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV24" s="2">
         <v>401.4</v>
       </c>
-      <c r="BW24" s="40"/>
-      <c r="BX24" s="40"/>
+      <c r="BW24" s="2">
+        <v>1190.0999999999999</v>
+      </c>
+      <c r="BX24" s="6">
+        <v>2146.3000000000002</v>
+      </c>
       <c r="BY24" s="40"/>
       <c r="BZ24" s="40"/>
       <c r="CA24" s="40"/>
       <c r="CB24" s="40"/>
       <c r="CC24" s="40"/>
       <c r="CD24" s="40"/>
       <c r="CE24" s="40"/>
       <c r="CF24" s="40"/>
       <c r="CG24" s="40"/>
     </row>
     <row r="25" spans="1:85" s="4" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
@@ -4194,52 +4215,56 @@
       </c>
       <c r="BO25" s="8">
         <v>7934.7</v>
       </c>
       <c r="BP25" s="8">
         <v>10449.799999999999</v>
       </c>
       <c r="BQ25" s="8">
         <v>13687.6</v>
       </c>
       <c r="BR25" s="6">
         <v>19522</v>
       </c>
       <c r="BS25" s="6">
         <v>23105.1</v>
       </c>
       <c r="BT25" s="45">
         <v>24931.8</v>
       </c>
       <c r="BU25" s="6">
         <v>27977.7</v>
       </c>
       <c r="BV25" s="2">
         <v>1013.4</v>
       </c>
-      <c r="BW25" s="40"/>
-      <c r="BX25" s="40"/>
+      <c r="BW25" s="2">
+        <v>2130.8000000000002</v>
+      </c>
+      <c r="BX25" s="6">
+        <v>3351.3</v>
+      </c>
       <c r="BY25" s="40"/>
       <c r="BZ25" s="40"/>
       <c r="CA25" s="40"/>
       <c r="CB25" s="40"/>
       <c r="CC25" s="40"/>
       <c r="CD25" s="40"/>
       <c r="CE25" s="40"/>
       <c r="CF25" s="40"/>
       <c r="CG25" s="40"/>
     </row>
     <row r="26" spans="1:85" s="4" customFormat="1">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
@@ -4327,52 +4352,56 @@
       </c>
       <c r="BO26" s="8">
         <v>7524.6</v>
       </c>
       <c r="BP26" s="8">
         <v>10245.4</v>
       </c>
       <c r="BQ26" s="8">
         <v>12860.5</v>
       </c>
       <c r="BR26" s="6">
         <v>15734.5</v>
       </c>
       <c r="BS26" s="6">
         <v>18603</v>
       </c>
       <c r="BT26" s="45">
         <v>19881</v>
       </c>
       <c r="BU26" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV26" s="2">
         <v>872.3</v>
       </c>
-      <c r="BW26" s="40"/>
-      <c r="BX26" s="40"/>
+      <c r="BW26" s="2">
+        <v>2068.1</v>
+      </c>
+      <c r="BX26" s="6">
+        <v>3721</v>
+      </c>
       <c r="BY26" s="40"/>
       <c r="BZ26" s="40"/>
       <c r="CA26" s="40"/>
       <c r="CB26" s="40"/>
       <c r="CC26" s="40"/>
       <c r="CD26" s="40"/>
       <c r="CE26" s="40"/>
       <c r="CF26" s="40"/>
       <c r="CG26" s="40"/>
     </row>
     <row r="27" spans="1:85">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>2230.9143916929033</v>
       </c>
       <c r="C27" s="6">
         <v>4447.7724135484987</v>
       </c>
       <c r="D27" s="6">
         <v>7343.1130062959983</v>
       </c>
       <c r="E27" s="6">
         <v>10281.435554418313</v>
@@ -4556,52 +4585,56 @@
       </c>
       <c r="BO27" s="8">
         <v>565.6</v>
       </c>
       <c r="BP27" s="8">
         <v>693</v>
       </c>
       <c r="BQ27" s="8">
         <v>903.6</v>
       </c>
       <c r="BR27" s="6">
         <v>1090.5</v>
       </c>
       <c r="BS27" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT27" s="45">
         <v>1491.8</v>
       </c>
       <c r="BU27" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV27" s="2">
         <v>70.2</v>
       </c>
-      <c r="BW27" s="5"/>
-      <c r="BX27" s="5"/>
+      <c r="BW27" s="2">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="BX27" s="6">
+        <v>333.8</v>
+      </c>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
     </row>
     <row r="28" spans="1:85">
       <c r="A28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AX28" s="6">
         <v>437.9</v>
       </c>
       <c r="AY28" s="6">
         <v>960</v>
       </c>
       <c r="AZ28" s="6">
         <v>1690.5</v>
       </c>
       <c r="BA28" s="6">
         <v>2197.5</v>
@@ -4641,273 +4674,277 @@
       </c>
       <c r="BO28" s="6">
         <v>4838.3999999999996</v>
       </c>
       <c r="BP28" s="8">
         <v>6593.9</v>
       </c>
       <c r="BQ28" s="8">
         <v>8609.7999999999993</v>
       </c>
       <c r="BR28" s="6">
         <v>16880.8</v>
       </c>
       <c r="BS28" s="6">
         <v>21678.7</v>
       </c>
       <c r="BT28" s="45">
         <v>22773.599999999999</v>
       </c>
       <c r="BU28" s="6">
         <v>23820.1</v>
       </c>
       <c r="BV28" s="6">
         <v>756.2</v>
       </c>
-      <c r="BW28" s="5"/>
-      <c r="BX28" s="5"/>
+      <c r="BW28" s="6">
+        <v>1661.8</v>
+      </c>
+      <c r="BX28" s="6">
+        <v>2667.4</v>
+      </c>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
     </row>
     <row r="29" spans="1:85" ht="21" customHeight="1">
-      <c r="B29" s="51" t="s">
+      <c r="B29" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="51"/>
-[...57 lines deleted...]
-      <c r="BI29" s="51"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="56"/>
+      <c r="K29" s="56"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="56"/>
+      <c r="N29" s="56"/>
+      <c r="O29" s="56"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="Z29" s="56"/>
+      <c r="AA29" s="56"/>
+      <c r="AB29" s="56"/>
+      <c r="AC29" s="56"/>
+      <c r="AD29" s="56"/>
+      <c r="AE29" s="56"/>
+      <c r="AF29" s="56"/>
+      <c r="AG29" s="56"/>
+      <c r="AH29" s="56"/>
+      <c r="AI29" s="56"/>
+      <c r="AJ29" s="56"/>
+      <c r="AK29" s="56"/>
+      <c r="AL29" s="56"/>
+      <c r="AM29" s="56"/>
+      <c r="AN29" s="56"/>
+      <c r="AO29" s="56"/>
+      <c r="AP29" s="56"/>
+      <c r="AQ29" s="56"/>
+      <c r="AR29" s="56"/>
+      <c r="AS29" s="56"/>
+      <c r="AT29" s="56"/>
+      <c r="AU29" s="56"/>
+      <c r="AV29" s="56"/>
+      <c r="AW29" s="56"/>
+      <c r="AX29" s="56"/>
+      <c r="AY29" s="56"/>
+      <c r="AZ29" s="56"/>
+      <c r="BA29" s="56"/>
+      <c r="BB29" s="56"/>
+      <c r="BC29" s="56"/>
+      <c r="BD29" s="56"/>
+      <c r="BE29" s="56"/>
+      <c r="BF29" s="56"/>
+      <c r="BG29" s="56"/>
+      <c r="BH29" s="56"/>
+      <c r="BI29" s="56"/>
     </row>
     <row r="30" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="50" t="s">
+      <c r="J30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="K30" s="50"/>
-[...2 lines deleted...]
-      <c r="V30" s="50" t="s">
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="V30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="W30" s="50"/>
-[...2 lines deleted...]
-      <c r="AH30" s="50" t="s">
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="AH30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AI30" s="50"/>
-[...2 lines deleted...]
-      <c r="AT30" s="50" t="s">
+      <c r="AI30" s="48"/>
+      <c r="AJ30" s="48"/>
+      <c r="AK30" s="48"/>
+      <c r="AT30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AU30" s="50"/>
-[...2 lines deleted...]
-      <c r="BF30" s="50" t="s">
+      <c r="AU30" s="48"/>
+      <c r="AV30" s="48"/>
+      <c r="AW30" s="48"/>
+      <c r="BF30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BG30" s="50"/>
-[...2 lines deleted...]
-      <c r="BR30" s="50" t="s">
+      <c r="BG30" s="48"/>
+      <c r="BH30" s="48"/>
+      <c r="BI30" s="48"/>
+      <c r="BR30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BS30" s="50"/>
-[...2 lines deleted...]
-      <c r="CD30" s="50" t="s">
+      <c r="BS30" s="48"/>
+      <c r="BT30" s="48"/>
+      <c r="BU30" s="48"/>
+      <c r="CD30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="CE30" s="50"/>
-[...1 lines deleted...]
-      <c r="CG30" s="50"/>
+      <c r="CE30" s="48"/>
+      <c r="CF30" s="48"/>
+      <c r="CG30" s="48"/>
     </row>
     <row r="31" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="52"/>
-      <c r="B31" s="46" t="s">
+      <c r="A31" s="54"/>
+      <c r="B31" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="47"/>
-[...10 lines deleted...]
-      <c r="N31" s="46" t="s">
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="O31" s="47"/>
-[...10 lines deleted...]
-      <c r="Z31" s="46" t="s">
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="51"/>
+      <c r="U31" s="51"/>
+      <c r="V31" s="51"/>
+      <c r="W31" s="51"/>
+      <c r="X31" s="51"/>
+      <c r="Y31" s="52"/>
+      <c r="Z31" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="AA31" s="47"/>
-[...10 lines deleted...]
-      <c r="AL31" s="46" t="s">
+      <c r="AA31" s="51"/>
+      <c r="AB31" s="51"/>
+      <c r="AC31" s="51"/>
+      <c r="AD31" s="51"/>
+      <c r="AE31" s="51"/>
+      <c r="AF31" s="51"/>
+      <c r="AG31" s="51"/>
+      <c r="AH31" s="51"/>
+      <c r="AI31" s="51"/>
+      <c r="AJ31" s="51"/>
+      <c r="AK31" s="52"/>
+      <c r="AL31" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AM31" s="47"/>
-[...10 lines deleted...]
-      <c r="AX31" s="46" t="s">
+      <c r="AM31" s="51"/>
+      <c r="AN31" s="51"/>
+      <c r="AO31" s="51"/>
+      <c r="AP31" s="51"/>
+      <c r="AQ31" s="51"/>
+      <c r="AR31" s="51"/>
+      <c r="AS31" s="51"/>
+      <c r="AT31" s="51"/>
+      <c r="AU31" s="51"/>
+      <c r="AV31" s="51"/>
+      <c r="AW31" s="52"/>
+      <c r="AX31" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="AY31" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ31" s="46" t="s">
+      <c r="AY31" s="51"/>
+      <c r="AZ31" s="51"/>
+      <c r="BA31" s="51"/>
+      <c r="BB31" s="51"/>
+      <c r="BC31" s="51"/>
+      <c r="BD31" s="51"/>
+      <c r="BE31" s="51"/>
+      <c r="BF31" s="51"/>
+      <c r="BG31" s="50"/>
+      <c r="BH31" s="51"/>
+      <c r="BI31" s="52"/>
+      <c r="BJ31" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="BK31" s="47"/>
-[...10 lines deleted...]
-      <c r="BV31" s="46" t="s">
+      <c r="BK31" s="51"/>
+      <c r="BL31" s="51"/>
+      <c r="BM31" s="51"/>
+      <c r="BN31" s="51"/>
+      <c r="BO31" s="51"/>
+      <c r="BP31" s="51"/>
+      <c r="BQ31" s="51"/>
+      <c r="BR31" s="51"/>
+      <c r="BS31" s="50"/>
+      <c r="BT31" s="51"/>
+      <c r="BU31" s="52"/>
+      <c r="BV31" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="BW31" s="47"/>
-[...9 lines deleted...]
-      <c r="CG31" s="48"/>
+      <c r="BW31" s="51"/>
+      <c r="BX31" s="51"/>
+      <c r="BY31" s="51"/>
+      <c r="BZ31" s="51"/>
+      <c r="CA31" s="51"/>
+      <c r="CB31" s="51"/>
+      <c r="CC31" s="51"/>
+      <c r="CD31" s="51"/>
+      <c r="CE31" s="51"/>
+      <c r="CF31" s="51"/>
+      <c r="CG31" s="52"/>
     </row>
     <row r="32" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="53"/>
+      <c r="A32" s="55"/>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -5083,51 +5120,51 @@
       </c>
       <c r="BO32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="BS32" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT32" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BU32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BV32" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="BW32" s="55" t="s">
+      <c r="BW32" s="46" t="s">
         <v>1</v>
       </c>
       <c r="BX32" s="39" t="s">
         <v>2</v>
       </c>
       <c r="BY32" s="39" t="s">
         <v>3</v>
       </c>
       <c r="BZ32" s="39" t="s">
         <v>4</v>
       </c>
       <c r="CA32" s="39" t="s">
         <v>15</v>
       </c>
       <c r="CB32" s="39" t="s">
         <v>7</v>
       </c>
       <c r="CC32" s="39" t="s">
         <v>8</v>
       </c>
       <c r="CD32" s="39" t="s">
         <v>9</v>
       </c>
       <c r="CE32" s="39" t="s">
         <v>10</v>
@@ -6569,260 +6606,260 @@
       </c>
       <c r="BT41" s="6">
         <v>12633.4</v>
       </c>
       <c r="BU41" s="6">
         <v>12075</v>
       </c>
       <c r="BV41" s="34">
         <v>47.5</v>
       </c>
       <c r="BW41" s="6">
         <v>105.4</v>
       </c>
       <c r="BX41" s="5"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
     </row>
     <row r="43" spans="1:16334" ht="21" customHeight="1">
-      <c r="B43" s="51" t="s">
+      <c r="B43" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="51"/>
-[...57 lines deleted...]
-      <c r="BI43" s="51"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="56"/>
+      <c r="E43" s="56"/>
+      <c r="F43" s="56"/>
+      <c r="G43" s="56"/>
+      <c r="H43" s="56"/>
+      <c r="I43" s="56"/>
+      <c r="J43" s="56"/>
+      <c r="K43" s="56"/>
+      <c r="L43" s="56"/>
+      <c r="M43" s="56"/>
+      <c r="N43" s="56"/>
+      <c r="O43" s="56"/>
+      <c r="P43" s="56"/>
+      <c r="Q43" s="56"/>
+      <c r="R43" s="56"/>
+      <c r="S43" s="56"/>
+      <c r="T43" s="56"/>
+      <c r="U43" s="56"/>
+      <c r="V43" s="56"/>
+      <c r="W43" s="56"/>
+      <c r="X43" s="56"/>
+      <c r="Y43" s="56"/>
+      <c r="Z43" s="56"/>
+      <c r="AA43" s="56"/>
+      <c r="AB43" s="56"/>
+      <c r="AC43" s="56"/>
+      <c r="AD43" s="56"/>
+      <c r="AE43" s="56"/>
+      <c r="AF43" s="56"/>
+      <c r="AG43" s="56"/>
+      <c r="AH43" s="56"/>
+      <c r="AI43" s="56"/>
+      <c r="AJ43" s="56"/>
+      <c r="AK43" s="56"/>
+      <c r="AL43" s="56"/>
+      <c r="AM43" s="56"/>
+      <c r="AN43" s="56"/>
+      <c r="AO43" s="56"/>
+      <c r="AP43" s="56"/>
+      <c r="AQ43" s="56"/>
+      <c r="AR43" s="56"/>
+      <c r="AS43" s="56"/>
+      <c r="AT43" s="56"/>
+      <c r="AU43" s="56"/>
+      <c r="AV43" s="56"/>
+      <c r="AW43" s="56"/>
+      <c r="AX43" s="56"/>
+      <c r="AY43" s="56"/>
+      <c r="AZ43" s="56"/>
+      <c r="BA43" s="56"/>
+      <c r="BB43" s="56"/>
+      <c r="BC43" s="56"/>
+      <c r="BD43" s="56"/>
+      <c r="BE43" s="56"/>
+      <c r="BF43" s="56"/>
+      <c r="BG43" s="56"/>
+      <c r="BH43" s="56"/>
+      <c r="BI43" s="56"/>
     </row>
     <row r="44" spans="1:16334" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="50" t="s">
+      <c r="J44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="K44" s="50"/>
-[...2 lines deleted...]
-      <c r="V44" s="50" t="s">
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="V44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="W44" s="50"/>
-[...2 lines deleted...]
-      <c r="AH44" s="50" t="s">
+      <c r="W44" s="48"/>
+      <c r="X44" s="48"/>
+      <c r="Y44" s="48"/>
+      <c r="AH44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="50"/>
-[...2 lines deleted...]
-      <c r="AT44" s="50" t="s">
+      <c r="AI44" s="48"/>
+      <c r="AJ44" s="48"/>
+      <c r="AK44" s="48"/>
+      <c r="AT44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="50"/>
-[...2 lines deleted...]
-      <c r="BF44" s="50" t="s">
+      <c r="AU44" s="48"/>
+      <c r="AV44" s="48"/>
+      <c r="AW44" s="48"/>
+      <c r="BF44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="50"/>
-[...2 lines deleted...]
-      <c r="BR44" s="50" t="s">
+      <c r="BG44" s="48"/>
+      <c r="BH44" s="48"/>
+      <c r="BI44" s="48"/>
+      <c r="BR44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="BS44" s="50"/>
-[...2 lines deleted...]
-      <c r="CD44" s="50" t="s">
+      <c r="BS44" s="48"/>
+      <c r="BT44" s="48"/>
+      <c r="BU44" s="48"/>
+      <c r="CD44" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="CE44" s="50"/>
-[...1 lines deleted...]
-      <c r="CG44" s="50"/>
+      <c r="CE44" s="48"/>
+      <c r="CF44" s="48"/>
+      <c r="CG44" s="48"/>
     </row>
     <row r="45" spans="1:16334" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="52"/>
-      <c r="B45" s="46" t="s">
+      <c r="A45" s="54"/>
+      <c r="B45" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="47"/>
-[...10 lines deleted...]
-      <c r="N45" s="46" t="s">
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="51"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="51"/>
+      <c r="K45" s="51"/>
+      <c r="L45" s="51"/>
+      <c r="M45" s="52"/>
+      <c r="N45" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="O45" s="47"/>
-[...10 lines deleted...]
-      <c r="Z45" s="46" t="s">
+      <c r="O45" s="51"/>
+      <c r="P45" s="51"/>
+      <c r="Q45" s="51"/>
+      <c r="R45" s="51"/>
+      <c r="S45" s="51"/>
+      <c r="T45" s="51"/>
+      <c r="U45" s="51"/>
+      <c r="V45" s="51"/>
+      <c r="W45" s="51"/>
+      <c r="X45" s="51"/>
+      <c r="Y45" s="52"/>
+      <c r="Z45" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="AA45" s="47"/>
-[...10 lines deleted...]
-      <c r="AL45" s="46" t="s">
+      <c r="AA45" s="51"/>
+      <c r="AB45" s="51"/>
+      <c r="AC45" s="51"/>
+      <c r="AD45" s="51"/>
+      <c r="AE45" s="51"/>
+      <c r="AF45" s="51"/>
+      <c r="AG45" s="51"/>
+      <c r="AH45" s="51"/>
+      <c r="AI45" s="51"/>
+      <c r="AJ45" s="51"/>
+      <c r="AK45" s="52"/>
+      <c r="AL45" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="AM45" s="47"/>
-[...10 lines deleted...]
-      <c r="AX45" s="46" t="s">
+      <c r="AM45" s="51"/>
+      <c r="AN45" s="51"/>
+      <c r="AO45" s="51"/>
+      <c r="AP45" s="51"/>
+      <c r="AQ45" s="51"/>
+      <c r="AR45" s="51"/>
+      <c r="AS45" s="51"/>
+      <c r="AT45" s="51"/>
+      <c r="AU45" s="51"/>
+      <c r="AV45" s="51"/>
+      <c r="AW45" s="52"/>
+      <c r="AX45" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="AY45" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ45" s="46" t="s">
+      <c r="AY45" s="51"/>
+      <c r="AZ45" s="51"/>
+      <c r="BA45" s="51"/>
+      <c r="BB45" s="51"/>
+      <c r="BC45" s="51"/>
+      <c r="BD45" s="51"/>
+      <c r="BE45" s="51"/>
+      <c r="BF45" s="51"/>
+      <c r="BG45" s="51"/>
+      <c r="BH45" s="51"/>
+      <c r="BI45" s="52"/>
+      <c r="BJ45" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="BK45" s="47"/>
-[...10 lines deleted...]
-      <c r="BV45" s="54" t="s">
+      <c r="BK45" s="51"/>
+      <c r="BL45" s="51"/>
+      <c r="BM45" s="51"/>
+      <c r="BN45" s="51"/>
+      <c r="BO45" s="51"/>
+      <c r="BP45" s="51"/>
+      <c r="BQ45" s="51"/>
+      <c r="BR45" s="51"/>
+      <c r="BS45" s="51"/>
+      <c r="BT45" s="51"/>
+      <c r="BU45" s="52"/>
+      <c r="BV45" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="BW45" s="49"/>
-[...9 lines deleted...]
-      <c r="CG45" s="48"/>
+      <c r="BW45" s="50"/>
+      <c r="BX45" s="50"/>
+      <c r="BY45" s="51"/>
+      <c r="BZ45" s="51"/>
+      <c r="CA45" s="51"/>
+      <c r="CB45" s="51"/>
+      <c r="CC45" s="51"/>
+      <c r="CD45" s="51"/>
+      <c r="CE45" s="51"/>
+      <c r="CF45" s="51"/>
+      <c r="CG45" s="52"/>
     </row>
     <row r="46" spans="1:16334" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="53"/>
+      <c r="A46" s="55"/>
       <c r="B46" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -7004,69 +7041,69 @@
       </c>
       <c r="BQ46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT46" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU46" s="16" t="s">
         <v>16</v>
       </c>
       <c r="BV46" s="43" t="s">
         <v>0</v>
       </c>
       <c r="BW46" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BX46" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="BY46" s="56" t="s">
+      <c r="BY46" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="BZ46" s="55" t="s">
+      <c r="BZ46" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="CA46" s="55" t="s">
+      <c r="CA46" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="CB46" s="55" t="s">
+      <c r="CB46" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="CC46" s="55" t="s">
+      <c r="CC46" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="CD46" s="55" t="s">
+      <c r="CD46" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="CE46" s="55" t="s">
+      <c r="CE46" s="46" t="s">
         <v>10</v>
       </c>
       <c r="CF46" s="39" t="s">
         <v>11</v>
       </c>
       <c r="CG46" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:16334" s="4" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="28">
         <v>112212.71170182426</v>
       </c>
       <c r="C47" s="1">
         <v>223326.66284169769</v>
       </c>
       <c r="D47" s="1">
         <v>375139.9741635822</v>
       </c>
       <c r="E47" s="1">
         <v>525011.29387861153</v>
       </c>
@@ -25320,223 +25357,223 @@
       <c r="BT55" s="5">
         <v>9911.1</v>
       </c>
       <c r="BU55" s="5">
         <v>11522.4</v>
       </c>
       <c r="BV55" s="5">
         <v>708.4</v>
       </c>
       <c r="BW55" s="36">
         <v>1556.4</v>
       </c>
       <c r="BX55" s="5"/>
       <c r="BY55" s="5"/>
       <c r="BZ55" s="5"/>
       <c r="CA55" s="5"/>
       <c r="CB55" s="5"/>
       <c r="CC55" s="5"/>
       <c r="CD55" s="5"/>
       <c r="CE55" s="5"/>
       <c r="CF55" s="5"/>
       <c r="CG55" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="CD3:CG3"/>
-[...42 lines deleted...]
-    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ18:BU18"/>
+    <mergeCell ref="BJ31:BU31"/>
+    <mergeCell ref="BJ45:BU45"/>
+    <mergeCell ref="BR17:BU17"/>
+    <mergeCell ref="BR30:BU30"/>
+    <mergeCell ref="BR44:BU44"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="B16:BI16"/>
     <mergeCell ref="B43:BI43"/>
     <mergeCell ref="B29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="N31:Y31"/>
     <mergeCell ref="N18:Y18"/>
-    <mergeCell ref="BJ4:BU4"/>
-[...5 lines deleted...]
-    <mergeCell ref="BR44:BU44"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="V44:Y44"/>
+    <mergeCell ref="N45:Y45"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V17:Y17"/>
+    <mergeCell ref="Z45:AK45"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH17:AK17"/>
+    <mergeCell ref="AH30:AK30"/>
+    <mergeCell ref="AH44:AK44"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z18:AK18"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="AT44:AW44"/>
+    <mergeCell ref="AL45:AW45"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT17:AW17"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AT30:AW30"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="BF44:BI44"/>
+    <mergeCell ref="AX45:BI45"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF17:BI17"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="BF30:BI30"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV45:CG45"/>
+    <mergeCell ref="CD44:CG44"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV18:CG18"/>
+    <mergeCell ref="BV31:CG31"/>
+    <mergeCell ref="CD30:CG30"/>
+    <mergeCell ref="CD17:CG17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>