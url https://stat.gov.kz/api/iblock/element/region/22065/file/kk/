--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="36">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -202,51 +202,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -430,56 +430,67 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -513,93 +524,102 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -861,53 +881,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XDF55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CB24" sqref="CB24"/>
+      <selection pane="topRight" activeCell="BZ20" sqref="BZ20:BZ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="3" hidden="1" customWidth="1"/>
@@ -1337,81 +1357,81 @@
       </c>
       <c r="BO5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BV5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="BW5" s="46" t="s">
+      <c r="BW5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="BX5" s="46" t="s">
+      <c r="BX5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="BY5" s="46" t="s">
+      <c r="BY5" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="BZ5" s="46" t="s">
+      <c r="BZ5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="CA5" s="46" t="s">
+      <c r="CA5" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="CB5" s="46" t="s">
+      <c r="CB5" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="CC5" s="46" t="s">
+      <c r="CC5" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="CD5" s="46" t="s">
+      <c r="CD5" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="CE5" s="46" t="s">
+      <c r="CE5" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="CF5" s="46" t="s">
+      <c r="CF5" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="CG5" s="46" t="s">
+      <c r="CG5" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:85" s="4" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="28">
         <v>118443.601007508</v>
       </c>
       <c r="C6" s="1">
         <v>235788.65734255768</v>
       </c>
       <c r="D6" s="1">
         <v>393840.805282699</v>
       </c>
       <c r="E6" s="1">
         <v>550235.76456583221</v>
       </c>
       <c r="F6" s="1">
         <v>734186.14113800414</v>
       </c>
       <c r="G6" s="1">
         <v>1001659.6215119556</v>
       </c>
@@ -1597,60 +1617,64 @@
       </c>
       <c r="BP6" s="8">
         <v>51173.2</v>
       </c>
       <c r="BQ6" s="8">
         <v>65465.7</v>
       </c>
       <c r="BR6" s="6">
         <v>97281.7</v>
       </c>
       <c r="BS6" s="6">
         <v>116807.4</v>
       </c>
       <c r="BT6" s="6">
         <v>125298.9</v>
       </c>
       <c r="BU6" s="6">
         <v>138114.1</v>
       </c>
       <c r="BV6" s="6">
         <v>4877.2</v>
       </c>
       <c r="BW6" s="2">
         <v>11476.2</v>
       </c>
-      <c r="BX6" s="42"/>
-[...8 lines deleted...]
-      <c r="CG6" s="42"/>
+      <c r="BX6" s="6">
+        <v>18635.5</v>
+      </c>
+      <c r="BY6" s="6">
+        <v>26057.5</v>
+      </c>
+      <c r="BZ6" s="41"/>
+      <c r="CA6" s="41"/>
+      <c r="CB6" s="41"/>
+      <c r="CC6" s="41"/>
+      <c r="CD6" s="41"/>
+      <c r="CE6" s="41"/>
+      <c r="CF6" s="41"/>
+      <c r="CG6" s="41"/>
     </row>
     <row r="7" spans="1:85" s="4" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="11"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
@@ -1738,52 +1762,56 @@
       </c>
       <c r="BP7" s="8">
         <v>7206.4</v>
       </c>
       <c r="BQ7" s="8">
         <v>9353.6</v>
       </c>
       <c r="BR7" s="6">
         <v>16319.5</v>
       </c>
       <c r="BS7" s="6">
         <v>19606.2</v>
       </c>
       <c r="BT7" s="6">
         <v>21126.400000000001</v>
       </c>
       <c r="BU7" s="6">
         <v>23167</v>
       </c>
       <c r="BV7" s="2">
         <v>941.3</v>
       </c>
       <c r="BW7" s="2">
         <v>2124.1</v>
       </c>
-      <c r="BX7" s="40"/>
-      <c r="BY7" s="40"/>
+      <c r="BX7" s="6">
+        <v>2900.5</v>
+      </c>
+      <c r="BY7" s="6">
+        <v>4092.2</v>
+      </c>
       <c r="BZ7" s="40"/>
       <c r="CA7" s="40"/>
       <c r="CB7" s="40"/>
       <c r="CC7" s="40"/>
       <c r="CD7" s="40"/>
       <c r="CE7" s="40"/>
       <c r="CF7" s="40"/>
       <c r="CG7" s="40"/>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="29">
         <v>2371.2900010054163</v>
       </c>
       <c r="C8" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D8" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E8" s="2">
         <v>10842.937991668365</v>
       </c>
@@ -1975,52 +2003,56 @@
       </c>
       <c r="BP8" s="8">
         <v>4243.3999999999996</v>
       </c>
       <c r="BQ8" s="8">
         <v>5385.9</v>
       </c>
       <c r="BR8" s="6">
         <v>7409.8</v>
       </c>
       <c r="BS8" s="6">
         <v>8525.5</v>
       </c>
       <c r="BT8" s="6">
         <v>9397.6</v>
       </c>
       <c r="BU8" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV8" s="2">
         <v>395.8</v>
       </c>
       <c r="BW8" s="2">
         <v>1141</v>
       </c>
-      <c r="BX8" s="5"/>
-      <c r="BY8" s="5"/>
+      <c r="BX8" s="6">
+        <v>1618.6</v>
+      </c>
+      <c r="BY8" s="6">
+        <v>2533.3000000000002</v>
+      </c>
       <c r="BZ8" s="5"/>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
@@ -2116,52 +2148,56 @@
       </c>
       <c r="BP9" s="8">
         <v>5099.1000000000004</v>
       </c>
       <c r="BQ9" s="8">
         <v>6572.2</v>
       </c>
       <c r="BR9" s="6">
         <v>9819.9</v>
       </c>
       <c r="BS9" s="6">
         <v>12037.7</v>
       </c>
       <c r="BT9" s="6">
         <v>13492.4</v>
       </c>
       <c r="BU9" s="6">
         <v>15369.3</v>
       </c>
       <c r="BV9" s="34">
         <v>349.9</v>
       </c>
       <c r="BW9" s="34">
         <v>871.7</v>
       </c>
-      <c r="BX9" s="5"/>
-      <c r="BY9" s="5"/>
+      <c r="BX9" s="34">
+        <v>1707.2</v>
+      </c>
+      <c r="BY9" s="34">
+        <v>2592.5</v>
+      </c>
       <c r="BZ9" s="5"/>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
@@ -2257,52 +2293,56 @@
       </c>
       <c r="BP10" s="8">
         <v>6263</v>
       </c>
       <c r="BQ10" s="8">
         <v>7655.7</v>
       </c>
       <c r="BR10" s="6">
         <v>10014.299999999999</v>
       </c>
       <c r="BS10" s="6">
         <v>11371.9</v>
       </c>
       <c r="BT10" s="6">
         <v>11610.3</v>
       </c>
       <c r="BU10" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV10" s="2">
         <v>400.2</v>
       </c>
       <c r="BW10" s="2">
         <v>1190.2</v>
       </c>
-      <c r="BX10" s="5"/>
-      <c r="BY10" s="5"/>
+      <c r="BX10" s="6">
+        <v>2146.3000000000002</v>
+      </c>
+      <c r="BY10" s="6">
+        <v>2949.4</v>
+      </c>
       <c r="BZ10" s="5"/>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
@@ -2398,52 +2438,56 @@
       </c>
       <c r="BP11" s="8">
         <v>10791.2</v>
       </c>
       <c r="BQ11" s="8">
         <v>14080.4</v>
       </c>
       <c r="BR11" s="6">
         <v>19964</v>
       </c>
       <c r="BS11" s="6">
         <v>23770.7</v>
       </c>
       <c r="BT11" s="6">
         <v>25472</v>
       </c>
       <c r="BU11" s="6">
         <v>28566.9</v>
       </c>
       <c r="BV11" s="2">
         <v>1084.4000000000001</v>
       </c>
       <c r="BW11" s="2">
         <v>2250.9</v>
       </c>
-      <c r="BX11" s="5"/>
-      <c r="BY11" s="5"/>
+      <c r="BX11" s="6">
+        <v>3520.7</v>
+      </c>
+      <c r="BY11" s="6">
+        <v>4827.5</v>
+      </c>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
@@ -2539,52 +2583,56 @@
       </c>
       <c r="BP12" s="8">
         <v>10245.4</v>
       </c>
       <c r="BQ12" s="8">
         <v>12860.5</v>
       </c>
       <c r="BR12" s="6">
         <v>15734.5</v>
       </c>
       <c r="BS12" s="6">
         <v>18603</v>
       </c>
       <c r="BT12" s="6">
         <v>19881</v>
       </c>
       <c r="BU12" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV12" s="2">
         <v>871.8</v>
       </c>
       <c r="BW12" s="2">
         <v>2068.1</v>
       </c>
-      <c r="BX12" s="5"/>
-      <c r="BY12" s="5"/>
+      <c r="BX12" s="6">
+        <v>3721</v>
+      </c>
+      <c r="BY12" s="6">
+        <v>5069.5</v>
+      </c>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
@@ -2680,52 +2728,56 @@
       </c>
       <c r="BP13" s="8">
         <v>693</v>
       </c>
       <c r="BQ13" s="8">
         <v>903.6</v>
       </c>
       <c r="BR13" s="6">
         <v>1090.5</v>
       </c>
       <c r="BS13" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT13" s="6">
         <v>1491.8</v>
       </c>
       <c r="BU13" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV13" s="2">
         <v>70.2</v>
       </c>
       <c r="BW13" s="2">
         <v>155.30000000000001</v>
       </c>
-      <c r="BX13" s="5"/>
-      <c r="BY13" s="5"/>
+      <c r="BX13" s="6">
+        <v>333.8</v>
+      </c>
+      <c r="BY13" s="6">
+        <v>443.2</v>
+      </c>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
@@ -2821,52 +2873,56 @@
       </c>
       <c r="BP14" s="6">
         <v>6631.7</v>
       </c>
       <c r="BQ14" s="6">
         <v>8653.7999999999993</v>
       </c>
       <c r="BR14" s="5">
         <v>16929.2</v>
       </c>
       <c r="BS14" s="5">
         <v>21558</v>
       </c>
       <c r="BT14" s="5">
         <v>22827.5</v>
       </c>
       <c r="BU14" s="6">
         <v>23886.400000000001</v>
       </c>
       <c r="BV14" s="5">
         <v>763.6</v>
       </c>
       <c r="BW14" s="36">
         <v>1675.1</v>
       </c>
-      <c r="BX14" s="5"/>
-      <c r="BY14" s="5"/>
+      <c r="BX14" s="6">
+        <v>2687.4</v>
+      </c>
+      <c r="BY14" s="5">
+        <v>3549.9</v>
+      </c>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" s="10"/>
     </row>
     <row r="16" spans="1:85" ht="27" customHeight="1">
       <c r="B16" s="56" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="56"/>
       <c r="D16" s="56"/>
       <c r="E16" s="56"/>
       <c r="F16" s="56"/>
       <c r="G16" s="56"/>
       <c r="H16" s="56"/>
       <c r="I16" s="56"/>
       <c r="J16" s="56"/>
       <c r="K16" s="56"/>
@@ -3270,57 +3326,57 @@
       </c>
       <c r="BN19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="BO19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU19" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="BV19" s="46" t="s">
+      <c r="BV19" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="BW19" s="46" t="s">
+      <c r="BW19" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="BX19" s="46" t="s">
+      <c r="BX19" s="45" t="s">
         <v>2</v>
       </c>
       <c r="BY19" s="39" t="s">
         <v>3</v>
       </c>
       <c r="BZ19" s="39" t="s">
         <v>4</v>
       </c>
       <c r="CA19" s="39" t="s">
         <v>15</v>
       </c>
       <c r="CB19" s="39" t="s">
         <v>7</v>
       </c>
       <c r="CC19" s="39" t="s">
         <v>8</v>
       </c>
       <c r="CD19" s="39" t="s">
         <v>9</v>
       </c>
       <c r="CE19" s="39" t="s">
         <v>10</v>
       </c>
       <c r="CF19" s="39" t="s">
         <v>11</v>
@@ -3533,54 +3589,56 @@
       </c>
       <c r="BP20" s="8">
         <v>50018.5</v>
       </c>
       <c r="BQ20" s="8">
         <v>64122.1</v>
       </c>
       <c r="BR20" s="6">
         <v>95770.2</v>
       </c>
       <c r="BS20" s="6">
         <v>115128</v>
       </c>
       <c r="BT20" s="6">
         <v>123451.5</v>
       </c>
       <c r="BU20" s="6">
         <v>136098.79999999999</v>
       </c>
       <c r="BV20" s="2">
         <v>4709.3</v>
       </c>
       <c r="BW20" s="2">
         <v>11140.3</v>
       </c>
-      <c r="BX20" s="57">
+      <c r="BX20" s="47">
         <v>18120.5</v>
       </c>
-      <c r="BY20" s="41"/>
+      <c r="BY20" s="6">
+        <v>25041.7</v>
+      </c>
       <c r="BZ20" s="40"/>
       <c r="CA20" s="40"/>
       <c r="CB20" s="40"/>
       <c r="CC20" s="40"/>
       <c r="CD20" s="40"/>
       <c r="CE20" s="40"/>
       <c r="CF20" s="40"/>
       <c r="CG20" s="40"/>
     </row>
     <row r="21" spans="1:85" s="4" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
@@ -3628,96 +3686,98 @@
       </c>
       <c r="AZ21" s="6">
         <v>2025.5</v>
       </c>
       <c r="BA21" s="6">
         <v>2616.6</v>
       </c>
       <c r="BB21" s="7">
         <v>3284.5</v>
       </c>
       <c r="BC21" s="8">
         <v>4107.3</v>
       </c>
       <c r="BD21" s="8">
         <v>5112.8999999999996</v>
       </c>
       <c r="BE21" s="8">
         <v>6989.5</v>
       </c>
       <c r="BF21" s="6">
         <v>12276.4</v>
       </c>
       <c r="BG21" s="1"/>
       <c r="BH21" s="1"/>
       <c r="BI21" s="1"/>
-      <c r="BJ21" s="44">
+      <c r="BJ21" s="43">
         <v>708.9</v>
       </c>
       <c r="BK21" s="2">
         <v>1607</v>
       </c>
       <c r="BL21" s="5">
         <v>2287.6999999999998</v>
       </c>
       <c r="BM21" s="6">
         <v>3008.2</v>
       </c>
       <c r="BN21" s="7">
         <v>3812</v>
       </c>
       <c r="BO21" s="8">
         <v>4928</v>
       </c>
       <c r="BP21" s="8">
         <v>6431.1</v>
       </c>
       <c r="BQ21" s="8">
         <v>8447</v>
       </c>
       <c r="BR21" s="6">
         <v>15298.7</v>
       </c>
       <c r="BS21" s="6">
         <v>18407.8</v>
       </c>
-      <c r="BT21" s="45">
+      <c r="BT21" s="44">
         <v>19874.3</v>
       </c>
       <c r="BU21" s="6">
         <v>21807.599999999999</v>
       </c>
       <c r="BV21" s="2">
         <v>850.2</v>
       </c>
       <c r="BW21" s="2">
         <v>1921.6</v>
       </c>
       <c r="BX21" s="6">
         <v>2575.1999999999998</v>
       </c>
-      <c r="BY21" s="41"/>
+      <c r="BY21" s="6">
+        <v>3405.9</v>
+      </c>
       <c r="BZ21" s="40"/>
       <c r="CA21" s="40"/>
       <c r="CB21" s="40"/>
       <c r="CC21" s="40"/>
       <c r="CD21" s="40"/>
       <c r="CE21" s="40"/>
       <c r="CF21" s="40"/>
       <c r="CG21" s="40"/>
     </row>
     <row r="22" spans="1:85" s="4" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
@@ -3765,96 +3825,98 @@
       </c>
       <c r="AZ22" s="6">
         <v>1346.9</v>
       </c>
       <c r="BA22" s="6">
         <v>1874.6</v>
       </c>
       <c r="BB22" s="7">
         <v>2300.1999999999998</v>
       </c>
       <c r="BC22" s="8">
         <v>2711.1</v>
       </c>
       <c r="BD22" s="8">
         <v>3408</v>
       </c>
       <c r="BE22" s="8">
         <v>4207.2</v>
       </c>
       <c r="BF22" s="6">
         <v>5837.1</v>
       </c>
       <c r="BG22" s="1"/>
       <c r="BH22" s="1"/>
       <c r="BI22" s="1"/>
-      <c r="BJ22" s="44">
+      <c r="BJ22" s="43">
         <v>362.3</v>
       </c>
       <c r="BK22" s="2">
         <v>911.7</v>
       </c>
       <c r="BL22" s="5">
         <v>1343.8</v>
       </c>
       <c r="BM22" s="6">
         <v>2045.3</v>
       </c>
       <c r="BN22" s="7">
         <v>2599.8000000000002</v>
       </c>
       <c r="BO22" s="8">
         <v>3284.2</v>
       </c>
       <c r="BP22" s="8">
         <v>4243.3999999999996</v>
       </c>
       <c r="BQ22" s="8">
         <v>5385.9</v>
       </c>
       <c r="BR22" s="6">
         <v>7409.8</v>
       </c>
       <c r="BS22" s="6">
         <v>8506.7000000000007</v>
       </c>
-      <c r="BT22" s="45">
+      <c r="BT22" s="44">
         <v>9397.2999999999993</v>
       </c>
       <c r="BU22" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV22" s="2">
         <v>395.8</v>
       </c>
       <c r="BW22" s="2">
         <v>1141</v>
       </c>
       <c r="BX22" s="6">
         <v>1618.6</v>
       </c>
-      <c r="BY22" s="41"/>
+      <c r="BY22" s="6">
+        <v>2533.3000000000002</v>
+      </c>
       <c r="BZ22" s="40"/>
       <c r="CA22" s="40"/>
       <c r="CB22" s="40"/>
       <c r="CC22" s="40"/>
       <c r="CD22" s="40"/>
       <c r="CE22" s="40"/>
       <c r="CF22" s="40"/>
       <c r="CG22" s="40"/>
     </row>
     <row r="23" spans="1:85" s="4" customFormat="1">
       <c r="A23" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
@@ -3902,96 +3964,98 @@
       </c>
       <c r="AZ23" s="32">
         <v>1477.3</v>
       </c>
       <c r="BA23" s="32">
         <v>1879.1</v>
       </c>
       <c r="BB23" s="32">
         <v>2370.3000000000002</v>
       </c>
       <c r="BC23" s="8">
         <v>3283.9</v>
       </c>
       <c r="BD23" s="8">
         <v>4241</v>
       </c>
       <c r="BE23" s="8">
         <v>5366.6</v>
       </c>
       <c r="BF23" s="6">
         <v>8661.6</v>
       </c>
       <c r="BG23" s="1"/>
       <c r="BH23" s="1"/>
       <c r="BI23" s="1"/>
-      <c r="BJ23" s="44">
+      <c r="BJ23" s="43">
         <v>246.6</v>
       </c>
       <c r="BK23" s="32">
         <v>717.1</v>
       </c>
       <c r="BL23" s="5">
         <v>1416.7</v>
       </c>
       <c r="BM23" s="34">
         <v>2082.9</v>
       </c>
       <c r="BN23" s="34">
         <v>2677.5</v>
       </c>
       <c r="BO23" s="8">
         <v>3804</v>
       </c>
       <c r="BP23" s="8">
         <v>5098.8999999999996</v>
       </c>
       <c r="BQ23" s="8">
         <v>6572</v>
       </c>
       <c r="BR23" s="6">
         <v>9819.6</v>
       </c>
       <c r="BS23" s="6">
         <v>12120.8</v>
       </c>
-      <c r="BT23" s="45">
+      <c r="BT23" s="44">
         <v>13492.4</v>
       </c>
       <c r="BU23" s="6">
         <v>15368.9</v>
       </c>
       <c r="BV23" s="34">
         <v>349.8</v>
       </c>
       <c r="BW23" s="34">
         <v>871.6</v>
       </c>
       <c r="BX23" s="6">
         <v>1706.9</v>
       </c>
-      <c r="BY23" s="6"/>
+      <c r="BY23" s="34">
+        <v>2592.1999999999998</v>
+      </c>
       <c r="BZ23" s="40"/>
       <c r="CA23" s="40"/>
       <c r="CB23" s="40"/>
       <c r="CC23" s="40"/>
       <c r="CD23" s="40"/>
       <c r="CE23" s="40"/>
       <c r="CF23" s="40"/>
       <c r="CG23" s="40"/>
     </row>
     <row r="24" spans="1:85" s="4" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
@@ -4039,96 +4103,98 @@
       </c>
       <c r="AZ24" s="6">
         <v>1350.8</v>
       </c>
       <c r="BA24" s="6">
         <v>1763.3</v>
       </c>
       <c r="BB24" s="7">
         <v>2646.7</v>
       </c>
       <c r="BC24" s="8">
         <v>3793.7</v>
       </c>
       <c r="BD24" s="8">
         <v>4684.8</v>
       </c>
       <c r="BE24" s="8">
         <v>5764.5</v>
       </c>
       <c r="BF24" s="6">
         <v>7659.3</v>
       </c>
       <c r="BG24" s="1"/>
       <c r="BH24" s="1"/>
       <c r="BI24" s="1"/>
-      <c r="BJ24" s="44">
+      <c r="BJ24" s="43">
         <v>370.7</v>
       </c>
       <c r="BK24" s="2">
         <v>929.7</v>
       </c>
       <c r="BL24" s="5">
         <v>1854.1</v>
       </c>
       <c r="BM24" s="6">
         <v>2496.8000000000002</v>
       </c>
       <c r="BN24" s="7">
         <v>3731.6</v>
       </c>
       <c r="BO24" s="8">
         <v>5146</v>
       </c>
       <c r="BP24" s="8">
         <v>6263</v>
       </c>
       <c r="BQ24" s="8">
         <v>7655.7</v>
       </c>
       <c r="BR24" s="6">
         <v>10014.299999999999</v>
       </c>
       <c r="BS24" s="6">
         <v>11371.6</v>
       </c>
-      <c r="BT24" s="45">
+      <c r="BT24" s="44">
         <v>11610.3</v>
       </c>
       <c r="BU24" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV24" s="2">
         <v>401.4</v>
       </c>
       <c r="BW24" s="2">
         <v>1190.0999999999999</v>
       </c>
       <c r="BX24" s="6">
         <v>2146.3000000000002</v>
       </c>
-      <c r="BY24" s="40"/>
+      <c r="BY24" s="6">
+        <v>2949.4</v>
+      </c>
       <c r="BZ24" s="40"/>
       <c r="CA24" s="40"/>
       <c r="CB24" s="40"/>
       <c r="CC24" s="40"/>
       <c r="CD24" s="40"/>
       <c r="CE24" s="40"/>
       <c r="CF24" s="40"/>
       <c r="CG24" s="40"/>
     </row>
     <row r="25" spans="1:85" s="4" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
@@ -4176,96 +4242,98 @@
       </c>
       <c r="AZ25" s="6">
         <v>2540.4</v>
       </c>
       <c r="BA25" s="6">
         <v>3381.9</v>
       </c>
       <c r="BB25" s="7">
         <v>5000.8</v>
       </c>
       <c r="BC25" s="8">
         <v>6584.3</v>
       </c>
       <c r="BD25" s="8">
         <v>8470</v>
       </c>
       <c r="BE25" s="8">
         <v>11165.6</v>
       </c>
       <c r="BF25" s="6">
         <v>16330.1</v>
       </c>
       <c r="BG25" s="1"/>
       <c r="BH25" s="1"/>
       <c r="BI25" s="1"/>
-      <c r="BJ25" s="44">
+      <c r="BJ25" s="43">
         <v>743</v>
       </c>
       <c r="BK25" s="2">
         <v>1640.4</v>
       </c>
       <c r="BL25" s="5">
         <v>2645.7</v>
       </c>
       <c r="BM25" s="6">
         <v>600</v>
       </c>
       <c r="BN25" s="7">
         <v>5838.1</v>
       </c>
       <c r="BO25" s="8">
         <v>7934.7</v>
       </c>
       <c r="BP25" s="8">
         <v>10449.799999999999</v>
       </c>
       <c r="BQ25" s="8">
         <v>13687.6</v>
       </c>
       <c r="BR25" s="6">
         <v>19522</v>
       </c>
       <c r="BS25" s="6">
         <v>23105.1</v>
       </c>
-      <c r="BT25" s="45">
+      <c r="BT25" s="44">
         <v>24931.8</v>
       </c>
       <c r="BU25" s="6">
         <v>27977.7</v>
       </c>
       <c r="BV25" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW25" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX25" s="6">
         <v>3351.3</v>
       </c>
-      <c r="BY25" s="40"/>
+      <c r="BY25" s="6">
+        <v>4532.7</v>
+      </c>
       <c r="BZ25" s="40"/>
       <c r="CA25" s="40"/>
       <c r="CB25" s="40"/>
       <c r="CC25" s="40"/>
       <c r="CD25" s="40"/>
       <c r="CE25" s="40"/>
       <c r="CF25" s="40"/>
       <c r="CG25" s="40"/>
     </row>
     <row r="26" spans="1:85" s="4" customFormat="1">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
@@ -4313,96 +4381,98 @@
       </c>
       <c r="AZ26" s="6">
         <v>2700.3</v>
       </c>
       <c r="BA26" s="6">
         <v>3540.3</v>
       </c>
       <c r="BB26" s="7">
         <v>4649</v>
       </c>
       <c r="BC26" s="8">
         <v>6181</v>
       </c>
       <c r="BD26" s="8">
         <v>8221</v>
       </c>
       <c r="BE26" s="8">
         <v>10135.200000000001</v>
       </c>
       <c r="BF26" s="6">
         <v>12321.6</v>
       </c>
       <c r="BG26" s="1"/>
       <c r="BH26" s="1"/>
       <c r="BI26" s="1"/>
-      <c r="BJ26" s="44">
+      <c r="BJ26" s="43">
         <v>692.3</v>
       </c>
       <c r="BK26" s="2">
         <v>1580.1</v>
       </c>
       <c r="BL26" s="5">
         <v>2882.8</v>
       </c>
       <c r="BM26" s="6">
         <v>3959.5</v>
       </c>
       <c r="BN26" s="7">
         <v>5203.5</v>
       </c>
       <c r="BO26" s="8">
         <v>7524.6</v>
       </c>
       <c r="BP26" s="8">
         <v>10245.4</v>
       </c>
       <c r="BQ26" s="8">
         <v>12860.5</v>
       </c>
       <c r="BR26" s="6">
         <v>15734.5</v>
       </c>
       <c r="BS26" s="6">
         <v>18603</v>
       </c>
-      <c r="BT26" s="45">
+      <c r="BT26" s="44">
         <v>19881</v>
       </c>
       <c r="BU26" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV26" s="2">
         <v>872.3</v>
       </c>
       <c r="BW26" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX26" s="6">
         <v>3721</v>
       </c>
-      <c r="BY26" s="40"/>
+      <c r="BY26" s="6">
+        <v>5069.5</v>
+      </c>
       <c r="BZ26" s="40"/>
       <c r="CA26" s="40"/>
       <c r="CB26" s="40"/>
       <c r="CC26" s="40"/>
       <c r="CD26" s="40"/>
       <c r="CE26" s="40"/>
       <c r="CF26" s="40"/>
       <c r="CG26" s="40"/>
     </row>
     <row r="27" spans="1:85">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>2230.9143916929033</v>
       </c>
       <c r="C27" s="6">
         <v>4447.7724135484987</v>
       </c>
       <c r="D27" s="6">
         <v>7343.1130062959983</v>
       </c>
       <c r="E27" s="6">
         <v>10281.435554418313</v>
       </c>
@@ -4546,185 +4616,189 @@
       </c>
       <c r="AZ27" s="6">
         <v>199.2</v>
       </c>
       <c r="BA27" s="6">
         <v>262</v>
       </c>
       <c r="BB27" s="7">
         <v>370.1</v>
       </c>
       <c r="BC27" s="8">
         <v>458.9</v>
       </c>
       <c r="BD27" s="8">
         <v>559.29999999999995</v>
       </c>
       <c r="BE27" s="8">
         <v>730.8</v>
       </c>
       <c r="BF27" s="6">
         <v>918.6</v>
       </c>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
-      <c r="BJ27" s="44">
+      <c r="BJ27" s="43">
         <v>62.5</v>
       </c>
       <c r="BK27" s="2">
         <v>125.1</v>
       </c>
       <c r="BL27" s="5">
         <v>283.3</v>
       </c>
       <c r="BM27" s="6">
         <v>360.1</v>
       </c>
       <c r="BN27" s="7">
         <v>458</v>
       </c>
       <c r="BO27" s="8">
         <v>565.6</v>
       </c>
       <c r="BP27" s="8">
         <v>693</v>
       </c>
       <c r="BQ27" s="8">
         <v>903.6</v>
       </c>
       <c r="BR27" s="6">
         <v>1090.5</v>
       </c>
       <c r="BS27" s="6">
         <v>1334.3</v>
       </c>
-      <c r="BT27" s="45">
+      <c r="BT27" s="44">
         <v>1491.8</v>
       </c>
       <c r="BU27" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV27" s="2">
         <v>70.2</v>
       </c>
       <c r="BW27" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX27" s="6">
         <v>333.8</v>
       </c>
-      <c r="BY27" s="5"/>
+      <c r="BY27" s="6">
+        <v>443.2</v>
+      </c>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
     </row>
     <row r="28" spans="1:85">
       <c r="A28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AX28" s="6">
         <v>437.9</v>
       </c>
       <c r="AY28" s="6">
         <v>960</v>
       </c>
       <c r="AZ28" s="6">
         <v>1690.5</v>
       </c>
       <c r="BA28" s="6">
         <v>2197.5</v>
       </c>
       <c r="BB28" s="6">
         <v>2893.5</v>
       </c>
       <c r="BC28" s="6">
         <v>3767.8</v>
       </c>
       <c r="BD28" s="8">
         <v>5207.7</v>
       </c>
       <c r="BE28" s="8">
         <v>6694.8</v>
       </c>
       <c r="BF28" s="6">
         <v>13869.8</v>
       </c>
       <c r="BG28" s="5"/>
       <c r="BH28" s="5"/>
       <c r="BI28" s="5"/>
-      <c r="BJ28" s="44">
+      <c r="BJ28" s="43">
         <v>637</v>
       </c>
       <c r="BK28" s="6">
         <v>1394.8</v>
       </c>
       <c r="BL28" s="5">
         <v>2168.1</v>
       </c>
       <c r="BM28" s="6">
         <v>2790.1</v>
       </c>
       <c r="BN28" s="6">
         <v>3758</v>
       </c>
       <c r="BO28" s="6">
         <v>4838.3999999999996</v>
       </c>
       <c r="BP28" s="8">
         <v>6593.9</v>
       </c>
       <c r="BQ28" s="8">
         <v>8609.7999999999993</v>
       </c>
       <c r="BR28" s="6">
         <v>16880.8</v>
       </c>
       <c r="BS28" s="6">
         <v>21678.7</v>
       </c>
-      <c r="BT28" s="45">
+      <c r="BT28" s="44">
         <v>22773.599999999999</v>
       </c>
       <c r="BU28" s="6">
         <v>23820.1</v>
       </c>
       <c r="BV28" s="6">
         <v>756.2</v>
       </c>
       <c r="BW28" s="6">
         <v>1661.8</v>
       </c>
       <c r="BX28" s="6">
         <v>2667.4</v>
       </c>
-      <c r="BY28" s="5"/>
+      <c r="BY28" s="6">
+        <v>3515.4</v>
+      </c>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
     </row>
     <row r="29" spans="1:85" ht="21" customHeight="1">
       <c r="B29" s="56" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="56"/>
       <c r="D29" s="56"/>
       <c r="E29" s="56"/>
       <c r="F29" s="56"/>
       <c r="G29" s="56"/>
       <c r="H29" s="56"/>
       <c r="I29" s="56"/>
       <c r="J29" s="56"/>
       <c r="K29" s="56"/>
       <c r="L29" s="56"/>
       <c r="M29" s="56"/>
       <c r="N29" s="56"/>
@@ -4890,51 +4964,51 @@
       <c r="BE31" s="51"/>
       <c r="BF31" s="51"/>
       <c r="BG31" s="50"/>
       <c r="BH31" s="51"/>
       <c r="BI31" s="52"/>
       <c r="BJ31" s="53" t="s">
         <v>34</v>
       </c>
       <c r="BK31" s="51"/>
       <c r="BL31" s="51"/>
       <c r="BM31" s="51"/>
       <c r="BN31" s="51"/>
       <c r="BO31" s="51"/>
       <c r="BP31" s="51"/>
       <c r="BQ31" s="51"/>
       <c r="BR31" s="51"/>
       <c r="BS31" s="50"/>
       <c r="BT31" s="51"/>
       <c r="BU31" s="52"/>
       <c r="BV31" s="53" t="s">
         <v>35</v>
       </c>
       <c r="BW31" s="51"/>
       <c r="BX31" s="51"/>
       <c r="BY31" s="51"/>
-      <c r="BZ31" s="51"/>
+      <c r="BZ31" s="50"/>
       <c r="CA31" s="51"/>
       <c r="CB31" s="51"/>
       <c r="CC31" s="51"/>
       <c r="CD31" s="51"/>
       <c r="CE31" s="51"/>
       <c r="CF31" s="51"/>
       <c r="CG31" s="52"/>
     </row>
     <row r="32" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
       <c r="A32" s="55"/>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
@@ -5120,63 +5194,63 @@
       </c>
       <c r="BO32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="BS32" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT32" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BU32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BV32" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="BW32" s="46" t="s">
+      <c r="BW32" s="45" t="s">
         <v>1</v>
       </c>
       <c r="BX32" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BY32" s="39" t="s">
+      <c r="BY32" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="BZ32" s="39" t="s">
+      <c r="BZ32" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="CA32" s="39" t="s">
+      <c r="CA32" s="59" t="s">
         <v>15</v>
       </c>
       <c r="CB32" s="39" t="s">
         <v>7</v>
       </c>
       <c r="CC32" s="39" t="s">
         <v>8</v>
       </c>
       <c r="CD32" s="39" t="s">
         <v>9</v>
       </c>
       <c r="CE32" s="39" t="s">
         <v>10</v>
       </c>
       <c r="CF32" s="39" t="s">
         <v>11</v>
       </c>
       <c r="CG32" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:16334" s="4" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>5</v>
       </c>
@@ -5380,54 +5454,58 @@
       </c>
       <c r="BP33" s="8">
         <v>8392.2000000000007</v>
       </c>
       <c r="BQ33" s="8">
         <v>16316</v>
       </c>
       <c r="BR33" s="6">
         <v>40553.800000000003</v>
       </c>
       <c r="BS33" s="6">
         <v>52774.2</v>
       </c>
       <c r="BT33" s="6">
         <v>52874.9</v>
       </c>
       <c r="BU33" s="6">
         <v>53889.3</v>
       </c>
       <c r="BV33" s="6">
         <v>76.2</v>
       </c>
       <c r="BW33" s="2">
         <v>174.3</v>
       </c>
-      <c r="BX33" s="40"/>
-      <c r="BY33" s="40"/>
+      <c r="BX33" s="6">
+        <v>269.10000000000002</v>
+      </c>
+      <c r="BY33" s="7">
+        <v>357.8</v>
+      </c>
       <c r="BZ33" s="40"/>
-      <c r="CA33" s="40"/>
+      <c r="CA33" s="60"/>
       <c r="CB33" s="40"/>
       <c r="CC33" s="40"/>
       <c r="CD33" s="40"/>
       <c r="CE33" s="40"/>
       <c r="CF33" s="40"/>
       <c r="CG33" s="40"/>
     </row>
     <row r="34" spans="1:16334" s="4" customFormat="1">
       <c r="A34" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
@@ -5521,54 +5599,58 @@
       </c>
       <c r="BP34" s="8">
         <v>1358.8</v>
       </c>
       <c r="BQ34" s="8">
         <v>2376.8000000000002</v>
       </c>
       <c r="BR34" s="6">
         <v>8276.7999999999993</v>
       </c>
       <c r="BS34" s="6">
         <v>10289.1</v>
       </c>
       <c r="BT34" s="6">
         <v>10361.9</v>
       </c>
       <c r="BU34" s="6">
         <v>11094.3</v>
       </c>
       <c r="BV34" s="2">
         <v>28.7</v>
       </c>
       <c r="BW34" s="2">
         <v>68.599999999999994</v>
       </c>
-      <c r="BX34" s="40"/>
-      <c r="BY34" s="40"/>
+      <c r="BX34" s="6">
+        <v>107</v>
+      </c>
+      <c r="BY34" s="7">
+        <v>142.1</v>
+      </c>
       <c r="BZ34" s="40"/>
-      <c r="CA34" s="40"/>
+      <c r="CA34" s="60"/>
       <c r="CB34" s="40"/>
       <c r="CC34" s="40"/>
       <c r="CD34" s="40"/>
       <c r="CE34" s="40"/>
       <c r="CF34" s="40"/>
       <c r="CG34" s="40"/>
     </row>
     <row r="35" spans="1:16334" s="4" customFormat="1">
       <c r="A35" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
@@ -5662,54 +5744,58 @@
       </c>
       <c r="BP35" s="8">
         <v>526.20000000000005</v>
       </c>
       <c r="BQ35" s="8">
         <v>1058.4000000000001</v>
       </c>
       <c r="BR35" s="6">
         <v>2536.6999999999998</v>
       </c>
       <c r="BS35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BT35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BU35" s="6">
         <v>3088.5</v>
       </c>
       <c r="BV35" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW35" s="34">
         <v>0.1</v>
       </c>
-      <c r="BX35" s="40"/>
-      <c r="BY35" s="40"/>
+      <c r="BX35" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BY35" s="37">
+        <v>0.3</v>
+      </c>
       <c r="BZ35" s="40"/>
-      <c r="CA35" s="40"/>
+      <c r="CA35" s="60"/>
       <c r="CB35" s="40"/>
       <c r="CC35" s="40"/>
       <c r="CD35" s="40"/>
       <c r="CE35" s="40"/>
       <c r="CF35" s="40"/>
       <c r="CG35" s="40"/>
     </row>
     <row r="36" spans="1:16334" s="4" customFormat="1">
       <c r="A36" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
@@ -5801,54 +5887,56 @@
       </c>
       <c r="BP36" s="8">
         <v>761.8</v>
       </c>
       <c r="BQ36" s="8">
         <v>1571.9</v>
       </c>
       <c r="BR36" s="6">
         <v>4460</v>
       </c>
       <c r="BS36" s="6">
         <v>5679.8</v>
       </c>
       <c r="BT36" s="6">
         <v>5681.2</v>
       </c>
       <c r="BU36" s="6">
         <v>5903.9</v>
       </c>
       <c r="BV36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW36" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BX36" s="40"/>
-      <c r="BY36" s="40"/>
+      <c r="BX36" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY36" s="58"/>
       <c r="BZ36" s="40"/>
-      <c r="CA36" s="40"/>
+      <c r="CA36" s="60"/>
       <c r="CB36" s="40"/>
       <c r="CC36" s="40"/>
       <c r="CD36" s="40"/>
       <c r="CE36" s="40"/>
       <c r="CF36" s="40"/>
       <c r="CG36" s="40"/>
     </row>
     <row r="37" spans="1:16334" s="4" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="28"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
@@ -5940,54 +6028,56 @@
       </c>
       <c r="BP37" s="8">
         <v>863.5</v>
       </c>
       <c r="BQ37" s="8">
         <v>1732.6</v>
       </c>
       <c r="BR37" s="6">
         <v>2624.3</v>
       </c>
       <c r="BS37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BT37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BU37" s="6">
         <v>3517.4</v>
       </c>
       <c r="BV37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW37" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BX37" s="40"/>
-      <c r="BY37" s="40"/>
+      <c r="BX37" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY37" s="58"/>
       <c r="BZ37" s="40"/>
-      <c r="CA37" s="40"/>
+      <c r="CA37" s="60"/>
       <c r="CB37" s="40"/>
       <c r="CC37" s="40"/>
       <c r="CD37" s="40"/>
       <c r="CE37" s="40"/>
       <c r="CF37" s="40"/>
       <c r="CG37" s="40"/>
     </row>
     <row r="38" spans="1:16334" s="4" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="28"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
@@ -6079,54 +6169,56 @@
       </c>
       <c r="BP38" s="8">
         <v>1624.2</v>
       </c>
       <c r="BQ38" s="8">
         <v>3348</v>
       </c>
       <c r="BR38" s="6">
         <v>7508.8</v>
       </c>
       <c r="BS38" s="6">
         <v>9611.2999999999993</v>
       </c>
       <c r="BT38" s="6">
         <v>9614.1</v>
       </c>
       <c r="BU38" s="6">
         <v>10266</v>
       </c>
       <c r="BV38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW38" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BX38" s="40"/>
-      <c r="BY38" s="40"/>
+      <c r="BX38" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY38" s="58"/>
       <c r="BZ38" s="40"/>
-      <c r="CA38" s="40"/>
+      <c r="CA38" s="60"/>
       <c r="CB38" s="40"/>
       <c r="CC38" s="40"/>
       <c r="CD38" s="40"/>
       <c r="CE38" s="40"/>
       <c r="CF38" s="40"/>
       <c r="CG38" s="40"/>
     </row>
     <row r="39" spans="1:16334" s="4" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
@@ -6220,54 +6312,56 @@
       </c>
       <c r="BP39" s="8">
         <v>1771</v>
       </c>
       <c r="BQ39" s="8">
         <v>3569.2</v>
       </c>
       <c r="BR39" s="6">
         <v>5658.9</v>
       </c>
       <c r="BS39" s="6">
         <v>7494.9</v>
       </c>
       <c r="BT39" s="6">
         <v>7495.6</v>
       </c>
       <c r="BU39" s="6">
         <v>7588.3</v>
       </c>
       <c r="BV39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW39" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BX39" s="40"/>
-      <c r="BY39" s="40"/>
+      <c r="BX39" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY39" s="7"/>
       <c r="BZ39" s="40"/>
-      <c r="CA39" s="40"/>
+      <c r="CA39" s="60"/>
       <c r="CB39" s="40"/>
       <c r="CC39" s="40"/>
       <c r="CD39" s="40"/>
       <c r="CE39" s="40"/>
       <c r="CF39" s="40"/>
       <c r="CG39" s="40"/>
     </row>
     <row r="40" spans="1:16334" s="4" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
@@ -6357,54 +6451,56 @@
       </c>
       <c r="BP40" s="8">
         <v>52.8</v>
       </c>
       <c r="BQ40" s="8">
         <v>113.9</v>
       </c>
       <c r="BR40" s="6">
         <v>260.7</v>
       </c>
       <c r="BS40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BT40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BU40" s="6">
         <v>355.9</v>
       </c>
       <c r="BV40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW40" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BX40" s="40"/>
-      <c r="BY40" s="40"/>
+      <c r="BX40" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY40" s="37"/>
       <c r="BZ40" s="40"/>
-      <c r="CA40" s="40"/>
+      <c r="CA40" s="60"/>
       <c r="CB40" s="40"/>
       <c r="CC40" s="40"/>
       <c r="CD40" s="40"/>
       <c r="CE40" s="40"/>
       <c r="CF40" s="40"/>
       <c r="CG40" s="40"/>
     </row>
     <row r="41" spans="1:16334">
       <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>56.810187185369053</v>
       </c>
       <c r="C41" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D41" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E41" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F41" s="2">
         <v>284.05093592684528</v>
@@ -6594,54 +6690,58 @@
       </c>
       <c r="BP41" s="8">
         <v>1433.9</v>
       </c>
       <c r="BQ41" s="8">
         <v>2545.3000000000002</v>
       </c>
       <c r="BR41" s="6">
         <v>9227.7000000000007</v>
       </c>
       <c r="BS41" s="6">
         <v>12610.4</v>
       </c>
       <c r="BT41" s="6">
         <v>12633.4</v>
       </c>
       <c r="BU41" s="6">
         <v>12075</v>
       </c>
       <c r="BV41" s="34">
         <v>47.5</v>
       </c>
       <c r="BW41" s="6">
         <v>105.4</v>
       </c>
-      <c r="BX41" s="5"/>
-      <c r="BY41" s="5"/>
+      <c r="BX41" s="6">
+        <v>162</v>
+      </c>
+      <c r="BY41" s="7">
+        <v>215.4</v>
+      </c>
       <c r="BZ41" s="5"/>
-      <c r="CA41" s="5"/>
+      <c r="CA41" s="26"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
     </row>
     <row r="43" spans="1:16334" ht="21" customHeight="1">
       <c r="B43" s="56" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="56"/>
       <c r="D43" s="56"/>
       <c r="E43" s="56"/>
       <c r="F43" s="56"/>
       <c r="G43" s="56"/>
       <c r="H43" s="56"/>
       <c r="I43" s="56"/>
       <c r="J43" s="56"/>
       <c r="K43" s="56"/>
       <c r="L43" s="56"/>
       <c r="M43" s="56"/>
       <c r="N43" s="56"/>
       <c r="O43" s="56"/>
       <c r="P43" s="56"/>
@@ -7032,78 +7132,78 @@
       </c>
       <c r="BN46" s="9" t="s">
         <v>4</v>
       </c>
       <c r="BO46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="BP46" s="9" t="s">
         <v>7</v>
       </c>
       <c r="BQ46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BS46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT46" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BU46" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="BV46" s="43" t="s">
+      <c r="BV46" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="BW46" s="43" t="s">
+      <c r="BW46" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="BX46" s="43" t="s">
+      <c r="BX46" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="BY46" s="47" t="s">
+      <c r="BY46" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="BZ46" s="46" t="s">
+      <c r="BZ46" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="CA46" s="46" t="s">
+      <c r="CA46" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="CB46" s="46" t="s">
+      <c r="CB46" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="CC46" s="46" t="s">
+      <c r="CC46" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="CD46" s="46" t="s">
+      <c r="CD46" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="CE46" s="46" t="s">
+      <c r="CE46" s="45" t="s">
         <v>10</v>
       </c>
       <c r="CF46" s="39" t="s">
         <v>11</v>
       </c>
       <c r="CG46" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:16334" s="4" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="28">
         <v>112212.71170182426</v>
       </c>
       <c r="C47" s="1">
         <v>223326.66284169769</v>
       </c>
       <c r="D47" s="1">
         <v>375139.9741635822</v>
       </c>
       <c r="E47" s="1">
         <v>525011.29387861153</v>
       </c>
@@ -7295,52 +7395,56 @@
       </c>
       <c r="BP47" s="8">
         <v>41438.6</v>
       </c>
       <c r="BQ47" s="8">
         <v>47531.8</v>
       </c>
       <c r="BR47" s="6">
         <v>54701.3</v>
       </c>
       <c r="BS47" s="6">
         <v>61691.4</v>
       </c>
       <c r="BT47" s="6">
         <v>69850.8</v>
       </c>
       <c r="BU47" s="6">
         <v>81483.7</v>
       </c>
       <c r="BV47" s="2">
         <v>4633</v>
       </c>
       <c r="BW47" s="2">
         <v>10966</v>
       </c>
-      <c r="BX47" s="42"/>
-      <c r="BY47" s="40"/>
+      <c r="BX47" s="6">
+        <v>17851.400000000001</v>
+      </c>
+      <c r="BY47" s="6">
+        <v>24684</v>
+      </c>
       <c r="BZ47" s="40"/>
       <c r="CA47" s="40"/>
       <c r="CB47" s="40"/>
       <c r="CC47" s="40"/>
       <c r="CD47" s="40"/>
       <c r="CE47" s="40"/>
       <c r="CF47" s="40"/>
       <c r="CG47" s="40"/>
     </row>
     <row r="48" spans="1:16334">
       <c r="A48" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>23</v>
       </c>
@@ -7532,52 +7636,56 @@
       </c>
       <c r="BP48" s="8">
         <v>5018.6000000000004</v>
       </c>
       <c r="BQ48" s="8">
         <v>6004.8</v>
       </c>
       <c r="BR48" s="6">
         <v>6894.8</v>
       </c>
       <c r="BS48" s="6">
         <v>8002</v>
       </c>
       <c r="BT48" s="6">
         <v>9320.5</v>
       </c>
       <c r="BU48" s="6">
         <v>10516.2</v>
       </c>
       <c r="BV48" s="2">
         <v>823.5</v>
       </c>
       <c r="BW48" s="2">
         <v>1852.9</v>
       </c>
-      <c r="BX48" s="36"/>
-      <c r="BY48" s="36"/>
+      <c r="BX48" s="6">
+        <v>2468.4</v>
+      </c>
+      <c r="BY48" s="6">
+        <v>3263.8</v>
+      </c>
       <c r="BZ48" s="36"/>
       <c r="CA48" s="36"/>
       <c r="CB48" s="36"/>
       <c r="CC48" s="36"/>
       <c r="CD48" s="36"/>
       <c r="CE48" s="36"/>
       <c r="CF48" s="36"/>
       <c r="CG48" s="36"/>
       <c r="CH48" s="38"/>
       <c r="CI48" s="38"/>
       <c r="CJ48" s="38"/>
       <c r="CK48" s="38"/>
       <c r="CL48" s="38"/>
       <c r="CM48" s="38"/>
       <c r="CN48" s="38"/>
       <c r="CO48" s="38"/>
       <c r="CP48" s="38"/>
       <c r="CQ48" s="38"/>
       <c r="CR48" s="38"/>
       <c r="CS48" s="38"/>
       <c r="CT48" s="38"/>
       <c r="CU48" s="38"/>
       <c r="CV48" s="38"/>
       <c r="CW48" s="38"/>
       <c r="CX48" s="38"/>
@@ -24018,52 +24126,56 @@
       </c>
       <c r="BP49" s="8">
         <v>3700.3</v>
       </c>
       <c r="BQ49" s="8">
         <v>4300.3</v>
       </c>
       <c r="BR49" s="6">
         <v>4805.6000000000004</v>
       </c>
       <c r="BS49" s="6">
         <v>5195.3999999999996</v>
       </c>
       <c r="BT49" s="6">
         <v>6064.2</v>
       </c>
       <c r="BU49" s="6">
         <v>7438.8</v>
       </c>
       <c r="BV49" s="34">
         <v>395.8</v>
       </c>
       <c r="BW49" s="34">
         <v>1140.9000000000001</v>
       </c>
-      <c r="BX49" s="5"/>
-      <c r="BY49" s="5"/>
+      <c r="BX49" s="6">
+        <v>1618.4</v>
+      </c>
+      <c r="BY49" s="34">
+        <v>2533</v>
+      </c>
       <c r="BZ49" s="5"/>
       <c r="CA49" s="5"/>
       <c r="CB49" s="5"/>
       <c r="CC49" s="5"/>
       <c r="CD49" s="5"/>
       <c r="CE49" s="5"/>
       <c r="CF49" s="5"/>
       <c r="CG49" s="5"/>
     </row>
     <row r="50" spans="1:85">
       <c r="A50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
@@ -24159,52 +24271,56 @@
       </c>
       <c r="BP50" s="8">
         <v>4320.6000000000004</v>
       </c>
       <c r="BQ50" s="8">
         <v>4973.3999999999996</v>
       </c>
       <c r="BR50" s="6">
         <v>5301.1</v>
       </c>
       <c r="BS50" s="6">
         <v>6285.8</v>
       </c>
       <c r="BT50" s="6">
         <v>7725.1</v>
       </c>
       <c r="BU50" s="6">
         <v>9378.9</v>
       </c>
       <c r="BV50" s="2">
         <v>349.8</v>
       </c>
       <c r="BW50" s="2">
         <v>871.6</v>
       </c>
-      <c r="BX50" s="5"/>
-      <c r="BY50" s="5"/>
+      <c r="BX50" s="34">
+        <v>1706.9</v>
+      </c>
+      <c r="BY50" s="6">
+        <v>2592.1999999999998</v>
+      </c>
       <c r="BZ50" s="5"/>
       <c r="CA50" s="5"/>
       <c r="CB50" s="5"/>
       <c r="CC50" s="5"/>
       <c r="CD50" s="5"/>
       <c r="CE50" s="5"/>
       <c r="CF50" s="5"/>
       <c r="CG50" s="5"/>
     </row>
     <row r="51" spans="1:85">
       <c r="A51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>25</v>
       </c>
@@ -24396,52 +24512,56 @@
       </c>
       <c r="BP51" s="8">
         <v>5399.4</v>
       </c>
       <c r="BQ51" s="8">
         <v>5923.2</v>
       </c>
       <c r="BR51" s="6">
         <v>7390.1</v>
       </c>
       <c r="BS51" s="6">
         <v>7865.1</v>
       </c>
       <c r="BT51" s="6">
         <v>8100.8</v>
       </c>
       <c r="BU51" s="6">
         <v>8723.7000000000007</v>
       </c>
       <c r="BV51" s="2">
         <v>400.1</v>
       </c>
       <c r="BW51" s="2">
         <v>1190.2</v>
       </c>
-      <c r="BX51" s="5"/>
-      <c r="BY51" s="5"/>
+      <c r="BX51" s="6">
+        <v>2146.3000000000002</v>
+      </c>
+      <c r="BY51" s="6">
+        <v>2949.4</v>
+      </c>
       <c r="BZ51" s="5"/>
       <c r="CA51" s="5"/>
       <c r="CB51" s="5"/>
       <c r="CC51" s="5"/>
       <c r="CD51" s="5"/>
       <c r="CE51" s="5"/>
       <c r="CF51" s="5"/>
       <c r="CG51" s="5"/>
     </row>
     <row r="52" spans="1:85">
       <c r="A52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>26</v>
       </c>
@@ -24633,52 +24753,56 @@
       </c>
       <c r="BP52" s="8">
         <v>8803.5</v>
       </c>
       <c r="BQ52" s="8">
         <v>10310.4</v>
       </c>
       <c r="BR52" s="6">
         <v>11955</v>
       </c>
       <c r="BS52" s="6">
         <v>13592.7</v>
       </c>
       <c r="BT52" s="6">
         <v>15235.6</v>
       </c>
       <c r="BU52" s="6">
         <v>17629.5</v>
       </c>
       <c r="BV52" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW52" s="2">
         <v>2130.8000000000002</v>
       </c>
-      <c r="BX52" s="5"/>
-      <c r="BY52" s="5"/>
+      <c r="BX52" s="6">
+        <v>3351.3</v>
+      </c>
+      <c r="BY52" s="6">
+        <v>4532.7</v>
+      </c>
       <c r="BZ52" s="5"/>
       <c r="CA52" s="5"/>
       <c r="CB52" s="5"/>
       <c r="CC52" s="5"/>
       <c r="CD52" s="5"/>
       <c r="CE52" s="5"/>
       <c r="CF52" s="5"/>
       <c r="CG52" s="5"/>
     </row>
     <row r="53" spans="1:85">
       <c r="A53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>27</v>
       </c>
@@ -24870,52 +24994,56 @@
       </c>
       <c r="BP53" s="8">
         <v>8460.1</v>
       </c>
       <c r="BQ53" s="8">
         <v>9269.2000000000007</v>
       </c>
       <c r="BR53" s="6">
         <v>10036.299999999999</v>
       </c>
       <c r="BS53" s="6">
         <v>11050.9</v>
       </c>
       <c r="BT53" s="6">
         <v>12324.3</v>
       </c>
       <c r="BU53" s="6">
         <v>14990.5</v>
       </c>
       <c r="BV53" s="2">
         <v>871.8</v>
       </c>
       <c r="BW53" s="2">
         <v>2068.1</v>
       </c>
-      <c r="BX53" s="5"/>
-      <c r="BY53" s="5"/>
+      <c r="BX53" s="6">
+        <v>3721</v>
+      </c>
+      <c r="BY53" s="6">
+        <v>5069.5</v>
+      </c>
       <c r="BZ53" s="5"/>
       <c r="CA53" s="5"/>
       <c r="CB53" s="5"/>
       <c r="CC53" s="5"/>
       <c r="CD53" s="5"/>
       <c r="CE53" s="5"/>
       <c r="CF53" s="5"/>
       <c r="CG53" s="5"/>
     </row>
     <row r="54" spans="1:85">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>28</v>
       </c>
@@ -25107,52 +25235,56 @@
       </c>
       <c r="BP54" s="8">
         <v>640.20000000000005</v>
       </c>
       <c r="BQ54" s="8">
         <v>789.6</v>
       </c>
       <c r="BR54" s="6">
         <v>829.8</v>
       </c>
       <c r="BS54" s="6">
         <v>1011.7</v>
       </c>
       <c r="BT54" s="6">
         <v>1169.2</v>
       </c>
       <c r="BU54" s="6">
         <v>1283.7</v>
       </c>
       <c r="BV54" s="6">
         <v>70.2</v>
       </c>
       <c r="BW54" s="6">
         <v>155.30000000000001</v>
       </c>
-      <c r="BX54" s="5"/>
-      <c r="BY54" s="5"/>
+      <c r="BX54" s="6">
+        <v>333.8</v>
+      </c>
+      <c r="BY54" s="6">
+        <v>443.2</v>
+      </c>
       <c r="BZ54" s="5"/>
       <c r="CA54" s="5"/>
       <c r="CB54" s="5"/>
       <c r="CC54" s="5"/>
       <c r="CD54" s="5"/>
       <c r="CE54" s="5"/>
       <c r="CF54" s="5"/>
       <c r="CG54" s="5"/>
     </row>
     <row r="55" spans="1:85">
       <c r="A55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>29</v>
       </c>
@@ -25344,52 +25476,56 @@
       </c>
       <c r="BP55" s="35">
         <v>5095.8999999999996</v>
       </c>
       <c r="BQ55" s="6">
         <v>5960.8</v>
       </c>
       <c r="BR55" s="5">
         <v>7488.7</v>
       </c>
       <c r="BS55" s="6">
         <v>8687.7999999999993</v>
       </c>
       <c r="BT55" s="5">
         <v>9911.1</v>
       </c>
       <c r="BU55" s="5">
         <v>11522.4</v>
       </c>
       <c r="BV55" s="5">
         <v>708.4</v>
       </c>
       <c r="BW55" s="36">
         <v>1556.4</v>
       </c>
-      <c r="BX55" s="5"/>
-      <c r="BY55" s="5"/>
+      <c r="BX55" s="6">
+        <v>2505.3000000000002</v>
+      </c>
+      <c r="BY55" s="6">
+        <v>3300.1</v>
+      </c>
       <c r="BZ55" s="5"/>
       <c r="CA55" s="5"/>
       <c r="CB55" s="5"/>
       <c r="CC55" s="5"/>
       <c r="CD55" s="5"/>
       <c r="CE55" s="5"/>
       <c r="CF55" s="5"/>
       <c r="CG55" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ18:BU18"/>
     <mergeCell ref="BJ31:BU31"/>
     <mergeCell ref="BJ45:BU45"/>
     <mergeCell ref="BR17:BU17"/>
     <mergeCell ref="BR30:BU30"/>
     <mergeCell ref="BR44:BU44"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="B16:BI16"/>
     <mergeCell ref="B43:BI43"/>
     <mergeCell ref="B29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B4:M4"/>