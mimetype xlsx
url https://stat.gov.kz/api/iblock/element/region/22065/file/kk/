--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="838" uniqueCount="36">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -539,87 +539,87 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -881,307 +881,307 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XDF55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BZ20" sqref="BZ20:BZ28"/>
+      <selection pane="topRight" activeCell="CB52" sqref="CB52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="43" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="3"/>
     <col min="54" max="61" width="10.140625" style="3" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="3"/>
     <col min="73" max="73" width="10.85546875" style="3" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="3"/>
     <col min="85" max="85" width="11" style="3" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:85" ht="47.25" customHeight="1">
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="56"/>
-[...57 lines deleted...]
-      <c r="BI2" s="56"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
+      <c r="BD2" s="57"/>
+      <c r="BE2" s="57"/>
+      <c r="BF2" s="57"/>
+      <c r="BG2" s="57"/>
+      <c r="BH2" s="57"/>
+      <c r="BI2" s="57"/>
     </row>
     <row r="3" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="48" t="s">
+      <c r="J3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="48"/>
-[...2 lines deleted...]
-      <c r="V3" s="48" t="s">
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="V3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="48"/>
-[...2 lines deleted...]
-      <c r="AH3" s="48" t="s">
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="AH3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AI3" s="48"/>
-[...2 lines deleted...]
-      <c r="AT3" s="48" t="s">
+      <c r="AI3" s="56"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AT3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AU3" s="48"/>
-[...2 lines deleted...]
-      <c r="BF3" s="48" t="s">
+      <c r="AU3" s="56"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="56"/>
+      <c r="BF3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BG3" s="48"/>
-[...1 lines deleted...]
-      <c r="BI3" s="48"/>
+      <c r="BG3" s="56"/>
+      <c r="BH3" s="56"/>
+      <c r="BI3" s="56"/>
       <c r="BR3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="CD3" s="48" t="s">
+      <c r="CD3" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="CE3" s="48"/>
-[...1 lines deleted...]
-      <c r="CG3" s="48"/>
+      <c r="CE3" s="56"/>
+      <c r="CF3" s="56"/>
+      <c r="CG3" s="56"/>
     </row>
     <row r="4" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="54"/>
-      <c r="B4" s="53" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="51"/>
-[...10 lines deleted...]
-      <c r="N4" s="53" t="s">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53" t="s">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="51"/>
-[...10 lines deleted...]
-      <c r="AL4" s="53" t="s">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="53"/>
+      <c r="AE4" s="53"/>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="53"/>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="51"/>
-[...10 lines deleted...]
-      <c r="AX4" s="53" t="s">
+      <c r="AM4" s="53"/>
+      <c r="AN4" s="53"/>
+      <c r="AO4" s="53"/>
+      <c r="AP4" s="53"/>
+      <c r="AQ4" s="53"/>
+      <c r="AR4" s="53"/>
+      <c r="AS4" s="53"/>
+      <c r="AT4" s="53"/>
+      <c r="AU4" s="53"/>
+      <c r="AV4" s="53"/>
+      <c r="AW4" s="54"/>
+      <c r="AX4" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="AY4" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="53" t="s">
+      <c r="AY4" s="53"/>
+      <c r="AZ4" s="53"/>
+      <c r="BA4" s="53"/>
+      <c r="BB4" s="53"/>
+      <c r="BC4" s="53"/>
+      <c r="BD4" s="53"/>
+      <c r="BE4" s="53"/>
+      <c r="BF4" s="53"/>
+      <c r="BG4" s="53"/>
+      <c r="BH4" s="53"/>
+      <c r="BI4" s="54"/>
+      <c r="BJ4" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="51"/>
-[...10 lines deleted...]
-      <c r="BV4" s="53" t="s">
+      <c r="BK4" s="53"/>
+      <c r="BL4" s="53"/>
+      <c r="BM4" s="53"/>
+      <c r="BN4" s="53"/>
+      <c r="BO4" s="53"/>
+      <c r="BP4" s="53"/>
+      <c r="BQ4" s="53"/>
+      <c r="BR4" s="53"/>
+      <c r="BS4" s="53"/>
+      <c r="BT4" s="53"/>
+      <c r="BU4" s="54"/>
+      <c r="BV4" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="51"/>
-[...9 lines deleted...]
-      <c r="CG4" s="52"/>
+      <c r="BW4" s="53"/>
+      <c r="BX4" s="53"/>
+      <c r="BY4" s="53"/>
+      <c r="BZ4" s="53"/>
+      <c r="CA4" s="53"/>
+      <c r="CB4" s="53"/>
+      <c r="CC4" s="53"/>
+      <c r="CD4" s="53"/>
+      <c r="CE4" s="53"/>
+      <c r="CF4" s="53"/>
+      <c r="CG4" s="54"/>
     </row>
     <row r="5" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="55"/>
+      <c r="A5" s="59"/>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1623,51 +1623,53 @@
       </c>
       <c r="BR6" s="6">
         <v>97281.7</v>
       </c>
       <c r="BS6" s="6">
         <v>116807.4</v>
       </c>
       <c r="BT6" s="6">
         <v>125298.9</v>
       </c>
       <c r="BU6" s="6">
         <v>138114.1</v>
       </c>
       <c r="BV6" s="6">
         <v>4877.2</v>
       </c>
       <c r="BW6" s="2">
         <v>11476.2</v>
       </c>
       <c r="BX6" s="6">
         <v>18635.5</v>
       </c>
       <c r="BY6" s="6">
         <v>26057.5</v>
       </c>
-      <c r="BZ6" s="41"/>
+      <c r="BZ6" s="7">
+        <v>35373.699999999997</v>
+      </c>
       <c r="CA6" s="41"/>
       <c r="CB6" s="41"/>
       <c r="CC6" s="41"/>
       <c r="CD6" s="41"/>
       <c r="CE6" s="41"/>
       <c r="CF6" s="41"/>
       <c r="CG6" s="41"/>
     </row>
     <row r="7" spans="1:85" s="4" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
@@ -1768,51 +1770,53 @@
       </c>
       <c r="BR7" s="6">
         <v>16319.5</v>
       </c>
       <c r="BS7" s="6">
         <v>19606.2</v>
       </c>
       <c r="BT7" s="6">
         <v>21126.400000000001</v>
       </c>
       <c r="BU7" s="6">
         <v>23167</v>
       </c>
       <c r="BV7" s="2">
         <v>941.3</v>
       </c>
       <c r="BW7" s="2">
         <v>2124.1</v>
       </c>
       <c r="BX7" s="6">
         <v>2900.5</v>
       </c>
       <c r="BY7" s="6">
         <v>4092.2</v>
       </c>
-      <c r="BZ7" s="40"/>
+      <c r="BZ7" s="7">
+        <v>5086.5</v>
+      </c>
       <c r="CA7" s="40"/>
       <c r="CB7" s="40"/>
       <c r="CC7" s="40"/>
       <c r="CD7" s="40"/>
       <c r="CE7" s="40"/>
       <c r="CF7" s="40"/>
       <c r="CG7" s="40"/>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="29">
         <v>2371.2900010054163</v>
       </c>
       <c r="C8" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D8" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E8" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F8" s="2">
@@ -2009,51 +2013,53 @@
       </c>
       <c r="BR8" s="6">
         <v>7409.8</v>
       </c>
       <c r="BS8" s="6">
         <v>8525.5</v>
       </c>
       <c r="BT8" s="6">
         <v>9397.6</v>
       </c>
       <c r="BU8" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV8" s="2">
         <v>395.8</v>
       </c>
       <c r="BW8" s="2">
         <v>1141</v>
       </c>
       <c r="BX8" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY8" s="6">
         <v>2533.3000000000002</v>
       </c>
-      <c r="BZ8" s="5"/>
+      <c r="BZ8" s="7">
+        <v>3272.1</v>
+      </c>
       <c r="CA8" s="5"/>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
@@ -2154,51 +2160,53 @@
       </c>
       <c r="BR9" s="6">
         <v>9819.9</v>
       </c>
       <c r="BS9" s="6">
         <v>12037.7</v>
       </c>
       <c r="BT9" s="6">
         <v>13492.4</v>
       </c>
       <c r="BU9" s="6">
         <v>15369.3</v>
       </c>
       <c r="BV9" s="34">
         <v>349.9</v>
       </c>
       <c r="BW9" s="34">
         <v>871.7</v>
       </c>
       <c r="BX9" s="34">
         <v>1707.2</v>
       </c>
       <c r="BY9" s="34">
         <v>2592.5</v>
       </c>
-      <c r="BZ9" s="5"/>
+      <c r="BZ9" s="34">
+        <v>3318.5</v>
+      </c>
       <c r="CA9" s="5"/>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
@@ -2299,51 +2307,53 @@
       </c>
       <c r="BR10" s="6">
         <v>10014.299999999999</v>
       </c>
       <c r="BS10" s="6">
         <v>11371.9</v>
       </c>
       <c r="BT10" s="6">
         <v>11610.3</v>
       </c>
       <c r="BU10" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV10" s="2">
         <v>400.2</v>
       </c>
       <c r="BW10" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX10" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY10" s="6">
         <v>2949.4</v>
       </c>
-      <c r="BZ10" s="5"/>
+      <c r="BZ10" s="7">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="CA10" s="5"/>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
@@ -2444,51 +2454,53 @@
       </c>
       <c r="BR11" s="6">
         <v>19964</v>
       </c>
       <c r="BS11" s="6">
         <v>23770.7</v>
       </c>
       <c r="BT11" s="6">
         <v>25472</v>
       </c>
       <c r="BU11" s="6">
         <v>28566.9</v>
       </c>
       <c r="BV11" s="2">
         <v>1084.4000000000001</v>
       </c>
       <c r="BW11" s="2">
         <v>2250.9</v>
       </c>
       <c r="BX11" s="6">
         <v>3520.7</v>
       </c>
       <c r="BY11" s="6">
         <v>4827.5</v>
       </c>
-      <c r="BZ11" s="5"/>
+      <c r="BZ11" s="7">
+        <v>7450.9</v>
+      </c>
       <c r="CA11" s="5"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
@@ -2589,51 +2601,53 @@
       </c>
       <c r="BR12" s="6">
         <v>15734.5</v>
       </c>
       <c r="BS12" s="6">
         <v>18603</v>
       </c>
       <c r="BT12" s="6">
         <v>19881</v>
       </c>
       <c r="BU12" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV12" s="2">
         <v>871.8</v>
       </c>
       <c r="BW12" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX12" s="6">
         <v>3721</v>
       </c>
       <c r="BY12" s="6">
         <v>5069.5</v>
       </c>
-      <c r="BZ12" s="5"/>
+      <c r="BZ12" s="7">
+        <v>6633.5</v>
+      </c>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
@@ -2734,51 +2748,53 @@
       </c>
       <c r="BR13" s="6">
         <v>1090.5</v>
       </c>
       <c r="BS13" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT13" s="6">
         <v>1491.8</v>
       </c>
       <c r="BU13" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV13" s="2">
         <v>70.2</v>
       </c>
       <c r="BW13" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX13" s="6">
         <v>333.8</v>
       </c>
       <c r="BY13" s="6">
         <v>443.2</v>
       </c>
-      <c r="BZ13" s="5"/>
+      <c r="BZ13" s="7">
+        <v>564.9</v>
+      </c>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
@@ -2879,278 +2895,280 @@
       </c>
       <c r="BR14" s="5">
         <v>16929.2</v>
       </c>
       <c r="BS14" s="5">
         <v>21558</v>
       </c>
       <c r="BT14" s="5">
         <v>22827.5</v>
       </c>
       <c r="BU14" s="6">
         <v>23886.400000000001</v>
       </c>
       <c r="BV14" s="5">
         <v>763.6</v>
       </c>
       <c r="BW14" s="36">
         <v>1675.1</v>
       </c>
       <c r="BX14" s="6">
         <v>2687.4</v>
       </c>
       <c r="BY14" s="5">
         <v>3549.9</v>
       </c>
-      <c r="BZ14" s="5"/>
+      <c r="BZ14" s="6">
+        <v>4783.3999999999996</v>
+      </c>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" s="10"/>
     </row>
     <row r="16" spans="1:85" ht="27" customHeight="1">
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="56"/>
-[...57 lines deleted...]
-      <c r="BI16" s="56"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="57"/>
+      <c r="R16" s="57"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="57"/>
+      <c r="X16" s="57"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="57"/>
+      <c r="AA16" s="57"/>
+      <c r="AB16" s="57"/>
+      <c r="AC16" s="57"/>
+      <c r="AD16" s="57"/>
+      <c r="AE16" s="57"/>
+      <c r="AF16" s="57"/>
+      <c r="AG16" s="57"/>
+      <c r="AH16" s="57"/>
+      <c r="AI16" s="57"/>
+      <c r="AJ16" s="57"/>
+      <c r="AK16" s="57"/>
+      <c r="AL16" s="57"/>
+      <c r="AM16" s="57"/>
+      <c r="AN16" s="57"/>
+      <c r="AO16" s="57"/>
+      <c r="AP16" s="57"/>
+      <c r="AQ16" s="57"/>
+      <c r="AR16" s="57"/>
+      <c r="AS16" s="57"/>
+      <c r="AT16" s="57"/>
+      <c r="AU16" s="57"/>
+      <c r="AV16" s="57"/>
+      <c r="AW16" s="57"/>
+      <c r="AX16" s="57"/>
+      <c r="AY16" s="57"/>
+      <c r="AZ16" s="57"/>
+      <c r="BA16" s="57"/>
+      <c r="BB16" s="57"/>
+      <c r="BC16" s="57"/>
+      <c r="BD16" s="57"/>
+      <c r="BE16" s="57"/>
+      <c r="BF16" s="57"/>
+      <c r="BG16" s="57"/>
+      <c r="BH16" s="57"/>
+      <c r="BI16" s="57"/>
     </row>
     <row r="17" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="48" t="s">
+      <c r="J17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="K17" s="48"/>
-[...2 lines deleted...]
-      <c r="V17" s="48" t="s">
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
+      <c r="V17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="W17" s="48"/>
-[...2 lines deleted...]
-      <c r="AH17" s="48" t="s">
+      <c r="W17" s="56"/>
+      <c r="X17" s="56"/>
+      <c r="Y17" s="56"/>
+      <c r="AH17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AI17" s="48"/>
-[...2 lines deleted...]
-      <c r="AT17" s="48" t="s">
+      <c r="AI17" s="56"/>
+      <c r="AJ17" s="56"/>
+      <c r="AK17" s="56"/>
+      <c r="AT17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AU17" s="48"/>
-[...2 lines deleted...]
-      <c r="BF17" s="48" t="s">
+      <c r="AU17" s="56"/>
+      <c r="AV17" s="56"/>
+      <c r="AW17" s="56"/>
+      <c r="BF17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BG17" s="48"/>
-[...1 lines deleted...]
-      <c r="BI17" s="48"/>
+      <c r="BG17" s="56"/>
+      <c r="BH17" s="56"/>
+      <c r="BI17" s="56"/>
       <c r="BN17" s="19"/>
       <c r="BO17" s="19"/>
       <c r="BP17" s="27"/>
       <c r="BQ17" s="27"/>
-      <c r="BR17" s="48" t="s">
+      <c r="BR17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BS17" s="48"/>
-[...1 lines deleted...]
-      <c r="BU17" s="48"/>
+      <c r="BS17" s="56"/>
+      <c r="BT17" s="56"/>
+      <c r="BU17" s="56"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
-      <c r="CD17" s="48" t="s">
+      <c r="CD17" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="CE17" s="48"/>
-[...1 lines deleted...]
-      <c r="CG17" s="48"/>
+      <c r="CE17" s="56"/>
+      <c r="CF17" s="56"/>
+      <c r="CG17" s="56"/>
     </row>
     <row r="18" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
       <c r="A18" s="13"/>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="51"/>
-[...10 lines deleted...]
-      <c r="N18" s="53" t="s">
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="54"/>
+      <c r="N18" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="O18" s="51"/>
-[...10 lines deleted...]
-      <c r="Z18" s="53" t="s">
+      <c r="O18" s="53"/>
+      <c r="P18" s="53"/>
+      <c r="Q18" s="53"/>
+      <c r="R18" s="53"/>
+      <c r="S18" s="53"/>
+      <c r="T18" s="53"/>
+      <c r="U18" s="53"/>
+      <c r="V18" s="53"/>
+      <c r="W18" s="53"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="54"/>
+      <c r="Z18" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AA18" s="51"/>
-[...10 lines deleted...]
-      <c r="AL18" s="53" t="s">
+      <c r="AA18" s="53"/>
+      <c r="AB18" s="53"/>
+      <c r="AC18" s="53"/>
+      <c r="AD18" s="53"/>
+      <c r="AE18" s="53"/>
+      <c r="AF18" s="53"/>
+      <c r="AG18" s="53"/>
+      <c r="AH18" s="53"/>
+      <c r="AI18" s="53"/>
+      <c r="AJ18" s="53"/>
+      <c r="AK18" s="54"/>
+      <c r="AL18" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="AM18" s="51"/>
-[...10 lines deleted...]
-      <c r="AX18" s="53" t="s">
+      <c r="AM18" s="53"/>
+      <c r="AN18" s="53"/>
+      <c r="AO18" s="53"/>
+      <c r="AP18" s="53"/>
+      <c r="AQ18" s="53"/>
+      <c r="AR18" s="53"/>
+      <c r="AS18" s="53"/>
+      <c r="AT18" s="53"/>
+      <c r="AU18" s="53"/>
+      <c r="AV18" s="53"/>
+      <c r="AW18" s="54"/>
+      <c r="AX18" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="AY18" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ18" s="53" t="s">
+      <c r="AY18" s="53"/>
+      <c r="AZ18" s="53"/>
+      <c r="BA18" s="53"/>
+      <c r="BB18" s="53"/>
+      <c r="BC18" s="53"/>
+      <c r="BD18" s="53"/>
+      <c r="BE18" s="53"/>
+      <c r="BF18" s="53"/>
+      <c r="BG18" s="53"/>
+      <c r="BH18" s="53"/>
+      <c r="BI18" s="54"/>
+      <c r="BJ18" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="BK18" s="51"/>
-[...10 lines deleted...]
-      <c r="BV18" s="53" t="s">
+      <c r="BK18" s="53"/>
+      <c r="BL18" s="53"/>
+      <c r="BM18" s="53"/>
+      <c r="BN18" s="53"/>
+      <c r="BO18" s="53"/>
+      <c r="BP18" s="53"/>
+      <c r="BQ18" s="53"/>
+      <c r="BR18" s="53"/>
+      <c r="BS18" s="53"/>
+      <c r="BT18" s="53"/>
+      <c r="BU18" s="54"/>
+      <c r="BV18" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW18" s="51"/>
-[...9 lines deleted...]
-      <c r="CG18" s="52"/>
+      <c r="BW18" s="53"/>
+      <c r="BX18" s="53"/>
+      <c r="BY18" s="53"/>
+      <c r="BZ18" s="53"/>
+      <c r="CA18" s="53"/>
+      <c r="CB18" s="53"/>
+      <c r="CC18" s="53"/>
+      <c r="CD18" s="53"/>
+      <c r="CE18" s="53"/>
+      <c r="CF18" s="53"/>
+      <c r="CG18" s="54"/>
     </row>
     <row r="19" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
       <c r="A19" s="31"/>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3595,51 +3613,53 @@
       </c>
       <c r="BR20" s="6">
         <v>95770.2</v>
       </c>
       <c r="BS20" s="6">
         <v>115128</v>
       </c>
       <c r="BT20" s="6">
         <v>123451.5</v>
       </c>
       <c r="BU20" s="6">
         <v>136098.79999999999</v>
       </c>
       <c r="BV20" s="2">
         <v>4709.3</v>
       </c>
       <c r="BW20" s="2">
         <v>11140.3</v>
       </c>
       <c r="BX20" s="47">
         <v>18120.5</v>
       </c>
       <c r="BY20" s="6">
         <v>25041.7</v>
       </c>
-      <c r="BZ20" s="40"/>
+      <c r="BZ20" s="7">
+        <v>34104.199999999997</v>
+      </c>
       <c r="CA20" s="40"/>
       <c r="CB20" s="40"/>
       <c r="CC20" s="40"/>
       <c r="CD20" s="40"/>
       <c r="CE20" s="40"/>
       <c r="CF20" s="40"/>
       <c r="CG20" s="40"/>
     </row>
     <row r="21" spans="1:85" s="4" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
@@ -3734,51 +3754,53 @@
       </c>
       <c r="BR21" s="6">
         <v>15298.7</v>
       </c>
       <c r="BS21" s="6">
         <v>18407.8</v>
       </c>
       <c r="BT21" s="44">
         <v>19874.3</v>
       </c>
       <c r="BU21" s="6">
         <v>21807.599999999999</v>
       </c>
       <c r="BV21" s="2">
         <v>850.2</v>
       </c>
       <c r="BW21" s="2">
         <v>1921.6</v>
       </c>
       <c r="BX21" s="6">
         <v>2575.1999999999998</v>
       </c>
       <c r="BY21" s="6">
         <v>3405.9</v>
       </c>
-      <c r="BZ21" s="40"/>
+      <c r="BZ21" s="7">
+        <v>4228.3999999999996</v>
+      </c>
       <c r="CA21" s="40"/>
       <c r="CB21" s="40"/>
       <c r="CC21" s="40"/>
       <c r="CD21" s="40"/>
       <c r="CE21" s="40"/>
       <c r="CF21" s="40"/>
       <c r="CG21" s="40"/>
     </row>
     <row r="22" spans="1:85" s="4" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
@@ -3873,51 +3895,53 @@
       </c>
       <c r="BR22" s="6">
         <v>7409.8</v>
       </c>
       <c r="BS22" s="6">
         <v>8506.7000000000007</v>
       </c>
       <c r="BT22" s="44">
         <v>9397.2999999999993</v>
       </c>
       <c r="BU22" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV22" s="2">
         <v>395.8</v>
       </c>
       <c r="BW22" s="2">
         <v>1141</v>
       </c>
       <c r="BX22" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY22" s="6">
         <v>2533.3000000000002</v>
       </c>
-      <c r="BZ22" s="40"/>
+      <c r="BZ22" s="7">
+        <v>3272.1</v>
+      </c>
       <c r="CA22" s="40"/>
       <c r="CB22" s="40"/>
       <c r="CC22" s="40"/>
       <c r="CD22" s="40"/>
       <c r="CE22" s="40"/>
       <c r="CF22" s="40"/>
       <c r="CG22" s="40"/>
     </row>
     <row r="23" spans="1:85" s="4" customFormat="1">
       <c r="A23" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
@@ -4012,51 +4036,53 @@
       </c>
       <c r="BR23" s="6">
         <v>9819.6</v>
       </c>
       <c r="BS23" s="6">
         <v>12120.8</v>
       </c>
       <c r="BT23" s="44">
         <v>13492.4</v>
       </c>
       <c r="BU23" s="6">
         <v>15368.9</v>
       </c>
       <c r="BV23" s="34">
         <v>349.8</v>
       </c>
       <c r="BW23" s="34">
         <v>871.6</v>
       </c>
       <c r="BX23" s="6">
         <v>1706.9</v>
       </c>
       <c r="BY23" s="34">
         <v>2592.1999999999998</v>
       </c>
-      <c r="BZ23" s="40"/>
+      <c r="BZ23" s="34">
+        <v>3318</v>
+      </c>
       <c r="CA23" s="40"/>
       <c r="CB23" s="40"/>
       <c r="CC23" s="40"/>
       <c r="CD23" s="40"/>
       <c r="CE23" s="40"/>
       <c r="CF23" s="40"/>
       <c r="CG23" s="40"/>
     </row>
     <row r="24" spans="1:85" s="4" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
@@ -4151,51 +4177,53 @@
       </c>
       <c r="BR24" s="6">
         <v>10014.299999999999</v>
       </c>
       <c r="BS24" s="6">
         <v>11371.6</v>
       </c>
       <c r="BT24" s="44">
         <v>11610.3</v>
       </c>
       <c r="BU24" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV24" s="2">
         <v>401.4</v>
       </c>
       <c r="BW24" s="2">
         <v>1190.0999999999999</v>
       </c>
       <c r="BX24" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY24" s="6">
         <v>2949.4</v>
       </c>
-      <c r="BZ24" s="40"/>
+      <c r="BZ24" s="7">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="CA24" s="40"/>
       <c r="CB24" s="40"/>
       <c r="CC24" s="40"/>
       <c r="CD24" s="40"/>
       <c r="CE24" s="40"/>
       <c r="CF24" s="40"/>
       <c r="CG24" s="40"/>
     </row>
     <row r="25" spans="1:85" s="4" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
@@ -4290,51 +4318,53 @@
       </c>
       <c r="BR25" s="6">
         <v>19522</v>
       </c>
       <c r="BS25" s="6">
         <v>23105.1</v>
       </c>
       <c r="BT25" s="44">
         <v>24931.8</v>
       </c>
       <c r="BU25" s="6">
         <v>27977.7</v>
       </c>
       <c r="BV25" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW25" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX25" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY25" s="6">
         <v>4532.7</v>
       </c>
-      <c r="BZ25" s="40"/>
+      <c r="BZ25" s="7">
+        <v>7082.4</v>
+      </c>
       <c r="CA25" s="40"/>
       <c r="CB25" s="40"/>
       <c r="CC25" s="40"/>
       <c r="CD25" s="40"/>
       <c r="CE25" s="40"/>
       <c r="CF25" s="40"/>
       <c r="CG25" s="40"/>
     </row>
     <row r="26" spans="1:85" s="4" customFormat="1">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
@@ -4429,51 +4459,53 @@
       </c>
       <c r="BR26" s="6">
         <v>15734.5</v>
       </c>
       <c r="BS26" s="6">
         <v>18603</v>
       </c>
       <c r="BT26" s="44">
         <v>19881</v>
       </c>
       <c r="BU26" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV26" s="2">
         <v>872.3</v>
       </c>
       <c r="BW26" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX26" s="6">
         <v>3721</v>
       </c>
       <c r="BY26" s="6">
         <v>5069.5</v>
       </c>
-      <c r="BZ26" s="40"/>
+      <c r="BZ26" s="7">
+        <v>6633.5</v>
+      </c>
       <c r="CA26" s="40"/>
       <c r="CB26" s="40"/>
       <c r="CC26" s="40"/>
       <c r="CD26" s="40"/>
       <c r="CE26" s="40"/>
       <c r="CF26" s="40"/>
       <c r="CG26" s="40"/>
     </row>
     <row r="27" spans="1:85">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>2230.9143916929033</v>
       </c>
       <c r="C27" s="6">
         <v>4447.7724135484987</v>
       </c>
       <c r="D27" s="6">
         <v>7343.1130062959983</v>
       </c>
       <c r="E27" s="6">
         <v>10281.435554418313</v>
       </c>
       <c r="F27" s="6">
@@ -4664,51 +4696,53 @@
       </c>
       <c r="BR27" s="6">
         <v>1090.5</v>
       </c>
       <c r="BS27" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT27" s="44">
         <v>1491.8</v>
       </c>
       <c r="BU27" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV27" s="2">
         <v>70.2</v>
       </c>
       <c r="BW27" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX27" s="6">
         <v>333.8</v>
       </c>
       <c r="BY27" s="6">
         <v>443.2</v>
       </c>
-      <c r="BZ27" s="5"/>
+      <c r="BZ27" s="7">
+        <v>564.9</v>
+      </c>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
     </row>
     <row r="28" spans="1:85">
       <c r="A28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AX28" s="6">
         <v>437.9</v>
       </c>
       <c r="AY28" s="6">
         <v>960</v>
       </c>
       <c r="AZ28" s="6">
         <v>1690.5</v>
       </c>
       <c r="BA28" s="6">
         <v>2197.5</v>
       </c>
       <c r="BB28" s="6">
@@ -4755,270 +4789,272 @@
       </c>
       <c r="BR28" s="6">
         <v>16880.8</v>
       </c>
       <c r="BS28" s="6">
         <v>21678.7</v>
       </c>
       <c r="BT28" s="44">
         <v>22773.599999999999</v>
       </c>
       <c r="BU28" s="6">
         <v>23820.1</v>
       </c>
       <c r="BV28" s="6">
         <v>756.2</v>
       </c>
       <c r="BW28" s="6">
         <v>1661.8</v>
       </c>
       <c r="BX28" s="6">
         <v>2667.4</v>
       </c>
       <c r="BY28" s="6">
         <v>3515.4</v>
       </c>
-      <c r="BZ28" s="5"/>
+      <c r="BZ28" s="6">
+        <v>4741</v>
+      </c>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
     </row>
     <row r="29" spans="1:85" ht="21" customHeight="1">
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="56"/>
-[...57 lines deleted...]
-      <c r="BI29" s="56"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="57"/>
+      <c r="O29" s="57"/>
+      <c r="P29" s="57"/>
+      <c r="Q29" s="57"/>
+      <c r="R29" s="57"/>
+      <c r="S29" s="57"/>
+      <c r="T29" s="57"/>
+      <c r="U29" s="57"/>
+      <c r="V29" s="57"/>
+      <c r="W29" s="57"/>
+      <c r="X29" s="57"/>
+      <c r="Y29" s="57"/>
+      <c r="Z29" s="57"/>
+      <c r="AA29" s="57"/>
+      <c r="AB29" s="57"/>
+      <c r="AC29" s="57"/>
+      <c r="AD29" s="57"/>
+      <c r="AE29" s="57"/>
+      <c r="AF29" s="57"/>
+      <c r="AG29" s="57"/>
+      <c r="AH29" s="57"/>
+      <c r="AI29" s="57"/>
+      <c r="AJ29" s="57"/>
+      <c r="AK29" s="57"/>
+      <c r="AL29" s="57"/>
+      <c r="AM29" s="57"/>
+      <c r="AN29" s="57"/>
+      <c r="AO29" s="57"/>
+      <c r="AP29" s="57"/>
+      <c r="AQ29" s="57"/>
+      <c r="AR29" s="57"/>
+      <c r="AS29" s="57"/>
+      <c r="AT29" s="57"/>
+      <c r="AU29" s="57"/>
+      <c r="AV29" s="57"/>
+      <c r="AW29" s="57"/>
+      <c r="AX29" s="57"/>
+      <c r="AY29" s="57"/>
+      <c r="AZ29" s="57"/>
+      <c r="BA29" s="57"/>
+      <c r="BB29" s="57"/>
+      <c r="BC29" s="57"/>
+      <c r="BD29" s="57"/>
+      <c r="BE29" s="57"/>
+      <c r="BF29" s="57"/>
+      <c r="BG29" s="57"/>
+      <c r="BH29" s="57"/>
+      <c r="BI29" s="57"/>
     </row>
     <row r="30" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="48" t="s">
+      <c r="J30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="K30" s="48"/>
-[...2 lines deleted...]
-      <c r="V30" s="48" t="s">
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
+      <c r="V30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="W30" s="48"/>
-[...2 lines deleted...]
-      <c r="AH30" s="48" t="s">
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="AH30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AI30" s="48"/>
-[...2 lines deleted...]
-      <c r="AT30" s="48" t="s">
+      <c r="AI30" s="56"/>
+      <c r="AJ30" s="56"/>
+      <c r="AK30" s="56"/>
+      <c r="AT30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AU30" s="48"/>
-[...2 lines deleted...]
-      <c r="BF30" s="48" t="s">
+      <c r="AU30" s="56"/>
+      <c r="AV30" s="56"/>
+      <c r="AW30" s="56"/>
+      <c r="BF30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BG30" s="48"/>
-[...2 lines deleted...]
-      <c r="BR30" s="48" t="s">
+      <c r="BG30" s="56"/>
+      <c r="BH30" s="56"/>
+      <c r="BI30" s="56"/>
+      <c r="BR30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BS30" s="48"/>
-[...2 lines deleted...]
-      <c r="CD30" s="48" t="s">
+      <c r="BS30" s="56"/>
+      <c r="BT30" s="56"/>
+      <c r="BU30" s="56"/>
+      <c r="CD30" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="CE30" s="48"/>
-[...1 lines deleted...]
-      <c r="CG30" s="48"/>
+      <c r="CE30" s="56"/>
+      <c r="CF30" s="56"/>
+      <c r="CG30" s="56"/>
     </row>
     <row r="31" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="54"/>
-      <c r="B31" s="53" t="s">
+      <c r="A31" s="58"/>
+      <c r="B31" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="51"/>
-[...10 lines deleted...]
-      <c r="N31" s="53" t="s">
+      <c r="C31" s="53"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="53"/>
+      <c r="F31" s="53"/>
+      <c r="G31" s="53"/>
+      <c r="H31" s="53"/>
+      <c r="I31" s="53"/>
+      <c r="J31" s="53"/>
+      <c r="K31" s="53"/>
+      <c r="L31" s="53"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="O31" s="51"/>
-[...10 lines deleted...]
-      <c r="Z31" s="53" t="s">
+      <c r="O31" s="53"/>
+      <c r="P31" s="53"/>
+      <c r="Q31" s="53"/>
+      <c r="R31" s="53"/>
+      <c r="S31" s="53"/>
+      <c r="T31" s="53"/>
+      <c r="U31" s="53"/>
+      <c r="V31" s="53"/>
+      <c r="W31" s="53"/>
+      <c r="X31" s="53"/>
+      <c r="Y31" s="54"/>
+      <c r="Z31" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AA31" s="51"/>
-[...10 lines deleted...]
-      <c r="AL31" s="53" t="s">
+      <c r="AA31" s="53"/>
+      <c r="AB31" s="53"/>
+      <c r="AC31" s="53"/>
+      <c r="AD31" s="53"/>
+      <c r="AE31" s="53"/>
+      <c r="AF31" s="53"/>
+      <c r="AG31" s="53"/>
+      <c r="AH31" s="53"/>
+      <c r="AI31" s="53"/>
+      <c r="AJ31" s="53"/>
+      <c r="AK31" s="54"/>
+      <c r="AL31" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="AM31" s="51"/>
-[...10 lines deleted...]
-      <c r="AX31" s="53" t="s">
+      <c r="AM31" s="53"/>
+      <c r="AN31" s="53"/>
+      <c r="AO31" s="53"/>
+      <c r="AP31" s="53"/>
+      <c r="AQ31" s="53"/>
+      <c r="AR31" s="53"/>
+      <c r="AS31" s="53"/>
+      <c r="AT31" s="53"/>
+      <c r="AU31" s="53"/>
+      <c r="AV31" s="53"/>
+      <c r="AW31" s="54"/>
+      <c r="AX31" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="AY31" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ31" s="53" t="s">
+      <c r="AY31" s="53"/>
+      <c r="AZ31" s="53"/>
+      <c r="BA31" s="53"/>
+      <c r="BB31" s="53"/>
+      <c r="BC31" s="53"/>
+      <c r="BD31" s="53"/>
+      <c r="BE31" s="53"/>
+      <c r="BF31" s="53"/>
+      <c r="BG31" s="55"/>
+      <c r="BH31" s="53"/>
+      <c r="BI31" s="54"/>
+      <c r="BJ31" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="BK31" s="51"/>
-[...10 lines deleted...]
-      <c r="BV31" s="53" t="s">
+      <c r="BK31" s="53"/>
+      <c r="BL31" s="53"/>
+      <c r="BM31" s="53"/>
+      <c r="BN31" s="53"/>
+      <c r="BO31" s="53"/>
+      <c r="BP31" s="53"/>
+      <c r="BQ31" s="53"/>
+      <c r="BR31" s="53"/>
+      <c r="BS31" s="55"/>
+      <c r="BT31" s="53"/>
+      <c r="BU31" s="54"/>
+      <c r="BV31" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW31" s="51"/>
-[...9 lines deleted...]
-      <c r="CG31" s="52"/>
+      <c r="BW31" s="53"/>
+      <c r="BX31" s="53"/>
+      <c r="BY31" s="53"/>
+      <c r="BZ31" s="55"/>
+      <c r="CA31" s="53"/>
+      <c r="CB31" s="53"/>
+      <c r="CC31" s="53"/>
+      <c r="CD31" s="53"/>
+      <c r="CE31" s="53"/>
+      <c r="CF31" s="53"/>
+      <c r="CG31" s="54"/>
     </row>
     <row r="32" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="55"/>
+      <c r="A32" s="59"/>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -5200,57 +5236,57 @@
       </c>
       <c r="BQ32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="BR32" s="16" t="s">
         <v>9</v>
       </c>
       <c r="BS32" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BT32" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BU32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BV32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BW32" s="45" t="s">
         <v>1</v>
       </c>
       <c r="BX32" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="BY32" s="57" t="s">
+      <c r="BY32" s="48" t="s">
         <v>3</v>
       </c>
       <c r="BZ32" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="CA32" s="59" t="s">
+      <c r="CA32" s="50" t="s">
         <v>15</v>
       </c>
       <c r="CB32" s="39" t="s">
         <v>7</v>
       </c>
       <c r="CC32" s="39" t="s">
         <v>8</v>
       </c>
       <c r="CD32" s="39" t="s">
         <v>9</v>
       </c>
       <c r="CE32" s="39" t="s">
         <v>10</v>
       </c>
       <c r="CF32" s="39" t="s">
         <v>11</v>
       </c>
       <c r="CG32" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:16334" s="4" customFormat="1">
       <c r="A33" s="18" t="s">
         <v>5</v>
       </c>
@@ -5460,52 +5496,54 @@
       </c>
       <c r="BR33" s="6">
         <v>40553.800000000003</v>
       </c>
       <c r="BS33" s="6">
         <v>52774.2</v>
       </c>
       <c r="BT33" s="6">
         <v>52874.9</v>
       </c>
       <c r="BU33" s="6">
         <v>53889.3</v>
       </c>
       <c r="BV33" s="6">
         <v>76.2</v>
       </c>
       <c r="BW33" s="2">
         <v>174.3</v>
       </c>
       <c r="BX33" s="6">
         <v>269.10000000000002</v>
       </c>
       <c r="BY33" s="7">
         <v>357.8</v>
       </c>
-      <c r="BZ33" s="40"/>
-      <c r="CA33" s="60"/>
+      <c r="BZ33" s="7">
+        <v>438.4</v>
+      </c>
+      <c r="CA33" s="51"/>
       <c r="CB33" s="40"/>
       <c r="CC33" s="40"/>
       <c r="CD33" s="40"/>
       <c r="CE33" s="40"/>
       <c r="CF33" s="40"/>
       <c r="CG33" s="40"/>
     </row>
     <row r="34" spans="1:16334" s="4" customFormat="1">
       <c r="A34" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
@@ -5605,52 +5643,54 @@
       </c>
       <c r="BR34" s="6">
         <v>8276.7999999999993</v>
       </c>
       <c r="BS34" s="6">
         <v>10289.1</v>
       </c>
       <c r="BT34" s="6">
         <v>10361.9</v>
       </c>
       <c r="BU34" s="6">
         <v>11094.3</v>
       </c>
       <c r="BV34" s="2">
         <v>28.7</v>
       </c>
       <c r="BW34" s="2">
         <v>68.599999999999994</v>
       </c>
       <c r="BX34" s="6">
         <v>107</v>
       </c>
       <c r="BY34" s="7">
         <v>142.1</v>
       </c>
-      <c r="BZ34" s="40"/>
-      <c r="CA34" s="60"/>
+      <c r="BZ34" s="7">
+        <v>173</v>
+      </c>
+      <c r="CA34" s="51"/>
       <c r="CB34" s="40"/>
       <c r="CC34" s="40"/>
       <c r="CD34" s="40"/>
       <c r="CE34" s="40"/>
       <c r="CF34" s="40"/>
       <c r="CG34" s="40"/>
     </row>
     <row r="35" spans="1:16334" s="4" customFormat="1">
       <c r="A35" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
@@ -5750,52 +5790,54 @@
       </c>
       <c r="BR35" s="6">
         <v>2536.6999999999998</v>
       </c>
       <c r="BS35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BT35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BU35" s="6">
         <v>3088.5</v>
       </c>
       <c r="BV35" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW35" s="34">
         <v>0.1</v>
       </c>
       <c r="BX35" s="34">
         <v>0.1</v>
       </c>
       <c r="BY35" s="37">
         <v>0.3</v>
       </c>
-      <c r="BZ35" s="40"/>
-      <c r="CA35" s="60"/>
+      <c r="BZ35" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CA35" s="51"/>
       <c r="CB35" s="40"/>
       <c r="CC35" s="40"/>
       <c r="CD35" s="40"/>
       <c r="CE35" s="40"/>
       <c r="CF35" s="40"/>
       <c r="CG35" s="40"/>
     </row>
     <row r="36" spans="1:16334" s="4" customFormat="1">
       <c r="A36" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
@@ -5890,53 +5932,55 @@
       </c>
       <c r="BQ36" s="8">
         <v>1571.9</v>
       </c>
       <c r="BR36" s="6">
         <v>4460</v>
       </c>
       <c r="BS36" s="6">
         <v>5679.8</v>
       </c>
       <c r="BT36" s="6">
         <v>5681.2</v>
       </c>
       <c r="BU36" s="6">
         <v>5903.9</v>
       </c>
       <c r="BV36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX36" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BY36" s="58"/>
-[...1 lines deleted...]
-      <c r="CA36" s="60"/>
+      <c r="BY36" s="49"/>
+      <c r="BZ36" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA36" s="51"/>
       <c r="CB36" s="40"/>
       <c r="CC36" s="40"/>
       <c r="CD36" s="40"/>
       <c r="CE36" s="40"/>
       <c r="CF36" s="40"/>
       <c r="CG36" s="40"/>
     </row>
     <row r="37" spans="1:16334" s="4" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="28"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
@@ -6031,53 +6075,55 @@
       </c>
       <c r="BQ37" s="8">
         <v>1732.6</v>
       </c>
       <c r="BR37" s="6">
         <v>2624.3</v>
       </c>
       <c r="BS37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BT37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BU37" s="6">
         <v>3517.4</v>
       </c>
       <c r="BV37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX37" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BY37" s="58"/>
-[...1 lines deleted...]
-      <c r="CA37" s="60"/>
+      <c r="BY37" s="49"/>
+      <c r="BZ37" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA37" s="51"/>
       <c r="CB37" s="40"/>
       <c r="CC37" s="40"/>
       <c r="CD37" s="40"/>
       <c r="CE37" s="40"/>
       <c r="CF37" s="40"/>
       <c r="CG37" s="40"/>
     </row>
     <row r="38" spans="1:16334" s="4" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="28"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
@@ -6172,53 +6218,55 @@
       </c>
       <c r="BQ38" s="8">
         <v>3348</v>
       </c>
       <c r="BR38" s="6">
         <v>7508.8</v>
       </c>
       <c r="BS38" s="6">
         <v>9611.2999999999993</v>
       </c>
       <c r="BT38" s="6">
         <v>9614.1</v>
       </c>
       <c r="BU38" s="6">
         <v>10266</v>
       </c>
       <c r="BV38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX38" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="BY38" s="58"/>
-[...1 lines deleted...]
-      <c r="CA38" s="60"/>
+      <c r="BY38" s="49"/>
+      <c r="BZ38" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA38" s="51"/>
       <c r="CB38" s="40"/>
       <c r="CC38" s="40"/>
       <c r="CD38" s="40"/>
       <c r="CE38" s="40"/>
       <c r="CF38" s="40"/>
       <c r="CG38" s="40"/>
     </row>
     <row r="39" spans="1:16334" s="4" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
@@ -6316,52 +6364,54 @@
       <c r="BQ39" s="8">
         <v>3569.2</v>
       </c>
       <c r="BR39" s="6">
         <v>5658.9</v>
       </c>
       <c r="BS39" s="6">
         <v>7494.9</v>
       </c>
       <c r="BT39" s="6">
         <v>7495.6</v>
       </c>
       <c r="BU39" s="6">
         <v>7588.3</v>
       </c>
       <c r="BV39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY39" s="7"/>
-      <c r="BZ39" s="40"/>
-      <c r="CA39" s="60"/>
+      <c r="BZ39" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA39" s="51"/>
       <c r="CB39" s="40"/>
       <c r="CC39" s="40"/>
       <c r="CD39" s="40"/>
       <c r="CE39" s="40"/>
       <c r="CF39" s="40"/>
       <c r="CG39" s="40"/>
     </row>
     <row r="40" spans="1:16334" s="4" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
@@ -6455,52 +6505,54 @@
       <c r="BQ40" s="8">
         <v>113.9</v>
       </c>
       <c r="BR40" s="6">
         <v>260.7</v>
       </c>
       <c r="BS40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BT40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BU40" s="6">
         <v>355.9</v>
       </c>
       <c r="BV40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY40" s="37"/>
-      <c r="BZ40" s="40"/>
-      <c r="CA40" s="60"/>
+      <c r="BZ40" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="CA40" s="51"/>
       <c r="CB40" s="40"/>
       <c r="CC40" s="40"/>
       <c r="CD40" s="40"/>
       <c r="CE40" s="40"/>
       <c r="CF40" s="40"/>
       <c r="CG40" s="40"/>
     </row>
     <row r="41" spans="1:16334">
       <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>56.810187185369053</v>
       </c>
       <c r="C41" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D41" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E41" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F41" s="2">
         <v>284.05093592684528</v>
@@ -6696,270 +6748,272 @@
       </c>
       <c r="BR41" s="6">
         <v>9227.7000000000007</v>
       </c>
       <c r="BS41" s="6">
         <v>12610.4</v>
       </c>
       <c r="BT41" s="6">
         <v>12633.4</v>
       </c>
       <c r="BU41" s="6">
         <v>12075</v>
       </c>
       <c r="BV41" s="34">
         <v>47.5</v>
       </c>
       <c r="BW41" s="6">
         <v>105.4</v>
       </c>
       <c r="BX41" s="6">
         <v>162</v>
       </c>
       <c r="BY41" s="7">
         <v>215.4</v>
       </c>
-      <c r="BZ41" s="5"/>
+      <c r="BZ41" s="6">
+        <v>265.10000000000002</v>
+      </c>
       <c r="CA41" s="26"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
     </row>
     <row r="43" spans="1:16334" ht="21" customHeight="1">
-      <c r="B43" s="56" t="s">
+      <c r="B43" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="56"/>
-[...57 lines deleted...]
-      <c r="BI43" s="56"/>
+      <c r="C43" s="57"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="57"/>
+      <c r="K43" s="57"/>
+      <c r="L43" s="57"/>
+      <c r="M43" s="57"/>
+      <c r="N43" s="57"/>
+      <c r="O43" s="57"/>
+      <c r="P43" s="57"/>
+      <c r="Q43" s="57"/>
+      <c r="R43" s="57"/>
+      <c r="S43" s="57"/>
+      <c r="T43" s="57"/>
+      <c r="U43" s="57"/>
+      <c r="V43" s="57"/>
+      <c r="W43" s="57"/>
+      <c r="X43" s="57"/>
+      <c r="Y43" s="57"/>
+      <c r="Z43" s="57"/>
+      <c r="AA43" s="57"/>
+      <c r="AB43" s="57"/>
+      <c r="AC43" s="57"/>
+      <c r="AD43" s="57"/>
+      <c r="AE43" s="57"/>
+      <c r="AF43" s="57"/>
+      <c r="AG43" s="57"/>
+      <c r="AH43" s="57"/>
+      <c r="AI43" s="57"/>
+      <c r="AJ43" s="57"/>
+      <c r="AK43" s="57"/>
+      <c r="AL43" s="57"/>
+      <c r="AM43" s="57"/>
+      <c r="AN43" s="57"/>
+      <c r="AO43" s="57"/>
+      <c r="AP43" s="57"/>
+      <c r="AQ43" s="57"/>
+      <c r="AR43" s="57"/>
+      <c r="AS43" s="57"/>
+      <c r="AT43" s="57"/>
+      <c r="AU43" s="57"/>
+      <c r="AV43" s="57"/>
+      <c r="AW43" s="57"/>
+      <c r="AX43" s="57"/>
+      <c r="AY43" s="57"/>
+      <c r="AZ43" s="57"/>
+      <c r="BA43" s="57"/>
+      <c r="BB43" s="57"/>
+      <c r="BC43" s="57"/>
+      <c r="BD43" s="57"/>
+      <c r="BE43" s="57"/>
+      <c r="BF43" s="57"/>
+      <c r="BG43" s="57"/>
+      <c r="BH43" s="57"/>
+      <c r="BI43" s="57"/>
     </row>
     <row r="44" spans="1:16334" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="48" t="s">
+      <c r="J44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="K44" s="48"/>
-[...2 lines deleted...]
-      <c r="V44" s="48" t="s">
+      <c r="K44" s="56"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="56"/>
+      <c r="V44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="W44" s="48"/>
-[...2 lines deleted...]
-      <c r="AH44" s="48" t="s">
+      <c r="W44" s="56"/>
+      <c r="X44" s="56"/>
+      <c r="Y44" s="56"/>
+      <c r="AH44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="48"/>
-[...2 lines deleted...]
-      <c r="AT44" s="48" t="s">
+      <c r="AI44" s="56"/>
+      <c r="AJ44" s="56"/>
+      <c r="AK44" s="56"/>
+      <c r="AT44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="48"/>
-[...2 lines deleted...]
-      <c r="BF44" s="48" t="s">
+      <c r="AU44" s="56"/>
+      <c r="AV44" s="56"/>
+      <c r="AW44" s="56"/>
+      <c r="BF44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="48"/>
-[...2 lines deleted...]
-      <c r="BR44" s="48" t="s">
+      <c r="BG44" s="56"/>
+      <c r="BH44" s="56"/>
+      <c r="BI44" s="56"/>
+      <c r="BR44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BS44" s="48"/>
-[...2 lines deleted...]
-      <c r="CD44" s="48" t="s">
+      <c r="BS44" s="56"/>
+      <c r="BT44" s="56"/>
+      <c r="BU44" s="56"/>
+      <c r="CD44" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="CE44" s="48"/>
-[...1 lines deleted...]
-      <c r="CG44" s="48"/>
+      <c r="CE44" s="56"/>
+      <c r="CF44" s="56"/>
+      <c r="CG44" s="56"/>
     </row>
     <row r="45" spans="1:16334" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="54"/>
-      <c r="B45" s="53" t="s">
+      <c r="A45" s="58"/>
+      <c r="B45" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="51"/>
-[...10 lines deleted...]
-      <c r="N45" s="53" t="s">
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="53"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="53"/>
+      <c r="J45" s="53"/>
+      <c r="K45" s="53"/>
+      <c r="L45" s="53"/>
+      <c r="M45" s="54"/>
+      <c r="N45" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="O45" s="51"/>
-[...10 lines deleted...]
-      <c r="Z45" s="53" t="s">
+      <c r="O45" s="53"/>
+      <c r="P45" s="53"/>
+      <c r="Q45" s="53"/>
+      <c r="R45" s="53"/>
+      <c r="S45" s="53"/>
+      <c r="T45" s="53"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="53"/>
+      <c r="W45" s="53"/>
+      <c r="X45" s="53"/>
+      <c r="Y45" s="54"/>
+      <c r="Z45" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AA45" s="51"/>
-[...10 lines deleted...]
-      <c r="AL45" s="53" t="s">
+      <c r="AA45" s="53"/>
+      <c r="AB45" s="53"/>
+      <c r="AC45" s="53"/>
+      <c r="AD45" s="53"/>
+      <c r="AE45" s="53"/>
+      <c r="AF45" s="53"/>
+      <c r="AG45" s="53"/>
+      <c r="AH45" s="53"/>
+      <c r="AI45" s="53"/>
+      <c r="AJ45" s="53"/>
+      <c r="AK45" s="54"/>
+      <c r="AL45" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="AM45" s="51"/>
-[...10 lines deleted...]
-      <c r="AX45" s="53" t="s">
+      <c r="AM45" s="53"/>
+      <c r="AN45" s="53"/>
+      <c r="AO45" s="53"/>
+      <c r="AP45" s="53"/>
+      <c r="AQ45" s="53"/>
+      <c r="AR45" s="53"/>
+      <c r="AS45" s="53"/>
+      <c r="AT45" s="53"/>
+      <c r="AU45" s="53"/>
+      <c r="AV45" s="53"/>
+      <c r="AW45" s="54"/>
+      <c r="AX45" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="AY45" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ45" s="53" t="s">
+      <c r="AY45" s="53"/>
+      <c r="AZ45" s="53"/>
+      <c r="BA45" s="53"/>
+      <c r="BB45" s="53"/>
+      <c r="BC45" s="53"/>
+      <c r="BD45" s="53"/>
+      <c r="BE45" s="53"/>
+      <c r="BF45" s="53"/>
+      <c r="BG45" s="53"/>
+      <c r="BH45" s="53"/>
+      <c r="BI45" s="54"/>
+      <c r="BJ45" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="BK45" s="51"/>
-[...10 lines deleted...]
-      <c r="BV45" s="49" t="s">
+      <c r="BK45" s="53"/>
+      <c r="BL45" s="53"/>
+      <c r="BM45" s="53"/>
+      <c r="BN45" s="53"/>
+      <c r="BO45" s="53"/>
+      <c r="BP45" s="53"/>
+      <c r="BQ45" s="53"/>
+      <c r="BR45" s="53"/>
+      <c r="BS45" s="53"/>
+      <c r="BT45" s="53"/>
+      <c r="BU45" s="54"/>
+      <c r="BV45" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="BW45" s="50"/>
-[...9 lines deleted...]
-      <c r="CG45" s="52"/>
+      <c r="BW45" s="55"/>
+      <c r="BX45" s="55"/>
+      <c r="BY45" s="53"/>
+      <c r="BZ45" s="53"/>
+      <c r="CA45" s="53"/>
+      <c r="CB45" s="53"/>
+      <c r="CC45" s="53"/>
+      <c r="CD45" s="53"/>
+      <c r="CE45" s="53"/>
+      <c r="CF45" s="53"/>
+      <c r="CG45" s="54"/>
     </row>
     <row r="46" spans="1:16334" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="55"/>
+      <c r="A46" s="59"/>
       <c r="B46" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -7401,51 +7455,53 @@
       </c>
       <c r="BR47" s="6">
         <v>54701.3</v>
       </c>
       <c r="BS47" s="6">
         <v>61691.4</v>
       </c>
       <c r="BT47" s="6">
         <v>69850.8</v>
       </c>
       <c r="BU47" s="6">
         <v>81483.7</v>
       </c>
       <c r="BV47" s="2">
         <v>4633</v>
       </c>
       <c r="BW47" s="2">
         <v>10966</v>
       </c>
       <c r="BX47" s="6">
         <v>17851.400000000001</v>
       </c>
       <c r="BY47" s="6">
         <v>24684</v>
       </c>
-      <c r="BZ47" s="40"/>
+      <c r="BZ47" s="7">
+        <v>33665.699999999997</v>
+      </c>
       <c r="CA47" s="40"/>
       <c r="CB47" s="40"/>
       <c r="CC47" s="40"/>
       <c r="CD47" s="40"/>
       <c r="CE47" s="40"/>
       <c r="CF47" s="40"/>
       <c r="CG47" s="40"/>
     </row>
     <row r="48" spans="1:16334">
       <c r="A48" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="5" t="s">
@@ -7642,51 +7698,53 @@
       </c>
       <c r="BR48" s="6">
         <v>6894.8</v>
       </c>
       <c r="BS48" s="6">
         <v>8002</v>
       </c>
       <c r="BT48" s="6">
         <v>9320.5</v>
       </c>
       <c r="BU48" s="6">
         <v>10516.2</v>
       </c>
       <c r="BV48" s="2">
         <v>823.5</v>
       </c>
       <c r="BW48" s="2">
         <v>1852.9</v>
       </c>
       <c r="BX48" s="6">
         <v>2468.4</v>
       </c>
       <c r="BY48" s="6">
         <v>3263.8</v>
       </c>
-      <c r="BZ48" s="36"/>
+      <c r="BZ48" s="7">
+        <v>4055.6</v>
+      </c>
       <c r="CA48" s="36"/>
       <c r="CB48" s="36"/>
       <c r="CC48" s="36"/>
       <c r="CD48" s="36"/>
       <c r="CE48" s="36"/>
       <c r="CF48" s="36"/>
       <c r="CG48" s="36"/>
       <c r="CH48" s="38"/>
       <c r="CI48" s="38"/>
       <c r="CJ48" s="38"/>
       <c r="CK48" s="38"/>
       <c r="CL48" s="38"/>
       <c r="CM48" s="38"/>
       <c r="CN48" s="38"/>
       <c r="CO48" s="38"/>
       <c r="CP48" s="38"/>
       <c r="CQ48" s="38"/>
       <c r="CR48" s="38"/>
       <c r="CS48" s="38"/>
       <c r="CT48" s="38"/>
       <c r="CU48" s="38"/>
       <c r="CV48" s="38"/>
       <c r="CW48" s="38"/>
       <c r="CX48" s="38"/>
       <c r="CY48" s="38"/>
@@ -24132,51 +24190,53 @@
       </c>
       <c r="BR49" s="6">
         <v>4805.6000000000004</v>
       </c>
       <c r="BS49" s="6">
         <v>5195.3999999999996</v>
       </c>
       <c r="BT49" s="6">
         <v>6064.2</v>
       </c>
       <c r="BU49" s="6">
         <v>7438.8</v>
       </c>
       <c r="BV49" s="34">
         <v>395.8</v>
       </c>
       <c r="BW49" s="34">
         <v>1140.9000000000001</v>
       </c>
       <c r="BX49" s="6">
         <v>1618.4</v>
       </c>
       <c r="BY49" s="34">
         <v>2533</v>
       </c>
-      <c r="BZ49" s="5"/>
+      <c r="BZ49" s="34">
+        <v>3271.8</v>
+      </c>
       <c r="CA49" s="5"/>
       <c r="CB49" s="5"/>
       <c r="CC49" s="5"/>
       <c r="CD49" s="5"/>
       <c r="CE49" s="5"/>
       <c r="CF49" s="5"/>
       <c r="CG49" s="5"/>
     </row>
     <row r="50" spans="1:85">
       <c r="A50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
@@ -24277,51 +24337,53 @@
       </c>
       <c r="BR50" s="6">
         <v>5301.1</v>
       </c>
       <c r="BS50" s="6">
         <v>6285.8</v>
       </c>
       <c r="BT50" s="6">
         <v>7725.1</v>
       </c>
       <c r="BU50" s="6">
         <v>9378.9</v>
       </c>
       <c r="BV50" s="2">
         <v>349.8</v>
       </c>
       <c r="BW50" s="2">
         <v>871.6</v>
       </c>
       <c r="BX50" s="34">
         <v>1706.9</v>
       </c>
       <c r="BY50" s="6">
         <v>2592.1999999999998</v>
       </c>
-      <c r="BZ50" s="5"/>
+      <c r="BZ50" s="7">
+        <v>3318</v>
+      </c>
       <c r="CA50" s="5"/>
       <c r="CB50" s="5"/>
       <c r="CC50" s="5"/>
       <c r="CD50" s="5"/>
       <c r="CE50" s="5"/>
       <c r="CF50" s="5"/>
       <c r="CG50" s="5"/>
     </row>
     <row r="51" spans="1:85">
       <c r="A51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="F51" s="18" t="s">
@@ -24518,51 +24580,53 @@
       </c>
       <c r="BR51" s="6">
         <v>7390.1</v>
       </c>
       <c r="BS51" s="6">
         <v>7865.1</v>
       </c>
       <c r="BT51" s="6">
         <v>8100.8</v>
       </c>
       <c r="BU51" s="6">
         <v>8723.7000000000007</v>
       </c>
       <c r="BV51" s="2">
         <v>400.1</v>
       </c>
       <c r="BW51" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX51" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY51" s="6">
         <v>2949.4</v>
       </c>
-      <c r="BZ51" s="5"/>
+      <c r="BZ51" s="7">
+        <v>4263.8999999999996</v>
+      </c>
       <c r="CA51" s="5"/>
       <c r="CB51" s="5"/>
       <c r="CC51" s="5"/>
       <c r="CD51" s="5"/>
       <c r="CE51" s="5"/>
       <c r="CF51" s="5"/>
       <c r="CG51" s="5"/>
     </row>
     <row r="52" spans="1:85">
       <c r="A52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="18" t="s">
@@ -24759,51 +24823,53 @@
       </c>
       <c r="BR52" s="6">
         <v>11955</v>
       </c>
       <c r="BS52" s="6">
         <v>13592.7</v>
       </c>
       <c r="BT52" s="6">
         <v>15235.6</v>
       </c>
       <c r="BU52" s="6">
         <v>17629.5</v>
       </c>
       <c r="BV52" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW52" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX52" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY52" s="6">
         <v>4532.7</v>
       </c>
-      <c r="BZ52" s="5"/>
+      <c r="BZ52" s="7">
+        <v>7082.4</v>
+      </c>
       <c r="CA52" s="5"/>
       <c r="CB52" s="5"/>
       <c r="CC52" s="5"/>
       <c r="CD52" s="5"/>
       <c r="CE52" s="5"/>
       <c r="CF52" s="5"/>
       <c r="CG52" s="5"/>
     </row>
     <row r="53" spans="1:85">
       <c r="A53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="F53" s="18" t="s">
@@ -25000,51 +25066,53 @@
       </c>
       <c r="BR53" s="6">
         <v>10036.299999999999</v>
       </c>
       <c r="BS53" s="6">
         <v>11050.9</v>
       </c>
       <c r="BT53" s="6">
         <v>12324.3</v>
       </c>
       <c r="BU53" s="6">
         <v>14990.5</v>
       </c>
       <c r="BV53" s="2">
         <v>871.8</v>
       </c>
       <c r="BW53" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX53" s="6">
         <v>3721</v>
       </c>
       <c r="BY53" s="6">
         <v>5069.5</v>
       </c>
-      <c r="BZ53" s="5"/>
+      <c r="BZ53" s="7">
+        <v>6633.5</v>
+      </c>
       <c r="CA53" s="5"/>
       <c r="CB53" s="5"/>
       <c r="CC53" s="5"/>
       <c r="CD53" s="5"/>
       <c r="CE53" s="5"/>
       <c r="CF53" s="5"/>
       <c r="CG53" s="5"/>
     </row>
     <row r="54" spans="1:85">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="F54" s="18" t="s">
@@ -25241,51 +25309,53 @@
       </c>
       <c r="BR54" s="6">
         <v>829.8</v>
       </c>
       <c r="BS54" s="6">
         <v>1011.7</v>
       </c>
       <c r="BT54" s="6">
         <v>1169.2</v>
       </c>
       <c r="BU54" s="6">
         <v>1283.7</v>
       </c>
       <c r="BV54" s="6">
         <v>70.2</v>
       </c>
       <c r="BW54" s="6">
         <v>155.30000000000001</v>
       </c>
       <c r="BX54" s="6">
         <v>333.8</v>
       </c>
       <c r="BY54" s="6">
         <v>443.2</v>
       </c>
-      <c r="BZ54" s="5"/>
+      <c r="BZ54" s="6">
+        <v>564.9</v>
+      </c>
       <c r="CA54" s="5"/>
       <c r="CB54" s="5"/>
       <c r="CC54" s="5"/>
       <c r="CD54" s="5"/>
       <c r="CE54" s="5"/>
       <c r="CF54" s="5"/>
       <c r="CG54" s="5"/>
     </row>
     <row r="55" spans="1:85">
       <c r="A55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F55" s="22" t="s">
@@ -25482,234 +25552,236 @@
       </c>
       <c r="BR55" s="5">
         <v>7488.7</v>
       </c>
       <c r="BS55" s="6">
         <v>8687.7999999999993</v>
       </c>
       <c r="BT55" s="5">
         <v>9911.1</v>
       </c>
       <c r="BU55" s="5">
         <v>11522.4</v>
       </c>
       <c r="BV55" s="5">
         <v>708.4</v>
       </c>
       <c r="BW55" s="36">
         <v>1556.4</v>
       </c>
       <c r="BX55" s="6">
         <v>2505.3000000000002</v>
       </c>
       <c r="BY55" s="6">
         <v>3300.1</v>
       </c>
-      <c r="BZ55" s="5"/>
+      <c r="BZ55" s="6">
+        <v>4475.5</v>
+      </c>
       <c r="CA55" s="5"/>
       <c r="CB55" s="5"/>
       <c r="CC55" s="5"/>
       <c r="CD55" s="5"/>
       <c r="CE55" s="5"/>
       <c r="CF55" s="5"/>
       <c r="CG55" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="BJ4:BU4"/>
-[...5 lines deleted...]
-    <mergeCell ref="BR44:BU44"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV45:CG45"/>
+    <mergeCell ref="CD44:CG44"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV18:CG18"/>
+    <mergeCell ref="BV31:CG31"/>
+    <mergeCell ref="CD30:CG30"/>
+    <mergeCell ref="CD17:CG17"/>
+    <mergeCell ref="BF44:BI44"/>
+    <mergeCell ref="AX45:BI45"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF17:BI17"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="BF30:BI30"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="AT44:AW44"/>
+    <mergeCell ref="AL45:AW45"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT17:AW17"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AT30:AW30"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="Z45:AK45"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH17:AK17"/>
+    <mergeCell ref="AH30:AK30"/>
+    <mergeCell ref="AH44:AK44"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z18:AK18"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="V44:Y44"/>
+    <mergeCell ref="N45:Y45"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V17:Y17"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="J44:M44"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="B16:BI16"/>
     <mergeCell ref="B43:BI43"/>
     <mergeCell ref="B29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="N31:Y31"/>
     <mergeCell ref="N18:Y18"/>
-    <mergeCell ref="A45:A46"/>
-[...42 lines deleted...]
-    <mergeCell ref="CD17:CG17"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ18:BU18"/>
+    <mergeCell ref="BJ31:BU31"/>
+    <mergeCell ref="BJ45:BU45"/>
+    <mergeCell ref="BR17:BU17"/>
+    <mergeCell ref="BR30:BU30"/>
+    <mergeCell ref="BR44:BU44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>