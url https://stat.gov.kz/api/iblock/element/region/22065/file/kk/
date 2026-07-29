--- v3 (2026-06-19)
+++ v4 (2026-07-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="838" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="843" uniqueCount="36">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -446,51 +446,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -548,77 +548,76 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -883,305 +882,305 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XDF55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BF1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CB52" sqref="CB52"/>
+      <selection pane="topRight" activeCell="CA47" sqref="CA47:CA55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="43" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="3"/>
     <col min="54" max="61" width="10.140625" style="3" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="3"/>
     <col min="73" max="73" width="10.85546875" style="3" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="3"/>
     <col min="85" max="85" width="11" style="3" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:85" ht="47.25" customHeight="1">
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="57"/>
-[...57 lines deleted...]
-      <c r="BI2" s="57"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
+      <c r="AL2" s="59"/>
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59"/>
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+      <c r="AX2" s="59"/>
+      <c r="AY2" s="59"/>
+      <c r="AZ2" s="59"/>
+      <c r="BA2" s="59"/>
+      <c r="BB2" s="59"/>
+      <c r="BC2" s="59"/>
+      <c r="BD2" s="59"/>
+      <c r="BE2" s="59"/>
+      <c r="BF2" s="59"/>
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="59"/>
     </row>
     <row r="3" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="56" t="s">
+      <c r="J3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="56"/>
-[...2 lines deleted...]
-      <c r="V3" s="56" t="s">
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="V3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="56"/>
-[...2 lines deleted...]
-      <c r="AH3" s="56" t="s">
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="AH3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AI3" s="56"/>
-[...2 lines deleted...]
-      <c r="AT3" s="56" t="s">
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AT3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AU3" s="56"/>
-[...2 lines deleted...]
-      <c r="BF3" s="56" t="s">
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="BF3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BG3" s="56"/>
-[...1 lines deleted...]
-      <c r="BI3" s="56"/>
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="51"/>
       <c r="BR3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="CD3" s="56" t="s">
+      <c r="CD3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="CE3" s="56"/>
-[...1 lines deleted...]
-      <c r="CG3" s="56"/>
+      <c r="CE3" s="51"/>
+      <c r="CF3" s="51"/>
+      <c r="CG3" s="51"/>
     </row>
     <row r="4" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="53"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52" t="s">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="53"/>
-[...10 lines deleted...]
-      <c r="AL4" s="52" t="s">
+      <c r="AA4" s="54"/>
+      <c r="AB4" s="54"/>
+      <c r="AC4" s="54"/>
+      <c r="AD4" s="54"/>
+      <c r="AE4" s="54"/>
+      <c r="AF4" s="54"/>
+      <c r="AG4" s="54"/>
+      <c r="AH4" s="54"/>
+      <c r="AI4" s="54"/>
+      <c r="AJ4" s="54"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="53"/>
-[...10 lines deleted...]
-      <c r="AX4" s="52" t="s">
+      <c r="AM4" s="54"/>
+      <c r="AN4" s="54"/>
+      <c r="AO4" s="54"/>
+      <c r="AP4" s="54"/>
+      <c r="AQ4" s="54"/>
+      <c r="AR4" s="54"/>
+      <c r="AS4" s="54"/>
+      <c r="AT4" s="54"/>
+      <c r="AU4" s="54"/>
+      <c r="AV4" s="54"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AY4" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="52" t="s">
+      <c r="AY4" s="54"/>
+      <c r="AZ4" s="54"/>
+      <c r="BA4" s="54"/>
+      <c r="BB4" s="54"/>
+      <c r="BC4" s="54"/>
+      <c r="BD4" s="54"/>
+      <c r="BE4" s="54"/>
+      <c r="BF4" s="54"/>
+      <c r="BG4" s="54"/>
+      <c r="BH4" s="54"/>
+      <c r="BI4" s="55"/>
+      <c r="BJ4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="53"/>
-[...10 lines deleted...]
-      <c r="BV4" s="52" t="s">
+      <c r="BK4" s="54"/>
+      <c r="BL4" s="54"/>
+      <c r="BM4" s="54"/>
+      <c r="BN4" s="54"/>
+      <c r="BO4" s="54"/>
+      <c r="BP4" s="54"/>
+      <c r="BQ4" s="54"/>
+      <c r="BR4" s="54"/>
+      <c r="BS4" s="54"/>
+      <c r="BT4" s="54"/>
+      <c r="BU4" s="55"/>
+      <c r="BV4" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="53"/>
-[...9 lines deleted...]
-      <c r="CG4" s="54"/>
+      <c r="BW4" s="54"/>
+      <c r="BX4" s="54"/>
+      <c r="BY4" s="54"/>
+      <c r="BZ4" s="54"/>
+      <c r="CA4" s="54"/>
+      <c r="CB4" s="54"/>
+      <c r="CC4" s="54"/>
+      <c r="CD4" s="54"/>
+      <c r="CE4" s="54"/>
+      <c r="CF4" s="54"/>
+      <c r="CG4" s="55"/>
     </row>
     <row r="5" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="59"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1626,51 +1625,53 @@
       </c>
       <c r="BS6" s="6">
         <v>116807.4</v>
       </c>
       <c r="BT6" s="6">
         <v>125298.9</v>
       </c>
       <c r="BU6" s="6">
         <v>138114.1</v>
       </c>
       <c r="BV6" s="6">
         <v>4877.2</v>
       </c>
       <c r="BW6" s="2">
         <v>11476.2</v>
       </c>
       <c r="BX6" s="6">
         <v>18635.5</v>
       </c>
       <c r="BY6" s="6">
         <v>26057.5</v>
       </c>
       <c r="BZ6" s="7">
         <v>35373.699999999997</v>
       </c>
-      <c r="CA6" s="41"/>
+      <c r="CA6" s="8">
+        <v>47721.4</v>
+      </c>
       <c r="CB6" s="41"/>
       <c r="CC6" s="41"/>
       <c r="CD6" s="41"/>
       <c r="CE6" s="41"/>
       <c r="CF6" s="41"/>
       <c r="CG6" s="41"/>
     </row>
     <row r="7" spans="1:85" s="4" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
@@ -1773,51 +1774,53 @@
       </c>
       <c r="BS7" s="6">
         <v>19606.2</v>
       </c>
       <c r="BT7" s="6">
         <v>21126.400000000001</v>
       </c>
       <c r="BU7" s="6">
         <v>23167</v>
       </c>
       <c r="BV7" s="2">
         <v>941.3</v>
       </c>
       <c r="BW7" s="2">
         <v>2124.1</v>
       </c>
       <c r="BX7" s="6">
         <v>2900.5</v>
       </c>
       <c r="BY7" s="6">
         <v>4092.2</v>
       </c>
       <c r="BZ7" s="7">
         <v>5086.5</v>
       </c>
-      <c r="CA7" s="40"/>
+      <c r="CA7" s="8">
+        <v>6477.8</v>
+      </c>
       <c r="CB7" s="40"/>
       <c r="CC7" s="40"/>
       <c r="CD7" s="40"/>
       <c r="CE7" s="40"/>
       <c r="CF7" s="40"/>
       <c r="CG7" s="40"/>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="29">
         <v>2371.2900010054163</v>
       </c>
       <c r="C8" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D8" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E8" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F8" s="2">
         <v>15644.554625837885</v>
@@ -2016,51 +2019,53 @@
       </c>
       <c r="BS8" s="6">
         <v>8525.5</v>
       </c>
       <c r="BT8" s="6">
         <v>9397.6</v>
       </c>
       <c r="BU8" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV8" s="2">
         <v>395.8</v>
       </c>
       <c r="BW8" s="2">
         <v>1141</v>
       </c>
       <c r="BX8" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY8" s="6">
         <v>2533.3000000000002</v>
       </c>
       <c r="BZ8" s="7">
         <v>3272.1</v>
       </c>
-      <c r="CA8" s="5"/>
+      <c r="CA8" s="8">
+        <v>4126.5</v>
+      </c>
       <c r="CB8" s="5"/>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
@@ -2163,51 +2168,53 @@
       </c>
       <c r="BS9" s="6">
         <v>12037.7</v>
       </c>
       <c r="BT9" s="6">
         <v>13492.4</v>
       </c>
       <c r="BU9" s="6">
         <v>15369.3</v>
       </c>
       <c r="BV9" s="34">
         <v>349.9</v>
       </c>
       <c r="BW9" s="34">
         <v>871.7</v>
       </c>
       <c r="BX9" s="34">
         <v>1707.2</v>
       </c>
       <c r="BY9" s="34">
         <v>2592.5</v>
       </c>
       <c r="BZ9" s="34">
         <v>3318.5</v>
       </c>
-      <c r="CA9" s="5"/>
+      <c r="CA9" s="8">
+        <v>4739.2</v>
+      </c>
       <c r="CB9" s="5"/>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
@@ -2310,51 +2317,53 @@
       </c>
       <c r="BS10" s="6">
         <v>11371.9</v>
       </c>
       <c r="BT10" s="6">
         <v>11610.3</v>
       </c>
       <c r="BU10" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV10" s="2">
         <v>400.2</v>
       </c>
       <c r="BW10" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX10" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY10" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ10" s="7">
         <v>4263.8999999999996</v>
       </c>
-      <c r="CA10" s="5"/>
+      <c r="CA10" s="8">
+        <v>6103.7</v>
+      </c>
       <c r="CB10" s="5"/>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
@@ -2457,51 +2466,53 @@
       </c>
       <c r="BS11" s="6">
         <v>23770.7</v>
       </c>
       <c r="BT11" s="6">
         <v>25472</v>
       </c>
       <c r="BU11" s="6">
         <v>28566.9</v>
       </c>
       <c r="BV11" s="2">
         <v>1084.4000000000001</v>
       </c>
       <c r="BW11" s="2">
         <v>2250.9</v>
       </c>
       <c r="BX11" s="6">
         <v>3520.7</v>
       </c>
       <c r="BY11" s="6">
         <v>4827.5</v>
       </c>
       <c r="BZ11" s="7">
         <v>7450.9</v>
       </c>
-      <c r="CA11" s="5"/>
+      <c r="CA11" s="8">
+        <v>9875.5</v>
+      </c>
       <c r="CB11" s="5"/>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
@@ -2604,51 +2615,53 @@
       </c>
       <c r="BS12" s="6">
         <v>18603</v>
       </c>
       <c r="BT12" s="6">
         <v>19881</v>
       </c>
       <c r="BU12" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV12" s="2">
         <v>871.8</v>
       </c>
       <c r="BW12" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX12" s="6">
         <v>3721</v>
       </c>
       <c r="BY12" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ12" s="7">
         <v>6633.5</v>
       </c>
-      <c r="CA12" s="5"/>
+      <c r="CA12" s="8">
+        <v>9422.7999999999993</v>
+      </c>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
@@ -2751,51 +2764,53 @@
       </c>
       <c r="BS13" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT13" s="6">
         <v>1491.8</v>
       </c>
       <c r="BU13" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV13" s="2">
         <v>70.2</v>
       </c>
       <c r="BW13" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX13" s="6">
         <v>333.8</v>
       </c>
       <c r="BY13" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ13" s="7">
         <v>564.9</v>
       </c>
-      <c r="CA13" s="5"/>
+      <c r="CA13" s="8">
+        <v>700.9</v>
+      </c>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
@@ -2898,277 +2913,279 @@
       </c>
       <c r="BS14" s="5">
         <v>21558</v>
       </c>
       <c r="BT14" s="5">
         <v>22827.5</v>
       </c>
       <c r="BU14" s="6">
         <v>23886.400000000001</v>
       </c>
       <c r="BV14" s="5">
         <v>763.6</v>
       </c>
       <c r="BW14" s="36">
         <v>1675.1</v>
       </c>
       <c r="BX14" s="6">
         <v>2687.4</v>
       </c>
       <c r="BY14" s="5">
         <v>3549.9</v>
       </c>
       <c r="BZ14" s="6">
         <v>4783.3999999999996</v>
       </c>
-      <c r="CA14" s="5"/>
+      <c r="CA14" s="6">
+        <v>6275</v>
+      </c>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" s="10"/>
     </row>
     <row r="16" spans="1:85" ht="27" customHeight="1">
-      <c r="B16" s="57" t="s">
+      <c r="B16" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="57"/>
-[...57 lines deleted...]
-      <c r="BI16" s="57"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="59"/>
+      <c r="N16" s="59"/>
+      <c r="O16" s="59"/>
+      <c r="P16" s="59"/>
+      <c r="Q16" s="59"/>
+      <c r="R16" s="59"/>
+      <c r="S16" s="59"/>
+      <c r="T16" s="59"/>
+      <c r="U16" s="59"/>
+      <c r="V16" s="59"/>
+      <c r="W16" s="59"/>
+      <c r="X16" s="59"/>
+      <c r="Y16" s="59"/>
+      <c r="Z16" s="59"/>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="59"/>
+      <c r="AC16" s="59"/>
+      <c r="AD16" s="59"/>
+      <c r="AE16" s="59"/>
+      <c r="AF16" s="59"/>
+      <c r="AG16" s="59"/>
+      <c r="AH16" s="59"/>
+      <c r="AI16" s="59"/>
+      <c r="AJ16" s="59"/>
+      <c r="AK16" s="59"/>
+      <c r="AL16" s="59"/>
+      <c r="AM16" s="59"/>
+      <c r="AN16" s="59"/>
+      <c r="AO16" s="59"/>
+      <c r="AP16" s="59"/>
+      <c r="AQ16" s="59"/>
+      <c r="AR16" s="59"/>
+      <c r="AS16" s="59"/>
+      <c r="AT16" s="59"/>
+      <c r="AU16" s="59"/>
+      <c r="AV16" s="59"/>
+      <c r="AW16" s="59"/>
+      <c r="AX16" s="59"/>
+      <c r="AY16" s="59"/>
+      <c r="AZ16" s="59"/>
+      <c r="BA16" s="59"/>
+      <c r="BB16" s="59"/>
+      <c r="BC16" s="59"/>
+      <c r="BD16" s="59"/>
+      <c r="BE16" s="59"/>
+      <c r="BF16" s="59"/>
+      <c r="BG16" s="59"/>
+      <c r="BH16" s="59"/>
+      <c r="BI16" s="59"/>
     </row>
     <row r="17" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="56" t="s">
+      <c r="J17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="K17" s="56"/>
-[...2 lines deleted...]
-      <c r="V17" s="56" t="s">
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="51"/>
+      <c r="V17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="W17" s="56"/>
-[...2 lines deleted...]
-      <c r="AH17" s="56" t="s">
+      <c r="W17" s="51"/>
+      <c r="X17" s="51"/>
+      <c r="Y17" s="51"/>
+      <c r="AH17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AI17" s="56"/>
-[...2 lines deleted...]
-      <c r="AT17" s="56" t="s">
+      <c r="AI17" s="51"/>
+      <c r="AJ17" s="51"/>
+      <c r="AK17" s="51"/>
+      <c r="AT17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AU17" s="56"/>
-[...2 lines deleted...]
-      <c r="BF17" s="56" t="s">
+      <c r="AU17" s="51"/>
+      <c r="AV17" s="51"/>
+      <c r="AW17" s="51"/>
+      <c r="BF17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BG17" s="56"/>
-[...1 lines deleted...]
-      <c r="BI17" s="56"/>
+      <c r="BG17" s="51"/>
+      <c r="BH17" s="51"/>
+      <c r="BI17" s="51"/>
       <c r="BN17" s="19"/>
       <c r="BO17" s="19"/>
       <c r="BP17" s="27"/>
       <c r="BQ17" s="27"/>
-      <c r="BR17" s="56" t="s">
+      <c r="BR17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BS17" s="56"/>
-[...1 lines deleted...]
-      <c r="BU17" s="56"/>
+      <c r="BS17" s="51"/>
+      <c r="BT17" s="51"/>
+      <c r="BU17" s="51"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
-      <c r="CD17" s="56" t="s">
+      <c r="CD17" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="CE17" s="56"/>
-[...1 lines deleted...]
-      <c r="CG17" s="56"/>
+      <c r="CE17" s="51"/>
+      <c r="CF17" s="51"/>
+      <c r="CG17" s="51"/>
     </row>
     <row r="18" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
       <c r="A18" s="13"/>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="53"/>
-[...10 lines deleted...]
-      <c r="N18" s="52" t="s">
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="54"/>
+      <c r="K18" s="54"/>
+      <c r="L18" s="54"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="O18" s="53"/>
-[...10 lines deleted...]
-      <c r="Z18" s="52" t="s">
+      <c r="O18" s="54"/>
+      <c r="P18" s="54"/>
+      <c r="Q18" s="54"/>
+      <c r="R18" s="54"/>
+      <c r="S18" s="54"/>
+      <c r="T18" s="54"/>
+      <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
+      <c r="W18" s="54"/>
+      <c r="X18" s="54"/>
+      <c r="Y18" s="55"/>
+      <c r="Z18" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AA18" s="53"/>
-[...10 lines deleted...]
-      <c r="AL18" s="52" t="s">
+      <c r="AA18" s="54"/>
+      <c r="AB18" s="54"/>
+      <c r="AC18" s="54"/>
+      <c r="AD18" s="54"/>
+      <c r="AE18" s="54"/>
+      <c r="AF18" s="54"/>
+      <c r="AG18" s="54"/>
+      <c r="AH18" s="54"/>
+      <c r="AI18" s="54"/>
+      <c r="AJ18" s="54"/>
+      <c r="AK18" s="55"/>
+      <c r="AL18" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AM18" s="53"/>
-[...10 lines deleted...]
-      <c r="AX18" s="52" t="s">
+      <c r="AM18" s="54"/>
+      <c r="AN18" s="54"/>
+      <c r="AO18" s="54"/>
+      <c r="AP18" s="54"/>
+      <c r="AQ18" s="54"/>
+      <c r="AR18" s="54"/>
+      <c r="AS18" s="54"/>
+      <c r="AT18" s="54"/>
+      <c r="AU18" s="54"/>
+      <c r="AV18" s="54"/>
+      <c r="AW18" s="55"/>
+      <c r="AX18" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AY18" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ18" s="52" t="s">
+      <c r="AY18" s="54"/>
+      <c r="AZ18" s="54"/>
+      <c r="BA18" s="54"/>
+      <c r="BB18" s="54"/>
+      <c r="BC18" s="54"/>
+      <c r="BD18" s="54"/>
+      <c r="BE18" s="54"/>
+      <c r="BF18" s="54"/>
+      <c r="BG18" s="54"/>
+      <c r="BH18" s="54"/>
+      <c r="BI18" s="55"/>
+      <c r="BJ18" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BK18" s="53"/>
-[...10 lines deleted...]
-      <c r="BV18" s="52" t="s">
+      <c r="BK18" s="54"/>
+      <c r="BL18" s="54"/>
+      <c r="BM18" s="54"/>
+      <c r="BN18" s="54"/>
+      <c r="BO18" s="54"/>
+      <c r="BP18" s="54"/>
+      <c r="BQ18" s="54"/>
+      <c r="BR18" s="54"/>
+      <c r="BS18" s="54"/>
+      <c r="BT18" s="54"/>
+      <c r="BU18" s="55"/>
+      <c r="BV18" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="BW18" s="53"/>
-[...9 lines deleted...]
-      <c r="CG18" s="54"/>
+      <c r="BW18" s="54"/>
+      <c r="BX18" s="54"/>
+      <c r="BY18" s="54"/>
+      <c r="BZ18" s="54"/>
+      <c r="CA18" s="54"/>
+      <c r="CB18" s="54"/>
+      <c r="CC18" s="54"/>
+      <c r="CD18" s="54"/>
+      <c r="CE18" s="54"/>
+      <c r="CF18" s="54"/>
+      <c r="CG18" s="55"/>
     </row>
     <row r="19" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
       <c r="A19" s="31"/>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3616,51 +3633,53 @@
       </c>
       <c r="BS20" s="6">
         <v>115128</v>
       </c>
       <c r="BT20" s="6">
         <v>123451.5</v>
       </c>
       <c r="BU20" s="6">
         <v>136098.79999999999</v>
       </c>
       <c r="BV20" s="2">
         <v>4709.3</v>
       </c>
       <c r="BW20" s="2">
         <v>11140.3</v>
       </c>
       <c r="BX20" s="47">
         <v>18120.5</v>
       </c>
       <c r="BY20" s="6">
         <v>25041.7</v>
       </c>
       <c r="BZ20" s="7">
         <v>34104.199999999997</v>
       </c>
-      <c r="CA20" s="40"/>
+      <c r="CA20" s="8">
+        <v>46197.9</v>
+      </c>
       <c r="CB20" s="40"/>
       <c r="CC20" s="40"/>
       <c r="CD20" s="40"/>
       <c r="CE20" s="40"/>
       <c r="CF20" s="40"/>
       <c r="CG20" s="40"/>
     </row>
     <row r="21" spans="1:85" s="4" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
@@ -3757,51 +3776,53 @@
       </c>
       <c r="BS21" s="6">
         <v>18407.8</v>
       </c>
       <c r="BT21" s="44">
         <v>19874.3</v>
       </c>
       <c r="BU21" s="6">
         <v>21807.599999999999</v>
       </c>
       <c r="BV21" s="2">
         <v>850.2</v>
       </c>
       <c r="BW21" s="2">
         <v>1921.6</v>
       </c>
       <c r="BX21" s="6">
         <v>2575.1999999999998</v>
       </c>
       <c r="BY21" s="6">
         <v>3405.9</v>
       </c>
       <c r="BZ21" s="7">
         <v>4228.3999999999996</v>
       </c>
-      <c r="CA21" s="40"/>
+      <c r="CA21" s="8">
+        <v>5448.2</v>
+      </c>
       <c r="CB21" s="40"/>
       <c r="CC21" s="40"/>
       <c r="CD21" s="40"/>
       <c r="CE21" s="40"/>
       <c r="CF21" s="40"/>
       <c r="CG21" s="40"/>
     </row>
     <row r="22" spans="1:85" s="4" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
@@ -3898,51 +3919,53 @@
       </c>
       <c r="BS22" s="6">
         <v>8506.7000000000007</v>
       </c>
       <c r="BT22" s="44">
         <v>9397.2999999999993</v>
       </c>
       <c r="BU22" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV22" s="2">
         <v>395.8</v>
       </c>
       <c r="BW22" s="2">
         <v>1141</v>
       </c>
       <c r="BX22" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY22" s="6">
         <v>2533.3000000000002</v>
       </c>
       <c r="BZ22" s="7">
         <v>3272.1</v>
       </c>
-      <c r="CA22" s="40"/>
+      <c r="CA22" s="8">
+        <v>4126.5</v>
+      </c>
       <c r="CB22" s="40"/>
       <c r="CC22" s="40"/>
       <c r="CD22" s="40"/>
       <c r="CE22" s="40"/>
       <c r="CF22" s="40"/>
       <c r="CG22" s="40"/>
     </row>
     <row r="23" spans="1:85" s="4" customFormat="1">
       <c r="A23" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
@@ -4039,51 +4062,53 @@
       </c>
       <c r="BS23" s="6">
         <v>12120.8</v>
       </c>
       <c r="BT23" s="44">
         <v>13492.4</v>
       </c>
       <c r="BU23" s="6">
         <v>15368.9</v>
       </c>
       <c r="BV23" s="34">
         <v>349.8</v>
       </c>
       <c r="BW23" s="34">
         <v>871.6</v>
       </c>
       <c r="BX23" s="6">
         <v>1706.9</v>
       </c>
       <c r="BY23" s="34">
         <v>2592.1999999999998</v>
       </c>
       <c r="BZ23" s="34">
         <v>3318</v>
       </c>
-      <c r="CA23" s="40"/>
+      <c r="CA23" s="8">
+        <v>4738.7</v>
+      </c>
       <c r="CB23" s="40"/>
       <c r="CC23" s="40"/>
       <c r="CD23" s="40"/>
       <c r="CE23" s="40"/>
       <c r="CF23" s="40"/>
       <c r="CG23" s="40"/>
     </row>
     <row r="24" spans="1:85" s="4" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
@@ -4180,51 +4205,53 @@
       </c>
       <c r="BS24" s="6">
         <v>11371.6</v>
       </c>
       <c r="BT24" s="44">
         <v>11610.3</v>
       </c>
       <c r="BU24" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV24" s="2">
         <v>401.4</v>
       </c>
       <c r="BW24" s="2">
         <v>1190.0999999999999</v>
       </c>
       <c r="BX24" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY24" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ24" s="7">
         <v>4263.8999999999996</v>
       </c>
-      <c r="CA24" s="40"/>
+      <c r="CA24" s="8">
+        <v>6103.7</v>
+      </c>
       <c r="CB24" s="40"/>
       <c r="CC24" s="40"/>
       <c r="CD24" s="40"/>
       <c r="CE24" s="40"/>
       <c r="CF24" s="40"/>
       <c r="CG24" s="40"/>
     </row>
     <row r="25" spans="1:85" s="4" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
@@ -4321,51 +4348,53 @@
       </c>
       <c r="BS25" s="6">
         <v>23105.1</v>
       </c>
       <c r="BT25" s="44">
         <v>24931.8</v>
       </c>
       <c r="BU25" s="6">
         <v>27977.7</v>
       </c>
       <c r="BV25" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW25" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX25" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY25" s="6">
         <v>4532.7</v>
       </c>
       <c r="BZ25" s="7">
         <v>7082.4</v>
       </c>
-      <c r="CA25" s="40"/>
+      <c r="CA25" s="8">
+        <v>9433.2999999999993</v>
+      </c>
       <c r="CB25" s="40"/>
       <c r="CC25" s="40"/>
       <c r="CD25" s="40"/>
       <c r="CE25" s="40"/>
       <c r="CF25" s="40"/>
       <c r="CG25" s="40"/>
     </row>
     <row r="26" spans="1:85" s="4" customFormat="1">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
@@ -4462,51 +4491,53 @@
       </c>
       <c r="BS26" s="6">
         <v>18603</v>
       </c>
       <c r="BT26" s="44">
         <v>19881</v>
       </c>
       <c r="BU26" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV26" s="2">
         <v>872.3</v>
       </c>
       <c r="BW26" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX26" s="6">
         <v>3721</v>
       </c>
       <c r="BY26" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ26" s="7">
         <v>6633.5</v>
       </c>
-      <c r="CA26" s="40"/>
+      <c r="CA26" s="8">
+        <v>9422.7999999999993</v>
+      </c>
       <c r="CB26" s="40"/>
       <c r="CC26" s="40"/>
       <c r="CD26" s="40"/>
       <c r="CE26" s="40"/>
       <c r="CF26" s="40"/>
       <c r="CG26" s="40"/>
     </row>
     <row r="27" spans="1:85">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>2230.9143916929033</v>
       </c>
       <c r="C27" s="6">
         <v>4447.7724135484987</v>
       </c>
       <c r="D27" s="6">
         <v>7343.1130062959983</v>
       </c>
       <c r="E27" s="6">
         <v>10281.435554418313</v>
       </c>
       <c r="F27" s="6">
         <v>14942.676579275319</v>
@@ -4699,51 +4730,53 @@
       </c>
       <c r="BS27" s="6">
         <v>1334.3</v>
       </c>
       <c r="BT27" s="44">
         <v>1491.8</v>
       </c>
       <c r="BU27" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV27" s="2">
         <v>70.2</v>
       </c>
       <c r="BW27" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX27" s="6">
         <v>333.8</v>
       </c>
       <c r="BY27" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ27" s="7">
         <v>564.9</v>
       </c>
-      <c r="CA27" s="5"/>
+      <c r="CA27" s="8">
+        <v>700.9</v>
+      </c>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
     </row>
     <row r="28" spans="1:85">
       <c r="A28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AX28" s="6">
         <v>437.9</v>
       </c>
       <c r="AY28" s="6">
         <v>960</v>
       </c>
       <c r="AZ28" s="6">
         <v>1690.5</v>
       </c>
       <c r="BA28" s="6">
         <v>2197.5</v>
       </c>
       <c r="BB28" s="6">
         <v>2893.5</v>
@@ -4792,269 +4825,271 @@
       </c>
       <c r="BS28" s="6">
         <v>21678.7</v>
       </c>
       <c r="BT28" s="44">
         <v>22773.599999999999</v>
       </c>
       <c r="BU28" s="6">
         <v>23820.1</v>
       </c>
       <c r="BV28" s="6">
         <v>756.2</v>
       </c>
       <c r="BW28" s="6">
         <v>1661.8</v>
       </c>
       <c r="BX28" s="6">
         <v>2667.4</v>
       </c>
       <c r="BY28" s="6">
         <v>3515.4</v>
       </c>
       <c r="BZ28" s="6">
         <v>4741</v>
       </c>
-      <c r="CA28" s="5"/>
+      <c r="CA28" s="6">
+        <v>6223.8</v>
+      </c>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
     </row>
     <row r="29" spans="1:85" ht="21" customHeight="1">
-      <c r="B29" s="57" t="s">
+      <c r="B29" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="57"/>
-[...57 lines deleted...]
-      <c r="BI29" s="57"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="59"/>
+      <c r="AB29" s="59"/>
+      <c r="AC29" s="59"/>
+      <c r="AD29" s="59"/>
+      <c r="AE29" s="59"/>
+      <c r="AF29" s="59"/>
+      <c r="AG29" s="59"/>
+      <c r="AH29" s="59"/>
+      <c r="AI29" s="59"/>
+      <c r="AJ29" s="59"/>
+      <c r="AK29" s="59"/>
+      <c r="AL29" s="59"/>
+      <c r="AM29" s="59"/>
+      <c r="AN29" s="59"/>
+      <c r="AO29" s="59"/>
+      <c r="AP29" s="59"/>
+      <c r="AQ29" s="59"/>
+      <c r="AR29" s="59"/>
+      <c r="AS29" s="59"/>
+      <c r="AT29" s="59"/>
+      <c r="AU29" s="59"/>
+      <c r="AV29" s="59"/>
+      <c r="AW29" s="59"/>
+      <c r="AX29" s="59"/>
+      <c r="AY29" s="59"/>
+      <c r="AZ29" s="59"/>
+      <c r="BA29" s="59"/>
+      <c r="BB29" s="59"/>
+      <c r="BC29" s="59"/>
+      <c r="BD29" s="59"/>
+      <c r="BE29" s="59"/>
+      <c r="BF29" s="59"/>
+      <c r="BG29" s="59"/>
+      <c r="BH29" s="59"/>
+      <c r="BI29" s="59"/>
     </row>
     <row r="30" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="56" t="s">
+      <c r="J30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="K30" s="56"/>
-[...2 lines deleted...]
-      <c r="V30" s="56" t="s">
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="51"/>
+      <c r="V30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="W30" s="56"/>
-[...2 lines deleted...]
-      <c r="AH30" s="56" t="s">
+      <c r="W30" s="51"/>
+      <c r="X30" s="51"/>
+      <c r="Y30" s="51"/>
+      <c r="AH30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AI30" s="56"/>
-[...2 lines deleted...]
-      <c r="AT30" s="56" t="s">
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51"/>
+      <c r="AT30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AU30" s="56"/>
-[...2 lines deleted...]
-      <c r="BF30" s="56" t="s">
+      <c r="AU30" s="51"/>
+      <c r="AV30" s="51"/>
+      <c r="AW30" s="51"/>
+      <c r="BF30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BG30" s="56"/>
-[...2 lines deleted...]
-      <c r="BR30" s="56" t="s">
+      <c r="BG30" s="51"/>
+      <c r="BH30" s="51"/>
+      <c r="BI30" s="51"/>
+      <c r="BR30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BS30" s="56"/>
-[...2 lines deleted...]
-      <c r="CD30" s="56" t="s">
+      <c r="BS30" s="51"/>
+      <c r="BT30" s="51"/>
+      <c r="BU30" s="51"/>
+      <c r="CD30" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="CE30" s="56"/>
-[...1 lines deleted...]
-      <c r="CG30" s="56"/>
+      <c r="CE30" s="51"/>
+      <c r="CF30" s="51"/>
+      <c r="CG30" s="51"/>
     </row>
     <row r="31" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="58"/>
-      <c r="B31" s="52" t="s">
+      <c r="A31" s="57"/>
+      <c r="B31" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="53"/>
-[...10 lines deleted...]
-      <c r="N31" s="52" t="s">
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="55"/>
+      <c r="N31" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="O31" s="53"/>
-[...10 lines deleted...]
-      <c r="Z31" s="52" t="s">
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AA31" s="53"/>
-[...10 lines deleted...]
-      <c r="AL31" s="52" t="s">
+      <c r="AA31" s="54"/>
+      <c r="AB31" s="54"/>
+      <c r="AC31" s="54"/>
+      <c r="AD31" s="54"/>
+      <c r="AE31" s="54"/>
+      <c r="AF31" s="54"/>
+      <c r="AG31" s="54"/>
+      <c r="AH31" s="54"/>
+      <c r="AI31" s="54"/>
+      <c r="AJ31" s="54"/>
+      <c r="AK31" s="55"/>
+      <c r="AL31" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AM31" s="53"/>
-[...10 lines deleted...]
-      <c r="AX31" s="52" t="s">
+      <c r="AM31" s="54"/>
+      <c r="AN31" s="54"/>
+      <c r="AO31" s="54"/>
+      <c r="AP31" s="54"/>
+      <c r="AQ31" s="54"/>
+      <c r="AR31" s="54"/>
+      <c r="AS31" s="54"/>
+      <c r="AT31" s="54"/>
+      <c r="AU31" s="54"/>
+      <c r="AV31" s="54"/>
+      <c r="AW31" s="55"/>
+      <c r="AX31" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AY31" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ31" s="52" t="s">
+      <c r="AY31" s="54"/>
+      <c r="AZ31" s="54"/>
+      <c r="BA31" s="54"/>
+      <c r="BB31" s="54"/>
+      <c r="BC31" s="54"/>
+      <c r="BD31" s="54"/>
+      <c r="BE31" s="54"/>
+      <c r="BF31" s="54"/>
+      <c r="BG31" s="53"/>
+      <c r="BH31" s="54"/>
+      <c r="BI31" s="55"/>
+      <c r="BJ31" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BK31" s="53"/>
-[...10 lines deleted...]
-      <c r="BV31" s="52" t="s">
+      <c r="BK31" s="54"/>
+      <c r="BL31" s="54"/>
+      <c r="BM31" s="54"/>
+      <c r="BN31" s="54"/>
+      <c r="BO31" s="54"/>
+      <c r="BP31" s="54"/>
+      <c r="BQ31" s="54"/>
+      <c r="BR31" s="54"/>
+      <c r="BS31" s="53"/>
+      <c r="BT31" s="54"/>
+      <c r="BU31" s="55"/>
+      <c r="BV31" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="BW31" s="53"/>
-[...9 lines deleted...]
-      <c r="CG31" s="54"/>
+      <c r="BW31" s="54"/>
+      <c r="BX31" s="54"/>
+      <c r="BY31" s="54"/>
+      <c r="BZ31" s="53"/>
+      <c r="CA31" s="54"/>
+      <c r="CB31" s="54"/>
+      <c r="CC31" s="54"/>
+      <c r="CD31" s="54"/>
+      <c r="CE31" s="54"/>
+      <c r="CF31" s="54"/>
+      <c r="CG31" s="55"/>
     </row>
     <row r="32" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="59"/>
+      <c r="A32" s="58"/>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -5499,51 +5534,53 @@
       </c>
       <c r="BS33" s="6">
         <v>52774.2</v>
       </c>
       <c r="BT33" s="6">
         <v>52874.9</v>
       </c>
       <c r="BU33" s="6">
         <v>53889.3</v>
       </c>
       <c r="BV33" s="6">
         <v>76.2</v>
       </c>
       <c r="BW33" s="2">
         <v>174.3</v>
       </c>
       <c r="BX33" s="6">
         <v>269.10000000000002</v>
       </c>
       <c r="BY33" s="7">
         <v>357.8</v>
       </c>
       <c r="BZ33" s="7">
         <v>438.4</v>
       </c>
-      <c r="CA33" s="51"/>
+      <c r="CA33" s="8">
+        <v>536.5</v>
+      </c>
       <c r="CB33" s="40"/>
       <c r="CC33" s="40"/>
       <c r="CD33" s="40"/>
       <c r="CE33" s="40"/>
       <c r="CF33" s="40"/>
       <c r="CG33" s="40"/>
     </row>
     <row r="34" spans="1:16334" s="4" customFormat="1">
       <c r="A34" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
@@ -5646,51 +5683,53 @@
       </c>
       <c r="BS34" s="6">
         <v>10289.1</v>
       </c>
       <c r="BT34" s="6">
         <v>10361.9</v>
       </c>
       <c r="BU34" s="6">
         <v>11094.3</v>
       </c>
       <c r="BV34" s="2">
         <v>28.7</v>
       </c>
       <c r="BW34" s="2">
         <v>68.599999999999994</v>
       </c>
       <c r="BX34" s="6">
         <v>107</v>
       </c>
       <c r="BY34" s="7">
         <v>142.1</v>
       </c>
       <c r="BZ34" s="7">
         <v>173</v>
       </c>
-      <c r="CA34" s="51"/>
+      <c r="CA34" s="8">
+        <v>213.1</v>
+      </c>
       <c r="CB34" s="40"/>
       <c r="CC34" s="40"/>
       <c r="CD34" s="40"/>
       <c r="CE34" s="40"/>
       <c r="CF34" s="40"/>
       <c r="CG34" s="40"/>
     </row>
     <row r="35" spans="1:16334" s="4" customFormat="1">
       <c r="A35" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
@@ -5793,51 +5832,53 @@
       </c>
       <c r="BS35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BT35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BU35" s="6">
         <v>3088.5</v>
       </c>
       <c r="BV35" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW35" s="34">
         <v>0.1</v>
       </c>
       <c r="BX35" s="34">
         <v>0.1</v>
       </c>
       <c r="BY35" s="37">
         <v>0.3</v>
       </c>
       <c r="BZ35" s="33">
         <v>0.3</v>
       </c>
-      <c r="CA35" s="51"/>
+      <c r="CA35" s="33">
+        <v>0.3</v>
+      </c>
       <c r="CB35" s="40"/>
       <c r="CC35" s="40"/>
       <c r="CD35" s="40"/>
       <c r="CE35" s="40"/>
       <c r="CF35" s="40"/>
       <c r="CG35" s="40"/>
     </row>
     <row r="36" spans="1:16334" s="4" customFormat="1">
       <c r="A36" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
@@ -5936,51 +5977,53 @@
       <c r="BR36" s="6">
         <v>4460</v>
       </c>
       <c r="BS36" s="6">
         <v>5679.8</v>
       </c>
       <c r="BT36" s="6">
         <v>5681.2</v>
       </c>
       <c r="BU36" s="6">
         <v>5903.9</v>
       </c>
       <c r="BV36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY36" s="49"/>
       <c r="BZ36" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CA36" s="51"/>
+      <c r="CA36" s="34" t="s">
+        <v>33</v>
+      </c>
       <c r="CB36" s="40"/>
       <c r="CC36" s="40"/>
       <c r="CD36" s="40"/>
       <c r="CE36" s="40"/>
       <c r="CF36" s="40"/>
       <c r="CG36" s="40"/>
     </row>
     <row r="37" spans="1:16334" s="4" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="28"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
@@ -6079,51 +6122,53 @@
       <c r="BR37" s="6">
         <v>2624.3</v>
       </c>
       <c r="BS37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BT37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BU37" s="6">
         <v>3517.4</v>
       </c>
       <c r="BV37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY37" s="49"/>
       <c r="BZ37" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CA37" s="51"/>
+      <c r="CA37" s="34" t="s">
+        <v>33</v>
+      </c>
       <c r="CB37" s="40"/>
       <c r="CC37" s="40"/>
       <c r="CD37" s="40"/>
       <c r="CE37" s="40"/>
       <c r="CF37" s="40"/>
       <c r="CG37" s="40"/>
     </row>
     <row r="38" spans="1:16334" s="4" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="28"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
@@ -6222,51 +6267,53 @@
       <c r="BR38" s="6">
         <v>7508.8</v>
       </c>
       <c r="BS38" s="6">
         <v>9611.2999999999993</v>
       </c>
       <c r="BT38" s="6">
         <v>9614.1</v>
       </c>
       <c r="BU38" s="6">
         <v>10266</v>
       </c>
       <c r="BV38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY38" s="49"/>
       <c r="BZ38" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CA38" s="51"/>
+      <c r="CA38" s="34" t="s">
+        <v>33</v>
+      </c>
       <c r="CB38" s="40"/>
       <c r="CC38" s="40"/>
       <c r="CD38" s="40"/>
       <c r="CE38" s="40"/>
       <c r="CF38" s="40"/>
       <c r="CG38" s="40"/>
     </row>
     <row r="39" spans="1:16334" s="4" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
@@ -6367,51 +6414,53 @@
       <c r="BR39" s="6">
         <v>5658.9</v>
       </c>
       <c r="BS39" s="6">
         <v>7494.9</v>
       </c>
       <c r="BT39" s="6">
         <v>7495.6</v>
       </c>
       <c r="BU39" s="6">
         <v>7588.3</v>
       </c>
       <c r="BV39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY39" s="7"/>
       <c r="BZ39" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CA39" s="51"/>
+      <c r="CA39" s="34" t="s">
+        <v>33</v>
+      </c>
       <c r="CB39" s="40"/>
       <c r="CC39" s="40"/>
       <c r="CD39" s="40"/>
       <c r="CE39" s="40"/>
       <c r="CF39" s="40"/>
       <c r="CG39" s="40"/>
     </row>
     <row r="40" spans="1:16334" s="4" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
@@ -6508,51 +6557,53 @@
       <c r="BR40" s="6">
         <v>260.7</v>
       </c>
       <c r="BS40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BT40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BU40" s="6">
         <v>355.9</v>
       </c>
       <c r="BV40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY40" s="37"/>
       <c r="BZ40" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CA40" s="51"/>
+      <c r="CA40" s="34" t="s">
+        <v>33</v>
+      </c>
       <c r="CB40" s="40"/>
       <c r="CC40" s="40"/>
       <c r="CD40" s="40"/>
       <c r="CE40" s="40"/>
       <c r="CF40" s="40"/>
       <c r="CG40" s="40"/>
     </row>
     <row r="41" spans="1:16334">
       <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>56.810187185369053</v>
       </c>
       <c r="C41" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D41" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E41" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F41" s="2">
         <v>284.05093592684528</v>
@@ -6751,269 +6802,271 @@
       </c>
       <c r="BS41" s="6">
         <v>12610.4</v>
       </c>
       <c r="BT41" s="6">
         <v>12633.4</v>
       </c>
       <c r="BU41" s="6">
         <v>12075</v>
       </c>
       <c r="BV41" s="34">
         <v>47.5</v>
       </c>
       <c r="BW41" s="6">
         <v>105.4</v>
       </c>
       <c r="BX41" s="6">
         <v>162</v>
       </c>
       <c r="BY41" s="7">
         <v>215.4</v>
       </c>
       <c r="BZ41" s="6">
         <v>265.10000000000002</v>
       </c>
-      <c r="CA41" s="26"/>
+      <c r="CA41" s="6">
+        <v>323.10000000000002</v>
+      </c>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
     </row>
     <row r="43" spans="1:16334" ht="21" customHeight="1">
-      <c r="B43" s="57" t="s">
+      <c r="B43" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="57"/>
-[...57 lines deleted...]
-      <c r="BI43" s="57"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="59"/>
+      <c r="E43" s="59"/>
+      <c r="F43" s="59"/>
+      <c r="G43" s="59"/>
+      <c r="H43" s="59"/>
+      <c r="I43" s="59"/>
+      <c r="J43" s="59"/>
+      <c r="K43" s="59"/>
+      <c r="L43" s="59"/>
+      <c r="M43" s="59"/>
+      <c r="N43" s="59"/>
+      <c r="O43" s="59"/>
+      <c r="P43" s="59"/>
+      <c r="Q43" s="59"/>
+      <c r="R43" s="59"/>
+      <c r="S43" s="59"/>
+      <c r="T43" s="59"/>
+      <c r="U43" s="59"/>
+      <c r="V43" s="59"/>
+      <c r="W43" s="59"/>
+      <c r="X43" s="59"/>
+      <c r="Y43" s="59"/>
+      <c r="Z43" s="59"/>
+      <c r="AA43" s="59"/>
+      <c r="AB43" s="59"/>
+      <c r="AC43" s="59"/>
+      <c r="AD43" s="59"/>
+      <c r="AE43" s="59"/>
+      <c r="AF43" s="59"/>
+      <c r="AG43" s="59"/>
+      <c r="AH43" s="59"/>
+      <c r="AI43" s="59"/>
+      <c r="AJ43" s="59"/>
+      <c r="AK43" s="59"/>
+      <c r="AL43" s="59"/>
+      <c r="AM43" s="59"/>
+      <c r="AN43" s="59"/>
+      <c r="AO43" s="59"/>
+      <c r="AP43" s="59"/>
+      <c r="AQ43" s="59"/>
+      <c r="AR43" s="59"/>
+      <c r="AS43" s="59"/>
+      <c r="AT43" s="59"/>
+      <c r="AU43" s="59"/>
+      <c r="AV43" s="59"/>
+      <c r="AW43" s="59"/>
+      <c r="AX43" s="59"/>
+      <c r="AY43" s="59"/>
+      <c r="AZ43" s="59"/>
+      <c r="BA43" s="59"/>
+      <c r="BB43" s="59"/>
+      <c r="BC43" s="59"/>
+      <c r="BD43" s="59"/>
+      <c r="BE43" s="59"/>
+      <c r="BF43" s="59"/>
+      <c r="BG43" s="59"/>
+      <c r="BH43" s="59"/>
+      <c r="BI43" s="59"/>
     </row>
     <row r="44" spans="1:16334" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="56" t="s">
+      <c r="J44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="K44" s="56"/>
-[...2 lines deleted...]
-      <c r="V44" s="56" t="s">
+      <c r="K44" s="51"/>
+      <c r="L44" s="51"/>
+      <c r="M44" s="51"/>
+      <c r="V44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="W44" s="56"/>
-[...2 lines deleted...]
-      <c r="AH44" s="56" t="s">
+      <c r="W44" s="51"/>
+      <c r="X44" s="51"/>
+      <c r="Y44" s="51"/>
+      <c r="AH44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="56"/>
-[...2 lines deleted...]
-      <c r="AT44" s="56" t="s">
+      <c r="AI44" s="51"/>
+      <c r="AJ44" s="51"/>
+      <c r="AK44" s="51"/>
+      <c r="AT44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="56"/>
-[...2 lines deleted...]
-      <c r="BF44" s="56" t="s">
+      <c r="AU44" s="51"/>
+      <c r="AV44" s="51"/>
+      <c r="AW44" s="51"/>
+      <c r="BF44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="56"/>
-[...2 lines deleted...]
-      <c r="BR44" s="56" t="s">
+      <c r="BG44" s="51"/>
+      <c r="BH44" s="51"/>
+      <c r="BI44" s="51"/>
+      <c r="BR44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="BS44" s="56"/>
-[...2 lines deleted...]
-      <c r="CD44" s="56" t="s">
+      <c r="BS44" s="51"/>
+      <c r="BT44" s="51"/>
+      <c r="BU44" s="51"/>
+      <c r="CD44" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="CE44" s="56"/>
-[...1 lines deleted...]
-      <c r="CG44" s="56"/>
+      <c r="CE44" s="51"/>
+      <c r="CF44" s="51"/>
+      <c r="CG44" s="51"/>
     </row>
     <row r="45" spans="1:16334" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="58"/>
-      <c r="B45" s="52" t="s">
+      <c r="A45" s="57"/>
+      <c r="B45" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="53"/>
-[...10 lines deleted...]
-      <c r="N45" s="52" t="s">
+      <c r="C45" s="54"/>
+      <c r="D45" s="54"/>
+      <c r="E45" s="54"/>
+      <c r="F45" s="54"/>
+      <c r="G45" s="54"/>
+      <c r="H45" s="54"/>
+      <c r="I45" s="54"/>
+      <c r="J45" s="54"/>
+      <c r="K45" s="54"/>
+      <c r="L45" s="54"/>
+      <c r="M45" s="55"/>
+      <c r="N45" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="O45" s="53"/>
-[...10 lines deleted...]
-      <c r="Z45" s="52" t="s">
+      <c r="O45" s="54"/>
+      <c r="P45" s="54"/>
+      <c r="Q45" s="54"/>
+      <c r="R45" s="54"/>
+      <c r="S45" s="54"/>
+      <c r="T45" s="54"/>
+      <c r="U45" s="54"/>
+      <c r="V45" s="54"/>
+      <c r="W45" s="54"/>
+      <c r="X45" s="54"/>
+      <c r="Y45" s="55"/>
+      <c r="Z45" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="AA45" s="53"/>
-[...10 lines deleted...]
-      <c r="AL45" s="52" t="s">
+      <c r="AA45" s="54"/>
+      <c r="AB45" s="54"/>
+      <c r="AC45" s="54"/>
+      <c r="AD45" s="54"/>
+      <c r="AE45" s="54"/>
+      <c r="AF45" s="54"/>
+      <c r="AG45" s="54"/>
+      <c r="AH45" s="54"/>
+      <c r="AI45" s="54"/>
+      <c r="AJ45" s="54"/>
+      <c r="AK45" s="55"/>
+      <c r="AL45" s="56" t="s">
         <v>22</v>
       </c>
-      <c r="AM45" s="53"/>
-[...10 lines deleted...]
-      <c r="AX45" s="52" t="s">
+      <c r="AM45" s="54"/>
+      <c r="AN45" s="54"/>
+      <c r="AO45" s="54"/>
+      <c r="AP45" s="54"/>
+      <c r="AQ45" s="54"/>
+      <c r="AR45" s="54"/>
+      <c r="AS45" s="54"/>
+      <c r="AT45" s="54"/>
+      <c r="AU45" s="54"/>
+      <c r="AV45" s="54"/>
+      <c r="AW45" s="55"/>
+      <c r="AX45" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AY45" s="53"/>
-[...10 lines deleted...]
-      <c r="BJ45" s="52" t="s">
+      <c r="AY45" s="54"/>
+      <c r="AZ45" s="54"/>
+      <c r="BA45" s="54"/>
+      <c r="BB45" s="54"/>
+      <c r="BC45" s="54"/>
+      <c r="BD45" s="54"/>
+      <c r="BE45" s="54"/>
+      <c r="BF45" s="54"/>
+      <c r="BG45" s="54"/>
+      <c r="BH45" s="54"/>
+      <c r="BI45" s="55"/>
+      <c r="BJ45" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="BK45" s="53"/>
-[...10 lines deleted...]
-      <c r="BV45" s="60" t="s">
+      <c r="BK45" s="54"/>
+      <c r="BL45" s="54"/>
+      <c r="BM45" s="54"/>
+      <c r="BN45" s="54"/>
+      <c r="BO45" s="54"/>
+      <c r="BP45" s="54"/>
+      <c r="BQ45" s="54"/>
+      <c r="BR45" s="54"/>
+      <c r="BS45" s="54"/>
+      <c r="BT45" s="54"/>
+      <c r="BU45" s="55"/>
+      <c r="BV45" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="BW45" s="55"/>
-[...9 lines deleted...]
-      <c r="CG45" s="54"/>
+      <c r="BW45" s="53"/>
+      <c r="BX45" s="53"/>
+      <c r="BY45" s="54"/>
+      <c r="BZ45" s="54"/>
+      <c r="CA45" s="54"/>
+      <c r="CB45" s="54"/>
+      <c r="CC45" s="54"/>
+      <c r="CD45" s="54"/>
+      <c r="CE45" s="54"/>
+      <c r="CF45" s="54"/>
+      <c r="CG45" s="55"/>
     </row>
     <row r="46" spans="1:16334" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="59"/>
+      <c r="A46" s="58"/>
       <c r="B46" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -7458,51 +7511,53 @@
       </c>
       <c r="BS47" s="6">
         <v>61691.4</v>
       </c>
       <c r="BT47" s="6">
         <v>69850.8</v>
       </c>
       <c r="BU47" s="6">
         <v>81483.7</v>
       </c>
       <c r="BV47" s="2">
         <v>4633</v>
       </c>
       <c r="BW47" s="2">
         <v>10966</v>
       </c>
       <c r="BX47" s="6">
         <v>17851.400000000001</v>
       </c>
       <c r="BY47" s="6">
         <v>24684</v>
       </c>
       <c r="BZ47" s="7">
         <v>33665.699999999997</v>
       </c>
-      <c r="CA47" s="40"/>
+      <c r="CA47" s="8">
+        <v>45556.2</v>
+      </c>
       <c r="CB47" s="40"/>
       <c r="CC47" s="40"/>
       <c r="CD47" s="40"/>
       <c r="CE47" s="40"/>
       <c r="CF47" s="40"/>
       <c r="CG47" s="40"/>
     </row>
     <row r="48" spans="1:16334">
       <c r="A48" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>23</v>
@@ -7701,51 +7756,53 @@
       </c>
       <c r="BS48" s="6">
         <v>8002</v>
       </c>
       <c r="BT48" s="6">
         <v>9320.5</v>
       </c>
       <c r="BU48" s="6">
         <v>10516.2</v>
       </c>
       <c r="BV48" s="2">
         <v>823.5</v>
       </c>
       <c r="BW48" s="2">
         <v>1852.9</v>
       </c>
       <c r="BX48" s="6">
         <v>2468.4</v>
       </c>
       <c r="BY48" s="6">
         <v>3263.8</v>
       </c>
       <c r="BZ48" s="7">
         <v>4055.6</v>
       </c>
-      <c r="CA48" s="36"/>
+      <c r="CA48" s="8">
+        <v>5215.8</v>
+      </c>
       <c r="CB48" s="36"/>
       <c r="CC48" s="36"/>
       <c r="CD48" s="36"/>
       <c r="CE48" s="36"/>
       <c r="CF48" s="36"/>
       <c r="CG48" s="36"/>
       <c r="CH48" s="38"/>
       <c r="CI48" s="38"/>
       <c r="CJ48" s="38"/>
       <c r="CK48" s="38"/>
       <c r="CL48" s="38"/>
       <c r="CM48" s="38"/>
       <c r="CN48" s="38"/>
       <c r="CO48" s="38"/>
       <c r="CP48" s="38"/>
       <c r="CQ48" s="38"/>
       <c r="CR48" s="38"/>
       <c r="CS48" s="38"/>
       <c r="CT48" s="38"/>
       <c r="CU48" s="38"/>
       <c r="CV48" s="38"/>
       <c r="CW48" s="38"/>
       <c r="CX48" s="38"/>
       <c r="CY48" s="38"/>
       <c r="CZ48" s="38"/>
@@ -24193,51 +24250,53 @@
       </c>
       <c r="BS49" s="6">
         <v>5195.3999999999996</v>
       </c>
       <c r="BT49" s="6">
         <v>6064.2</v>
       </c>
       <c r="BU49" s="6">
         <v>7438.8</v>
       </c>
       <c r="BV49" s="34">
         <v>395.8</v>
       </c>
       <c r="BW49" s="34">
         <v>1140.9000000000001</v>
       </c>
       <c r="BX49" s="6">
         <v>1618.4</v>
       </c>
       <c r="BY49" s="34">
         <v>2533</v>
       </c>
       <c r="BZ49" s="34">
         <v>3271.8</v>
       </c>
-      <c r="CA49" s="5"/>
+      <c r="CA49" s="8">
+        <v>4116</v>
+      </c>
       <c r="CB49" s="5"/>
       <c r="CC49" s="5"/>
       <c r="CD49" s="5"/>
       <c r="CE49" s="5"/>
       <c r="CF49" s="5"/>
       <c r="CG49" s="5"/>
     </row>
     <row r="50" spans="1:85">
       <c r="A50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
       <c r="O50" s="18"/>
@@ -24340,51 +24399,53 @@
       </c>
       <c r="BS50" s="6">
         <v>6285.8</v>
       </c>
       <c r="BT50" s="6">
         <v>7725.1</v>
       </c>
       <c r="BU50" s="6">
         <v>9378.9</v>
       </c>
       <c r="BV50" s="2">
         <v>349.8</v>
       </c>
       <c r="BW50" s="2">
         <v>871.6</v>
       </c>
       <c r="BX50" s="34">
         <v>1706.9</v>
       </c>
       <c r="BY50" s="6">
         <v>2592.1999999999998</v>
       </c>
       <c r="BZ50" s="7">
         <v>3318</v>
       </c>
-      <c r="CA50" s="5"/>
+      <c r="CA50" s="8">
+        <v>4727</v>
+      </c>
       <c r="CB50" s="5"/>
       <c r="CC50" s="5"/>
       <c r="CD50" s="5"/>
       <c r="CE50" s="5"/>
       <c r="CF50" s="5"/>
       <c r="CG50" s="5"/>
     </row>
     <row r="51" spans="1:85">
       <c r="A51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="F51" s="18" t="s">
         <v>25</v>
@@ -24583,51 +24644,53 @@
       </c>
       <c r="BS51" s="6">
         <v>7865.1</v>
       </c>
       <c r="BT51" s="6">
         <v>8100.8</v>
       </c>
       <c r="BU51" s="6">
         <v>8723.7000000000007</v>
       </c>
       <c r="BV51" s="2">
         <v>400.1</v>
       </c>
       <c r="BW51" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX51" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY51" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ51" s="7">
         <v>4263.8999999999996</v>
       </c>
-      <c r="CA51" s="5"/>
+      <c r="CA51" s="8">
+        <v>6103.7</v>
+      </c>
       <c r="CB51" s="5"/>
       <c r="CC51" s="5"/>
       <c r="CD51" s="5"/>
       <c r="CE51" s="5"/>
       <c r="CF51" s="5"/>
       <c r="CG51" s="5"/>
     </row>
     <row r="52" spans="1:85">
       <c r="A52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="18" t="s">
         <v>26</v>
@@ -24826,51 +24889,53 @@
       </c>
       <c r="BS52" s="6">
         <v>13592.7</v>
       </c>
       <c r="BT52" s="6">
         <v>15235.6</v>
       </c>
       <c r="BU52" s="6">
         <v>17629.5</v>
       </c>
       <c r="BV52" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW52" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX52" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY52" s="6">
         <v>4532.7</v>
       </c>
       <c r="BZ52" s="7">
         <v>7082.4</v>
       </c>
-      <c r="CA52" s="5"/>
+      <c r="CA52" s="8">
+        <v>9419.5</v>
+      </c>
       <c r="CB52" s="5"/>
       <c r="CC52" s="5"/>
       <c r="CD52" s="5"/>
       <c r="CE52" s="5"/>
       <c r="CF52" s="5"/>
       <c r="CG52" s="5"/>
     </row>
     <row r="53" spans="1:85">
       <c r="A53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="F53" s="18" t="s">
         <v>27</v>
@@ -25069,51 +25134,53 @@
       </c>
       <c r="BS53" s="6">
         <v>11050.9</v>
       </c>
       <c r="BT53" s="6">
         <v>12324.3</v>
       </c>
       <c r="BU53" s="6">
         <v>14990.5</v>
       </c>
       <c r="BV53" s="2">
         <v>871.8</v>
       </c>
       <c r="BW53" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX53" s="6">
         <v>3721</v>
       </c>
       <c r="BY53" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ53" s="7">
         <v>6633.5</v>
       </c>
-      <c r="CA53" s="5"/>
+      <c r="CA53" s="8">
+        <v>9407.9</v>
+      </c>
       <c r="CB53" s="5"/>
       <c r="CC53" s="5"/>
       <c r="CD53" s="5"/>
       <c r="CE53" s="5"/>
       <c r="CF53" s="5"/>
       <c r="CG53" s="5"/>
     </row>
     <row r="54" spans="1:85">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="F54" s="18" t="s">
         <v>28</v>
@@ -25312,51 +25379,53 @@
       </c>
       <c r="BS54" s="6">
         <v>1011.7</v>
       </c>
       <c r="BT54" s="6">
         <v>1169.2</v>
       </c>
       <c r="BU54" s="6">
         <v>1283.7</v>
       </c>
       <c r="BV54" s="6">
         <v>70.2</v>
       </c>
       <c r="BW54" s="6">
         <v>155.30000000000001</v>
       </c>
       <c r="BX54" s="6">
         <v>333.8</v>
       </c>
       <c r="BY54" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ54" s="6">
         <v>564.9</v>
       </c>
-      <c r="CA54" s="5"/>
+      <c r="CA54" s="6">
+        <v>700.9</v>
+      </c>
       <c r="CB54" s="5"/>
       <c r="CC54" s="5"/>
       <c r="CD54" s="5"/>
       <c r="CE54" s="5"/>
       <c r="CF54" s="5"/>
       <c r="CG54" s="5"/>
     </row>
     <row r="55" spans="1:85">
       <c r="A55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>29</v>
@@ -25555,233 +25624,235 @@
       </c>
       <c r="BS55" s="6">
         <v>8687.7999999999993</v>
       </c>
       <c r="BT55" s="5">
         <v>9911.1</v>
       </c>
       <c r="BU55" s="5">
         <v>11522.4</v>
       </c>
       <c r="BV55" s="5">
         <v>708.4</v>
       </c>
       <c r="BW55" s="36">
         <v>1556.4</v>
       </c>
       <c r="BX55" s="6">
         <v>2505.3000000000002</v>
       </c>
       <c r="BY55" s="6">
         <v>3300.1</v>
       </c>
       <c r="BZ55" s="6">
         <v>4475.5</v>
       </c>
-      <c r="CA55" s="5"/>
+      <c r="CA55" s="6">
+        <v>5865.4</v>
+      </c>
       <c r="CB55" s="5"/>
       <c r="CC55" s="5"/>
       <c r="CD55" s="5"/>
       <c r="CE55" s="5"/>
       <c r="CF55" s="5"/>
       <c r="CG55" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="62">
-    <mergeCell ref="CD3:CG3"/>
-[...42 lines deleted...]
-    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ18:BU18"/>
+    <mergeCell ref="BJ31:BU31"/>
+    <mergeCell ref="BJ45:BU45"/>
+    <mergeCell ref="BR17:BU17"/>
+    <mergeCell ref="BR30:BU30"/>
+    <mergeCell ref="BR44:BU44"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="B16:BI16"/>
     <mergeCell ref="B43:BI43"/>
     <mergeCell ref="B29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="N31:Y31"/>
     <mergeCell ref="N18:Y18"/>
-    <mergeCell ref="BJ4:BU4"/>
-[...5 lines deleted...]
-    <mergeCell ref="BR44:BU44"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="V44:Y44"/>
+    <mergeCell ref="N45:Y45"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V17:Y17"/>
+    <mergeCell ref="Z45:AK45"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AH17:AK17"/>
+    <mergeCell ref="AH30:AK30"/>
+    <mergeCell ref="AH44:AK44"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z18:AK18"/>
+    <mergeCell ref="Z31:AK31"/>
+    <mergeCell ref="AT44:AW44"/>
+    <mergeCell ref="AL45:AW45"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT17:AW17"/>
+    <mergeCell ref="AL18:AW18"/>
+    <mergeCell ref="AT30:AW30"/>
+    <mergeCell ref="AL31:AW31"/>
+    <mergeCell ref="BF44:BI44"/>
+    <mergeCell ref="AX45:BI45"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF17:BI17"/>
+    <mergeCell ref="AX18:BI18"/>
+    <mergeCell ref="BF30:BI30"/>
+    <mergeCell ref="AX31:BI31"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV45:CG45"/>
+    <mergeCell ref="CD44:CG44"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="BV18:CG18"/>
+    <mergeCell ref="BV31:CG31"/>
+    <mergeCell ref="CD30:CG30"/>
+    <mergeCell ref="CD17:CG17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>