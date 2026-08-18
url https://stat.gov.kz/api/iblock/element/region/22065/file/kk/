--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -446,51 +446,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -548,50 +548,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -880,307 +881,307 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XDF55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CA47" sqref="CA47:CA55"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="BD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CC29" sqref="CC29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="11.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="10" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="41" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="43" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="11.140625" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="10.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="10.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="3"/>
     <col min="54" max="61" width="10.140625" style="3" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="3"/>
     <col min="73" max="73" width="10.85546875" style="3" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="3"/>
     <col min="85" max="85" width="11" style="3" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:85" ht="47.25" customHeight="1">
-      <c r="B2" s="59" t="s">
+      <c r="B2" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="59"/>
-[...57 lines deleted...]
-      <c r="BI2" s="59"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="60"/>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="60"/>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="60"/>
+      <c r="BE2" s="60"/>
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="60"/>
     </row>
     <row r="3" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="51"/>
-[...2 lines deleted...]
-      <c r="V3" s="51" t="s">
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="V3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="51"/>
-[...2 lines deleted...]
-      <c r="AH3" s="51" t="s">
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="AH3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AI3" s="51"/>
-[...2 lines deleted...]
-      <c r="AT3" s="51" t="s">
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
+      <c r="AT3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AU3" s="51"/>
-[...2 lines deleted...]
-      <c r="BF3" s="51" t="s">
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="52"/>
+      <c r="BF3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BG3" s="51"/>
-[...1 lines deleted...]
-      <c r="BI3" s="51"/>
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
       <c r="BR3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="CD3" s="51" t="s">
+      <c r="CD3" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="CE3" s="51"/>
-[...1 lines deleted...]
-      <c r="CG3" s="51"/>
+      <c r="CE3" s="52"/>
+      <c r="CF3" s="52"/>
+      <c r="CG3" s="52"/>
     </row>
     <row r="4" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="56" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="54"/>
-[...10 lines deleted...]
-      <c r="AL4" s="56" t="s">
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="55"/>
+      <c r="AF4" s="55"/>
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="AM4" s="54"/>
-[...10 lines deleted...]
-      <c r="AX4" s="56" t="s">
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="55"/>
+      <c r="AR4" s="55"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AY4" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="56" t="s">
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="55"/>
+      <c r="BD4" s="55"/>
+      <c r="BE4" s="55"/>
+      <c r="BF4" s="55"/>
+      <c r="BG4" s="55"/>
+      <c r="BH4" s="55"/>
+      <c r="BI4" s="56"/>
+      <c r="BJ4" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="54"/>
-[...10 lines deleted...]
-      <c r="BV4" s="56" t="s">
+      <c r="BK4" s="55"/>
+      <c r="BL4" s="55"/>
+      <c r="BM4" s="55"/>
+      <c r="BN4" s="55"/>
+      <c r="BO4" s="55"/>
+      <c r="BP4" s="55"/>
+      <c r="BQ4" s="55"/>
+      <c r="BR4" s="55"/>
+      <c r="BS4" s="55"/>
+      <c r="BT4" s="55"/>
+      <c r="BU4" s="56"/>
+      <c r="BV4" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="54"/>
-[...9 lines deleted...]
-      <c r="CG4" s="55"/>
+      <c r="BW4" s="55"/>
+      <c r="BX4" s="55"/>
+      <c r="BY4" s="55"/>
+      <c r="BZ4" s="55"/>
+      <c r="CA4" s="55"/>
+      <c r="CB4" s="55"/>
+      <c r="CC4" s="55"/>
+      <c r="CD4" s="55"/>
+      <c r="CE4" s="55"/>
+      <c r="CF4" s="55"/>
+      <c r="CG4" s="56"/>
     </row>
     <row r="5" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="58"/>
+      <c r="A5" s="59"/>
       <c r="B5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1628,51 +1629,53 @@
       </c>
       <c r="BT6" s="6">
         <v>125298.9</v>
       </c>
       <c r="BU6" s="6">
         <v>138114.1</v>
       </c>
       <c r="BV6" s="6">
         <v>4877.2</v>
       </c>
       <c r="BW6" s="2">
         <v>11476.2</v>
       </c>
       <c r="BX6" s="6">
         <v>18635.5</v>
       </c>
       <c r="BY6" s="6">
         <v>26057.5</v>
       </c>
       <c r="BZ6" s="7">
         <v>35373.699999999997</v>
       </c>
       <c r="CA6" s="8">
         <v>47721.4</v>
       </c>
-      <c r="CB6" s="41"/>
+      <c r="CB6" s="51">
+        <v>63240.1</v>
+      </c>
       <c r="CC6" s="41"/>
       <c r="CD6" s="41"/>
       <c r="CE6" s="41"/>
       <c r="CF6" s="41"/>
       <c r="CG6" s="41"/>
     </row>
     <row r="7" spans="1:85" s="4" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
@@ -1777,51 +1780,53 @@
       </c>
       <c r="BT7" s="6">
         <v>21126.400000000001</v>
       </c>
       <c r="BU7" s="6">
         <v>23167</v>
       </c>
       <c r="BV7" s="2">
         <v>941.3</v>
       </c>
       <c r="BW7" s="2">
         <v>2124.1</v>
       </c>
       <c r="BX7" s="6">
         <v>2900.5</v>
       </c>
       <c r="BY7" s="6">
         <v>4092.2</v>
       </c>
       <c r="BZ7" s="7">
         <v>5086.5</v>
       </c>
       <c r="CA7" s="8">
         <v>6477.8</v>
       </c>
-      <c r="CB7" s="40"/>
+      <c r="CB7" s="5">
+        <v>8340.7999999999993</v>
+      </c>
       <c r="CC7" s="40"/>
       <c r="CD7" s="40"/>
       <c r="CE7" s="40"/>
       <c r="CF7" s="40"/>
       <c r="CG7" s="40"/>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="29">
         <v>2371.2900010054163</v>
       </c>
       <c r="C8" s="2">
         <v>4728.5236321735247</v>
       </c>
       <c r="D8" s="2">
         <v>7764.2398342335382</v>
       </c>
       <c r="E8" s="2">
         <v>10842.937991668365</v>
       </c>
       <c r="F8" s="2">
         <v>15644.554625837885</v>
       </c>
@@ -2022,51 +2027,53 @@
       </c>
       <c r="BT8" s="6">
         <v>9397.6</v>
       </c>
       <c r="BU8" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV8" s="2">
         <v>395.8</v>
       </c>
       <c r="BW8" s="2">
         <v>1141</v>
       </c>
       <c r="BX8" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY8" s="6">
         <v>2533.3000000000002</v>
       </c>
       <c r="BZ8" s="7">
         <v>3272.1</v>
       </c>
       <c r="CA8" s="8">
         <v>4126.5</v>
       </c>
-      <c r="CB8" s="5"/>
+      <c r="CB8" s="5">
+        <v>5358.5</v>
+      </c>
       <c r="CC8" s="5"/>
       <c r="CD8" s="5"/>
       <c r="CE8" s="5"/>
       <c r="CF8" s="5"/>
       <c r="CG8" s="5"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
@@ -2171,51 +2178,53 @@
       </c>
       <c r="BT9" s="6">
         <v>13492.4</v>
       </c>
       <c r="BU9" s="6">
         <v>15369.3</v>
       </c>
       <c r="BV9" s="34">
         <v>349.9</v>
       </c>
       <c r="BW9" s="34">
         <v>871.7</v>
       </c>
       <c r="BX9" s="34">
         <v>1707.2</v>
       </c>
       <c r="BY9" s="34">
         <v>2592.5</v>
       </c>
       <c r="BZ9" s="34">
         <v>3318.5</v>
       </c>
       <c r="CA9" s="8">
         <v>4739.2</v>
       </c>
-      <c r="CB9" s="5"/>
+      <c r="CB9" s="5">
+        <v>6339.7</v>
+      </c>
       <c r="CC9" s="5"/>
       <c r="CD9" s="5"/>
       <c r="CE9" s="5"/>
       <c r="CF9" s="5"/>
       <c r="CG9" s="5"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
@@ -2320,51 +2329,53 @@
       </c>
       <c r="BT10" s="6">
         <v>11610.3</v>
       </c>
       <c r="BU10" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV10" s="2">
         <v>400.2</v>
       </c>
       <c r="BW10" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX10" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY10" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ10" s="7">
         <v>4263.8999999999996</v>
       </c>
       <c r="CA10" s="8">
         <v>6103.7</v>
       </c>
-      <c r="CB10" s="5"/>
+      <c r="CB10" s="5">
+        <v>7509.7</v>
+      </c>
       <c r="CC10" s="5"/>
       <c r="CD10" s="5"/>
       <c r="CE10" s="5"/>
       <c r="CF10" s="5"/>
       <c r="CG10" s="5"/>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
@@ -2469,51 +2480,53 @@
       </c>
       <c r="BT11" s="6">
         <v>25472</v>
       </c>
       <c r="BU11" s="6">
         <v>28566.9</v>
       </c>
       <c r="BV11" s="2">
         <v>1084.4000000000001</v>
       </c>
       <c r="BW11" s="2">
         <v>2250.9</v>
       </c>
       <c r="BX11" s="6">
         <v>3520.7</v>
       </c>
       <c r="BY11" s="6">
         <v>4827.5</v>
       </c>
       <c r="BZ11" s="7">
         <v>7450.9</v>
       </c>
       <c r="CA11" s="8">
         <v>9875.5</v>
       </c>
-      <c r="CB11" s="5"/>
+      <c r="CB11" s="5">
+        <v>13119.8</v>
+      </c>
       <c r="CC11" s="5"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="5"/>
       <c r="CF11" s="5"/>
       <c r="CG11" s="5"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
@@ -2618,51 +2631,53 @@
       </c>
       <c r="BT12" s="6">
         <v>19881</v>
       </c>
       <c r="BU12" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV12" s="2">
         <v>871.8</v>
       </c>
       <c r="BW12" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX12" s="6">
         <v>3721</v>
       </c>
       <c r="BY12" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ12" s="7">
         <v>6633.5</v>
       </c>
       <c r="CA12" s="8">
         <v>9422.7999999999993</v>
       </c>
-      <c r="CB12" s="5"/>
+      <c r="CB12" s="5">
+        <v>12790.7</v>
+      </c>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
@@ -2767,51 +2782,53 @@
       </c>
       <c r="BT13" s="6">
         <v>1491.8</v>
       </c>
       <c r="BU13" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV13" s="2">
         <v>70.2</v>
       </c>
       <c r="BW13" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX13" s="6">
         <v>333.8</v>
       </c>
       <c r="BY13" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ13" s="7">
         <v>564.9</v>
       </c>
       <c r="CA13" s="8">
         <v>700.9</v>
       </c>
-      <c r="CB13" s="5"/>
+      <c r="CB13" s="5">
+        <v>875.2</v>
+      </c>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
@@ -2916,276 +2933,278 @@
       </c>
       <c r="BT14" s="5">
         <v>22827.5</v>
       </c>
       <c r="BU14" s="6">
         <v>23886.400000000001</v>
       </c>
       <c r="BV14" s="5">
         <v>763.6</v>
       </c>
       <c r="BW14" s="36">
         <v>1675.1</v>
       </c>
       <c r="BX14" s="6">
         <v>2687.4</v>
       </c>
       <c r="BY14" s="5">
         <v>3549.9</v>
       </c>
       <c r="BZ14" s="6">
         <v>4783.3999999999996</v>
       </c>
       <c r="CA14" s="6">
         <v>6275</v>
       </c>
-      <c r="CB14" s="5"/>
+      <c r="CB14" s="5">
+        <v>8905.7000000000007</v>
+      </c>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" s="10"/>
     </row>
     <row r="16" spans="1:85" ht="27" customHeight="1">
-      <c r="B16" s="59" t="s">
+      <c r="B16" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="59"/>
-[...57 lines deleted...]
-      <c r="BI16" s="59"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
+      <c r="Q16" s="60"/>
+      <c r="R16" s="60"/>
+      <c r="S16" s="60"/>
+      <c r="T16" s="60"/>
+      <c r="U16" s="60"/>
+      <c r="V16" s="60"/>
+      <c r="W16" s="60"/>
+      <c r="X16" s="60"/>
+      <c r="Y16" s="60"/>
+      <c r="Z16" s="60"/>
+      <c r="AA16" s="60"/>
+      <c r="AB16" s="60"/>
+      <c r="AC16" s="60"/>
+      <c r="AD16" s="60"/>
+      <c r="AE16" s="60"/>
+      <c r="AF16" s="60"/>
+      <c r="AG16" s="60"/>
+      <c r="AH16" s="60"/>
+      <c r="AI16" s="60"/>
+      <c r="AJ16" s="60"/>
+      <c r="AK16" s="60"/>
+      <c r="AL16" s="60"/>
+      <c r="AM16" s="60"/>
+      <c r="AN16" s="60"/>
+      <c r="AO16" s="60"/>
+      <c r="AP16" s="60"/>
+      <c r="AQ16" s="60"/>
+      <c r="AR16" s="60"/>
+      <c r="AS16" s="60"/>
+      <c r="AT16" s="60"/>
+      <c r="AU16" s="60"/>
+      <c r="AV16" s="60"/>
+      <c r="AW16" s="60"/>
+      <c r="AX16" s="60"/>
+      <c r="AY16" s="60"/>
+      <c r="AZ16" s="60"/>
+      <c r="BA16" s="60"/>
+      <c r="BB16" s="60"/>
+      <c r="BC16" s="60"/>
+      <c r="BD16" s="60"/>
+      <c r="BE16" s="60"/>
+      <c r="BF16" s="60"/>
+      <c r="BG16" s="60"/>
+      <c r="BH16" s="60"/>
+      <c r="BI16" s="60"/>
     </row>
     <row r="17" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="51" t="s">
+      <c r="J17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K17" s="51"/>
-[...2 lines deleted...]
-      <c r="V17" s="51" t="s">
+      <c r="K17" s="52"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52"/>
+      <c r="V17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="W17" s="51"/>
-[...2 lines deleted...]
-      <c r="AH17" s="51" t="s">
+      <c r="W17" s="52"/>
+      <c r="X17" s="52"/>
+      <c r="Y17" s="52"/>
+      <c r="AH17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AI17" s="51"/>
-[...2 lines deleted...]
-      <c r="AT17" s="51" t="s">
+      <c r="AI17" s="52"/>
+      <c r="AJ17" s="52"/>
+      <c r="AK17" s="52"/>
+      <c r="AT17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AU17" s="51"/>
-[...2 lines deleted...]
-      <c r="BF17" s="51" t="s">
+      <c r="AU17" s="52"/>
+      <c r="AV17" s="52"/>
+      <c r="AW17" s="52"/>
+      <c r="BF17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BG17" s="51"/>
-[...1 lines deleted...]
-      <c r="BI17" s="51"/>
+      <c r="BG17" s="52"/>
+      <c r="BH17" s="52"/>
+      <c r="BI17" s="52"/>
       <c r="BN17" s="19"/>
       <c r="BO17" s="19"/>
       <c r="BP17" s="27"/>
       <c r="BQ17" s="27"/>
-      <c r="BR17" s="51" t="s">
+      <c r="BR17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BS17" s="51"/>
-[...1 lines deleted...]
-      <c r="BU17" s="51"/>
+      <c r="BS17" s="52"/>
+      <c r="BT17" s="52"/>
+      <c r="BU17" s="52"/>
       <c r="BV17" s="27"/>
       <c r="BW17" s="27"/>
       <c r="BX17" s="27"/>
       <c r="BY17" s="27"/>
-      <c r="CD17" s="51" t="s">
+      <c r="CD17" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="CE17" s="51"/>
-[...1 lines deleted...]
-      <c r="CG17" s="51"/>
+      <c r="CE17" s="52"/>
+      <c r="CF17" s="52"/>
+      <c r="CG17" s="52"/>
     </row>
     <row r="18" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
       <c r="A18" s="13"/>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="54"/>
-[...10 lines deleted...]
-      <c r="N18" s="56" t="s">
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="O18" s="54"/>
-[...10 lines deleted...]
-      <c r="Z18" s="56" t="s">
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="55"/>
+      <c r="T18" s="55"/>
+      <c r="U18" s="55"/>
+      <c r="V18" s="55"/>
+      <c r="W18" s="55"/>
+      <c r="X18" s="55"/>
+      <c r="Y18" s="56"/>
+      <c r="Z18" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="AA18" s="54"/>
-[...10 lines deleted...]
-      <c r="AL18" s="56" t="s">
+      <c r="AA18" s="55"/>
+      <c r="AB18" s="55"/>
+      <c r="AC18" s="55"/>
+      <c r="AD18" s="55"/>
+      <c r="AE18" s="55"/>
+      <c r="AF18" s="55"/>
+      <c r="AG18" s="55"/>
+      <c r="AH18" s="55"/>
+      <c r="AI18" s="55"/>
+      <c r="AJ18" s="55"/>
+      <c r="AK18" s="56"/>
+      <c r="AL18" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="AM18" s="54"/>
-[...10 lines deleted...]
-      <c r="AX18" s="56" t="s">
+      <c r="AM18" s="55"/>
+      <c r="AN18" s="55"/>
+      <c r="AO18" s="55"/>
+      <c r="AP18" s="55"/>
+      <c r="AQ18" s="55"/>
+      <c r="AR18" s="55"/>
+      <c r="AS18" s="55"/>
+      <c r="AT18" s="55"/>
+      <c r="AU18" s="55"/>
+      <c r="AV18" s="55"/>
+      <c r="AW18" s="56"/>
+      <c r="AX18" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AY18" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ18" s="56" t="s">
+      <c r="AY18" s="55"/>
+      <c r="AZ18" s="55"/>
+      <c r="BA18" s="55"/>
+      <c r="BB18" s="55"/>
+      <c r="BC18" s="55"/>
+      <c r="BD18" s="55"/>
+      <c r="BE18" s="55"/>
+      <c r="BF18" s="55"/>
+      <c r="BG18" s="55"/>
+      <c r="BH18" s="55"/>
+      <c r="BI18" s="56"/>
+      <c r="BJ18" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="BK18" s="54"/>
-[...10 lines deleted...]
-      <c r="BV18" s="56" t="s">
+      <c r="BK18" s="55"/>
+      <c r="BL18" s="55"/>
+      <c r="BM18" s="55"/>
+      <c r="BN18" s="55"/>
+      <c r="BO18" s="55"/>
+      <c r="BP18" s="55"/>
+      <c r="BQ18" s="55"/>
+      <c r="BR18" s="55"/>
+      <c r="BS18" s="55"/>
+      <c r="BT18" s="55"/>
+      <c r="BU18" s="56"/>
+      <c r="BV18" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="BW18" s="54"/>
-[...9 lines deleted...]
-      <c r="CG18" s="55"/>
+      <c r="BW18" s="55"/>
+      <c r="BX18" s="55"/>
+      <c r="BY18" s="55"/>
+      <c r="BZ18" s="55"/>
+      <c r="CA18" s="55"/>
+      <c r="CB18" s="55"/>
+      <c r="CC18" s="55"/>
+      <c r="CD18" s="55"/>
+      <c r="CE18" s="55"/>
+      <c r="CF18" s="55"/>
+      <c r="CG18" s="56"/>
     </row>
     <row r="19" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
       <c r="A19" s="31"/>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3636,51 +3655,53 @@
       </c>
       <c r="BT20" s="6">
         <v>123451.5</v>
       </c>
       <c r="BU20" s="6">
         <v>136098.79999999999</v>
       </c>
       <c r="BV20" s="2">
         <v>4709.3</v>
       </c>
       <c r="BW20" s="2">
         <v>11140.3</v>
       </c>
       <c r="BX20" s="47">
         <v>18120.5</v>
       </c>
       <c r="BY20" s="6">
         <v>25041.7</v>
       </c>
       <c r="BZ20" s="7">
         <v>34104.199999999997</v>
       </c>
       <c r="CA20" s="8">
         <v>46197.9</v>
       </c>
-      <c r="CB20" s="40"/>
+      <c r="CB20" s="5">
+        <v>61462.7</v>
+      </c>
       <c r="CC20" s="40"/>
       <c r="CD20" s="40"/>
       <c r="CE20" s="40"/>
       <c r="CF20" s="40"/>
       <c r="CG20" s="40"/>
     </row>
     <row r="21" spans="1:85" s="4" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="28"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
@@ -3779,51 +3800,53 @@
       </c>
       <c r="BT21" s="44">
         <v>19874.3</v>
       </c>
       <c r="BU21" s="6">
         <v>21807.599999999999</v>
       </c>
       <c r="BV21" s="2">
         <v>850.2</v>
       </c>
       <c r="BW21" s="2">
         <v>1921.6</v>
       </c>
       <c r="BX21" s="6">
         <v>2575.1999999999998</v>
       </c>
       <c r="BY21" s="6">
         <v>3405.9</v>
       </c>
       <c r="BZ21" s="7">
         <v>4228.3999999999996</v>
       </c>
       <c r="CA21" s="8">
         <v>5448.2</v>
       </c>
-      <c r="CB21" s="40"/>
+      <c r="CB21" s="5">
+        <v>7139.9</v>
+      </c>
       <c r="CC21" s="40"/>
       <c r="CD21" s="40"/>
       <c r="CE21" s="40"/>
       <c r="CF21" s="40"/>
       <c r="CG21" s="40"/>
     </row>
     <row r="22" spans="1:85" s="4" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
@@ -3922,51 +3945,53 @@
       </c>
       <c r="BT22" s="44">
         <v>9397.2999999999993</v>
       </c>
       <c r="BU22" s="6">
         <v>10601.2</v>
       </c>
       <c r="BV22" s="2">
         <v>395.8</v>
       </c>
       <c r="BW22" s="2">
         <v>1141</v>
       </c>
       <c r="BX22" s="6">
         <v>1618.6</v>
       </c>
       <c r="BY22" s="6">
         <v>2533.3000000000002</v>
       </c>
       <c r="BZ22" s="7">
         <v>3272.1</v>
       </c>
       <c r="CA22" s="8">
         <v>4126.5</v>
       </c>
-      <c r="CB22" s="40"/>
+      <c r="CB22" s="5">
+        <v>5358.5</v>
+      </c>
       <c r="CC22" s="40"/>
       <c r="CD22" s="40"/>
       <c r="CE22" s="40"/>
       <c r="CF22" s="40"/>
       <c r="CG22" s="40"/>
     </row>
     <row r="23" spans="1:85" s="4" customFormat="1">
       <c r="A23" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
@@ -4065,51 +4090,53 @@
       </c>
       <c r="BT23" s="44">
         <v>13492.4</v>
       </c>
       <c r="BU23" s="6">
         <v>15368.9</v>
       </c>
       <c r="BV23" s="34">
         <v>349.8</v>
       </c>
       <c r="BW23" s="34">
         <v>871.6</v>
       </c>
       <c r="BX23" s="6">
         <v>1706.9</v>
       </c>
       <c r="BY23" s="34">
         <v>2592.1999999999998</v>
       </c>
       <c r="BZ23" s="34">
         <v>3318</v>
       </c>
       <c r="CA23" s="8">
         <v>4738.7</v>
       </c>
-      <c r="CB23" s="40"/>
+      <c r="CB23" s="5">
+        <v>6339.1</v>
+      </c>
       <c r="CC23" s="40"/>
       <c r="CD23" s="40"/>
       <c r="CE23" s="40"/>
       <c r="CF23" s="40"/>
       <c r="CG23" s="40"/>
     </row>
     <row r="24" spans="1:85" s="4" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="28"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
@@ -4208,51 +4235,53 @@
       </c>
       <c r="BT24" s="44">
         <v>11610.3</v>
       </c>
       <c r="BU24" s="6">
         <v>12243.7</v>
       </c>
       <c r="BV24" s="2">
         <v>401.4</v>
       </c>
       <c r="BW24" s="2">
         <v>1190.0999999999999</v>
       </c>
       <c r="BX24" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY24" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ24" s="7">
         <v>4263.8999999999996</v>
       </c>
       <c r="CA24" s="8">
         <v>6103.7</v>
       </c>
-      <c r="CB24" s="40"/>
+      <c r="CB24" s="5">
+        <v>7509.7</v>
+      </c>
       <c r="CC24" s="40"/>
       <c r="CD24" s="40"/>
       <c r="CE24" s="40"/>
       <c r="CF24" s="40"/>
       <c r="CG24" s="40"/>
     </row>
     <row r="25" spans="1:85" s="4" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
@@ -4351,51 +4380,53 @@
       </c>
       <c r="BT25" s="44">
         <v>24931.8</v>
       </c>
       <c r="BU25" s="6">
         <v>27977.7</v>
       </c>
       <c r="BV25" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW25" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX25" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY25" s="6">
         <v>4532.7</v>
       </c>
       <c r="BZ25" s="7">
         <v>7082.4</v>
       </c>
       <c r="CA25" s="8">
         <v>9433.2999999999993</v>
       </c>
-      <c r="CB25" s="40"/>
+      <c r="CB25" s="5">
+        <v>12603.9</v>
+      </c>
       <c r="CC25" s="40"/>
       <c r="CD25" s="40"/>
       <c r="CE25" s="40"/>
       <c r="CF25" s="40"/>
       <c r="CG25" s="40"/>
     </row>
     <row r="26" spans="1:85" s="4" customFormat="1">
       <c r="A26" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="28"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
@@ -4494,51 +4525,53 @@
       </c>
       <c r="BT26" s="44">
         <v>19881</v>
       </c>
       <c r="BU26" s="6">
         <v>22639.9</v>
       </c>
       <c r="BV26" s="2">
         <v>872.3</v>
       </c>
       <c r="BW26" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX26" s="6">
         <v>3721</v>
       </c>
       <c r="BY26" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ26" s="7">
         <v>6633.5</v>
       </c>
       <c r="CA26" s="8">
         <v>9422.7999999999993</v>
       </c>
-      <c r="CB26" s="40"/>
+      <c r="CB26" s="5">
+        <v>12790.7</v>
+      </c>
       <c r="CC26" s="40"/>
       <c r="CD26" s="40"/>
       <c r="CE26" s="40"/>
       <c r="CF26" s="40"/>
       <c r="CG26" s="40"/>
     </row>
     <row r="27" spans="1:85">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="30">
         <v>2230.9143916929033</v>
       </c>
       <c r="C27" s="6">
         <v>4447.7724135484987</v>
       </c>
       <c r="D27" s="6">
         <v>7343.1130062959983</v>
       </c>
       <c r="E27" s="6">
         <v>10281.435554418313</v>
       </c>
       <c r="F27" s="6">
         <v>14942.676579275319</v>
       </c>
@@ -4733,51 +4766,53 @@
       </c>
       <c r="BT27" s="44">
         <v>1491.8</v>
       </c>
       <c r="BU27" s="6">
         <v>1639.7</v>
       </c>
       <c r="BV27" s="2">
         <v>70.2</v>
       </c>
       <c r="BW27" s="2">
         <v>155.30000000000001</v>
       </c>
       <c r="BX27" s="6">
         <v>333.8</v>
       </c>
       <c r="BY27" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ27" s="7">
         <v>564.9</v>
       </c>
       <c r="CA27" s="8">
         <v>700.9</v>
       </c>
-      <c r="CB27" s="5"/>
+      <c r="CB27" s="5">
+        <v>875.2</v>
+      </c>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
     </row>
     <row r="28" spans="1:85">
       <c r="A28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AX28" s="6">
         <v>437.9</v>
       </c>
       <c r="AY28" s="6">
         <v>960</v>
       </c>
       <c r="AZ28" s="6">
         <v>1690.5</v>
       </c>
       <c r="BA28" s="6">
         <v>2197.5</v>
       </c>
       <c r="BB28" s="6">
         <v>2893.5</v>
       </c>
@@ -4828,268 +4863,270 @@
       </c>
       <c r="BT28" s="44">
         <v>22773.599999999999</v>
       </c>
       <c r="BU28" s="6">
         <v>23820.1</v>
       </c>
       <c r="BV28" s="6">
         <v>756.2</v>
       </c>
       <c r="BW28" s="6">
         <v>1661.8</v>
       </c>
       <c r="BX28" s="6">
         <v>2667.4</v>
       </c>
       <c r="BY28" s="6">
         <v>3515.4</v>
       </c>
       <c r="BZ28" s="6">
         <v>4741</v>
       </c>
       <c r="CA28" s="6">
         <v>6223.8</v>
       </c>
-      <c r="CB28" s="5"/>
+      <c r="CB28" s="5">
+        <v>8845.4</v>
+      </c>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
     </row>
     <row r="29" spans="1:85" ht="21" customHeight="1">
-      <c r="B29" s="59" t="s">
+      <c r="B29" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="59"/>
-[...57 lines deleted...]
-      <c r="BI29" s="59"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="60"/>
+      <c r="AG29" s="60"/>
+      <c r="AH29" s="60"/>
+      <c r="AI29" s="60"/>
+      <c r="AJ29" s="60"/>
+      <c r="AK29" s="60"/>
+      <c r="AL29" s="60"/>
+      <c r="AM29" s="60"/>
+      <c r="AN29" s="60"/>
+      <c r="AO29" s="60"/>
+      <c r="AP29" s="60"/>
+      <c r="AQ29" s="60"/>
+      <c r="AR29" s="60"/>
+      <c r="AS29" s="60"/>
+      <c r="AT29" s="60"/>
+      <c r="AU29" s="60"/>
+      <c r="AV29" s="60"/>
+      <c r="AW29" s="60"/>
+      <c r="AX29" s="60"/>
+      <c r="AY29" s="60"/>
+      <c r="AZ29" s="60"/>
+      <c r="BA29" s="60"/>
+      <c r="BB29" s="60"/>
+      <c r="BC29" s="60"/>
+      <c r="BD29" s="60"/>
+      <c r="BE29" s="60"/>
+      <c r="BF29" s="60"/>
+      <c r="BG29" s="60"/>
+      <c r="BH29" s="60"/>
+      <c r="BI29" s="60"/>
     </row>
     <row r="30" spans="1:85" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="51" t="s">
+      <c r="J30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K30" s="51"/>
-[...2 lines deleted...]
-      <c r="V30" s="51" t="s">
+      <c r="K30" s="52"/>
+      <c r="L30" s="52"/>
+      <c r="M30" s="52"/>
+      <c r="V30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="W30" s="51"/>
-[...2 lines deleted...]
-      <c r="AH30" s="51" t="s">
+      <c r="W30" s="52"/>
+      <c r="X30" s="52"/>
+      <c r="Y30" s="52"/>
+      <c r="AH30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AI30" s="51"/>
-[...2 lines deleted...]
-      <c r="AT30" s="51" t="s">
+      <c r="AI30" s="52"/>
+      <c r="AJ30" s="52"/>
+      <c r="AK30" s="52"/>
+      <c r="AT30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AU30" s="51"/>
-[...2 lines deleted...]
-      <c r="BF30" s="51" t="s">
+      <c r="AU30" s="52"/>
+      <c r="AV30" s="52"/>
+      <c r="AW30" s="52"/>
+      <c r="BF30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BG30" s="51"/>
-[...2 lines deleted...]
-      <c r="BR30" s="51" t="s">
+      <c r="BG30" s="52"/>
+      <c r="BH30" s="52"/>
+      <c r="BI30" s="52"/>
+      <c r="BR30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BS30" s="51"/>
-[...2 lines deleted...]
-      <c r="CD30" s="51" t="s">
+      <c r="BS30" s="52"/>
+      <c r="BT30" s="52"/>
+      <c r="BU30" s="52"/>
+      <c r="CD30" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="CE30" s="51"/>
-[...1 lines deleted...]
-      <c r="CG30" s="51"/>
+      <c r="CE30" s="52"/>
+      <c r="CF30" s="52"/>
+      <c r="CG30" s="52"/>
     </row>
     <row r="31" spans="1:85" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="57"/>
-      <c r="B31" s="56" t="s">
+      <c r="A31" s="58"/>
+      <c r="B31" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="54"/>
-[...10 lines deleted...]
-      <c r="N31" s="56" t="s">
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="55"/>
+      <c r="I31" s="55"/>
+      <c r="J31" s="55"/>
+      <c r="K31" s="55"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="O31" s="54"/>
-[...10 lines deleted...]
-      <c r="Z31" s="56" t="s">
+      <c r="O31" s="55"/>
+      <c r="P31" s="55"/>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="55"/>
+      <c r="T31" s="55"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="55"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="56"/>
+      <c r="Z31" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="AA31" s="54"/>
-[...10 lines deleted...]
-      <c r="AL31" s="56" t="s">
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+      <c r="AH31" s="55"/>
+      <c r="AI31" s="55"/>
+      <c r="AJ31" s="55"/>
+      <c r="AK31" s="56"/>
+      <c r="AL31" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="AM31" s="54"/>
-[...10 lines deleted...]
-      <c r="AX31" s="56" t="s">
+      <c r="AM31" s="55"/>
+      <c r="AN31" s="55"/>
+      <c r="AO31" s="55"/>
+      <c r="AP31" s="55"/>
+      <c r="AQ31" s="55"/>
+      <c r="AR31" s="55"/>
+      <c r="AS31" s="55"/>
+      <c r="AT31" s="55"/>
+      <c r="AU31" s="55"/>
+      <c r="AV31" s="55"/>
+      <c r="AW31" s="56"/>
+      <c r="AX31" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AY31" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ31" s="56" t="s">
+      <c r="AY31" s="55"/>
+      <c r="AZ31" s="55"/>
+      <c r="BA31" s="55"/>
+      <c r="BB31" s="55"/>
+      <c r="BC31" s="55"/>
+      <c r="BD31" s="55"/>
+      <c r="BE31" s="55"/>
+      <c r="BF31" s="55"/>
+      <c r="BG31" s="54"/>
+      <c r="BH31" s="55"/>
+      <c r="BI31" s="56"/>
+      <c r="BJ31" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="BK31" s="54"/>
-[...10 lines deleted...]
-      <c r="BV31" s="56" t="s">
+      <c r="BK31" s="55"/>
+      <c r="BL31" s="55"/>
+      <c r="BM31" s="55"/>
+      <c r="BN31" s="55"/>
+      <c r="BO31" s="55"/>
+      <c r="BP31" s="55"/>
+      <c r="BQ31" s="55"/>
+      <c r="BR31" s="55"/>
+      <c r="BS31" s="54"/>
+      <c r="BT31" s="55"/>
+      <c r="BU31" s="56"/>
+      <c r="BV31" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="BW31" s="54"/>
-[...9 lines deleted...]
-      <c r="CG31" s="55"/>
+      <c r="BW31" s="55"/>
+      <c r="BX31" s="55"/>
+      <c r="BY31" s="55"/>
+      <c r="BZ31" s="54"/>
+      <c r="CA31" s="55"/>
+      <c r="CB31" s="55"/>
+      <c r="CC31" s="55"/>
+      <c r="CD31" s="55"/>
+      <c r="CE31" s="55"/>
+      <c r="CF31" s="55"/>
+      <c r="CG31" s="56"/>
     </row>
     <row r="32" spans="1:85" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="58"/>
+      <c r="A32" s="59"/>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -5537,51 +5574,53 @@
       </c>
       <c r="BT33" s="6">
         <v>52874.9</v>
       </c>
       <c r="BU33" s="6">
         <v>53889.3</v>
       </c>
       <c r="BV33" s="6">
         <v>76.2</v>
       </c>
       <c r="BW33" s="2">
         <v>174.3</v>
       </c>
       <c r="BX33" s="6">
         <v>269.10000000000002</v>
       </c>
       <c r="BY33" s="7">
         <v>357.8</v>
       </c>
       <c r="BZ33" s="7">
         <v>438.4</v>
       </c>
       <c r="CA33" s="8">
         <v>536.5</v>
       </c>
-      <c r="CB33" s="40"/>
+      <c r="CB33" s="5">
+        <v>9376.5</v>
+      </c>
       <c r="CC33" s="40"/>
       <c r="CD33" s="40"/>
       <c r="CE33" s="40"/>
       <c r="CF33" s="40"/>
       <c r="CG33" s="40"/>
     </row>
     <row r="34" spans="1:16334" s="4" customFormat="1">
       <c r="A34" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
@@ -5686,51 +5725,53 @@
       </c>
       <c r="BT34" s="6">
         <v>10361.9</v>
       </c>
       <c r="BU34" s="6">
         <v>11094.3</v>
       </c>
       <c r="BV34" s="2">
         <v>28.7</v>
       </c>
       <c r="BW34" s="2">
         <v>68.599999999999994</v>
       </c>
       <c r="BX34" s="6">
         <v>107</v>
       </c>
       <c r="BY34" s="7">
         <v>142.1</v>
       </c>
       <c r="BZ34" s="7">
         <v>173</v>
       </c>
       <c r="CA34" s="8">
         <v>213.1</v>
       </c>
-      <c r="CB34" s="40"/>
+      <c r="CB34" s="5">
+        <v>1143.3</v>
+      </c>
       <c r="CC34" s="40"/>
       <c r="CD34" s="40"/>
       <c r="CE34" s="40"/>
       <c r="CF34" s="40"/>
       <c r="CG34" s="40"/>
     </row>
     <row r="35" spans="1:16334" s="4" customFormat="1">
       <c r="A35" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
@@ -5835,51 +5876,53 @@
       </c>
       <c r="BT35" s="6">
         <v>3259.3</v>
       </c>
       <c r="BU35" s="6">
         <v>3088.5</v>
       </c>
       <c r="BV35" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW35" s="34">
         <v>0.1</v>
       </c>
       <c r="BX35" s="34">
         <v>0.1</v>
       </c>
       <c r="BY35" s="37">
         <v>0.3</v>
       </c>
       <c r="BZ35" s="33">
         <v>0.3</v>
       </c>
       <c r="CA35" s="33">
         <v>0.3</v>
       </c>
-      <c r="CB35" s="40"/>
+      <c r="CB35" s="5">
+        <v>680.9</v>
+      </c>
       <c r="CC35" s="40"/>
       <c r="CD35" s="40"/>
       <c r="CE35" s="40"/>
       <c r="CF35" s="40"/>
       <c r="CG35" s="40"/>
     </row>
     <row r="36" spans="1:16334" s="4" customFormat="1">
       <c r="A36" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="28"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
@@ -5980,51 +6023,53 @@
       <c r="BS36" s="6">
         <v>5679.8</v>
       </c>
       <c r="BT36" s="6">
         <v>5681.2</v>
       </c>
       <c r="BU36" s="6">
         <v>5903.9</v>
       </c>
       <c r="BV36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY36" s="49"/>
       <c r="BZ36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="CA36" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CB36" s="40"/>
+      <c r="CB36" s="5">
+        <v>892.9</v>
+      </c>
       <c r="CC36" s="40"/>
       <c r="CD36" s="40"/>
       <c r="CE36" s="40"/>
       <c r="CF36" s="40"/>
       <c r="CG36" s="40"/>
     </row>
     <row r="37" spans="1:16334" s="4" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="28"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
@@ -6125,51 +6170,53 @@
       <c r="BS37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BT37" s="6">
         <v>3506.8</v>
       </c>
       <c r="BU37" s="6">
         <v>3517.4</v>
       </c>
       <c r="BV37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY37" s="49"/>
       <c r="BZ37" s="34" t="s">
         <v>33</v>
       </c>
       <c r="CA37" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CB37" s="40"/>
+      <c r="CB37" s="5">
+        <v>983.2</v>
+      </c>
       <c r="CC37" s="40"/>
       <c r="CD37" s="40"/>
       <c r="CE37" s="40"/>
       <c r="CF37" s="40"/>
       <c r="CG37" s="40"/>
     </row>
     <row r="38" spans="1:16334" s="4" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="28"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
@@ -6270,51 +6317,53 @@
       <c r="BS38" s="6">
         <v>9611.2999999999993</v>
       </c>
       <c r="BT38" s="6">
         <v>9614.1</v>
       </c>
       <c r="BU38" s="6">
         <v>10266</v>
       </c>
       <c r="BV38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY38" s="49"/>
       <c r="BZ38" s="34" t="s">
         <v>33</v>
       </c>
       <c r="CA38" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CB38" s="40"/>
+      <c r="CB38" s="5">
+        <v>1849.5</v>
+      </c>
       <c r="CC38" s="40"/>
       <c r="CD38" s="40"/>
       <c r="CE38" s="40"/>
       <c r="CF38" s="40"/>
       <c r="CG38" s="40"/>
     </row>
     <row r="39" spans="1:16334" s="4" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="28"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
@@ -6417,51 +6466,53 @@
       <c r="BS39" s="6">
         <v>7494.9</v>
       </c>
       <c r="BT39" s="6">
         <v>7495.6</v>
       </c>
       <c r="BU39" s="6">
         <v>7588.3</v>
       </c>
       <c r="BV39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY39" s="7"/>
       <c r="BZ39" s="34" t="s">
         <v>33</v>
       </c>
       <c r="CA39" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CB39" s="40"/>
+      <c r="CB39" s="5">
+        <v>1973.2</v>
+      </c>
       <c r="CC39" s="40"/>
       <c r="CD39" s="40"/>
       <c r="CE39" s="40"/>
       <c r="CF39" s="40"/>
       <c r="CG39" s="40"/>
     </row>
     <row r="40" spans="1:16334" s="4" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="28"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
@@ -6560,51 +6611,53 @@
       <c r="BS40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BT40" s="6">
         <v>322.60000000000002</v>
       </c>
       <c r="BU40" s="6">
         <v>355.9</v>
       </c>
       <c r="BV40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BW40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BX40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BY40" s="37"/>
       <c r="BZ40" s="34" t="s">
         <v>33</v>
       </c>
       <c r="CA40" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="CB40" s="40"/>
+      <c r="CB40" s="5">
+        <v>57.7</v>
+      </c>
       <c r="CC40" s="40"/>
       <c r="CD40" s="40"/>
       <c r="CE40" s="40"/>
       <c r="CF40" s="40"/>
       <c r="CG40" s="40"/>
     </row>
     <row r="41" spans="1:16334">
       <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="29">
         <v>56.810187185369053</v>
       </c>
       <c r="C41" s="2">
         <v>113.62037437073811</v>
       </c>
       <c r="D41" s="2">
         <v>170.43056155610716</v>
       </c>
       <c r="E41" s="2">
         <v>227.24074874147621</v>
       </c>
       <c r="F41" s="2">
         <v>284.05093592684528</v>
       </c>
@@ -6805,268 +6858,270 @@
       </c>
       <c r="BT41" s="6">
         <v>12633.4</v>
       </c>
       <c r="BU41" s="6">
         <v>12075</v>
       </c>
       <c r="BV41" s="34">
         <v>47.5</v>
       </c>
       <c r="BW41" s="6">
         <v>105.4</v>
       </c>
       <c r="BX41" s="6">
         <v>162</v>
       </c>
       <c r="BY41" s="7">
         <v>215.4</v>
       </c>
       <c r="BZ41" s="6">
         <v>265.10000000000002</v>
       </c>
       <c r="CA41" s="6">
         <v>323.10000000000002</v>
       </c>
-      <c r="CB41" s="5"/>
+      <c r="CB41" s="5">
+        <v>1795.8</v>
+      </c>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
     </row>
     <row r="43" spans="1:16334" ht="21" customHeight="1">
-      <c r="B43" s="59" t="s">
+      <c r="B43" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="C43" s="59"/>
-[...57 lines deleted...]
-      <c r="BI43" s="59"/>
+      <c r="C43" s="60"/>
+      <c r="D43" s="60"/>
+      <c r="E43" s="60"/>
+      <c r="F43" s="60"/>
+      <c r="G43" s="60"/>
+      <c r="H43" s="60"/>
+      <c r="I43" s="60"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="60"/>
+      <c r="L43" s="60"/>
+      <c r="M43" s="60"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="60"/>
+      <c r="P43" s="60"/>
+      <c r="Q43" s="60"/>
+      <c r="R43" s="60"/>
+      <c r="S43" s="60"/>
+      <c r="T43" s="60"/>
+      <c r="U43" s="60"/>
+      <c r="V43" s="60"/>
+      <c r="W43" s="60"/>
+      <c r="X43" s="60"/>
+      <c r="Y43" s="60"/>
+      <c r="Z43" s="60"/>
+      <c r="AA43" s="60"/>
+      <c r="AB43" s="60"/>
+      <c r="AC43" s="60"/>
+      <c r="AD43" s="60"/>
+      <c r="AE43" s="60"/>
+      <c r="AF43" s="60"/>
+      <c r="AG43" s="60"/>
+      <c r="AH43" s="60"/>
+      <c r="AI43" s="60"/>
+      <c r="AJ43" s="60"/>
+      <c r="AK43" s="60"/>
+      <c r="AL43" s="60"/>
+      <c r="AM43" s="60"/>
+      <c r="AN43" s="60"/>
+      <c r="AO43" s="60"/>
+      <c r="AP43" s="60"/>
+      <c r="AQ43" s="60"/>
+      <c r="AR43" s="60"/>
+      <c r="AS43" s="60"/>
+      <c r="AT43" s="60"/>
+      <c r="AU43" s="60"/>
+      <c r="AV43" s="60"/>
+      <c r="AW43" s="60"/>
+      <c r="AX43" s="60"/>
+      <c r="AY43" s="60"/>
+      <c r="AZ43" s="60"/>
+      <c r="BA43" s="60"/>
+      <c r="BB43" s="60"/>
+      <c r="BC43" s="60"/>
+      <c r="BD43" s="60"/>
+      <c r="BE43" s="60"/>
+      <c r="BF43" s="60"/>
+      <c r="BG43" s="60"/>
+      <c r="BH43" s="60"/>
+      <c r="BI43" s="60"/>
     </row>
     <row r="44" spans="1:16334" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="51" t="s">
+      <c r="J44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="K44" s="51"/>
-[...2 lines deleted...]
-      <c r="V44" s="51" t="s">
+      <c r="K44" s="52"/>
+      <c r="L44" s="52"/>
+      <c r="M44" s="52"/>
+      <c r="V44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="W44" s="51"/>
-[...2 lines deleted...]
-      <c r="AH44" s="51" t="s">
+      <c r="W44" s="52"/>
+      <c r="X44" s="52"/>
+      <c r="Y44" s="52"/>
+      <c r="AH44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="51"/>
-[...2 lines deleted...]
-      <c r="AT44" s="51" t="s">
+      <c r="AI44" s="52"/>
+      <c r="AJ44" s="52"/>
+      <c r="AK44" s="52"/>
+      <c r="AT44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="51"/>
-[...2 lines deleted...]
-      <c r="BF44" s="51" t="s">
+      <c r="AU44" s="52"/>
+      <c r="AV44" s="52"/>
+      <c r="AW44" s="52"/>
+      <c r="BF44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="51"/>
-[...2 lines deleted...]
-      <c r="BR44" s="51" t="s">
+      <c r="BG44" s="52"/>
+      <c r="BH44" s="52"/>
+      <c r="BI44" s="52"/>
+      <c r="BR44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="BS44" s="51"/>
-[...2 lines deleted...]
-      <c r="CD44" s="51" t="s">
+      <c r="BS44" s="52"/>
+      <c r="BT44" s="52"/>
+      <c r="BU44" s="52"/>
+      <c r="CD44" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="CE44" s="51"/>
-[...1 lines deleted...]
-      <c r="CG44" s="51"/>
+      <c r="CE44" s="52"/>
+      <c r="CF44" s="52"/>
+      <c r="CG44" s="52"/>
     </row>
     <row r="45" spans="1:16334" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="57"/>
-      <c r="B45" s="56" t="s">
+      <c r="A45" s="58"/>
+      <c r="B45" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="54"/>
-[...10 lines deleted...]
-      <c r="N45" s="56" t="s">
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="55"/>
+      <c r="G45" s="55"/>
+      <c r="H45" s="55"/>
+      <c r="I45" s="55"/>
+      <c r="J45" s="55"/>
+      <c r="K45" s="55"/>
+      <c r="L45" s="55"/>
+      <c r="M45" s="56"/>
+      <c r="N45" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="O45" s="54"/>
-[...10 lines deleted...]
-      <c r="Z45" s="56" t="s">
+      <c r="O45" s="55"/>
+      <c r="P45" s="55"/>
+      <c r="Q45" s="55"/>
+      <c r="R45" s="55"/>
+      <c r="S45" s="55"/>
+      <c r="T45" s="55"/>
+      <c r="U45" s="55"/>
+      <c r="V45" s="55"/>
+      <c r="W45" s="55"/>
+      <c r="X45" s="55"/>
+      <c r="Y45" s="56"/>
+      <c r="Z45" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="AA45" s="54"/>
-[...10 lines deleted...]
-      <c r="AL45" s="56" t="s">
+      <c r="AA45" s="55"/>
+      <c r="AB45" s="55"/>
+      <c r="AC45" s="55"/>
+      <c r="AD45" s="55"/>
+      <c r="AE45" s="55"/>
+      <c r="AF45" s="55"/>
+      <c r="AG45" s="55"/>
+      <c r="AH45" s="55"/>
+      <c r="AI45" s="55"/>
+      <c r="AJ45" s="55"/>
+      <c r="AK45" s="56"/>
+      <c r="AL45" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="AM45" s="54"/>
-[...10 lines deleted...]
-      <c r="AX45" s="56" t="s">
+      <c r="AM45" s="55"/>
+      <c r="AN45" s="55"/>
+      <c r="AO45" s="55"/>
+      <c r="AP45" s="55"/>
+      <c r="AQ45" s="55"/>
+      <c r="AR45" s="55"/>
+      <c r="AS45" s="55"/>
+      <c r="AT45" s="55"/>
+      <c r="AU45" s="55"/>
+      <c r="AV45" s="55"/>
+      <c r="AW45" s="56"/>
+      <c r="AX45" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AY45" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ45" s="56" t="s">
+      <c r="AY45" s="55"/>
+      <c r="AZ45" s="55"/>
+      <c r="BA45" s="55"/>
+      <c r="BB45" s="55"/>
+      <c r="BC45" s="55"/>
+      <c r="BD45" s="55"/>
+      <c r="BE45" s="55"/>
+      <c r="BF45" s="55"/>
+      <c r="BG45" s="55"/>
+      <c r="BH45" s="55"/>
+      <c r="BI45" s="56"/>
+      <c r="BJ45" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="BK45" s="54"/>
-[...10 lines deleted...]
-      <c r="BV45" s="52" t="s">
+      <c r="BK45" s="55"/>
+      <c r="BL45" s="55"/>
+      <c r="BM45" s="55"/>
+      <c r="BN45" s="55"/>
+      <c r="BO45" s="55"/>
+      <c r="BP45" s="55"/>
+      <c r="BQ45" s="55"/>
+      <c r="BR45" s="55"/>
+      <c r="BS45" s="55"/>
+      <c r="BT45" s="55"/>
+      <c r="BU45" s="56"/>
+      <c r="BV45" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="BW45" s="53"/>
-[...9 lines deleted...]
-      <c r="CG45" s="55"/>
+      <c r="BW45" s="54"/>
+      <c r="BX45" s="54"/>
+      <c r="BY45" s="55"/>
+      <c r="BZ45" s="55"/>
+      <c r="CA45" s="55"/>
+      <c r="CB45" s="55"/>
+      <c r="CC45" s="55"/>
+      <c r="CD45" s="55"/>
+      <c r="CE45" s="55"/>
+      <c r="CF45" s="55"/>
+      <c r="CG45" s="56"/>
     </row>
     <row r="46" spans="1:16334" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="58"/>
+      <c r="A46" s="59"/>
       <c r="B46" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -7514,51 +7569,53 @@
       </c>
       <c r="BT47" s="6">
         <v>69850.8</v>
       </c>
       <c r="BU47" s="6">
         <v>81483.7</v>
       </c>
       <c r="BV47" s="2">
         <v>4633</v>
       </c>
       <c r="BW47" s="2">
         <v>10966</v>
       </c>
       <c r="BX47" s="6">
         <v>17851.400000000001</v>
       </c>
       <c r="BY47" s="6">
         <v>24684</v>
       </c>
       <c r="BZ47" s="7">
         <v>33665.699999999997</v>
       </c>
       <c r="CA47" s="8">
         <v>45556.2</v>
       </c>
-      <c r="CB47" s="40"/>
+      <c r="CB47" s="5">
+        <v>51848.1</v>
+      </c>
       <c r="CC47" s="40"/>
       <c r="CD47" s="40"/>
       <c r="CE47" s="40"/>
       <c r="CF47" s="40"/>
       <c r="CG47" s="40"/>
     </row>
     <row r="48" spans="1:16334">
       <c r="A48" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>23</v>
       </c>
@@ -7759,51 +7816,53 @@
       </c>
       <c r="BT48" s="6">
         <v>9320.5</v>
       </c>
       <c r="BU48" s="6">
         <v>10516.2</v>
       </c>
       <c r="BV48" s="2">
         <v>823.5</v>
       </c>
       <c r="BW48" s="2">
         <v>1852.9</v>
       </c>
       <c r="BX48" s="6">
         <v>2468.4</v>
       </c>
       <c r="BY48" s="6">
         <v>3263.8</v>
       </c>
       <c r="BZ48" s="7">
         <v>4055.6</v>
       </c>
       <c r="CA48" s="8">
         <v>5215.8</v>
       </c>
-      <c r="CB48" s="36"/>
+      <c r="CB48" s="6">
+        <v>5943.3</v>
+      </c>
       <c r="CC48" s="36"/>
       <c r="CD48" s="36"/>
       <c r="CE48" s="36"/>
       <c r="CF48" s="36"/>
       <c r="CG48" s="36"/>
       <c r="CH48" s="38"/>
       <c r="CI48" s="38"/>
       <c r="CJ48" s="38"/>
       <c r="CK48" s="38"/>
       <c r="CL48" s="38"/>
       <c r="CM48" s="38"/>
       <c r="CN48" s="38"/>
       <c r="CO48" s="38"/>
       <c r="CP48" s="38"/>
       <c r="CQ48" s="38"/>
       <c r="CR48" s="38"/>
       <c r="CS48" s="38"/>
       <c r="CT48" s="38"/>
       <c r="CU48" s="38"/>
       <c r="CV48" s="38"/>
       <c r="CW48" s="38"/>
       <c r="CX48" s="38"/>
       <c r="CY48" s="38"/>
       <c r="CZ48" s="38"/>
       <c r="DA48" s="38"/>
@@ -24253,51 +24312,53 @@
       </c>
       <c r="BT49" s="6">
         <v>6064.2</v>
       </c>
       <c r="BU49" s="6">
         <v>7438.8</v>
       </c>
       <c r="BV49" s="34">
         <v>395.8</v>
       </c>
       <c r="BW49" s="34">
         <v>1140.9000000000001</v>
       </c>
       <c r="BX49" s="6">
         <v>1618.4</v>
       </c>
       <c r="BY49" s="34">
         <v>2533</v>
       </c>
       <c r="BZ49" s="34">
         <v>3271.8</v>
       </c>
       <c r="CA49" s="8">
         <v>4116</v>
       </c>
-      <c r="CB49" s="5"/>
+      <c r="CB49" s="5">
+        <v>4658.1000000000004</v>
+      </c>
       <c r="CC49" s="5"/>
       <c r="CD49" s="5"/>
       <c r="CE49" s="5"/>
       <c r="CF49" s="5"/>
       <c r="CG49" s="5"/>
     </row>
     <row r="50" spans="1:85">
       <c r="A50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="18"/>
       <c r="O50" s="18"/>
       <c r="P50" s="18"/>
@@ -24402,51 +24463,53 @@
       </c>
       <c r="BT50" s="6">
         <v>7725.1</v>
       </c>
       <c r="BU50" s="6">
         <v>9378.9</v>
       </c>
       <c r="BV50" s="2">
         <v>349.8</v>
       </c>
       <c r="BW50" s="2">
         <v>871.6</v>
       </c>
       <c r="BX50" s="34">
         <v>1706.9</v>
       </c>
       <c r="BY50" s="6">
         <v>2592.1999999999998</v>
       </c>
       <c r="BZ50" s="7">
         <v>3318</v>
       </c>
       <c r="CA50" s="8">
         <v>4727</v>
       </c>
-      <c r="CB50" s="5"/>
+      <c r="CB50" s="5">
+        <v>5423.3</v>
+      </c>
       <c r="CC50" s="5"/>
       <c r="CD50" s="5"/>
       <c r="CE50" s="5"/>
       <c r="CF50" s="5"/>
       <c r="CG50" s="5"/>
     </row>
     <row r="51" spans="1:85">
       <c r="A51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>25</v>
       </c>
       <c r="F51" s="18" t="s">
         <v>25</v>
       </c>
@@ -24647,51 +24710,53 @@
       </c>
       <c r="BT51" s="6">
         <v>8100.8</v>
       </c>
       <c r="BU51" s="6">
         <v>8723.7000000000007</v>
       </c>
       <c r="BV51" s="2">
         <v>400.1</v>
       </c>
       <c r="BW51" s="2">
         <v>1190.2</v>
       </c>
       <c r="BX51" s="6">
         <v>2146.3000000000002</v>
       </c>
       <c r="BY51" s="6">
         <v>2949.4</v>
       </c>
       <c r="BZ51" s="7">
         <v>4263.8999999999996</v>
       </c>
       <c r="CA51" s="8">
         <v>6103.7</v>
       </c>
-      <c r="CB51" s="5"/>
+      <c r="CB51" s="5">
+        <v>6526.5</v>
+      </c>
       <c r="CC51" s="5"/>
       <c r="CD51" s="5"/>
       <c r="CE51" s="5"/>
       <c r="CF51" s="5"/>
       <c r="CG51" s="5"/>
     </row>
     <row r="52" spans="1:85">
       <c r="A52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="D52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F52" s="18" t="s">
         <v>26</v>
       </c>
@@ -24892,51 +24957,53 @@
       </c>
       <c r="BT52" s="6">
         <v>15235.6</v>
       </c>
       <c r="BU52" s="6">
         <v>17629.5</v>
       </c>
       <c r="BV52" s="2">
         <v>1013.4</v>
       </c>
       <c r="BW52" s="2">
         <v>2130.8000000000002</v>
       </c>
       <c r="BX52" s="6">
         <v>3351.3</v>
       </c>
       <c r="BY52" s="6">
         <v>4532.7</v>
       </c>
       <c r="BZ52" s="7">
         <v>7082.4</v>
       </c>
       <c r="CA52" s="8">
         <v>9419.5</v>
       </c>
-      <c r="CB52" s="5"/>
+      <c r="CB52" s="5">
+        <v>10728.6</v>
+      </c>
       <c r="CC52" s="5"/>
       <c r="CD52" s="5"/>
       <c r="CE52" s="5"/>
       <c r="CF52" s="5"/>
       <c r="CG52" s="5"/>
     </row>
     <row r="53" spans="1:85">
       <c r="A53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>27</v>
       </c>
       <c r="F53" s="18" t="s">
         <v>27</v>
       </c>
@@ -25137,51 +25204,53 @@
       </c>
       <c r="BT53" s="6">
         <v>12324.3</v>
       </c>
       <c r="BU53" s="6">
         <v>14990.5</v>
       </c>
       <c r="BV53" s="2">
         <v>871.8</v>
       </c>
       <c r="BW53" s="2">
         <v>2068.1</v>
       </c>
       <c r="BX53" s="6">
         <v>3721</v>
       </c>
       <c r="BY53" s="6">
         <v>5069.5</v>
       </c>
       <c r="BZ53" s="7">
         <v>6633.5</v>
       </c>
       <c r="CA53" s="8">
         <v>9407.9</v>
       </c>
-      <c r="CB53" s="5"/>
+      <c r="CB53" s="5">
+        <v>10792.4</v>
+      </c>
       <c r="CC53" s="5"/>
       <c r="CD53" s="5"/>
       <c r="CE53" s="5"/>
       <c r="CF53" s="5"/>
       <c r="CG53" s="5"/>
     </row>
     <row r="54" spans="1:85">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="F54" s="18" t="s">
         <v>28</v>
       </c>
@@ -25382,51 +25451,53 @@
       </c>
       <c r="BT54" s="6">
         <v>1169.2</v>
       </c>
       <c r="BU54" s="6">
         <v>1283.7</v>
       </c>
       <c r="BV54" s="6">
         <v>70.2</v>
       </c>
       <c r="BW54" s="6">
         <v>155.30000000000001</v>
       </c>
       <c r="BX54" s="6">
         <v>333.8</v>
       </c>
       <c r="BY54" s="6">
         <v>443.2</v>
       </c>
       <c r="BZ54" s="6">
         <v>564.9</v>
       </c>
       <c r="CA54" s="6">
         <v>700.9</v>
       </c>
-      <c r="CB54" s="5"/>
+      <c r="CB54" s="5">
+        <v>817.4</v>
+      </c>
       <c r="CC54" s="5"/>
       <c r="CD54" s="5"/>
       <c r="CE54" s="5"/>
       <c r="CF54" s="5"/>
       <c r="CG54" s="5"/>
     </row>
     <row r="55" spans="1:85">
       <c r="A55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="E55" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>29</v>
       </c>
@@ -25627,51 +25698,53 @@
       </c>
       <c r="BT55" s="5">
         <v>9911.1</v>
       </c>
       <c r="BU55" s="5">
         <v>11522.4</v>
       </c>
       <c r="BV55" s="5">
         <v>708.4</v>
       </c>
       <c r="BW55" s="36">
         <v>1556.4</v>
       </c>
       <c r="BX55" s="6">
         <v>2505.3000000000002</v>
       </c>
       <c r="BY55" s="6">
         <v>3300.1</v>
       </c>
       <c r="BZ55" s="6">
         <v>4475.5</v>
       </c>
       <c r="CA55" s="6">
         <v>5865.4</v>
       </c>
-      <c r="CB55" s="5"/>
+      <c r="CB55" s="5">
+        <v>6958.5</v>
+      </c>
       <c r="CC55" s="5"/>
       <c r="CD55" s="5"/>
       <c r="CE55" s="5"/>
       <c r="CF55" s="5"/>
       <c r="CG55" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BJ18:BU18"/>
     <mergeCell ref="BJ31:BU31"/>
     <mergeCell ref="BJ45:BU45"/>
     <mergeCell ref="BR17:BU17"/>
     <mergeCell ref="BR30:BU30"/>
     <mergeCell ref="BR44:BU44"/>
     <mergeCell ref="B2:BI2"/>
     <mergeCell ref="B16:BI16"/>
     <mergeCell ref="B43:BI43"/>
     <mergeCell ref="B29:BI29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="N31:Y31"/>