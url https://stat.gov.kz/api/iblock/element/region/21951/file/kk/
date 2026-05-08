--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="30">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -363,70 +363,70 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -697,147 +697,147 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK55"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="T29" sqref="T29"/>
+      <selection pane="topRight" activeCell="AC23" sqref="AC23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="36.75" customHeight="1">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="22"/>
-[...10 lines deleted...]
-      <c r="M2" s="22"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="21" t="s">
+      <c r="J3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="21"/>
-[...1 lines deleted...]
-      <c r="M3" s="21"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
       <c r="V3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="23" t="s">
+      <c r="A4" s="24"/>
+      <c r="B4" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23" t="s">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="24"/>
-[...9 lines deleted...]
-      <c r="AK4" s="25"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -985,51 +985,53 @@
       </c>
       <c r="T6" s="14">
         <v>108.7</v>
       </c>
       <c r="U6" s="14">
         <v>107.6</v>
       </c>
       <c r="V6" s="14">
         <v>108.5</v>
       </c>
       <c r="W6" s="14">
         <v>108.6</v>
       </c>
       <c r="X6" s="14">
         <v>107.4</v>
       </c>
       <c r="Y6" s="14">
         <v>105.6</v>
       </c>
       <c r="Z6" s="14">
         <v>100.7</v>
       </c>
       <c r="AA6" s="14">
         <v>101.2</v>
       </c>
-      <c r="AB6" s="14"/>
+      <c r="AB6" s="14">
+        <v>101.2</v>
+      </c>
       <c r="AC6" s="11"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="14"/>
       <c r="AK6" s="14"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6">
         <v>112.2</v>
       </c>
       <c r="C7" s="6">
         <v>102.4</v>
       </c>
       <c r="D7" s="6">
         <v>104.6</v>
       </c>
       <c r="E7" s="11">
         <v>108.1</v>
@@ -1078,51 +1080,53 @@
       </c>
       <c r="T7" s="14">
         <v>113.8</v>
       </c>
       <c r="U7" s="14">
         <v>111.7</v>
       </c>
       <c r="V7" s="14">
         <v>111.9</v>
       </c>
       <c r="W7" s="14">
         <v>112.6</v>
       </c>
       <c r="X7" s="14">
         <v>111.2</v>
       </c>
       <c r="Y7" s="14">
         <v>115.6</v>
       </c>
       <c r="Z7" s="14">
         <v>103.5</v>
       </c>
       <c r="AA7" s="14">
         <v>102.8</v>
       </c>
-      <c r="AB7" s="14"/>
+      <c r="AB7" s="14">
+        <v>101.5</v>
+      </c>
       <c r="AC7" s="11"/>
       <c r="AD7" s="12"/>
       <c r="AE7" s="14"/>
       <c r="AF7" s="14"/>
       <c r="AG7" s="14"/>
       <c r="AH7" s="14"/>
       <c r="AI7" s="14"/>
       <c r="AJ7" s="14"/>
       <c r="AK7" s="14"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="4">
         <v>92.3</v>
       </c>
       <c r="C8" s="4">
         <v>116.2</v>
       </c>
       <c r="D8" s="6">
         <v>108.1</v>
       </c>
       <c r="E8" s="11">
         <v>105.8</v>
@@ -1171,51 +1175,53 @@
       </c>
       <c r="T8" s="14">
         <v>108.4</v>
       </c>
       <c r="U8" s="14">
         <v>109.5</v>
       </c>
       <c r="V8" s="14">
         <v>110.6</v>
       </c>
       <c r="W8" s="14">
         <v>106.2</v>
       </c>
       <c r="X8" s="14">
         <v>105</v>
       </c>
       <c r="Y8" s="14">
         <v>103</v>
       </c>
       <c r="Z8" s="14">
         <v>91.5</v>
       </c>
       <c r="AA8" s="14">
         <v>98.3</v>
       </c>
-      <c r="AB8" s="14"/>
+      <c r="AB8" s="14">
+        <v>97.7</v>
+      </c>
       <c r="AC8" s="11"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="14"/>
       <c r="AF8" s="14"/>
       <c r="AG8" s="14"/>
       <c r="AH8" s="14"/>
       <c r="AI8" s="14"/>
       <c r="AJ8" s="14"/>
       <c r="AK8" s="14"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="4">
         <v>93.9</v>
       </c>
       <c r="C9" s="4">
         <v>109.4</v>
       </c>
       <c r="D9" s="9">
         <v>107.1</v>
       </c>
       <c r="E9" s="11">
         <v>105.4</v>
@@ -1264,51 +1270,53 @@
       </c>
       <c r="T9" s="14">
         <v>104.8</v>
       </c>
       <c r="U9" s="14">
         <v>105</v>
       </c>
       <c r="V9" s="14">
         <v>101.9</v>
       </c>
       <c r="W9" s="14">
         <v>104.9</v>
       </c>
       <c r="X9" s="14">
         <v>107.9</v>
       </c>
       <c r="Y9" s="14">
         <v>106.7</v>
       </c>
       <c r="Z9" s="14">
         <v>107.7</v>
       </c>
       <c r="AA9" s="14">
         <v>93.7</v>
       </c>
-      <c r="AB9" s="16"/>
+      <c r="AB9" s="16">
+        <v>97.8</v>
+      </c>
       <c r="AC9" s="11"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="14"/>
       <c r="AF9" s="14"/>
       <c r="AG9" s="14"/>
       <c r="AH9" s="14"/>
       <c r="AI9" s="14"/>
       <c r="AJ9" s="14"/>
       <c r="AK9" s="14"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>85.5</v>
       </c>
       <c r="C10" s="9">
         <v>94.3</v>
       </c>
       <c r="D10" s="6">
         <v>97</v>
       </c>
       <c r="E10" s="11">
         <v>97</v>
@@ -1357,51 +1365,53 @@
       </c>
       <c r="T10" s="14">
         <v>112</v>
       </c>
       <c r="U10" s="14">
         <v>109.8</v>
       </c>
       <c r="V10" s="14">
         <v>111</v>
       </c>
       <c r="W10" s="11">
         <v>109.4</v>
       </c>
       <c r="X10" s="11">
         <v>104.6</v>
       </c>
       <c r="Y10" s="11">
         <v>104</v>
       </c>
       <c r="Z10" s="16">
         <v>101.1</v>
       </c>
       <c r="AA10" s="16">
         <v>106.2</v>
       </c>
-      <c r="AB10" s="14"/>
+      <c r="AB10" s="14">
+        <v>103.9</v>
+      </c>
       <c r="AC10" s="11"/>
       <c r="AD10" s="11"/>
       <c r="AE10" s="14"/>
       <c r="AF10" s="14"/>
       <c r="AG10" s="14"/>
       <c r="AH10" s="14"/>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="11"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4">
         <v>97.1</v>
       </c>
       <c r="C11" s="4">
         <v>102.4</v>
       </c>
       <c r="D11" s="7">
         <v>102</v>
       </c>
       <c r="E11" s="11">
         <v>102.6</v>
@@ -1450,51 +1460,53 @@
       </c>
       <c r="T11" s="14">
         <v>104.6</v>
       </c>
       <c r="U11" s="14">
         <v>102.3</v>
       </c>
       <c r="V11" s="14">
         <v>102.6</v>
       </c>
       <c r="W11" s="11">
         <v>102.2</v>
       </c>
       <c r="X11" s="11">
         <v>101.7</v>
       </c>
       <c r="Y11" s="11">
         <v>101</v>
       </c>
       <c r="Z11" s="14">
         <v>100.1</v>
       </c>
       <c r="AA11" s="14">
         <v>99.4</v>
       </c>
-      <c r="AB11" s="11"/>
+      <c r="AB11" s="11">
+        <v>99.9</v>
+      </c>
       <c r="AC11" s="11"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="14"/>
       <c r="AF11" s="14"/>
       <c r="AG11" s="14"/>
       <c r="AH11" s="14"/>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>85.8</v>
       </c>
       <c r="C12" s="5">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>98.9</v>
       </c>
       <c r="E12" s="11">
         <v>98.8</v>
@@ -1543,51 +1555,53 @@
       </c>
       <c r="T12" s="11">
         <v>104.5</v>
       </c>
       <c r="U12" s="11">
         <v>104.5</v>
       </c>
       <c r="V12" s="11">
         <v>104.5</v>
       </c>
       <c r="W12" s="11">
         <v>103.3</v>
       </c>
       <c r="X12" s="11">
         <v>103.5</v>
       </c>
       <c r="Y12" s="11">
         <v>103</v>
       </c>
       <c r="Z12" s="11">
         <v>94.1</v>
       </c>
       <c r="AA12" s="11">
         <v>99.7</v>
       </c>
-      <c r="AB12" s="11"/>
+      <c r="AB12" s="11">
+        <v>100.3</v>
+      </c>
       <c r="AC12" s="11"/>
       <c r="AD12" s="11"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11"/>
       <c r="AH12" s="11"/>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="11"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>92.3</v>
       </c>
       <c r="C13" s="5">
         <v>94.9</v>
       </c>
       <c r="D13" s="7">
         <v>98.7</v>
       </c>
       <c r="E13" s="11">
         <v>100.3</v>
@@ -1636,51 +1650,53 @@
       </c>
       <c r="T13" s="11">
         <v>110.3</v>
       </c>
       <c r="U13" s="11">
         <v>109.4</v>
       </c>
       <c r="V13" s="11">
         <v>105.7</v>
       </c>
       <c r="W13" s="11">
         <v>104.9</v>
       </c>
       <c r="X13" s="11">
         <v>105.3</v>
       </c>
       <c r="Y13" s="11">
         <v>106</v>
       </c>
       <c r="Z13" s="11">
         <v>104.2</v>
       </c>
       <c r="AA13" s="11">
         <v>107.3</v>
       </c>
-      <c r="AB13" s="11"/>
+      <c r="AB13" s="11">
+        <v>105.8</v>
+      </c>
       <c r="AC13" s="11"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>98.8</v>
       </c>
       <c r="C14" s="5">
         <v>112</v>
       </c>
       <c r="D14" s="7">
         <v>114.2</v>
       </c>
       <c r="E14" s="11">
         <v>113.3</v>
@@ -1729,142 +1745,144 @@
       </c>
       <c r="T14" s="11">
         <v>117.4</v>
       </c>
       <c r="U14" s="11">
         <v>116.1</v>
       </c>
       <c r="V14" s="11">
         <v>118.4</v>
       </c>
       <c r="W14" s="11">
         <v>119.3</v>
       </c>
       <c r="X14" s="11">
         <v>117.2</v>
       </c>
       <c r="Y14" s="11">
         <v>118.3</v>
       </c>
       <c r="Z14" s="11">
         <v>108.2</v>
       </c>
       <c r="AA14" s="11">
         <v>105.9</v>
       </c>
-      <c r="AB14" s="11"/>
+      <c r="AB14" s="11">
+        <v>105.2</v>
+      </c>
       <c r="AC14" s="11"/>
       <c r="AD14" s="11"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="11"/>
     </row>
     <row r="16" spans="1:37" ht="39" customHeight="1">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="22"/>
-[...10 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="21" t="s">
+      <c r="J17" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K17" s="21"/>
-[...2 lines deleted...]
-      <c r="V17" s="21" t="s">
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="V17" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W17" s="21"/>
-[...1 lines deleted...]
-      <c r="Y17" s="21"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
       <c r="AH17" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="26"/>
-      <c r="B18" s="23" t="s">
+      <c r="A18" s="24"/>
+      <c r="B18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="24"/>
-[...10 lines deleted...]
-      <c r="N18" s="23" t="s">
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="24"/>
-[...10 lines deleted...]
-      <c r="Z18" s="23" t="s">
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="23"/>
+      <c r="Z18" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="24"/>
-[...9 lines deleted...]
-      <c r="AK18" s="25"/>
+      <c r="AA18" s="22"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="22"/>
+      <c r="AD18" s="22"/>
+      <c r="AE18" s="22"/>
+      <c r="AF18" s="22"/>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="22"/>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="23"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="27"/>
+      <c r="A19" s="25"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -2009,52 +2027,56 @@
       </c>
       <c r="S20" s="18">
         <v>110.9</v>
       </c>
       <c r="T20" s="19">
         <v>108.9</v>
       </c>
       <c r="U20" s="14">
         <v>107.8</v>
       </c>
       <c r="V20" s="14">
         <v>108.6</v>
       </c>
       <c r="W20" s="14">
         <v>108.8</v>
       </c>
       <c r="X20" s="14">
         <v>107.5</v>
       </c>
       <c r="Y20" s="14">
         <v>105.7</v>
       </c>
       <c r="Z20" s="14">
         <v>100.7</v>
       </c>
-      <c r="AA20" s="14"/>
-      <c r="AB20" s="11"/>
+      <c r="AA20" s="14">
+        <v>101.3</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>101.2</v>
+      </c>
       <c r="AC20" s="11"/>
       <c r="AD20" s="12"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="19"/>
       <c r="AG20" s="14"/>
       <c r="AH20" s="14"/>
       <c r="AI20" s="14"/>
       <c r="AJ20" s="14"/>
       <c r="AK20" s="14"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>112.2</v>
       </c>
       <c r="C21" s="6">
         <v>102.4</v>
       </c>
       <c r="D21" s="6">
         <v>104.6</v>
       </c>
       <c r="E21" s="11">
         <v>108.1</v>
@@ -2094,52 +2116,56 @@
       </c>
       <c r="S21" s="18">
         <v>111.8</v>
       </c>
       <c r="T21" s="19">
         <v>115.9</v>
       </c>
       <c r="U21" s="14">
         <v>113.2</v>
       </c>
       <c r="V21" s="14">
         <v>112.8</v>
       </c>
       <c r="W21" s="14">
         <v>113</v>
       </c>
       <c r="X21" s="14">
         <v>112</v>
       </c>
       <c r="Y21" s="14">
         <v>116.9</v>
       </c>
       <c r="Z21" s="14">
         <v>104.2</v>
       </c>
-      <c r="AA21" s="6"/>
-      <c r="AB21" s="6"/>
+      <c r="AA21" s="6">
+        <v>103.2</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>101.5</v>
+      </c>
       <c r="AC21" s="11"/>
       <c r="AD21" s="12"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="6">
         <v>92.3</v>
       </c>
       <c r="C22" s="6">
         <v>116.2</v>
       </c>
       <c r="D22" s="6">
         <v>108.1</v>
       </c>
       <c r="E22" s="11">
         <v>105.8</v>
@@ -2179,52 +2205,56 @@
       </c>
       <c r="S22" s="18">
         <v>111.7</v>
       </c>
       <c r="T22" s="19">
         <v>108.4</v>
       </c>
       <c r="U22" s="14">
         <v>109.5</v>
       </c>
       <c r="V22" s="14">
         <v>110.6</v>
       </c>
       <c r="W22" s="14">
         <v>106.3</v>
       </c>
       <c r="X22" s="14">
         <v>105</v>
       </c>
       <c r="Y22" s="14">
         <v>100.2</v>
       </c>
       <c r="Z22" s="14">
         <v>91.7</v>
       </c>
-      <c r="AA22" s="6"/>
-      <c r="AB22" s="6"/>
+      <c r="AA22" s="6">
+        <v>98.3</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>97.7</v>
+      </c>
       <c r="AC22" s="11"/>
       <c r="AD22" s="12"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>93.9</v>
       </c>
       <c r="C23" s="6">
         <v>109.4</v>
       </c>
       <c r="D23" s="9">
         <v>107.1</v>
       </c>
       <c r="E23" s="11">
         <v>105.4</v>
@@ -2264,52 +2294,56 @@
       </c>
       <c r="S23" s="18">
         <v>105.2</v>
       </c>
       <c r="T23" s="20">
         <v>104.8</v>
       </c>
       <c r="U23" s="14">
         <v>105</v>
       </c>
       <c r="V23" s="14">
         <v>101.9</v>
       </c>
       <c r="W23" s="14">
         <v>105.7</v>
       </c>
       <c r="X23" s="14">
         <v>107.9</v>
       </c>
       <c r="Y23" s="14">
         <v>106.8</v>
       </c>
       <c r="Z23" s="14">
         <v>107.6</v>
       </c>
-      <c r="AA23" s="6"/>
-      <c r="AB23" s="9"/>
+      <c r="AA23" s="6">
+        <v>93.7</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>97.8</v>
+      </c>
       <c r="AC23" s="11"/>
       <c r="AD23" s="12"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="9">
         <v>85.5</v>
       </c>
       <c r="C24" s="9">
         <v>94.3</v>
       </c>
       <c r="D24" s="6">
         <v>97</v>
       </c>
       <c r="E24" s="11">
         <v>97</v>
@@ -2349,52 +2383,56 @@
       </c>
       <c r="S24" s="18">
         <v>117.1</v>
       </c>
       <c r="T24" s="19">
         <v>112.3</v>
       </c>
       <c r="U24" s="14">
         <v>110</v>
       </c>
       <c r="V24" s="14">
         <v>111</v>
       </c>
       <c r="W24" s="14">
         <v>109.9</v>
       </c>
       <c r="X24" s="14">
         <v>104.6</v>
       </c>
       <c r="Y24" s="14">
         <v>97.7</v>
       </c>
       <c r="Z24" s="14">
         <v>101.1</v>
       </c>
-      <c r="AA24" s="9"/>
-      <c r="AB24" s="6"/>
+      <c r="AA24" s="9">
+        <v>106.7</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>103.9</v>
+      </c>
       <c r="AC24" s="11"/>
       <c r="AD24" s="11"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="6"/>
       <c r="AI24" s="6"/>
       <c r="AJ24" s="6"/>
       <c r="AK24" s="6"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6">
         <v>97.1</v>
       </c>
       <c r="C25" s="6">
         <v>102.4</v>
       </c>
       <c r="D25" s="7">
         <v>102</v>
       </c>
       <c r="E25" s="11">
         <v>102.6</v>
@@ -2434,52 +2472,56 @@
       </c>
       <c r="S25" s="18">
         <v>107.3</v>
       </c>
       <c r="T25" s="19">
         <v>104.7</v>
       </c>
       <c r="U25" s="14">
         <v>102.3</v>
       </c>
       <c r="V25" s="14">
         <v>102.7</v>
       </c>
       <c r="W25" s="14">
         <v>101.8</v>
       </c>
       <c r="X25" s="14">
         <v>101.7</v>
       </c>
       <c r="Y25" s="14">
         <v>98.7</v>
       </c>
       <c r="Z25" s="14">
         <v>100.1</v>
       </c>
-      <c r="AA25" s="6"/>
-      <c r="AB25" s="7"/>
+      <c r="AA25" s="6">
+        <v>99.3</v>
+      </c>
+      <c r="AB25" s="7">
+        <v>99.9</v>
+      </c>
       <c r="AC25" s="11"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="6"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="7">
         <v>85.8</v>
       </c>
       <c r="C26" s="7">
         <v>98</v>
       </c>
       <c r="D26" s="7">
         <v>98.9</v>
       </c>
       <c r="E26" s="11">
         <v>98.8</v>
@@ -2519,52 +2561,56 @@
       </c>
       <c r="S26" s="18">
         <v>106.2</v>
       </c>
       <c r="T26" s="19">
         <v>104.4</v>
       </c>
       <c r="U26" s="14">
         <v>104.4</v>
       </c>
       <c r="V26" s="14">
         <v>104.5</v>
       </c>
       <c r="W26" s="14">
         <v>103.9</v>
       </c>
       <c r="X26" s="14">
         <v>103.4</v>
       </c>
       <c r="Y26" s="14">
         <v>98.9</v>
       </c>
       <c r="Z26" s="14">
         <v>94.2</v>
       </c>
-      <c r="AA26" s="7"/>
-      <c r="AB26" s="7"/>
+      <c r="AA26" s="7">
+        <v>99.7</v>
+      </c>
+      <c r="AB26" s="7">
+        <v>100.3</v>
+      </c>
       <c r="AC26" s="11"/>
       <c r="AD26" s="11"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="7">
         <v>92.3</v>
       </c>
       <c r="C27" s="7">
         <v>94.9</v>
       </c>
       <c r="D27" s="7">
         <v>98.7</v>
       </c>
       <c r="E27" s="11">
         <v>100.3</v>
@@ -2604,52 +2650,56 @@
       </c>
       <c r="S27" s="18">
         <v>111.8</v>
       </c>
       <c r="T27" s="19">
         <v>110.3</v>
       </c>
       <c r="U27" s="11">
         <v>109.4</v>
       </c>
       <c r="V27" s="11">
         <v>105.7</v>
       </c>
       <c r="W27" s="11">
         <v>105.1</v>
       </c>
       <c r="X27" s="11">
         <v>105.3</v>
       </c>
       <c r="Y27" s="11">
         <v>108.2</v>
       </c>
       <c r="Z27" s="11">
         <v>104.1</v>
       </c>
-      <c r="AA27" s="7"/>
-      <c r="AB27" s="7"/>
+      <c r="AA27" s="7">
+        <v>107.3</v>
+      </c>
+      <c r="AB27" s="7">
+        <v>105.8</v>
+      </c>
       <c r="AC27" s="11"/>
       <c r="AD27" s="11"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="7">
         <v>98.8</v>
       </c>
       <c r="C28" s="7">
         <v>112</v>
       </c>
       <c r="D28" s="7">
         <v>114.2</v>
       </c>
       <c r="E28" s="11">
         <v>113.3</v>
@@ -2689,143 +2739,147 @@
       </c>
       <c r="S28" s="18">
         <v>122.2</v>
       </c>
       <c r="T28" s="11">
         <v>117.5</v>
       </c>
       <c r="U28" s="11">
         <v>116.2</v>
       </c>
       <c r="V28" s="11">
         <v>118.8</v>
       </c>
       <c r="W28" s="11">
         <v>118.6</v>
       </c>
       <c r="X28" s="11">
         <v>117.3</v>
       </c>
       <c r="Y28" s="11">
         <v>118.4</v>
       </c>
       <c r="Z28" s="11">
         <v>108.1</v>
       </c>
-      <c r="AA28" s="7"/>
-      <c r="AB28" s="7"/>
+      <c r="AA28" s="7">
+        <v>106</v>
+      </c>
+      <c r="AB28" s="7">
+        <v>105.2</v>
+      </c>
       <c r="AC28" s="11"/>
       <c r="AD28" s="11"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
     </row>
     <row r="29" spans="1:37" ht="21" customHeight="1">
-      <c r="A29" s="22" t="s">
+      <c r="A29" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="22"/>
-[...10 lines deleted...]
-      <c r="M29" s="22"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
     </row>
     <row r="30" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="21" t="s">
+      <c r="J30" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K30" s="21"/>
-[...2 lines deleted...]
-      <c r="V30" s="21" t="s">
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+      <c r="V30" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W30" s="21"/>
-[...1 lines deleted...]
-      <c r="Y30" s="21"/>
+      <c r="W30" s="26"/>
+      <c r="X30" s="26"/>
+      <c r="Y30" s="26"/>
       <c r="AH30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="26"/>
-      <c r="B31" s="23" t="s">
+      <c r="A31" s="24"/>
+      <c r="B31" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="24"/>
-[...10 lines deleted...]
-      <c r="N31" s="23" t="s">
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O31" s="24"/>
-[...10 lines deleted...]
-      <c r="Z31" s="23" t="s">
+      <c r="O31" s="22"/>
+      <c r="P31" s="22"/>
+      <c r="Q31" s="22"/>
+      <c r="R31" s="22"/>
+      <c r="S31" s="22"/>
+      <c r="T31" s="22"/>
+      <c r="U31" s="22"/>
+      <c r="V31" s="22"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="22"/>
+      <c r="Y31" s="23"/>
+      <c r="Z31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="24"/>
-[...9 lines deleted...]
-      <c r="AK31" s="25"/>
+      <c r="AA31" s="22"/>
+      <c r="AB31" s="22"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="22"/>
+      <c r="AE31" s="22"/>
+      <c r="AF31" s="22"/>
+      <c r="AG31" s="22"/>
+      <c r="AH31" s="22"/>
+      <c r="AI31" s="22"/>
+      <c r="AJ31" s="22"/>
+      <c r="AK31" s="23"/>
     </row>
     <row r="32" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="27"/>
+      <c r="A32" s="25"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -2973,51 +3027,53 @@
       </c>
       <c r="T33" s="19">
         <v>103.3</v>
       </c>
       <c r="U33" s="14">
         <v>102.7</v>
       </c>
       <c r="V33" s="14">
         <v>109.6</v>
       </c>
       <c r="W33" s="14">
         <v>110.1</v>
       </c>
       <c r="X33" s="14">
         <v>110</v>
       </c>
       <c r="Y33" s="14">
         <v>106.5</v>
       </c>
       <c r="Z33" s="14">
         <v>100</v>
       </c>
       <c r="AA33" s="14">
         <v>100</v>
       </c>
-      <c r="AB33" s="11"/>
+      <c r="AB33" s="11">
+        <v>100</v>
+      </c>
       <c r="AC33" s="11"/>
       <c r="AD33" s="12"/>
       <c r="AE33" s="18"/>
       <c r="AF33" s="19"/>
       <c r="AG33" s="14"/>
       <c r="AH33" s="14"/>
       <c r="AI33" s="14"/>
       <c r="AJ33" s="14"/>
       <c r="AK33" s="14"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>100</v>
       </c>
       <c r="C34" s="6">
         <v>100</v>
       </c>
       <c r="D34" s="6">
         <v>100</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
@@ -3066,51 +3122,53 @@
       </c>
       <c r="T34" s="19">
         <v>121.1</v>
       </c>
       <c r="U34" s="14">
         <v>114.6</v>
       </c>
       <c r="V34" s="14">
         <v>114.2</v>
       </c>
       <c r="W34" s="14">
         <v>115.2</v>
       </c>
       <c r="X34" s="14">
         <v>115</v>
       </c>
       <c r="Y34" s="14">
         <v>120.6</v>
       </c>
       <c r="Z34" s="14">
         <v>100</v>
       </c>
       <c r="AA34" s="14">
         <v>100</v>
       </c>
-      <c r="AB34" s="6"/>
+      <c r="AB34" s="11">
+        <v>100</v>
+      </c>
       <c r="AC34" s="11"/>
       <c r="AD34" s="12"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="6"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="4">
         <v>100</v>
       </c>
       <c r="C35" s="6">
         <v>100</v>
       </c>
       <c r="D35" s="6">
         <v>100</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
@@ -3159,51 +3217,53 @@
       </c>
       <c r="T35" s="19">
         <v>100.2</v>
       </c>
       <c r="U35" s="14">
         <v>100.4</v>
       </c>
       <c r="V35" s="14">
         <v>111.3</v>
       </c>
       <c r="W35" s="14">
         <v>111.3</v>
       </c>
       <c r="X35" s="14">
         <v>110.3</v>
       </c>
       <c r="Y35" s="14">
         <v>100</v>
       </c>
       <c r="Z35" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA35" s="16">
         <v>100</v>
       </c>
-      <c r="AB35" s="6"/>
+      <c r="AB35" s="16">
+        <v>100</v>
+      </c>
       <c r="AC35" s="11"/>
       <c r="AD35" s="12"/>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="6"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>27</v>
@@ -3250,51 +3310,53 @@
       <c r="S36" s="16" t="s">
         <v>27</v>
       </c>
       <c r="T36" s="19">
         <v>100.7</v>
       </c>
       <c r="U36" s="14">
         <v>101.4</v>
       </c>
       <c r="V36" s="14">
         <v>112.7</v>
       </c>
       <c r="W36" s="14">
         <v>112.7</v>
       </c>
       <c r="X36" s="14">
         <v>113.1</v>
       </c>
       <c r="Y36" s="14">
         <v>107</v>
       </c>
       <c r="Z36" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="16"/>
-      <c r="AB36" s="9"/>
+      <c r="AB36" s="16" t="s">
+        <v>27</v>
+      </c>
       <c r="AC36" s="11"/>
       <c r="AD36" s="12"/>
       <c r="AE36" s="6"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="6"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>27</v>
@@ -3341,51 +3403,53 @@
       <c r="S37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="T37" s="19">
         <v>100</v>
       </c>
       <c r="U37" s="14">
         <v>100</v>
       </c>
       <c r="V37" s="14">
         <v>100</v>
       </c>
       <c r="W37" s="14">
         <v>100</v>
       </c>
       <c r="X37" s="14">
         <v>100.1</v>
       </c>
       <c r="Y37" s="14">
         <v>100</v>
       </c>
       <c r="Z37" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="17"/>
-      <c r="AB37" s="6"/>
+      <c r="AB37" s="16" t="s">
+        <v>27</v>
+      </c>
       <c r="AC37" s="11"/>
       <c r="AD37" s="11"/>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="6"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>27</v>
@@ -3432,51 +3496,53 @@
       <c r="S38" s="17" t="s">
         <v>27</v>
       </c>
       <c r="T38" s="11">
         <v>100.9</v>
       </c>
       <c r="U38" s="11">
         <v>101.9</v>
       </c>
       <c r="V38" s="11">
         <v>104.3</v>
       </c>
       <c r="W38" s="11">
         <v>104.3</v>
       </c>
       <c r="X38" s="11">
         <v>104.6</v>
       </c>
       <c r="Y38" s="11">
         <v>100</v>
       </c>
       <c r="Z38" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="16"/>
-      <c r="AB38" s="7"/>
+      <c r="AB38" s="16" t="s">
+        <v>27</v>
+      </c>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="6"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>100</v>
       </c>
       <c r="C39" s="7">
         <v>100</v>
       </c>
       <c r="D39" s="7">
         <v>100</v>
       </c>
       <c r="E39" s="7">
         <v>100</v>
@@ -3523,51 +3589,53 @@
       <c r="S39" s="18">
         <v>100</v>
       </c>
       <c r="T39" s="11">
         <v>100.1</v>
       </c>
       <c r="U39" s="11">
         <v>100.2</v>
       </c>
       <c r="V39" s="11">
         <v>100.3</v>
       </c>
       <c r="W39" s="11">
         <v>100.3</v>
       </c>
       <c r="X39" s="11">
         <v>100.3</v>
       </c>
       <c r="Y39" s="11">
         <v>100</v>
       </c>
       <c r="Z39" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="16"/>
-      <c r="AB39" s="7"/>
+      <c r="AB39" s="16" t="s">
+        <v>27</v>
+      </c>
       <c r="AC39" s="11"/>
       <c r="AD39" s="11"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>27</v>
@@ -3614,51 +3682,53 @@
       <c r="S40" s="17" t="s">
         <v>27</v>
       </c>
       <c r="T40" s="11">
         <v>101.7</v>
       </c>
       <c r="U40" s="11">
         <v>103.5</v>
       </c>
       <c r="V40" s="11">
         <v>105</v>
       </c>
       <c r="W40" s="11">
         <v>105</v>
       </c>
       <c r="X40" s="11">
         <v>104.7</v>
       </c>
       <c r="Y40" s="11">
         <v>104</v>
       </c>
       <c r="Z40" s="16" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="17"/>
-      <c r="AB40" s="7"/>
+      <c r="AB40" s="16" t="s">
+        <v>27</v>
+      </c>
       <c r="AC40" s="11"/>
       <c r="AD40" s="11"/>
       <c r="AE40" s="7"/>
       <c r="AF40" s="7"/>
       <c r="AG40" s="7"/>
       <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7"/>
       <c r="AK40" s="7"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="5">
         <v>100</v>
       </c>
       <c r="C41" s="7">
         <v>100</v>
       </c>
       <c r="D41" s="7">
         <v>100</v>
       </c>
       <c r="E41" s="7">
         <v>100</v>
@@ -3707,142 +3777,144 @@
       </c>
       <c r="T41" s="11">
         <v>101.4</v>
       </c>
       <c r="U41" s="11">
         <v>101.2</v>
       </c>
       <c r="V41" s="11">
         <v>117.9</v>
       </c>
       <c r="W41" s="11">
         <v>120.2</v>
       </c>
       <c r="X41" s="11">
         <v>119.9</v>
       </c>
       <c r="Y41" s="11">
         <v>120.5</v>
       </c>
       <c r="Z41" s="11">
         <v>100</v>
       </c>
       <c r="AA41" s="11">
         <v>100</v>
       </c>
-      <c r="AB41" s="7"/>
+      <c r="AB41" s="11">
+        <v>100</v>
+      </c>
       <c r="AC41" s="11"/>
       <c r="AD41" s="11"/>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
     </row>
     <row r="43" spans="1:37" ht="21" customHeight="1">
-      <c r="A43" s="22" t="s">
+      <c r="A43" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="22"/>
-[...10 lines deleted...]
-      <c r="M43" s="22"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="27"/>
+      <c r="M43" s="27"/>
     </row>
     <row r="44" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="21" t="s">
+      <c r="J44" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K44" s="21"/>
-[...2 lines deleted...]
-      <c r="V44" s="21" t="s">
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+      <c r="V44" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W44" s="21"/>
-[...1 lines deleted...]
-      <c r="Y44" s="21"/>
+      <c r="W44" s="26"/>
+      <c r="X44" s="26"/>
+      <c r="Y44" s="26"/>
       <c r="AH44" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="26"/>
-      <c r="B45" s="23" t="s">
+      <c r="A45" s="24"/>
+      <c r="B45" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="24"/>
-[...10 lines deleted...]
-      <c r="N45" s="23" t="s">
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="22"/>
+      <c r="K45" s="22"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O45" s="24"/>
-[...10 lines deleted...]
-      <c r="Z45" s="23" t="s">
+      <c r="O45" s="22"/>
+      <c r="P45" s="22"/>
+      <c r="Q45" s="22"/>
+      <c r="R45" s="22"/>
+      <c r="S45" s="22"/>
+      <c r="T45" s="22"/>
+      <c r="U45" s="22"/>
+      <c r="V45" s="22"/>
+      <c r="W45" s="22"/>
+      <c r="X45" s="22"/>
+      <c r="Y45" s="23"/>
+      <c r="Z45" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA45" s="24"/>
-[...9 lines deleted...]
-      <c r="AK45" s="25"/>
+      <c r="AA45" s="22"/>
+      <c r="AB45" s="22"/>
+      <c r="AC45" s="22"/>
+      <c r="AD45" s="22"/>
+      <c r="AE45" s="22"/>
+      <c r="AF45" s="22"/>
+      <c r="AG45" s="22"/>
+      <c r="AH45" s="22"/>
+      <c r="AI45" s="22"/>
+      <c r="AJ45" s="22"/>
+      <c r="AK45" s="23"/>
     </row>
     <row r="46" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="27"/>
+      <c r="A46" s="25"/>
       <c r="B46" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J46" s="3" t="s">
@@ -3990,51 +4062,53 @@
       </c>
       <c r="T47" s="19">
         <v>110.4</v>
       </c>
       <c r="U47" s="14">
         <v>110</v>
       </c>
       <c r="V47" s="14">
         <v>107.9</v>
       </c>
       <c r="W47" s="14">
         <v>107.6</v>
       </c>
       <c r="X47" s="14">
         <v>105.6</v>
       </c>
       <c r="Y47" s="14">
         <v>105.3</v>
       </c>
       <c r="Z47" s="14">
         <v>100.7</v>
       </c>
       <c r="AA47" s="14">
         <v>101.3</v>
       </c>
-      <c r="AB47" s="11"/>
+      <c r="AB47" s="11">
+        <v>101.2</v>
+      </c>
       <c r="AC47" s="11"/>
       <c r="AD47" s="12"/>
       <c r="AE47" s="18"/>
       <c r="AF47" s="19"/>
       <c r="AG47" s="14"/>
       <c r="AH47" s="14"/>
       <c r="AI47" s="14"/>
       <c r="AJ47" s="14"/>
       <c r="AK47" s="14"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="6">
         <v>117.8</v>
       </c>
       <c r="C48" s="6">
         <v>103.1</v>
       </c>
       <c r="D48" s="6">
         <v>106.2</v>
       </c>
       <c r="E48" s="11">
         <v>111.9</v>
@@ -4083,51 +4157,53 @@
       </c>
       <c r="T48" s="19">
         <v>114.6</v>
       </c>
       <c r="U48" s="14">
         <v>112.8</v>
       </c>
       <c r="V48" s="14">
         <v>111.2</v>
       </c>
       <c r="W48" s="14">
         <v>111.5</v>
       </c>
       <c r="X48" s="14">
         <v>108.7</v>
       </c>
       <c r="Y48" s="14">
         <v>110.1</v>
       </c>
       <c r="Z48" s="14">
         <v>104.1</v>
       </c>
       <c r="AA48" s="14">
         <v>103.3</v>
       </c>
-      <c r="AB48" s="6"/>
+      <c r="AB48" s="11">
+        <v>101.8</v>
+      </c>
       <c r="AC48" s="11"/>
       <c r="AD48" s="12"/>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="4">
         <v>92</v>
       </c>
       <c r="C49" s="4">
         <v>116.7</v>
       </c>
       <c r="D49" s="6">
         <v>108.4</v>
       </c>
       <c r="E49" s="11">
         <v>105.9</v>
@@ -4176,51 +4252,53 @@
       </c>
       <c r="T49" s="19">
         <v>109.9</v>
       </c>
       <c r="U49" s="14">
         <v>112.5</v>
       </c>
       <c r="V49" s="14">
         <v>110.4</v>
       </c>
       <c r="W49" s="14">
         <v>104.3</v>
       </c>
       <c r="X49" s="14">
         <v>102.1</v>
       </c>
       <c r="Y49" s="14">
         <v>103.1</v>
       </c>
       <c r="Z49" s="14">
         <v>91.5</v>
       </c>
       <c r="AA49" s="14">
         <v>98.3</v>
       </c>
-      <c r="AB49" s="6"/>
+      <c r="AB49" s="11">
+        <v>97.7</v>
+      </c>
       <c r="AC49" s="11"/>
       <c r="AD49" s="12"/>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="6"/>
       <c r="AI49" s="6"/>
       <c r="AJ49" s="6"/>
       <c r="AK49" s="6"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="4">
         <v>93.9</v>
       </c>
       <c r="C50" s="4">
         <v>109.4</v>
       </c>
       <c r="D50" s="6">
         <v>107.1</v>
       </c>
       <c r="E50" s="11">
         <v>105.4</v>
@@ -4269,51 +4347,53 @@
       </c>
       <c r="T50" s="19">
         <v>105.7</v>
       </c>
       <c r="U50" s="14">
         <v>106.5</v>
       </c>
       <c r="V50" s="14">
         <v>93.1</v>
       </c>
       <c r="W50" s="14">
         <v>98.2</v>
       </c>
       <c r="X50" s="14">
         <v>103.9</v>
       </c>
       <c r="Y50" s="14">
         <v>106.8</v>
       </c>
       <c r="Z50" s="14">
         <v>107.7</v>
       </c>
       <c r="AA50" s="14">
         <v>93.7</v>
       </c>
-      <c r="AB50" s="9"/>
+      <c r="AB50" s="11">
+        <v>97.8</v>
+      </c>
       <c r="AC50" s="11"/>
       <c r="AD50" s="12"/>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="6"/>
       <c r="AI50" s="6"/>
       <c r="AJ50" s="6"/>
       <c r="AK50" s="6"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="9">
         <v>85.5</v>
       </c>
       <c r="C51" s="9">
         <v>94.3</v>
       </c>
       <c r="D51" s="9">
         <v>97</v>
       </c>
       <c r="E51" s="11">
         <v>97</v>
@@ -4362,51 +4442,53 @@
       </c>
       <c r="T51" s="19">
         <v>114.7</v>
       </c>
       <c r="U51" s="14">
         <v>113.7</v>
       </c>
       <c r="V51" s="14">
         <v>116.4</v>
       </c>
       <c r="W51" s="14">
         <v>115.2</v>
       </c>
       <c r="X51" s="14">
         <v>107.1</v>
       </c>
       <c r="Y51" s="14">
         <v>104</v>
       </c>
       <c r="Z51" s="14">
         <v>101.1</v>
       </c>
       <c r="AA51" s="14">
         <v>106.2</v>
       </c>
-      <c r="AB51" s="6"/>
+      <c r="AB51" s="11">
+        <v>103.9</v>
+      </c>
       <c r="AC51" s="11"/>
       <c r="AD51" s="11"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="4">
         <v>96.9</v>
       </c>
       <c r="C52" s="4">
         <v>102.6</v>
       </c>
       <c r="D52" s="6">
         <v>102.1</v>
       </c>
       <c r="E52" s="11">
         <v>102.8</v>
@@ -4455,51 +4537,53 @@
       </c>
       <c r="T52" s="19">
         <v>105.6</v>
       </c>
       <c r="U52" s="14">
         <v>102.5</v>
       </c>
       <c r="V52" s="14">
         <v>101.6</v>
       </c>
       <c r="W52" s="14">
         <v>101.1</v>
       </c>
       <c r="X52" s="14">
         <v>100</v>
       </c>
       <c r="Y52" s="14">
         <v>101</v>
       </c>
       <c r="Z52" s="14">
         <v>100.1</v>
       </c>
       <c r="AA52" s="14">
         <v>99.3</v>
       </c>
-      <c r="AB52" s="7"/>
+      <c r="AB52" s="11">
+        <v>99</v>
+      </c>
       <c r="AC52" s="11"/>
       <c r="AD52" s="11"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>85.8</v>
       </c>
       <c r="C53" s="5">
         <v>98</v>
       </c>
       <c r="D53" s="7">
         <v>98.9</v>
       </c>
       <c r="E53" s="11">
         <v>98.8</v>
@@ -4548,51 +4632,53 @@
       </c>
       <c r="T53" s="19">
         <v>105.7</v>
       </c>
       <c r="U53" s="14">
         <v>106.5</v>
       </c>
       <c r="V53" s="14">
         <v>107.5</v>
       </c>
       <c r="W53" s="14">
         <v>107</v>
       </c>
       <c r="X53" s="14">
         <v>105.9</v>
       </c>
       <c r="Y53" s="14">
         <v>103.2</v>
       </c>
       <c r="Z53" s="14">
         <v>94.1</v>
       </c>
       <c r="AA53" s="14">
         <v>99.7</v>
       </c>
-      <c r="AB53" s="7"/>
+      <c r="AB53" s="11">
+        <v>100.3</v>
+      </c>
       <c r="AC53" s="11"/>
       <c r="AD53" s="11"/>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>92.3</v>
       </c>
       <c r="C54" s="5">
         <v>94.9</v>
       </c>
       <c r="D54" s="7">
         <v>98.7</v>
       </c>
       <c r="E54" s="11">
         <v>100.3</v>
@@ -4641,51 +4727,53 @@
       </c>
       <c r="T54" s="11">
         <v>111.1</v>
       </c>
       <c r="U54" s="11">
         <v>110.4</v>
       </c>
       <c r="V54" s="11">
         <v>106</v>
       </c>
       <c r="W54" s="11">
         <v>105.3</v>
       </c>
       <c r="X54" s="11">
         <v>105.5</v>
       </c>
       <c r="Y54" s="11">
         <v>107.1</v>
       </c>
       <c r="Z54" s="11">
         <v>104.2</v>
       </c>
       <c r="AA54" s="11">
         <v>107.3</v>
       </c>
-      <c r="AB54" s="7"/>
+      <c r="AB54" s="11">
+        <v>105.8</v>
+      </c>
       <c r="AC54" s="11"/>
       <c r="AD54" s="11"/>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AG54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>98.8</v>
       </c>
       <c r="C55" s="5">
         <v>112.5</v>
       </c>
       <c r="D55" s="7">
         <v>114.8</v>
       </c>
       <c r="E55" s="11">
         <v>113.9</v>
@@ -4734,201 +4822,203 @@
       </c>
       <c r="T55" s="11">
         <v>123.1</v>
       </c>
       <c r="U55" s="11">
         <v>124.4</v>
       </c>
       <c r="V55" s="11">
         <v>119.7</v>
       </c>
       <c r="W55" s="11">
         <v>118.6</v>
       </c>
       <c r="X55" s="11">
         <v>114.5</v>
       </c>
       <c r="Y55" s="11">
         <v>112.5</v>
       </c>
       <c r="Z55" s="11">
         <v>109</v>
       </c>
       <c r="AA55" s="11">
         <v>106.4</v>
       </c>
-      <c r="AB55" s="7"/>
+      <c r="AB55" s="11">
+        <v>105.6</v>
+      </c>
       <c r="AC55" s="11"/>
       <c r="AD55" s="11"/>
       <c r="AE55" s="7"/>
       <c r="AF55" s="7"/>
       <c r="AG55" s="7"/>
       <c r="AH55" s="7"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="V30:Y30"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J30:M30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z31:AK31"/>
     <mergeCell ref="Z45:AK45"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B45:M45"/>
     <mergeCell ref="B31:M31"/>
     <mergeCell ref="N45:Y45"/>
     <mergeCell ref="V44:Y44"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="V17:Y17"/>
     <mergeCell ref="N31:Y31"/>
-    <mergeCell ref="J44:M44"/>
-[...9 lines deleted...]
-    <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>