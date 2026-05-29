--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="30">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -327,106 +327,105 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -697,147 +696,147 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AC23" sqref="AC23"/>
+      <selection pane="topRight" activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="36.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="26" t="s">
+      <c r="J3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="26"/>
-[...1 lines deleted...]
-      <c r="M3" s="26"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
       <c r="V3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="24"/>
-      <c r="B4" s="21" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21" t="s">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="22"/>
-[...9 lines deleted...]
-      <c r="AK4" s="23"/>
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="24"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -907,982 +906,1000 @@
         <v>14</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="10">
+      <c r="B6" s="6">
         <v>95.4</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="6">
         <v>103.5</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="6">
         <v>103.6</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>103.9</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="11">
         <v>103.2</v>
       </c>
       <c r="G6" s="4">
         <v>103.5</v>
       </c>
       <c r="H6" s="4">
         <v>103.7</v>
       </c>
       <c r="I6" s="4">
         <v>102.7</v>
       </c>
       <c r="J6" s="6">
         <v>94.4</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="13">
         <v>95.1</v>
       </c>
       <c r="L6" s="6">
         <v>96</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="13">
         <v>100.7</v>
       </c>
-      <c r="N6" s="14">
+      <c r="N6" s="13">
         <v>112.7</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="13">
         <v>110.8</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="13">
         <v>109.8</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q6" s="10">
         <v>110.7</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="11">
         <v>110.4</v>
       </c>
-      <c r="S6" s="14">
+      <c r="S6" s="13">
         <v>110.5</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="13">
         <v>108.7</v>
       </c>
-      <c r="U6" s="14">
+      <c r="U6" s="13">
         <v>107.6</v>
       </c>
-      <c r="V6" s="14">
+      <c r="V6" s="13">
         <v>108.5</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="13">
         <v>108.6</v>
       </c>
-      <c r="X6" s="14">
+      <c r="X6" s="13">
         <v>107.4</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="13">
         <v>105.6</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="13">
         <v>100.7</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="13">
         <v>101.2</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="13">
         <v>101.2</v>
       </c>
-      <c r="AC6" s="11"/>
-[...7 lines deleted...]
-      <c r="AK6" s="14"/>
+      <c r="AC6" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="AD6" s="11"/>
+      <c r="AE6" s="13"/>
+      <c r="AF6" s="13"/>
+      <c r="AG6" s="13"/>
+      <c r="AH6" s="13"/>
+      <c r="AI6" s="13"/>
+      <c r="AJ6" s="13"/>
+      <c r="AK6" s="13"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6">
         <v>112.2</v>
       </c>
       <c r="C7" s="6">
         <v>102.4</v>
       </c>
       <c r="D7" s="6">
         <v>104.6</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>108.1</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="11">
         <v>106.2</v>
       </c>
       <c r="G7" s="6">
         <v>105.8</v>
       </c>
       <c r="H7" s="6">
         <v>107.6</v>
       </c>
       <c r="I7" s="6">
         <v>103.6</v>
       </c>
       <c r="J7" s="6">
         <v>87.5</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="13">
         <v>88</v>
       </c>
       <c r="L7" s="6">
         <v>90.4</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="13">
         <v>108</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="13">
         <v>116.1</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="13">
         <v>106</v>
       </c>
-      <c r="P7" s="14">
+      <c r="P7" s="13">
         <v>106.6</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="10">
         <v>106.1</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="11">
         <v>106.7</v>
       </c>
-      <c r="S7" s="14">
+      <c r="S7" s="13">
         <v>108.3</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="13">
         <v>113.8</v>
       </c>
-      <c r="U7" s="14">
+      <c r="U7" s="13">
         <v>111.7</v>
       </c>
-      <c r="V7" s="14">
+      <c r="V7" s="13">
         <v>111.9</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="13">
         <v>112.6</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="13">
         <v>111.2</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="13">
         <v>115.6</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="13">
         <v>103.5</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="13">
         <v>102.8</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB7" s="13">
         <v>101.5</v>
       </c>
-      <c r="AC7" s="11"/>
-[...7 lines deleted...]
-      <c r="AK7" s="14"/>
+      <c r="AC7" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="AD7" s="11"/>
+      <c r="AE7" s="13"/>
+      <c r="AF7" s="13"/>
+      <c r="AG7" s="13"/>
+      <c r="AH7" s="13"/>
+      <c r="AI7" s="13"/>
+      <c r="AJ7" s="13"/>
+      <c r="AK7" s="13"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="4">
         <v>92.3</v>
       </c>
       <c r="C8" s="4">
         <v>116.2</v>
       </c>
       <c r="D8" s="6">
         <v>108.1</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>105.8</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="11">
         <v>104.7</v>
       </c>
       <c r="G8" s="4">
         <v>101.1</v>
       </c>
       <c r="H8" s="4">
         <v>101</v>
       </c>
       <c r="I8" s="4">
         <v>100.2</v>
       </c>
       <c r="J8" s="6">
         <v>94.3</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="13">
         <v>95.6</v>
       </c>
       <c r="L8" s="6">
         <v>96</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="13">
         <v>93</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="13">
         <v>119.7</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="13">
         <v>112.4</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="13">
         <v>101.6</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>105.3</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="11">
         <v>105.4</v>
       </c>
-      <c r="S8" s="14">
+      <c r="S8" s="13">
         <v>111.8</v>
       </c>
-      <c r="T8" s="14">
+      <c r="T8" s="13">
         <v>108.4</v>
       </c>
-      <c r="U8" s="14">
+      <c r="U8" s="13">
         <v>109.5</v>
       </c>
-      <c r="V8" s="14">
+      <c r="V8" s="13">
         <v>110.6</v>
       </c>
-      <c r="W8" s="14">
+      <c r="W8" s="13">
         <v>106.2</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="13">
         <v>105</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="13">
         <v>103</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="13">
         <v>91.5</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA8" s="13">
         <v>98.3</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AB8" s="13">
         <v>97.7</v>
       </c>
-      <c r="AC8" s="11"/>
-[...7 lines deleted...]
-      <c r="AK8" s="14"/>
+      <c r="AC8" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD8" s="11"/>
+      <c r="AE8" s="13"/>
+      <c r="AF8" s="13"/>
+      <c r="AG8" s="13"/>
+      <c r="AH8" s="13"/>
+      <c r="AI8" s="13"/>
+      <c r="AJ8" s="13"/>
+      <c r="AK8" s="13"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="4">
         <v>93.9</v>
       </c>
       <c r="C9" s="4">
         <v>109.4</v>
       </c>
       <c r="D9" s="9">
         <v>107.1</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>105.4</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="11">
         <v>103.5</v>
       </c>
       <c r="G9" s="4">
         <v>102.5</v>
       </c>
       <c r="H9" s="4">
         <v>103</v>
       </c>
       <c r="I9" s="4">
         <v>101.9</v>
       </c>
       <c r="J9" s="6">
         <v>94.9</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="13">
         <v>96.3</v>
       </c>
       <c r="L9" s="6">
         <v>96.5</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="13">
         <v>108</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="13">
         <v>101</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="13">
         <v>104.1</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="15">
         <v>101.1</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>109.8</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="11">
         <v>107.4</v>
       </c>
-      <c r="S9" s="14">
+      <c r="S9" s="13">
         <v>105.2</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="13">
         <v>104.8</v>
       </c>
-      <c r="U9" s="14">
+      <c r="U9" s="13">
         <v>105</v>
       </c>
-      <c r="V9" s="14">
+      <c r="V9" s="13">
         <v>101.9</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="13">
         <v>104.9</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="13">
         <v>107.9</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="13">
         <v>106.7</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="13">
         <v>107.7</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="13">
         <v>93.7</v>
       </c>
-      <c r="AB9" s="16">
+      <c r="AB9" s="15">
         <v>97.8</v>
       </c>
-      <c r="AC9" s="11"/>
-[...7 lines deleted...]
-      <c r="AK9" s="14"/>
+      <c r="AC9" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AD9" s="11"/>
+      <c r="AE9" s="13"/>
+      <c r="AF9" s="13"/>
+      <c r="AG9" s="13"/>
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="13"/>
+      <c r="AJ9" s="13"/>
+      <c r="AK9" s="13"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>85.5</v>
       </c>
       <c r="C10" s="9">
         <v>94.3</v>
       </c>
       <c r="D10" s="6">
         <v>97</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>97</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>98.6</v>
       </c>
       <c r="G10" s="6">
         <v>101.3</v>
       </c>
       <c r="H10" s="6">
         <v>103</v>
       </c>
       <c r="I10" s="6">
         <v>101</v>
       </c>
       <c r="J10" s="6">
         <v>103.1</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>102.3</v>
       </c>
       <c r="L10" s="6">
         <v>102.6</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="10">
         <v>105.2</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="15">
         <v>113.6</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="15">
         <v>128.30000000000001</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="13">
         <v>128</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>128.4</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>120.4</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="13">
         <v>116.8</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="13">
         <v>112</v>
       </c>
-      <c r="U10" s="14">
+      <c r="U10" s="13">
         <v>109.8</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="13">
         <v>111</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="10">
         <v>109.4</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="10">
         <v>104.6</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="10">
         <v>104</v>
       </c>
-      <c r="Z10" s="16">
+      <c r="Z10" s="15">
         <v>101.1</v>
       </c>
-      <c r="AA10" s="16">
+      <c r="AA10" s="15">
         <v>106.2</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="13">
         <v>103.9</v>
       </c>
-      <c r="AC10" s="11"/>
-[...7 lines deleted...]
-      <c r="AK10" s="11"/>
+      <c r="AC10" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AD10" s="10"/>
+      <c r="AE10" s="13"/>
+      <c r="AF10" s="13"/>
+      <c r="AG10" s="13"/>
+      <c r="AH10" s="13"/>
+      <c r="AI10" s="10"/>
+      <c r="AJ10" s="10"/>
+      <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4">
         <v>97.1</v>
       </c>
       <c r="C11" s="4">
         <v>102.4</v>
       </c>
       <c r="D11" s="7">
         <v>102</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>102.6</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="10">
         <v>102.1</v>
       </c>
       <c r="G11" s="4">
         <v>101.5</v>
       </c>
       <c r="H11" s="4">
         <v>100.8</v>
       </c>
       <c r="I11" s="4">
         <v>100.3</v>
       </c>
       <c r="J11" s="6">
         <v>92.5</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="10">
         <v>96</v>
       </c>
       <c r="L11" s="6">
         <v>96.7</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="10">
         <v>103</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="13">
         <v>109.2</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="13">
         <v>105</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="10">
         <v>104.6</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="10">
         <v>103.9</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="10">
         <v>109.7</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="13">
         <v>107</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="13">
         <v>104.6</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="13">
         <v>102.3</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="13">
         <v>102.6</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="10">
         <v>102.2</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="10">
         <v>101.7</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="10">
         <v>101</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="13">
         <v>100.1</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="13">
         <v>99.4</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="10">
         <v>99.9</v>
       </c>
-      <c r="AC11" s="11"/>
-[...7 lines deleted...]
-      <c r="AK11" s="11"/>
+      <c r="AC11" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AD11" s="10"/>
+      <c r="AE11" s="13"/>
+      <c r="AF11" s="13"/>
+      <c r="AG11" s="13"/>
+      <c r="AH11" s="13"/>
+      <c r="AI11" s="10"/>
+      <c r="AJ11" s="10"/>
+      <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>85.8</v>
       </c>
       <c r="C12" s="5">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>98.9</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>98.8</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="10">
         <v>99</v>
       </c>
       <c r="G12" s="5">
         <v>101.3</v>
       </c>
       <c r="H12" s="5">
         <v>101.7</v>
       </c>
       <c r="I12" s="5">
         <v>102.2</v>
       </c>
       <c r="J12" s="7">
         <v>101</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="10">
         <v>100.5</v>
       </c>
       <c r="L12" s="7">
         <v>100.7</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="10">
         <v>102.3</v>
       </c>
-      <c r="N12" s="11">
-[...2 lines deleted...]
-      <c r="O12" s="11">
+      <c r="N12" s="10">
+        <v>100</v>
+      </c>
+      <c r="O12" s="10">
         <v>104.5</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="10">
         <v>105.7</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="10">
         <v>106.1</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="10">
         <v>102.9</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="10">
         <v>106.4</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="10">
         <v>104.5</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="10">
         <v>104.5</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="10">
         <v>104.5</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="10">
         <v>103.3</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="10">
         <v>103.5</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="10">
         <v>103</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="10">
         <v>94.1</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="10">
         <v>99.7</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="10">
         <v>100.3</v>
       </c>
-      <c r="AC12" s="11"/>
-[...7 lines deleted...]
-      <c r="AK12" s="11"/>
+      <c r="AC12" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD12" s="10"/>
+      <c r="AE12" s="10"/>
+      <c r="AF12" s="10"/>
+      <c r="AG12" s="10"/>
+      <c r="AH12" s="10"/>
+      <c r="AI12" s="10"/>
+      <c r="AJ12" s="10"/>
+      <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>92.3</v>
       </c>
       <c r="C13" s="5">
         <v>94.9</v>
       </c>
       <c r="D13" s="7">
         <v>98.7</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>100.3</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="10">
         <v>104</v>
       </c>
       <c r="G13" s="5">
         <v>103.6</v>
       </c>
       <c r="H13" s="5">
         <v>102.9</v>
       </c>
       <c r="I13" s="5">
         <v>105.8</v>
       </c>
       <c r="J13" s="7">
         <v>98.7</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>97.2</v>
       </c>
       <c r="L13" s="7">
         <v>97.2</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>103.4</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="10">
         <v>105.8</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="10">
         <v>118.2</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>131.30000000000001</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>127.7</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>114.5</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="10">
         <v>111.8</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="10">
         <v>110.3</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="10">
         <v>109.4</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="10">
         <v>105.7</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="10">
         <v>104.9</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="10">
         <v>105.3</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="10">
         <v>106</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="10">
         <v>104.2</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="10">
         <v>107.3</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="10">
         <v>105.8</v>
       </c>
-      <c r="AC13" s="11"/>
-[...7 lines deleted...]
-      <c r="AK13" s="11"/>
+      <c r="AC13" s="10">
+        <v>107</v>
+      </c>
+      <c r="AD13" s="10"/>
+      <c r="AE13" s="10"/>
+      <c r="AF13" s="10"/>
+      <c r="AG13" s="10"/>
+      <c r="AH13" s="10"/>
+      <c r="AI13" s="10"/>
+      <c r="AJ13" s="10"/>
+      <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>98.8</v>
       </c>
       <c r="C14" s="5">
         <v>112</v>
       </c>
       <c r="D14" s="7">
         <v>114.2</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>113.3</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>111.6</v>
       </c>
       <c r="G14" s="5">
         <v>112.7</v>
       </c>
       <c r="H14" s="5">
         <v>112.2</v>
       </c>
       <c r="I14" s="5">
         <v>111.1</v>
       </c>
       <c r="J14" s="7">
         <v>93.1</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>93.3</v>
       </c>
       <c r="L14" s="7">
         <v>93.5</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="10">
         <v>108.5</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="10">
         <v>134.69999999999999</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="10">
         <v>125.9</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>124.3</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>124</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>123.8</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="10">
         <v>120.9</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="10">
         <v>117.4</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="10">
         <v>116.1</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="10">
         <v>118.4</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="10">
         <v>119.3</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="10">
         <v>117.2</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Y14" s="10">
         <v>118.3</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="10">
         <v>108.2</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="10">
         <v>105.9</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="10">
         <v>105.2</v>
       </c>
-      <c r="AC14" s="11"/>
-[...7 lines deleted...]
-      <c r="AK14" s="11"/>
+      <c r="AC14" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AD14" s="10"/>
+      <c r="AE14" s="10"/>
+      <c r="AF14" s="10"/>
+      <c r="AG14" s="10"/>
+      <c r="AH14" s="10"/>
+      <c r="AI14" s="10"/>
+      <c r="AJ14" s="10"/>
+      <c r="AK14" s="10"/>
     </row>
     <row r="16" spans="1:37" ht="39" customHeight="1">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="27"/>
-[...10 lines deleted...]
-      <c r="M16" s="27"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="26" t="s">
+      <c r="J17" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K17" s="26"/>
-[...2 lines deleted...]
-      <c r="V17" s="26" t="s">
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+      <c r="V17" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="W17" s="26"/>
-[...1 lines deleted...]
-      <c r="Y17" s="26"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="20"/>
       <c r="AH17" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="24"/>
-      <c r="B18" s="21" t="s">
+      <c r="A18" s="25"/>
+      <c r="B18" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="22"/>
-[...10 lines deleted...]
-      <c r="N18" s="21" t="s">
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="22"/>
-[...10 lines deleted...]
-      <c r="Z18" s="21" t="s">
+      <c r="O18" s="23"/>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+      <c r="W18" s="23"/>
+      <c r="X18" s="23"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="22"/>
-[...9 lines deleted...]
-      <c r="AK18" s="23"/>
+      <c r="AA18" s="23"/>
+      <c r="AB18" s="23"/>
+      <c r="AC18" s="23"/>
+      <c r="AD18" s="23"/>
+      <c r="AE18" s="23"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="24"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="25"/>
+      <c r="A19" s="26"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -1952,934 +1969,952 @@
         <v>14</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="6">
         <v>95.4</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="6">
         <v>103.5</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="6">
         <v>103.6</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>103.9</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="11">
         <v>103.2</v>
       </c>
       <c r="G20" s="6">
         <v>103.5</v>
       </c>
       <c r="H20" s="6">
         <v>103.7</v>
       </c>
       <c r="I20" s="6">
         <v>102.7</v>
       </c>
       <c r="J20" s="6">
         <v>94.4</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="13">
         <v>95</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="13">
         <v>95.9</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M20" s="13">
         <v>100.8</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N20" s="13">
         <v>113.6</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="13">
         <v>111.4</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P20" s="10">
         <v>110.4</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="10">
         <v>111.3</v>
       </c>
-      <c r="R20" s="12">
+      <c r="R20" s="11">
         <v>110.7</v>
       </c>
-      <c r="S20" s="18">
+      <c r="S20" s="17">
         <v>110.9</v>
       </c>
-      <c r="T20" s="19">
+      <c r="T20" s="18">
         <v>108.9</v>
       </c>
-      <c r="U20" s="14">
+      <c r="U20" s="13">
         <v>107.8</v>
       </c>
-      <c r="V20" s="14">
+      <c r="V20" s="13">
         <v>108.6</v>
       </c>
-      <c r="W20" s="14">
+      <c r="W20" s="13">
         <v>108.8</v>
       </c>
-      <c r="X20" s="14">
+      <c r="X20" s="13">
         <v>107.5</v>
       </c>
-      <c r="Y20" s="14">
+      <c r="Y20" s="13">
         <v>105.7</v>
       </c>
-      <c r="Z20" s="14">
+      <c r="Z20" s="13">
         <v>100.7</v>
       </c>
-      <c r="AA20" s="14">
+      <c r="AA20" s="13">
         <v>101.3</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB20" s="10">
         <v>101.2</v>
       </c>
-      <c r="AC20" s="11"/>
-[...7 lines deleted...]
-      <c r="AK20" s="14"/>
+      <c r="AC20" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AD20" s="11"/>
+      <c r="AE20" s="17"/>
+      <c r="AF20" s="18"/>
+      <c r="AG20" s="13"/>
+      <c r="AH20" s="13"/>
+      <c r="AI20" s="13"/>
+      <c r="AJ20" s="13"/>
+      <c r="AK20" s="13"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>112.2</v>
       </c>
       <c r="C21" s="6">
         <v>102.4</v>
       </c>
       <c r="D21" s="6">
         <v>104.6</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>108.1</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="11">
         <v>106.2</v>
       </c>
       <c r="G21" s="6">
         <v>105.8</v>
       </c>
       <c r="H21" s="6">
         <v>107.6</v>
       </c>
       <c r="I21" s="6">
         <v>103.6</v>
       </c>
       <c r="J21" s="6">
         <v>87.5</v>
       </c>
-      <c r="K21" s="14"/>
-[...2 lines deleted...]
-      <c r="N21" s="14">
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13">
         <v>117.9</v>
       </c>
-      <c r="O21" s="14">
+      <c r="O21" s="13">
         <v>107.4</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>108.2</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="10">
         <v>107.6</v>
       </c>
-      <c r="R21" s="12">
+      <c r="R21" s="11">
         <v>107.8</v>
       </c>
-      <c r="S21" s="18">
+      <c r="S21" s="17">
         <v>111.8</v>
       </c>
-      <c r="T21" s="19">
+      <c r="T21" s="18">
         <v>115.9</v>
       </c>
-      <c r="U21" s="14">
+      <c r="U21" s="13">
         <v>113.2</v>
       </c>
-      <c r="V21" s="14">
+      <c r="V21" s="13">
         <v>112.8</v>
       </c>
-      <c r="W21" s="14">
+      <c r="W21" s="13">
         <v>113</v>
       </c>
-      <c r="X21" s="14">
+      <c r="X21" s="13">
         <v>112</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y21" s="13">
         <v>116.9</v>
       </c>
-      <c r="Z21" s="14">
+      <c r="Z21" s="13">
         <v>104.2</v>
       </c>
       <c r="AA21" s="6">
         <v>103.2</v>
       </c>
       <c r="AB21" s="6">
         <v>101.5</v>
       </c>
-      <c r="AC21" s="11"/>
-      <c r="AD21" s="12"/>
+      <c r="AC21" s="10">
+        <v>102</v>
+      </c>
+      <c r="AD21" s="11"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="6">
         <v>92.3</v>
       </c>
       <c r="C22" s="6">
         <v>116.2</v>
       </c>
       <c r="D22" s="6">
         <v>108.1</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>105.8</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="11">
         <v>104.7</v>
       </c>
       <c r="G22" s="6">
         <v>101.1</v>
       </c>
       <c r="H22" s="6">
         <v>101</v>
       </c>
       <c r="I22" s="6">
         <v>100.2</v>
       </c>
       <c r="J22" s="6">
         <v>94.3</v>
       </c>
-      <c r="K22" s="14"/>
-[...2 lines deleted...]
-      <c r="N22" s="14">
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13">
         <v>119.7</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="13">
         <v>112.4</v>
       </c>
-      <c r="P22" s="11">
+      <c r="P22" s="10">
         <v>101.6</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="10">
         <v>105.3</v>
       </c>
-      <c r="R22" s="12">
+      <c r="R22" s="11">
         <v>105.4</v>
       </c>
-      <c r="S22" s="18">
+      <c r="S22" s="17">
         <v>111.7</v>
       </c>
-      <c r="T22" s="19">
+      <c r="T22" s="18">
         <v>108.4</v>
       </c>
-      <c r="U22" s="14">
+      <c r="U22" s="13">
         <v>109.5</v>
       </c>
-      <c r="V22" s="14">
+      <c r="V22" s="13">
         <v>110.6</v>
       </c>
-      <c r="W22" s="14">
+      <c r="W22" s="13">
         <v>106.3</v>
       </c>
-      <c r="X22" s="14">
+      <c r="X22" s="13">
         <v>105</v>
       </c>
-      <c r="Y22" s="14">
+      <c r="Y22" s="13">
         <v>100.2</v>
       </c>
-      <c r="Z22" s="14">
+      <c r="Z22" s="13">
         <v>91.7</v>
       </c>
       <c r="AA22" s="6">
         <v>98.3</v>
       </c>
       <c r="AB22" s="6">
         <v>97.7</v>
       </c>
-      <c r="AC22" s="11"/>
-      <c r="AD22" s="12"/>
+      <c r="AC22" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD22" s="11"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>93.9</v>
       </c>
       <c r="C23" s="6">
         <v>109.4</v>
       </c>
       <c r="D23" s="9">
         <v>107.1</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="10">
         <v>105.4</v>
       </c>
-      <c r="F23" s="12">
+      <c r="F23" s="11">
         <v>103.5</v>
       </c>
       <c r="G23" s="6">
         <v>102.5</v>
       </c>
       <c r="H23" s="6">
         <v>103</v>
       </c>
       <c r="I23" s="6">
         <v>101.9</v>
       </c>
       <c r="J23" s="6">
         <v>94.9</v>
       </c>
-      <c r="K23" s="14"/>
-[...2 lines deleted...]
-      <c r="N23" s="14">
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13">
         <v>101</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="13">
         <v>104.1</v>
       </c>
-      <c r="P23" s="11">
+      <c r="P23" s="10">
         <v>101.1</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="10">
         <v>109.8</v>
       </c>
-      <c r="R23" s="12">
+      <c r="R23" s="11">
         <v>107.4</v>
       </c>
-      <c r="S23" s="18">
+      <c r="S23" s="17">
         <v>105.2</v>
       </c>
-      <c r="T23" s="20">
+      <c r="T23" s="19">
         <v>104.8</v>
       </c>
-      <c r="U23" s="14">
+      <c r="U23" s="13">
         <v>105</v>
       </c>
-      <c r="V23" s="14">
+      <c r="V23" s="13">
         <v>101.9</v>
       </c>
-      <c r="W23" s="14">
+      <c r="W23" s="13">
         <v>105.7</v>
       </c>
-      <c r="X23" s="14">
+      <c r="X23" s="13">
         <v>107.9</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Y23" s="13">
         <v>106.8</v>
       </c>
-      <c r="Z23" s="14">
+      <c r="Z23" s="13">
         <v>107.6</v>
       </c>
       <c r="AA23" s="6">
         <v>93.7</v>
       </c>
       <c r="AB23" s="9">
         <v>97.8</v>
       </c>
-      <c r="AC23" s="11"/>
-      <c r="AD23" s="12"/>
+      <c r="AC23" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AD23" s="11"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="9">
         <v>85.5</v>
       </c>
       <c r="C24" s="9">
         <v>94.3</v>
       </c>
       <c r="D24" s="6">
         <v>97</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="10">
         <v>97</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="10">
         <v>98.6</v>
       </c>
       <c r="G24" s="6">
         <v>101.3</v>
       </c>
       <c r="H24" s="6">
         <v>103</v>
       </c>
       <c r="I24" s="6">
         <v>101</v>
       </c>
       <c r="J24" s="6">
         <v>103.1</v>
       </c>
-      <c r="K24" s="14"/>
-[...2 lines deleted...]
-      <c r="N24" s="14">
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="13">
         <v>115.6</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O24" s="13">
         <v>128.33000000000001</v>
       </c>
-      <c r="P24" s="11">
+      <c r="P24" s="10">
         <v>128</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="10">
         <v>128.4</v>
       </c>
-      <c r="R24" s="12">
+      <c r="R24" s="11">
         <v>120.4</v>
       </c>
-      <c r="S24" s="18">
+      <c r="S24" s="17">
         <v>117.1</v>
       </c>
-      <c r="T24" s="19">
+      <c r="T24" s="18">
         <v>112.3</v>
       </c>
-      <c r="U24" s="14">
+      <c r="U24" s="13">
         <v>110</v>
       </c>
-      <c r="V24" s="14">
+      <c r="V24" s="13">
         <v>111</v>
       </c>
-      <c r="W24" s="14">
+      <c r="W24" s="13">
         <v>109.9</v>
       </c>
-      <c r="X24" s="14">
+      <c r="X24" s="13">
         <v>104.6</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y24" s="13">
         <v>97.7</v>
       </c>
-      <c r="Z24" s="14">
+      <c r="Z24" s="13">
         <v>101.1</v>
       </c>
       <c r="AA24" s="9">
         <v>106.7</v>
       </c>
       <c r="AB24" s="6">
         <v>103.9</v>
       </c>
-      <c r="AC24" s="11"/>
-      <c r="AD24" s="11"/>
+      <c r="AC24" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AD24" s="10"/>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="6"/>
       <c r="AI24" s="6"/>
       <c r="AJ24" s="6"/>
       <c r="AK24" s="6"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6">
         <v>97.1</v>
       </c>
       <c r="C25" s="6">
         <v>102.4</v>
       </c>
       <c r="D25" s="7">
         <v>102</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>102.6</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="10">
         <v>102.1</v>
       </c>
       <c r="G25" s="6">
         <v>101.5</v>
       </c>
       <c r="H25" s="6">
         <v>100.8</v>
       </c>
       <c r="I25" s="6">
         <v>100.3</v>
       </c>
       <c r="J25" s="6">
         <v>92.5</v>
       </c>
-      <c r="K25" s="14"/>
-[...2 lines deleted...]
-      <c r="N25" s="14">
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="13">
         <v>110.1</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O25" s="13">
         <v>105.5</v>
       </c>
-      <c r="P25" s="11">
+      <c r="P25" s="10">
         <v>105</v>
       </c>
-      <c r="Q25" s="11">
+      <c r="Q25" s="10">
         <v>104.3</v>
       </c>
-      <c r="R25" s="12">
+      <c r="R25" s="11">
         <v>110.1</v>
       </c>
-      <c r="S25" s="18">
+      <c r="S25" s="17">
         <v>107.3</v>
       </c>
-      <c r="T25" s="19">
+      <c r="T25" s="18">
         <v>104.7</v>
       </c>
-      <c r="U25" s="14">
+      <c r="U25" s="13">
         <v>102.3</v>
       </c>
-      <c r="V25" s="14">
+      <c r="V25" s="13">
         <v>102.7</v>
       </c>
-      <c r="W25" s="14">
+      <c r="W25" s="13">
         <v>101.8</v>
       </c>
-      <c r="X25" s="14">
+      <c r="X25" s="13">
         <v>101.7</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Y25" s="13">
         <v>98.7</v>
       </c>
-      <c r="Z25" s="14">
+      <c r="Z25" s="13">
         <v>100.1</v>
       </c>
       <c r="AA25" s="6">
         <v>99.3</v>
       </c>
       <c r="AB25" s="7">
         <v>99.9</v>
       </c>
-      <c r="AC25" s="11"/>
-      <c r="AD25" s="11"/>
+      <c r="AC25" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AD25" s="10"/>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="6"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="7">
         <v>85.8</v>
       </c>
       <c r="C26" s="7">
         <v>98</v>
       </c>
       <c r="D26" s="7">
         <v>98.9</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>98.8</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="10">
         <v>99</v>
       </c>
       <c r="G26" s="7">
         <v>101.3</v>
       </c>
       <c r="H26" s="7">
         <v>101.7</v>
       </c>
       <c r="I26" s="7">
         <v>102.2</v>
       </c>
       <c r="J26" s="7">
         <v>101</v>
       </c>
-      <c r="K26" s="14"/>
-[...2 lines deleted...]
-      <c r="N26" s="14">
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13">
         <v>99.9</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="13">
         <v>104.5</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>105.7</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>106.1</v>
       </c>
-      <c r="R26" s="12">
+      <c r="R26" s="11">
         <v>102.9</v>
       </c>
-      <c r="S26" s="18">
+      <c r="S26" s="17">
         <v>106.2</v>
       </c>
-      <c r="T26" s="19">
+      <c r="T26" s="18">
         <v>104.4</v>
       </c>
-      <c r="U26" s="14">
+      <c r="U26" s="13">
         <v>104.4</v>
       </c>
-      <c r="V26" s="14">
+      <c r="V26" s="13">
         <v>104.5</v>
       </c>
-      <c r="W26" s="14">
+      <c r="W26" s="13">
         <v>103.9</v>
       </c>
-      <c r="X26" s="14">
+      <c r="X26" s="13">
         <v>103.4</v>
       </c>
-      <c r="Y26" s="14">
+      <c r="Y26" s="13">
         <v>98.9</v>
       </c>
-      <c r="Z26" s="14">
+      <c r="Z26" s="13">
         <v>94.2</v>
       </c>
       <c r="AA26" s="7">
         <v>99.7</v>
       </c>
       <c r="AB26" s="7">
         <v>100.3</v>
       </c>
-      <c r="AC26" s="11"/>
-      <c r="AD26" s="11"/>
+      <c r="AC26" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD26" s="10"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="7">
         <v>92.3</v>
       </c>
       <c r="C27" s="7">
         <v>94.9</v>
       </c>
       <c r="D27" s="7">
         <v>98.7</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>100.3</v>
       </c>
-      <c r="F27" s="11">
+      <c r="F27" s="10">
         <v>104</v>
       </c>
       <c r="G27" s="7">
         <v>103.6</v>
       </c>
       <c r="H27" s="7">
         <v>102.9</v>
       </c>
       <c r="I27" s="7">
         <v>105.8</v>
       </c>
       <c r="J27" s="7">
         <v>98.7</v>
       </c>
-      <c r="K27" s="11"/>
-[...2 lines deleted...]
-      <c r="N27" s="11">
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10">
         <v>105.8</v>
       </c>
-      <c r="O27" s="11">
+      <c r="O27" s="10">
         <v>118.2</v>
       </c>
-      <c r="P27" s="11">
+      <c r="P27" s="10">
         <v>131.30000000000001</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="10">
         <v>127.7</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="10">
         <v>114.5</v>
       </c>
-      <c r="S27" s="18">
+      <c r="S27" s="17">
         <v>111.8</v>
       </c>
-      <c r="T27" s="19">
+      <c r="T27" s="18">
         <v>110.3</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="10">
         <v>109.4</v>
       </c>
-      <c r="V27" s="11">
+      <c r="V27" s="10">
         <v>105.7</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="10">
         <v>105.1</v>
       </c>
-      <c r="X27" s="11">
+      <c r="X27" s="10">
         <v>105.3</v>
       </c>
-      <c r="Y27" s="11">
+      <c r="Y27" s="10">
         <v>108.2</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="10">
         <v>104.1</v>
       </c>
       <c r="AA27" s="7">
         <v>107.3</v>
       </c>
       <c r="AB27" s="7">
         <v>105.8</v>
       </c>
-      <c r="AC27" s="11"/>
-      <c r="AD27" s="11"/>
+      <c r="AC27" s="10">
+        <v>107</v>
+      </c>
+      <c r="AD27" s="10"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="15" t="s">
+      <c r="A28" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="7">
         <v>98.8</v>
       </c>
       <c r="C28" s="7">
         <v>112</v>
       </c>
       <c r="D28" s="7">
         <v>114.2</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>113.3</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="10">
         <v>111.6</v>
       </c>
       <c r="G28" s="7">
         <v>112.7</v>
       </c>
       <c r="H28" s="7">
         <v>112.2</v>
       </c>
       <c r="I28" s="7">
         <v>111.1</v>
       </c>
       <c r="J28" s="7">
         <v>93.1</v>
       </c>
-      <c r="K28" s="11"/>
-[...2 lines deleted...]
-      <c r="N28" s="11">
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10">
         <v>135.19999999999999</v>
       </c>
-      <c r="O28" s="11">
+      <c r="O28" s="10">
         <v>126.3</v>
       </c>
-      <c r="P28" s="11">
+      <c r="P28" s="10">
         <v>124.6</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="10">
         <v>124.4</v>
       </c>
-      <c r="R28" s="11">
+      <c r="R28" s="10">
         <v>124</v>
       </c>
-      <c r="S28" s="18">
+      <c r="S28" s="17">
         <v>122.2</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="10">
         <v>117.5</v>
       </c>
-      <c r="U28" s="11">
+      <c r="U28" s="10">
         <v>116.2</v>
       </c>
-      <c r="V28" s="11">
+      <c r="V28" s="10">
         <v>118.8</v>
       </c>
-      <c r="W28" s="11">
+      <c r="W28" s="10">
         <v>118.6</v>
       </c>
-      <c r="X28" s="11">
+      <c r="X28" s="10">
         <v>117.3</v>
       </c>
-      <c r="Y28" s="11">
+      <c r="Y28" s="10">
         <v>118.4</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z28" s="10">
         <v>108.1</v>
       </c>
       <c r="AA28" s="7">
         <v>106</v>
       </c>
       <c r="AB28" s="7">
         <v>105.2</v>
       </c>
-      <c r="AC28" s="11"/>
-      <c r="AD28" s="11"/>
+      <c r="AC28" s="10">
+        <v>104.2</v>
+      </c>
+      <c r="AD28" s="10"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
     </row>
     <row r="29" spans="1:37" ht="21" customHeight="1">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="27"/>
-[...10 lines deleted...]
-      <c r="M29" s="27"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
     </row>
     <row r="30" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="26" t="s">
+      <c r="J30" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K30" s="26"/>
-[...2 lines deleted...]
-      <c r="V30" s="26" t="s">
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="V30" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="W30" s="26"/>
-[...1 lines deleted...]
-      <c r="Y30" s="26"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="20"/>
       <c r="AH30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="24"/>
-      <c r="B31" s="21" t="s">
+      <c r="A31" s="25"/>
+      <c r="B31" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="22"/>
-[...10 lines deleted...]
-      <c r="N31" s="21" t="s">
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O31" s="22"/>
-[...10 lines deleted...]
-      <c r="Z31" s="21" t="s">
+      <c r="O31" s="23"/>
+      <c r="P31" s="23"/>
+      <c r="Q31" s="23"/>
+      <c r="R31" s="23"/>
+      <c r="S31" s="23"/>
+      <c r="T31" s="23"/>
+      <c r="U31" s="23"/>
+      <c r="V31" s="23"/>
+      <c r="W31" s="23"/>
+      <c r="X31" s="23"/>
+      <c r="Y31" s="24"/>
+      <c r="Z31" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="22"/>
-[...9 lines deleted...]
-      <c r="AK31" s="23"/>
+      <c r="AA31" s="23"/>
+      <c r="AB31" s="23"/>
+      <c r="AC31" s="23"/>
+      <c r="AD31" s="23"/>
+      <c r="AE31" s="23"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="23"/>
+      <c r="AH31" s="23"/>
+      <c r="AI31" s="23"/>
+      <c r="AJ31" s="23"/>
+      <c r="AK31" s="24"/>
     </row>
     <row r="32" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="25"/>
+      <c r="A32" s="26"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -2949,972 +2984,990 @@
         <v>14</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="10">
-[...17 lines deleted...]
-      <c r="H33" s="4">
+      <c r="B33" s="6">
+        <v>100</v>
+      </c>
+      <c r="C33" s="6">
+        <v>100</v>
+      </c>
+      <c r="D33" s="6">
+        <v>100</v>
+      </c>
+      <c r="E33" s="6">
+        <v>100</v>
+      </c>
+      <c r="F33" s="6">
+        <v>100</v>
+      </c>
+      <c r="G33" s="6">
+        <v>100</v>
+      </c>
+      <c r="H33" s="6">
         <v>101</v>
       </c>
       <c r="I33" s="4">
         <v>97.7</v>
       </c>
       <c r="J33" s="6">
         <v>81.3</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="13">
         <v>83.8</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="13">
         <v>83.8</v>
       </c>
-      <c r="M33" s="14">
+      <c r="M33" s="13">
         <v>92.4</v>
       </c>
-      <c r="N33" s="14">
-[...14 lines deleted...]
-      <c r="S33" s="18">
+      <c r="N33" s="13">
+        <v>100</v>
+      </c>
+      <c r="O33" s="13">
+        <v>100</v>
+      </c>
+      <c r="P33" s="10">
+        <v>100</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>100</v>
+      </c>
+      <c r="R33" s="10">
+        <v>100</v>
+      </c>
+      <c r="S33" s="17">
         <v>115.1</v>
       </c>
-      <c r="T33" s="19">
+      <c r="T33" s="18">
         <v>103.3</v>
       </c>
-      <c r="U33" s="14">
+      <c r="U33" s="13">
         <v>102.7</v>
       </c>
-      <c r="V33" s="14">
+      <c r="V33" s="13">
         <v>109.6</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="13">
         <v>110.1</v>
       </c>
-      <c r="X33" s="14">
+      <c r="X33" s="13">
         <v>110</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y33" s="13">
         <v>106.5</v>
       </c>
-      <c r="Z33" s="14">
-[...16 lines deleted...]
-      <c r="AK33" s="14"/>
+      <c r="Z33" s="13">
+        <v>100</v>
+      </c>
+      <c r="AA33" s="13">
+        <v>100</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>100</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>100</v>
+      </c>
+      <c r="AD33" s="11"/>
+      <c r="AE33" s="17"/>
+      <c r="AF33" s="18"/>
+      <c r="AG33" s="13"/>
+      <c r="AH33" s="13"/>
+      <c r="AI33" s="13"/>
+      <c r="AJ33" s="13"/>
+      <c r="AK33" s="13"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>100</v>
       </c>
       <c r="C34" s="6">
         <v>100</v>
       </c>
       <c r="D34" s="6">
         <v>100</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
       </c>
       <c r="F34" s="6">
         <v>100</v>
       </c>
       <c r="G34" s="6">
         <v>100</v>
       </c>
       <c r="H34" s="6">
         <v>109.1</v>
       </c>
       <c r="I34" s="6">
         <v>92.8</v>
       </c>
       <c r="J34" s="6">
         <v>72.099999999999994</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="13">
         <v>74.5</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="13">
         <v>74.7</v>
       </c>
-      <c r="M34" s="14">
+      <c r="M34" s="13">
         <v>101</v>
       </c>
-      <c r="N34" s="14">
-[...17 lines deleted...]
-      <c r="T34" s="19">
+      <c r="N34" s="13">
+        <v>100</v>
+      </c>
+      <c r="O34" s="13">
+        <v>100</v>
+      </c>
+      <c r="P34" s="10">
+        <v>100</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>100</v>
+      </c>
+      <c r="R34" s="10">
+        <v>100</v>
+      </c>
+      <c r="S34" s="17">
+        <v>100</v>
+      </c>
+      <c r="T34" s="18">
         <v>121.1</v>
       </c>
-      <c r="U34" s="14">
+      <c r="U34" s="13">
         <v>114.6</v>
       </c>
-      <c r="V34" s="14">
+      <c r="V34" s="13">
         <v>114.2</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="13">
         <v>115.2</v>
       </c>
-      <c r="X34" s="14">
+      <c r="X34" s="13">
         <v>115</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y34" s="13">
         <v>120.6</v>
       </c>
-      <c r="Z34" s="14">
-[...9 lines deleted...]
-      <c r="AD34" s="12"/>
+      <c r="Z34" s="13">
+        <v>100</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>100</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>100</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>100</v>
+      </c>
+      <c r="AD34" s="11"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="6"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="4">
         <v>100</v>
       </c>
       <c r="C35" s="6">
         <v>100</v>
       </c>
       <c r="D35" s="6">
         <v>100</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
       </c>
       <c r="F35" s="6">
         <v>100</v>
       </c>
       <c r="G35" s="6">
         <v>100</v>
       </c>
       <c r="H35" s="4">
         <v>99.6</v>
       </c>
       <c r="I35" s="4">
         <v>99.6</v>
       </c>
       <c r="J35" s="6">
         <v>83.5</v>
       </c>
-      <c r="K35" s="14">
+      <c r="K35" s="13">
         <v>88</v>
       </c>
-      <c r="L35" s="14">
+      <c r="L35" s="13">
         <v>89.4</v>
       </c>
-      <c r="M35" s="14">
+      <c r="M35" s="13">
         <v>90.1</v>
       </c>
-      <c r="N35" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T35" s="19">
+      <c r="N35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q35" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="R35" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="S35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="T35" s="18">
         <v>100.2</v>
       </c>
-      <c r="U35" s="14">
+      <c r="U35" s="13">
         <v>100.4</v>
       </c>
-      <c r="V35" s="14">
+      <c r="V35" s="13">
         <v>111.3</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="13">
         <v>111.3</v>
       </c>
-      <c r="X35" s="14">
+      <c r="X35" s="13">
         <v>110.3</v>
       </c>
-      <c r="Y35" s="14">
-[...12 lines deleted...]
-      <c r="AD35" s="12"/>
+      <c r="Y35" s="13">
+        <v>100</v>
+      </c>
+      <c r="Z35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>100</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>100</v>
+      </c>
+      <c r="AC35" s="15">
+        <v>100</v>
+      </c>
+      <c r="AD35" s="11"/>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="6"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="4">
         <v>98.4</v>
       </c>
       <c r="I36" s="4">
         <v>94.9</v>
       </c>
       <c r="J36" s="6">
         <v>79.2</v>
       </c>
-      <c r="K36" s="14">
+      <c r="K36" s="13">
         <v>83</v>
       </c>
-      <c r="L36" s="14">
+      <c r="L36" s="13">
         <v>83</v>
       </c>
-      <c r="M36" s="14">
+      <c r="M36" s="13">
         <v>99.8</v>
       </c>
-      <c r="N36" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T36" s="19">
+      <c r="N36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="R36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="S36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="T36" s="18">
         <v>100.7</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="13">
         <v>101.4</v>
       </c>
-      <c r="V36" s="14">
+      <c r="V36" s="13">
         <v>112.7</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="13">
         <v>112.7</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="13">
         <v>113.1</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="13">
         <v>107</v>
       </c>
-      <c r="Z36" s="16" t="s">
-[...7 lines deleted...]
-      <c r="AD36" s="12"/>
+      <c r="Z36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA36" s="15"/>
+      <c r="AB36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD36" s="11"/>
       <c r="AE36" s="6"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="6"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="6">
         <v>100.6</v>
       </c>
       <c r="I37" s="6">
         <v>100.7</v>
       </c>
       <c r="J37" s="6">
         <v>100.3</v>
       </c>
-      <c r="K37" s="14">
+      <c r="K37" s="13">
         <v>99.7</v>
       </c>
-      <c r="L37" s="14">
+      <c r="L37" s="13">
         <v>99.7</v>
       </c>
-      <c r="M37" s="14">
-[...32 lines deleted...]
-      <c r="X37" s="14">
+      <c r="M37" s="13">
+        <v>100</v>
+      </c>
+      <c r="N37" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="P37" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="R37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="S37" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="T37" s="18">
+        <v>100</v>
+      </c>
+      <c r="U37" s="13">
+        <v>100</v>
+      </c>
+      <c r="V37" s="13">
+        <v>100</v>
+      </c>
+      <c r="W37" s="13">
+        <v>100</v>
+      </c>
+      <c r="X37" s="13">
         <v>100.1</v>
       </c>
-      <c r="Y37" s="14">
-[...10 lines deleted...]
-      <c r="AD37" s="11"/>
+      <c r="Y37" s="13">
+        <v>100</v>
+      </c>
+      <c r="Z37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA37" s="16"/>
+      <c r="AB37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD37" s="10"/>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="6"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="4">
         <v>97.9</v>
       </c>
       <c r="I38" s="4">
         <v>97.5</v>
       </c>
       <c r="J38" s="6">
         <v>80.8</v>
       </c>
-      <c r="K38" s="11">
+      <c r="K38" s="10">
         <v>86</v>
       </c>
-      <c r="L38" s="11">
+      <c r="L38" s="10">
         <v>86.3</v>
       </c>
-      <c r="M38" s="11">
+      <c r="M38" s="10">
         <v>100.3</v>
       </c>
-      <c r="N38" s="16" t="s">
-[...17 lines deleted...]
-      <c r="T38" s="11">
+      <c r="N38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="P38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q38" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="R38" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="S38" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="T38" s="10">
         <v>100.9</v>
       </c>
-      <c r="U38" s="11">
+      <c r="U38" s="10">
         <v>101.9</v>
       </c>
-      <c r="V38" s="11">
+      <c r="V38" s="10">
         <v>104.3</v>
       </c>
-      <c r="W38" s="11">
+      <c r="W38" s="10">
         <v>104.3</v>
       </c>
-      <c r="X38" s="11">
+      <c r="X38" s="10">
         <v>104.6</v>
       </c>
-      <c r="Y38" s="11">
-[...10 lines deleted...]
-      <c r="AD38" s="11"/>
+      <c r="Y38" s="10">
+        <v>100</v>
+      </c>
+      <c r="Z38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA38" s="15"/>
+      <c r="AB38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD38" s="10"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="6"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>100</v>
       </c>
       <c r="C39" s="7">
         <v>100</v>
       </c>
       <c r="D39" s="7">
         <v>100</v>
       </c>
       <c r="E39" s="7">
         <v>100</v>
       </c>
       <c r="F39" s="7">
         <v>100</v>
       </c>
       <c r="G39" s="7">
         <v>100</v>
       </c>
       <c r="H39" s="5">
         <v>99.8</v>
       </c>
       <c r="I39" s="5">
         <v>99.7</v>
       </c>
       <c r="J39" s="7">
         <v>96.2</v>
       </c>
-      <c r="K39" s="11">
+      <c r="K39" s="10">
         <v>97</v>
       </c>
-      <c r="L39" s="11">
+      <c r="L39" s="10">
         <v>97.1</v>
       </c>
-      <c r="M39" s="11">
+      <c r="M39" s="10">
         <v>99.7</v>
       </c>
-      <c r="N39" s="16">
-[...17 lines deleted...]
-      <c r="T39" s="11">
+      <c r="N39" s="15">
+        <v>100</v>
+      </c>
+      <c r="O39" s="15">
+        <v>100</v>
+      </c>
+      <c r="P39" s="10">
+        <v>100</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>100</v>
+      </c>
+      <c r="R39" s="10">
+        <v>100</v>
+      </c>
+      <c r="S39" s="17">
+        <v>100</v>
+      </c>
+      <c r="T39" s="10">
         <v>100.1</v>
       </c>
-      <c r="U39" s="11">
+      <c r="U39" s="10">
         <v>100.2</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="10">
         <v>100.3</v>
       </c>
-      <c r="W39" s="11">
+      <c r="W39" s="10">
         <v>100.3</v>
       </c>
-      <c r="X39" s="11">
+      <c r="X39" s="10">
         <v>100.3</v>
       </c>
-      <c r="Y39" s="11">
-[...10 lines deleted...]
-      <c r="AD39" s="11"/>
+      <c r="Y39" s="10">
+        <v>100</v>
+      </c>
+      <c r="Z39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA39" s="15"/>
+      <c r="AB39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD39" s="10"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G40" s="13" t="s">
+      <c r="B40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="5">
         <v>96.6</v>
       </c>
       <c r="I40" s="5">
         <v>96.3</v>
       </c>
       <c r="J40" s="7">
         <v>76.599999999999994</v>
       </c>
-      <c r="K40" s="11">
+      <c r="K40" s="10">
         <v>79</v>
       </c>
-      <c r="L40" s="11">
+      <c r="L40" s="10">
         <v>79.099999999999994</v>
       </c>
-      <c r="M40" s="11">
-[...20 lines deleted...]
-      <c r="T40" s="11">
+      <c r="M40" s="10">
+        <v>100</v>
+      </c>
+      <c r="N40" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="P40" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="R40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="S40" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="T40" s="10">
         <v>101.7</v>
       </c>
-      <c r="U40" s="11">
+      <c r="U40" s="10">
         <v>103.5</v>
       </c>
-      <c r="V40" s="11">
+      <c r="V40" s="10">
         <v>105</v>
       </c>
-      <c r="W40" s="11">
+      <c r="W40" s="10">
         <v>105</v>
       </c>
-      <c r="X40" s="11">
+      <c r="X40" s="10">
         <v>104.7</v>
       </c>
-      <c r="Y40" s="11">
+      <c r="Y40" s="10">
         <v>104</v>
       </c>
-      <c r="Z40" s="16" t="s">
-[...7 lines deleted...]
-      <c r="AD40" s="11"/>
+      <c r="Z40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA40" s="16"/>
+      <c r="AB40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD40" s="10"/>
       <c r="AE40" s="7"/>
       <c r="AF40" s="7"/>
       <c r="AG40" s="7"/>
       <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7"/>
       <c r="AK40" s="7"/>
     </row>
     <row r="41" spans="1:37">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="5">
         <v>100</v>
       </c>
       <c r="C41" s="7">
         <v>100</v>
       </c>
       <c r="D41" s="7">
         <v>100</v>
       </c>
       <c r="E41" s="7">
         <v>100</v>
       </c>
       <c r="F41" s="7">
         <v>100</v>
       </c>
       <c r="G41" s="7">
         <v>100</v>
       </c>
       <c r="H41" s="5">
         <v>103.4</v>
       </c>
       <c r="I41" s="5">
         <v>100.5</v>
       </c>
       <c r="J41" s="7">
         <v>79</v>
       </c>
-      <c r="K41" s="11">
+      <c r="K41" s="10">
         <v>81.900000000000006</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L41" s="10">
         <v>82.1</v>
       </c>
-      <c r="M41" s="11">
+      <c r="M41" s="10">
         <v>100.3</v>
       </c>
-      <c r="N41" s="11">
-[...17 lines deleted...]
-      <c r="T41" s="11">
+      <c r="N41" s="10">
+        <v>100</v>
+      </c>
+      <c r="O41" s="10">
+        <v>100</v>
+      </c>
+      <c r="P41" s="10">
+        <v>100</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>100</v>
+      </c>
+      <c r="R41" s="10">
+        <v>100</v>
+      </c>
+      <c r="S41" s="17">
+        <v>100</v>
+      </c>
+      <c r="T41" s="10">
         <v>101.4</v>
       </c>
-      <c r="U41" s="11">
+      <c r="U41" s="10">
         <v>101.2</v>
       </c>
-      <c r="V41" s="11">
+      <c r="V41" s="10">
         <v>117.9</v>
       </c>
-      <c r="W41" s="11">
+      <c r="W41" s="10">
         <v>120.2</v>
       </c>
-      <c r="X41" s="11">
+      <c r="X41" s="10">
         <v>119.9</v>
       </c>
-      <c r="Y41" s="11">
+      <c r="Y41" s="10">
         <v>120.5</v>
       </c>
-      <c r="Z41" s="11">
-[...9 lines deleted...]
-      <c r="AD41" s="11"/>
+      <c r="Z41" s="10">
+        <v>100</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>100</v>
+      </c>
+      <c r="AB41" s="10">
+        <v>100</v>
+      </c>
+      <c r="AC41" s="10">
+        <v>100</v>
+      </c>
+      <c r="AD41" s="10"/>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
     </row>
     <row r="43" spans="1:37" ht="21" customHeight="1">
-      <c r="A43" s="27" t="s">
+      <c r="A43" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="27"/>
-[...10 lines deleted...]
-      <c r="M43" s="27"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="26" t="s">
+      <c r="J44" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K44" s="26"/>
-[...2 lines deleted...]
-      <c r="V44" s="26" t="s">
+      <c r="K44" s="20"/>
+      <c r="L44" s="20"/>
+      <c r="M44" s="20"/>
+      <c r="V44" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="W44" s="26"/>
-[...1 lines deleted...]
-      <c r="Y44" s="26"/>
+      <c r="W44" s="20"/>
+      <c r="X44" s="20"/>
+      <c r="Y44" s="20"/>
       <c r="AH44" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="24"/>
-      <c r="B45" s="21" t="s">
+      <c r="A45" s="25"/>
+      <c r="B45" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="22"/>
-[...10 lines deleted...]
-      <c r="N45" s="21" t="s">
+      <c r="C45" s="23"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="O45" s="22"/>
-[...10 lines deleted...]
-      <c r="Z45" s="21" t="s">
+      <c r="O45" s="23"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+      <c r="R45" s="23"/>
+      <c r="S45" s="23"/>
+      <c r="T45" s="23"/>
+      <c r="U45" s="23"/>
+      <c r="V45" s="23"/>
+      <c r="W45" s="23"/>
+      <c r="X45" s="23"/>
+      <c r="Y45" s="24"/>
+      <c r="Z45" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="AA45" s="22"/>
-[...9 lines deleted...]
-      <c r="AK45" s="23"/>
+      <c r="AA45" s="23"/>
+      <c r="AB45" s="23"/>
+      <c r="AC45" s="23"/>
+      <c r="AD45" s="23"/>
+      <c r="AE45" s="23"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="23"/>
+      <c r="AH45" s="23"/>
+      <c r="AI45" s="23"/>
+      <c r="AJ45" s="23"/>
+      <c r="AK45" s="24"/>
     </row>
     <row r="46" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="25"/>
+      <c r="A46" s="26"/>
       <c r="B46" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J46" s="3" t="s">
@@ -3984,1041 +4037,1059 @@
         <v>14</v>
       </c>
       <c r="AF46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK46" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="10">
+      <c r="B47" s="6">
         <v>95</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C47" s="6">
         <v>103.8</v>
       </c>
-      <c r="D47" s="10">
+      <c r="D47" s="6">
         <v>103.9</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="10">
         <v>104.2</v>
       </c>
-      <c r="F47" s="12">
+      <c r="F47" s="11">
         <v>103.4</v>
       </c>
-      <c r="G47" s="4">
+      <c r="G47" s="6">
         <v>103.8</v>
       </c>
-      <c r="H47" s="4">
+      <c r="H47" s="6">
         <v>104.4</v>
       </c>
-      <c r="I47" s="4">
+      <c r="I47" s="6">
         <v>104.7</v>
       </c>
       <c r="J47" s="6">
         <v>105.4</v>
       </c>
-      <c r="K47" s="14">
+      <c r="K47" s="13">
         <v>106.1</v>
       </c>
-      <c r="L47" s="14">
+      <c r="L47" s="13">
         <v>106.6</v>
       </c>
-      <c r="M47" s="14">
+      <c r="M47" s="13">
         <v>107.2</v>
       </c>
-      <c r="N47" s="14">
+      <c r="N47" s="13">
         <v>114</v>
       </c>
-      <c r="O47" s="14">
+      <c r="O47" s="13">
         <v>111.7</v>
       </c>
-      <c r="P47" s="11">
+      <c r="P47" s="10">
         <v>110.6</v>
       </c>
-      <c r="Q47" s="11">
+      <c r="Q47" s="10">
         <v>111.6</v>
       </c>
-      <c r="R47" s="12">
+      <c r="R47" s="11">
         <v>111</v>
       </c>
-      <c r="S47" s="18">
+      <c r="S47" s="17">
         <v>110.8</v>
       </c>
-      <c r="T47" s="19">
+      <c r="T47" s="18">
         <v>110.4</v>
       </c>
-      <c r="U47" s="14">
+      <c r="U47" s="13">
         <v>110</v>
       </c>
-      <c r="V47" s="14">
+      <c r="V47" s="13">
         <v>107.9</v>
       </c>
-      <c r="W47" s="14">
+      <c r="W47" s="13">
         <v>107.6</v>
       </c>
-      <c r="X47" s="14">
+      <c r="X47" s="13">
         <v>105.6</v>
       </c>
-      <c r="Y47" s="14">
+      <c r="Y47" s="13">
         <v>105.3</v>
       </c>
-      <c r="Z47" s="14">
+      <c r="Z47" s="13">
         <v>100.7</v>
       </c>
-      <c r="AA47" s="14">
+      <c r="AA47" s="13">
         <v>101.3</v>
       </c>
-      <c r="AB47" s="11">
+      <c r="AB47" s="10">
         <v>101.2</v>
       </c>
-      <c r="AC47" s="11"/>
-[...7 lines deleted...]
-      <c r="AK47" s="14"/>
+      <c r="AC47" s="10">
+        <v>101.3</v>
+      </c>
+      <c r="AD47" s="11"/>
+      <c r="AE47" s="17"/>
+      <c r="AF47" s="18"/>
+      <c r="AG47" s="13"/>
+      <c r="AH47" s="13"/>
+      <c r="AI47" s="13"/>
+      <c r="AJ47" s="13"/>
+      <c r="AK47" s="13"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="6">
         <v>117.8</v>
       </c>
       <c r="C48" s="6">
         <v>103.1</v>
       </c>
       <c r="D48" s="6">
         <v>106.2</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="10">
         <v>111.9</v>
       </c>
-      <c r="F48" s="12">
+      <c r="F48" s="11">
         <v>108.8</v>
       </c>
       <c r="G48" s="6">
         <v>108.3</v>
       </c>
       <c r="H48" s="6">
         <v>109.8</v>
       </c>
       <c r="I48" s="6">
         <v>110.5</v>
       </c>
       <c r="J48" s="6">
         <v>109.8</v>
       </c>
-      <c r="K48" s="14">
+      <c r="K48" s="13">
         <v>109.3</v>
       </c>
-      <c r="L48" s="14">
+      <c r="L48" s="13">
         <v>113</v>
       </c>
-      <c r="M48" s="14">
+      <c r="M48" s="13">
         <v>115.5</v>
       </c>
-      <c r="N48" s="14">
+      <c r="N48" s="13">
         <v>122.7</v>
       </c>
-      <c r="O48" s="14">
+      <c r="O48" s="13">
         <v>108</v>
       </c>
-      <c r="P48" s="11">
+      <c r="P48" s="10">
         <v>109</v>
       </c>
-      <c r="Q48" s="11">
+      <c r="Q48" s="10">
         <v>108.4</v>
       </c>
-      <c r="R48" s="12">
+      <c r="R48" s="11">
         <v>108.6</v>
       </c>
-      <c r="S48" s="18">
+      <c r="S48" s="17">
         <v>110.6</v>
       </c>
-      <c r="T48" s="19">
+      <c r="T48" s="18">
         <v>114.6</v>
       </c>
-      <c r="U48" s="14">
+      <c r="U48" s="13">
         <v>112.8</v>
       </c>
-      <c r="V48" s="14">
+      <c r="V48" s="13">
         <v>111.2</v>
       </c>
-      <c r="W48" s="14">
+      <c r="W48" s="13">
         <v>111.5</v>
       </c>
-      <c r="X48" s="14">
+      <c r="X48" s="13">
         <v>108.7</v>
       </c>
-      <c r="Y48" s="14">
+      <c r="Y48" s="13">
         <v>110.1</v>
       </c>
-      <c r="Z48" s="14">
+      <c r="Z48" s="13">
         <v>104.1</v>
       </c>
-      <c r="AA48" s="14">
+      <c r="AA48" s="13">
         <v>103.3</v>
       </c>
-      <c r="AB48" s="11">
+      <c r="AB48" s="10">
         <v>101.8</v>
       </c>
-      <c r="AC48" s="11"/>
-      <c r="AD48" s="12"/>
+      <c r="AC48" s="10">
+        <v>102.1</v>
+      </c>
+      <c r="AD48" s="11"/>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B49" s="4">
+      <c r="B49" s="6">
         <v>92</v>
       </c>
-      <c r="C49" s="4">
+      <c r="C49" s="6">
         <v>116.7</v>
       </c>
       <c r="D49" s="6">
         <v>108.4</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="10">
         <v>105.9</v>
       </c>
-      <c r="F49" s="12">
+      <c r="F49" s="11">
         <v>104.9</v>
       </c>
-      <c r="G49" s="4">
+      <c r="G49" s="6">
         <v>101.1</v>
       </c>
-      <c r="H49" s="4">
+      <c r="H49" s="6">
         <v>101.2</v>
       </c>
-      <c r="I49" s="4">
+      <c r="I49" s="6">
         <v>100.4</v>
       </c>
       <c r="J49" s="6">
         <v>100.5</v>
       </c>
-      <c r="K49" s="14">
+      <c r="K49" s="13">
         <v>101.3</v>
       </c>
-      <c r="L49" s="14">
+      <c r="L49" s="13">
         <v>101.5</v>
       </c>
-      <c r="M49" s="14">
+      <c r="M49" s="13">
         <v>100.6</v>
       </c>
-      <c r="N49" s="14">
+      <c r="N49" s="13">
         <v>119.7</v>
       </c>
-      <c r="O49" s="14">
+      <c r="O49" s="13">
         <v>112.4</v>
       </c>
-      <c r="P49" s="11">
+      <c r="P49" s="10">
         <v>101.6</v>
       </c>
-      <c r="Q49" s="11">
+      <c r="Q49" s="10">
         <v>105.3</v>
       </c>
-      <c r="R49" s="12">
+      <c r="R49" s="11">
         <v>105.4</v>
       </c>
-      <c r="S49" s="18">
+      <c r="S49" s="17">
         <v>111.8</v>
       </c>
-      <c r="T49" s="19">
+      <c r="T49" s="18">
         <v>109.9</v>
       </c>
-      <c r="U49" s="14">
+      <c r="U49" s="13">
         <v>112.5</v>
       </c>
-      <c r="V49" s="14">
+      <c r="V49" s="13">
         <v>110.4</v>
       </c>
-      <c r="W49" s="14">
+      <c r="W49" s="13">
         <v>104.3</v>
       </c>
-      <c r="X49" s="14">
+      <c r="X49" s="13">
         <v>102.1</v>
       </c>
-      <c r="Y49" s="14">
+      <c r="Y49" s="13">
         <v>103.1</v>
       </c>
-      <c r="Z49" s="14">
+      <c r="Z49" s="13">
         <v>91.5</v>
       </c>
-      <c r="AA49" s="14">
+      <c r="AA49" s="13">
         <v>98.3</v>
       </c>
-      <c r="AB49" s="11">
+      <c r="AB49" s="10">
         <v>97.7</v>
       </c>
-      <c r="AC49" s="11"/>
-      <c r="AD49" s="12"/>
+      <c r="AC49" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD49" s="11"/>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="6"/>
       <c r="AI49" s="6"/>
       <c r="AJ49" s="6"/>
       <c r="AK49" s="6"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="4">
         <v>93.9</v>
       </c>
       <c r="C50" s="4">
         <v>109.4</v>
       </c>
       <c r="D50" s="6">
         <v>107.1</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50" s="10">
         <v>105.4</v>
       </c>
-      <c r="F50" s="12">
+      <c r="F50" s="11">
         <v>103.5</v>
       </c>
       <c r="G50" s="4">
         <v>102.5</v>
       </c>
       <c r="H50" s="4">
         <v>103.9</v>
       </c>
       <c r="I50" s="4">
         <v>104.2</v>
       </c>
       <c r="J50" s="6">
         <v>109.4</v>
       </c>
-      <c r="K50" s="14">
+      <c r="K50" s="13">
         <v>110.9</v>
       </c>
-      <c r="L50" s="14">
+      <c r="L50" s="13">
         <v>108.5</v>
       </c>
-      <c r="M50" s="14">
+      <c r="M50" s="13">
         <v>108.6</v>
       </c>
-      <c r="N50" s="14">
+      <c r="N50" s="13">
         <v>101</v>
       </c>
-      <c r="O50" s="14">
+      <c r="O50" s="13">
         <v>104.1</v>
       </c>
-      <c r="P50" s="11">
+      <c r="P50" s="10">
         <v>101.1</v>
       </c>
-      <c r="Q50" s="11">
+      <c r="Q50" s="10">
         <v>109.8</v>
       </c>
-      <c r="R50" s="12">
+      <c r="R50" s="11">
         <v>107.4</v>
       </c>
-      <c r="S50" s="18">
+      <c r="S50" s="17">
         <v>105.2</v>
       </c>
-      <c r="T50" s="19">
+      <c r="T50" s="18">
         <v>105.7</v>
       </c>
-      <c r="U50" s="14">
+      <c r="U50" s="13">
         <v>106.5</v>
       </c>
-      <c r="V50" s="14">
+      <c r="V50" s="13">
         <v>93.1</v>
       </c>
-      <c r="W50" s="14">
+      <c r="W50" s="13">
         <v>98.2</v>
       </c>
-      <c r="X50" s="14">
+      <c r="X50" s="13">
         <v>103.9</v>
       </c>
-      <c r="Y50" s="14">
+      <c r="Y50" s="13">
         <v>106.8</v>
       </c>
-      <c r="Z50" s="14">
+      <c r="Z50" s="13">
         <v>107.7</v>
       </c>
-      <c r="AA50" s="14">
+      <c r="AA50" s="13">
         <v>93.7</v>
       </c>
-      <c r="AB50" s="11">
+      <c r="AB50" s="10">
         <v>97.8</v>
       </c>
-      <c r="AC50" s="11"/>
-      <c r="AD50" s="12"/>
+      <c r="AC50" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="AD50" s="11"/>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="6"/>
       <c r="AI50" s="6"/>
       <c r="AJ50" s="6"/>
       <c r="AK50" s="6"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="9">
         <v>85.5</v>
       </c>
       <c r="C51" s="9">
         <v>94.3</v>
       </c>
       <c r="D51" s="9">
         <v>97</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51" s="10">
         <v>97</v>
       </c>
-      <c r="F51" s="12">
+      <c r="F51" s="11">
         <v>98.6</v>
       </c>
       <c r="G51" s="6">
         <v>101.3</v>
       </c>
       <c r="H51" s="6">
         <v>103.5</v>
       </c>
       <c r="I51" s="6">
         <v>101.4</v>
       </c>
       <c r="J51" s="6">
         <v>104.5</v>
       </c>
-      <c r="K51" s="14">
+      <c r="K51" s="13">
         <v>103.5</v>
       </c>
-      <c r="L51" s="14">
+      <c r="L51" s="13">
         <v>104.9</v>
       </c>
-      <c r="M51" s="14">
+      <c r="M51" s="13">
         <v>105.4</v>
       </c>
-      <c r="N51" s="14">
+      <c r="N51" s="13">
         <v>113.6</v>
       </c>
-      <c r="O51" s="14">
+      <c r="O51" s="13">
         <v>128.30000000000001</v>
       </c>
-      <c r="P51" s="11">
+      <c r="P51" s="10">
         <v>128</v>
       </c>
-      <c r="Q51" s="11">
+      <c r="Q51" s="10">
         <v>128.4</v>
       </c>
-      <c r="R51" s="12">
+      <c r="R51" s="11">
         <v>120.4</v>
       </c>
-      <c r="S51" s="18">
+      <c r="S51" s="17">
         <v>116.8</v>
       </c>
-      <c r="T51" s="19">
+      <c r="T51" s="18">
         <v>114.7</v>
       </c>
-      <c r="U51" s="14">
+      <c r="U51" s="13">
         <v>113.7</v>
       </c>
-      <c r="V51" s="14">
+      <c r="V51" s="13">
         <v>116.4</v>
       </c>
-      <c r="W51" s="14">
+      <c r="W51" s="13">
         <v>115.2</v>
       </c>
-      <c r="X51" s="14">
+      <c r="X51" s="13">
         <v>107.1</v>
       </c>
-      <c r="Y51" s="14">
+      <c r="Y51" s="13">
         <v>104</v>
       </c>
-      <c r="Z51" s="14">
+      <c r="Z51" s="13">
         <v>101.1</v>
       </c>
-      <c r="AA51" s="14">
+      <c r="AA51" s="13">
         <v>106.2</v>
       </c>
-      <c r="AB51" s="11">
+      <c r="AB51" s="10">
         <v>103.9</v>
       </c>
-      <c r="AC51" s="11"/>
-      <c r="AD51" s="11"/>
+      <c r="AC51" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="AD51" s="10"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="4">
         <v>96.9</v>
       </c>
       <c r="C52" s="4">
         <v>102.6</v>
       </c>
       <c r="D52" s="6">
         <v>102.1</v>
       </c>
-      <c r="E52" s="11">
+      <c r="E52" s="10">
         <v>102.8</v>
       </c>
-      <c r="F52" s="12">
+      <c r="F52" s="11">
         <v>102.3</v>
       </c>
       <c r="G52" s="4">
         <v>101.6</v>
       </c>
       <c r="H52" s="4">
         <v>101.1</v>
       </c>
       <c r="I52" s="4">
         <v>101.1</v>
       </c>
       <c r="J52" s="6">
         <v>100</v>
       </c>
-      <c r="K52" s="14">
+      <c r="K52" s="13">
         <v>103.4</v>
       </c>
-      <c r="L52" s="14">
+      <c r="L52" s="13">
         <v>104.1</v>
       </c>
-      <c r="M52" s="14">
+      <c r="M52" s="13">
         <v>104</v>
       </c>
-      <c r="N52" s="14">
+      <c r="N52" s="13">
         <v>110.1</v>
       </c>
-      <c r="O52" s="14">
+      <c r="O52" s="13">
         <v>105.5</v>
       </c>
-      <c r="P52" s="11">
+      <c r="P52" s="10">
         <v>105</v>
       </c>
-      <c r="Q52" s="11">
+      <c r="Q52" s="10">
         <v>104.3</v>
       </c>
-      <c r="R52" s="12">
+      <c r="R52" s="11">
         <v>110.1</v>
       </c>
-      <c r="S52" s="18">
+      <c r="S52" s="17">
         <v>107.3</v>
       </c>
-      <c r="T52" s="19">
+      <c r="T52" s="18">
         <v>105.6</v>
       </c>
-      <c r="U52" s="14">
+      <c r="U52" s="13">
         <v>102.5</v>
       </c>
-      <c r="V52" s="14">
+      <c r="V52" s="13">
         <v>101.6</v>
       </c>
-      <c r="W52" s="14">
+      <c r="W52" s="13">
         <v>101.1</v>
       </c>
-      <c r="X52" s="14">
-[...2 lines deleted...]
-      <c r="Y52" s="14">
+      <c r="X52" s="13">
+        <v>100</v>
+      </c>
+      <c r="Y52" s="13">
         <v>101</v>
       </c>
-      <c r="Z52" s="14">
+      <c r="Z52" s="13">
         <v>100.1</v>
       </c>
-      <c r="AA52" s="14">
+      <c r="AA52" s="13">
         <v>99.3</v>
       </c>
-      <c r="AB52" s="11">
+      <c r="AB52" s="10">
         <v>99</v>
       </c>
-      <c r="AC52" s="11"/>
-      <c r="AD52" s="11"/>
+      <c r="AC52" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="AD52" s="10"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>85.8</v>
       </c>
       <c r="C53" s="5">
         <v>98</v>
       </c>
       <c r="D53" s="7">
         <v>98.9</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53" s="10">
         <v>98.8</v>
       </c>
-      <c r="F53" s="12">
+      <c r="F53" s="11">
         <v>99</v>
       </c>
       <c r="G53" s="5">
         <v>101.3</v>
       </c>
       <c r="H53" s="5">
         <v>102.1</v>
       </c>
       <c r="I53" s="5">
         <v>103.2</v>
       </c>
       <c r="J53" s="7">
         <v>103.8</v>
       </c>
-      <c r="K53" s="14">
+      <c r="K53" s="13">
         <v>102.7</v>
       </c>
-      <c r="L53" s="14">
+      <c r="L53" s="13">
         <v>102.9</v>
       </c>
-      <c r="M53" s="14">
+      <c r="M53" s="13">
         <v>102.9</v>
       </c>
-      <c r="N53" s="14">
-[...2 lines deleted...]
-      <c r="O53" s="14">
+      <c r="N53" s="13">
+        <v>100</v>
+      </c>
+      <c r="O53" s="13">
         <v>104.5</v>
       </c>
-      <c r="P53" s="11">
+      <c r="P53" s="10">
         <v>105.7</v>
       </c>
-      <c r="Q53" s="11">
+      <c r="Q53" s="10">
         <v>106.1</v>
       </c>
-      <c r="R53" s="12">
+      <c r="R53" s="11">
         <v>102.9</v>
       </c>
-      <c r="S53" s="18">
+      <c r="S53" s="17">
         <v>106.4</v>
       </c>
-      <c r="T53" s="19">
+      <c r="T53" s="18">
         <v>105.7</v>
       </c>
-      <c r="U53" s="14">
+      <c r="U53" s="13">
         <v>106.5</v>
       </c>
-      <c r="V53" s="14">
+      <c r="V53" s="13">
         <v>107.5</v>
       </c>
-      <c r="W53" s="14">
+      <c r="W53" s="13">
         <v>107</v>
       </c>
-      <c r="X53" s="14">
+      <c r="X53" s="13">
         <v>105.9</v>
       </c>
-      <c r="Y53" s="14">
+      <c r="Y53" s="13">
         <v>103.2</v>
       </c>
-      <c r="Z53" s="14">
+      <c r="Z53" s="13">
         <v>94.1</v>
       </c>
-      <c r="AA53" s="14">
+      <c r="AA53" s="13">
         <v>99.7</v>
       </c>
-      <c r="AB53" s="11">
+      <c r="AB53" s="10">
         <v>100.3</v>
       </c>
-      <c r="AC53" s="11"/>
-      <c r="AD53" s="11"/>
+      <c r="AC53" s="10">
+        <v>99</v>
+      </c>
+      <c r="AD53" s="10"/>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>92.3</v>
       </c>
       <c r="C54" s="5">
         <v>94.9</v>
       </c>
       <c r="D54" s="7">
         <v>98.7</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54" s="10">
         <v>100.3</v>
       </c>
-      <c r="F54" s="11">
+      <c r="F54" s="10">
         <v>104</v>
       </c>
       <c r="G54" s="5">
         <v>103.6</v>
       </c>
       <c r="H54" s="5">
         <v>103.4</v>
       </c>
       <c r="I54" s="5">
         <v>107.1</v>
       </c>
       <c r="J54" s="7">
         <v>107.5</v>
       </c>
-      <c r="K54" s="11">
+      <c r="K54" s="10">
         <v>104.2</v>
       </c>
-      <c r="L54" s="11">
+      <c r="L54" s="10">
         <v>103.5</v>
       </c>
-      <c r="M54" s="11">
+      <c r="M54" s="10">
         <v>103.5</v>
       </c>
-      <c r="N54" s="11">
+      <c r="N54" s="10">
         <v>105.8</v>
       </c>
-      <c r="O54" s="11">
+      <c r="O54" s="10">
         <v>118.2</v>
       </c>
-      <c r="P54" s="11">
+      <c r="P54" s="10">
         <v>131.30000000000001</v>
       </c>
-      <c r="Q54" s="11">
+      <c r="Q54" s="10">
         <v>127.7</v>
       </c>
-      <c r="R54" s="11">
+      <c r="R54" s="10">
         <v>114.5</v>
       </c>
-      <c r="S54" s="18">
+      <c r="S54" s="17">
         <v>111.8</v>
       </c>
-      <c r="T54" s="11">
+      <c r="T54" s="10">
         <v>111.1</v>
       </c>
-      <c r="U54" s="11">
+      <c r="U54" s="10">
         <v>110.4</v>
       </c>
-      <c r="V54" s="11">
+      <c r="V54" s="10">
         <v>106</v>
       </c>
-      <c r="W54" s="11">
+      <c r="W54" s="10">
         <v>105.3</v>
       </c>
-      <c r="X54" s="11">
+      <c r="X54" s="10">
         <v>105.5</v>
       </c>
-      <c r="Y54" s="11">
+      <c r="Y54" s="10">
         <v>107.1</v>
       </c>
-      <c r="Z54" s="11">
+      <c r="Z54" s="10">
         <v>104.2</v>
       </c>
-      <c r="AA54" s="11">
+      <c r="AA54" s="10">
         <v>107.3</v>
       </c>
-      <c r="AB54" s="11">
+      <c r="AB54" s="10">
         <v>105.8</v>
       </c>
-      <c r="AC54" s="11"/>
-      <c r="AD54" s="11"/>
+      <c r="AC54" s="10">
+        <v>107</v>
+      </c>
+      <c r="AD54" s="10"/>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AG54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
     </row>
     <row r="55" spans="1:37">
-      <c r="A55" s="15" t="s">
+      <c r="A55" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>98.8</v>
       </c>
       <c r="C55" s="5">
         <v>112.5</v>
       </c>
       <c r="D55" s="7">
         <v>114.8</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55" s="10">
         <v>113.9</v>
       </c>
-      <c r="F55" s="11">
+      <c r="F55" s="10">
         <v>112</v>
       </c>
       <c r="G55" s="5">
         <v>113.2</v>
       </c>
       <c r="H55" s="5">
         <v>114.5</v>
       </c>
       <c r="I55" s="5">
         <v>115.8</v>
       </c>
       <c r="J55" s="7">
         <v>115.1</v>
       </c>
-      <c r="K55" s="11">
+      <c r="K55" s="10">
         <v>114.8</v>
       </c>
-      <c r="L55" s="11">
+      <c r="L55" s="10">
         <v>115.8</v>
       </c>
-      <c r="M55" s="11">
+      <c r="M55" s="10">
         <v>118.1</v>
       </c>
-      <c r="N55" s="11">
+      <c r="N55" s="10">
         <v>139.5</v>
       </c>
-      <c r="O55" s="11">
+      <c r="O55" s="10">
         <v>128</v>
       </c>
-      <c r="P55" s="11">
+      <c r="P55" s="10">
         <v>127</v>
       </c>
-      <c r="Q55" s="11">
+      <c r="Q55" s="10">
         <v>126.7</v>
       </c>
-      <c r="R55" s="11">
+      <c r="R55" s="10">
         <v>126.1</v>
       </c>
-      <c r="S55" s="18">
+      <c r="S55" s="17">
         <v>122.8</v>
       </c>
-      <c r="T55" s="11">
+      <c r="T55" s="10">
         <v>123.1</v>
       </c>
-      <c r="U55" s="11">
+      <c r="U55" s="10">
         <v>124.4</v>
       </c>
-      <c r="V55" s="11">
+      <c r="V55" s="10">
         <v>119.7</v>
       </c>
-      <c r="W55" s="11">
+      <c r="W55" s="10">
         <v>118.6</v>
       </c>
-      <c r="X55" s="11">
+      <c r="X55" s="10">
         <v>114.5</v>
       </c>
-      <c r="Y55" s="11">
+      <c r="Y55" s="10">
         <v>112.5</v>
       </c>
-      <c r="Z55" s="11">
+      <c r="Z55" s="10">
         <v>109</v>
       </c>
-      <c r="AA55" s="11">
+      <c r="AA55" s="10">
         <v>106.4</v>
       </c>
-      <c r="AB55" s="11">
+      <c r="AB55" s="10">
         <v>105.6</v>
       </c>
-      <c r="AC55" s="11"/>
-      <c r="AD55" s="11"/>
+      <c r="AC55" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="AD55" s="10"/>
       <c r="AE55" s="7"/>
       <c r="AF55" s="7"/>
       <c r="AG55" s="7"/>
       <c r="AH55" s="7"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="V30:Y30"/>
-[...9 lines deleted...]
-    <mergeCell ref="J30:M30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z31:AK31"/>
     <mergeCell ref="Z45:AK45"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B45:M45"/>
     <mergeCell ref="B31:M31"/>
     <mergeCell ref="N45:Y45"/>
     <mergeCell ref="V44:Y44"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="V17:Y17"/>
     <mergeCell ref="N31:Y31"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J30:M30"/>
+    <mergeCell ref="V30:Y30"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>