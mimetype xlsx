--- v2 (2026-05-29)
+++ v3 (2026-07-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="30">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -362,70 +362,70 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -698,145 +698,145 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E13" sqref="E13"/>
+      <selection pane="topRight" activeCell="AD47" sqref="AD47:AD55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="36.75" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="21"/>
-[...10 lines deleted...]
-      <c r="M2" s="21"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="20"/>
-[...1 lines deleted...]
-      <c r="M3" s="20"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
       <c r="V3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="23"/>
+      <c r="B4" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="22" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22" t="s">
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="21"/>
+      <c r="T4" s="21"/>
+      <c r="U4" s="21"/>
+      <c r="V4" s="21"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="23"/>
-[...9 lines deleted...]
-      <c r="AK4" s="24"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="22"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -990,51 +990,53 @@
       </c>
       <c r="V6" s="13">
         <v>108.5</v>
       </c>
       <c r="W6" s="13">
         <v>108.6</v>
       </c>
       <c r="X6" s="13">
         <v>107.4</v>
       </c>
       <c r="Y6" s="13">
         <v>105.6</v>
       </c>
       <c r="Z6" s="13">
         <v>100.7</v>
       </c>
       <c r="AA6" s="13">
         <v>101.2</v>
       </c>
       <c r="AB6" s="13">
         <v>101.2</v>
       </c>
       <c r="AC6" s="10">
         <v>101.2</v>
       </c>
-      <c r="AD6" s="11"/>
+      <c r="AD6" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AE6" s="13"/>
       <c r="AF6" s="13"/>
       <c r="AG6" s="13"/>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6">
         <v>112.2</v>
       </c>
       <c r="C7" s="6">
         <v>102.4</v>
       </c>
       <c r="D7" s="6">
         <v>104.6</v>
       </c>
       <c r="E7" s="10">
         <v>108.1</v>
       </c>
       <c r="F7" s="11">
@@ -1087,51 +1089,53 @@
       </c>
       <c r="V7" s="13">
         <v>111.9</v>
       </c>
       <c r="W7" s="13">
         <v>112.6</v>
       </c>
       <c r="X7" s="13">
         <v>111.2</v>
       </c>
       <c r="Y7" s="13">
         <v>115.6</v>
       </c>
       <c r="Z7" s="13">
         <v>103.5</v>
       </c>
       <c r="AA7" s="13">
         <v>102.8</v>
       </c>
       <c r="AB7" s="13">
         <v>101.5</v>
       </c>
       <c r="AC7" s="10">
         <v>101.6</v>
       </c>
-      <c r="AD7" s="11"/>
+      <c r="AD7" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AE7" s="13"/>
       <c r="AF7" s="13"/>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="4">
         <v>92.3</v>
       </c>
       <c r="C8" s="4">
         <v>116.2</v>
       </c>
       <c r="D8" s="6">
         <v>108.1</v>
       </c>
       <c r="E8" s="10">
         <v>105.8</v>
       </c>
       <c r="F8" s="11">
@@ -1184,51 +1188,53 @@
       </c>
       <c r="V8" s="13">
         <v>110.6</v>
       </c>
       <c r="W8" s="13">
         <v>106.2</v>
       </c>
       <c r="X8" s="13">
         <v>105</v>
       </c>
       <c r="Y8" s="13">
         <v>103</v>
       </c>
       <c r="Z8" s="13">
         <v>91.5</v>
       </c>
       <c r="AA8" s="13">
         <v>98.3</v>
       </c>
       <c r="AB8" s="13">
         <v>97.7</v>
       </c>
       <c r="AC8" s="10">
         <v>99</v>
       </c>
-      <c r="AD8" s="11"/>
+      <c r="AD8" s="13">
+        <v>100.5</v>
+      </c>
       <c r="AE8" s="13"/>
       <c r="AF8" s="13"/>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="4">
         <v>93.9</v>
       </c>
       <c r="C9" s="4">
         <v>109.4</v>
       </c>
       <c r="D9" s="9">
         <v>107.1</v>
       </c>
       <c r="E9" s="10">
         <v>105.4</v>
       </c>
       <c r="F9" s="11">
@@ -1281,51 +1287,53 @@
       </c>
       <c r="V9" s="13">
         <v>101.9</v>
       </c>
       <c r="W9" s="13">
         <v>104.9</v>
       </c>
       <c r="X9" s="13">
         <v>107.9</v>
       </c>
       <c r="Y9" s="13">
         <v>106.7</v>
       </c>
       <c r="Z9" s="13">
         <v>107.7</v>
       </c>
       <c r="AA9" s="13">
         <v>93.7</v>
       </c>
       <c r="AB9" s="15">
         <v>97.8</v>
       </c>
       <c r="AC9" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD9" s="11"/>
+      <c r="AD9" s="13">
+        <v>102.2</v>
+      </c>
       <c r="AE9" s="13"/>
       <c r="AF9" s="13"/>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>85.5</v>
       </c>
       <c r="C10" s="9">
         <v>94.3</v>
       </c>
       <c r="D10" s="6">
         <v>97</v>
       </c>
       <c r="E10" s="10">
         <v>97</v>
       </c>
       <c r="F10" s="10">
@@ -1378,51 +1386,53 @@
       </c>
       <c r="V10" s="13">
         <v>111</v>
       </c>
       <c r="W10" s="10">
         <v>109.4</v>
       </c>
       <c r="X10" s="10">
         <v>104.6</v>
       </c>
       <c r="Y10" s="10">
         <v>104</v>
       </c>
       <c r="Z10" s="15">
         <v>101.1</v>
       </c>
       <c r="AA10" s="15">
         <v>106.2</v>
       </c>
       <c r="AB10" s="13">
         <v>103.9</v>
       </c>
       <c r="AC10" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD10" s="10"/>
+      <c r="AD10" s="13">
+        <v>102.6</v>
+      </c>
       <c r="AE10" s="13"/>
       <c r="AF10" s="13"/>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4">
         <v>97.1</v>
       </c>
       <c r="C11" s="4">
         <v>102.4</v>
       </c>
       <c r="D11" s="7">
         <v>102</v>
       </c>
       <c r="E11" s="10">
         <v>102.6</v>
       </c>
       <c r="F11" s="10">
@@ -1475,51 +1485,53 @@
       </c>
       <c r="V11" s="13">
         <v>102.6</v>
       </c>
       <c r="W11" s="10">
         <v>102.2</v>
       </c>
       <c r="X11" s="10">
         <v>101.7</v>
       </c>
       <c r="Y11" s="10">
         <v>101</v>
       </c>
       <c r="Z11" s="13">
         <v>100.1</v>
       </c>
       <c r="AA11" s="13">
         <v>99.4</v>
       </c>
       <c r="AB11" s="10">
         <v>99.9</v>
       </c>
       <c r="AC11" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD11" s="10"/>
+      <c r="AD11" s="13">
+        <v>100.5</v>
+      </c>
       <c r="AE11" s="13"/>
       <c r="AF11" s="13"/>
       <c r="AG11" s="13"/>
       <c r="AH11" s="13"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>85.8</v>
       </c>
       <c r="C12" s="5">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>98.9</v>
       </c>
       <c r="E12" s="10">
         <v>98.8</v>
       </c>
       <c r="F12" s="10">
@@ -1572,51 +1584,53 @@
       </c>
       <c r="V12" s="10">
         <v>104.5</v>
       </c>
       <c r="W12" s="10">
         <v>103.3</v>
       </c>
       <c r="X12" s="10">
         <v>103.5</v>
       </c>
       <c r="Y12" s="10">
         <v>103</v>
       </c>
       <c r="Z12" s="10">
         <v>94.1</v>
       </c>
       <c r="AA12" s="10">
         <v>99.7</v>
       </c>
       <c r="AB12" s="10">
         <v>100.3</v>
       </c>
       <c r="AC12" s="10">
         <v>99</v>
       </c>
-      <c r="AD12" s="10"/>
+      <c r="AD12" s="10">
+        <v>100.5</v>
+      </c>
       <c r="AE12" s="10"/>
       <c r="AF12" s="10"/>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>92.3</v>
       </c>
       <c r="C13" s="5">
         <v>94.9</v>
       </c>
       <c r="D13" s="7">
         <v>98.7</v>
       </c>
       <c r="E13" s="10">
         <v>100.3</v>
       </c>
       <c r="F13" s="10">
@@ -1669,51 +1683,53 @@
       </c>
       <c r="V13" s="10">
         <v>105.7</v>
       </c>
       <c r="W13" s="10">
         <v>104.9</v>
       </c>
       <c r="X13" s="10">
         <v>105.3</v>
       </c>
       <c r="Y13" s="10">
         <v>106</v>
       </c>
       <c r="Z13" s="10">
         <v>104.2</v>
       </c>
       <c r="AA13" s="10">
         <v>107.3</v>
       </c>
       <c r="AB13" s="10">
         <v>105.8</v>
       </c>
       <c r="AC13" s="10">
         <v>107</v>
       </c>
-      <c r="AD13" s="10"/>
+      <c r="AD13" s="10">
+        <v>105.9</v>
+      </c>
       <c r="AE13" s="10"/>
       <c r="AF13" s="10"/>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>98.8</v>
       </c>
       <c r="C14" s="5">
         <v>112</v>
       </c>
       <c r="D14" s="7">
         <v>114.2</v>
       </c>
       <c r="E14" s="10">
         <v>113.3</v>
       </c>
       <c r="F14" s="10">
@@ -1766,140 +1782,142 @@
       </c>
       <c r="V14" s="10">
         <v>118.4</v>
       </c>
       <c r="W14" s="10">
         <v>119.3</v>
       </c>
       <c r="X14" s="10">
         <v>117.2</v>
       </c>
       <c r="Y14" s="10">
         <v>118.3</v>
       </c>
       <c r="Z14" s="10">
         <v>108.2</v>
       </c>
       <c r="AA14" s="10">
         <v>105.9</v>
       </c>
       <c r="AB14" s="10">
         <v>105.2</v>
       </c>
       <c r="AC14" s="10">
         <v>104.2</v>
       </c>
-      <c r="AD14" s="10"/>
+      <c r="AD14" s="10">
+        <v>104.7</v>
+      </c>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="16" spans="1:37" ht="39" customHeight="1">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="21"/>
-[...10 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="20" t="s">
+      <c r="J17" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="K17" s="20"/>
-[...2 lines deleted...]
-      <c r="V17" s="20" t="s">
+      <c r="K17" s="25"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="25"/>
+      <c r="V17" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="W17" s="20"/>
-[...1 lines deleted...]
-      <c r="Y17" s="20"/>
+      <c r="W17" s="25"/>
+      <c r="X17" s="25"/>
+      <c r="Y17" s="25"/>
       <c r="AH17" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="25"/>
-      <c r="B18" s="22" t="s">
+      <c r="A18" s="23"/>
+      <c r="B18" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="23"/>
-[...10 lines deleted...]
-      <c r="N18" s="22" t="s">
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="23"/>
-[...10 lines deleted...]
-      <c r="Z18" s="22" t="s">
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="21"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
+      <c r="W18" s="21"/>
+      <c r="X18" s="21"/>
+      <c r="Y18" s="22"/>
+      <c r="Z18" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="23"/>
-[...9 lines deleted...]
-      <c r="AK18" s="24"/>
+      <c r="AA18" s="21"/>
+      <c r="AB18" s="21"/>
+      <c r="AC18" s="21"/>
+      <c r="AD18" s="21"/>
+      <c r="AE18" s="21"/>
+      <c r="AF18" s="21"/>
+      <c r="AG18" s="21"/>
+      <c r="AH18" s="21"/>
+      <c r="AI18" s="21"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="22"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="26"/>
+      <c r="A19" s="24"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -2053,51 +2071,53 @@
       </c>
       <c r="V20" s="13">
         <v>108.6</v>
       </c>
       <c r="W20" s="13">
         <v>108.8</v>
       </c>
       <c r="X20" s="13">
         <v>107.5</v>
       </c>
       <c r="Y20" s="13">
         <v>105.7</v>
       </c>
       <c r="Z20" s="13">
         <v>100.7</v>
       </c>
       <c r="AA20" s="13">
         <v>101.3</v>
       </c>
       <c r="AB20" s="10">
         <v>101.2</v>
       </c>
       <c r="AC20" s="10">
         <v>101.3</v>
       </c>
-      <c r="AD20" s="11"/>
+      <c r="AD20" s="17">
+        <v>101.9</v>
+      </c>
       <c r="AE20" s="17"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>112.2</v>
       </c>
       <c r="C21" s="6">
         <v>102.4</v>
       </c>
       <c r="D21" s="6">
         <v>104.6</v>
       </c>
       <c r="E21" s="10">
         <v>108.1</v>
       </c>
       <c r="F21" s="11">
@@ -2144,51 +2164,53 @@
       </c>
       <c r="V21" s="13">
         <v>112.8</v>
       </c>
       <c r="W21" s="13">
         <v>113</v>
       </c>
       <c r="X21" s="13">
         <v>112</v>
       </c>
       <c r="Y21" s="13">
         <v>116.9</v>
       </c>
       <c r="Z21" s="13">
         <v>104.2</v>
       </c>
       <c r="AA21" s="6">
         <v>103.2</v>
       </c>
       <c r="AB21" s="6">
         <v>101.5</v>
       </c>
       <c r="AC21" s="10">
         <v>102</v>
       </c>
-      <c r="AD21" s="11"/>
+      <c r="AD21" s="17">
+        <v>102.7</v>
+      </c>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="6">
         <v>92.3</v>
       </c>
       <c r="C22" s="6">
         <v>116.2</v>
       </c>
       <c r="D22" s="6">
         <v>108.1</v>
       </c>
       <c r="E22" s="10">
         <v>105.8</v>
       </c>
       <c r="F22" s="11">
@@ -2235,51 +2257,53 @@
       </c>
       <c r="V22" s="13">
         <v>110.6</v>
       </c>
       <c r="W22" s="13">
         <v>106.3</v>
       </c>
       <c r="X22" s="13">
         <v>105</v>
       </c>
       <c r="Y22" s="13">
         <v>100.2</v>
       </c>
       <c r="Z22" s="13">
         <v>91.7</v>
       </c>
       <c r="AA22" s="6">
         <v>98.3</v>
       </c>
       <c r="AB22" s="6">
         <v>97.7</v>
       </c>
       <c r="AC22" s="10">
         <v>99</v>
       </c>
-      <c r="AD22" s="11"/>
+      <c r="AD22" s="17">
+        <v>100.5</v>
+      </c>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>93.9</v>
       </c>
       <c r="C23" s="6">
         <v>109.4</v>
       </c>
       <c r="D23" s="9">
         <v>107.1</v>
       </c>
       <c r="E23" s="10">
         <v>105.4</v>
       </c>
       <c r="F23" s="11">
@@ -2326,51 +2350,53 @@
       </c>
       <c r="V23" s="13">
         <v>101.9</v>
       </c>
       <c r="W23" s="13">
         <v>105.7</v>
       </c>
       <c r="X23" s="13">
         <v>107.9</v>
       </c>
       <c r="Y23" s="13">
         <v>106.8</v>
       </c>
       <c r="Z23" s="13">
         <v>107.6</v>
       </c>
       <c r="AA23" s="6">
         <v>93.7</v>
       </c>
       <c r="AB23" s="9">
         <v>97.8</v>
       </c>
       <c r="AC23" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD23" s="11"/>
+      <c r="AD23" s="17">
+        <v>102.2</v>
+      </c>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="9">
         <v>85.5</v>
       </c>
       <c r="C24" s="9">
         <v>94.3</v>
       </c>
       <c r="D24" s="6">
         <v>97</v>
       </c>
       <c r="E24" s="10">
         <v>97</v>
       </c>
       <c r="F24" s="10">
@@ -2417,51 +2443,53 @@
       </c>
       <c r="V24" s="13">
         <v>111</v>
       </c>
       <c r="W24" s="13">
         <v>109.9</v>
       </c>
       <c r="X24" s="13">
         <v>104.6</v>
       </c>
       <c r="Y24" s="13">
         <v>97.7</v>
       </c>
       <c r="Z24" s="13">
         <v>101.1</v>
       </c>
       <c r="AA24" s="9">
         <v>106.7</v>
       </c>
       <c r="AB24" s="6">
         <v>103.9</v>
       </c>
       <c r="AC24" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD24" s="10"/>
+      <c r="AD24" s="17">
+        <v>102.6</v>
+      </c>
       <c r="AE24" s="6"/>
       <c r="AF24" s="6"/>
       <c r="AG24" s="6"/>
       <c r="AH24" s="6"/>
       <c r="AI24" s="6"/>
       <c r="AJ24" s="6"/>
       <c r="AK24" s="6"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6">
         <v>97.1</v>
       </c>
       <c r="C25" s="6">
         <v>102.4</v>
       </c>
       <c r="D25" s="7">
         <v>102</v>
       </c>
       <c r="E25" s="10">
         <v>102.6</v>
       </c>
       <c r="F25" s="10">
@@ -2508,51 +2536,53 @@
       </c>
       <c r="V25" s="13">
         <v>102.7</v>
       </c>
       <c r="W25" s="13">
         <v>101.8</v>
       </c>
       <c r="X25" s="13">
         <v>101.7</v>
       </c>
       <c r="Y25" s="13">
         <v>98.7</v>
       </c>
       <c r="Z25" s="13">
         <v>100.1</v>
       </c>
       <c r="AA25" s="6">
         <v>99.3</v>
       </c>
       <c r="AB25" s="7">
         <v>99.9</v>
       </c>
       <c r="AC25" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD25" s="10"/>
+      <c r="AD25" s="17">
+        <v>100.6</v>
+      </c>
       <c r="AE25" s="6"/>
       <c r="AF25" s="6"/>
       <c r="AG25" s="6"/>
       <c r="AH25" s="6"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="7">
         <v>85.8</v>
       </c>
       <c r="C26" s="7">
         <v>98</v>
       </c>
       <c r="D26" s="7">
         <v>98.9</v>
       </c>
       <c r="E26" s="10">
         <v>98.8</v>
       </c>
       <c r="F26" s="10">
@@ -2599,51 +2629,53 @@
       </c>
       <c r="V26" s="13">
         <v>104.5</v>
       </c>
       <c r="W26" s="13">
         <v>103.9</v>
       </c>
       <c r="X26" s="13">
         <v>103.4</v>
       </c>
       <c r="Y26" s="13">
         <v>98.9</v>
       </c>
       <c r="Z26" s="13">
         <v>94.2</v>
       </c>
       <c r="AA26" s="7">
         <v>99.7</v>
       </c>
       <c r="AB26" s="7">
         <v>100.3</v>
       </c>
       <c r="AC26" s="10">
         <v>99</v>
       </c>
-      <c r="AD26" s="10"/>
+      <c r="AD26" s="17">
+        <v>100.5</v>
+      </c>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="7">
         <v>92.3</v>
       </c>
       <c r="C27" s="7">
         <v>94.9</v>
       </c>
       <c r="D27" s="7">
         <v>98.7</v>
       </c>
       <c r="E27" s="10">
         <v>100.3</v>
       </c>
       <c r="F27" s="10">
@@ -2690,51 +2722,53 @@
       </c>
       <c r="V27" s="10">
         <v>105.7</v>
       </c>
       <c r="W27" s="10">
         <v>105.1</v>
       </c>
       <c r="X27" s="10">
         <v>105.3</v>
       </c>
       <c r="Y27" s="10">
         <v>108.2</v>
       </c>
       <c r="Z27" s="10">
         <v>104.1</v>
       </c>
       <c r="AA27" s="7">
         <v>107.3</v>
       </c>
       <c r="AB27" s="7">
         <v>105.8</v>
       </c>
       <c r="AC27" s="10">
         <v>107</v>
       </c>
-      <c r="AD27" s="10"/>
+      <c r="AD27" s="17">
+        <v>105.9</v>
+      </c>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="7">
         <v>98.8</v>
       </c>
       <c r="C28" s="7">
         <v>112</v>
       </c>
       <c r="D28" s="7">
         <v>114.2</v>
       </c>
       <c r="E28" s="10">
         <v>113.3</v>
       </c>
       <c r="F28" s="10">
@@ -2781,140 +2815,142 @@
       </c>
       <c r="V28" s="10">
         <v>118.8</v>
       </c>
       <c r="W28" s="10">
         <v>118.6</v>
       </c>
       <c r="X28" s="10">
         <v>117.3</v>
       </c>
       <c r="Y28" s="10">
         <v>118.4</v>
       </c>
       <c r="Z28" s="10">
         <v>108.1</v>
       </c>
       <c r="AA28" s="7">
         <v>106</v>
       </c>
       <c r="AB28" s="7">
         <v>105.2</v>
       </c>
       <c r="AC28" s="10">
         <v>104.2</v>
       </c>
-      <c r="AD28" s="10"/>
+      <c r="AD28" s="17">
+        <v>104.7</v>
+      </c>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
     </row>
     <row r="29" spans="1:37" ht="21" customHeight="1">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="21"/>
-[...10 lines deleted...]
-      <c r="M29" s="21"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="20" t="s">
+      <c r="J30" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="K30" s="20"/>
-[...2 lines deleted...]
-      <c r="V30" s="20" t="s">
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="V30" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="W30" s="20"/>
-[...1 lines deleted...]
-      <c r="Y30" s="20"/>
+      <c r="W30" s="25"/>
+      <c r="X30" s="25"/>
+      <c r="Y30" s="25"/>
       <c r="AH30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="25"/>
-      <c r="B31" s="22" t="s">
+      <c r="A31" s="23"/>
+      <c r="B31" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="23"/>
-[...10 lines deleted...]
-      <c r="N31" s="22" t="s">
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="O31" s="23"/>
-[...10 lines deleted...]
-      <c r="Z31" s="22" t="s">
+      <c r="O31" s="21"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="21"/>
+      <c r="R31" s="21"/>
+      <c r="S31" s="21"/>
+      <c r="T31" s="21"/>
+      <c r="U31" s="21"/>
+      <c r="V31" s="21"/>
+      <c r="W31" s="21"/>
+      <c r="X31" s="21"/>
+      <c r="Y31" s="22"/>
+      <c r="Z31" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="23"/>
-[...9 lines deleted...]
-      <c r="AK31" s="24"/>
+      <c r="AA31" s="21"/>
+      <c r="AB31" s="21"/>
+      <c r="AC31" s="21"/>
+      <c r="AD31" s="21"/>
+      <c r="AE31" s="21"/>
+      <c r="AF31" s="21"/>
+      <c r="AG31" s="21"/>
+      <c r="AH31" s="21"/>
+      <c r="AI31" s="21"/>
+      <c r="AJ31" s="21"/>
+      <c r="AK31" s="22"/>
     </row>
     <row r="32" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="26"/>
+      <c r="A32" s="24"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -3068,51 +3104,53 @@
       </c>
       <c r="V33" s="13">
         <v>109.6</v>
       </c>
       <c r="W33" s="13">
         <v>110.1</v>
       </c>
       <c r="X33" s="13">
         <v>110</v>
       </c>
       <c r="Y33" s="13">
         <v>106.5</v>
       </c>
       <c r="Z33" s="13">
         <v>100</v>
       </c>
       <c r="AA33" s="13">
         <v>100</v>
       </c>
       <c r="AB33" s="10">
         <v>100</v>
       </c>
       <c r="AC33" s="10">
         <v>100</v>
       </c>
-      <c r="AD33" s="11"/>
+      <c r="AD33" s="17">
+        <v>100</v>
+      </c>
       <c r="AE33" s="17"/>
       <c r="AF33" s="18"/>
       <c r="AG33" s="13"/>
       <c r="AH33" s="13"/>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>100</v>
       </c>
       <c r="C34" s="6">
         <v>100</v>
       </c>
       <c r="D34" s="6">
         <v>100</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
       </c>
       <c r="F34" s="6">
@@ -3165,51 +3203,53 @@
       </c>
       <c r="V34" s="13">
         <v>114.2</v>
       </c>
       <c r="W34" s="13">
         <v>115.2</v>
       </c>
       <c r="X34" s="13">
         <v>115</v>
       </c>
       <c r="Y34" s="13">
         <v>120.6</v>
       </c>
       <c r="Z34" s="13">
         <v>100</v>
       </c>
       <c r="AA34" s="13">
         <v>100</v>
       </c>
       <c r="AB34" s="10">
         <v>100</v>
       </c>
       <c r="AC34" s="10">
         <v>100</v>
       </c>
-      <c r="AD34" s="11"/>
+      <c r="AD34" s="17">
+        <v>100</v>
+      </c>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="6"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="4">
         <v>100</v>
       </c>
       <c r="C35" s="6">
         <v>100</v>
       </c>
       <c r="D35" s="6">
         <v>100</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
       </c>
       <c r="F35" s="6">
@@ -3262,51 +3302,53 @@
       </c>
       <c r="V35" s="13">
         <v>111.3</v>
       </c>
       <c r="W35" s="13">
         <v>111.3</v>
       </c>
       <c r="X35" s="13">
         <v>110.3</v>
       </c>
       <c r="Y35" s="13">
         <v>100</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA35" s="15">
         <v>100</v>
       </c>
       <c r="AB35" s="15">
         <v>100</v>
       </c>
       <c r="AC35" s="15">
         <v>100</v>
       </c>
-      <c r="AD35" s="11"/>
+      <c r="AD35" s="17">
+        <v>100</v>
+      </c>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="6"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F36" s="9" t="s">
@@ -3357,51 +3399,53 @@
       <c r="U36" s="13">
         <v>101.4</v>
       </c>
       <c r="V36" s="13">
         <v>112.7</v>
       </c>
       <c r="W36" s="13">
         <v>112.7</v>
       </c>
       <c r="X36" s="13">
         <v>113.1</v>
       </c>
       <c r="Y36" s="13">
         <v>107</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="15"/>
       <c r="AB36" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AD36" s="11"/>
+      <c r="AD36" s="15" t="s">
+        <v>27</v>
+      </c>
       <c r="AE36" s="6"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="6"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="8" t="s">
@@ -3452,51 +3496,53 @@
       <c r="U37" s="13">
         <v>100</v>
       </c>
       <c r="V37" s="13">
         <v>100</v>
       </c>
       <c r="W37" s="13">
         <v>100</v>
       </c>
       <c r="X37" s="13">
         <v>100.1</v>
       </c>
       <c r="Y37" s="13">
         <v>100</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="16"/>
       <c r="AB37" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AD37" s="10"/>
+      <c r="AD37" s="15" t="s">
+        <v>27</v>
+      </c>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="6"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="9" t="s">
@@ -3547,51 +3593,53 @@
       <c r="U38" s="10">
         <v>101.9</v>
       </c>
       <c r="V38" s="10">
         <v>104.3</v>
       </c>
       <c r="W38" s="10">
         <v>104.3</v>
       </c>
       <c r="X38" s="10">
         <v>104.6</v>
       </c>
       <c r="Y38" s="10">
         <v>100</v>
       </c>
       <c r="Z38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="15"/>
       <c r="AB38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC38" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AD38" s="10"/>
+      <c r="AD38" s="15" t="s">
+        <v>27</v>
+      </c>
       <c r="AE38" s="6"/>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="6"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>100</v>
       </c>
       <c r="C39" s="7">
         <v>100</v>
       </c>
       <c r="D39" s="7">
         <v>100</v>
       </c>
       <c r="E39" s="7">
         <v>100</v>
       </c>
       <c r="F39" s="7">
@@ -3642,51 +3690,53 @@
       <c r="U39" s="10">
         <v>100.2</v>
       </c>
       <c r="V39" s="10">
         <v>100.3</v>
       </c>
       <c r="W39" s="10">
         <v>100.3</v>
       </c>
       <c r="X39" s="10">
         <v>100.3</v>
       </c>
       <c r="Y39" s="10">
         <v>100</v>
       </c>
       <c r="Z39" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="15"/>
       <c r="AB39" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC39" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AD39" s="10"/>
+      <c r="AD39" s="15" t="s">
+        <v>27</v>
+      </c>
       <c r="AE39" s="7"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F40" s="12" t="s">
@@ -3737,51 +3787,53 @@
       <c r="U40" s="10">
         <v>103.5</v>
       </c>
       <c r="V40" s="10">
         <v>105</v>
       </c>
       <c r="W40" s="10">
         <v>105</v>
       </c>
       <c r="X40" s="10">
         <v>104.7</v>
       </c>
       <c r="Y40" s="10">
         <v>104</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="16"/>
       <c r="AB40" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AD40" s="10"/>
+      <c r="AD40" s="15" t="s">
+        <v>27</v>
+      </c>
       <c r="AE40" s="7"/>
       <c r="AF40" s="7"/>
       <c r="AG40" s="7"/>
       <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7"/>
       <c r="AK40" s="7"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="5">
         <v>100</v>
       </c>
       <c r="C41" s="7">
         <v>100</v>
       </c>
       <c r="D41" s="7">
         <v>100</v>
       </c>
       <c r="E41" s="7">
         <v>100</v>
       </c>
       <c r="F41" s="7">
@@ -3834,140 +3886,142 @@
       </c>
       <c r="V41" s="10">
         <v>117.9</v>
       </c>
       <c r="W41" s="10">
         <v>120.2</v>
       </c>
       <c r="X41" s="10">
         <v>119.9</v>
       </c>
       <c r="Y41" s="10">
         <v>120.5</v>
       </c>
       <c r="Z41" s="10">
         <v>100</v>
       </c>
       <c r="AA41" s="10">
         <v>100</v>
       </c>
       <c r="AB41" s="10">
         <v>100</v>
       </c>
       <c r="AC41" s="10">
         <v>100</v>
       </c>
-      <c r="AD41" s="10"/>
+      <c r="AD41" s="17">
+        <v>100</v>
+      </c>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
     </row>
     <row r="43" spans="1:37" ht="21" customHeight="1">
-      <c r="A43" s="21" t="s">
+      <c r="A43" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="21"/>
-[...10 lines deleted...]
-      <c r="M43" s="21"/>
+      <c r="B43" s="26"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="26"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="26"/>
+      <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="20" t="s">
+      <c r="J44" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="K44" s="20"/>
-[...2 lines deleted...]
-      <c r="V44" s="20" t="s">
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="V44" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="W44" s="20"/>
-[...1 lines deleted...]
-      <c r="Y44" s="20"/>
+      <c r="W44" s="25"/>
+      <c r="X44" s="25"/>
+      <c r="Y44" s="25"/>
       <c r="AH44" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="25"/>
-      <c r="B45" s="22" t="s">
+      <c r="A45" s="23"/>
+      <c r="B45" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="23"/>
-[...10 lines deleted...]
-      <c r="N45" s="22" t="s">
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="21"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="O45" s="23"/>
-[...10 lines deleted...]
-      <c r="Z45" s="22" t="s">
+      <c r="O45" s="21"/>
+      <c r="P45" s="21"/>
+      <c r="Q45" s="21"/>
+      <c r="R45" s="21"/>
+      <c r="S45" s="21"/>
+      <c r="T45" s="21"/>
+      <c r="U45" s="21"/>
+      <c r="V45" s="21"/>
+      <c r="W45" s="21"/>
+      <c r="X45" s="21"/>
+      <c r="Y45" s="22"/>
+      <c r="Z45" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="AA45" s="23"/>
-[...9 lines deleted...]
-      <c r="AK45" s="24"/>
+      <c r="AA45" s="21"/>
+      <c r="AB45" s="21"/>
+      <c r="AC45" s="21"/>
+      <c r="AD45" s="21"/>
+      <c r="AE45" s="21"/>
+      <c r="AF45" s="21"/>
+      <c r="AG45" s="21"/>
+      <c r="AH45" s="21"/>
+      <c r="AI45" s="21"/>
+      <c r="AJ45" s="21"/>
+      <c r="AK45" s="22"/>
     </row>
     <row r="46" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="26"/>
+      <c r="A46" s="24"/>
       <c r="B46" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J46" s="3" t="s">
@@ -4121,51 +4175,53 @@
       </c>
       <c r="V47" s="13">
         <v>107.9</v>
       </c>
       <c r="W47" s="13">
         <v>107.6</v>
       </c>
       <c r="X47" s="13">
         <v>105.6</v>
       </c>
       <c r="Y47" s="13">
         <v>105.3</v>
       </c>
       <c r="Z47" s="13">
         <v>100.7</v>
       </c>
       <c r="AA47" s="13">
         <v>101.3</v>
       </c>
       <c r="AB47" s="10">
         <v>101.2</v>
       </c>
       <c r="AC47" s="10">
         <v>101.3</v>
       </c>
-      <c r="AD47" s="11"/>
+      <c r="AD47" s="17">
+        <v>101.9</v>
+      </c>
       <c r="AE47" s="17"/>
       <c r="AF47" s="18"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="6">
         <v>117.8</v>
       </c>
       <c r="C48" s="6">
         <v>103.1</v>
       </c>
       <c r="D48" s="6">
         <v>106.2</v>
       </c>
       <c r="E48" s="10">
         <v>111.9</v>
       </c>
       <c r="F48" s="11">
@@ -4218,51 +4274,53 @@
       </c>
       <c r="V48" s="13">
         <v>111.2</v>
       </c>
       <c r="W48" s="13">
         <v>111.5</v>
       </c>
       <c r="X48" s="13">
         <v>108.7</v>
       </c>
       <c r="Y48" s="13">
         <v>110.1</v>
       </c>
       <c r="Z48" s="13">
         <v>104.1</v>
       </c>
       <c r="AA48" s="13">
         <v>103.3</v>
       </c>
       <c r="AB48" s="10">
         <v>101.8</v>
       </c>
       <c r="AC48" s="10">
         <v>102.1</v>
       </c>
-      <c r="AD48" s="11"/>
+      <c r="AD48" s="17">
+        <v>102.8</v>
+      </c>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="6">
         <v>92</v>
       </c>
       <c r="C49" s="6">
         <v>116.7</v>
       </c>
       <c r="D49" s="6">
         <v>108.4</v>
       </c>
       <c r="E49" s="10">
         <v>105.9</v>
       </c>
       <c r="F49" s="11">
@@ -4315,51 +4373,53 @@
       </c>
       <c r="V49" s="13">
         <v>110.4</v>
       </c>
       <c r="W49" s="13">
         <v>104.3</v>
       </c>
       <c r="X49" s="13">
         <v>102.1</v>
       </c>
       <c r="Y49" s="13">
         <v>103.1</v>
       </c>
       <c r="Z49" s="13">
         <v>91.5</v>
       </c>
       <c r="AA49" s="13">
         <v>98.3</v>
       </c>
       <c r="AB49" s="10">
         <v>97.7</v>
       </c>
       <c r="AC49" s="10">
         <v>99</v>
       </c>
-      <c r="AD49" s="11"/>
+      <c r="AD49" s="17">
+        <v>100.5</v>
+      </c>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="6"/>
       <c r="AI49" s="6"/>
       <c r="AJ49" s="6"/>
       <c r="AK49" s="6"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="4">
         <v>93.9</v>
       </c>
       <c r="C50" s="4">
         <v>109.4</v>
       </c>
       <c r="D50" s="6">
         <v>107.1</v>
       </c>
       <c r="E50" s="10">
         <v>105.4</v>
       </c>
       <c r="F50" s="11">
@@ -4412,51 +4472,53 @@
       </c>
       <c r="V50" s="13">
         <v>93.1</v>
       </c>
       <c r="W50" s="13">
         <v>98.2</v>
       </c>
       <c r="X50" s="13">
         <v>103.9</v>
       </c>
       <c r="Y50" s="13">
         <v>106.8</v>
       </c>
       <c r="Z50" s="13">
         <v>107.7</v>
       </c>
       <c r="AA50" s="13">
         <v>93.7</v>
       </c>
       <c r="AB50" s="10">
         <v>97.8</v>
       </c>
       <c r="AC50" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD50" s="11"/>
+      <c r="AD50" s="17">
+        <v>102.2</v>
+      </c>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="6"/>
       <c r="AI50" s="6"/>
       <c r="AJ50" s="6"/>
       <c r="AK50" s="6"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="9">
         <v>85.5</v>
       </c>
       <c r="C51" s="9">
         <v>94.3</v>
       </c>
       <c r="D51" s="9">
         <v>97</v>
       </c>
       <c r="E51" s="10">
         <v>97</v>
       </c>
       <c r="F51" s="11">
@@ -4509,51 +4571,53 @@
       </c>
       <c r="V51" s="13">
         <v>116.4</v>
       </c>
       <c r="W51" s="13">
         <v>115.2</v>
       </c>
       <c r="X51" s="13">
         <v>107.1</v>
       </c>
       <c r="Y51" s="13">
         <v>104</v>
       </c>
       <c r="Z51" s="13">
         <v>101.1</v>
       </c>
       <c r="AA51" s="13">
         <v>106.2</v>
       </c>
       <c r="AB51" s="10">
         <v>103.9</v>
       </c>
       <c r="AC51" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD51" s="10"/>
+      <c r="AD51" s="17">
+        <v>102.6</v>
+      </c>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="4">
         <v>96.9</v>
       </c>
       <c r="C52" s="4">
         <v>102.6</v>
       </c>
       <c r="D52" s="6">
         <v>102.1</v>
       </c>
       <c r="E52" s="10">
         <v>102.8</v>
       </c>
       <c r="F52" s="11">
@@ -4606,51 +4670,53 @@
       </c>
       <c r="V52" s="13">
         <v>101.6</v>
       </c>
       <c r="W52" s="13">
         <v>101.1</v>
       </c>
       <c r="X52" s="13">
         <v>100</v>
       </c>
       <c r="Y52" s="13">
         <v>101</v>
       </c>
       <c r="Z52" s="13">
         <v>100.1</v>
       </c>
       <c r="AA52" s="13">
         <v>99.3</v>
       </c>
       <c r="AB52" s="10">
         <v>99</v>
       </c>
       <c r="AC52" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD52" s="10"/>
+      <c r="AD52" s="17">
+        <v>100.5</v>
+      </c>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>85.8</v>
       </c>
       <c r="C53" s="5">
         <v>98</v>
       </c>
       <c r="D53" s="7">
         <v>98.9</v>
       </c>
       <c r="E53" s="10">
         <v>98.8</v>
       </c>
       <c r="F53" s="11">
@@ -4703,51 +4769,53 @@
       </c>
       <c r="V53" s="13">
         <v>107.5</v>
       </c>
       <c r="W53" s="13">
         <v>107</v>
       </c>
       <c r="X53" s="13">
         <v>105.9</v>
       </c>
       <c r="Y53" s="13">
         <v>103.2</v>
       </c>
       <c r="Z53" s="13">
         <v>94.1</v>
       </c>
       <c r="AA53" s="13">
         <v>99.7</v>
       </c>
       <c r="AB53" s="10">
         <v>100.3</v>
       </c>
       <c r="AC53" s="10">
         <v>99</v>
       </c>
-      <c r="AD53" s="10"/>
+      <c r="AD53" s="17">
+        <v>100.5</v>
+      </c>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>92.3</v>
       </c>
       <c r="C54" s="5">
         <v>94.9</v>
       </c>
       <c r="D54" s="7">
         <v>98.7</v>
       </c>
       <c r="E54" s="10">
         <v>100.3</v>
       </c>
       <c r="F54" s="10">
@@ -4800,51 +4868,53 @@
       </c>
       <c r="V54" s="10">
         <v>106</v>
       </c>
       <c r="W54" s="10">
         <v>105.3</v>
       </c>
       <c r="X54" s="10">
         <v>105.5</v>
       </c>
       <c r="Y54" s="10">
         <v>107.1</v>
       </c>
       <c r="Z54" s="10">
         <v>104.2</v>
       </c>
       <c r="AA54" s="10">
         <v>107.3</v>
       </c>
       <c r="AB54" s="10">
         <v>105.8</v>
       </c>
       <c r="AC54" s="10">
         <v>107</v>
       </c>
-      <c r="AD54" s="10"/>
+      <c r="AD54" s="17">
+        <v>105.9</v>
+      </c>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AG54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>98.8</v>
       </c>
       <c r="C55" s="5">
         <v>112.5</v>
       </c>
       <c r="D55" s="7">
         <v>114.8</v>
       </c>
       <c r="E55" s="10">
         <v>113.9</v>
       </c>
       <c r="F55" s="10">
@@ -4897,199 +4967,201 @@
       </c>
       <c r="V55" s="10">
         <v>119.7</v>
       </c>
       <c r="W55" s="10">
         <v>118.6</v>
       </c>
       <c r="X55" s="10">
         <v>114.5</v>
       </c>
       <c r="Y55" s="10">
         <v>112.5</v>
       </c>
       <c r="Z55" s="10">
         <v>109</v>
       </c>
       <c r="AA55" s="10">
         <v>106.4</v>
       </c>
       <c r="AB55" s="10">
         <v>105.6</v>
       </c>
       <c r="AC55" s="10">
         <v>104.5</v>
       </c>
-      <c r="AD55" s="10"/>
+      <c r="AD55" s="17">
+        <v>105</v>
+      </c>
       <c r="AE55" s="7"/>
       <c r="AF55" s="7"/>
       <c r="AG55" s="7"/>
       <c r="AH55" s="7"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="V30:Y30"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="J44:M44"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="B18:M18"/>
+    <mergeCell ref="J30:M30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z31:AK31"/>
     <mergeCell ref="Z45:AK45"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B45:M45"/>
     <mergeCell ref="B31:M31"/>
     <mergeCell ref="N45:Y45"/>
     <mergeCell ref="V44:Y44"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N18:Y18"/>
     <mergeCell ref="V17:Y17"/>
     <mergeCell ref="N31:Y31"/>
-    <mergeCell ref="J44:M44"/>
-[...9 lines deleted...]
-    <mergeCell ref="A43:M43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>