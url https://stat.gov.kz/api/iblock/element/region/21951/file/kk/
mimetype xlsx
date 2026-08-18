--- v3 (2026-07-29)
+++ v4 (2026-08-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="30">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -177,51 +177,51 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -322,109 +322,130 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -697,146 +718,146 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AD47" sqref="AD47:AD55"/>
+      <pane xSplit="1" topLeftCell="G1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Z17" sqref="Z17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.85546875" style="1" customWidth="1"/>
     <col min="4" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="11.85546875" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="36.75" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="26"/>
-[...10 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J3" s="25" t="s">
+      <c r="J3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="25"/>
-[...1 lines deleted...]
-      <c r="M3" s="25"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
       <c r="V3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="23"/>
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="24"/>
+      <c r="B4" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="21"/>
-[...10 lines deleted...]
-      <c r="N4" s="20" t="s">
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="21"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20" t="s">
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="21"/>
-[...9 lines deleted...]
-      <c r="AK4" s="22"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
     </row>
     <row r="5" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="24"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -880,51 +901,51 @@
       </c>
       <c r="W5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE5" s="3" t="s">
+      <c r="AE5" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
@@ -990,55 +1011,59 @@
       </c>
       <c r="V6" s="13">
         <v>108.5</v>
       </c>
       <c r="W6" s="13">
         <v>108.6</v>
       </c>
       <c r="X6" s="13">
         <v>107.4</v>
       </c>
       <c r="Y6" s="13">
         <v>105.6</v>
       </c>
       <c r="Z6" s="13">
         <v>100.7</v>
       </c>
       <c r="AA6" s="13">
         <v>101.2</v>
       </c>
       <c r="AB6" s="13">
         <v>101.2</v>
       </c>
       <c r="AC6" s="10">
         <v>101.2</v>
       </c>
-      <c r="AD6" s="13">
+      <c r="AD6" s="11">
+        <v>101.5</v>
+      </c>
+      <c r="AE6" s="13">
         <v>101.8</v>
       </c>
-      <c r="AE6" s="13"/>
-      <c r="AF6" s="13"/>
+      <c r="AF6" s="13">
+        <v>101.8</v>
+      </c>
       <c r="AG6" s="13"/>
       <c r="AH6" s="13"/>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6">
         <v>112.2</v>
       </c>
       <c r="C7" s="6">
         <v>102.4</v>
       </c>
       <c r="D7" s="6">
         <v>104.6</v>
       </c>
       <c r="E7" s="10">
         <v>108.1</v>
       </c>
       <c r="F7" s="11">
         <v>106.2</v>
       </c>
@@ -1089,55 +1114,59 @@
       </c>
       <c r="V7" s="13">
         <v>111.9</v>
       </c>
       <c r="W7" s="13">
         <v>112.6</v>
       </c>
       <c r="X7" s="13">
         <v>111.2</v>
       </c>
       <c r="Y7" s="13">
         <v>115.6</v>
       </c>
       <c r="Z7" s="13">
         <v>103.5</v>
       </c>
       <c r="AA7" s="13">
         <v>102.8</v>
       </c>
       <c r="AB7" s="13">
         <v>101.5</v>
       </c>
       <c r="AC7" s="10">
         <v>101.6</v>
       </c>
-      <c r="AD7" s="13">
+      <c r="AD7" s="11">
+        <v>101.6</v>
+      </c>
+      <c r="AE7" s="13">
         <v>102.2</v>
       </c>
-      <c r="AE7" s="13"/>
-      <c r="AF7" s="13"/>
+      <c r="AF7" s="13">
+        <v>101.5</v>
+      </c>
       <c r="AG7" s="13"/>
       <c r="AH7" s="13"/>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="4">
         <v>92.3</v>
       </c>
       <c r="C8" s="4">
         <v>116.2</v>
       </c>
       <c r="D8" s="6">
         <v>108.1</v>
       </c>
       <c r="E8" s="10">
         <v>105.8</v>
       </c>
       <c r="F8" s="11">
         <v>104.7</v>
       </c>
@@ -1188,55 +1217,59 @@
       </c>
       <c r="V8" s="13">
         <v>110.6</v>
       </c>
       <c r="W8" s="13">
         <v>106.2</v>
       </c>
       <c r="X8" s="13">
         <v>105</v>
       </c>
       <c r="Y8" s="13">
         <v>103</v>
       </c>
       <c r="Z8" s="13">
         <v>91.5</v>
       </c>
       <c r="AA8" s="13">
         <v>98.3</v>
       </c>
       <c r="AB8" s="13">
         <v>97.7</v>
       </c>
       <c r="AC8" s="10">
         <v>99</v>
       </c>
-      <c r="AD8" s="13">
+      <c r="AD8" s="11">
+        <v>101.5</v>
+      </c>
+      <c r="AE8" s="13">
         <v>100.5</v>
       </c>
-      <c r="AE8" s="13"/>
-      <c r="AF8" s="13"/>
+      <c r="AF8" s="13">
+        <v>100.4</v>
+      </c>
       <c r="AG8" s="13"/>
       <c r="AH8" s="13"/>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="4">
         <v>93.9</v>
       </c>
       <c r="C9" s="4">
         <v>109.4</v>
       </c>
       <c r="D9" s="9">
         <v>107.1</v>
       </c>
       <c r="E9" s="10">
         <v>105.4</v>
       </c>
       <c r="F9" s="11">
         <v>103.5</v>
       </c>
@@ -1287,55 +1320,59 @@
       </c>
       <c r="V9" s="13">
         <v>101.9</v>
       </c>
       <c r="W9" s="13">
         <v>104.9</v>
       </c>
       <c r="X9" s="13">
         <v>107.9</v>
       </c>
       <c r="Y9" s="13">
         <v>106.7</v>
       </c>
       <c r="Z9" s="13">
         <v>107.7</v>
       </c>
       <c r="AA9" s="13">
         <v>93.7</v>
       </c>
       <c r="AB9" s="15">
         <v>97.8</v>
       </c>
       <c r="AC9" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD9" s="13">
+      <c r="AD9" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="AE9" s="13">
         <v>102.2</v>
       </c>
-      <c r="AE9" s="13"/>
-      <c r="AF9" s="13"/>
+      <c r="AF9" s="13">
+        <v>101.6</v>
+      </c>
       <c r="AG9" s="13"/>
       <c r="AH9" s="13"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>85.5</v>
       </c>
       <c r="C10" s="9">
         <v>94.3</v>
       </c>
       <c r="D10" s="6">
         <v>97</v>
       </c>
       <c r="E10" s="10">
         <v>97</v>
       </c>
       <c r="F10" s="10">
         <v>98.6</v>
       </c>
@@ -1386,55 +1423,59 @@
       </c>
       <c r="V10" s="13">
         <v>111</v>
       </c>
       <c r="W10" s="10">
         <v>109.4</v>
       </c>
       <c r="X10" s="10">
         <v>104.6</v>
       </c>
       <c r="Y10" s="10">
         <v>104</v>
       </c>
       <c r="Z10" s="15">
         <v>101.1</v>
       </c>
       <c r="AA10" s="15">
         <v>106.2</v>
       </c>
       <c r="AB10" s="13">
         <v>103.9</v>
       </c>
       <c r="AC10" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD10" s="13">
+      <c r="AD10" s="10">
+        <v>102.7</v>
+      </c>
+      <c r="AE10" s="13">
         <v>102.6</v>
       </c>
-      <c r="AE10" s="13"/>
-      <c r="AF10" s="13"/>
+      <c r="AF10" s="13">
+        <v>102.3</v>
+      </c>
       <c r="AG10" s="13"/>
       <c r="AH10" s="13"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="10"/>
       <c r="AK10" s="10"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4">
         <v>97.1</v>
       </c>
       <c r="C11" s="4">
         <v>102.4</v>
       </c>
       <c r="D11" s="7">
         <v>102</v>
       </c>
       <c r="E11" s="10">
         <v>102.6</v>
       </c>
       <c r="F11" s="10">
         <v>102.1</v>
       </c>
@@ -1485,55 +1526,59 @@
       </c>
       <c r="V11" s="13">
         <v>102.6</v>
       </c>
       <c r="W11" s="10">
         <v>102.2</v>
       </c>
       <c r="X11" s="10">
         <v>101.7</v>
       </c>
       <c r="Y11" s="10">
         <v>101</v>
       </c>
       <c r="Z11" s="13">
         <v>100.1</v>
       </c>
       <c r="AA11" s="13">
         <v>99.4</v>
       </c>
       <c r="AB11" s="10">
         <v>99.9</v>
       </c>
       <c r="AC11" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD11" s="13">
+      <c r="AD11" s="10">
         <v>100.5</v>
       </c>
-      <c r="AE11" s="13"/>
-      <c r="AF11" s="13"/>
+      <c r="AE11" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>101.2</v>
+      </c>
       <c r="AG11" s="13"/>
       <c r="AH11" s="13"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="5">
         <v>85.8</v>
       </c>
       <c r="C12" s="5">
         <v>98</v>
       </c>
       <c r="D12" s="7">
         <v>98.9</v>
       </c>
       <c r="E12" s="10">
         <v>98.8</v>
       </c>
       <c r="F12" s="10">
         <v>99</v>
       </c>
@@ -1585,54 +1630,58 @@
       <c r="V12" s="10">
         <v>104.5</v>
       </c>
       <c r="W12" s="10">
         <v>103.3</v>
       </c>
       <c r="X12" s="10">
         <v>103.5</v>
       </c>
       <c r="Y12" s="10">
         <v>103</v>
       </c>
       <c r="Z12" s="10">
         <v>94.1</v>
       </c>
       <c r="AA12" s="10">
         <v>99.7</v>
       </c>
       <c r="AB12" s="10">
         <v>100.3</v>
       </c>
       <c r="AC12" s="10">
         <v>99</v>
       </c>
       <c r="AD12" s="10">
+        <v>100</v>
+      </c>
+      <c r="AE12" s="10">
         <v>100.5</v>
       </c>
-      <c r="AE12" s="10"/>
-      <c r="AF12" s="10"/>
+      <c r="AF12" s="10">
+        <v>101.3</v>
+      </c>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="10"/>
       <c r="AK12" s="10"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5">
         <v>92.3</v>
       </c>
       <c r="C13" s="5">
         <v>94.9</v>
       </c>
       <c r="D13" s="7">
         <v>98.7</v>
       </c>
       <c r="E13" s="10">
         <v>100.3</v>
       </c>
       <c r="F13" s="10">
         <v>104</v>
       </c>
@@ -1684,54 +1733,58 @@
       <c r="V13" s="10">
         <v>105.7</v>
       </c>
       <c r="W13" s="10">
         <v>104.9</v>
       </c>
       <c r="X13" s="10">
         <v>105.3</v>
       </c>
       <c r="Y13" s="10">
         <v>106</v>
       </c>
       <c r="Z13" s="10">
         <v>104.2</v>
       </c>
       <c r="AA13" s="10">
         <v>107.3</v>
       </c>
       <c r="AB13" s="10">
         <v>105.8</v>
       </c>
       <c r="AC13" s="10">
         <v>107</v>
       </c>
       <c r="AD13" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AE13" s="10">
         <v>105.9</v>
       </c>
-      <c r="AE13" s="10"/>
-      <c r="AF13" s="10"/>
+      <c r="AF13" s="10">
+        <v>105.9</v>
+      </c>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="10"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5">
         <v>98.8</v>
       </c>
       <c r="C14" s="5">
         <v>112</v>
       </c>
       <c r="D14" s="7">
         <v>114.2</v>
       </c>
       <c r="E14" s="10">
         <v>113.3</v>
       </c>
       <c r="F14" s="10">
         <v>111.6</v>
       </c>
@@ -1783,141 +1836,145 @@
       <c r="V14" s="10">
         <v>118.4</v>
       </c>
       <c r="W14" s="10">
         <v>119.3</v>
       </c>
       <c r="X14" s="10">
         <v>117.2</v>
       </c>
       <c r="Y14" s="10">
         <v>118.3</v>
       </c>
       <c r="Z14" s="10">
         <v>108.2</v>
       </c>
       <c r="AA14" s="10">
         <v>105.9</v>
       </c>
       <c r="AB14" s="10">
         <v>105.2</v>
       </c>
       <c r="AC14" s="10">
         <v>104.2</v>
       </c>
       <c r="AD14" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AE14" s="10">
         <v>104.7</v>
       </c>
-      <c r="AE14" s="10"/>
-      <c r="AF14" s="10"/>
+      <c r="AF14" s="10">
+        <v>104.4</v>
+      </c>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
       <c r="AI14" s="10"/>
       <c r="AJ14" s="10"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="16" spans="1:37" ht="39" customHeight="1">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="26"/>
-[...10 lines deleted...]
-      <c r="M16" s="26"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J17" s="25" t="s">
+      <c r="J17" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K17" s="25"/>
-[...2 lines deleted...]
-      <c r="V17" s="25" t="s">
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="V17" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W17" s="25"/>
-[...1 lines deleted...]
-      <c r="Y17" s="25"/>
+      <c r="W17" s="26"/>
+      <c r="X17" s="26"/>
+      <c r="Y17" s="26"/>
       <c r="AH17" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A18" s="23"/>
-      <c r="B18" s="20" t="s">
+      <c r="A18" s="24"/>
+      <c r="B18" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="21"/>
-[...10 lines deleted...]
-      <c r="N18" s="20" t="s">
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="21"/>
-[...10 lines deleted...]
-      <c r="Z18" s="20" t="s">
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22"/>
+      <c r="Y18" s="23"/>
+      <c r="Z18" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA18" s="21"/>
-[...9 lines deleted...]
-      <c r="AK18" s="22"/>
+      <c r="AA18" s="22"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="22"/>
+      <c r="AD18" s="22"/>
+      <c r="AE18" s="22"/>
+      <c r="AF18" s="22"/>
+      <c r="AG18" s="22"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="22"/>
+      <c r="AJ18" s="22"/>
+      <c r="AK18" s="23"/>
     </row>
     <row r="19" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A19" s="24"/>
+      <c r="A19" s="25"/>
       <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J19" s="3" t="s">
@@ -2071,55 +2128,59 @@
       </c>
       <c r="V20" s="13">
         <v>108.6</v>
       </c>
       <c r="W20" s="13">
         <v>108.8</v>
       </c>
       <c r="X20" s="13">
         <v>107.5</v>
       </c>
       <c r="Y20" s="13">
         <v>105.7</v>
       </c>
       <c r="Z20" s="13">
         <v>100.7</v>
       </c>
       <c r="AA20" s="13">
         <v>101.3</v>
       </c>
       <c r="AB20" s="10">
         <v>101.2</v>
       </c>
       <c r="AC20" s="10">
         <v>101.3</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="11">
+        <v>101.6</v>
+      </c>
+      <c r="AE20" s="17">
         <v>101.9</v>
       </c>
-      <c r="AE20" s="17"/>
-      <c r="AF20" s="18"/>
+      <c r="AF20" s="18">
+        <v>101.8</v>
+      </c>
       <c r="AG20" s="13"/>
       <c r="AH20" s="13"/>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>112.2</v>
       </c>
       <c r="C21" s="6">
         <v>102.4</v>
       </c>
       <c r="D21" s="6">
         <v>104.6</v>
       </c>
       <c r="E21" s="10">
         <v>108.1</v>
       </c>
       <c r="F21" s="11">
         <v>106.2</v>
       </c>
@@ -2164,55 +2225,59 @@
       </c>
       <c r="V21" s="13">
         <v>112.8</v>
       </c>
       <c r="W21" s="13">
         <v>113</v>
       </c>
       <c r="X21" s="13">
         <v>112</v>
       </c>
       <c r="Y21" s="13">
         <v>116.9</v>
       </c>
       <c r="Z21" s="13">
         <v>104.2</v>
       </c>
       <c r="AA21" s="6">
         <v>103.2</v>
       </c>
       <c r="AB21" s="6">
         <v>101.5</v>
       </c>
       <c r="AC21" s="10">
         <v>102</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD21" s="11">
+        <v>101.6</v>
+      </c>
+      <c r="AE21" s="17">
         <v>102.7</v>
       </c>
-      <c r="AE21" s="6"/>
-      <c r="AF21" s="6"/>
+      <c r="AF21" s="6">
+        <v>101.5</v>
+      </c>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="6">
         <v>92.3</v>
       </c>
       <c r="C22" s="6">
         <v>116.2</v>
       </c>
       <c r="D22" s="6">
         <v>108.1</v>
       </c>
       <c r="E22" s="10">
         <v>105.8</v>
       </c>
       <c r="F22" s="11">
         <v>104.7</v>
       </c>
@@ -2257,55 +2322,59 @@
       </c>
       <c r="V22" s="13">
         <v>110.6</v>
       </c>
       <c r="W22" s="13">
         <v>106.3</v>
       </c>
       <c r="X22" s="13">
         <v>105</v>
       </c>
       <c r="Y22" s="13">
         <v>100.2</v>
       </c>
       <c r="Z22" s="13">
         <v>91.7</v>
       </c>
       <c r="AA22" s="6">
         <v>98.3</v>
       </c>
       <c r="AB22" s="6">
         <v>97.7</v>
       </c>
       <c r="AC22" s="10">
         <v>99</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="11">
+        <v>101.5</v>
+      </c>
+      <c r="AE22" s="17">
         <v>100.5</v>
       </c>
-      <c r="AE22" s="6"/>
-      <c r="AF22" s="6"/>
+      <c r="AF22" s="6">
+        <v>100.4</v>
+      </c>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="6">
         <v>93.9</v>
       </c>
       <c r="C23" s="6">
         <v>109.4</v>
       </c>
       <c r="D23" s="9">
         <v>107.1</v>
       </c>
       <c r="E23" s="10">
         <v>105.4</v>
       </c>
       <c r="F23" s="11">
         <v>103.5</v>
       </c>
@@ -2350,55 +2419,59 @@
       </c>
       <c r="V23" s="13">
         <v>101.9</v>
       </c>
       <c r="W23" s="13">
         <v>105.7</v>
       </c>
       <c r="X23" s="13">
         <v>107.9</v>
       </c>
       <c r="Y23" s="13">
         <v>106.8</v>
       </c>
       <c r="Z23" s="13">
         <v>107.6</v>
       </c>
       <c r="AA23" s="6">
         <v>93.7</v>
       </c>
       <c r="AB23" s="9">
         <v>97.8</v>
       </c>
       <c r="AC23" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="AE23" s="17">
         <v>102.2</v>
       </c>
-      <c r="AE23" s="6"/>
-      <c r="AF23" s="6"/>
+      <c r="AF23" s="6">
+        <v>101.6</v>
+      </c>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="9">
         <v>85.5</v>
       </c>
       <c r="C24" s="9">
         <v>94.3</v>
       </c>
       <c r="D24" s="6">
         <v>97</v>
       </c>
       <c r="E24" s="10">
         <v>97</v>
       </c>
       <c r="F24" s="10">
         <v>98.6</v>
       </c>
@@ -2443,55 +2516,59 @@
       </c>
       <c r="V24" s="13">
         <v>111</v>
       </c>
       <c r="W24" s="13">
         <v>109.9</v>
       </c>
       <c r="X24" s="13">
         <v>104.6</v>
       </c>
       <c r="Y24" s="13">
         <v>97.7</v>
       </c>
       <c r="Z24" s="13">
         <v>101.1</v>
       </c>
       <c r="AA24" s="9">
         <v>106.7</v>
       </c>
       <c r="AB24" s="6">
         <v>103.9</v>
       </c>
       <c r="AC24" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD24" s="11">
+        <v>102.7</v>
+      </c>
+      <c r="AE24" s="17">
         <v>102.6</v>
       </c>
-      <c r="AE24" s="6"/>
-      <c r="AF24" s="6"/>
+      <c r="AF24" s="6">
+        <v>102.3</v>
+      </c>
       <c r="AG24" s="6"/>
       <c r="AH24" s="6"/>
       <c r="AI24" s="6"/>
       <c r="AJ24" s="6"/>
       <c r="AK24" s="6"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6">
         <v>97.1</v>
       </c>
       <c r="C25" s="6">
         <v>102.4</v>
       </c>
       <c r="D25" s="7">
         <v>102</v>
       </c>
       <c r="E25" s="10">
         <v>102.6</v>
       </c>
       <c r="F25" s="10">
         <v>102.1</v>
       </c>
@@ -2536,55 +2613,59 @@
       </c>
       <c r="V25" s="13">
         <v>102.7</v>
       </c>
       <c r="W25" s="13">
         <v>101.8</v>
       </c>
       <c r="X25" s="13">
         <v>101.7</v>
       </c>
       <c r="Y25" s="13">
         <v>98.7</v>
       </c>
       <c r="Z25" s="13">
         <v>100.1</v>
       </c>
       <c r="AA25" s="6">
         <v>99.3</v>
       </c>
       <c r="AB25" s="7">
         <v>99.9</v>
       </c>
       <c r="AC25" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD25" s="11">
+        <v>100.5</v>
+      </c>
+      <c r="AE25" s="17">
         <v>100.6</v>
       </c>
-      <c r="AE25" s="6"/>
-      <c r="AF25" s="6"/>
+      <c r="AF25" s="6">
+        <v>101.2</v>
+      </c>
       <c r="AG25" s="6"/>
       <c r="AH25" s="6"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="7">
         <v>85.8</v>
       </c>
       <c r="C26" s="7">
         <v>98</v>
       </c>
       <c r="D26" s="7">
         <v>98.9</v>
       </c>
       <c r="E26" s="10">
         <v>98.8</v>
       </c>
       <c r="F26" s="10">
         <v>99</v>
       </c>
@@ -2629,55 +2710,59 @@
       </c>
       <c r="V26" s="13">
         <v>104.5</v>
       </c>
       <c r="W26" s="13">
         <v>103.9</v>
       </c>
       <c r="X26" s="13">
         <v>103.4</v>
       </c>
       <c r="Y26" s="13">
         <v>98.9</v>
       </c>
       <c r="Z26" s="13">
         <v>94.2</v>
       </c>
       <c r="AA26" s="7">
         <v>99.7</v>
       </c>
       <c r="AB26" s="7">
         <v>100.3</v>
       </c>
       <c r="AC26" s="10">
         <v>99</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="11">
+        <v>100</v>
+      </c>
+      <c r="AE26" s="17">
         <v>100.5</v>
       </c>
-      <c r="AE26" s="7"/>
-      <c r="AF26" s="7"/>
+      <c r="AF26" s="7">
+        <v>101.3</v>
+      </c>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="7">
         <v>92.3</v>
       </c>
       <c r="C27" s="7">
         <v>94.9</v>
       </c>
       <c r="D27" s="7">
         <v>98.7</v>
       </c>
       <c r="E27" s="10">
         <v>100.3</v>
       </c>
       <c r="F27" s="10">
         <v>104</v>
       </c>
@@ -2722,55 +2807,59 @@
       </c>
       <c r="V27" s="10">
         <v>105.7</v>
       </c>
       <c r="W27" s="10">
         <v>105.1</v>
       </c>
       <c r="X27" s="10">
         <v>105.3</v>
       </c>
       <c r="Y27" s="10">
         <v>108.2</v>
       </c>
       <c r="Z27" s="10">
         <v>104.1</v>
       </c>
       <c r="AA27" s="7">
         <v>107.3</v>
       </c>
       <c r="AB27" s="7">
         <v>105.8</v>
       </c>
       <c r="AC27" s="10">
         <v>107</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AE27" s="17">
         <v>105.9</v>
       </c>
-      <c r="AE27" s="7"/>
-      <c r="AF27" s="7"/>
+      <c r="AF27" s="7">
+        <v>105.9</v>
+      </c>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="7">
         <v>98.8</v>
       </c>
       <c r="C28" s="7">
         <v>112</v>
       </c>
       <c r="D28" s="7">
         <v>114.2</v>
       </c>
       <c r="E28" s="10">
         <v>113.3</v>
       </c>
       <c r="F28" s="10">
         <v>111.6</v>
       </c>
@@ -2815,142 +2904,146 @@
       </c>
       <c r="V28" s="10">
         <v>118.8</v>
       </c>
       <c r="W28" s="10">
         <v>118.6</v>
       </c>
       <c r="X28" s="10">
         <v>117.3</v>
       </c>
       <c r="Y28" s="10">
         <v>118.4</v>
       </c>
       <c r="Z28" s="10">
         <v>108.1</v>
       </c>
       <c r="AA28" s="7">
         <v>106</v>
       </c>
       <c r="AB28" s="7">
         <v>105.2</v>
       </c>
       <c r="AC28" s="10">
         <v>104.2</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="AE28" s="17">
         <v>104.7</v>
       </c>
-      <c r="AE28" s="7"/>
-      <c r="AF28" s="7"/>
+      <c r="AF28" s="7">
+        <v>104.4</v>
+      </c>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
     </row>
     <row r="29" spans="1:37" ht="21" customHeight="1">
-      <c r="A29" s="26" t="s">
+      <c r="A29" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="26"/>
-[...10 lines deleted...]
-      <c r="M29" s="26"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
     </row>
     <row r="30" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J30" s="25" t="s">
+      <c r="J30" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K30" s="25"/>
-[...2 lines deleted...]
-      <c r="V30" s="25" t="s">
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+      <c r="V30" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W30" s="25"/>
-[...1 lines deleted...]
-      <c r="Y30" s="25"/>
+      <c r="W30" s="26"/>
+      <c r="X30" s="26"/>
+      <c r="Y30" s="26"/>
       <c r="AH30" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A31" s="23"/>
-      <c r="B31" s="20" t="s">
+      <c r="A31" s="24"/>
+      <c r="B31" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="21"/>
-[...10 lines deleted...]
-      <c r="N31" s="20" t="s">
+      <c r="C31" s="22"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="22"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+      <c r="L31" s="22"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O31" s="21"/>
-[...10 lines deleted...]
-      <c r="Z31" s="20" t="s">
+      <c r="O31" s="22"/>
+      <c r="P31" s="22"/>
+      <c r="Q31" s="22"/>
+      <c r="R31" s="22"/>
+      <c r="S31" s="22"/>
+      <c r="T31" s="22"/>
+      <c r="U31" s="22"/>
+      <c r="V31" s="22"/>
+      <c r="W31" s="22"/>
+      <c r="X31" s="22"/>
+      <c r="Y31" s="23"/>
+      <c r="Z31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="21"/>
-[...9 lines deleted...]
-      <c r="AK31" s="22"/>
+      <c r="AA31" s="22"/>
+      <c r="AB31" s="22"/>
+      <c r="AC31" s="22"/>
+      <c r="AD31" s="22"/>
+      <c r="AE31" s="22"/>
+      <c r="AF31" s="22"/>
+      <c r="AG31" s="22"/>
+      <c r="AH31" s="22"/>
+      <c r="AI31" s="22"/>
+      <c r="AJ31" s="22"/>
+      <c r="AK31" s="23"/>
     </row>
     <row r="32" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A32" s="24"/>
+      <c r="A32" s="25"/>
       <c r="B32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J32" s="3" t="s">
@@ -2994,51 +3087,51 @@
       </c>
       <c r="W32" s="3" t="s">
         <v>12</v>
       </c>
       <c r="X32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA32" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE32" s="3" t="s">
+      <c r="AE32" s="20" t="s">
         <v>14</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="2" t="s">
         <v>24</v>
       </c>
@@ -3107,52 +3200,56 @@
       </c>
       <c r="W33" s="13">
         <v>110.1</v>
       </c>
       <c r="X33" s="13">
         <v>110</v>
       </c>
       <c r="Y33" s="13">
         <v>106.5</v>
       </c>
       <c r="Z33" s="13">
         <v>100</v>
       </c>
       <c r="AA33" s="13">
         <v>100</v>
       </c>
       <c r="AB33" s="10">
         <v>100</v>
       </c>
       <c r="AC33" s="10">
         <v>100</v>
       </c>
       <c r="AD33" s="17">
         <v>100</v>
       </c>
-      <c r="AE33" s="17"/>
-      <c r="AF33" s="18"/>
+      <c r="AE33" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF33" s="17">
+        <v>100</v>
+      </c>
       <c r="AG33" s="13"/>
       <c r="AH33" s="13"/>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>100</v>
       </c>
       <c r="C34" s="6">
         <v>100</v>
       </c>
       <c r="D34" s="6">
         <v>100</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
       </c>
       <c r="F34" s="6">
         <v>100</v>
       </c>
@@ -3206,52 +3303,56 @@
       </c>
       <c r="W34" s="13">
         <v>115.2</v>
       </c>
       <c r="X34" s="13">
         <v>115</v>
       </c>
       <c r="Y34" s="13">
         <v>120.6</v>
       </c>
       <c r="Z34" s="13">
         <v>100</v>
       </c>
       <c r="AA34" s="13">
         <v>100</v>
       </c>
       <c r="AB34" s="10">
         <v>100</v>
       </c>
       <c r="AC34" s="10">
         <v>100</v>
       </c>
       <c r="AD34" s="17">
         <v>100</v>
       </c>
-      <c r="AE34" s="6"/>
-      <c r="AF34" s="6"/>
+      <c r="AE34" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>99.8</v>
+      </c>
       <c r="AG34" s="6"/>
       <c r="AH34" s="6"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="4">
         <v>100</v>
       </c>
       <c r="C35" s="6">
         <v>100</v>
       </c>
       <c r="D35" s="6">
         <v>100</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
       </c>
       <c r="F35" s="6">
         <v>100</v>
       </c>
@@ -3305,52 +3406,56 @@
       </c>
       <c r="W35" s="13">
         <v>111.3</v>
       </c>
       <c r="X35" s="13">
         <v>110.3</v>
       </c>
       <c r="Y35" s="13">
         <v>100</v>
       </c>
       <c r="Z35" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA35" s="15">
         <v>100</v>
       </c>
       <c r="AB35" s="15">
         <v>100</v>
       </c>
       <c r="AC35" s="15">
         <v>100</v>
       </c>
       <c r="AD35" s="17">
         <v>100</v>
       </c>
-      <c r="AE35" s="6"/>
-      <c r="AF35" s="6"/>
+      <c r="AE35" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>100</v>
+      </c>
       <c r="AG35" s="6"/>
       <c r="AH35" s="6"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>27</v>
       </c>
@@ -3402,52 +3507,56 @@
       <c r="V36" s="13">
         <v>112.7</v>
       </c>
       <c r="W36" s="13">
         <v>112.7</v>
       </c>
       <c r="X36" s="13">
         <v>113.1</v>
       </c>
       <c r="Y36" s="13">
         <v>107</v>
       </c>
       <c r="Z36" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA36" s="15"/>
       <c r="AB36" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AE36" s="6"/>
-      <c r="AF36" s="6"/>
+      <c r="AE36" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>99.6</v>
+      </c>
       <c r="AG36" s="6"/>
       <c r="AH36" s="6"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>27</v>
       </c>
@@ -3499,52 +3608,56 @@
       <c r="V37" s="13">
         <v>100</v>
       </c>
       <c r="W37" s="13">
         <v>100</v>
       </c>
       <c r="X37" s="13">
         <v>100.1</v>
       </c>
       <c r="Y37" s="13">
         <v>100</v>
       </c>
       <c r="Z37" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA37" s="16"/>
       <c r="AB37" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AE37" s="6"/>
-      <c r="AF37" s="6"/>
+      <c r="AE37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>99.8</v>
+      </c>
       <c r="AG37" s="6"/>
       <c r="AH37" s="6"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>27</v>
       </c>
@@ -3596,52 +3709,56 @@
       <c r="V38" s="10">
         <v>104.3</v>
       </c>
       <c r="W38" s="10">
         <v>104.3</v>
       </c>
       <c r="X38" s="10">
         <v>104.6</v>
       </c>
       <c r="Y38" s="10">
         <v>100</v>
       </c>
       <c r="Z38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA38" s="15"/>
       <c r="AB38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC38" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AD38" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AE38" s="6"/>
-      <c r="AF38" s="6"/>
+      <c r="AE38" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>99.7</v>
+      </c>
       <c r="AG38" s="6"/>
       <c r="AH38" s="6"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>100</v>
       </c>
       <c r="C39" s="7">
         <v>100</v>
       </c>
       <c r="D39" s="7">
         <v>100</v>
       </c>
       <c r="E39" s="7">
         <v>100</v>
       </c>
       <c r="F39" s="7">
         <v>100</v>
       </c>
@@ -3693,52 +3810,56 @@
       <c r="V39" s="10">
         <v>100.3</v>
       </c>
       <c r="W39" s="10">
         <v>100.3</v>
       </c>
       <c r="X39" s="10">
         <v>100.3</v>
       </c>
       <c r="Y39" s="10">
         <v>100</v>
       </c>
       <c r="Z39" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA39" s="15"/>
       <c r="AB39" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC39" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AD39" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AE39" s="7"/>
-      <c r="AF39" s="7"/>
+      <c r="AE39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>99.9</v>
+      </c>
       <c r="AG39" s="7"/>
       <c r="AH39" s="7"/>
       <c r="AI39" s="7"/>
       <c r="AJ39" s="7"/>
       <c r="AK39" s="7"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>27</v>
       </c>
@@ -3790,52 +3911,56 @@
       <c r="V40" s="10">
         <v>105</v>
       </c>
       <c r="W40" s="10">
         <v>105</v>
       </c>
       <c r="X40" s="10">
         <v>104.7</v>
       </c>
       <c r="Y40" s="10">
         <v>104</v>
       </c>
       <c r="Z40" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AA40" s="16"/>
       <c r="AB40" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AD40" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="AE40" s="7"/>
-      <c r="AF40" s="7"/>
+      <c r="AE40" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="AF40" s="7">
+        <v>99.7</v>
+      </c>
       <c r="AG40" s="7"/>
       <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7"/>
       <c r="AK40" s="7"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="5">
         <v>100</v>
       </c>
       <c r="C41" s="7">
         <v>100</v>
       </c>
       <c r="D41" s="7">
         <v>100</v>
       </c>
       <c r="E41" s="7">
         <v>100</v>
       </c>
       <c r="F41" s="7">
         <v>100</v>
       </c>
@@ -3889,139 +4014,143 @@
       </c>
       <c r="W41" s="10">
         <v>120.2</v>
       </c>
       <c r="X41" s="10">
         <v>119.9</v>
       </c>
       <c r="Y41" s="10">
         <v>120.5</v>
       </c>
       <c r="Z41" s="10">
         <v>100</v>
       </c>
       <c r="AA41" s="10">
         <v>100</v>
       </c>
       <c r="AB41" s="10">
         <v>100</v>
       </c>
       <c r="AC41" s="10">
         <v>100</v>
       </c>
       <c r="AD41" s="17">
         <v>100</v>
       </c>
-      <c r="AE41" s="7"/>
-      <c r="AF41" s="7"/>
+      <c r="AE41" s="17">
+        <v>100</v>
+      </c>
+      <c r="AF41" s="7">
+        <v>100.6</v>
+      </c>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2"/>
       <c r="AK41" s="2"/>
     </row>
     <row r="43" spans="1:37" ht="21" customHeight="1">
-      <c r="A43" s="26" t="s">
+      <c r="A43" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="26"/>
-[...10 lines deleted...]
-      <c r="M43" s="26"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="27"/>
+      <c r="M43" s="27"/>
     </row>
     <row r="44" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
-      <c r="J44" s="25" t="s">
+      <c r="J44" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K44" s="25"/>
-[...2 lines deleted...]
-      <c r="V44" s="25" t="s">
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+      <c r="V44" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="W44" s="25"/>
-[...1 lines deleted...]
-      <c r="Y44" s="25"/>
+      <c r="W44" s="26"/>
+      <c r="X44" s="26"/>
+      <c r="Y44" s="26"/>
       <c r="AH44" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A45" s="23"/>
-      <c r="B45" s="20" t="s">
+      <c r="A45" s="24"/>
+      <c r="B45" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C45" s="21"/>
-[...10 lines deleted...]
-      <c r="N45" s="20" t="s">
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="22"/>
+      <c r="K45" s="22"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="O45" s="21"/>
-[...10 lines deleted...]
-      <c r="Z45" s="20" t="s">
+      <c r="O45" s="22"/>
+      <c r="P45" s="22"/>
+      <c r="Q45" s="22"/>
+      <c r="R45" s="22"/>
+      <c r="S45" s="22"/>
+      <c r="T45" s="22"/>
+      <c r="U45" s="22"/>
+      <c r="V45" s="22"/>
+      <c r="W45" s="22"/>
+      <c r="X45" s="22"/>
+      <c r="Y45" s="23"/>
+      <c r="Z45" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AA45" s="21"/>
-[...9 lines deleted...]
-      <c r="AK45" s="22"/>
+      <c r="AA45" s="22"/>
+      <c r="AB45" s="22"/>
+      <c r="AC45" s="22"/>
+      <c r="AD45" s="22"/>
+      <c r="AE45" s="22"/>
+      <c r="AF45" s="22"/>
+      <c r="AG45" s="22"/>
+      <c r="AH45" s="22"/>
+      <c r="AI45" s="22"/>
+      <c r="AJ45" s="22"/>
+      <c r="AK45" s="23"/>
     </row>
     <row r="46" spans="1:37" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A46" s="24"/>
+      <c r="A46" s="25"/>
       <c r="B46" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J46" s="3" t="s">
@@ -4065,51 +4194,51 @@
       </c>
       <c r="W46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="X46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Y46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="Z46" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AC46" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AD46" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AE46" s="3" t="s">
+      <c r="AE46" s="20" t="s">
         <v>14</v>
       </c>
       <c r="AF46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AG46" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AH46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AI46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="AJ46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK46" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="2" t="s">
         <v>24</v>
       </c>
@@ -4175,55 +4304,59 @@
       </c>
       <c r="V47" s="13">
         <v>107.9</v>
       </c>
       <c r="W47" s="13">
         <v>107.6</v>
       </c>
       <c r="X47" s="13">
         <v>105.6</v>
       </c>
       <c r="Y47" s="13">
         <v>105.3</v>
       </c>
       <c r="Z47" s="13">
         <v>100.7</v>
       </c>
       <c r="AA47" s="13">
         <v>101.3</v>
       </c>
       <c r="AB47" s="10">
         <v>101.2</v>
       </c>
       <c r="AC47" s="10">
         <v>101.3</v>
       </c>
-      <c r="AD47" s="17">
+      <c r="AD47" s="11">
+        <v>101.6</v>
+      </c>
+      <c r="AE47" s="17">
         <v>101.9</v>
       </c>
-      <c r="AE47" s="17"/>
-      <c r="AF47" s="18"/>
+      <c r="AF47" s="17">
+        <v>102.3</v>
+      </c>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="6">
         <v>117.8</v>
       </c>
       <c r="C48" s="6">
         <v>103.1</v>
       </c>
       <c r="D48" s="6">
         <v>106.2</v>
       </c>
       <c r="E48" s="10">
         <v>111.9</v>
       </c>
       <c r="F48" s="11">
         <v>108.8</v>
       </c>
@@ -4274,55 +4407,59 @@
       </c>
       <c r="V48" s="13">
         <v>111.2</v>
       </c>
       <c r="W48" s="13">
         <v>111.5</v>
       </c>
       <c r="X48" s="13">
         <v>108.7</v>
       </c>
       <c r="Y48" s="13">
         <v>110.1</v>
       </c>
       <c r="Z48" s="13">
         <v>104.1</v>
       </c>
       <c r="AA48" s="13">
         <v>103.3</v>
       </c>
       <c r="AB48" s="10">
         <v>101.8</v>
       </c>
       <c r="AC48" s="10">
         <v>102.1</v>
       </c>
-      <c r="AD48" s="17">
+      <c r="AD48" s="11">
+        <v>102.1</v>
+      </c>
+      <c r="AE48" s="17">
         <v>102.8</v>
       </c>
-      <c r="AE48" s="6"/>
-      <c r="AF48" s="6"/>
+      <c r="AF48" s="6">
+        <v>102.4</v>
+      </c>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="6">
         <v>92</v>
       </c>
       <c r="C49" s="6">
         <v>116.7</v>
       </c>
       <c r="D49" s="6">
         <v>108.4</v>
       </c>
       <c r="E49" s="10">
         <v>105.9</v>
       </c>
       <c r="F49" s="11">
         <v>104.9</v>
       </c>
@@ -4373,55 +4510,59 @@
       </c>
       <c r="V49" s="13">
         <v>110.4</v>
       </c>
       <c r="W49" s="13">
         <v>104.3</v>
       </c>
       <c r="X49" s="13">
         <v>102.1</v>
       </c>
       <c r="Y49" s="13">
         <v>103.1</v>
       </c>
       <c r="Z49" s="13">
         <v>91.5</v>
       </c>
       <c r="AA49" s="13">
         <v>98.3</v>
       </c>
       <c r="AB49" s="10">
         <v>97.7</v>
       </c>
       <c r="AC49" s="10">
         <v>99</v>
       </c>
-      <c r="AD49" s="17">
+      <c r="AD49" s="11">
+        <v>101.5</v>
+      </c>
+      <c r="AE49" s="17">
         <v>100.5</v>
       </c>
-      <c r="AE49" s="6"/>
-      <c r="AF49" s="6"/>
+      <c r="AF49" s="6">
+        <v>100.3</v>
+      </c>
       <c r="AG49" s="6"/>
       <c r="AH49" s="6"/>
       <c r="AI49" s="6"/>
       <c r="AJ49" s="6"/>
       <c r="AK49" s="6"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="4">
         <v>93.9</v>
       </c>
       <c r="C50" s="4">
         <v>109.4</v>
       </c>
       <c r="D50" s="6">
         <v>107.1</v>
       </c>
       <c r="E50" s="10">
         <v>105.4</v>
       </c>
       <c r="F50" s="11">
         <v>103.5</v>
       </c>
@@ -4472,55 +4613,59 @@
       </c>
       <c r="V50" s="13">
         <v>93.1</v>
       </c>
       <c r="W50" s="13">
         <v>98.2</v>
       </c>
       <c r="X50" s="13">
         <v>103.9</v>
       </c>
       <c r="Y50" s="13">
         <v>106.8</v>
       </c>
       <c r="Z50" s="13">
         <v>107.7</v>
       </c>
       <c r="AA50" s="13">
         <v>93.7</v>
       </c>
       <c r="AB50" s="10">
         <v>97.8</v>
       </c>
       <c r="AC50" s="10">
         <v>100.8</v>
       </c>
-      <c r="AD50" s="17">
+      <c r="AD50" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="AE50" s="17">
         <v>102.2</v>
       </c>
-      <c r="AE50" s="6"/>
-      <c r="AF50" s="6"/>
+      <c r="AF50" s="6">
+        <v>102.1</v>
+      </c>
       <c r="AG50" s="6"/>
       <c r="AH50" s="6"/>
       <c r="AI50" s="6"/>
       <c r="AJ50" s="6"/>
       <c r="AK50" s="6"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="9">
         <v>85.5</v>
       </c>
       <c r="C51" s="9">
         <v>94.3</v>
       </c>
       <c r="D51" s="9">
         <v>97</v>
       </c>
       <c r="E51" s="10">
         <v>97</v>
       </c>
       <c r="F51" s="11">
         <v>98.6</v>
       </c>
@@ -4571,55 +4716,59 @@
       </c>
       <c r="V51" s="13">
         <v>116.4</v>
       </c>
       <c r="W51" s="13">
         <v>115.2</v>
       </c>
       <c r="X51" s="13">
         <v>107.1</v>
       </c>
       <c r="Y51" s="13">
         <v>104</v>
       </c>
       <c r="Z51" s="13">
         <v>101.1</v>
       </c>
       <c r="AA51" s="13">
         <v>106.2</v>
       </c>
       <c r="AB51" s="10">
         <v>103.9</v>
       </c>
       <c r="AC51" s="10">
         <v>103.3</v>
       </c>
-      <c r="AD51" s="17">
+      <c r="AD51" s="11">
+        <v>102.7</v>
+      </c>
+      <c r="AE51" s="17">
         <v>102.6</v>
       </c>
-      <c r="AE51" s="6"/>
-      <c r="AF51" s="6"/>
+      <c r="AF51" s="6">
+        <v>102.8</v>
+      </c>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="4">
         <v>96.9</v>
       </c>
       <c r="C52" s="4">
         <v>102.6</v>
       </c>
       <c r="D52" s="6">
         <v>102.1</v>
       </c>
       <c r="E52" s="10">
         <v>102.8</v>
       </c>
       <c r="F52" s="11">
         <v>102.3</v>
       </c>
@@ -4670,55 +4819,59 @@
       </c>
       <c r="V52" s="13">
         <v>101.6</v>
       </c>
       <c r="W52" s="13">
         <v>101.1</v>
       </c>
       <c r="X52" s="13">
         <v>100</v>
       </c>
       <c r="Y52" s="13">
         <v>101</v>
       </c>
       <c r="Z52" s="13">
         <v>100.1</v>
       </c>
       <c r="AA52" s="13">
         <v>99.3</v>
       </c>
       <c r="AB52" s="10">
         <v>99</v>
       </c>
       <c r="AC52" s="10">
         <v>100.4</v>
       </c>
-      <c r="AD52" s="17">
+      <c r="AD52" s="11">
+        <v>100.6</v>
+      </c>
+      <c r="AE52" s="17">
         <v>100.5</v>
       </c>
-      <c r="AE52" s="6"/>
-      <c r="AF52" s="6"/>
+      <c r="AF52" s="6">
+        <v>101.6</v>
+      </c>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="5">
         <v>85.8</v>
       </c>
       <c r="C53" s="5">
         <v>98</v>
       </c>
       <c r="D53" s="7">
         <v>98.9</v>
       </c>
       <c r="E53" s="10">
         <v>98.8</v>
       </c>
       <c r="F53" s="11">
         <v>99</v>
       </c>
@@ -4769,55 +4922,59 @@
       </c>
       <c r="V53" s="13">
         <v>107.5</v>
       </c>
       <c r="W53" s="13">
         <v>107</v>
       </c>
       <c r="X53" s="13">
         <v>105.9</v>
       </c>
       <c r="Y53" s="13">
         <v>103.2</v>
       </c>
       <c r="Z53" s="13">
         <v>94.1</v>
       </c>
       <c r="AA53" s="13">
         <v>99.7</v>
       </c>
       <c r="AB53" s="10">
         <v>100.3</v>
       </c>
       <c r="AC53" s="10">
         <v>99</v>
       </c>
-      <c r="AD53" s="17">
+      <c r="AD53" s="11">
+        <v>100</v>
+      </c>
+      <c r="AE53" s="17">
         <v>100.5</v>
       </c>
-      <c r="AE53" s="7"/>
-      <c r="AF53" s="7"/>
+      <c r="AF53" s="7">
+        <v>101.7</v>
+      </c>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B54" s="5">
         <v>92.3</v>
       </c>
       <c r="C54" s="5">
         <v>94.9</v>
       </c>
       <c r="D54" s="7">
         <v>98.7</v>
       </c>
       <c r="E54" s="10">
         <v>100.3</v>
       </c>
       <c r="F54" s="10">
         <v>104</v>
       </c>
@@ -4868,55 +5025,59 @@
       </c>
       <c r="V54" s="10">
         <v>106</v>
       </c>
       <c r="W54" s="10">
         <v>105.3</v>
       </c>
       <c r="X54" s="10">
         <v>105.5</v>
       </c>
       <c r="Y54" s="10">
         <v>107.1</v>
       </c>
       <c r="Z54" s="10">
         <v>104.2</v>
       </c>
       <c r="AA54" s="10">
         <v>107.3</v>
       </c>
       <c r="AB54" s="10">
         <v>105.8</v>
       </c>
       <c r="AC54" s="10">
         <v>107</v>
       </c>
-      <c r="AD54" s="17">
+      <c r="AD54" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="AE54" s="17">
         <v>105.9</v>
       </c>
-      <c r="AE54" s="7"/>
-      <c r="AF54" s="7"/>
+      <c r="AF54" s="7">
+        <v>106.4</v>
+      </c>
       <c r="AG54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="5">
         <v>98.8</v>
       </c>
       <c r="C55" s="5">
         <v>112.5</v>
       </c>
       <c r="D55" s="7">
         <v>114.8</v>
       </c>
       <c r="E55" s="10">
         <v>113.9</v>
       </c>
       <c r="F55" s="10">
         <v>112</v>
       </c>
@@ -4967,55 +5128,59 @@
       </c>
       <c r="V55" s="10">
         <v>119.7</v>
       </c>
       <c r="W55" s="10">
         <v>118.6</v>
       </c>
       <c r="X55" s="10">
         <v>114.5</v>
       </c>
       <c r="Y55" s="10">
         <v>112.5</v>
       </c>
       <c r="Z55" s="10">
         <v>109</v>
       </c>
       <c r="AA55" s="10">
         <v>106.4</v>
       </c>
       <c r="AB55" s="10">
         <v>105.6</v>
       </c>
       <c r="AC55" s="10">
         <v>104.5</v>
       </c>
-      <c r="AD55" s="17">
+      <c r="AD55" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="AE55" s="17">
         <v>105</v>
       </c>
-      <c r="AE55" s="7"/>
-      <c r="AF55" s="7"/>
+      <c r="AF55" s="7">
+        <v>105.7</v>
+      </c>
       <c r="AG55" s="7"/>
       <c r="AH55" s="7"/>
       <c r="AI55" s="2"/>
       <c r="AJ55" s="2"/>
       <c r="AK55" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="V30:Y30"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="J44:M44"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="J30:M30"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z18:AK18"/>
     <mergeCell ref="Z31:AK31"/>
     <mergeCell ref="Z45:AK45"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A31:A32"/>