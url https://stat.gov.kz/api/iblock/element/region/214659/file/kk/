--- v0 (2026-04-29)
+++ v1 (2026-08-31)
@@ -6,132 +6,139 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Sapieva\Desktop\Динамические ряды 2024торг\Динамика торговля_год последн\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15855" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Бөлшек сауда көлемі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Бөлшек сауда көлемі'!$A$1:$L$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Моноқалалар  бойынша бөлшек сауда</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Ақсай қ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -150,106 +157,109 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -518,234 +528,236 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M7"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="118" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="18.7109375" style="18" customWidth="1"/>
+    <col min="2" max="14" width="9.7109375" style="18" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:14" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="7"/>
-[...9 lines deleted...]
-      <c r="L1" s="7"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="2"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="L2" s="6" t="s">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="M2" s="1"/>
+      <c r="N2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="10">
+    <row r="3" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5">
         <v>2013</v>
       </c>
-      <c r="C3" s="10">
+      <c r="C3" s="5">
         <v>2014</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D3" s="5">
         <v>2015</v>
       </c>
-      <c r="E3" s="10">
+      <c r="E3" s="5">
         <v>2016</v>
       </c>
-      <c r="F3" s="10">
+      <c r="F3" s="5">
         <v>2017</v>
       </c>
-      <c r="G3" s="11">
+      <c r="G3" s="6">
         <v>2018</v>
       </c>
-      <c r="H3" s="12">
+      <c r="H3" s="7">
         <v>2019</v>
       </c>
-      <c r="I3" s="12">
+      <c r="I3" s="7">
         <v>2020</v>
       </c>
-      <c r="J3" s="12">
+      <c r="J3" s="7">
         <v>2021</v>
       </c>
-      <c r="K3" s="12">
+      <c r="K3" s="7">
         <v>2022</v>
       </c>
-      <c r="L3" s="13">
+      <c r="L3" s="8">
         <v>2023</v>
       </c>
-      <c r="M3" s="13">
+      <c r="M3" s="8">
         <v>2024</v>
       </c>
+      <c r="N3" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:14" s="17" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="9">
         <v>5955804</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="9">
         <v>5858617</v>
       </c>
-      <c r="D4" s="15">
+      <c r="D4" s="10">
         <v>15092569</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="10">
         <v>19133305</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="11">
         <v>18221742</v>
       </c>
-      <c r="G4" s="16">
+      <c r="G4" s="11">
         <v>21481897</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H4" s="3">
         <v>15651149</v>
       </c>
-      <c r="I4" s="8">
+      <c r="I4" s="3">
         <v>15641364</v>
       </c>
-      <c r="J4" s="8">
+      <c r="J4" s="3">
         <v>20243070</v>
       </c>
-      <c r="K4" s="8">
+      <c r="K4" s="3">
         <v>35952308</v>
       </c>
-      <c r="L4" s="8">
+      <c r="L4" s="3">
         <v>21069978</v>
       </c>
-      <c r="M4" s="8">
+      <c r="M4" s="3">
         <v>25759678</v>
       </c>
+      <c r="N4" s="3">
+        <v>48041081</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="20" t="s">
+    <row r="5" spans="1:14" s="19" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="12">
         <v>5955804</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="12">
         <v>5858617</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="12">
         <v>15092569</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="12">
         <v>19133305</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F5" s="13">
         <v>18221742</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="13">
         <v>21481897</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="4">
         <v>15651149</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="4">
         <v>15641364</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="4">
         <v>20243070</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="4">
         <v>35952308</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="4">
         <v>21069978</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="4">
         <v>25759678</v>
       </c>
+      <c r="N5" s="4">
+        <v>48041081</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I6" s="5"/>
+    <row r="6" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I7" s="3"/>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>