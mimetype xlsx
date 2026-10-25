--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам нов\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81F4287B-D117-4D28-8AA7-5F5BCF31F81A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13936D47-B7F8-4C60-8720-F577D5BF702B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="период" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Лист2" sheetId="4" r:id="rId2"/>
+    <sheet name="период" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="67">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
     <t xml:space="preserve">All modes of transport </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t xml:space="preserve">January -February </t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -89,62 +93,232 @@
     <t>January-November</t>
   </si>
   <si>
     <t xml:space="preserve">January-December </t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
   </si>
   <si>
     <t>*Statistical data for the Transportation industry since January 2023 have been formed taking into account the change in the methodological approach to the formation of performance indicators for individual entrepreneurs engaged in commercial Transportation of freights and passengers in road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformulated.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>Passenger turnover, mln.passenger/kms</t>
   </si>
   <si>
     <t>2026*</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Passengers transported, Passenger turnover, Transported (transported) cargo, luggage, cargo luggage, Freight turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>A thousand people, Million passenger kilometers, Тhousand tons, Million ton-kilometers</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Passengers transported, Passenger turnover, Transported cargo, Transported cargo</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2009</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Passengers transported - the number of passengers transported over a certain period of time. A unit observations in passenger transportation statistics is a passenger trip.                                                                                          Passenger turnover represents the volume of passenger transport operations. The unit of measurement is the passenger-kilometer—defined as the transportation of one passenger over a distance of one kilometer. It is determined by summing the products of the number of passengers and the transport distance for each specific movement; calculations are performed separately by mode of transport, type of service, and other criteria.  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Transported freights - the number of goods in tons transported by transport.                                                                         Cargo turnover of transport - the volume of work of transport for the transportation of goods, expressed in ton-kilometers. It is defined as the sum of the products of the weight of each consignment (shipment) of the transported cargo  over the distance of its transportation</t>
+    </r>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about passengers transported in the country and its regions are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Office of Service Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Asel Sabitova</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+77232 250921       </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">as.sabitova@aspire.gov.kz        </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -164,60 +338,141 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -231,58 +486,82 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -300,78 +579,132 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{E8CA58A6-C726-448F-B891-EABB97E5AD5F}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7" xr:uid="{B06167DD-0359-4BA9-9E41-249D612FDCDA}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="9" xr:uid="{26EE10E9-503F-484F-B258-EE9479DBAB7F}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 4" xfId="8" xr:uid="{77D0EA6D-DBDA-4702-94E1-8D39629F80DE}"/>
+    <cellStyle name="Обычный 4 2 3" xfId="5" xr:uid="{7EB0FE7D-E890-47D5-A218-DAE7CED16E61}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -616,96 +949,347 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:as.sabitova@aspire.gov.kz%20%20%20%20%20%20%20%20" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3463BB0F-0CD9-4EDF-8920-25BB2FE3C261}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="27" customWidth="1"/>
+    <col min="2" max="2" width="86.85546875" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="35"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{3F4CB1B6-D6C4-4FAD-966C-ABBC4F6973BF}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{B6D8F079-0097-4CAE-8E3C-5F7B4AC5C9C6}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{9A759D5B-A780-4F87-808E-D7EBE83547CC}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{E8B30B42-E4E9-43CD-BF0D-83E8878A578C}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8148041F-28A2-4A51-84E3-C0C4F7C1B323}">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="100.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="41" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="41" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="43"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="44" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I77" sqref="I77"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="13" t="s">
@@ -1353,51 +1937,53 @@
       </c>
       <c r="B20" s="9">
         <v>1444.2</v>
       </c>
       <c r="C20" s="9">
         <v>3040.14</v>
       </c>
       <c r="D20" s="9">
         <v>4547.1899999999996</v>
       </c>
       <c r="E20" s="17">
         <v>6440.86</v>
       </c>
       <c r="F20" s="6">
         <v>8492.6</v>
       </c>
       <c r="G20" s="9">
         <v>10320.33</v>
       </c>
       <c r="H20" s="9">
         <v>11955.49</v>
       </c>
       <c r="I20" s="6">
         <v>13731.7</v>
       </c>
-      <c r="J20" s="9"/>
+      <c r="J20" s="9">
+        <v>15572.81</v>
+      </c>
       <c r="K20" s="6"/>
       <c r="L20" s="9"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2011</v>
       </c>
@@ -2018,51 +2604,53 @@
       </c>
       <c r="B37" s="9">
         <v>532.6</v>
       </c>
       <c r="C37" s="9">
         <v>946.64</v>
       </c>
       <c r="D37" s="9">
         <v>1392.94</v>
       </c>
       <c r="E37" s="17">
         <v>1728.93</v>
       </c>
       <c r="F37" s="6">
         <v>2171.75</v>
       </c>
       <c r="G37" s="9">
         <v>2593.64</v>
       </c>
       <c r="H37" s="9">
         <v>3016.58</v>
       </c>
       <c r="I37" s="6">
         <v>3453.5</v>
       </c>
-      <c r="J37" s="9"/>
+      <c r="J37" s="9">
+        <v>3910.39</v>
+      </c>
       <c r="K37" s="6"/>
       <c r="L37" s="9"/>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2011</v>
       </c>
@@ -2683,51 +3271,53 @@
       </c>
       <c r="B54" s="9">
         <v>6665.6</v>
       </c>
       <c r="C54" s="9">
         <v>13105.11</v>
       </c>
       <c r="D54" s="9">
         <v>19858.39</v>
       </c>
       <c r="E54" s="17">
         <v>26977.02</v>
       </c>
       <c r="F54" s="8">
         <v>34174.9</v>
       </c>
       <c r="G54" s="9">
         <v>40970.29</v>
       </c>
       <c r="H54" s="19">
         <v>47396.27</v>
       </c>
       <c r="I54" s="6">
         <v>53751.7</v>
       </c>
-      <c r="J54" s="9"/>
+      <c r="J54" s="9">
+        <v>60491.93</v>
+      </c>
       <c r="K54" s="6"/>
       <c r="L54" s="9"/>
       <c r="M54" s="17"/>
     </row>
     <row r="55" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="4">
         <v>2011</v>
       </c>
@@ -3307,149 +3897,153 @@
       </c>
       <c r="B70" s="9">
         <v>140.4</v>
       </c>
       <c r="C70" s="9">
         <v>286.39999999999998</v>
       </c>
       <c r="D70" s="9">
         <v>442.8</v>
       </c>
       <c r="E70" s="17">
         <v>593</v>
       </c>
       <c r="F70" s="2">
         <v>755.9</v>
       </c>
       <c r="G70" s="22">
         <v>943.3</v>
       </c>
       <c r="H70" s="19">
         <v>1144.0999999999999</v>
       </c>
       <c r="I70" s="2">
         <v>1336.4</v>
       </c>
-      <c r="J70" s="2">
+      <c r="J70" s="8">
         <v>1497.6</v>
       </c>
       <c r="K70" s="2">
         <v>1657.4</v>
       </c>
       <c r="L70" s="2">
         <v>1820.6</v>
       </c>
       <c r="M70" s="2">
         <v>1982.9</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="16">
         <v>132.9</v>
       </c>
       <c r="C71" s="16">
         <v>252.8</v>
       </c>
       <c r="D71" s="16">
         <v>393.3</v>
       </c>
       <c r="E71" s="23">
         <v>525.9</v>
       </c>
       <c r="F71" s="24">
         <v>667</v>
       </c>
       <c r="G71" s="20">
         <v>821.5</v>
       </c>
       <c r="H71" s="21">
         <v>985.3</v>
       </c>
       <c r="I71" s="18">
         <v>1149.7</v>
       </c>
-      <c r="J71" s="18"/>
+      <c r="J71" s="24">
+        <v>1286.9000000000001</v>
+      </c>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
-    <row r="72" spans="1:25" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="26" t="s">
+    <row r="72" spans="1:25" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B72" s="26"/>
-[...10 lines deleted...]
-      <c r="M72" s="26"/>
+      <c r="B72" s="46"/>
+      <c r="C72" s="46"/>
+      <c r="D72" s="46"/>
+      <c r="E72" s="46"/>
+      <c r="F72" s="46"/>
+      <c r="G72" s="46"/>
+      <c r="H72" s="46"/>
+      <c r="I72" s="46"/>
+      <c r="J72" s="46"/>
+      <c r="K72" s="46"/>
+      <c r="L72" s="46"/>
+      <c r="M72" s="46"/>
       <c r="N72" s="11"/>
       <c r="O72" s="11"/>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
       <c r="R72" s="11"/>
       <c r="S72" s="11"/>
       <c r="T72" s="11"/>
       <c r="U72" s="11"/>
       <c r="V72" s="11"/>
       <c r="W72" s="11"/>
       <c r="X72" s="11"/>
       <c r="Y72" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>