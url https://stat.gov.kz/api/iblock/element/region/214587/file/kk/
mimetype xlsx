--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -290,76 +290,76 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -624,89 +624,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A72" sqref="A72:M72"/>
+    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E74" sqref="E74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="10" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="10" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="36"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="22" t="s">
@@ -1305,88 +1305,90 @@
         <v>19964.34</v>
       </c>
       <c r="M18" s="7">
         <v>22943.599999999999</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="16">
         <v>1676.99</v>
       </c>
       <c r="C19" s="16">
         <v>3350.85</v>
       </c>
       <c r="D19" s="16">
         <v>4706.53</v>
       </c>
       <c r="E19" s="25">
         <v>6232.9</v>
       </c>
       <c r="F19" s="14">
         <v>7806.7</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="29">
         <v>9622.86</v>
       </c>
       <c r="H19" s="16">
         <v>11343.3</v>
       </c>
       <c r="I19" s="7">
         <v>13314.95</v>
       </c>
       <c r="J19" s="16">
         <v>15645.1</v>
       </c>
       <c r="K19" s="7">
         <v>17654.400000000001</v>
       </c>
       <c r="L19" s="16">
         <v>19591.169999999998</v>
       </c>
       <c r="M19" s="7">
         <v>21394.05</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="12.6" customHeight="1">
       <c r="A20" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="16">
         <v>1442.2</v>
       </c>
       <c r="C20" s="16">
         <v>3040.14</v>
       </c>
       <c r="D20" s="16">
         <v>4547.1899999999996</v>
       </c>
-      <c r="E20" s="25"/>
+      <c r="E20" s="25">
+        <v>6440.86</v>
+      </c>
       <c r="F20" s="14"/>
-      <c r="G20" s="30"/>
+      <c r="G20" s="29"/>
       <c r="H20" s="16"/>
       <c r="I20" s="7"/>
       <c r="J20" s="16"/>
       <c r="K20" s="7"/>
       <c r="L20" s="16"/>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:14" ht="16.149999999999999" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:14" ht="11.45" customHeight="1">
@@ -2004,51 +2006,53 @@
         <v>4471.2</v>
       </c>
       <c r="K36" s="7">
         <v>5038.67</v>
       </c>
       <c r="L36" s="16">
         <v>5605.57</v>
       </c>
       <c r="M36" s="25">
         <v>6338.53</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="12.6" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="16">
         <v>532.6</v>
       </c>
       <c r="C37" s="16">
         <v>946.64</v>
       </c>
       <c r="D37" s="16">
         <v>1392.94</v>
       </c>
-      <c r="E37" s="25"/>
+      <c r="E37" s="25">
+        <v>1728.93</v>
+      </c>
       <c r="F37" s="14"/>
       <c r="G37" s="16"/>
       <c r="H37" s="16"/>
       <c r="I37" s="7"/>
       <c r="J37" s="16"/>
       <c r="K37" s="7"/>
       <c r="L37" s="16"/>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:14" ht="22.9" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
@@ -2638,86 +2642,88 @@
         <v>81912.289999999994</v>
       </c>
     </row>
     <row r="53" spans="1:14" ht="12" customHeight="1">
       <c r="A53" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="16">
         <v>6836.76</v>
       </c>
       <c r="C53" s="16">
         <v>13499.9</v>
       </c>
       <c r="D53" s="16">
         <v>20448.05</v>
       </c>
       <c r="E53" s="25">
         <v>27610.06</v>
       </c>
       <c r="F53" s="17">
         <v>35155.5</v>
       </c>
       <c r="G53" s="16">
         <v>42488.81</v>
       </c>
-      <c r="H53" s="30">
+      <c r="H53" s="29">
         <v>49529.919999999998</v>
       </c>
       <c r="I53" s="7">
         <v>56103.91</v>
       </c>
       <c r="J53" s="16">
         <v>63105.4</v>
       </c>
       <c r="K53" s="7">
         <v>70587.679999999993</v>
       </c>
       <c r="L53" s="16">
         <v>77772.44</v>
       </c>
       <c r="M53" s="25">
         <v>84757.18</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="12" customHeight="1">
       <c r="A54" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="16">
         <v>6665.6</v>
       </c>
       <c r="C54" s="16">
         <v>13105.11</v>
       </c>
       <c r="D54" s="16">
         <v>19858.39</v>
       </c>
-      <c r="E54" s="25"/>
+      <c r="E54" s="25">
+        <v>26977.02</v>
+      </c>
       <c r="F54" s="17"/>
       <c r="G54" s="16"/>
-      <c r="H54" s="30"/>
+      <c r="H54" s="29"/>
       <c r="I54" s="7"/>
       <c r="J54" s="16"/>
       <c r="K54" s="7"/>
       <c r="L54" s="16"/>
       <c r="M54" s="25"/>
     </row>
     <row r="55" spans="1:14" ht="18.600000000000001" customHeight="1">
       <c r="A55" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="8"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="2"/>
     </row>
     <row r="56" spans="1:14">
@@ -3305,113 +3311,115 @@
       </c>
       <c r="M69" s="27">
         <v>1852.2</v>
       </c>
       <c r="N69" s="2"/>
     </row>
     <row r="70" spans="1:25" ht="12" customHeight="1">
       <c r="A70" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="26">
         <v>140.4</v>
       </c>
       <c r="C70" s="26">
         <v>286.39999999999998</v>
       </c>
       <c r="D70" s="26">
         <v>442.8</v>
       </c>
       <c r="E70" s="27">
         <v>593</v>
       </c>
       <c r="F70" s="15">
         <v>755.9</v>
       </c>
-      <c r="G70" s="33">
+      <c r="G70" s="32">
         <v>943.3</v>
       </c>
-      <c r="H70" s="34">
+      <c r="H70" s="33">
         <v>1144.0999999999999</v>
       </c>
       <c r="I70" s="15">
         <v>1336.4</v>
       </c>
       <c r="J70" s="15">
         <v>1497.6</v>
       </c>
       <c r="K70" s="15">
         <v>1657.4</v>
       </c>
       <c r="L70" s="15">
         <v>1820.6</v>
       </c>
       <c r="M70" s="15">
         <v>1982.9</v>
       </c>
       <c r="N70" s="2"/>
     </row>
     <row r="71" spans="1:25" ht="12" customHeight="1">
       <c r="A71" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="24">
         <v>132.9</v>
       </c>
-      <c r="C71" s="35">
+      <c r="C71" s="34">
         <v>252.8</v>
       </c>
       <c r="D71" s="24">
         <v>393.3</v>
       </c>
-      <c r="E71" s="29"/>
+      <c r="E71" s="37">
+        <v>525.9</v>
+      </c>
       <c r="F71" s="28"/>
-      <c r="G71" s="31"/>
-      <c r="H71" s="32"/>
+      <c r="G71" s="30"/>
+      <c r="H71" s="31"/>
       <c r="I71" s="28"/>
       <c r="J71" s="28"/>
       <c r="K71" s="28"/>
       <c r="L71" s="28"/>
       <c r="M71" s="28"/>
       <c r="N71" s="2"/>
     </row>
     <row r="72" spans="1:25" ht="35.25" customHeight="1">
-      <c r="A72" s="37" t="s">
+      <c r="A72" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="37"/>
-[...10 lines deleted...]
-      <c r="M72" s="37"/>
+      <c r="B72" s="36"/>
+      <c r="C72" s="36"/>
+      <c r="D72" s="36"/>
+      <c r="E72" s="36"/>
+      <c r="F72" s="36"/>
+      <c r="G72" s="36"/>
+      <c r="H72" s="36"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="36"/>
+      <c r="K72" s="36"/>
+      <c r="L72" s="36"/>
+      <c r="M72" s="36"/>
       <c r="N72" s="20"/>
       <c r="O72" s="20"/>
       <c r="P72" s="20"/>
       <c r="Q72" s="20"/>
       <c r="R72" s="20"/>
       <c r="S72" s="20"/>
       <c r="T72" s="20"/>
       <c r="U72" s="20"/>
       <c r="V72" s="20"/>
       <c r="W72" s="20"/>
       <c r="X72" s="20"/>
       <c r="Y72" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 