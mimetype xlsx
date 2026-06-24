--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E7377E0-28D4-4B08-96CE-8478C44EF286}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="15480" windowHeight="8835"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
     <t>Көліктің барлық түрлері</t>
   </si>
@@ -88,57 +94,57 @@
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. ж-км</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -224,271 +230,250 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -621,2817 +606,2787 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E74" sqref="E74"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H75" sqref="H75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="10" customWidth="1"/>
+    <col min="1" max="1" width="26.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="17.7109375" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="10"/>
+    <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="30" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="35"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:14" ht="25.5" customHeight="1">
+    <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="22" t="s">
+      <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="F3" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="H3" s="22" t="s">
+      <c r="H3" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="22" t="s">
+      <c r="I3" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="K3" s="22" t="s">
+      <c r="K3" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="23" t="s">
+      <c r="L3" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="22" t="s">
+      <c r="M3" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="N3" s="15"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" ht="22.9" customHeight="1">
+    </row>
+    <row r="4" spans="1:13" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2011</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="8">
         <v>25040.6</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="8">
         <v>49559.4</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="8">
         <v>74229.2</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="8">
         <v>99367</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="8">
         <v>128119.2</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="8">
         <v>161080</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="8">
         <v>199017.1</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="8">
         <v>239551.6</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="8">
         <v>282311.3</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="8">
         <v>327236.59999999998</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="8">
         <v>372745.9</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="8">
         <v>418156.2</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>2012</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="6">
         <v>31765.7</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="6">
         <v>61722.9</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="6">
         <v>91862.9</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="6">
         <v>122951.1</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="6">
         <v>156839.70000000001</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="6">
         <v>196274.3</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="6">
         <v>239807.5</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="6">
         <v>285291.40000000002</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="6">
         <v>332367.40000000002</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="6">
         <v>379209.1</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="6">
         <v>424536.7</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="6">
         <v>476734.2</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>2013</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="6">
         <v>35060.5</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="6">
         <v>70765.8</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="6">
         <v>105726.6</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="6">
         <v>141702.5</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="6">
         <v>180608.2</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="6">
         <v>225685.1</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="6">
         <v>276586.5</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="6">
         <v>328014.40000000002</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="6">
         <v>383525.7</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="6">
         <v>439028.7</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="6">
         <v>494734.3</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="6">
         <v>553377.80000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="2" customFormat="1">
-      <c r="A8" s="5">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="4">
         <v>2014</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="6">
         <v>38628.699999999997</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="6">
         <v>77265.5</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="6">
         <v>115938.5</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="6">
         <v>155670.1</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="6">
         <v>198324.5</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="6">
         <v>246787.4</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="6">
         <v>302992.7</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="6">
         <v>358368.6</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="6">
         <v>414938.5</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="6">
         <v>474132.6</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="6">
         <v>533165.19999999995</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="6">
         <v>595256.5</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>2015</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="6">
         <v>42964.4</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="6">
         <v>85494.7</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="6">
         <v>125572.9</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="6">
         <v>167356.1</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="6">
         <v>210892.2</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="6">
         <v>262708.90000000002</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="6">
         <v>315349.09999999998</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="6">
         <v>371988.9</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="6">
         <v>426419.4</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="6">
         <v>480741.4</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="6">
         <v>536976.9</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="6">
         <v>598698.5</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2016</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="6">
         <v>42980.800000000003</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="6">
         <v>85575.1</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="6">
         <v>125714.8</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="6">
         <v>167211.20000000001</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="6">
         <v>210680.8</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="6">
         <v>262510.90000000002</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="6">
         <v>314726.8</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="6">
         <v>371142.6</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="6">
         <v>424125.7</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="6">
         <v>471302.8</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="6">
         <v>522560.1</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="6">
         <v>582160.69999999995</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>2017</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="6">
         <v>41684.9</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="6">
         <v>82509.899999999994</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="6">
         <v>119820.8</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="6">
         <v>158590.39999999999</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="6">
         <v>198639.7</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="6">
         <v>247473.6</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="6">
         <v>296588.40000000002</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="6">
         <v>348793.9</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="6">
         <v>398362.9</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="6">
         <v>456252.8</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="6">
         <v>520738.4</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="6">
         <v>583825.5</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2018</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="8">
         <v>42253.599999999999</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="8">
         <v>85799</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="8">
         <v>126626.6</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="8">
         <v>169423.8</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="8">
         <v>213367.2</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="8">
         <v>267210.3</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="8">
         <v>324512.56</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="8">
         <v>380325.9</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="8">
         <v>436572.6</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="8">
         <v>493563.1</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="8">
         <v>561489.80000000005</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="8">
         <v>628360.30000000005</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>2019</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="8">
         <v>45288.1</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="8">
         <v>92086.5</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="8">
         <v>137676.79999999999</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="8">
         <v>183510.8</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="8">
         <v>231807.8</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="8">
         <v>287822.8</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="8">
         <v>350248.9</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="8">
         <v>411725.5</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="8">
         <v>474236.1</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="8">
         <v>536517.1</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="8">
         <v>598438.6</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="8">
         <v>662190.19999999995</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2020</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="8">
         <v>48683</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="8">
         <v>92992.8</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="8">
         <v>135935.79999999999</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="8">
         <v>176595.6</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="8">
         <v>225534.7</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="8">
         <v>280534.90000000002</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="8">
         <v>342086.2</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="8">
         <v>403412.3</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="8">
         <v>464952.2</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="8">
         <v>526300</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="8">
         <v>587162.5</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="8">
         <v>648817.9</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2021</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="6">
         <v>49844.91</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="6">
         <v>96547.79</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="6">
         <v>144424.01</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="6">
         <v>188820.1</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="6">
         <v>237583.71</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="6">
         <v>287723.81</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="6">
         <v>342578.44</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="6">
         <v>399444.92</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="6">
         <v>457242.1</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="6">
         <v>521146.25</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="6">
         <v>590262.1</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="6">
         <v>660157.06000000006</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
-      <c r="A16" s="6" t="s">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="6">
         <v>50351.33</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="6">
         <v>97961</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="6">
         <v>147430.88</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="6">
         <v>196110.51</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="6">
         <v>245022.59</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="6">
         <v>26132.95</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="6">
         <v>30835.73</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="6">
         <v>35713.32</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="6">
         <v>41265.9</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="6">
         <v>48490.65</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="6">
         <v>57071.44</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="6">
         <v>65298.28</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
-      <c r="A17" s="6" t="s">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="6">
         <v>1575.57</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="6">
         <v>3446.4</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="6">
         <v>5235.1000000000004</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="6">
         <v>6999.67</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="6">
         <v>8849.9</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="6">
         <v>10525.65</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="6">
         <v>12239.41</v>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="6">
         <v>14186.88</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="6">
         <v>15989.79</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="6">
         <v>17699.439999999999</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="6">
         <v>19296.560000000001</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="6">
         <v>20789.7</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="12" customHeight="1">
-      <c r="A18" s="11" t="s">
+    <row r="18" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="6">
         <v>1480.01</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="6">
         <v>3145.9</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="6">
         <v>4947.0200000000004</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="6">
         <v>6587.46</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="6">
         <v>8222.11</v>
       </c>
-      <c r="G18" s="14">
+      <c r="G18" s="6">
         <v>9760.52</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H18" s="9">
         <v>11224.6</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="6">
         <v>12749.5</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="9">
         <v>14444.98</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="6">
         <v>17307</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L18" s="9">
         <v>19964.34</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="6">
         <v>22943.599999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="11" t="s">
+    <row r="19" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="9">
         <v>1676.99</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="9">
         <v>3350.85</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="9">
         <v>4706.53</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="14">
         <v>6232.9</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="6">
         <v>7806.7</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="16">
         <v>9622.86</v>
       </c>
-      <c r="H19" s="16">
+      <c r="H19" s="9">
         <v>11343.3</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>13314.95</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="9">
         <v>15645.1</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>17654.400000000001</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L19" s="9">
         <v>19591.169999999998</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>21394.05</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A20" s="11" t="s">
+    <row r="20" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="9">
         <v>1442.2</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="9">
         <v>3040.14</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="9">
         <v>4547.1899999999996</v>
       </c>
-      <c r="E20" s="25">
+      <c r="E20" s="14">
         <v>6440.86</v>
       </c>
-      <c r="F20" s="14"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:14" ht="16.149999999999999" customHeight="1">
+      <c r="F20" s="6">
+        <v>8492.6</v>
+      </c>
+      <c r="G20" s="16"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="7"/>
-[...12 lines deleted...]
-    <row r="22" spans="1:14" ht="11.45" customHeight="1">
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2011</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="6">
         <v>589.20000000000005</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="6">
         <v>1148.7</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="6">
         <v>1712.8</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="6">
         <v>2324.1</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="6">
         <v>3005.1</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="6">
         <v>3770.5</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H22" s="6">
         <v>4689.7</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="6">
         <v>5711.6</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J22" s="6">
         <v>6849.4</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="6">
         <v>8033</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="6">
         <v>9214.7000000000007</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M22" s="6">
         <v>10396.799999999999</v>
       </c>
-      <c r="N22" s="2"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:14">
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2012</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="6">
         <v>799.2</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="6">
         <v>1568.5</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="6">
         <v>2329.9</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="6">
         <v>3145.3</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="6">
         <v>4003.1</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="6">
         <v>4921.7</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="6">
         <v>5903.1</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="6">
         <v>6935.1</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="6">
         <v>8018.9</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="6">
         <v>9086.2999999999993</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L23" s="6">
         <v>10132.9</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="6">
         <v>11253.1</v>
       </c>
-      <c r="N23" s="2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2013</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="6">
         <v>893.9</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="6">
         <v>1799</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="6">
         <v>2707.2</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="6">
         <v>3648.1</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="6">
         <v>4655.8</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="6">
         <v>5724.8</v>
       </c>
-      <c r="H24" s="14">
+      <c r="H24" s="6">
         <v>6864.9</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="6">
         <v>8033.6</v>
       </c>
-      <c r="J24" s="14">
+      <c r="J24" s="6">
         <v>9298.5</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="6">
         <v>10560.6</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L24" s="6">
         <v>11814</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M24" s="6">
         <v>13100.3</v>
       </c>
-      <c r="N24" s="2"/>
-[...2 lines deleted...]
-      <c r="A25" s="5">
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="4">
         <v>2014</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="6">
         <v>1002.1</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="6">
         <v>1995.2</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="6">
         <v>2998.1</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="6">
         <v>4020.2</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="6">
         <v>5125.8</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="6">
         <v>6317.4</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="6">
         <v>7596.6</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="6">
         <v>8899.7000000000007</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="6">
         <v>10247.9</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="6">
         <v>11579.4</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="6">
         <v>12930.2</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="6">
         <v>14333.3</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="4">
         <v>2015</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="6">
         <v>1119.0999999999999</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="6">
         <v>2218.6999999999998</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="6">
         <v>3256.1</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="6">
         <v>4269.8</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="6">
         <v>5435</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="6">
         <v>6716.7</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="6">
         <v>8019.9</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="6">
         <v>9158.5</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="6">
         <v>10390</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="6">
         <v>11603.9</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="6">
         <v>12924.8</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="6">
         <v>14520.2</v>
       </c>
-      <c r="N26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="4">
         <v>2016</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="6">
         <v>1117.5999999999999</v>
       </c>
-      <c r="C27" s="14" t="s">
+      <c r="C27" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="6">
         <v>3286.3</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="6">
         <v>4315.3</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="6">
         <v>5541.5</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="6">
         <v>6866.8</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="6">
         <v>8285.6</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="6">
         <v>9478.7999999999993</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="6">
         <v>10792.2</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="6">
         <v>12089.2</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="6">
         <v>13513.9</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M27" s="6">
         <v>15195.6</v>
       </c>
-      <c r="N27" s="2"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="4">
         <v>2017</v>
       </c>
-      <c r="B28" s="14">
+      <c r="B28" s="6">
         <v>1119.5</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="6">
         <v>2230</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="6">
         <v>3300.4</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="6">
         <v>4381.8</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="6">
         <v>5689.4</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="6">
         <v>7096.5</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="6">
         <v>8605.2000000000007</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="6">
         <v>9875.4</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="6">
         <v>11310.8</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="6">
         <v>12717.2</v>
       </c>
-      <c r="L28" s="14">
+      <c r="L28" s="6">
         <v>14289.5</v>
       </c>
-      <c r="M28" s="14">
+      <c r="M28" s="6">
         <v>16119.9</v>
       </c>
-      <c r="N28" s="2"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="4">
         <v>2018</v>
       </c>
-      <c r="B29" s="17">
+      <c r="B29" s="8">
         <v>1138.5999999999999</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="8">
         <v>2283</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="8">
         <v>3396.6</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="8">
         <v>4499.5</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="8">
         <v>5832.9</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="8">
         <v>7251.3</v>
       </c>
-      <c r="H29" s="17">
+      <c r="H29" s="8">
         <v>8775.7000000000007</v>
       </c>
-      <c r="I29" s="17">
+      <c r="I29" s="8">
         <v>10140.4</v>
       </c>
-      <c r="J29" s="17">
+      <c r="J29" s="8">
         <v>11513.3</v>
       </c>
-      <c r="K29" s="17">
+      <c r="K29" s="8">
         <v>12889.7</v>
       </c>
-      <c r="L29" s="17">
+      <c r="L29" s="8">
         <v>14296.1</v>
       </c>
-      <c r="M29" s="17">
+      <c r="M29" s="8">
         <v>16118.8</v>
       </c>
-      <c r="N29" s="2"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:14">
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="4">
         <v>2019</v>
       </c>
-      <c r="B30" s="17">
+      <c r="B30" s="8">
         <v>1141.9000000000001</v>
       </c>
-      <c r="C30" s="17">
+      <c r="C30" s="8">
         <v>2288.5</v>
       </c>
-      <c r="D30" s="17">
+      <c r="D30" s="8">
         <v>3435</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E30" s="8">
         <v>4698.2</v>
       </c>
-      <c r="F30" s="17">
+      <c r="F30" s="8">
         <v>5890.1</v>
       </c>
-      <c r="G30" s="17">
+      <c r="G30" s="8">
         <v>7278</v>
       </c>
-      <c r="H30" s="17">
+      <c r="H30" s="8">
         <v>8798.9</v>
       </c>
-      <c r="I30" s="17">
+      <c r="I30" s="8">
         <v>10167.200000000001</v>
       </c>
-      <c r="J30" s="17">
+      <c r="J30" s="8">
         <v>11541.8</v>
       </c>
-      <c r="K30" s="17">
+      <c r="K30" s="8">
         <v>12910.5</v>
       </c>
-      <c r="L30" s="17">
+      <c r="L30" s="8">
         <v>14290.4</v>
       </c>
-      <c r="M30" s="17">
+      <c r="M30" s="8">
         <v>16123.7</v>
       </c>
-      <c r="N30" s="2"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14" ht="12" customHeight="1">
+    </row>
+    <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4">
         <v>2020</v>
       </c>
-      <c r="B31" s="17">
+      <c r="B31" s="8">
         <v>1145.7</v>
       </c>
-      <c r="C31" s="17">
+      <c r="C31" s="8">
         <v>2272.5</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="8">
         <v>3338.9</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="8">
         <v>4344.3</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="8">
         <v>5603.4</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G31" s="8">
         <v>6900.9</v>
       </c>
-      <c r="H31" s="17">
+      <c r="H31" s="8">
         <v>8336.4</v>
       </c>
-      <c r="I31" s="17">
+      <c r="I31" s="8">
         <v>9735.7999999999993</v>
       </c>
-      <c r="J31" s="17">
+      <c r="J31" s="8">
         <v>11147.8</v>
       </c>
-      <c r="K31" s="17">
+      <c r="K31" s="8">
         <v>12554.6</v>
       </c>
-      <c r="L31" s="17">
+      <c r="L31" s="8">
         <v>13977.2</v>
       </c>
-      <c r="M31" s="17">
+      <c r="M31" s="8">
         <v>15408.3</v>
       </c>
-      <c r="N31" s="2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14" ht="11.45" customHeight="1">
+    </row>
+    <row r="32" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4">
         <v>2021</v>
       </c>
-      <c r="B32" s="14">
+      <c r="B32" s="6">
         <v>2729.99</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="6">
         <v>5297.06</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="6">
         <v>8088.38</v>
       </c>
-      <c r="E32" s="14">
+      <c r="E32" s="6">
         <v>10914.47</v>
       </c>
-      <c r="F32" s="14">
+      <c r="F32" s="6">
         <v>13948.86</v>
       </c>
-      <c r="G32" s="14">
+      <c r="G32" s="6">
         <v>16997.939999999999</v>
       </c>
-      <c r="H32" s="14">
+      <c r="H32" s="6">
         <v>20216.240000000002</v>
       </c>
-      <c r="I32" s="14">
+      <c r="I32" s="6">
         <v>23428.43</v>
       </c>
-      <c r="J32" s="14">
+      <c r="J32" s="6">
         <v>26774.21</v>
       </c>
-      <c r="K32" s="14">
+      <c r="K32" s="6">
         <v>30222.34</v>
       </c>
-      <c r="L32" s="14">
+      <c r="L32" s="6">
         <v>33651.129999999997</v>
       </c>
-      <c r="M32" s="14">
+      <c r="M32" s="6">
         <v>37222.58</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="12" customHeight="1">
-      <c r="A33" s="6" t="s">
+    <row r="33" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B33" s="14">
+      <c r="B33" s="6">
         <v>3004.18</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="6">
         <v>5841.48</v>
       </c>
-      <c r="D33" s="14">
+      <c r="D33" s="6">
         <v>8854.24</v>
       </c>
-      <c r="E33" s="14">
+      <c r="E33" s="6">
         <v>11697.6</v>
       </c>
-      <c r="F33" s="14">
+      <c r="F33" s="6">
         <v>14652.52</v>
       </c>
-      <c r="G33" s="14">
+      <c r="G33" s="6">
         <v>6837.74</v>
       </c>
-      <c r="H33" s="14">
+      <c r="H33" s="6">
         <v>8169.15</v>
       </c>
-      <c r="I33" s="14">
+      <c r="I33" s="6">
         <v>9489.98</v>
       </c>
-      <c r="J33" s="14">
+      <c r="J33" s="6">
         <v>11140.12</v>
       </c>
-      <c r="K33" s="14">
+      <c r="K33" s="6">
         <v>13528.25</v>
       </c>
-      <c r="L33" s="14">
+      <c r="L33" s="6">
         <v>15952.04</v>
       </c>
-      <c r="M33" s="14">
+      <c r="M33" s="6">
         <v>17917.98</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="12" customHeight="1">
-      <c r="A34" s="6" t="s">
+    <row r="34" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="14">
+      <c r="B34" s="6">
         <v>612.04</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="6">
         <v>1217.45</v>
       </c>
-      <c r="D34" s="14">
+      <c r="D34" s="6">
         <v>1894.82</v>
       </c>
-      <c r="E34" s="14">
+      <c r="E34" s="6">
         <v>2533.89</v>
       </c>
-      <c r="F34" s="14">
+      <c r="F34" s="6">
         <v>3172.57</v>
       </c>
-      <c r="G34" s="14">
+      <c r="G34" s="6">
         <v>3777.73</v>
       </c>
-      <c r="H34" s="14">
+      <c r="H34" s="6">
         <v>4403.76</v>
       </c>
-      <c r="I34" s="14">
+      <c r="I34" s="6">
         <v>5026.6000000000004</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J34" s="6">
         <v>5655.1</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K34" s="6">
         <v>6328.84</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L34" s="6">
         <v>6976.32</v>
       </c>
-      <c r="M34" s="14">
+      <c r="M34" s="6">
         <v>7609.76</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="10.9" customHeight="1">
-      <c r="A35" s="11" t="s">
+    <row r="35" spans="1:13" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="14">
+      <c r="B35" s="6">
         <v>576.33000000000004</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="6">
         <v>1078.1600000000001</v>
       </c>
-      <c r="D35" s="14">
+      <c r="D35" s="6">
         <v>1641.73</v>
       </c>
-      <c r="E35" s="14">
+      <c r="E35" s="6">
         <v>2182.2399999999998</v>
       </c>
-      <c r="F35" s="14">
+      <c r="F35" s="6">
         <v>2748.1</v>
       </c>
-      <c r="G35" s="14">
+      <c r="G35" s="6">
         <v>3301.18</v>
       </c>
-      <c r="H35" s="16">
+      <c r="H35" s="9">
         <v>3874.9</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="6">
         <v>4438.8</v>
       </c>
-      <c r="J35" s="16">
+      <c r="J35" s="9">
         <v>5017.7</v>
       </c>
-      <c r="K35" s="7">
+      <c r="K35" s="6">
         <v>5656.7</v>
       </c>
-      <c r="L35" s="16">
+      <c r="L35" s="9">
         <v>6268.6</v>
       </c>
-      <c r="M35" s="25">
+      <c r="M35" s="14">
         <v>6892.8</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A36" s="11" t="s">
+    <row r="36" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="9">
         <v>565.6</v>
       </c>
-      <c r="C36" s="16">
+      <c r="C36" s="9">
         <v>1020</v>
       </c>
-      <c r="D36" s="16">
+      <c r="D36" s="9">
         <v>1518.9</v>
       </c>
-      <c r="E36" s="25">
+      <c r="E36" s="14">
         <v>1997.7</v>
       </c>
-      <c r="F36" s="14">
+      <c r="F36" s="6">
         <v>2469.5100000000002</v>
       </c>
-      <c r="G36" s="16">
+      <c r="G36" s="9">
         <v>2942.5</v>
       </c>
-      <c r="H36" s="16">
+      <c r="H36" s="9">
         <v>3445.9</v>
       </c>
-      <c r="I36" s="7">
+      <c r="I36" s="6">
         <v>3955.08</v>
       </c>
-      <c r="J36" s="16">
+      <c r="J36" s="9">
         <v>4471.2</v>
       </c>
-      <c r="K36" s="7">
+      <c r="K36" s="6">
         <v>5038.67</v>
       </c>
-      <c r="L36" s="16">
+      <c r="L36" s="9">
         <v>5605.57</v>
       </c>
-      <c r="M36" s="25">
+      <c r="M36" s="14">
         <v>6338.53</v>
       </c>
     </row>
-    <row r="37" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A37" s="11" t="s">
+    <row r="37" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B37" s="9">
         <v>532.6</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C37" s="9">
         <v>946.64</v>
       </c>
-      <c r="D37" s="16">
+      <c r="D37" s="9">
         <v>1392.94</v>
       </c>
-      <c r="E37" s="25">
+      <c r="E37" s="14">
         <v>1728.93</v>
       </c>
-      <c r="F37" s="14"/>
-[...8 lines deleted...]
-    <row r="38" spans="1:14" ht="22.9" customHeight="1">
+      <c r="F37" s="6">
+        <v>2171.75</v>
+      </c>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="14"/>
+    </row>
+    <row r="38" spans="1:13" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B38" s="7"/>
-[...13 lines deleted...]
-    <row r="39" spans="1:14">
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2011</v>
       </c>
-      <c r="B39" s="17">
+      <c r="B39" s="8">
         <v>115494.3</v>
       </c>
-      <c r="C39" s="17">
+      <c r="C39" s="8">
         <v>215871.8</v>
       </c>
-      <c r="D39" s="17">
+      <c r="D39" s="8">
         <v>317861.5</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="8">
         <v>421454.3</v>
       </c>
-      <c r="F39" s="17">
+      <c r="F39" s="8">
         <v>527160.30000000005</v>
       </c>
-      <c r="G39" s="17">
+      <c r="G39" s="8">
         <v>635518.19999999995</v>
       </c>
-      <c r="H39" s="17">
+      <c r="H39" s="8">
         <v>749705.1</v>
       </c>
-      <c r="I39" s="17">
+      <c r="I39" s="8">
         <v>870914.7</v>
       </c>
-      <c r="J39" s="17">
+      <c r="J39" s="8">
         <v>999926.6</v>
       </c>
-      <c r="K39" s="17">
+      <c r="K39" s="8">
         <v>1137638.2</v>
       </c>
-      <c r="L39" s="17">
+      <c r="L39" s="8">
         <v>1277349.5</v>
       </c>
-      <c r="M39" s="17">
+      <c r="M39" s="8">
         <v>1419344.7</v>
       </c>
-      <c r="N39" s="2"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:14">
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
         <v>2012</v>
       </c>
-      <c r="B40" s="18">
+      <c r="B40" s="10">
         <v>124633.92</v>
       </c>
-      <c r="C40" s="18">
+      <c r="C40" s="10">
         <v>239826.38</v>
       </c>
-      <c r="D40" s="18">
+      <c r="D40" s="10">
         <v>356533.27</v>
       </c>
-      <c r="E40" s="18">
+      <c r="E40" s="10">
         <v>473775.42</v>
       </c>
-      <c r="F40" s="18">
+      <c r="F40" s="10">
         <v>590401.15</v>
       </c>
-      <c r="G40" s="18">
+      <c r="G40" s="10">
         <v>708943.07</v>
       </c>
-      <c r="H40" s="18">
+      <c r="H40" s="10">
         <v>828972.91</v>
       </c>
-      <c r="I40" s="18">
+      <c r="I40" s="10">
         <v>951767.42</v>
       </c>
-      <c r="J40" s="18">
+      <c r="J40" s="10">
         <v>1077724.46</v>
       </c>
-      <c r="K40" s="18">
+      <c r="K40" s="10">
         <v>1201867.1499999999</v>
       </c>
-      <c r="L40" s="18">
+      <c r="L40" s="10">
         <v>1325274.81</v>
       </c>
-      <c r="M40" s="18">
+      <c r="M40" s="10">
         <v>1459875.21</v>
       </c>
-      <c r="N40" s="2"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:14">
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2013</v>
       </c>
-      <c r="B41" s="18">
+      <c r="B41" s="10">
         <v>131603.35</v>
       </c>
-      <c r="C41" s="18">
+      <c r="C41" s="10">
         <v>262873.78000000003</v>
       </c>
-      <c r="D41" s="18">
+      <c r="D41" s="10">
         <v>391026.99</v>
       </c>
-      <c r="E41" s="18">
+      <c r="E41" s="10">
         <v>518922.41</v>
       </c>
-      <c r="F41" s="18">
+      <c r="F41" s="10">
         <v>647517.93000000005</v>
       </c>
-      <c r="G41" s="18">
+      <c r="G41" s="10">
         <v>777200.31</v>
       </c>
-      <c r="H41" s="18">
+      <c r="H41" s="10">
         <v>908795.68</v>
       </c>
-      <c r="I41" s="18">
+      <c r="I41" s="10">
         <v>1040322.57</v>
       </c>
-      <c r="J41" s="18">
+      <c r="J41" s="10">
         <v>1180260.45</v>
       </c>
-      <c r="K41" s="18">
+      <c r="K41" s="10">
         <v>1318846.6599999999</v>
       </c>
-      <c r="L41" s="18">
+      <c r="L41" s="10">
         <v>1457994.28</v>
       </c>
-      <c r="M41" s="18">
+      <c r="M41" s="10">
         <v>1606606.54</v>
       </c>
-      <c r="N41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:14">
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="4">
         <v>2014</v>
       </c>
-      <c r="B42" s="18">
+      <c r="B42" s="10">
         <v>138776.97</v>
       </c>
-      <c r="C42" s="18">
+      <c r="C42" s="10">
         <v>277299.65999999997</v>
       </c>
-      <c r="D42" s="18">
+      <c r="D42" s="10">
         <v>414422.36</v>
       </c>
-      <c r="E42" s="18">
+      <c r="E42" s="10">
         <v>549749.97</v>
       </c>
-      <c r="F42" s="18">
+      <c r="F42" s="10">
         <v>685775.59</v>
       </c>
-      <c r="G42" s="18">
+      <c r="G42" s="10">
         <v>821733.82</v>
       </c>
-      <c r="H42" s="18">
+      <c r="H42" s="10">
         <v>947140.96</v>
       </c>
-      <c r="I42" s="18">
+      <c r="I42" s="10">
         <v>1081517.57</v>
       </c>
-      <c r="J42" s="18">
+      <c r="J42" s="10">
         <v>1223716.75</v>
       </c>
-      <c r="K42" s="18">
+      <c r="K42" s="10">
         <v>1367509.57</v>
       </c>
-      <c r="L42" s="18">
+      <c r="L42" s="10">
         <v>1507761.43</v>
       </c>
-      <c r="M42" s="18">
+      <c r="M42" s="10">
         <v>1654114.84</v>
       </c>
-      <c r="N42" s="2"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:14" ht="12.6" customHeight="1">
+    </row>
+    <row r="43" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4">
         <v>2015</v>
       </c>
-      <c r="B43" s="19">
+      <c r="B43" s="10">
         <v>146526.84</v>
       </c>
-      <c r="C43" s="19">
+      <c r="C43" s="10">
         <v>291515.92</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="10">
         <v>434244.71</v>
       </c>
-      <c r="E43" s="19">
+      <c r="E43" s="10">
         <v>575153.55000000005</v>
       </c>
-      <c r="F43" s="19">
+      <c r="F43" s="10">
         <v>714724.5</v>
       </c>
-      <c r="G43" s="19">
+      <c r="G43" s="10">
         <v>854274.45</v>
       </c>
-      <c r="H43" s="19">
+      <c r="H43" s="10">
         <v>984628.52</v>
       </c>
-      <c r="I43" s="19">
+      <c r="I43" s="10">
         <v>1115267.69</v>
       </c>
-      <c r="J43" s="19">
+      <c r="J43" s="10">
         <v>1254222.6000000001</v>
       </c>
-      <c r="K43" s="19">
+      <c r="K43" s="10">
         <v>1391000.8</v>
       </c>
-      <c r="L43" s="19">
+      <c r="L43" s="10">
         <v>1532273.07</v>
       </c>
-      <c r="M43" s="19">
+      <c r="M43" s="10">
         <v>1680981.4</v>
       </c>
-      <c r="N43" s="2"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:14">
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="4">
         <v>2016</v>
       </c>
-      <c r="B44" s="19">
+      <c r="B44" s="10">
         <v>147132.11300000001</v>
       </c>
-      <c r="C44" s="19">
+      <c r="C44" s="10">
         <v>291944.85600000003</v>
       </c>
-      <c r="D44" s="19">
+      <c r="D44" s="10">
         <v>435103.228</v>
       </c>
-      <c r="E44" s="19">
+      <c r="E44" s="10">
         <v>577170.86800000002</v>
       </c>
-      <c r="F44" s="19">
+      <c r="F44" s="10">
         <v>718210.04399999999</v>
       </c>
-      <c r="G44" s="19">
+      <c r="G44" s="10">
         <v>859034.09400000004</v>
       </c>
-      <c r="H44" s="19">
+      <c r="H44" s="10">
         <v>993619.24899999995</v>
       </c>
-      <c r="I44" s="19">
+      <c r="I44" s="10">
         <v>1126877.3870000001</v>
       </c>
-      <c r="J44" s="19">
+      <c r="J44" s="10">
         <v>1268414.5959999999</v>
       </c>
-      <c r="K44" s="19">
+      <c r="K44" s="10">
         <v>1409500.649</v>
       </c>
-      <c r="L44" s="19">
+      <c r="L44" s="10">
         <v>1552003.6459999999</v>
       </c>
-      <c r="M44" s="19">
+      <c r="M44" s="10">
         <v>1705398.453</v>
       </c>
-      <c r="N44" s="2"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:14">
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>2017</v>
       </c>
-      <c r="B45" s="19">
+      <c r="B45" s="10">
         <v>148279.20600000001</v>
       </c>
-      <c r="C45" s="19">
+      <c r="C45" s="10">
         <v>294417.87400000001</v>
       </c>
-      <c r="D45" s="19">
+      <c r="D45" s="10">
         <v>440146.45</v>
       </c>
-      <c r="E45" s="19">
+      <c r="E45" s="10">
         <v>585845.17700000003</v>
       </c>
-      <c r="F45" s="19">
+      <c r="F45" s="10">
         <v>728132.36399999994</v>
       </c>
-      <c r="G45" s="19">
+      <c r="G45" s="10">
         <v>867341.01599999995</v>
       </c>
-      <c r="H45" s="19">
+      <c r="H45" s="10">
         <v>1002795.306</v>
       </c>
-      <c r="I45" s="19">
+      <c r="I45" s="10">
         <v>1135212.925</v>
       </c>
-      <c r="J45" s="19">
+      <c r="J45" s="10">
         <v>1276095.872</v>
       </c>
-      <c r="K45" s="19">
+      <c r="K45" s="10">
         <v>1415099.371</v>
       </c>
-      <c r="L45" s="19">
+      <c r="L45" s="10">
         <v>1556942.31</v>
       </c>
-      <c r="M45" s="19">
+      <c r="M45" s="10">
         <v>1708782.027</v>
       </c>
-      <c r="N45" s="2"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:14">
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>2018</v>
       </c>
-      <c r="B46" s="17">
+      <c r="B46" s="8">
         <v>148976.70000000001</v>
       </c>
-      <c r="C46" s="17">
+      <c r="C46" s="8">
         <v>295139.40000000002</v>
       </c>
-      <c r="D46" s="17">
+      <c r="D46" s="8">
         <v>440430.7</v>
       </c>
-      <c r="E46" s="17">
+      <c r="E46" s="8">
         <v>587570.6</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="8">
         <v>733590.8</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="8">
         <v>880211.6</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="8">
         <v>1014777.4</v>
       </c>
-      <c r="I46" s="17">
+      <c r="I46" s="8">
         <v>1149155.2</v>
       </c>
-      <c r="J46" s="17">
+      <c r="J46" s="8">
         <v>1287646.6000000001</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="8">
         <v>1426589.4</v>
       </c>
-      <c r="L46" s="17">
+      <c r="L46" s="8">
         <v>1562822.9</v>
       </c>
-      <c r="M46" s="17">
+      <c r="M46" s="8">
         <v>1714908.6</v>
       </c>
-      <c r="N46" s="2"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:14">
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="4">
         <v>2019</v>
       </c>
-      <c r="B47" s="17">
+      <c r="B47" s="8">
         <v>149176.70000000001</v>
       </c>
-      <c r="C47" s="17">
+      <c r="C47" s="8">
         <v>297002.3</v>
       </c>
-      <c r="D47" s="17">
+      <c r="D47" s="8">
         <v>442312.4</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="8">
         <v>588845</v>
       </c>
-      <c r="F47" s="17">
+      <c r="F47" s="8">
         <v>734378.1</v>
       </c>
-      <c r="G47" s="17">
+      <c r="G47" s="8">
         <v>887552.8</v>
       </c>
-      <c r="H47" s="17">
+      <c r="H47" s="8">
         <v>1022156.5</v>
       </c>
-      <c r="I47" s="17">
+      <c r="I47" s="8">
         <v>1156757.6000000001</v>
       </c>
-      <c r="J47" s="17">
+      <c r="J47" s="8">
         <v>1291979.3</v>
       </c>
-      <c r="K47" s="17">
+      <c r="K47" s="8">
         <v>1428764.5</v>
       </c>
-      <c r="L47" s="17">
+      <c r="L47" s="8">
         <v>1566452.2</v>
       </c>
-      <c r="M47" s="17">
+      <c r="M47" s="8">
         <v>1716261.6</v>
       </c>
-      <c r="N47" s="2"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:14" ht="12" customHeight="1">
+    </row>
+    <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2020</v>
       </c>
-      <c r="B48" s="17">
+      <c r="B48" s="8">
         <v>149436</v>
       </c>
-      <c r="C48" s="17">
+      <c r="C48" s="8">
         <v>297796.5</v>
       </c>
-      <c r="D48" s="17">
+      <c r="D48" s="8">
         <v>440280.5</v>
       </c>
-      <c r="E48" s="17">
+      <c r="E48" s="8">
         <v>458971.9</v>
       </c>
-      <c r="F48" s="17">
+      <c r="F48" s="8">
         <v>488604.6</v>
       </c>
-      <c r="G48" s="17">
+      <c r="G48" s="8">
         <v>536639.80000000005</v>
       </c>
-      <c r="H48" s="17">
+      <c r="H48" s="8">
         <v>564892.4</v>
       </c>
-      <c r="I48" s="17">
+      <c r="I48" s="8">
         <v>592229.80000000005</v>
       </c>
-      <c r="J48" s="17">
+      <c r="J48" s="8">
         <v>623286.32999999996</v>
       </c>
-      <c r="K48" s="17">
+      <c r="K48" s="8">
         <v>656792.80000000005</v>
       </c>
-      <c r="L48" s="17">
+      <c r="L48" s="8">
         <v>688839.4</v>
       </c>
-      <c r="M48" s="17">
+      <c r="M48" s="8">
         <v>722684.5</v>
       </c>
-      <c r="N48" s="2"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:14">
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="4">
         <v>2021</v>
       </c>
-      <c r="B49" s="17">
+      <c r="B49" s="8">
         <v>34356.120000000003</v>
       </c>
-      <c r="C49" s="17">
+      <c r="C49" s="8">
         <v>70093.53</v>
       </c>
-      <c r="D49" s="17">
+      <c r="D49" s="8">
         <v>110808.45</v>
       </c>
-      <c r="E49" s="17">
+      <c r="E49" s="8">
         <v>155339.51999999999</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="8">
         <v>200235.48</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G49" s="8">
         <v>245029.84</v>
       </c>
-      <c r="H49" s="17">
+      <c r="H49" s="8">
         <v>288137.90000000002</v>
       </c>
-      <c r="I49" s="17">
+      <c r="I49" s="8">
         <v>336688.67</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J49" s="8">
         <v>391779.72</v>
       </c>
-      <c r="K49" s="17">
+      <c r="K49" s="8">
         <v>452512.28</v>
       </c>
-      <c r="L49" s="17">
+      <c r="L49" s="8">
         <v>517898.14</v>
       </c>
-      <c r="M49" s="17">
+      <c r="M49" s="8">
         <v>587615.29</v>
       </c>
     </row>
-    <row r="50" spans="1:14">
-      <c r="A50" s="6" t="s">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A50" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B50" s="17">
+      <c r="B50" s="8">
         <v>44530.5</v>
       </c>
-      <c r="C50" s="17">
+      <c r="C50" s="8">
         <v>91112.4</v>
       </c>
-      <c r="D50" s="17">
+      <c r="D50" s="8">
         <v>143077.20000000001</v>
       </c>
-      <c r="E50" s="17">
+      <c r="E50" s="8">
         <v>196127.2</v>
       </c>
-      <c r="F50" s="17">
+      <c r="F50" s="8">
         <v>248866.49</v>
       </c>
-      <c r="G50" s="17">
+      <c r="G50" s="8">
         <v>181730.11</v>
       </c>
-      <c r="H50" s="17">
+      <c r="H50" s="8">
         <v>211293.43</v>
       </c>
-      <c r="I50" s="17">
+      <c r="I50" s="8">
         <v>241020.3</v>
       </c>
-      <c r="J50" s="17">
+      <c r="J50" s="8">
         <v>272208.09999999998</v>
       </c>
-      <c r="K50" s="17">
+      <c r="K50" s="8">
         <v>305064.48</v>
       </c>
-      <c r="L50" s="17">
+      <c r="L50" s="8">
         <v>340346.25</v>
       </c>
-      <c r="M50" s="17">
+      <c r="M50" s="8">
         <v>376564.37</v>
       </c>
     </row>
-    <row r="51" spans="1:14">
-      <c r="A51" s="6" t="s">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A51" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B51" s="17">
+      <c r="B51" s="8">
         <v>8334.77</v>
       </c>
-      <c r="C51" s="17">
+      <c r="C51" s="8">
         <v>16836.82</v>
       </c>
-      <c r="D51" s="17">
+      <c r="D51" s="8">
         <v>25402.959999999999</v>
       </c>
-      <c r="E51" s="17">
+      <c r="E51" s="8">
         <v>34214.559999999998</v>
       </c>
-      <c r="F51" s="17">
+      <c r="F51" s="8">
         <v>41454.14</v>
       </c>
-      <c r="G51" s="17">
+      <c r="G51" s="8">
         <v>48512.72</v>
       </c>
-      <c r="H51" s="17">
+      <c r="H51" s="8">
         <v>54954.76</v>
       </c>
-      <c r="I51" s="17">
+      <c r="I51" s="8">
         <v>61365.94</v>
       </c>
-      <c r="J51" s="17">
+      <c r="J51" s="8">
         <v>67747.11</v>
       </c>
-      <c r="K51" s="17">
+      <c r="K51" s="8">
         <v>73980.929999999993</v>
       </c>
-      <c r="L51" s="17">
+      <c r="L51" s="8">
         <v>81363.73</v>
       </c>
-      <c r="M51" s="17">
+      <c r="M51" s="8">
         <v>88436.98</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
-      <c r="A52" s="11" t="s">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="17">
+      <c r="B52" s="8">
         <v>6500.29</v>
       </c>
-      <c r="C52" s="17">
+      <c r="C52" s="8">
         <v>12899.46</v>
       </c>
-      <c r="D52" s="17">
+      <c r="D52" s="8">
         <v>19930.009999999998</v>
       </c>
-      <c r="E52" s="17">
+      <c r="E52" s="8">
         <v>26310.49</v>
       </c>
-      <c r="F52" s="17">
+      <c r="F52" s="8">
         <v>33098.89</v>
       </c>
-      <c r="G52" s="17">
+      <c r="G52" s="8">
         <v>39477.65</v>
       </c>
-      <c r="H52" s="16">
+      <c r="H52" s="9">
         <v>46159.25</v>
       </c>
-      <c r="I52" s="7">
+      <c r="I52" s="6">
         <v>52784</v>
       </c>
-      <c r="J52" s="16">
+      <c r="J52" s="9">
         <v>60117.97</v>
       </c>
-      <c r="K52" s="7">
+      <c r="K52" s="6">
         <v>67632.2</v>
       </c>
-      <c r="L52" s="16">
+      <c r="L52" s="9">
         <v>74822.460000000006</v>
       </c>
-      <c r="M52" s="25">
+      <c r="M52" s="14">
         <v>81912.289999999994</v>
       </c>
     </row>
-    <row r="53" spans="1:14" ht="12" customHeight="1">
-      <c r="A53" s="11" t="s">
+    <row r="53" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="16">
+      <c r="B53" s="9">
         <v>6836.76</v>
       </c>
-      <c r="C53" s="16">
+      <c r="C53" s="9">
         <v>13499.9</v>
       </c>
-      <c r="D53" s="16">
+      <c r="D53" s="9">
         <v>20448.05</v>
       </c>
-      <c r="E53" s="25">
+      <c r="E53" s="14">
         <v>27610.06</v>
       </c>
-      <c r="F53" s="17">
+      <c r="F53" s="8">
         <v>35155.5</v>
       </c>
-      <c r="G53" s="16">
+      <c r="G53" s="9">
         <v>42488.81</v>
       </c>
-      <c r="H53" s="29">
+      <c r="H53" s="16">
         <v>49529.919999999998</v>
       </c>
-      <c r="I53" s="7">
+      <c r="I53" s="6">
         <v>56103.91</v>
       </c>
-      <c r="J53" s="16">
+      <c r="J53" s="9">
         <v>63105.4</v>
       </c>
-      <c r="K53" s="7">
+      <c r="K53" s="6">
         <v>70587.679999999993</v>
       </c>
-      <c r="L53" s="16">
+      <c r="L53" s="9">
         <v>77772.44</v>
       </c>
-      <c r="M53" s="25">
+      <c r="M53" s="14">
         <v>84757.18</v>
       </c>
     </row>
-    <row r="54" spans="1:14" ht="12" customHeight="1">
-      <c r="A54" s="11" t="s">
+    <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="16">
+      <c r="B54" s="9">
         <v>6665.6</v>
       </c>
-      <c r="C54" s="16">
+      <c r="C54" s="9">
         <v>13105.11</v>
       </c>
-      <c r="D54" s="16">
+      <c r="D54" s="9">
         <v>19858.39</v>
       </c>
-      <c r="E54" s="25">
+      <c r="E54" s="14">
         <v>26977.02</v>
       </c>
-      <c r="F54" s="17"/>
-[...8 lines deleted...]
-    <row r="55" spans="1:14" ht="18.600000000000001" customHeight="1">
+      <c r="F54" s="8">
+        <v>34174.9</v>
+      </c>
+      <c r="G54" s="9"/>
+      <c r="H54" s="16"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="9"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="9"/>
+      <c r="M54" s="14"/>
+    </row>
+    <row r="55" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="7"/>
-[...13 lines deleted...]
-    <row r="56" spans="1:14">
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="4">
         <v>2011</v>
       </c>
-      <c r="B56" s="18">
+      <c r="B56" s="10">
         <v>1126.29</v>
       </c>
-      <c r="C56" s="18">
+      <c r="C56" s="10">
         <v>2230.02</v>
       </c>
-      <c r="D56" s="18">
+      <c r="D56" s="10">
         <v>3394.1</v>
       </c>
-      <c r="E56" s="18">
+      <c r="E56" s="10">
         <v>4628.76</v>
       </c>
-      <c r="F56" s="18">
+      <c r="F56" s="10">
         <v>5943.91</v>
       </c>
-      <c r="G56" s="18">
+      <c r="G56" s="10">
         <v>7349.9</v>
       </c>
-      <c r="H56" s="18">
+      <c r="H56" s="10">
         <v>8856.2099999999991</v>
       </c>
-      <c r="I56" s="18">
+      <c r="I56" s="10">
         <v>10420.879999999999</v>
       </c>
-      <c r="J56" s="18">
+      <c r="J56" s="10">
         <v>12053.56</v>
       </c>
-      <c r="K56" s="18">
+      <c r="K56" s="10">
         <v>13737.25</v>
       </c>
-      <c r="L56" s="18">
+      <c r="L56" s="10">
         <v>15469</v>
       </c>
-      <c r="M56" s="18">
+      <c r="M56" s="10">
         <v>17239.75</v>
       </c>
-      <c r="N56" s="2"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:14">
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="4">
         <v>2012</v>
       </c>
-      <c r="B57" s="18">
+      <c r="B57" s="10">
         <v>1588.29</v>
       </c>
-      <c r="C57" s="18">
+      <c r="C57" s="10">
         <v>3115.35</v>
       </c>
-      <c r="D57" s="18">
+      <c r="D57" s="10">
         <v>4677.62</v>
       </c>
-      <c r="E57" s="18">
+      <c r="E57" s="10">
         <v>6327.9</v>
       </c>
-      <c r="F57" s="18">
+      <c r="F57" s="10">
         <v>7955.78</v>
       </c>
-      <c r="G57" s="18">
+      <c r="G57" s="10">
         <v>9639.08</v>
       </c>
-      <c r="H57" s="18">
+      <c r="H57" s="10">
         <v>11337.39</v>
       </c>
-      <c r="I57" s="18">
+      <c r="I57" s="10">
         <v>13065.11</v>
       </c>
-      <c r="J57" s="18">
+      <c r="J57" s="10">
         <v>14830.6</v>
       </c>
-      <c r="K57" s="18">
+      <c r="K57" s="10">
         <v>16587.95</v>
       </c>
-      <c r="L57" s="18">
+      <c r="L57" s="10">
         <v>18297.41</v>
       </c>
-      <c r="M57" s="18">
+      <c r="M57" s="10">
         <v>20034.759999999998</v>
       </c>
-      <c r="N57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:14">
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="4">
         <v>2013</v>
       </c>
-      <c r="B58" s="18">
+      <c r="B58" s="10">
         <v>1638.67</v>
       </c>
-      <c r="C58" s="18">
+      <c r="C58" s="10">
         <v>3243.79</v>
       </c>
-      <c r="D58" s="18">
+      <c r="D58" s="10">
         <v>4872.72</v>
       </c>
-      <c r="E58" s="18">
+      <c r="E58" s="10">
         <v>6584.58</v>
       </c>
-      <c r="F58" s="18">
+      <c r="F58" s="10">
         <v>8318.3799999999992</v>
       </c>
-      <c r="G58" s="18">
+      <c r="G58" s="10">
         <v>10054.23</v>
       </c>
-      <c r="H58" s="18">
+      <c r="H58" s="10">
         <v>11889.7</v>
       </c>
-      <c r="I58" s="18">
+      <c r="I58" s="10">
         <v>13743.08</v>
       </c>
-      <c r="J58" s="18">
+      <c r="J58" s="10">
         <v>15613.94</v>
       </c>
-      <c r="K58" s="18">
+      <c r="K58" s="10">
         <v>17455.78</v>
       </c>
-      <c r="L58" s="18">
+      <c r="L58" s="10">
         <v>19277.5</v>
       </c>
-      <c r="M58" s="18">
+      <c r="M58" s="10">
         <v>21129.1</v>
       </c>
-      <c r="N58" s="2"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:14">
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="4">
         <v>2014</v>
       </c>
-      <c r="B59" s="18">
+      <c r="B59" s="10">
         <v>1653.06</v>
       </c>
-      <c r="C59" s="18">
+      <c r="C59" s="10">
         <v>3275.51</v>
       </c>
-      <c r="D59" s="18">
+      <c r="D59" s="10">
         <v>4934.24</v>
       </c>
-      <c r="E59" s="18">
+      <c r="E59" s="10">
         <v>6676.48</v>
       </c>
-      <c r="F59" s="18">
+      <c r="F59" s="10">
         <v>8447.7900000000009</v>
       </c>
-      <c r="G59" s="18">
+      <c r="G59" s="10">
         <v>10203.86</v>
       </c>
-      <c r="H59" s="18">
+      <c r="H59" s="10">
         <v>12055.32</v>
       </c>
-      <c r="I59" s="18">
+      <c r="I59" s="10">
         <v>13922.14</v>
       </c>
-      <c r="J59" s="18">
+      <c r="J59" s="10">
         <v>15789.05</v>
       </c>
-      <c r="K59" s="18">
+      <c r="K59" s="10">
         <v>17626.830000000002</v>
       </c>
-      <c r="L59" s="18">
+      <c r="L59" s="10">
         <v>19446.75</v>
       </c>
-      <c r="M59" s="18">
+      <c r="M59" s="10">
         <v>21223.49</v>
       </c>
-      <c r="N59" s="2"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:14">
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="4">
         <v>2015</v>
       </c>
-      <c r="B60" s="18">
+      <c r="B60" s="10">
         <v>1746.54</v>
       </c>
-      <c r="C60" s="18">
+      <c r="C60" s="10">
         <v>3457.62</v>
       </c>
-      <c r="D60" s="18">
+      <c r="D60" s="10">
         <v>5183.6099999999997</v>
       </c>
-      <c r="E60" s="18">
+      <c r="E60" s="10">
         <v>6879.75</v>
       </c>
-      <c r="F60" s="18">
+      <c r="F60" s="10">
         <v>8691.7999999999993</v>
       </c>
-      <c r="G60" s="18">
+      <c r="G60" s="10">
         <v>10523.39</v>
       </c>
-      <c r="H60" s="18">
+      <c r="H60" s="10">
         <v>12375.63</v>
       </c>
-      <c r="I60" s="18">
+      <c r="I60" s="10">
         <v>14225.7</v>
       </c>
-      <c r="J60" s="18">
+      <c r="J60" s="10">
         <v>15971.6</v>
       </c>
-      <c r="K60" s="18">
+      <c r="K60" s="10">
         <v>17786.87</v>
       </c>
-      <c r="L60" s="18">
+      <c r="L60" s="10">
         <v>19605.009999999998</v>
       </c>
-      <c r="M60" s="18">
+      <c r="M60" s="10">
         <v>21294.41</v>
       </c>
-      <c r="N60" s="2"/>
-[...2 lines deleted...]
-      <c r="A61" s="12">
+    </row>
+    <row r="61" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="4">
         <v>2016</v>
       </c>
-      <c r="B61" s="19">
+      <c r="B61" s="10">
         <v>1762.5518</v>
       </c>
-      <c r="C61" s="19">
+      <c r="C61" s="10">
         <v>3491.4558000000002</v>
       </c>
-      <c r="D61" s="19">
+      <c r="D61" s="10">
         <v>5306.442</v>
       </c>
-      <c r="E61" s="19">
+      <c r="E61" s="10">
         <v>7067.2898999999998</v>
       </c>
-      <c r="F61" s="19">
+      <c r="F61" s="10">
         <v>8931.3667000000005</v>
       </c>
-      <c r="G61" s="19">
+      <c r="G61" s="10">
         <v>10826.7199</v>
       </c>
-      <c r="H61" s="19">
+      <c r="H61" s="10">
         <v>12831.0699</v>
       </c>
-      <c r="I61" s="19">
+      <c r="I61" s="10">
         <v>14777.726000000001</v>
       </c>
-      <c r="J61" s="19">
+      <c r="J61" s="10">
         <v>16597.7765</v>
       </c>
-      <c r="K61" s="19">
+      <c r="K61" s="10">
         <v>18505.487000000001</v>
       </c>
-      <c r="L61" s="19">
+      <c r="L61" s="10">
         <v>20431.5965</v>
       </c>
-      <c r="M61" s="19">
+      <c r="M61" s="10">
         <v>22215.6394</v>
       </c>
-      <c r="N61" s="2"/>
-[...2 lines deleted...]
-      <c r="A62" s="12">
+    </row>
+    <row r="62" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="4">
         <v>2017</v>
       </c>
-      <c r="B62" s="19">
+      <c r="B62" s="10">
         <v>1809.7043000000001</v>
       </c>
-      <c r="C62" s="19">
+      <c r="C62" s="10">
         <v>3525.9070000000002</v>
       </c>
-      <c r="D62" s="19">
+      <c r="D62" s="10">
         <v>5336.3064999999997</v>
       </c>
-      <c r="E62" s="19">
+      <c r="E62" s="10">
         <v>7097.7343000000001</v>
       </c>
-      <c r="F62" s="19">
+      <c r="F62" s="10">
         <v>8950.3842000000004</v>
       </c>
-      <c r="G62" s="19">
+      <c r="G62" s="10">
         <v>10834.983099999999</v>
       </c>
-      <c r="H62" s="19">
+      <c r="H62" s="10">
         <v>12837.044099999999</v>
       </c>
-      <c r="I62" s="19">
+      <c r="I62" s="10">
         <v>14776.389800000001</v>
       </c>
-      <c r="J62" s="19">
+      <c r="J62" s="10">
         <v>16599.148300000001</v>
       </c>
-      <c r="K62" s="19">
+      <c r="K62" s="10">
         <v>18498.540499999999</v>
       </c>
-      <c r="L62" s="19">
+      <c r="L62" s="10">
         <v>20430.381300000001</v>
       </c>
-      <c r="M62" s="19">
+      <c r="M62" s="10">
         <v>22243.779600000002</v>
       </c>
-      <c r="N62" s="2"/>
-[...2 lines deleted...]
-      <c r="A63" s="12">
+    </row>
+    <row r="63" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="4">
         <v>2018</v>
       </c>
-      <c r="B63" s="21">
+      <c r="B63" s="8">
         <v>1844.1</v>
       </c>
-      <c r="C63" s="21">
+      <c r="C63" s="8">
         <v>3573.5</v>
       </c>
-      <c r="D63" s="21">
+      <c r="D63" s="8">
         <v>5394.2</v>
       </c>
-      <c r="E63" s="21">
+      <c r="E63" s="8">
         <v>7300.9</v>
       </c>
-      <c r="F63" s="21">
+      <c r="F63" s="8">
         <v>9150.4</v>
       </c>
-      <c r="G63" s="21">
+      <c r="G63" s="8">
         <v>10833</v>
       </c>
-      <c r="H63" s="21">
+      <c r="H63" s="8">
         <v>12857.8</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I63" s="8">
         <v>14945.5</v>
       </c>
-      <c r="J63" s="21">
+      <c r="J63" s="8">
         <v>16991.900000000001</v>
       </c>
-      <c r="K63" s="21">
+      <c r="K63" s="8">
         <v>19040.8</v>
       </c>
-      <c r="L63" s="13">
+      <c r="L63" s="8">
         <v>20989</v>
       </c>
-      <c r="M63" s="21">
+      <c r="M63" s="8">
         <v>22762.400000000001</v>
       </c>
-      <c r="N63" s="2"/>
-[...2 lines deleted...]
-      <c r="A64" s="12">
+    </row>
+    <row r="64" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="4">
         <v>2019</v>
       </c>
-      <c r="B64" s="21">
+      <c r="B64" s="8">
         <v>1895.3</v>
       </c>
-      <c r="C64" s="21">
+      <c r="C64" s="8">
         <v>3695.4</v>
       </c>
-      <c r="D64" s="21">
+      <c r="D64" s="8">
         <v>5647.5</v>
       </c>
-      <c r="E64" s="21">
+      <c r="E64" s="8">
         <v>7721.6</v>
       </c>
-      <c r="F64" s="21">
+      <c r="F64" s="8">
         <v>9796.6</v>
       </c>
-      <c r="G64" s="21">
+      <c r="G64" s="8">
         <v>11663.1</v>
       </c>
-      <c r="H64" s="21">
+      <c r="H64" s="8">
         <v>13642</v>
       </c>
-      <c r="I64" s="21">
+      <c r="I64" s="8">
         <v>15816.2</v>
       </c>
-      <c r="J64" s="21">
+      <c r="J64" s="8">
         <v>17987.599999999999</v>
       </c>
-      <c r="K64" s="21">
+      <c r="K64" s="8">
         <v>20160.5</v>
       </c>
-      <c r="L64" s="21">
+      <c r="L64" s="8">
         <v>22341.200000000001</v>
       </c>
-      <c r="M64" s="21">
+      <c r="M64" s="8">
         <v>24499.8</v>
       </c>
-      <c r="N64" s="2"/>
-[...2 lines deleted...]
-      <c r="A65" s="12">
+    </row>
+    <row r="65" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="4">
         <v>2020</v>
       </c>
-      <c r="B65" s="21">
+      <c r="B65" s="8">
         <v>1979</v>
       </c>
-      <c r="C65" s="21">
+      <c r="C65" s="8">
         <v>3714.9</v>
       </c>
-      <c r="D65" s="21">
+      <c r="D65" s="8">
         <v>5433.5</v>
       </c>
-      <c r="E65" s="21">
+      <c r="E65" s="8">
         <v>5665.1</v>
       </c>
-      <c r="F65" s="21">
+      <c r="F65" s="8">
         <v>6012.3</v>
       </c>
-      <c r="G65" s="21">
+      <c r="G65" s="8">
         <v>6591.1</v>
       </c>
-      <c r="H65" s="21">
+      <c r="H65" s="8">
         <v>7006</v>
       </c>
-      <c r="I65" s="21">
+      <c r="I65" s="8">
         <v>7409.4</v>
       </c>
-      <c r="J65" s="21">
+      <c r="J65" s="8">
         <v>7831.7</v>
       </c>
-      <c r="K65" s="21">
+      <c r="K65" s="8">
         <v>8276.5</v>
       </c>
-      <c r="L65" s="21">
+      <c r="L65" s="8">
         <v>8710.2000000000007</v>
       </c>
-      <c r="M65" s="21">
+      <c r="M65" s="8">
         <v>9156.1</v>
       </c>
-      <c r="N65" s="2"/>
-[...2 lines deleted...]
-      <c r="A66" s="12">
+    </row>
+    <row r="66" spans="1:25" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="4">
         <v>2021</v>
       </c>
-      <c r="B66" s="21">
+      <c r="B66" s="8">
         <v>488.5</v>
       </c>
-      <c r="C66" s="21">
+      <c r="C66" s="8">
         <v>977.1</v>
       </c>
-      <c r="D66" s="21">
+      <c r="D66" s="8">
         <v>1540.7</v>
       </c>
-      <c r="E66" s="21">
+      <c r="E66" s="8">
         <v>2112</v>
       </c>
-      <c r="F66" s="21">
+      <c r="F66" s="8">
         <v>2712.7</v>
       </c>
-      <c r="G66" s="21">
+      <c r="G66" s="8">
         <v>3361.4</v>
       </c>
-      <c r="H66" s="21">
+      <c r="H66" s="8">
         <v>3996.6</v>
       </c>
-      <c r="I66" s="21">
+      <c r="I66" s="8">
         <v>4748.6000000000004</v>
       </c>
-      <c r="J66" s="21">
+      <c r="J66" s="8">
         <v>5490.8</v>
       </c>
-      <c r="K66" s="21">
+      <c r="K66" s="8">
         <v>6354</v>
       </c>
-      <c r="L66" s="21">
+      <c r="L66" s="8">
         <v>7291.6</v>
       </c>
-      <c r="M66" s="21">
+      <c r="M66" s="8">
         <v>8270</v>
       </c>
-      <c r="N66" s="2"/>
-[...2 lines deleted...]
-      <c r="A67" s="11" t="s">
+    </row>
+    <row r="67" spans="1:25" ht="10.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B67" s="21">
+      <c r="B67" s="8">
         <v>609</v>
       </c>
-      <c r="C67" s="21">
+      <c r="C67" s="8">
         <v>1220.7</v>
       </c>
-      <c r="D67" s="21">
+      <c r="D67" s="8">
         <v>1918.5</v>
       </c>
-      <c r="E67" s="21">
+      <c r="E67" s="8">
         <v>2608.8000000000002</v>
       </c>
-      <c r="F67" s="21">
+      <c r="F67" s="8">
         <v>3323.6</v>
       </c>
-      <c r="G67" s="21">
+      <c r="G67" s="8">
         <v>2451.4</v>
       </c>
-      <c r="H67" s="21">
+      <c r="H67" s="8">
         <v>2862.3</v>
       </c>
-      <c r="I67" s="21">
+      <c r="I67" s="8">
         <v>3272</v>
       </c>
-      <c r="J67" s="21">
+      <c r="J67" s="8">
         <v>3694.5</v>
       </c>
-      <c r="K67" s="21">
+      <c r="K67" s="8">
         <v>4135.7</v>
       </c>
-      <c r="L67" s="21">
+      <c r="L67" s="8">
         <v>4653.3</v>
       </c>
-      <c r="M67" s="21">
+      <c r="M67" s="8">
         <v>5196.1000000000004</v>
       </c>
-      <c r="N67" s="2"/>
-[...2 lines deleted...]
-      <c r="A68" s="11" t="s">
+    </row>
+    <row r="68" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B68" s="21">
+      <c r="B68" s="8">
         <v>142.1</v>
       </c>
-      <c r="C68" s="21">
+      <c r="C68" s="8">
         <v>291.10000000000002</v>
       </c>
-      <c r="D68" s="21">
+      <c r="D68" s="8">
         <v>456.9</v>
       </c>
-      <c r="E68" s="21">
+      <c r="E68" s="8">
         <v>612.79999999999995</v>
       </c>
-      <c r="F68" s="21">
+      <c r="F68" s="8">
         <v>770.6</v>
       </c>
-      <c r="G68" s="21">
+      <c r="G68" s="8">
         <v>937.6</v>
       </c>
-      <c r="H68" s="21">
+      <c r="H68" s="8">
         <v>1111.8</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I68" s="8">
         <v>1285.3</v>
       </c>
-      <c r="J68" s="21">
+      <c r="J68" s="8">
         <v>1443.6</v>
       </c>
-      <c r="K68" s="21">
+      <c r="K68" s="8">
         <v>1606.4</v>
       </c>
-      <c r="L68" s="21">
+      <c r="L68" s="8">
         <v>1783.4</v>
       </c>
-      <c r="M68" s="21">
+      <c r="M68" s="8">
         <v>1962.1</v>
       </c>
-      <c r="N68" s="2"/>
-[...2 lines deleted...]
-      <c r="A69" s="11" t="s">
+    </row>
+    <row r="69" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="21">
+      <c r="B69" s="8">
         <v>142.4</v>
       </c>
-      <c r="C69" s="21">
+      <c r="C69" s="8">
         <v>265.39999999999998</v>
       </c>
-      <c r="D69" s="21">
+      <c r="D69" s="8">
         <v>408.5</v>
       </c>
-      <c r="E69" s="21">
+      <c r="E69" s="8">
         <v>541.70000000000005</v>
       </c>
-      <c r="F69" s="21">
+      <c r="F69" s="8">
         <v>685.7</v>
       </c>
-      <c r="G69" s="21">
+      <c r="G69" s="8">
         <v>854.6</v>
       </c>
-      <c r="H69" s="21">
+      <c r="H69" s="8">
         <v>1023.5</v>
       </c>
-      <c r="I69" s="21">
+      <c r="I69" s="8">
         <v>1200.9000000000001</v>
       </c>
-      <c r="J69" s="26">
+      <c r="J69" s="9">
         <v>1359.9</v>
       </c>
-      <c r="K69" s="21">
+      <c r="K69" s="8">
         <v>1517</v>
       </c>
-      <c r="L69" s="26">
+      <c r="L69" s="9">
         <v>1685.8</v>
       </c>
-      <c r="M69" s="27">
+      <c r="M69" s="14">
         <v>1852.2</v>
       </c>
-      <c r="N69" s="2"/>
-[...2 lines deleted...]
-      <c r="A70" s="11" t="s">
+    </row>
+    <row r="70" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B70" s="26">
+      <c r="B70" s="9">
         <v>140.4</v>
       </c>
-      <c r="C70" s="26">
+      <c r="C70" s="9">
         <v>286.39999999999998</v>
       </c>
-      <c r="D70" s="26">
+      <c r="D70" s="9">
         <v>442.8</v>
       </c>
-      <c r="E70" s="27">
+      <c r="E70" s="14">
         <v>593</v>
       </c>
-      <c r="F70" s="15">
+      <c r="F70" s="2">
         <v>755.9</v>
       </c>
-      <c r="G70" s="32">
+      <c r="G70" s="19">
         <v>943.3</v>
       </c>
-      <c r="H70" s="33">
+      <c r="H70" s="16">
         <v>1144.0999999999999</v>
       </c>
-      <c r="I70" s="15">
+      <c r="I70" s="2">
         <v>1336.4</v>
       </c>
-      <c r="J70" s="15">
+      <c r="J70" s="2">
         <v>1497.6</v>
       </c>
-      <c r="K70" s="15">
+      <c r="K70" s="2">
         <v>1657.4</v>
       </c>
-      <c r="L70" s="15">
+      <c r="L70" s="2">
         <v>1820.6</v>
       </c>
-      <c r="M70" s="15">
+      <c r="M70" s="2">
         <v>1982.9</v>
       </c>
-      <c r="N70" s="2"/>
-[...2 lines deleted...]
-      <c r="A71" s="9" t="s">
+    </row>
+    <row r="71" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="24">
+      <c r="B71" s="13">
         <v>132.9</v>
       </c>
-      <c r="C71" s="34">
+      <c r="C71" s="20">
         <v>252.8</v>
       </c>
-      <c r="D71" s="24">
+      <c r="D71" s="13">
         <v>393.3</v>
       </c>
-      <c r="E71" s="37">
+      <c r="E71" s="21">
         <v>525.9</v>
       </c>
-      <c r="F71" s="28"/>
-[...10 lines deleted...]
-      <c r="A72" s="36" t="s">
+      <c r="F71" s="24">
+        <v>667</v>
+      </c>
+      <c r="G71" s="17"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="15"/>
+      <c r="J71" s="15"/>
+      <c r="K71" s="15"/>
+      <c r="L71" s="15"/>
+      <c r="M71" s="15"/>
+    </row>
+    <row r="72" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="36"/>
-[...22 lines deleted...]
-      <c r="Y72" s="20"/>
+      <c r="B72" s="23"/>
+      <c r="C72" s="23"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="23"/>
+      <c r="J72" s="23"/>
+      <c r="K72" s="23"/>
+      <c r="L72" s="23"/>
+      <c r="M72" s="23"/>
+      <c r="N72" s="11"/>
+      <c r="O72" s="11"/>
+      <c r="P72" s="11"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+      <c r="T72" s="11"/>
+      <c r="U72" s="11"/>
+      <c r="V72" s="11"/>
+      <c r="W72" s="11"/>
+      <c r="X72" s="11"/>
+      <c r="Y72" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>