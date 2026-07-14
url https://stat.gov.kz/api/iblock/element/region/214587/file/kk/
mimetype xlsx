--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E7377E0-28D4-4B08-96CE-8478C44EF286}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30044ABA-A724-4C87-AAFE-17D12CC107F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
@@ -168,50 +168,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -285,57 +286,57 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -609,89 +610,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="H75" sqref="H75"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="22"/>
-[...10 lines deleted...]
-      <c r="M1" s="22"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="12" t="s">
@@ -1289,92 +1290,94 @@
         <v>19964.34</v>
       </c>
       <c r="M18" s="6">
         <v>22943.599999999999</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="9">
         <v>1676.99</v>
       </c>
       <c r="C19" s="9">
         <v>3350.85</v>
       </c>
       <c r="D19" s="9">
         <v>4706.53</v>
       </c>
       <c r="E19" s="14">
         <v>6232.9</v>
       </c>
       <c r="F19" s="6">
         <v>7806.7</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="9">
         <v>9622.86</v>
       </c>
       <c r="H19" s="9">
         <v>11343.3</v>
       </c>
       <c r="I19" s="6">
         <v>13314.95</v>
       </c>
       <c r="J19" s="9">
         <v>15645.1</v>
       </c>
       <c r="K19" s="6">
         <v>17654.400000000001</v>
       </c>
       <c r="L19" s="9">
         <v>19591.169999999998</v>
       </c>
       <c r="M19" s="6">
         <v>21394.05</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="9">
         <v>1442.2</v>
       </c>
       <c r="C20" s="9">
         <v>3040.14</v>
       </c>
       <c r="D20" s="9">
         <v>4547.1899999999996</v>
       </c>
       <c r="E20" s="14">
         <v>6440.86</v>
       </c>
       <c r="F20" s="6">
         <v>8492.6</v>
       </c>
-      <c r="G20" s="16"/>
+      <c r="G20" s="9">
+        <v>10320.33</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="6"/>
       <c r="J20" s="9"/>
       <c r="K20" s="6"/>
       <c r="L20" s="9"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
@@ -1989,51 +1992,53 @@
         <v>5605.57</v>
       </c>
       <c r="M36" s="14">
         <v>6338.53</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>532.6</v>
       </c>
       <c r="C37" s="9">
         <v>946.64</v>
       </c>
       <c r="D37" s="9">
         <v>1392.94</v>
       </c>
       <c r="E37" s="14">
         <v>1728.93</v>
       </c>
       <c r="F37" s="6">
         <v>2171.75</v>
       </c>
-      <c r="G37" s="9"/>
+      <c r="G37" s="9">
+        <v>2593.64</v>
+      </c>
       <c r="H37" s="9"/>
       <c r="I37" s="6"/>
       <c r="J37" s="9"/>
       <c r="K37" s="6"/>
       <c r="L37" s="9"/>
       <c r="M37" s="14"/>
     </row>
     <row r="38" spans="1:13" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
@@ -2648,51 +2653,53 @@
         <v>77772.44</v>
       </c>
       <c r="M53" s="14">
         <v>84757.18</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="9">
         <v>6665.6</v>
       </c>
       <c r="C54" s="9">
         <v>13105.11</v>
       </c>
       <c r="D54" s="9">
         <v>19858.39</v>
       </c>
       <c r="E54" s="14">
         <v>26977.02</v>
       </c>
       <c r="F54" s="8">
         <v>34174.9</v>
       </c>
-      <c r="G54" s="9"/>
+      <c r="G54" s="9">
+        <v>40970.29</v>
+      </c>
       <c r="H54" s="16"/>
       <c r="I54" s="6"/>
       <c r="J54" s="9"/>
       <c r="K54" s="6"/>
       <c r="L54" s="9"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
@@ -3304,77 +3311,79 @@
         <v>1657.4</v>
       </c>
       <c r="L70" s="2">
         <v>1820.6</v>
       </c>
       <c r="M70" s="2">
         <v>1982.9</v>
       </c>
     </row>
     <row r="71" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="13">
         <v>132.9</v>
       </c>
       <c r="C71" s="20">
         <v>252.8</v>
       </c>
       <c r="D71" s="13">
         <v>393.3</v>
       </c>
       <c r="E71" s="21">
         <v>525.9</v>
       </c>
-      <c r="F71" s="24">
+      <c r="F71" s="22">
         <v>667</v>
       </c>
-      <c r="G71" s="17"/>
+      <c r="G71" s="17">
+        <v>821.5</v>
+      </c>
       <c r="H71" s="18"/>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15"/>
       <c r="L71" s="15"/>
       <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="23" t="s">
+      <c r="A72" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B72" s="23"/>
-[...10 lines deleted...]
-      <c r="M72" s="23"/>
+      <c r="B72" s="24"/>
+      <c r="C72" s="24"/>
+      <c r="D72" s="24"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="24"/>
+      <c r="G72" s="24"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="24"/>
+      <c r="M72" s="24"/>
       <c r="N72" s="11"/>
       <c r="O72" s="11"/>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>
       <c r="R72" s="11"/>
       <c r="S72" s="11"/>
       <c r="T72" s="11"/>
       <c r="U72" s="11"/>
       <c r="V72" s="11"/>
       <c r="W72" s="11"/>
       <c r="X72" s="11"/>
       <c r="Y72" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 