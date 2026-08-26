--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30044ABA-A724-4C87-AAFE-17D12CC107F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FF124AC-AC32-45DD-9F35-77EDC18D1450}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
@@ -610,52 +610,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24"/>
+    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A72" sqref="A72:M72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>4</v>
       </c>
@@ -1334,51 +1334,53 @@
         <v>21394.05</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="9">
         <v>1442.2</v>
       </c>
       <c r="C20" s="9">
         <v>3040.14</v>
       </c>
       <c r="D20" s="9">
         <v>4547.1899999999996</v>
       </c>
       <c r="E20" s="14">
         <v>6440.86</v>
       </c>
       <c r="F20" s="6">
         <v>8492.6</v>
       </c>
       <c r="G20" s="9">
         <v>10320.33</v>
       </c>
-      <c r="H20" s="9"/>
+      <c r="H20" s="9">
+        <v>11955.49</v>
+      </c>
       <c r="I20" s="6"/>
       <c r="J20" s="9"/>
       <c r="K20" s="6"/>
       <c r="L20" s="9"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
@@ -1995,51 +1997,53 @@
         <v>6338.53</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>532.6</v>
       </c>
       <c r="C37" s="9">
         <v>946.64</v>
       </c>
       <c r="D37" s="9">
         <v>1392.94</v>
       </c>
       <c r="E37" s="14">
         <v>1728.93</v>
       </c>
       <c r="F37" s="6">
         <v>2171.75</v>
       </c>
       <c r="G37" s="9">
         <v>2593.64</v>
       </c>
-      <c r="H37" s="9"/>
+      <c r="H37" s="9">
+        <v>3016.58</v>
+      </c>
       <c r="I37" s="6"/>
       <c r="J37" s="9"/>
       <c r="K37" s="6"/>
       <c r="L37" s="9"/>
       <c r="M37" s="14"/>
     </row>
     <row r="38" spans="1:13" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
@@ -2656,51 +2660,53 @@
         <v>84757.18</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="9">
         <v>6665.6</v>
       </c>
       <c r="C54" s="9">
         <v>13105.11</v>
       </c>
       <c r="D54" s="9">
         <v>19858.39</v>
       </c>
       <c r="E54" s="14">
         <v>26977.02</v>
       </c>
       <c r="F54" s="8">
         <v>34174.9</v>
       </c>
       <c r="G54" s="9">
         <v>40970.29</v>
       </c>
-      <c r="H54" s="16"/>
+      <c r="H54" s="16">
+        <v>47396.27</v>
+      </c>
       <c r="I54" s="6"/>
       <c r="J54" s="9"/>
       <c r="K54" s="6"/>
       <c r="L54" s="9"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="4">
@@ -3317,51 +3323,53 @@
         <v>1982.9</v>
       </c>
     </row>
     <row r="71" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="13">
         <v>132.9</v>
       </c>
       <c r="C71" s="20">
         <v>252.8</v>
       </c>
       <c r="D71" s="13">
         <v>393.3</v>
       </c>
       <c r="E71" s="21">
         <v>525.9</v>
       </c>
       <c r="F71" s="22">
         <v>667</v>
       </c>
       <c r="G71" s="17">
         <v>821.5</v>
       </c>
-      <c r="H71" s="18"/>
+      <c r="H71" s="18">
+        <v>985.3</v>
+      </c>
       <c r="I71" s="15"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15"/>
       <c r="L71" s="15"/>
       <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="24"/>
       <c r="C72" s="24"/>
       <c r="D72" s="24"/>
       <c r="E72" s="24"/>
       <c r="F72" s="24"/>
       <c r="G72" s="24"/>
       <c r="H72" s="24"/>
       <c r="I72" s="24"/>
       <c r="J72" s="24"/>
       <c r="K72" s="24"/>
       <c r="L72" s="24"/>
       <c r="M72" s="24"/>
       <c r="N72" s="11"/>
       <c r="O72" s="11"/>
       <c r="P72" s="11"/>