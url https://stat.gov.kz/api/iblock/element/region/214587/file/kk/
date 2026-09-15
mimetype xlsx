--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FF124AC-AC32-45DD-9F35-77EDC18D1450}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23BD2F69-79E3-45FE-BED7-862B334C040E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
     <t>Көліктің барлық түрлері</t>
   </si>
@@ -610,52 +610,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A72" sqref="A72:M72"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="I71" sqref="I71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>4</v>
       </c>
@@ -1337,51 +1337,53 @@
     <row r="20" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="9">
         <v>1442.2</v>
       </c>
       <c r="C20" s="9">
         <v>3040.14</v>
       </c>
       <c r="D20" s="9">
         <v>4547.1899999999996</v>
       </c>
       <c r="E20" s="14">
         <v>6440.86</v>
       </c>
       <c r="F20" s="6">
         <v>8492.6</v>
       </c>
       <c r="G20" s="9">
         <v>10320.33</v>
       </c>
       <c r="H20" s="9">
         <v>11955.49</v>
       </c>
-      <c r="I20" s="6"/>
+      <c r="I20" s="6">
+        <v>13731.7</v>
+      </c>
       <c r="J20" s="9"/>
       <c r="K20" s="6"/>
       <c r="L20" s="9"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2011</v>
@@ -2000,51 +2002,53 @@
     <row r="37" spans="1:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="9">
         <v>532.6</v>
       </c>
       <c r="C37" s="9">
         <v>946.64</v>
       </c>
       <c r="D37" s="9">
         <v>1392.94</v>
       </c>
       <c r="E37" s="14">
         <v>1728.93</v>
       </c>
       <c r="F37" s="6">
         <v>2171.75</v>
       </c>
       <c r="G37" s="9">
         <v>2593.64</v>
       </c>
       <c r="H37" s="9">
         <v>3016.58</v>
       </c>
-      <c r="I37" s="6"/>
+      <c r="I37" s="6">
+        <v>3453.5</v>
+      </c>
       <c r="J37" s="9"/>
       <c r="K37" s="6"/>
       <c r="L37" s="9"/>
       <c r="M37" s="14"/>
     </row>
     <row r="38" spans="1:13" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2011</v>
@@ -2663,51 +2667,53 @@
     <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="9">
         <v>6665.6</v>
       </c>
       <c r="C54" s="9">
         <v>13105.11</v>
       </c>
       <c r="D54" s="9">
         <v>19858.39</v>
       </c>
       <c r="E54" s="14">
         <v>26977.02</v>
       </c>
       <c r="F54" s="8">
         <v>34174.9</v>
       </c>
       <c r="G54" s="9">
         <v>40970.29</v>
       </c>
       <c r="H54" s="16">
         <v>47396.27</v>
       </c>
-      <c r="I54" s="6"/>
+      <c r="I54" s="6">
+        <v>53751.7</v>
+      </c>
       <c r="J54" s="9"/>
       <c r="K54" s="6"/>
       <c r="L54" s="9"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="4">
         <v>2011</v>
@@ -3326,51 +3332,53 @@
     <row r="71" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="13">
         <v>132.9</v>
       </c>
       <c r="C71" s="20">
         <v>252.8</v>
       </c>
       <c r="D71" s="13">
         <v>393.3</v>
       </c>
       <c r="E71" s="21">
         <v>525.9</v>
       </c>
       <c r="F71" s="22">
         <v>667</v>
       </c>
       <c r="G71" s="17">
         <v>821.5</v>
       </c>
       <c r="H71" s="18">
         <v>985.3</v>
       </c>
-      <c r="I71" s="15"/>
+      <c r="I71" s="15">
+        <v>1149.7</v>
+      </c>
       <c r="J71" s="15"/>
       <c r="K71" s="15"/>
       <c r="L71" s="15"/>
       <c r="M71" s="15"/>
     </row>
     <row r="72" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="24"/>
       <c r="C72" s="24"/>
       <c r="D72" s="24"/>
       <c r="E72" s="24"/>
       <c r="F72" s="24"/>
       <c r="G72" s="24"/>
       <c r="H72" s="24"/>
       <c r="I72" s="24"/>
       <c r="J72" s="24"/>
       <c r="K72" s="24"/>
       <c r="L72" s="24"/>
       <c r="M72" s="24"/>
       <c r="N72" s="11"/>
       <c r="O72" s="11"/>
       <c r="P72" s="11"/>
       <c r="Q72" s="11"/>