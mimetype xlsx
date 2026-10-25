--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1,74 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам нов\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90AE924C-9BE0-4929-9498-CC404FE541AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C598989B-3AE6-4395-BF51-F41AF86397D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белггілер" sheetId="3" r:id="rId2"/>
+    <sheet name="месяц" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B39" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="66">
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>Көліктің барлық түрлері</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -93,65 +97,202 @@
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>Жүк айналымы, млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. жкм</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды.  Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, Жолаушылар айналымы,Тасымалданған жүк, жолжүгі, жүк-жолжүгі, Жүк айналымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың адам, миллион жолаушы-километр, мың тонна,  миллион тонна-километр</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жолаушылар, Жолаушылар айналымы, Тасымалданған жүк, Жүк айналымы </t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады. Көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша жолаушылар санын тасымалдау қашықтығына көбейтудің жиынтықталуымен анықталады, көлік түрлері, тасымалдау қатынасы, өзге де белгілері  бойынша бөлек есептелінеді.                                                                                                                                                 Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен).                                                                 Көліктің жүк айналымы – жүктерді тасымалдау бойынша көлік жұмыстарының көлемі, тонна-километрмен тұлғаланады. Тасымалданатын жүктің əрбір партиясының (жөнелтудің) салмағын оны тасымалдау ара қашықтығына көбейтудің жиынтықталуы арқылы анықталады.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елдің және оның өңірлерінің жүктерін тасымалдау туралы ақпараттың негізгі көздері "Көлік жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады.                                                                 </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Асель Сабитова</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7232 250921</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>as.sabitova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -172,60 +313,117 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -239,143 +437,256 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="7" xr:uid="{371F09ED-0D16-4B30-8823-B22A1C9073BF}"/>
     <cellStyle name="Обычный 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="10" xr:uid="{48316E1E-8570-4204-ACD6-6588E7A584AE}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="6" xr:uid="{886E3F40-6056-4BA5-998F-661A937C3B75}"/>
+    <cellStyle name="Обычный 4 5" xfId="9" xr:uid="{DAC22F7C-F728-4FC3-BE53-12198291AF59}"/>
+    <cellStyle name="Обычный 5" xfId="8" xr:uid="{FF776126-B65B-415B-BC0E-E5FD5DE25351}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -620,90 +931,379 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27B9DEC6-3AFB-4ABD-AF86-94ED4C328E1C}">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="53.140625" customWidth="1"/>
+    <col min="2" max="2" width="90.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="38"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="40">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{ADE1FB31-9533-412E-9E28-350620EA8B4D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC789463-483B-450D-A8DC-FB1B43CEB702}">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="44"/>
+      <c r="B4" s="45"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="44"/>
+      <c r="B5" s="44"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="44"/>
+      <c r="B7" s="46" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="44"/>
+      <c r="B8" s="46" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="44"/>
+      <c r="B9" s="46" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="44"/>
+      <c r="B10" s="46" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="44"/>
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="44"/>
+      <c r="B12" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="44"/>
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="44"/>
+      <c r="B14" s="46"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="44"/>
+      <c r="B15" s="44"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="44"/>
+      <c r="B18" s="48" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+    <sheetView topLeftCell="A58" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C87" sqref="C87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28" style="4" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="10" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="23"/>
-[...10 lines deleted...]
-      <c r="M1" s="23"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="13" t="s">
@@ -1364,51 +1964,53 @@
       </c>
       <c r="B20" s="18">
         <v>1444.2</v>
       </c>
       <c r="C20" s="15">
         <v>1595.93</v>
       </c>
       <c r="D20" s="15">
         <v>1507.05</v>
       </c>
       <c r="E20" s="15">
         <v>2029.44</v>
       </c>
       <c r="F20" s="8">
         <v>2051.7399999999998</v>
       </c>
       <c r="G20" s="8">
         <v>1827.73</v>
       </c>
       <c r="H20" s="8">
         <v>1635.17</v>
       </c>
       <c r="I20" s="4">
         <v>1776.2</v>
       </c>
-      <c r="J20" s="15"/>
+      <c r="J20" s="15">
+        <v>1841.08</v>
+      </c>
       <c r="K20" s="5"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>2011</v>
       </c>
@@ -2029,51 +2631,53 @@
       </c>
       <c r="B37" s="18">
         <v>532.6</v>
       </c>
       <c r="C37" s="15">
         <v>414.07</v>
       </c>
       <c r="D37" s="15">
         <v>446.29</v>
       </c>
       <c r="E37" s="15">
         <v>430.45</v>
       </c>
       <c r="F37" s="8">
         <v>442.82</v>
       </c>
       <c r="G37" s="8">
         <v>421.89</v>
       </c>
       <c r="H37" s="8">
         <v>422.94</v>
       </c>
       <c r="I37" s="4">
         <v>436.9</v>
       </c>
-      <c r="J37" s="15"/>
+      <c r="J37" s="15">
+        <v>456.85</v>
+      </c>
       <c r="K37" s="5"/>
       <c r="L37" s="15"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>2011</v>
       </c>
@@ -2695,51 +3299,53 @@
       </c>
       <c r="B54" s="18">
         <v>6665.6</v>
       </c>
       <c r="C54" s="15">
         <v>6439.56</v>
       </c>
       <c r="D54" s="15">
         <v>6753.28</v>
       </c>
       <c r="E54" s="15">
         <v>7118.63</v>
       </c>
       <c r="F54" s="8">
         <v>7197.89</v>
       </c>
       <c r="G54" s="8">
         <v>6795.38</v>
       </c>
       <c r="H54" s="8">
         <v>6425.98</v>
       </c>
       <c r="I54" s="8">
         <v>6355.4</v>
       </c>
-      <c r="J54" s="15"/>
+      <c r="J54" s="15">
+        <v>6740.21</v>
+      </c>
       <c r="K54" s="5"/>
       <c r="L54" s="15"/>
       <c r="M54" s="15"/>
     </row>
     <row r="55" spans="1:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
       <c r="M55" s="5"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>2011</v>
       </c>
@@ -3360,101 +3966,105 @@
       </c>
       <c r="B71" s="19">
         <v>132.9</v>
       </c>
       <c r="C71" s="20">
         <v>119.9</v>
       </c>
       <c r="D71" s="20">
         <v>140.5</v>
       </c>
       <c r="E71" s="21">
         <v>132.6</v>
       </c>
       <c r="F71" s="17">
         <v>414.1</v>
       </c>
       <c r="G71" s="22">
         <v>154.5</v>
       </c>
       <c r="H71" s="17">
         <v>163.80000000000001</v>
       </c>
       <c r="I71" s="17">
         <v>164.4</v>
       </c>
-      <c r="J71" s="17"/>
+      <c r="J71" s="17">
+        <v>137.19999999999999</v>
+      </c>
       <c r="K71" s="17"/>
       <c r="L71" s="17"/>
       <c r="M71" s="17"/>
     </row>
     <row r="72" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="24" t="s">
+      <c r="A72" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B72" s="24"/>
-[...10 lines deleted...]
-      <c r="M72" s="24"/>
+      <c r="B72" s="50"/>
+      <c r="C72" s="50"/>
+      <c r="D72" s="50"/>
+      <c r="E72" s="50"/>
+      <c r="F72" s="50"/>
+      <c r="G72" s="50"/>
+      <c r="H72" s="50"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="50"/>
+      <c r="M72" s="50"/>
       <c r="N72" s="9"/>
       <c r="O72" s="9"/>
       <c r="P72" s="9"/>
       <c r="Q72" s="9"/>
       <c r="R72" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белггілер</vt:lpstr>
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>