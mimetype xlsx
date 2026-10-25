--- v6 (2026-09-15)
+++ v7 (2026-10-25)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Дана\Документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko232-10\документы\Динамика на сайт\Динамика ТРАНСПОРТ по месяцам нов\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1594BD5-B152-4E01-B94F-05127536CA83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9BC22AF-7F55-4F2E-89B8-47DCEEBA3A14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="период" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="период" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="67">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
@@ -94,62 +98,191 @@
   </si>
   <si>
     <t>Перевезено пассажиров, 
 тыс. человек</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Статистические данные по отрасли Транспорт с января 2023г. сформированы с учетом изменения методологического подхода по формированию показателей деятельности индивидуальных предпринимателей, осуществляющих коммерческие перевозки грузов и пассажиров на автомобильном транспорте. В целях получения сопоставимых данных с аналогичным периодом прошлого года, основные показатели отрасли Транспорт за 2022г. переформированы.</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2232,,6</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров, пассажирооборот, перевезено грузов, багажа, грузобагажа, грузооборот</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Тысяч человек, миллион пассажиро-километров, тысяч тонн,  миллион тонно-километров</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров, пассажирооборот, перевезено грузов, грузооборот</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2011 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Перевезено пассажиров – число пассажиров, перевезенных за определенный период времени. Единицей наблюдения в статистике перевозок пассажиров является пассажиро-поездка. Пассажирооборот транспорта – объем работы транспорта по перевозкам пассажиров. Единицей измерения является пассажиро-километр, т.е. перемещение 1 пассажира на расстояние в 1 километр. Определяется суммированием произведений количества пассажиров по каждой позиции перевозки на расстояние перевозки; вычисляется раздельно по видам транспорта, сообщениям перевозок, другим признакам.     Перевезено грузов – количество грузов в тоннах, перевезенных транспортом. Грузооборот транспорта – объем работы транспорта по перевозкам грузов, выражается в тонно-километрах. Определяется как сумма произведений веса каждой партии (отправки) перевозимого груза на расстояние ее перевозки.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о перевозке пассажиров, пассажирооборте, перевозке грузов, грузообороте являются данные, полученные по итогам проведения общегосударственного статистического наблюдения по форме 1-транспорт "Отчет о работе транспорта "</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики услуг</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Сабитова А.Н.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7232 250921</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>as.sabitova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -170,60 +303,109 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -237,58 +419,89 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -306,78 +519,142 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6" xr:uid="{A4B187BB-35C2-4AD0-BD2D-9D4A9CC63EB3}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="5" xr:uid="{F52246CC-13E7-459F-B28D-CE44C348D242}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -622,96 +899,333 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3CE02FA-A441-4A88-B53E-626A5959CC38}">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="2" width="88.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="40"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{941385B5-6F36-495D-8278-25B3F632F7E1}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1EEDB4-2282-49BA-A09C-C40E32A918EF}">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="115.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="45" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I71" sqref="I71"/>
+    <sheetView topLeftCell="A49" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="J75" sqref="J75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="25"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="5" t="s">
@@ -1359,51 +1873,53 @@
       </c>
       <c r="B20" s="12">
         <v>1444.2</v>
       </c>
       <c r="C20" s="12">
         <v>3040.14</v>
       </c>
       <c r="D20" s="12">
         <v>4547.1899999999996</v>
       </c>
       <c r="E20" s="16">
         <v>6440.86</v>
       </c>
       <c r="F20" s="9">
         <v>8492.6</v>
       </c>
       <c r="G20" s="18">
         <v>10320.33</v>
       </c>
       <c r="H20" s="12">
         <v>11955.49</v>
       </c>
       <c r="I20" s="9">
         <v>13731.7</v>
       </c>
-      <c r="J20" s="12"/>
+      <c r="J20" s="12">
+        <v>15572.81</v>
+      </c>
       <c r="K20" s="9"/>
       <c r="L20" s="12"/>
       <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
         <v>2011</v>
       </c>
@@ -2024,51 +2540,53 @@
       </c>
       <c r="B37" s="12">
         <v>532.57000000000005</v>
       </c>
       <c r="C37" s="12">
         <v>946.64</v>
       </c>
       <c r="D37" s="12">
         <v>1392.94</v>
       </c>
       <c r="E37" s="16">
         <v>1728.93</v>
       </c>
       <c r="F37" s="9">
         <v>2171.75</v>
       </c>
       <c r="G37" s="12">
         <v>2593.64</v>
       </c>
       <c r="H37" s="12">
         <v>3016.58</v>
       </c>
       <c r="I37" s="9">
         <v>3453.5</v>
       </c>
-      <c r="J37" s="12"/>
+      <c r="J37" s="12">
+        <v>3910.39</v>
+      </c>
       <c r="K37" s="9"/>
       <c r="L37" s="12"/>
       <c r="M37" s="16"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="7">
         <v>2011</v>
       </c>
@@ -2689,51 +3207,53 @@
       </c>
       <c r="B54" s="12">
         <v>6665.55</v>
       </c>
       <c r="C54" s="12">
         <v>13105.11</v>
       </c>
       <c r="D54" s="12">
         <v>19858.39</v>
       </c>
       <c r="E54" s="16">
         <v>26977.02</v>
       </c>
       <c r="F54" s="11">
         <v>34174.9</v>
       </c>
       <c r="G54" s="12">
         <v>40970.29</v>
       </c>
       <c r="H54" s="18">
         <v>47396.27</v>
       </c>
       <c r="I54" s="9">
         <v>53751.7</v>
       </c>
-      <c r="J54" s="12"/>
+      <c r="J54" s="12">
+        <v>60491.93</v>
+      </c>
       <c r="K54" s="9"/>
       <c r="L54" s="12"/>
       <c r="M54" s="16"/>
     </row>
     <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="7">
         <v>2011</v>
       </c>
@@ -3313,149 +3833,153 @@
       </c>
       <c r="B70" s="12">
         <v>140.4</v>
       </c>
       <c r="C70" s="12">
         <v>286.39999999999998</v>
       </c>
       <c r="D70" s="12">
         <v>442.8</v>
       </c>
       <c r="E70" s="16">
         <v>593</v>
       </c>
       <c r="F70" s="2">
         <v>755.9</v>
       </c>
       <c r="G70" s="21">
         <v>943.3</v>
       </c>
       <c r="H70" s="18">
         <v>1144.0999999999999</v>
       </c>
       <c r="I70" s="2">
         <v>1336.4</v>
       </c>
-      <c r="J70" s="2">
+      <c r="J70" s="11">
         <v>1497.6</v>
       </c>
       <c r="K70" s="2">
         <v>1657.4</v>
       </c>
       <c r="L70" s="2">
         <v>1820.6</v>
       </c>
       <c r="M70" s="2">
         <v>1982.9</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="15">
         <v>132.9</v>
       </c>
       <c r="C71" s="22">
         <v>252.8</v>
       </c>
       <c r="D71" s="15">
         <v>393.3</v>
       </c>
       <c r="E71" s="23">
         <v>525.9</v>
       </c>
       <c r="F71" s="24">
         <v>667</v>
       </c>
       <c r="G71" s="20">
         <v>821.5</v>
       </c>
       <c r="H71" s="19">
         <v>985.3</v>
       </c>
       <c r="I71" s="17">
         <v>1149.7</v>
       </c>
-      <c r="J71" s="17"/>
+      <c r="J71" s="24">
+        <v>1286.9000000000001</v>
+      </c>
       <c r="K71" s="17"/>
       <c r="L71" s="17"/>
       <c r="M71" s="17"/>
     </row>
     <row r="72" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="26" t="s">
+      <c r="A72" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B72" s="26"/>
-[...10 lines deleted...]
-      <c r="M72" s="26"/>
+      <c r="B72" s="47"/>
+      <c r="C72" s="47"/>
+      <c r="D72" s="47"/>
+      <c r="E72" s="47"/>
+      <c r="F72" s="47"/>
+      <c r="G72" s="47"/>
+      <c r="H72" s="47"/>
+      <c r="I72" s="47"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="47"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="47"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="V72" s="14"/>
       <c r="W72" s="14"/>
       <c r="X72" s="14"/>
       <c r="Y72" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A72:M72"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>