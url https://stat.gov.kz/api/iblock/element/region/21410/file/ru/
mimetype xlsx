--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="26145" windowHeight="7290"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$V$7</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Товарные запасы в розничной сети*</t>
   </si>
   <si>
     <t>В днях торговли</t>
   </si>
   <si>
     <t>Товарные запасы, млрд. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">  * Данные только по предприятиям торговли, с численностью работающих свыше 20 человек  (по форме 2-торговля)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
@@ -347,91 +347,91 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -457,51 +457,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -635,102 +635,104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V21"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Y22" sqref="Y22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="23" customWidth="1"/>
     <col min="2" max="11" width="9.7109375" style="23" customWidth="1"/>
     <col min="12" max="16" width="9.140625" style="23"/>
     <col min="17" max="17" width="10.5703125" style="23" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="23"/>
+    <col min="18" max="21" width="9.140625" style="23"/>
+    <col min="22" max="22" width="9.140625" style="23" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="1" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="32"/>
       <c r="P1" s="32"/>
       <c r="Q1" s="32"/>
       <c r="R1" s="32"/>
       <c r="S1" s="32"/>
       <c r="T1" s="32"/>
       <c r="U1" s="29"/>
     </row>
-    <row r="2" spans="1:22" s="1" customFormat="1" ht="13.5" thickBot="1">
+    <row r="2" spans="1:23" s="1" customFormat="1" ht="13.5" thickBot="1">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:22" s="8" customFormat="1" ht="13.5" thickBot="1">
+    <row r="3" spans="1:23" s="8" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2004</v>
       </c>
       <c r="C3" s="5">
         <v>2005</v>
       </c>
       <c r="D3" s="6">
         <v>2006</v>
       </c>
       <c r="E3" s="4">
         <v>2007</v>
       </c>
       <c r="F3" s="4">
         <v>2008</v>
       </c>
       <c r="G3" s="4">
         <v>2009</v>
       </c>
       <c r="H3" s="7">
         <v>2010</v>
       </c>
       <c r="I3" s="4">
         <v>2011</v>
       </c>
@@ -751,52 +753,55 @@
       </c>
       <c r="O3" s="4">
         <v>2017</v>
       </c>
       <c r="P3" s="4">
         <v>2018</v>
       </c>
       <c r="Q3" s="4">
         <v>2019</v>
       </c>
       <c r="R3" s="4">
         <v>2020</v>
       </c>
       <c r="S3" s="4">
         <v>2021</v>
       </c>
       <c r="T3" s="7">
         <v>2022</v>
       </c>
       <c r="U3" s="26">
         <v>2023</v>
       </c>
       <c r="V3" s="26">
         <v>2024</v>
       </c>
+      <c r="W3" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:22" s="1" customFormat="1" ht="25.5">
+    <row r="4" spans="1:23" s="1" customFormat="1" ht="25.5">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10">
         <v>3.8</v>
       </c>
       <c r="C4" s="10">
         <v>6.4</v>
       </c>
       <c r="D4" s="10">
         <v>11.2</v>
       </c>
       <c r="E4" s="10">
         <v>12.2</v>
       </c>
       <c r="F4" s="11">
         <v>19.399999999999999</v>
       </c>
       <c r="G4" s="11">
         <v>17.600000000000001</v>
       </c>
       <c r="H4" s="12">
         <v>18.5</v>
       </c>
       <c r="I4" s="13">
@@ -819,52 +824,55 @@
       </c>
       <c r="O4" s="14">
         <v>19.5</v>
       </c>
       <c r="P4" s="14">
         <v>20.7</v>
       </c>
       <c r="Q4" s="14">
         <v>25.1</v>
       </c>
       <c r="R4" s="14">
         <v>28.2</v>
       </c>
       <c r="S4" s="15">
         <v>38.299999999999997</v>
       </c>
       <c r="T4" s="24">
         <v>38.1</v>
       </c>
       <c r="U4" s="27">
         <v>42.5</v>
       </c>
       <c r="V4" s="27">
         <v>39.6</v>
       </c>
+      <c r="W4" s="27">
+        <v>38.299999999999997</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" s="1" customFormat="1">
+    <row r="5" spans="1:23" s="1" customFormat="1">
       <c r="A5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="17">
         <v>42</v>
       </c>
       <c r="C5" s="17">
         <v>38</v>
       </c>
       <c r="D5" s="17">
         <v>49</v>
       </c>
       <c r="E5" s="17">
         <v>46</v>
       </c>
       <c r="F5" s="17">
         <v>106</v>
       </c>
       <c r="G5" s="17">
         <v>118</v>
       </c>
       <c r="H5" s="18">
         <v>83</v>
       </c>
       <c r="I5" s="17">
@@ -887,79 +895,82 @@
       </c>
       <c r="O5" s="19">
         <v>53</v>
       </c>
       <c r="P5" s="19">
         <v>55</v>
       </c>
       <c r="Q5" s="19">
         <v>45</v>
       </c>
       <c r="R5" s="19">
         <v>33</v>
       </c>
       <c r="S5" s="19">
         <v>42</v>
       </c>
       <c r="T5" s="25">
         <v>58</v>
       </c>
       <c r="U5" s="28">
         <v>57</v>
       </c>
       <c r="V5" s="28">
         <v>49</v>
       </c>
+      <c r="W5" s="28">
+        <v>46</v>
+      </c>
     </row>
-    <row r="6" spans="1:22" s="20" customFormat="1"/>
-    <row r="7" spans="1:22" s="1" customFormat="1">
+    <row r="6" spans="1:23" s="20" customFormat="1"/>
+    <row r="7" spans="1:23" s="1" customFormat="1">
       <c r="A7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
     </row>
-    <row r="8" spans="1:22" s="1" customFormat="1"/>
-    <row r="9" spans="1:22" s="1" customFormat="1">
+    <row r="8" spans="1:23" s="1" customFormat="1"/>
+    <row r="9" spans="1:23" s="1" customFormat="1">
       <c r="Q9" s="21"/>
     </row>
-    <row r="10" spans="1:22" s="22" customFormat="1"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22" s="22" customFormat="1">
+    <row r="10" spans="1:23" s="22" customFormat="1"/>
+    <row r="11" spans="1:23" s="22" customFormat="1"/>
+    <row r="12" spans="1:23" s="22" customFormat="1">
       <c r="E12" s="1"/>
     </row>
-    <row r="13" spans="1:22" s="22" customFormat="1"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:22" s="22" customFormat="1"/>
+    <row r="13" spans="1:23" s="22" customFormat="1"/>
+    <row r="14" spans="1:23" s="22" customFormat="1"/>
+    <row r="15" spans="1:23" s="22" customFormat="1"/>
+    <row r="16" spans="1:23" s="22" customFormat="1"/>
     <row r="17" s="22" customFormat="1"/>
     <row r="18" s="22" customFormat="1"/>
     <row r="19" s="22" customFormat="1"/>
     <row r="20" s="22" customFormat="1"/>
     <row r="21" s="22" customFormat="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A7:J7"/>
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">