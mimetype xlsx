--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="30" yWindow="-225" windowWidth="27225" windowHeight="8295"/>
   </bookViews>
   <sheets>
     <sheet name="объемы" sheetId="3" r:id="rId1"/>
     <sheet name="индексы" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">индексы!$A$1:$I$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">объемы!$A$1:$W$41</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="29">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Алтай </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Предоставление услуг по обеспечению питанием и напитками (общественное питание)</t>
   </si>
   <si>
     <t>Индексы физического объема предоставления услуг по обеспечению питанием и напитками (общественное питание)</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
@@ -477,91 +477,91 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -587,51 +587,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -771,52 +771,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="96" workbookViewId="0">
-      <selection activeCell="K36" sqref="K36"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleSheetLayoutView="96" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="10" style="39" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="39" customWidth="1"/>
     <col min="4" max="20" width="10" style="39" customWidth="1"/>
     <col min="21" max="23" width="10" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="17.25" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
@@ -2578,526 +2578,559 @@
         <v>149170</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
       <c r="P25" s="38"/>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="38"/>
       <c r="T25" s="38"/>
     </row>
     <row r="26" spans="1:33" ht="13.5" thickBot="1">
-      <c r="D26" s="4" t="s">
+      <c r="D26" s="4"/>
+      <c r="E26" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:33" s="12" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A27" s="5"/>
       <c r="B27" s="9">
         <v>2022</v>
       </c>
       <c r="C27" s="9">
         <v>2023</v>
       </c>
       <c r="D27" s="9">
         <v>2024</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="9">
+        <v>2025</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
       <c r="T27" s="11"/>
       <c r="U27" s="11"/>
       <c r="V27" s="11"/>
       <c r="W27" s="11"/>
       <c r="X27" s="11"/>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AD27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
     </row>
     <row r="28" spans="1:33" s="23" customFormat="1" ht="24" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="21">
         <v>20485601</v>
       </c>
       <c r="C28" s="21">
         <v>31606225</v>
       </c>
       <c r="D28" s="21">
         <v>35743613</v>
       </c>
-      <c r="E28" s="22"/>
+      <c r="E28" s="21">
+        <v>42005410</v>
+      </c>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
       <c r="T28" s="22"/>
       <c r="U28" s="22"/>
       <c r="V28" s="22"/>
       <c r="W28" s="22"/>
       <c r="X28" s="22"/>
       <c r="Y28" s="22"/>
       <c r="Z28" s="22"/>
       <c r="AA28" s="22"/>
       <c r="AB28" s="22"/>
       <c r="AC28" s="22"/>
       <c r="AD28" s="22"/>
       <c r="AE28" s="22"/>
       <c r="AF28" s="22"/>
       <c r="AG28" s="22"/>
     </row>
     <row r="29" spans="1:33" ht="16.5" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="30">
         <v>13603455</v>
       </c>
       <c r="C29" s="30">
         <v>21241250</v>
       </c>
       <c r="D29" s="30">
         <v>22860755</v>
       </c>
-      <c r="E29" s="1"/>
+      <c r="E29" s="30">
+        <v>32069536</v>
+      </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
     </row>
     <row r="30" spans="1:33" ht="16.5" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="30">
         <v>2841494</v>
       </c>
       <c r="C30" s="30">
         <v>6965355</v>
       </c>
       <c r="D30" s="30">
         <v>6403426</v>
       </c>
-      <c r="E30" s="2"/>
+      <c r="E30" s="30">
+        <v>1760802</v>
+      </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
     </row>
     <row r="31" spans="1:33" ht="16.5" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="30">
         <v>525360</v>
       </c>
       <c r="C31" s="30">
         <v>464357</v>
       </c>
       <c r="D31" s="30">
         <v>1379436</v>
       </c>
-      <c r="E31" s="2"/>
+      <c r="E31" s="30">
+        <v>1733242</v>
+      </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
     </row>
     <row r="32" spans="1:33" ht="16.5" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="30">
         <v>911349</v>
       </c>
       <c r="C32" s="30">
         <v>333135</v>
       </c>
       <c r="D32" s="30">
         <v>765467</v>
       </c>
-      <c r="E32" s="2"/>
+      <c r="E32" s="30">
+        <v>837515</v>
+      </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
     </row>
     <row r="33" spans="1:20" ht="16.5" customHeight="1">
       <c r="A33" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="30">
         <v>1348492</v>
       </c>
       <c r="C33" s="30">
         <v>1434961</v>
       </c>
       <c r="D33" s="30">
         <v>2002912</v>
       </c>
-      <c r="E33" s="2"/>
+      <c r="E33" s="30">
+        <v>2328323</v>
+      </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
     </row>
     <row r="34" spans="1:20" ht="16.5" customHeight="1">
       <c r="A34" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="30">
         <v>8267</v>
       </c>
       <c r="C34" s="30">
         <v>41180</v>
       </c>
       <c r="D34" s="30">
         <v>353425</v>
       </c>
-      <c r="E34" s="2"/>
+      <c r="E34" s="30">
+        <v>9280</v>
+      </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
     </row>
     <row r="35" spans="1:20" ht="16.5" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="30">
         <v>323516</v>
       </c>
       <c r="C35" s="30">
         <v>411886</v>
       </c>
       <c r="D35" s="30">
         <v>247882</v>
       </c>
-      <c r="E35" s="2"/>
+      <c r="E35" s="30">
+        <v>78869</v>
+      </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
     </row>
     <row r="36" spans="1:20" ht="16.5" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E36" s="2"/>
+      <c r="E36" s="30" t="s">
+        <v>2</v>
+      </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
     </row>
     <row r="37" spans="1:20" ht="16.5" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="30">
         <v>43039</v>
       </c>
       <c r="C37" s="30">
         <v>113497</v>
       </c>
       <c r="D37" s="30">
         <v>336602</v>
       </c>
-      <c r="E37" s="2"/>
+      <c r="E37" s="30">
+        <v>421827</v>
+      </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
     </row>
     <row r="38" spans="1:20" ht="16.5" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="30">
         <v>43951</v>
       </c>
       <c r="D38" s="30">
         <v>48066</v>
       </c>
-      <c r="E38" s="2"/>
+      <c r="E38" s="30">
+        <v>235685</v>
+      </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
     </row>
     <row r="39" spans="1:20" s="36" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="30">
         <v>165731</v>
       </c>
       <c r="C39" s="30">
         <v>275591</v>
       </c>
       <c r="D39" s="30">
         <v>44242</v>
       </c>
+      <c r="E39" s="30">
+        <v>241831</v>
+      </c>
     </row>
     <row r="40" spans="1:20" s="36" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="30">
         <v>96466</v>
       </c>
+      <c r="E40" s="30">
+        <v>223396</v>
+      </c>
     </row>
     <row r="41" spans="1:20" ht="16.5" customHeight="1">
       <c r="A41" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="30">
         <v>714899</v>
       </c>
       <c r="C41" s="30">
         <v>281063</v>
       </c>
       <c r="D41" s="30">
         <v>1204935</v>
       </c>
-      <c r="E41" s="2"/>
+      <c r="E41" s="30">
+        <v>2065104</v>
+      </c>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD42"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S32" sqref="S32"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="32.25" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -3806,260 +3839,306 @@
         <v>70.239999999999995</v>
       </c>
       <c r="C24" s="53">
         <v>35.22</v>
       </c>
       <c r="D24" s="49">
         <v>39.592925717474195</v>
       </c>
       <c r="E24" s="49">
         <v>2.5058061716282864</v>
       </c>
       <c r="F24" s="49">
         <v>7474.4145099922935</v>
       </c>
       <c r="G24" s="51">
         <v>136.1</v>
       </c>
       <c r="H24" s="52">
         <v>2.2000000000000002</v>
       </c>
       <c r="I24" s="52">
         <v>946.8</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="13.5" thickBot="1">
-      <c r="D27" s="40" t="s">
+      <c r="D27" s="40"/>
+      <c r="E27" s="40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="13.5" thickBot="1">
       <c r="A28" s="5"/>
       <c r="B28" s="41">
         <v>2022</v>
       </c>
       <c r="C28" s="41">
         <v>2023</v>
       </c>
       <c r="D28" s="41">
         <v>2024</v>
       </c>
+      <c r="E28" s="41">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:9" ht="25.5">
       <c r="A29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="58">
         <v>116.9</v>
       </c>
       <c r="C29" s="58">
         <v>138</v>
       </c>
       <c r="D29" s="58">
         <v>101.2</v>
       </c>
+      <c r="E29" s="58">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="30" spans="1:9" ht="17.25" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="49">
         <v>107.2</v>
       </c>
       <c r="C30" s="49">
         <v>139.69999999999999</v>
       </c>
       <c r="D30" s="49">
         <v>96.3</v>
       </c>
+      <c r="E30" s="49">
+        <v>125.3</v>
+      </c>
     </row>
     <row r="31" spans="1:9" ht="17.25" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="49">
         <v>155.5</v>
       </c>
       <c r="C31" s="49">
         <v>219.3</v>
       </c>
       <c r="D31" s="49">
         <v>82.2</v>
       </c>
+      <c r="E31" s="49">
+        <v>24.6</v>
+      </c>
     </row>
     <row r="32" spans="1:9" ht="17.25" customHeight="1">
       <c r="A32" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="49">
         <v>128.30000000000001</v>
       </c>
       <c r="C32" s="49">
         <v>79.099999999999994</v>
       </c>
       <c r="D32" s="49">
         <v>265.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E32" s="49">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="17.25" customHeight="1">
       <c r="A33" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="49">
         <v>148.19999999999999</v>
       </c>
       <c r="C33" s="49">
         <v>32.700000000000003</v>
       </c>
       <c r="D33" s="49">
         <v>205.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E33" s="49">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="17.25" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="49">
         <v>88</v>
       </c>
       <c r="C34" s="49">
         <v>95.2</v>
       </c>
       <c r="D34" s="49">
         <v>124.8</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E34" s="49">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="17.25" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="49">
         <v>421.1</v>
       </c>
       <c r="C35" s="49">
         <v>445.6</v>
       </c>
       <c r="D35" s="49">
         <v>767.7</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E35" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="17.25" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="49">
         <v>2245.1</v>
       </c>
       <c r="C36" s="49">
         <v>113.9</v>
       </c>
       <c r="D36" s="49">
         <v>514.4</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E36" s="49">
+        <v>28.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="17.25" customHeight="1">
       <c r="A37" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D37" s="49" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E37" s="49" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="17.25" customHeight="1">
       <c r="A38" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="49">
         <v>73</v>
       </c>
       <c r="C38" s="49">
         <v>235.9</v>
       </c>
       <c r="D38" s="49">
         <v>265.3</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E38" s="49">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="17.25" customHeight="1">
       <c r="A39" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="49">
         <v>97.8</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E39" s="49">
+        <v>437.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="17.25" customHeight="1">
       <c r="A40" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="49">
         <v>89.1</v>
       </c>
       <c r="C40" s="49">
         <v>148.69999999999999</v>
       </c>
       <c r="D40" s="49">
         <v>14.4</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E40" s="49">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="17.25" customHeight="1">
       <c r="A41" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="49">
         <v>23.4</v>
       </c>
-    </row>
-    <row r="42" spans="1:4" ht="17.25" customHeight="1">
+      <c r="E41" s="49">
+        <v>206.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="17.25" customHeight="1">
       <c r="A42" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="49">
         <v>417.5</v>
       </c>
       <c r="C42" s="49">
         <v>35.200000000000003</v>
       </c>
       <c r="D42" s="49">
         <v>383.5</v>
+      </c>
+      <c r="E42" s="49">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>