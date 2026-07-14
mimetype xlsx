--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,70 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="27705" windowHeight="7620"/>
+    <workbookView xWindow="0" yWindow="30" windowWidth="27705" windowHeight="7620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="по ВКО " sheetId="4" r:id="rId1"/>
     <sheet name="кол-во АЗС, ГАЗС и АГНКС по рег" sheetId="3" r:id="rId2"/>
     <sheet name="объем по регионам" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'кол-во АЗС, ГАЗС и АГНКС по рег'!$A$1:$U$151</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'объем по регионам'!$A$1:$T$23</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'по ВКО '!$A$1:$V$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'по ВКО '!$A$1:$V$26</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B196" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1360" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1166" uniqueCount="88">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>передвижные</t>
   </si>
   <si>
     <t>контейнерные</t>
   </si>
   <si>
     <t>стационарные</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>тыс тенге</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">     в том числе </t>
   </si>
   <si>
@@ -341,66 +348,50 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2022</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t>1)</t>
-[...14 lines deleted...]
-      </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>Самар</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2022г. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
@@ -414,101 +405,76 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">   Данные с 2022г. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
     </r>
   </si>
   <si>
     <t>Үлкен Нарын</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">
-[...23 lines deleted...]
-    <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2022г. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -611,106 +577,94 @@
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...10 lines deleted...]
-    <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -846,143 +800,117 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="187">
+  <cellXfs count="195">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1113,85 +1041,85 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1254,224 +1182,259 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1497,51 +1460,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1683,11637 +1646,11237 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:V36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30:F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="2" customWidth="1"/>
     <col min="3" max="6" width="9" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="9" customWidth="1"/>
     <col min="12" max="14" width="9.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="2" customWidth="1"/>
     <col min="16" max="21" width="9.5703125" style="2" customWidth="1"/>
-    <col min="22" max="23" width="10.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="2"/>
+    <col min="22" max="22" width="10.28515625" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="18" customHeight="1">
-      <c r="A1" s="180" t="s">
+    <row r="1" spans="1:22" ht="18" customHeight="1">
+      <c r="A1" s="187" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="180"/>
-[...24 lines deleted...]
-    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
+      <c r="G1" s="187"/>
+      <c r="H1" s="187"/>
+      <c r="I1" s="187"/>
+      <c r="J1" s="187"/>
+      <c r="K1" s="187"/>
+      <c r="L1" s="187"/>
+      <c r="M1" s="187"/>
+      <c r="N1" s="187"/>
+      <c r="O1" s="187"/>
+      <c r="P1" s="187"/>
+      <c r="Q1" s="187"/>
+      <c r="R1" s="187"/>
+      <c r="S1" s="187"/>
+      <c r="T1" s="187"/>
+      <c r="U1" s="187"/>
+      <c r="V1" s="187"/>
+    </row>
+    <row r="2" spans="1:22" ht="13.5" thickBot="1">
       <c r="P2" s="8"/>
     </row>
-    <row r="3" spans="1:25" ht="39" thickBot="1">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:22" ht="39" thickBot="1">
+      <c r="A3" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="44">
+      <c r="C3" s="39">
         <v>2002</v>
       </c>
-      <c r="D3" s="45">
+      <c r="D3" s="40">
         <v>2003</v>
       </c>
-      <c r="E3" s="45">
+      <c r="E3" s="40">
         <v>2004</v>
       </c>
-      <c r="F3" s="45">
+      <c r="F3" s="40">
         <v>2005</v>
       </c>
-      <c r="G3" s="45">
+      <c r="G3" s="40">
         <v>2006</v>
       </c>
-      <c r="H3" s="45">
+      <c r="H3" s="40">
         <v>2007</v>
       </c>
-      <c r="I3" s="46">
+      <c r="I3" s="41">
         <v>2008</v>
       </c>
-      <c r="J3" s="45">
+      <c r="J3" s="40">
         <v>2009</v>
       </c>
-      <c r="K3" s="46">
+      <c r="K3" s="41">
         <v>2010</v>
       </c>
-      <c r="L3" s="45">
+      <c r="L3" s="40">
         <v>2011</v>
       </c>
-      <c r="M3" s="46">
+      <c r="M3" s="41">
         <v>2012</v>
       </c>
-      <c r="N3" s="46">
+      <c r="N3" s="41">
         <v>2013</v>
       </c>
-      <c r="O3" s="46">
+      <c r="O3" s="41">
         <v>2014</v>
       </c>
-      <c r="P3" s="47">
+      <c r="P3" s="42">
         <v>2015</v>
       </c>
-      <c r="Q3" s="47">
+      <c r="Q3" s="42">
         <v>2016</v>
       </c>
-      <c r="R3" s="47">
+      <c r="R3" s="42">
         <v>2017</v>
       </c>
-      <c r="S3" s="48">
+      <c r="S3" s="43">
         <v>2018</v>
       </c>
-      <c r="T3" s="49">
+      <c r="T3" s="44">
         <v>2019</v>
       </c>
-      <c r="U3" s="49">
+      <c r="U3" s="44">
         <v>2020</v>
       </c>
-      <c r="V3" s="49">
+      <c r="V3" s="44">
         <v>2021</v>
       </c>
-      <c r="W3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="X3" s="47">
+    </row>
+    <row r="4" spans="1:22" ht="15" customHeight="1">
+      <c r="A4" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="47">
+        <v>423</v>
+      </c>
+      <c r="D4" s="48">
+        <v>432</v>
+      </c>
+      <c r="E4" s="47">
+        <v>444</v>
+      </c>
+      <c r="F4" s="47">
+        <v>448</v>
+      </c>
+      <c r="G4" s="47">
+        <v>452</v>
+      </c>
+      <c r="H4" s="49">
+        <v>457</v>
+      </c>
+      <c r="I4" s="47">
+        <v>454</v>
+      </c>
+      <c r="J4" s="49">
+        <v>452</v>
+      </c>
+      <c r="K4" s="49">
+        <v>451</v>
+      </c>
+      <c r="L4" s="49">
+        <v>443</v>
+      </c>
+      <c r="M4" s="50">
+        <v>430</v>
+      </c>
+      <c r="N4" s="49">
+        <v>428</v>
+      </c>
+      <c r="O4" s="49">
+        <v>430</v>
+      </c>
+      <c r="P4" s="49">
+        <v>440</v>
+      </c>
+      <c r="Q4" s="51">
+        <v>453</v>
+      </c>
+      <c r="R4" s="52">
+        <v>465</v>
+      </c>
+      <c r="S4" s="53">
+        <v>476</v>
+      </c>
+      <c r="T4" s="54">
+        <v>497</v>
+      </c>
+      <c r="U4" s="54">
+        <v>503</v>
+      </c>
+      <c r="V4" s="54">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1">
+      <c r="A5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="55"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+    </row>
+    <row r="6" spans="1:22" ht="15" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="29">
+        <v>426</v>
+      </c>
+      <c r="H6" s="29">
+        <v>426</v>
+      </c>
+      <c r="I6" s="56">
+        <v>429</v>
+      </c>
+      <c r="J6" s="29">
+        <v>428</v>
+      </c>
+      <c r="K6" s="56">
+        <v>430</v>
+      </c>
+      <c r="L6" s="29">
+        <v>417</v>
+      </c>
+      <c r="M6" s="56">
+        <v>409</v>
+      </c>
+      <c r="N6" s="56">
+        <v>408</v>
+      </c>
+      <c r="O6" s="56">
+        <v>409</v>
+      </c>
+      <c r="P6" s="29">
+        <v>416</v>
+      </c>
+      <c r="Q6" s="29">
+        <v>412</v>
+      </c>
+      <c r="R6" s="29">
+        <v>418</v>
+      </c>
+      <c r="S6" s="60">
+        <v>412</v>
+      </c>
+      <c r="T6" s="28">
+        <v>411</v>
+      </c>
+      <c r="U6" s="28">
+        <v>412</v>
+      </c>
+      <c r="V6" s="28">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="29">
+        <v>25</v>
+      </c>
+      <c r="H7" s="29">
+        <v>27</v>
+      </c>
+      <c r="I7" s="56">
+        <v>23</v>
+      </c>
+      <c r="J7" s="29">
+        <v>22</v>
+      </c>
+      <c r="K7" s="56">
+        <v>19</v>
+      </c>
+      <c r="L7" s="29">
+        <v>25</v>
+      </c>
+      <c r="M7" s="56">
+        <v>20</v>
+      </c>
+      <c r="N7" s="56">
+        <v>18</v>
+      </c>
+      <c r="O7" s="56">
+        <v>19</v>
+      </c>
+      <c r="P7" s="56">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="56">
+        <v>14</v>
+      </c>
+      <c r="R7" s="56">
+        <v>11</v>
+      </c>
+      <c r="S7" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="T7" s="28">
+        <v>11</v>
+      </c>
+      <c r="U7" s="28">
+        <v>12</v>
+      </c>
+      <c r="V7" s="28">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="29">
+        <v>1</v>
+      </c>
+      <c r="H8" s="29">
+        <v>4</v>
+      </c>
+      <c r="I8" s="56">
+        <v>2</v>
+      </c>
+      <c r="J8" s="29">
+        <v>2</v>
+      </c>
+      <c r="K8" s="56">
+        <v>2</v>
+      </c>
+      <c r="L8" s="29">
+        <v>1</v>
+      </c>
+      <c r="M8" s="56">
+        <v>1</v>
+      </c>
+      <c r="N8" s="56">
+        <v>2</v>
+      </c>
+      <c r="O8" s="56">
+        <v>2</v>
+      </c>
+      <c r="P8" s="56">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="56">
+        <v>5</v>
+      </c>
+      <c r="R8" s="56">
+        <v>5</v>
+      </c>
+      <c r="S8" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="T8" s="28">
+        <v>5</v>
+      </c>
+      <c r="U8" s="28">
+        <v>5</v>
+      </c>
+      <c r="V8" s="28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="62">
+        <v>439</v>
+      </c>
+      <c r="M9" s="62">
+        <v>426</v>
+      </c>
+      <c r="N9" s="63">
+        <v>423</v>
+      </c>
+      <c r="O9" s="63">
+        <v>425</v>
+      </c>
+      <c r="P9" s="56">
+        <v>431</v>
+      </c>
+      <c r="Q9" s="56">
+        <v>431</v>
+      </c>
+      <c r="R9" s="56">
+        <v>434</v>
+      </c>
+      <c r="S9" s="61">
+        <v>429</v>
+      </c>
+      <c r="T9" s="28">
+        <v>427</v>
+      </c>
+      <c r="U9" s="28">
+        <v>429</v>
+      </c>
+      <c r="V9" s="28">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" s="62">
+        <v>4</v>
+      </c>
+      <c r="M10" s="62">
+        <v>4</v>
+      </c>
+      <c r="N10" s="63">
+        <v>5</v>
+      </c>
+      <c r="O10" s="63">
+        <v>5</v>
+      </c>
+      <c r="P10" s="56">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="56">
+        <v>22</v>
+      </c>
+      <c r="R10" s="56">
+        <v>31</v>
+      </c>
+      <c r="S10" s="61">
+        <v>47</v>
+      </c>
+      <c r="T10" s="28">
+        <v>70</v>
+      </c>
+      <c r="U10" s="28">
+        <v>74</v>
+      </c>
+      <c r="V10" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="8" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A11" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="64">
+        <v>1495</v>
+      </c>
+      <c r="D11" s="64">
+        <v>1710</v>
+      </c>
+      <c r="E11" s="64">
+        <v>1789</v>
+      </c>
+      <c r="F11" s="64">
+        <v>1805</v>
+      </c>
+      <c r="G11" s="65">
+        <v>1971</v>
+      </c>
+      <c r="H11" s="65">
+        <v>2130</v>
+      </c>
+      <c r="I11" s="64">
+        <v>1960</v>
+      </c>
+      <c r="J11" s="65">
+        <v>1897</v>
+      </c>
+      <c r="K11" s="65">
+        <v>1958</v>
+      </c>
+      <c r="L11" s="65">
+        <v>2004</v>
+      </c>
+      <c r="M11" s="65">
+        <v>1944</v>
+      </c>
+      <c r="N11" s="65">
+        <v>1979</v>
+      </c>
+      <c r="O11" s="65">
+        <v>1960</v>
+      </c>
+      <c r="P11" s="66">
         <v>2023</v>
       </c>
-      <c r="Y3" s="47">
-[...7 lines deleted...]
-      <c r="B4" s="51" t="s">
+      <c r="Q11" s="65">
+        <v>2037</v>
+      </c>
+      <c r="R11" s="67">
+        <v>2063</v>
+      </c>
+      <c r="S11" s="68">
+        <v>2028</v>
+      </c>
+      <c r="T11" s="69">
+        <v>2064</v>
+      </c>
+      <c r="U11" s="69">
+        <v>2008</v>
+      </c>
+      <c r="V11" s="28">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="14.25" customHeight="1">
+      <c r="A12" s="70" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="64">
+        <v>34714</v>
+      </c>
+      <c r="D12" s="64">
+        <v>39113</v>
+      </c>
+      <c r="E12" s="64">
+        <v>42459</v>
+      </c>
+      <c r="F12" s="64">
+        <v>42101</v>
+      </c>
+      <c r="G12" s="65">
+        <v>48929</v>
+      </c>
+      <c r="H12" s="65">
+        <v>55386</v>
+      </c>
+      <c r="I12" s="64">
+        <v>46398.9</v>
+      </c>
+      <c r="J12" s="72">
+        <v>44133</v>
+      </c>
+      <c r="K12" s="65">
+        <v>46298.8</v>
+      </c>
+      <c r="L12" s="65">
+        <v>47914</v>
+      </c>
+      <c r="M12" s="65">
+        <v>48482</v>
+      </c>
+      <c r="N12" s="65">
+        <v>48492</v>
+      </c>
+      <c r="O12" s="65">
+        <v>48478</v>
+      </c>
+      <c r="P12" s="65">
+        <v>48957</v>
+      </c>
+      <c r="Q12" s="65">
+        <v>48171</v>
+      </c>
+      <c r="R12" s="73">
+        <v>49163</v>
+      </c>
+      <c r="S12" s="74">
+        <v>48222</v>
+      </c>
+      <c r="T12" s="69">
+        <v>51035364</v>
+      </c>
+      <c r="U12" s="69">
+        <v>51654135</v>
+      </c>
+      <c r="V12" s="67">
+        <v>47512638</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="25.5">
+      <c r="A13" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="52">
-[...222 lines deleted...]
-      <c r="Q7" s="61">
+      <c r="C13" s="64">
+        <v>1398</v>
+      </c>
+      <c r="D13" s="64">
+        <v>1506</v>
+      </c>
+      <c r="E13" s="64">
+        <v>1566</v>
+      </c>
+      <c r="F13" s="64">
+        <v>1713</v>
+      </c>
+      <c r="G13" s="65">
+        <v>1834</v>
+      </c>
+      <c r="H13" s="65">
+        <v>1941</v>
+      </c>
+      <c r="I13" s="64">
+        <v>1425</v>
+      </c>
+      <c r="J13" s="65">
+        <v>1490</v>
+      </c>
+      <c r="K13" s="65">
+        <v>1473</v>
+      </c>
+      <c r="L13" s="65">
+        <v>1447</v>
+      </c>
+      <c r="M13" s="65">
+        <v>1526</v>
+      </c>
+      <c r="N13" s="65">
+        <v>1537</v>
+      </c>
+      <c r="O13" s="65">
+        <v>1391</v>
+      </c>
+      <c r="P13" s="65">
+        <v>1387</v>
+      </c>
+      <c r="Q13" s="65">
+        <v>1404</v>
+      </c>
+      <c r="R13" s="67">
+        <v>1422</v>
+      </c>
+      <c r="S13" s="68">
+        <v>1353</v>
+      </c>
+      <c r="T13" s="69">
+        <v>1459</v>
+      </c>
+      <c r="U13" s="69">
+        <v>1452</v>
+      </c>
+      <c r="V13" s="28">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="51">
+      <c r="A14" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="64">
+        <v>6220146</v>
+      </c>
+      <c r="D14" s="64">
+        <v>6009748.5</v>
+      </c>
+      <c r="E14" s="64">
+        <v>7268636.0999999996</v>
+      </c>
+      <c r="F14" s="64">
+        <v>8738974.5</v>
+      </c>
+      <c r="G14" s="65">
+        <v>12977820.5</v>
+      </c>
+      <c r="H14" s="65">
+        <v>15431638.6</v>
+      </c>
+      <c r="I14" s="64">
+        <v>21212100.600000001</v>
+      </c>
+      <c r="J14" s="60">
+        <v>16414112.1</v>
+      </c>
+      <c r="K14" s="65">
+        <v>21429392.199999999</v>
+      </c>
+      <c r="L14" s="65">
+        <v>34031096.899999999</v>
+      </c>
+      <c r="M14" s="65">
+        <v>51408777.200000003</v>
+      </c>
+      <c r="N14" s="65">
+        <v>48303838</v>
+      </c>
+      <c r="O14" s="65">
+        <v>50094310</v>
+      </c>
+      <c r="P14" s="65">
+        <v>37396805</v>
+      </c>
+      <c r="Q14" s="73">
+        <v>41985351</v>
+      </c>
+      <c r="R14" s="73">
+        <v>54671173</v>
+      </c>
+      <c r="S14" s="74">
+        <v>63957246</v>
+      </c>
+      <c r="T14" s="69">
+        <v>65269226</v>
+      </c>
+      <c r="U14" s="69">
+        <v>69074890</v>
+      </c>
+      <c r="V14" s="77">
+        <v>88175870</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1">
+      <c r="A15" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="79"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
+      <c r="G15" s="56"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="58"/>
+      <c r="O15" s="58"/>
+      <c r="P15" s="57"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="60"/>
+      <c r="T15" s="69"/>
+      <c r="U15" s="69"/>
+      <c r="V15" s="28"/>
+    </row>
+    <row r="16" spans="1:22" ht="15" customHeight="1">
+      <c r="A16" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="64">
+        <v>4287724</v>
+      </c>
+      <c r="D16" s="64">
+        <v>4959513.3</v>
+      </c>
+      <c r="E16" s="64">
+        <v>6110233</v>
+      </c>
+      <c r="F16" s="64">
+        <v>7167811.0999999996</v>
+      </c>
+      <c r="G16" s="65">
+        <v>10719582</v>
+      </c>
+      <c r="H16" s="65">
+        <v>12552884.199999999</v>
+      </c>
+      <c r="I16" s="64">
+        <v>16108995.1</v>
+      </c>
+      <c r="J16" s="65">
+        <v>13535467.4</v>
+      </c>
+      <c r="K16" s="65">
+        <v>16838719.800000001</v>
+      </c>
+      <c r="L16" s="65">
+        <v>24800629.100000001</v>
+      </c>
+      <c r="M16" s="83">
+        <v>38205042.399999999</v>
+      </c>
+      <c r="N16" s="65">
+        <v>36001792</v>
+      </c>
+      <c r="O16" s="65">
+        <v>36691045</v>
+      </c>
+      <c r="P16" s="65">
+        <v>29604195</v>
+      </c>
+      <c r="Q16" s="73">
+        <v>33611944</v>
+      </c>
+      <c r="R16" s="73">
+        <v>39863128</v>
+      </c>
+      <c r="S16" s="74">
+        <v>47504692</v>
+      </c>
+      <c r="T16" s="69">
+        <v>47025203</v>
+      </c>
+      <c r="U16" s="69">
+        <v>48223748</v>
+      </c>
+      <c r="V16" s="63">
+        <v>61206170</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="15" customHeight="1">
+      <c r="A17" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="64">
+        <v>1651735</v>
+      </c>
+      <c r="D17" s="64">
+        <v>930667.6</v>
+      </c>
+      <c r="E17" s="64">
+        <v>1059447.6000000001</v>
+      </c>
+      <c r="F17" s="64">
+        <v>1534687.2</v>
+      </c>
+      <c r="G17" s="65">
+        <v>2145891</v>
+      </c>
+      <c r="H17" s="65">
+        <v>2802037.1</v>
+      </c>
+      <c r="I17" s="64">
+        <v>5002596.7</v>
+      </c>
+      <c r="J17" s="65">
+        <v>2840850.7</v>
+      </c>
+      <c r="K17" s="65">
+        <v>4544963.8</v>
+      </c>
+      <c r="L17" s="65">
+        <v>9175823.8000000007</v>
+      </c>
+      <c r="M17" s="65">
+        <v>13160692.800000001</v>
+      </c>
+      <c r="N17" s="65">
+        <v>12241891</v>
+      </c>
+      <c r="O17" s="65">
+        <v>13319094</v>
+      </c>
+      <c r="P17" s="65">
+        <v>7687498</v>
+      </c>
+      <c r="Q17" s="73">
+        <v>8221844</v>
+      </c>
+      <c r="R17" s="73">
+        <v>14514229</v>
+      </c>
+      <c r="S17" s="74">
+        <v>15822200</v>
+      </c>
+      <c r="T17" s="69">
+        <v>17343863</v>
+      </c>
+      <c r="U17" s="69">
+        <v>19508379</v>
+      </c>
+      <c r="V17" s="63">
+        <v>25287714</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="64">
+        <v>21098</v>
+      </c>
+      <c r="D18" s="64">
+        <v>42391</v>
+      </c>
+      <c r="E18" s="64">
+        <v>53785</v>
+      </c>
+      <c r="F18" s="64">
+        <v>4293.7</v>
+      </c>
+      <c r="G18" s="65">
+        <v>74926.8</v>
+      </c>
+      <c r="H18" s="65">
+        <v>53524</v>
+      </c>
+      <c r="I18" s="64">
+        <v>60839.3</v>
+      </c>
+      <c r="J18" s="65">
+        <v>37794</v>
+      </c>
+      <c r="K18" s="65">
+        <v>45708.6</v>
+      </c>
+      <c r="L18" s="65">
+        <v>54644</v>
+      </c>
+      <c r="M18" s="65">
+        <v>43042</v>
+      </c>
+      <c r="N18" s="65">
+        <v>60155</v>
+      </c>
+      <c r="O18" s="65">
+        <v>84171</v>
+      </c>
+      <c r="P18" s="65">
+        <v>105112</v>
+      </c>
+      <c r="Q18" s="73">
+        <v>151563</v>
+      </c>
+      <c r="R18" s="73">
+        <v>293816</v>
+      </c>
+      <c r="S18" s="74">
+        <v>630354</v>
+      </c>
+      <c r="T18" s="69">
+        <v>900160</v>
+      </c>
+      <c r="U18" s="69">
+        <v>1342763</v>
+      </c>
+      <c r="V18" s="63">
+        <v>1681986</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="51">
+      <c r="A19" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56">
+        <v>3550690</v>
+      </c>
+      <c r="H19" s="56">
+        <v>2741873</v>
+      </c>
+      <c r="I19" s="56">
+        <v>5328358</v>
+      </c>
+      <c r="J19" s="64">
+        <v>7710538</v>
+      </c>
+      <c r="K19" s="56">
+        <v>9775141</v>
+      </c>
+      <c r="L19" s="63">
+        <v>3939758</v>
+      </c>
+      <c r="M19" s="63">
+        <v>5254992</v>
+      </c>
+      <c r="N19" s="84">
+        <v>7607402</v>
+      </c>
+      <c r="O19" s="84">
+        <v>10094962</v>
+      </c>
+      <c r="P19" s="82">
+        <v>6509328</v>
+      </c>
+      <c r="Q19" s="82">
+        <v>15364082</v>
+      </c>
+      <c r="R19" s="82">
+        <v>20039181</v>
+      </c>
+      <c r="S19" s="85">
+        <v>21722871</v>
+      </c>
+      <c r="T19" s="69">
+        <v>29269658</v>
+      </c>
+      <c r="U19" s="69">
+        <v>23484860</v>
+      </c>
+      <c r="V19" s="67">
+        <v>21872000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1">
+      <c r="A20" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="79"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="56"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="56"/>
+      <c r="M20" s="56"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="86"/>
+      <c r="R20" s="86"/>
+      <c r="S20" s="87"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="69"/>
+      <c r="V20" s="28"/>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1">
+      <c r="A21" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="56">
+        <v>1801858</v>
+      </c>
+      <c r="H21" s="56">
+        <v>1606728</v>
+      </c>
+      <c r="I21" s="56">
+        <v>2669467</v>
+      </c>
+      <c r="J21" s="64">
+        <v>4569475</v>
+      </c>
+      <c r="K21" s="56">
+        <v>5681682</v>
+      </c>
+      <c r="L21" s="56">
+        <v>2427952</v>
+      </c>
+      <c r="M21" s="63">
+        <v>3319804</v>
+      </c>
+      <c r="N21" s="84">
+        <v>4404584</v>
+      </c>
+      <c r="O21" s="84">
+        <v>5072323</v>
+      </c>
+      <c r="P21" s="56">
+        <v>3868026</v>
+      </c>
+      <c r="Q21" s="56">
+        <v>9307937</v>
+      </c>
+      <c r="R21" s="56">
+        <v>10430671</v>
+      </c>
+      <c r="S21" s="61">
+        <v>8482487</v>
+      </c>
+      <c r="T21" s="69">
+        <v>10790158</v>
+      </c>
+      <c r="U21" s="69">
+        <v>8312946</v>
+      </c>
+      <c r="V21" s="67">
+        <v>10105800</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1">
+      <c r="A22" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="56">
+        <v>1642246</v>
+      </c>
+      <c r="H22" s="56">
+        <v>1118838</v>
+      </c>
+      <c r="I22" s="56">
+        <v>2629098</v>
+      </c>
+      <c r="J22" s="64">
+        <v>3140056</v>
+      </c>
+      <c r="K22" s="56">
+        <v>4093459</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1511807</v>
+      </c>
+      <c r="M22" s="63">
+        <v>1935188</v>
+      </c>
+      <c r="N22" s="84">
+        <v>3202662</v>
+      </c>
+      <c r="O22" s="84">
+        <v>5014749</v>
+      </c>
+      <c r="P22" s="56">
+        <v>2639808</v>
+      </c>
+      <c r="Q22" s="56">
+        <v>6014511</v>
+      </c>
+      <c r="R22" s="56">
+        <v>9449407</v>
+      </c>
+      <c r="S22" s="61">
+        <v>13132988</v>
+      </c>
+      <c r="T22" s="69">
+        <v>18293022</v>
+      </c>
+      <c r="U22" s="69">
+        <v>15061898</v>
+      </c>
+      <c r="V22" s="67">
+        <v>11586793</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1">
+      <c r="A23" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="R7" s="61">
-[...486 lines deleted...]
-      <c r="B14" s="81" t="s">
+      <c r="B23" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="69">
-[...624 lines deleted...]
-      <c r="O23" s="89">
+      <c r="C23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="84">
         <v>7890</v>
       </c>
-      <c r="P23" s="61">
+      <c r="P23" s="56">
         <v>1494</v>
       </c>
-      <c r="Q23" s="61">
+      <c r="Q23" s="56">
         <v>41634</v>
       </c>
-      <c r="R23" s="61">
+      <c r="R23" s="56">
         <v>159103</v>
       </c>
-      <c r="S23" s="66">
+      <c r="S23" s="61">
         <v>107396</v>
       </c>
-      <c r="T23" s="74">
+      <c r="T23" s="69">
         <v>186478</v>
       </c>
-      <c r="U23" s="74">
+      <c r="U23" s="69">
         <v>110016</v>
       </c>
-      <c r="V23" s="72">
+      <c r="V23" s="67">
         <v>179407</v>
       </c>
-      <c r="W23" s="34" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="178" t="s">
+    </row>
+    <row r="24" spans="1:22" ht="15" customHeight="1">
+      <c r="A24" s="179"/>
+      <c r="B24" s="180"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="182"/>
+      <c r="P24" s="181"/>
+      <c r="Q24" s="181"/>
+      <c r="R24" s="181"/>
+      <c r="S24" s="181"/>
+      <c r="T24" s="183"/>
+      <c r="U24" s="183"/>
+      <c r="V24" s="154"/>
+    </row>
+    <row r="25" spans="1:22" ht="29.25" customHeight="1">
+      <c r="A25" s="88" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="179"/>
-[...10 lines deleted...]
-      <c r="A25" s="93" t="s">
+      <c r="B25" s="88"/>
+      <c r="C25" s="88"/>
+      <c r="D25" s="88"/>
+      <c r="E25" s="88"/>
+      <c r="F25" s="88"/>
+      <c r="M25" s="4"/>
+      <c r="O25" s="17"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="88" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="6"/>
-[...19 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" s="10"/>
       <c r="B27" s="11"/>
       <c r="C27" s="7"/>
       <c r="D27" s="12"/>
       <c r="E27" s="13"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
     </row>
-    <row r="28" spans="1:25">
-[...47 lines deleted...]
-      <c r="P30" s="4"/>
+    <row r="28" spans="1:22" ht="18" customHeight="1">
+      <c r="A28" s="187" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="187"/>
+      <c r="C28" s="187"/>
+      <c r="D28" s="187"/>
+      <c r="E28" s="187"/>
+      <c r="F28" s="187"/>
+      <c r="G28" s="187"/>
+      <c r="H28" s="187"/>
+      <c r="I28" s="187"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="187"/>
+      <c r="L28" s="187"/>
+      <c r="M28" s="187"/>
+      <c r="N28" s="187"/>
+      <c r="O28" s="187"/>
+      <c r="P28" s="187"/>
+      <c r="Q28" s="187"/>
+      <c r="R28" s="187"/>
+      <c r="S28" s="187"/>
+      <c r="T28" s="187"/>
+      <c r="U28" s="187"/>
+      <c r="V28" s="187"/>
+    </row>
+    <row r="29" spans="1:22" ht="13.5" thickBot="1">
+      <c r="P29" s="8"/>
+    </row>
+    <row r="30" spans="1:22" ht="39" thickBot="1">
+      <c r="A30" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="42">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="42">
+        <v>2024</v>
+      </c>
+      <c r="F30" s="42">
+        <v>2025</v>
+      </c>
+      <c r="I30" s="2"/>
+      <c r="K30" s="2"/>
+    </row>
+    <row r="31" spans="1:22" ht="15" customHeight="1">
+      <c r="A31" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="54">
+        <v>166</v>
+      </c>
+      <c r="D31" s="54">
+        <v>174</v>
+      </c>
+      <c r="E31" s="54">
+        <v>184</v>
+      </c>
+      <c r="F31" s="54">
+        <v>176</v>
+      </c>
+      <c r="I31" s="2"/>
+      <c r="K31" s="2"/>
+    </row>
+    <row r="32" spans="1:22" ht="15" customHeight="1">
+      <c r="A32" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="28">
+        <v>155</v>
+      </c>
+      <c r="D32" s="28">
+        <v>154</v>
+      </c>
+      <c r="E32" s="28">
+        <v>160</v>
+      </c>
+      <c r="F32" s="28">
+        <v>154</v>
+      </c>
+      <c r="I32" s="2"/>
+      <c r="K32" s="2"/>
+    </row>
+    <row r="33" spans="1:16" ht="15" customHeight="1">
+      <c r="A33" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>11</v>
+      </c>
+      <c r="D33" s="28">
+        <v>20</v>
+      </c>
+      <c r="E33" s="28">
+        <v>24</v>
+      </c>
+      <c r="F33" s="28">
+        <v>22</v>
+      </c>
+      <c r="I33" s="2"/>
+      <c r="K33" s="2"/>
+    </row>
+    <row r="34" spans="1:16" ht="15" customHeight="1">
+      <c r="A34" s="129"/>
+      <c r="B34" s="178"/>
+      <c r="C34" s="129"/>
+      <c r="D34" s="129"/>
+      <c r="E34" s="129"/>
+      <c r="F34" s="129"/>
+      <c r="I34" s="2"/>
+      <c r="K34" s="2"/>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+    </row>
+    <row r="36" spans="1:16" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A36" s="88" t="s">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A28:V28"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH153"/>
+  <dimension ref="A1:AA196"/>
   <sheetViews>
-    <sheetView topLeftCell="A117" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="H154" sqref="H154:H155"/>
+    <sheetView topLeftCell="A145" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="B175" sqref="B175:E188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
-    <col min="2" max="17" width="6.7109375" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="21" width="6.7109375" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15">
-      <c r="A1" s="181" t="s">
+    <row r="1" spans="1:25" ht="15">
+      <c r="A1" s="189" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="181"/>
-[...47 lines deleted...]
-      <c r="X2" s="108" t="s">
+      <c r="B1" s="189"/>
+      <c r="C1" s="189"/>
+      <c r="D1" s="189"/>
+      <c r="E1" s="189"/>
+      <c r="F1" s="189"/>
+      <c r="G1" s="189"/>
+      <c r="H1" s="189"/>
+      <c r="I1" s="189"/>
+      <c r="J1" s="189"/>
+      <c r="K1" s="189"/>
+      <c r="L1" s="189"/>
+      <c r="M1" s="189"/>
+      <c r="N1" s="189"/>
+      <c r="O1" s="189"/>
+      <c r="P1" s="189"/>
+      <c r="Q1" s="189"/>
+      <c r="R1" s="189"/>
+      <c r="S1" s="189"/>
+      <c r="T1" s="189"/>
+      <c r="U1" s="189"/>
+    </row>
+    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+      <c r="A2" s="101"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="103" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="31" customFormat="1" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="109">
+    <row r="3" spans="1:25" s="26" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A3" s="27"/>
+      <c r="B3" s="104">
         <v>2002</v>
       </c>
-      <c r="C3" s="109">
+      <c r="C3" s="104">
         <v>2003</v>
       </c>
-      <c r="D3" s="109">
+      <c r="D3" s="104">
         <v>2004</v>
       </c>
-      <c r="E3" s="109">
+      <c r="E3" s="104">
         <v>2005</v>
       </c>
-      <c r="F3" s="109">
+      <c r="F3" s="104">
         <v>2006</v>
       </c>
-      <c r="G3" s="109">
+      <c r="G3" s="104">
         <v>2007</v>
       </c>
-      <c r="H3" s="110">
+      <c r="H3" s="105">
         <v>2008</v>
       </c>
-      <c r="I3" s="110">
+      <c r="I3" s="105">
         <v>2009</v>
       </c>
-      <c r="J3" s="109">
+      <c r="J3" s="104">
         <v>2010</v>
       </c>
-      <c r="K3" s="109">
+      <c r="K3" s="104">
         <v>2011</v>
       </c>
-      <c r="L3" s="109">
+      <c r="L3" s="104">
         <v>2012</v>
       </c>
-      <c r="M3" s="111">
+      <c r="M3" s="106">
         <v>2013</v>
       </c>
-      <c r="N3" s="109">
+      <c r="N3" s="104">
         <v>2014</v>
       </c>
-      <c r="O3" s="112">
+      <c r="O3" s="107">
         <v>2015</v>
       </c>
-      <c r="P3" s="112">
+      <c r="P3" s="107">
         <v>2016</v>
       </c>
-      <c r="Q3" s="112">
+      <c r="Q3" s="107">
         <v>2017</v>
       </c>
-      <c r="R3" s="112">
+      <c r="R3" s="107">
         <v>2018</v>
       </c>
-      <c r="S3" s="97">
+      <c r="S3" s="92">
         <v>2019</v>
       </c>
-      <c r="T3" s="112">
+      <c r="T3" s="107">
         <v>2020</v>
       </c>
-      <c r="U3" s="113">
+      <c r="U3" s="108">
         <v>2021</v>
       </c>
-      <c r="V3" s="97" t="s">
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="47">
+        <v>423</v>
+      </c>
+      <c r="C4" s="48">
+        <v>432</v>
+      </c>
+      <c r="D4" s="47">
+        <v>444</v>
+      </c>
+      <c r="E4" s="47">
+        <v>448</v>
+      </c>
+      <c r="F4" s="47">
+        <v>452</v>
+      </c>
+      <c r="G4" s="49">
+        <v>457</v>
+      </c>
+      <c r="H4" s="49">
+        <v>454</v>
+      </c>
+      <c r="I4" s="49">
+        <v>452</v>
+      </c>
+      <c r="J4" s="49">
+        <v>451</v>
+      </c>
+      <c r="K4" s="49">
+        <v>443</v>
+      </c>
+      <c r="L4" s="50">
+        <v>430</v>
+      </c>
+      <c r="M4" s="49">
+        <v>428</v>
+      </c>
+      <c r="N4" s="49">
+        <v>430</v>
+      </c>
+      <c r="O4" s="49">
+        <v>440</v>
+      </c>
+      <c r="P4" s="51">
+        <v>453</v>
+      </c>
+      <c r="Q4" s="52">
+        <v>465</v>
+      </c>
+      <c r="R4" s="52">
+        <v>476</v>
+      </c>
+      <c r="S4" s="97">
+        <v>497</v>
+      </c>
+      <c r="T4" s="97">
+        <v>503</v>
+      </c>
+      <c r="U4" s="97">
+        <v>491</v>
+      </c>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="4"/>
+    </row>
+    <row r="5" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A5" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="66">
+        <v>86</v>
+      </c>
+      <c r="C5" s="66">
+        <v>88</v>
+      </c>
+      <c r="D5" s="66">
+        <v>81</v>
+      </c>
+      <c r="E5" s="66">
+        <v>85</v>
+      </c>
+      <c r="F5" s="66">
+        <v>87</v>
+      </c>
+      <c r="G5" s="66">
+        <v>91</v>
+      </c>
+      <c r="H5" s="66">
         <v>82</v>
       </c>
-      <c r="W3" s="97">
-[...96 lines deleted...]
-      <c r="A5" s="104" t="s">
+      <c r="I5" s="66">
+        <v>85</v>
+      </c>
+      <c r="J5" s="66">
+        <v>99</v>
+      </c>
+      <c r="K5" s="66">
+        <v>80</v>
+      </c>
+      <c r="L5" s="66">
+        <v>83</v>
+      </c>
+      <c r="M5" s="66">
+        <v>86</v>
+      </c>
+      <c r="N5" s="66">
+        <v>87</v>
+      </c>
+      <c r="O5" s="66">
+        <v>90</v>
+      </c>
+      <c r="P5" s="110">
+        <v>93</v>
+      </c>
+      <c r="Q5" s="110">
+        <v>105</v>
+      </c>
+      <c r="R5" s="110">
+        <v>111</v>
+      </c>
+      <c r="S5" s="67">
+        <v>135</v>
+      </c>
+      <c r="T5" s="67">
+        <v>135</v>
+      </c>
+      <c r="U5" s="67">
+        <v>129</v>
+      </c>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="66">
+        <v>4</v>
+      </c>
+      <c r="C6" s="66">
+        <v>5</v>
+      </c>
+      <c r="D6" s="66">
+        <v>5</v>
+      </c>
+      <c r="E6" s="66">
+        <v>4</v>
+      </c>
+      <c r="F6" s="66">
+        <v>4</v>
+      </c>
+      <c r="G6" s="66">
+        <v>5</v>
+      </c>
+      <c r="H6" s="66">
+        <v>6</v>
+      </c>
+      <c r="I6" s="66">
+        <v>5</v>
+      </c>
+      <c r="J6" s="66">
+        <v>5</v>
+      </c>
+      <c r="K6" s="66">
+        <v>7</v>
+      </c>
+      <c r="L6" s="66">
+        <v>4</v>
+      </c>
+      <c r="M6" s="66">
+        <v>4</v>
+      </c>
+      <c r="N6" s="66">
+        <v>4</v>
+      </c>
+      <c r="O6" s="66">
+        <v>4</v>
+      </c>
+      <c r="P6" s="110">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="110">
+        <v>4</v>
+      </c>
+      <c r="R6" s="110">
+        <v>4</v>
+      </c>
+      <c r="S6" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="T6" s="67">
+        <v>4</v>
+      </c>
+      <c r="U6" s="67">
+        <v>4</v>
+      </c>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="66">
+        <v>12</v>
+      </c>
+      <c r="C7" s="66">
+        <v>11</v>
+      </c>
+      <c r="D7" s="66">
+        <v>11</v>
+      </c>
+      <c r="E7" s="66">
+        <v>12</v>
+      </c>
+      <c r="F7" s="66">
+        <v>9</v>
+      </c>
+      <c r="G7" s="66">
+        <v>8</v>
+      </c>
+      <c r="H7" s="66">
+        <v>11</v>
+      </c>
+      <c r="I7" s="66">
+        <v>11</v>
+      </c>
+      <c r="J7" s="66">
+        <v>11</v>
+      </c>
+      <c r="K7" s="66">
+        <v>12</v>
+      </c>
+      <c r="L7" s="66">
+        <v>13</v>
+      </c>
+      <c r="M7" s="66">
+        <v>13</v>
+      </c>
+      <c r="N7" s="66">
+        <v>15</v>
+      </c>
+      <c r="O7" s="66">
+        <v>16</v>
+      </c>
+      <c r="P7" s="110">
+        <v>16</v>
+      </c>
+      <c r="Q7" s="110">
+        <v>16</v>
+      </c>
+      <c r="R7" s="110">
+        <v>19</v>
+      </c>
+      <c r="S7" s="67">
+        <v>12</v>
+      </c>
+      <c r="T7" s="67">
+        <v>11</v>
+      </c>
+      <c r="U7" s="67">
+        <v>11</v>
+      </c>
+      <c r="V7" s="3"/>
+      <c r="W7" s="3"/>
+      <c r="X7" s="3"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="66">
+        <v>83</v>
+      </c>
+      <c r="C8" s="66">
+        <v>81</v>
+      </c>
+      <c r="D8" s="66">
+        <v>81</v>
+      </c>
+      <c r="E8" s="66">
+        <v>78</v>
+      </c>
+      <c r="F8" s="66">
+        <v>87</v>
+      </c>
+      <c r="G8" s="66">
+        <v>81</v>
+      </c>
+      <c r="H8" s="66">
+        <v>89</v>
+      </c>
+      <c r="I8" s="66">
+        <v>88</v>
+      </c>
+      <c r="J8" s="66">
+        <v>84</v>
+      </c>
+      <c r="K8" s="66">
+        <v>90</v>
+      </c>
+      <c r="L8" s="66">
+        <v>74</v>
+      </c>
+      <c r="M8" s="66">
+        <v>64</v>
+      </c>
+      <c r="N8" s="66">
         <v>63</v>
       </c>
-      <c r="B5" s="71">
-[...5 lines deleted...]
-      <c r="D5" s="71">
+      <c r="O8" s="66">
+        <v>66</v>
+      </c>
+      <c r="P8" s="110">
+        <v>75</v>
+      </c>
+      <c r="Q8" s="110">
         <v>81</v>
       </c>
-      <c r="E5" s="71">
+      <c r="R8" s="110">
+        <v>82</v>
+      </c>
+      <c r="S8" s="67">
         <v>85</v>
       </c>
-      <c r="F5" s="71">
-[...17 lines deleted...]
-      <c r="L5" s="71">
+      <c r="T8" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" s="67">
         <v>83</v>
       </c>
-      <c r="M5" s="71">
-[...47 lines deleted...]
-      <c r="B6" s="71">
+      <c r="V8" s="3"/>
+      <c r="W8" s="3"/>
+      <c r="X8" s="3"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="66">
+        <v>3</v>
+      </c>
+      <c r="C9" s="66">
+        <v>3</v>
+      </c>
+      <c r="D9" s="66">
+        <v>3</v>
+      </c>
+      <c r="E9" s="66">
+        <v>3</v>
+      </c>
+      <c r="F9" s="66">
+        <v>3</v>
+      </c>
+      <c r="G9" s="66">
         <v>4</v>
       </c>
-      <c r="C6" s="71">
+      <c r="H9" s="66">
+        <v>8</v>
+      </c>
+      <c r="I9" s="66">
+        <v>8</v>
+      </c>
+      <c r="J9" s="66">
+        <v>7</v>
+      </c>
+      <c r="K9" s="66">
+        <v>6</v>
+      </c>
+      <c r="L9" s="66">
+        <v>7</v>
+      </c>
+      <c r="M9" s="66">
+        <v>7</v>
+      </c>
+      <c r="N9" s="66">
+        <v>7</v>
+      </c>
+      <c r="O9" s="66">
+        <v>8</v>
+      </c>
+      <c r="P9" s="110">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="110">
+        <v>8</v>
+      </c>
+      <c r="R9" s="110">
+        <v>8</v>
+      </c>
+      <c r="S9" s="67">
+        <v>8</v>
+      </c>
+      <c r="T9" s="67">
+        <v>10</v>
+      </c>
+      <c r="U9" s="67">
+        <v>10</v>
+      </c>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
+      <c r="X9" s="3"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="66">
+        <v>20</v>
+      </c>
+      <c r="C10" s="66">
+        <v>18</v>
+      </c>
+      <c r="D10" s="66">
+        <v>23</v>
+      </c>
+      <c r="E10" s="66">
+        <v>25</v>
+      </c>
+      <c r="F10" s="66">
+        <v>31</v>
+      </c>
+      <c r="G10" s="66">
+        <v>29</v>
+      </c>
+      <c r="H10" s="66">
+        <v>26</v>
+      </c>
+      <c r="I10" s="66">
+        <v>26</v>
+      </c>
+      <c r="J10" s="66">
+        <v>31</v>
+      </c>
+      <c r="K10" s="66">
+        <v>29</v>
+      </c>
+      <c r="L10" s="66">
+        <v>30</v>
+      </c>
+      <c r="M10" s="66">
+        <v>35</v>
+      </c>
+      <c r="N10" s="66">
+        <v>33</v>
+      </c>
+      <c r="O10" s="66">
+        <v>27</v>
+      </c>
+      <c r="P10" s="110">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="110">
+        <v>27</v>
+      </c>
+      <c r="R10" s="110">
+        <v>28</v>
+      </c>
+      <c r="S10" s="67">
+        <v>30</v>
+      </c>
+      <c r="T10" s="67">
+        <v>35</v>
+      </c>
+      <c r="U10" s="67">
+        <v>34</v>
+      </c>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="66">
+        <v>9</v>
+      </c>
+      <c r="C11" s="66">
+        <v>10</v>
+      </c>
+      <c r="D11" s="66">
+        <v>8</v>
+      </c>
+      <c r="E11" s="66">
+        <v>6</v>
+      </c>
+      <c r="F11" s="66">
+        <v>6</v>
+      </c>
+      <c r="G11" s="66">
+        <v>6</v>
+      </c>
+      <c r="H11" s="66">
+        <v>4</v>
+      </c>
+      <c r="I11" s="66">
+        <v>6</v>
+      </c>
+      <c r="J11" s="66">
+        <v>6</v>
+      </c>
+      <c r="K11" s="66">
+        <v>7</v>
+      </c>
+      <c r="L11" s="66">
+        <v>6</v>
+      </c>
+      <c r="M11" s="66">
+        <v>6</v>
+      </c>
+      <c r="N11" s="66">
+        <v>6</v>
+      </c>
+      <c r="O11" s="66">
+        <v>6</v>
+      </c>
+      <c r="P11" s="110">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="110">
+        <v>6</v>
+      </c>
+      <c r="R11" s="110">
+        <v>6</v>
+      </c>
+      <c r="S11" s="67">
         <v>5</v>
       </c>
-      <c r="D6" s="71">
+      <c r="T11" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="U11" s="67">
         <v>5</v>
       </c>
-      <c r="E6" s="71">
-[...41 lines deleted...]
-      <c r="S6" s="117" t="s">
+      <c r="V11" s="3"/>
+      <c r="W11" s="3"/>
+      <c r="X11" s="3"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="66">
+        <v>14</v>
+      </c>
+      <c r="C12" s="66">
+        <v>13</v>
+      </c>
+      <c r="D12" s="66">
+        <v>15</v>
+      </c>
+      <c r="E12" s="66">
+        <v>12</v>
+      </c>
+      <c r="F12" s="66">
+        <v>11</v>
+      </c>
+      <c r="G12" s="66">
+        <v>10</v>
+      </c>
+      <c r="H12" s="66">
+        <v>10</v>
+      </c>
+      <c r="I12" s="66">
+        <v>12</v>
+      </c>
+      <c r="J12" s="66">
+        <v>11</v>
+      </c>
+      <c r="K12" s="66">
+        <v>9</v>
+      </c>
+      <c r="L12" s="66">
+        <v>8</v>
+      </c>
+      <c r="M12" s="66">
+        <v>11</v>
+      </c>
+      <c r="N12" s="66">
+        <v>12</v>
+      </c>
+      <c r="O12" s="66">
+        <v>10</v>
+      </c>
+      <c r="P12" s="110">
+        <v>12</v>
+      </c>
+      <c r="Q12" s="110">
+        <v>11</v>
+      </c>
+      <c r="R12" s="110">
+        <v>12</v>
+      </c>
+      <c r="S12" s="67">
+        <v>13</v>
+      </c>
+      <c r="T12" s="67">
+        <v>14</v>
+      </c>
+      <c r="U12" s="67">
+        <v>13</v>
+      </c>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="66">
+        <v>19</v>
+      </c>
+      <c r="C13" s="66">
+        <v>23</v>
+      </c>
+      <c r="D13" s="66">
+        <v>25</v>
+      </c>
+      <c r="E13" s="66">
+        <v>28</v>
+      </c>
+      <c r="F13" s="66">
+        <v>31</v>
+      </c>
+      <c r="G13" s="66">
+        <v>26</v>
+      </c>
+      <c r="H13" s="66">
+        <v>28</v>
+      </c>
+      <c r="I13" s="66">
+        <v>30</v>
+      </c>
+      <c r="J13" s="66">
+        <v>27</v>
+      </c>
+      <c r="K13" s="66">
+        <v>25</v>
+      </c>
+      <c r="L13" s="66">
+        <v>25</v>
+      </c>
+      <c r="M13" s="66">
+        <v>26</v>
+      </c>
+      <c r="N13" s="66">
         <v>29</v>
       </c>
-      <c r="T6" s="72">
-[...26 lines deleted...]
-      <c r="B7" s="71">
+      <c r="O13" s="66">
+        <v>27</v>
+      </c>
+      <c r="P13" s="110">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="110">
+        <v>28</v>
+      </c>
+      <c r="R13" s="110">
+        <v>29</v>
+      </c>
+      <c r="S13" s="67">
+        <v>30</v>
+      </c>
+      <c r="T13" s="67">
+        <v>33</v>
+      </c>
+      <c r="U13" s="67">
+        <v>34</v>
+      </c>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="66">
+        <v>19</v>
+      </c>
+      <c r="C14" s="66">
+        <v>19</v>
+      </c>
+      <c r="D14" s="66">
+        <v>20</v>
+      </c>
+      <c r="E14" s="66">
+        <v>19</v>
+      </c>
+      <c r="F14" s="66">
+        <v>17</v>
+      </c>
+      <c r="G14" s="66">
+        <v>17</v>
+      </c>
+      <c r="H14" s="66">
+        <v>20</v>
+      </c>
+      <c r="I14" s="66">
+        <v>18</v>
+      </c>
+      <c r="J14" s="66">
         <v>12</v>
       </c>
-      <c r="C7" s="71">
+      <c r="K14" s="66">
+        <v>19</v>
+      </c>
+      <c r="L14" s="66">
+        <v>19</v>
+      </c>
+      <c r="M14" s="66">
+        <v>13</v>
+      </c>
+      <c r="N14" s="66">
+        <v>17</v>
+      </c>
+      <c r="O14" s="66">
+        <v>19</v>
+      </c>
+      <c r="P14" s="110">
+        <v>17</v>
+      </c>
+      <c r="Q14" s="110">
         <v>11</v>
       </c>
-      <c r="D7" s="71">
+      <c r="R14" s="110">
+        <v>9</v>
+      </c>
+      <c r="S14" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" s="67">
+        <v>9</v>
+      </c>
+      <c r="U14" s="67">
+        <v>8</v>
+      </c>
+      <c r="V14" s="3"/>
+      <c r="W14" s="3"/>
+      <c r="X14" s="3"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="66">
+        <v>10</v>
+      </c>
+      <c r="C15" s="66">
+        <v>10</v>
+      </c>
+      <c r="D15" s="66">
+        <v>10</v>
+      </c>
+      <c r="E15" s="66">
+        <v>12</v>
+      </c>
+      <c r="F15" s="66">
+        <v>12</v>
+      </c>
+      <c r="G15" s="66">
+        <v>13</v>
+      </c>
+      <c r="H15" s="66">
+        <v>12</v>
+      </c>
+      <c r="I15" s="66">
+        <v>12</v>
+      </c>
+      <c r="J15" s="66">
+        <v>8</v>
+      </c>
+      <c r="K15" s="66">
         <v>11</v>
       </c>
-      <c r="E7" s="71">
+      <c r="L15" s="66">
+        <v>10</v>
+      </c>
+      <c r="M15" s="66">
+        <v>10</v>
+      </c>
+      <c r="N15" s="66">
+        <v>11</v>
+      </c>
+      <c r="O15" s="66">
+        <v>11</v>
+      </c>
+      <c r="P15" s="110">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="110">
         <v>12</v>
       </c>
-      <c r="F7" s="71">
-[...5 lines deleted...]
-      <c r="H7" s="71">
+      <c r="R15" s="110">
         <v>11</v>
       </c>
-      <c r="I7" s="71">
+      <c r="S15" s="67">
+        <v>10</v>
+      </c>
+      <c r="T15" s="67">
         <v>11</v>
       </c>
-      <c r="J7" s="71">
-[...5 lines deleted...]
-      <c r="L7" s="71">
+      <c r="U15" s="67">
+        <v>10</v>
+      </c>
+      <c r="V15" s="3"/>
+      <c r="W15" s="3"/>
+      <c r="X15" s="3"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="66">
+        <v>39</v>
+      </c>
+      <c r="C16" s="66">
+        <v>39</v>
+      </c>
+      <c r="D16" s="66">
+        <v>39</v>
+      </c>
+      <c r="E16" s="66">
+        <v>37</v>
+      </c>
+      <c r="F16" s="66">
+        <v>36</v>
+      </c>
+      <c r="G16" s="66">
+        <v>33</v>
+      </c>
+      <c r="H16" s="66">
+        <v>30</v>
+      </c>
+      <c r="I16" s="66">
+        <v>35</v>
+      </c>
+      <c r="J16" s="66">
+        <v>26</v>
+      </c>
+      <c r="K16" s="66">
+        <v>29</v>
+      </c>
+      <c r="L16" s="66">
+        <v>31</v>
+      </c>
+      <c r="M16" s="66">
+        <v>30</v>
+      </c>
+      <c r="N16" s="66">
+        <v>31</v>
+      </c>
+      <c r="O16" s="66">
+        <v>29</v>
+      </c>
+      <c r="P16" s="110">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="110">
+        <v>32</v>
+      </c>
+      <c r="R16" s="110">
+        <v>34</v>
+      </c>
+      <c r="S16" s="67">
+        <v>36</v>
+      </c>
+      <c r="T16" s="67">
+        <v>35</v>
+      </c>
+      <c r="U16" s="67">
+        <v>32</v>
+      </c>
+      <c r="V16" s="3"/>
+      <c r="W16" s="3"/>
+      <c r="X16" s="3"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="66">
+        <v>17</v>
+      </c>
+      <c r="C17" s="66">
+        <v>17</v>
+      </c>
+      <c r="D17" s="66">
+        <v>18</v>
+      </c>
+      <c r="E17" s="66">
+        <v>23</v>
+      </c>
+      <c r="F17" s="66">
+        <v>20</v>
+      </c>
+      <c r="G17" s="66">
+        <v>22</v>
+      </c>
+      <c r="H17" s="66">
+        <v>24</v>
+      </c>
+      <c r="I17" s="66">
+        <v>21</v>
+      </c>
+      <c r="J17" s="66">
+        <v>24</v>
+      </c>
+      <c r="K17" s="66">
+        <v>28</v>
+      </c>
+      <c r="L17" s="66">
+        <v>19</v>
+      </c>
+      <c r="M17" s="66">
+        <v>14</v>
+      </c>
+      <c r="N17" s="66">
+        <v>16</v>
+      </c>
+      <c r="O17" s="66">
         <v>13</v>
       </c>
-      <c r="M7" s="71">
-[...5 lines deleted...]
-      <c r="O7" s="71">
+      <c r="P17" s="110">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="110">
+        <v>14</v>
+      </c>
+      <c r="R17" s="110">
         <v>16</v>
       </c>
-      <c r="P7" s="115">
-[...506 lines deleted...]
-      <c r="W13" s="116">
+      <c r="S17" s="67">
         <v>17</v>
       </c>
-      <c r="X13" s="116">
-[...323 lines deleted...]
-      </c>
+      <c r="T17" s="67">
+        <v>15</v>
+      </c>
+      <c r="U17" s="67">
+        <v>15</v>
+      </c>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
-      <c r="AA17" s="3"/>
-[...8 lines deleted...]
-      <c r="A18" s="105" t="s">
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="71">
+      <c r="B18" s="66">
         <v>13</v>
       </c>
-      <c r="C18" s="71">
+      <c r="C18" s="66">
         <v>14</v>
       </c>
-      <c r="D18" s="71">
+      <c r="D18" s="66">
         <v>16</v>
       </c>
-      <c r="E18" s="71">
+      <c r="E18" s="66">
         <v>18</v>
       </c>
-      <c r="F18" s="71">
+      <c r="F18" s="66">
         <v>16</v>
       </c>
-      <c r="G18" s="71">
+      <c r="G18" s="66">
         <v>16</v>
       </c>
-      <c r="H18" s="71">
+      <c r="H18" s="66">
         <v>17</v>
       </c>
-      <c r="I18" s="71">
+      <c r="I18" s="66">
         <v>17</v>
       </c>
-      <c r="J18" s="71">
+      <c r="J18" s="66">
         <v>17</v>
       </c>
-      <c r="K18" s="71">
+      <c r="K18" s="66">
         <v>16</v>
       </c>
-      <c r="L18" s="71">
+      <c r="L18" s="66">
         <v>17</v>
       </c>
-      <c r="M18" s="71">
-[...2 lines deleted...]
-      <c r="N18" s="71">
+      <c r="M18" s="66">
+        <v>15</v>
+      </c>
+      <c r="N18" s="66">
         <v>14</v>
       </c>
-      <c r="O18" s="71">
+      <c r="O18" s="66">
         <v>17</v>
       </c>
-      <c r="P18" s="115">
+      <c r="P18" s="110">
         <v>17</v>
       </c>
-      <c r="Q18" s="115">
+      <c r="Q18" s="110">
         <v>17</v>
       </c>
-      <c r="R18" s="115">
+      <c r="R18" s="110">
         <v>16</v>
       </c>
-      <c r="S18" s="72">
+      <c r="S18" s="67">
         <v>13</v>
       </c>
-      <c r="T18" s="72">
+      <c r="T18" s="67">
         <v>13</v>
       </c>
-      <c r="U18" s="72">
+      <c r="U18" s="67">
         <v>11</v>
       </c>
-      <c r="V18" s="116">
-[...7 lines deleted...]
-      </c>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
-      <c r="AA18" s="3"/>
-[...8 lines deleted...]
-      <c r="A19" s="105" t="s">
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="71">
+      <c r="B19" s="66">
         <v>13</v>
       </c>
-      <c r="C19" s="71">
+      <c r="C19" s="66">
         <v>12</v>
       </c>
-      <c r="D19" s="71">
+      <c r="D19" s="66">
         <v>12</v>
       </c>
-      <c r="E19" s="71">
+      <c r="E19" s="66">
         <v>11</v>
       </c>
-      <c r="F19" s="71">
+      <c r="F19" s="66">
         <v>11</v>
       </c>
-      <c r="G19" s="71">
+      <c r="G19" s="66">
         <v>16</v>
       </c>
-      <c r="H19" s="71">
+      <c r="H19" s="66">
         <v>10</v>
       </c>
-      <c r="I19" s="71">
+      <c r="I19" s="66">
         <v>8</v>
       </c>
-      <c r="J19" s="71">
+      <c r="J19" s="66">
         <v>12</v>
       </c>
-      <c r="K19" s="71">
+      <c r="K19" s="66">
         <v>9</v>
       </c>
-      <c r="L19" s="71">
+      <c r="L19" s="66">
         <v>11</v>
       </c>
-      <c r="M19" s="71">
+      <c r="M19" s="66">
         <v>11</v>
       </c>
-      <c r="N19" s="71">
+      <c r="N19" s="66">
         <v>10</v>
       </c>
-      <c r="O19" s="71">
+      <c r="O19" s="66">
         <v>11</v>
       </c>
-      <c r="P19" s="115">
+      <c r="P19" s="110">
         <v>10</v>
       </c>
-      <c r="Q19" s="115">
+      <c r="Q19" s="110">
         <v>11</v>
       </c>
-      <c r="R19" s="115">
+      <c r="R19" s="110">
         <v>10</v>
       </c>
-      <c r="S19" s="72">
+      <c r="S19" s="67">
         <v>11</v>
       </c>
-      <c r="T19" s="72">
+      <c r="T19" s="67">
         <v>11</v>
       </c>
-      <c r="U19" s="72">
+      <c r="U19" s="67">
         <v>11</v>
       </c>
-      <c r="V19" s="116">
-[...7 lines deleted...]
-      </c>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
-      <c r="AA19" s="3"/>
-[...79 lines deleted...]
-      </c>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="P20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="T20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="V20" s="3"/>
+      <c r="W20" s="3"/>
+      <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
-      <c r="AA20" s="3"/>
-[...8 lines deleted...]
-      <c r="A21" s="105" t="s">
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="100" t="s">
         <v>72</v>
       </c>
-      <c r="B21" s="71">
+      <c r="B21" s="66">
         <v>12</v>
       </c>
-      <c r="C21" s="71">
+      <c r="C21" s="66">
         <v>16</v>
       </c>
-      <c r="D21" s="71">
+      <c r="D21" s="66">
         <v>16</v>
       </c>
-      <c r="E21" s="71">
-[...5 lines deleted...]
-      <c r="G21" s="71">
+      <c r="E21" s="66">
+        <v>15</v>
+      </c>
+      <c r="F21" s="66">
+        <v>15</v>
+      </c>
+      <c r="G21" s="66">
         <v>20</v>
       </c>
-      <c r="H21" s="71">
+      <c r="H21" s="66">
         <v>18</v>
       </c>
-      <c r="I21" s="71">
+      <c r="I21" s="66">
         <v>16</v>
       </c>
-      <c r="J21" s="71">
+      <c r="J21" s="66">
         <v>16</v>
       </c>
-      <c r="K21" s="71">
+      <c r="K21" s="66">
         <v>16</v>
       </c>
-      <c r="L21" s="71">
+      <c r="L21" s="66">
         <v>18</v>
       </c>
-      <c r="M21" s="71">
+      <c r="M21" s="66">
         <v>19</v>
       </c>
-      <c r="N21" s="71">
+      <c r="N21" s="66">
         <v>17</v>
       </c>
-      <c r="O21" s="71">
+      <c r="O21" s="66">
         <v>24</v>
       </c>
-      <c r="P21" s="115">
+      <c r="P21" s="110">
         <v>19</v>
       </c>
-      <c r="Q21" s="115">
+      <c r="Q21" s="110">
         <v>20</v>
       </c>
-      <c r="R21" s="115">
+      <c r="R21" s="110">
         <v>19</v>
       </c>
-      <c r="S21" s="72">
+      <c r="S21" s="67">
         <v>19</v>
       </c>
-      <c r="T21" s="72">
+      <c r="T21" s="67">
         <v>18</v>
       </c>
-      <c r="U21" s="72">
+      <c r="U21" s="67">
         <v>18</v>
       </c>
-      <c r="V21" s="116">
-[...7 lines deleted...]
-      </c>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
-      <c r="AA21" s="3"/>
-[...8 lines deleted...]
-      <c r="A22" s="105" t="s">
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="71">
+      <c r="B22" s="66">
         <v>10</v>
       </c>
-      <c r="C22" s="71">
+      <c r="C22" s="66">
         <v>11</v>
       </c>
-      <c r="D22" s="71">
+      <c r="D22" s="66">
         <v>10</v>
       </c>
-      <c r="E22" s="71">
+      <c r="E22" s="66">
         <v>9</v>
       </c>
-      <c r="F22" s="71">
+      <c r="F22" s="66">
         <v>4</v>
       </c>
-      <c r="G22" s="71">
+      <c r="G22" s="66">
         <v>9</v>
       </c>
-      <c r="H22" s="71">
+      <c r="H22" s="66">
         <v>10</v>
       </c>
-      <c r="I22" s="71">
+      <c r="I22" s="66">
         <v>7</v>
       </c>
-      <c r="J22" s="71">
+      <c r="J22" s="66">
         <v>9</v>
       </c>
-      <c r="K22" s="71">
+      <c r="K22" s="66">
         <v>8</v>
       </c>
-      <c r="L22" s="71">
+      <c r="L22" s="66">
         <v>8</v>
       </c>
-      <c r="M22" s="71">
+      <c r="M22" s="66">
         <v>14</v>
       </c>
-      <c r="N22" s="71">
+      <c r="N22" s="66">
         <v>9</v>
       </c>
-      <c r="O22" s="71">
+      <c r="O22" s="66">
         <v>8</v>
       </c>
-      <c r="P22" s="115">
+      <c r="P22" s="110">
         <v>12</v>
       </c>
-      <c r="Q22" s="115">
+      <c r="Q22" s="110">
         <v>12</v>
       </c>
-      <c r="R22" s="115">
+      <c r="R22" s="110">
         <v>12</v>
       </c>
-      <c r="S22" s="72">
+      <c r="S22" s="67">
         <v>11</v>
       </c>
-      <c r="T22" s="72">
+      <c r="T22" s="67">
         <v>12</v>
       </c>
-      <c r="U22" s="72">
+      <c r="U22" s="67">
         <v>12</v>
       </c>
-      <c r="V22" s="116">
-[...7 lines deleted...]
-      </c>
+      <c r="V22" s="3"/>
+      <c r="W22" s="3"/>
+      <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
-      <c r="AA22" s="3"/>
-[...79 lines deleted...]
-      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="P23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="R23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="S23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="T23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="U23" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="V23" s="3"/>
+      <c r="W23" s="3"/>
+      <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
-      <c r="AA23" s="3"/>
-[...8 lines deleted...]
-      <c r="A24" s="105" t="s">
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="100" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="71">
+      <c r="B24" s="66">
         <v>20</v>
       </c>
-      <c r="C24" s="71">
+      <c r="C24" s="66">
         <v>20</v>
       </c>
-      <c r="D24" s="71">
+      <c r="D24" s="66">
         <v>25</v>
       </c>
-      <c r="E24" s="71">
+      <c r="E24" s="66">
         <v>25</v>
       </c>
-      <c r="F24" s="71">
+      <c r="F24" s="66">
         <v>27</v>
       </c>
-      <c r="G24" s="71">
+      <c r="G24" s="66">
         <v>19</v>
       </c>
-      <c r="H24" s="71">
+      <c r="H24" s="66">
         <v>18</v>
       </c>
-      <c r="I24" s="71">
+      <c r="I24" s="66">
         <v>17</v>
       </c>
-      <c r="J24" s="71">
+      <c r="J24" s="66">
         <v>17</v>
       </c>
-      <c r="K24" s="71">
+      <c r="K24" s="66">
         <v>16</v>
       </c>
-      <c r="L24" s="71">
+      <c r="L24" s="66">
         <v>16</v>
       </c>
-      <c r="M24" s="71">
-[...5 lines deleted...]
-      <c r="O24" s="71">
+      <c r="M24" s="66">
+        <v>15</v>
+      </c>
+      <c r="N24" s="66">
+        <v>15</v>
+      </c>
+      <c r="O24" s="66">
         <v>21</v>
       </c>
-      <c r="P24" s="115">
+      <c r="P24" s="110">
         <v>17</v>
       </c>
-      <c r="Q24" s="115">
+      <c r="Q24" s="110">
         <v>17</v>
       </c>
-      <c r="R24" s="115">
+      <c r="R24" s="110">
         <v>19</v>
       </c>
-      <c r="S24" s="72">
+      <c r="S24" s="67">
         <v>18</v>
       </c>
-      <c r="T24" s="72">
+      <c r="T24" s="67">
         <v>18</v>
       </c>
-      <c r="U24" s="72">
+      <c r="U24" s="67">
         <v>19</v>
       </c>
-      <c r="V24" s="71" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V24" s="3"/>
+      <c r="W24" s="3"/>
+      <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
-      <c r="AA24" s="3"/>
-[...8 lines deleted...]
-      <c r="A25" s="105" t="s">
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="B25" s="71">
+      <c r="B25" s="66">
         <v>20</v>
       </c>
-      <c r="C25" s="71">
+      <c r="C25" s="66">
         <v>22</v>
       </c>
-      <c r="D25" s="71">
+      <c r="D25" s="66">
         <v>26</v>
       </c>
-      <c r="E25" s="71">
+      <c r="E25" s="66">
         <v>26</v>
       </c>
-      <c r="F25" s="71">
+      <c r="F25" s="66">
         <v>25</v>
       </c>
-      <c r="G25" s="71">
+      <c r="G25" s="66">
         <v>32</v>
       </c>
-      <c r="H25" s="71">
+      <c r="H25" s="66">
         <v>31</v>
       </c>
-      <c r="I25" s="71">
+      <c r="I25" s="66">
         <v>30</v>
       </c>
-      <c r="J25" s="71">
+      <c r="J25" s="66">
         <v>29</v>
       </c>
-      <c r="K25" s="71">
+      <c r="K25" s="66">
         <v>26</v>
       </c>
-      <c r="L25" s="71">
+      <c r="L25" s="66">
         <v>31</v>
       </c>
-      <c r="M25" s="71">
+      <c r="M25" s="66">
         <v>35</v>
       </c>
-      <c r="N25" s="71">
+      <c r="N25" s="66">
         <v>34</v>
       </c>
-      <c r="O25" s="71">
+      <c r="O25" s="66">
         <v>33</v>
       </c>
-      <c r="P25" s="115">
+      <c r="P25" s="110">
         <v>34</v>
       </c>
-      <c r="Q25" s="115">
+      <c r="Q25" s="110">
         <v>33</v>
       </c>
-      <c r="R25" s="115">
+      <c r="R25" s="110">
         <v>31</v>
       </c>
-      <c r="S25" s="72">
+      <c r="S25" s="67">
         <v>33</v>
       </c>
-      <c r="T25" s="72">
+      <c r="T25" s="67">
         <v>33</v>
       </c>
-      <c r="U25" s="72">
+      <c r="U25" s="67">
         <v>32</v>
       </c>
-      <c r="V25" s="116">
-[...7 lines deleted...]
-      </c>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
-      <c r="AA25" s="3"/>
-[...24 lines deleted...]
-      <c r="R26" s="20"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="B26" s="15"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="16"/>
+      <c r="R26" s="16"/>
       <c r="S26" s="6"/>
       <c r="T26" s="6"/>
       <c r="U26" s="6"/>
       <c r="V26" s="6"/>
-      <c r="W26" s="4"/>
+      <c r="W26" s="6"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
       <c r="Z26" s="6"/>
-      <c r="AA26" s="6"/>
-[...9 lines deleted...]
-      <c r="A27" s="118" t="s">
+      <c r="AA26" s="7"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="113" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="119"/>
-[...15 lines deleted...]
-      <c r="R27" s="20"/>
+      <c r="B27" s="114"/>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="114"/>
+      <c r="G27" s="114"/>
+      <c r="H27" s="114"/>
+      <c r="I27" s="114"/>
+      <c r="J27" s="114"/>
+      <c r="K27" s="114"/>
+      <c r="L27" s="114"/>
+      <c r="M27" s="114"/>
+      <c r="N27" s="114"/>
+      <c r="O27" s="113"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="16"/>
+      <c r="R27" s="16"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
-      <c r="AA27" s="4"/>
-[...8 lines deleted...]
-      <c r="A28" s="120" t="s">
+    </row>
+    <row r="28" spans="1:27" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A28" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="121"/>
-[...15 lines deleted...]
-      <c r="R28" s="182" t="s">
+      <c r="B28" s="116"/>
+      <c r="C28" s="116"/>
+      <c r="D28" s="116"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="117"/>
+      <c r="H28" s="117"/>
+      <c r="I28" s="117"/>
+      <c r="J28" s="117"/>
+      <c r="K28" s="117"/>
+      <c r="L28" s="114"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="115"/>
+      <c r="P28" s="188" t="s">
         <v>0</v>
       </c>
-      <c r="S28" s="182"/>
+      <c r="Q28" s="188"/>
+      <c r="R28" s="4"/>
+      <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
-      <c r="Y28" s="4"/>
-[...11 lines deleted...]
-      <c r="B29" s="124">
+    </row>
+    <row r="29" spans="1:27" s="21" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A29" s="118"/>
+      <c r="B29" s="119">
         <v>2006</v>
       </c>
-      <c r="C29" s="124">
+      <c r="C29" s="119">
         <v>2007</v>
       </c>
-      <c r="D29" s="125">
+      <c r="D29" s="120">
         <v>2008</v>
       </c>
-      <c r="E29" s="125">
+      <c r="E29" s="120">
         <v>2009</v>
       </c>
-      <c r="F29" s="124">
+      <c r="F29" s="119">
         <v>2010</v>
       </c>
-      <c r="G29" s="124">
+      <c r="G29" s="119">
         <v>2011</v>
       </c>
-      <c r="H29" s="124">
+      <c r="H29" s="119">
         <v>2012</v>
       </c>
-      <c r="I29" s="124">
+      <c r="I29" s="119">
         <v>2013</v>
       </c>
-      <c r="J29" s="124">
+      <c r="J29" s="119">
         <v>2014</v>
       </c>
-      <c r="K29" s="126">
+      <c r="K29" s="121">
         <v>2015</v>
       </c>
-      <c r="L29" s="97" t="s">
+      <c r="L29" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="M29" s="97" t="s">
+      <c r="M29" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="N29" s="97" t="s">
+      <c r="N29" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="O29" s="123" t="s">
+      <c r="O29" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="P29" s="97" t="s">
+      <c r="P29" s="92" t="s">
         <v>77</v>
       </c>
-      <c r="Q29" s="97" t="s">
+      <c r="Q29" s="92" t="s">
         <v>79</v>
       </c>
-      <c r="R29" s="97">
-[...2 lines deleted...]
-      <c r="S29" s="97">
+      <c r="R29" s="20"/>
+      <c r="S29" s="20"/>
+    </row>
+    <row r="30" spans="1:27" s="8" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A30" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="122">
+        <v>426</v>
+      </c>
+      <c r="C30" s="122">
+        <v>426</v>
+      </c>
+      <c r="D30" s="123" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="122">
+        <v>428</v>
+      </c>
+      <c r="F30" s="122">
+        <v>430</v>
+      </c>
+      <c r="G30" s="122">
+        <v>417</v>
+      </c>
+      <c r="H30" s="124">
+        <v>409</v>
+      </c>
+      <c r="I30" s="124">
+        <v>408</v>
+      </c>
+      <c r="J30" s="125">
+        <v>409</v>
+      </c>
+      <c r="K30" s="126">
+        <v>416</v>
+      </c>
+      <c r="L30" s="97">
+        <v>412</v>
+      </c>
+      <c r="M30" s="97">
+        <v>418</v>
+      </c>
+      <c r="N30" s="97">
+        <v>412</v>
+      </c>
+      <c r="O30" s="97">
+        <v>411</v>
+      </c>
+      <c r="P30" s="97">
+        <v>412</v>
+      </c>
+      <c r="Q30" s="97">
+        <v>402</v>
+      </c>
+      <c r="R30" s="22"/>
+      <c r="S30" s="22"/>
+    </row>
+    <row r="31" spans="1:27" ht="12.6" customHeight="1">
+      <c r="A31" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="127">
+        <v>86</v>
+      </c>
+      <c r="C31" s="127">
+        <v>90</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="127">
+        <v>84</v>
+      </c>
+      <c r="F31" s="127">
+        <v>98</v>
+      </c>
+      <c r="G31" s="127">
+        <v>80</v>
+      </c>
+      <c r="H31" s="128">
+        <v>81</v>
+      </c>
+      <c r="I31" s="128">
+        <v>84</v>
+      </c>
+      <c r="J31" s="69">
+        <v>86</v>
+      </c>
+      <c r="K31" s="128">
+        <v>86</v>
+      </c>
+      <c r="L31" s="67">
+        <v>81</v>
+      </c>
+      <c r="M31" s="67">
+        <v>88</v>
+      </c>
+      <c r="N31" s="67">
+        <v>85</v>
+      </c>
+      <c r="O31" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q31" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="R31" s="4"/>
+      <c r="S31" s="4"/>
+    </row>
+    <row r="32" spans="1:27" ht="12.6" customHeight="1">
+      <c r="A32" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="127">
+        <v>4</v>
+      </c>
+      <c r="C32" s="127">
+        <v>5</v>
+      </c>
+      <c r="D32" s="57">
+        <v>5</v>
+      </c>
+      <c r="E32" s="127">
+        <v>3</v>
+      </c>
+      <c r="F32" s="127">
+        <v>3</v>
+      </c>
+      <c r="G32" s="127">
+        <v>4</v>
+      </c>
+      <c r="H32" s="128">
+        <v>2</v>
+      </c>
+      <c r="I32" s="128">
+        <v>2</v>
+      </c>
+      <c r="J32" s="69">
+        <v>1</v>
+      </c>
+      <c r="K32" s="128">
+        <v>2</v>
+      </c>
+      <c r="L32" s="67">
+        <v>2</v>
+      </c>
+      <c r="M32" s="67">
+        <v>3</v>
+      </c>
+      <c r="N32" s="67">
+        <v>3</v>
+      </c>
+      <c r="O32" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P32" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q32" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+    </row>
+    <row r="33" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A33" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="127">
+        <v>8</v>
+      </c>
+      <c r="C33" s="127">
+        <v>7</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="127">
+        <v>11</v>
+      </c>
+      <c r="F33" s="127">
+        <v>11</v>
+      </c>
+      <c r="G33" s="127">
+        <v>12</v>
+      </c>
+      <c r="H33" s="128">
+        <v>13</v>
+      </c>
+      <c r="I33" s="128">
+        <v>13</v>
+      </c>
+      <c r="J33" s="69">
+        <v>15</v>
+      </c>
+      <c r="K33" s="128">
+        <v>16</v>
+      </c>
+      <c r="L33" s="67">
+        <v>16</v>
+      </c>
+      <c r="M33" s="67">
+        <v>16</v>
+      </c>
+      <c r="N33" s="67">
+        <v>19</v>
+      </c>
+      <c r="O33" s="67">
+        <v>12</v>
+      </c>
+      <c r="P33" s="67">
+        <v>11</v>
+      </c>
+      <c r="Q33" s="67">
+        <v>11</v>
+      </c>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+    </row>
+    <row r="34" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A34" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="127">
+        <v>85</v>
+      </c>
+      <c r="C34" s="127">
+        <v>77</v>
+      </c>
+      <c r="D34" s="57">
+        <v>88</v>
+      </c>
+      <c r="E34" s="127">
+        <v>87</v>
+      </c>
+      <c r="F34" s="127">
+        <v>83</v>
+      </c>
+      <c r="G34" s="127">
+        <v>88</v>
+      </c>
+      <c r="H34" s="128">
+        <v>71</v>
+      </c>
+      <c r="I34" s="128">
+        <v>63</v>
+      </c>
+      <c r="J34" s="69">
+        <v>62</v>
+      </c>
+      <c r="K34" s="128">
+        <v>65</v>
+      </c>
+      <c r="L34" s="67">
+        <v>67</v>
+      </c>
+      <c r="M34" s="67">
+        <v>72</v>
+      </c>
+      <c r="N34" s="67">
+        <v>67</v>
+      </c>
+      <c r="O34" s="67">
+        <v>62</v>
+      </c>
+      <c r="P34" s="67">
+        <v>65</v>
+      </c>
+      <c r="Q34" s="67">
+        <v>61</v>
+      </c>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
+    </row>
+    <row r="35" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A35" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="127">
+        <v>3</v>
+      </c>
+      <c r="C35" s="127">
+        <v>4</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" s="127">
+        <v>8</v>
+      </c>
+      <c r="F35" s="127">
+        <v>7</v>
+      </c>
+      <c r="G35" s="127">
+        <v>6</v>
+      </c>
+      <c r="H35" s="128">
+        <v>7</v>
+      </c>
+      <c r="I35" s="128">
+        <v>7</v>
+      </c>
+      <c r="J35" s="69">
+        <v>7</v>
+      </c>
+      <c r="K35" s="128">
+        <v>8</v>
+      </c>
+      <c r="L35" s="67">
+        <v>8</v>
+      </c>
+      <c r="M35" s="67">
+        <v>8</v>
+      </c>
+      <c r="N35" s="67">
+        <v>8</v>
+      </c>
+      <c r="O35" s="67">
+        <v>8</v>
+      </c>
+      <c r="P35" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q35" s="67">
+        <v>9</v>
+      </c>
+      <c r="R35" s="4"/>
+      <c r="S35" s="4"/>
+    </row>
+    <row r="36" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A36" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="127">
+        <v>31</v>
+      </c>
+      <c r="C36" s="127">
+        <v>29</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="127">
+        <v>26</v>
+      </c>
+      <c r="F36" s="127">
+        <v>30</v>
+      </c>
+      <c r="G36" s="127">
+        <v>28</v>
+      </c>
+      <c r="H36" s="128">
+        <v>29</v>
+      </c>
+      <c r="I36" s="128">
+        <v>34</v>
+      </c>
+      <c r="J36" s="69">
+        <v>32</v>
+      </c>
+      <c r="K36" s="128">
+        <v>27</v>
+      </c>
+      <c r="L36" s="67">
+        <v>27</v>
+      </c>
+      <c r="M36" s="67">
+        <v>27</v>
+      </c>
+      <c r="N36" s="67">
+        <v>28</v>
+      </c>
+      <c r="O36" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" s="67">
+        <v>29</v>
+      </c>
+      <c r="Q36" s="67">
+        <v>28</v>
+      </c>
+      <c r="R36" s="4"/>
+      <c r="S36" s="4"/>
+    </row>
+    <row r="37" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A37" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="127">
+        <v>6</v>
+      </c>
+      <c r="C37" s="127">
+        <v>6</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E37" s="127">
+        <v>6</v>
+      </c>
+      <c r="F37" s="127">
+        <v>6</v>
+      </c>
+      <c r="G37" s="127">
+        <v>7</v>
+      </c>
+      <c r="H37" s="128">
+        <v>6</v>
+      </c>
+      <c r="I37" s="128">
+        <v>6</v>
+      </c>
+      <c r="J37" s="69">
+        <v>6</v>
+      </c>
+      <c r="K37" s="128">
+        <v>6</v>
+      </c>
+      <c r="L37" s="67">
+        <v>7</v>
+      </c>
+      <c r="M37" s="67">
+        <v>6</v>
+      </c>
+      <c r="N37" s="67">
+        <v>6</v>
+      </c>
+      <c r="O37" s="67">
+        <v>5</v>
+      </c>
+      <c r="P37" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q37" s="67">
+        <v>5</v>
+      </c>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
+    </row>
+    <row r="38" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A38" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="127">
+        <v>7</v>
+      </c>
+      <c r="C38" s="127">
+        <v>8</v>
+      </c>
+      <c r="D38" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="127">
+        <v>11</v>
+      </c>
+      <c r="F38" s="127">
+        <v>11</v>
+      </c>
+      <c r="G38" s="127">
+        <v>9</v>
+      </c>
+      <c r="H38" s="128">
+        <v>8</v>
+      </c>
+      <c r="I38" s="128">
+        <v>11</v>
+      </c>
+      <c r="J38" s="69">
+        <v>12</v>
+      </c>
+      <c r="K38" s="128">
+        <v>9</v>
+      </c>
+      <c r="L38" s="67">
+        <v>11</v>
+      </c>
+      <c r="M38" s="67">
+        <v>10</v>
+      </c>
+      <c r="N38" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="O38" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P38" s="67">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="R38" s="4"/>
+      <c r="S38" s="4"/>
+    </row>
+    <row r="39" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A39" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="127">
+        <v>29</v>
+      </c>
+      <c r="C39" s="127">
+        <v>22</v>
+      </c>
+      <c r="D39" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="E39" s="127">
+        <v>28</v>
+      </c>
+      <c r="F39" s="127">
+        <v>26</v>
+      </c>
+      <c r="G39" s="127">
+        <v>24</v>
+      </c>
+      <c r="H39" s="128">
+        <v>23</v>
+      </c>
+      <c r="I39" s="128">
+        <v>24</v>
+      </c>
+      <c r="J39" s="28">
+        <v>27</v>
+      </c>
+      <c r="K39" s="128">
+        <v>24</v>
+      </c>
+      <c r="L39" s="67">
+        <v>25</v>
+      </c>
+      <c r="M39" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N39" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O39" s="112">
+        <v>27</v>
+      </c>
+      <c r="P39" s="112">
+        <v>30</v>
+      </c>
+      <c r="Q39" s="112">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A40" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="127">
+        <v>15</v>
+      </c>
+      <c r="C40" s="127">
+        <v>15</v>
+      </c>
+      <c r="D40" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="127">
+        <v>16</v>
+      </c>
+      <c r="F40" s="127">
+        <v>11</v>
+      </c>
+      <c r="G40" s="127">
+        <v>15</v>
+      </c>
+      <c r="H40" s="128">
+        <v>17</v>
+      </c>
+      <c r="I40" s="128">
+        <v>11</v>
+      </c>
+      <c r="J40" s="28">
+        <v>14</v>
+      </c>
+      <c r="K40" s="128">
+        <v>16</v>
+      </c>
+      <c r="L40" s="67">
+        <v>14</v>
+      </c>
+      <c r="M40" s="67">
+        <v>9</v>
+      </c>
+      <c r="N40" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="O40" s="67">
+        <v>6</v>
+      </c>
+      <c r="P40" s="67">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="67">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A41" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="127">
+        <v>12</v>
+      </c>
+      <c r="C41" s="127">
+        <v>12</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="E41" s="127">
+        <v>11</v>
+      </c>
+      <c r="F41" s="127">
+        <v>7</v>
+      </c>
+      <c r="G41" s="127">
+        <v>10</v>
+      </c>
+      <c r="H41" s="128">
+        <v>9</v>
+      </c>
+      <c r="I41" s="128">
+        <v>9</v>
+      </c>
+      <c r="J41" s="28">
+        <v>10</v>
+      </c>
+      <c r="K41" s="128">
+        <v>10</v>
+      </c>
+      <c r="L41" s="67">
+        <v>10</v>
+      </c>
+      <c r="M41" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N41" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" s="112">
+        <v>9</v>
+      </c>
+      <c r="P41" s="112">
+        <v>9</v>
+      </c>
+      <c r="Q41" s="112">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A42" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="127">
+        <v>34</v>
+      </c>
+      <c r="C42" s="127">
+        <v>32</v>
+      </c>
+      <c r="D42" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="127">
+        <v>34</v>
+      </c>
+      <c r="F42" s="127">
+        <v>25</v>
+      </c>
+      <c r="G42" s="127">
+        <v>28</v>
+      </c>
+      <c r="H42" s="128">
+        <v>30</v>
+      </c>
+      <c r="I42" s="128">
+        <v>29</v>
+      </c>
+      <c r="J42" s="28">
+        <v>30</v>
+      </c>
+      <c r="K42" s="128">
+        <v>28</v>
+      </c>
+      <c r="L42" s="67">
+        <v>30</v>
+      </c>
+      <c r="M42" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" s="112">
+        <v>31</v>
+      </c>
+      <c r="O42" s="112">
+        <v>31</v>
+      </c>
+      <c r="P42" s="112">
+        <v>30</v>
+      </c>
+      <c r="Q42" s="112">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A43" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="127">
+        <v>12</v>
+      </c>
+      <c r="C43" s="127">
+        <v>14</v>
+      </c>
+      <c r="D43" s="57">
+        <v>14</v>
+      </c>
+      <c r="E43" s="127">
+        <v>11</v>
+      </c>
+      <c r="F43" s="127">
+        <v>15</v>
+      </c>
+      <c r="G43" s="127">
+        <v>20</v>
+      </c>
+      <c r="H43" s="128">
+        <v>16</v>
+      </c>
+      <c r="I43" s="128">
+        <v>11</v>
+      </c>
+      <c r="J43" s="28">
+        <v>13</v>
+      </c>
+      <c r="K43" s="128">
+        <v>11</v>
+      </c>
+      <c r="L43" s="67">
+        <v>12</v>
+      </c>
+      <c r="M43" s="67">
+        <v>12</v>
+      </c>
+      <c r="N43" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="O43" s="67">
+        <v>12</v>
+      </c>
+      <c r="P43" s="67">
+        <v>10</v>
+      </c>
+      <c r="Q43" s="67">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A44" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="127">
+        <v>16</v>
+      </c>
+      <c r="C44" s="127">
+        <v>15</v>
+      </c>
+      <c r="D44" s="57">
+        <v>17</v>
+      </c>
+      <c r="E44" s="57">
+        <v>17</v>
+      </c>
+      <c r="F44" s="127">
+        <v>17</v>
+      </c>
+      <c r="G44" s="127">
+        <v>16</v>
+      </c>
+      <c r="H44" s="128">
+        <v>17</v>
+      </c>
+      <c r="I44" s="128">
+        <v>15</v>
+      </c>
+      <c r="J44" s="28">
+        <v>14</v>
+      </c>
+      <c r="K44" s="128">
+        <v>17</v>
+      </c>
+      <c r="L44" s="67">
+        <v>17</v>
+      </c>
+      <c r="M44" s="67">
+        <v>17</v>
+      </c>
+      <c r="N44" s="67">
+        <v>16</v>
+      </c>
+      <c r="O44" s="67">
+        <v>13</v>
+      </c>
+      <c r="P44" s="67">
+        <v>13</v>
+      </c>
+      <c r="Q44" s="67">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A45" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" s="127">
+        <v>8</v>
+      </c>
+      <c r="C45" s="127">
+        <v>13</v>
+      </c>
+      <c r="D45" s="57">
+        <v>7</v>
+      </c>
+      <c r="E45" s="127">
+        <v>5</v>
+      </c>
+      <c r="F45" s="127">
+        <v>9</v>
+      </c>
+      <c r="G45" s="127">
+        <v>6</v>
+      </c>
+      <c r="H45" s="127">
+        <v>8</v>
+      </c>
+      <c r="I45" s="127">
+        <v>8</v>
+      </c>
+      <c r="J45" s="127">
+        <v>7</v>
+      </c>
+      <c r="K45" s="127">
+        <v>8</v>
+      </c>
+      <c r="L45" s="67">
+        <v>8</v>
+      </c>
+      <c r="M45" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N45" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O45" s="112">
+        <v>9</v>
+      </c>
+      <c r="P45" s="112">
+        <v>9</v>
+      </c>
+      <c r="Q45" s="112">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A46" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46" s="127">
+        <v>15</v>
+      </c>
+      <c r="C46" s="127">
+        <v>20</v>
+      </c>
+      <c r="D46" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="57">
+        <v>16</v>
+      </c>
+      <c r="F46" s="57">
+        <v>16</v>
+      </c>
+      <c r="G46" s="57">
+        <v>16</v>
+      </c>
+      <c r="H46" s="128">
+        <v>18</v>
+      </c>
+      <c r="I46" s="128">
+        <v>19</v>
+      </c>
+      <c r="J46" s="28">
+        <v>17</v>
+      </c>
+      <c r="K46" s="128">
+        <v>24</v>
+      </c>
+      <c r="L46" s="67">
+        <v>19</v>
+      </c>
+      <c r="M46" s="67">
+        <v>20</v>
+      </c>
+      <c r="N46" s="67">
+        <v>19</v>
+      </c>
+      <c r="O46" s="67">
+        <v>19</v>
+      </c>
+      <c r="P46" s="67">
+        <v>18</v>
+      </c>
+      <c r="Q46" s="67">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A47" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" s="127">
+        <v>4</v>
+      </c>
+      <c r="C47" s="127">
+        <v>9</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="57">
+        <v>7</v>
+      </c>
+      <c r="F47" s="57">
+        <v>9</v>
+      </c>
+      <c r="G47" s="57">
+        <v>6</v>
+      </c>
+      <c r="H47" s="128">
+        <v>7</v>
+      </c>
+      <c r="I47" s="128">
+        <v>13</v>
+      </c>
+      <c r="J47" s="28">
+        <v>8</v>
+      </c>
+      <c r="K47" s="128">
+        <v>8</v>
+      </c>
+      <c r="L47" s="67">
+        <v>12</v>
+      </c>
+      <c r="M47" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N47" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O47" s="112">
+        <v>10</v>
+      </c>
+      <c r="P47" s="112">
+        <v>10</v>
+      </c>
+      <c r="Q47" s="112">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A48" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="127">
+        <v>26</v>
+      </c>
+      <c r="C48" s="127">
+        <v>19</v>
+      </c>
+      <c r="D48" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="E48" s="57">
+        <v>17</v>
+      </c>
+      <c r="F48" s="57">
+        <v>17</v>
+      </c>
+      <c r="G48" s="57">
+        <v>16</v>
+      </c>
+      <c r="H48" s="128">
+        <v>16</v>
+      </c>
+      <c r="I48" s="128">
+        <v>15</v>
+      </c>
+      <c r="J48" s="28">
+        <v>15</v>
+      </c>
+      <c r="K48" s="128">
+        <v>21</v>
+      </c>
+      <c r="L48" s="67">
+        <v>17</v>
+      </c>
+      <c r="M48" s="67">
+        <v>17</v>
+      </c>
+      <c r="N48" s="67">
+        <v>19</v>
+      </c>
+      <c r="O48" s="67">
+        <v>18</v>
+      </c>
+      <c r="P48" s="67">
+        <v>18</v>
+      </c>
+      <c r="Q48" s="67">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" ht="12.6" customHeight="1">
+      <c r="A49" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="127">
+        <v>25</v>
+      </c>
+      <c r="C49" s="127">
+        <v>29</v>
+      </c>
+      <c r="D49" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="E49" s="57">
+        <v>30</v>
+      </c>
+      <c r="F49" s="57">
+        <v>29</v>
+      </c>
+      <c r="G49" s="57">
+        <v>26</v>
+      </c>
+      <c r="H49" s="128">
+        <v>31</v>
+      </c>
+      <c r="I49" s="128">
+        <v>34</v>
+      </c>
+      <c r="J49" s="28">
+        <v>33</v>
+      </c>
+      <c r="K49" s="128">
+        <v>30</v>
+      </c>
+      <c r="L49" s="67">
+        <v>29</v>
+      </c>
+      <c r="M49" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N49" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" s="112">
+        <v>29</v>
+      </c>
+      <c r="P49" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q49" s="112">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" s="129"/>
+      <c r="B50" s="130"/>
+      <c r="C50" s="130"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="130"/>
+      <c r="F50" s="130"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="130"/>
+      <c r="I50" s="130"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="130"/>
+      <c r="L50" s="130"/>
+      <c r="M50" s="130"/>
+      <c r="N50" s="130"/>
+      <c r="O50" s="129"/>
+      <c r="P50" s="164"/>
+      <c r="Q50" s="140"/>
+      <c r="R50" s="140"/>
+      <c r="S50" s="141"/>
+    </row>
+    <row r="51" spans="1:19" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A51" s="131" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="116"/>
+      <c r="C51" s="116"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="117"/>
+      <c r="F51" s="117"/>
+      <c r="G51" s="117"/>
+      <c r="H51" s="117"/>
+      <c r="I51" s="117"/>
+      <c r="J51" s="117"/>
+      <c r="K51" s="117"/>
+      <c r="L51" s="114"/>
+      <c r="M51" s="32"/>
+      <c r="N51" s="32"/>
+      <c r="O51" s="131"/>
+      <c r="P51" s="113"/>
+      <c r="Q51" s="114"/>
+    </row>
+    <row r="52" spans="1:19" s="8" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A52" s="118"/>
+      <c r="B52" s="119">
+        <v>2006</v>
+      </c>
+      <c r="C52" s="119">
+        <v>2007</v>
+      </c>
+      <c r="D52" s="120">
+        <v>2008</v>
+      </c>
+      <c r="E52" s="120">
+        <v>2009</v>
+      </c>
+      <c r="F52" s="119">
+        <v>2010</v>
+      </c>
+      <c r="G52" s="119">
+        <v>2011</v>
+      </c>
+      <c r="H52" s="132">
+        <v>2012</v>
+      </c>
+      <c r="I52" s="132">
+        <v>2013</v>
+      </c>
+      <c r="J52" s="132">
+        <v>2014</v>
+      </c>
+      <c r="K52" s="133">
+        <v>2015</v>
+      </c>
+      <c r="L52" s="92" t="s">
+        <v>32</v>
+      </c>
+      <c r="M52" s="92" t="s">
+        <v>34</v>
+      </c>
+      <c r="N52" s="92" t="s">
+        <v>35</v>
+      </c>
+      <c r="O52" s="118" t="s">
+        <v>60</v>
+      </c>
+      <c r="P52" s="92" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q52" s="92" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" s="8" customFormat="1">
+      <c r="A53" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53" s="122">
+        <v>25</v>
+      </c>
+      <c r="C53" s="122">
+        <v>27</v>
+      </c>
+      <c r="D53" s="123" t="s">
+        <v>55</v>
+      </c>
+      <c r="E53" s="122">
+        <v>22</v>
+      </c>
+      <c r="F53" s="122">
+        <v>19</v>
+      </c>
+      <c r="G53" s="122">
+        <v>25</v>
+      </c>
+      <c r="H53" s="124">
+        <v>20</v>
+      </c>
+      <c r="I53" s="124">
+        <v>18</v>
+      </c>
+      <c r="J53" s="54">
+        <v>19</v>
+      </c>
+      <c r="K53" s="126">
+        <v>17</v>
+      </c>
+      <c r="L53" s="97">
+        <v>14</v>
+      </c>
+      <c r="M53" s="97">
+        <v>11</v>
+      </c>
+      <c r="N53" s="134" t="s">
+        <v>29</v>
+      </c>
+      <c r="O53" s="93">
+        <v>11</v>
+      </c>
+      <c r="P53" s="97">
+        <v>12</v>
+      </c>
+      <c r="Q53" s="97">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" ht="12.75" customHeight="1">
+      <c r="A54" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" s="128">
+        <v>2</v>
+      </c>
+      <c r="I54" s="128">
+        <v>2</v>
+      </c>
+      <c r="J54" s="28">
+        <v>1</v>
+      </c>
+      <c r="K54" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="L54" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="M54" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N54" s="67">
+        <v>1</v>
+      </c>
+      <c r="O54" s="99" t="s">
+        <v>29</v>
+      </c>
+      <c r="P54" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q54" s="67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" s="57">
+        <v>1</v>
+      </c>
+      <c r="E55" s="127">
+        <v>2</v>
+      </c>
+      <c r="F55" s="127">
+        <v>2</v>
+      </c>
+      <c r="G55" s="127">
+        <v>3</v>
+      </c>
+      <c r="H55" s="128">
+        <v>2</v>
+      </c>
+      <c r="I55" s="128">
+        <v>2</v>
+      </c>
+      <c r="J55" s="28">
+        <v>3</v>
+      </c>
+      <c r="K55" s="57">
+        <v>2</v>
+      </c>
+      <c r="L55" s="67">
+        <v>2</v>
+      </c>
+      <c r="M55" s="67">
+        <v>1</v>
+      </c>
+      <c r="N55" s="67">
+        <v>1</v>
+      </c>
+      <c r="O55" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P55" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q55" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="127">
+        <v>1</v>
+      </c>
+      <c r="C56" s="127">
+        <v>1</v>
+      </c>
+      <c r="D56" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K56" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L56" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M56" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N56" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O56" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P56" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q56" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="127">
+        <v>2</v>
+      </c>
+      <c r="C57" s="127">
+        <v>1</v>
+      </c>
+      <c r="D57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="127">
+        <v>1</v>
+      </c>
+      <c r="H57" s="128">
+        <v>2</v>
+      </c>
+      <c r="I57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K57" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M57" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N57" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O57" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q57" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K58" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M58" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N58" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O58" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P58" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q58" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" s="127">
+        <v>1</v>
+      </c>
+      <c r="G59" s="127">
+        <v>1</v>
+      </c>
+      <c r="H59" s="128">
+        <v>1</v>
+      </c>
+      <c r="I59" s="128">
+        <v>1</v>
+      </c>
+      <c r="J59" s="28">
+        <v>1</v>
+      </c>
+      <c r="K59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L59" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M59" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N59" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P59" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q59" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K60" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M60" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N60" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O60" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P60" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q60" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B61" s="127">
+        <v>4</v>
+      </c>
+      <c r="C61" s="127">
+        <v>2</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E61" s="127">
+        <v>1</v>
+      </c>
+      <c r="F61" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J61" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K61" s="57">
+        <v>1</v>
+      </c>
+      <c r="L61" s="67">
+        <v>1</v>
+      </c>
+      <c r="M61" s="67">
+        <v>1</v>
+      </c>
+      <c r="N61" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O61" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61" s="67">
+        <v>1</v>
+      </c>
+      <c r="Q61" s="67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B62" s="127">
+        <v>2</v>
+      </c>
+      <c r="C62" s="127">
+        <v>4</v>
+      </c>
+      <c r="D62" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E62" s="127">
+        <v>2</v>
+      </c>
+      <c r="F62" s="127">
+        <v>1</v>
+      </c>
+      <c r="G62" s="127">
+        <v>1</v>
+      </c>
+      <c r="H62" s="128">
+        <v>2</v>
+      </c>
+      <c r="I62" s="128">
+        <v>2</v>
+      </c>
+      <c r="J62" s="28">
+        <v>2</v>
+      </c>
+      <c r="K62" s="57">
+        <v>3</v>
+      </c>
+      <c r="L62" s="67">
+        <v>2</v>
+      </c>
+      <c r="M62" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N62" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O62" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P62" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q62" s="112">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B63" s="57">
+        <v>2</v>
+      </c>
+      <c r="C63" s="57">
+        <v>2</v>
+      </c>
+      <c r="D63" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E63" s="57">
+        <v>2</v>
+      </c>
+      <c r="F63" s="57">
+        <v>1</v>
+      </c>
+      <c r="G63" s="57">
+        <v>4</v>
+      </c>
+      <c r="H63" s="128">
+        <v>2</v>
+      </c>
+      <c r="I63" s="128">
+        <v>2</v>
+      </c>
+      <c r="J63" s="28">
+        <v>3</v>
+      </c>
+      <c r="K63" s="57">
+        <v>3</v>
+      </c>
+      <c r="L63" s="67">
+        <v>3</v>
+      </c>
+      <c r="M63" s="67">
+        <v>2</v>
+      </c>
+      <c r="N63" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O63" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q63" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" s="57">
+        <v>1</v>
+      </c>
+      <c r="D64" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E64" s="57">
+        <v>1</v>
+      </c>
+      <c r="F64" s="57">
+        <v>1</v>
+      </c>
+      <c r="G64" s="57">
+        <v>1</v>
+      </c>
+      <c r="H64" s="128">
+        <v>1</v>
+      </c>
+      <c r="I64" s="128">
+        <v>1</v>
+      </c>
+      <c r="J64" s="28">
+        <v>1</v>
+      </c>
+      <c r="K64" s="57">
+        <v>1</v>
+      </c>
+      <c r="L64" s="67">
+        <v>1</v>
+      </c>
+      <c r="M64" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N64" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O64" s="100">
+        <v>1</v>
+      </c>
+      <c r="P64" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q64" s="112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17">
+      <c r="A65" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B65" s="57">
+        <v>2</v>
+      </c>
+      <c r="C65" s="57">
+        <v>1</v>
+      </c>
+      <c r="D65" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65" s="57">
+        <v>1</v>
+      </c>
+      <c r="F65" s="57">
+        <v>1</v>
+      </c>
+      <c r="G65" s="57">
+        <v>1</v>
+      </c>
+      <c r="H65" s="128">
+        <v>1</v>
+      </c>
+      <c r="I65" s="128">
+        <v>1</v>
+      </c>
+      <c r="J65" s="28">
+        <v>1</v>
+      </c>
+      <c r="K65" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="L65" s="67">
+        <v>1</v>
+      </c>
+      <c r="M65" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N65" s="67">
+        <v>1</v>
+      </c>
+      <c r="O65" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P65" s="112">
+        <v>1</v>
+      </c>
+      <c r="Q65" s="112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17">
+      <c r="A66" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B66" s="127">
+        <v>8</v>
+      </c>
+      <c r="C66" s="127">
+        <v>8</v>
+      </c>
+      <c r="D66" s="57">
+        <v>10</v>
+      </c>
+      <c r="E66" s="127">
+        <v>10</v>
+      </c>
+      <c r="F66" s="127">
+        <v>9</v>
+      </c>
+      <c r="G66" s="127">
+        <v>8</v>
+      </c>
+      <c r="H66" s="128">
+        <v>3</v>
+      </c>
+      <c r="I66" s="128">
+        <v>3</v>
+      </c>
+      <c r="J66" s="28">
+        <v>3</v>
+      </c>
+      <c r="K66" s="57">
+        <v>2</v>
+      </c>
+      <c r="L66" s="67">
+        <v>2</v>
+      </c>
+      <c r="M66" s="67">
+        <v>2</v>
+      </c>
+      <c r="N66" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O66" s="100">
+        <v>2</v>
+      </c>
+      <c r="P66" s="67">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="67">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17">
+      <c r="A67" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="127">
+        <v>1</v>
+      </c>
+      <c r="D67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N67" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P67" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q67" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
+      <c r="A68" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B68" s="127">
+        <v>3</v>
+      </c>
+      <c r="C68" s="127">
+        <v>3</v>
+      </c>
+      <c r="D68" s="57">
+        <v>3</v>
+      </c>
+      <c r="E68" s="127">
+        <v>3</v>
+      </c>
+      <c r="F68" s="127">
+        <v>3</v>
+      </c>
+      <c r="G68" s="127">
+        <v>3</v>
+      </c>
+      <c r="H68" s="127">
+        <v>3</v>
+      </c>
+      <c r="I68" s="127">
+        <v>3</v>
+      </c>
+      <c r="J68" s="127">
+        <v>3</v>
+      </c>
+      <c r="K68" s="127">
+        <v>3</v>
+      </c>
+      <c r="L68" s="67">
+        <v>1</v>
+      </c>
+      <c r="M68" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N68" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O68" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="P68" s="112">
+        <v>1</v>
+      </c>
+      <c r="Q68" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
+      <c r="A69" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K69" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N69" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O69" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P69" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q69" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17">
+      <c r="A70" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="127">
+        <v>2</v>
+      </c>
+      <c r="H70" s="128">
+        <v>1</v>
+      </c>
+      <c r="I70" s="128">
+        <v>1</v>
+      </c>
+      <c r="J70" s="28">
+        <v>1</v>
+      </c>
+      <c r="K70" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N70" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O70" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P70" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q70" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17">
+      <c r="A71" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B71" s="127">
+        <v>1</v>
+      </c>
+      <c r="C71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K71" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N71" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O71" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P71" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q71" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17">
+      <c r="A72" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" s="127">
+        <v>3</v>
+      </c>
+      <c r="D72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K72" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L72" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M72" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N72" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O72" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P72" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q72" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17">
+      <c r="A73" s="32"/>
+      <c r="B73" s="130"/>
+      <c r="C73" s="130"/>
+      <c r="D73" s="130"/>
+      <c r="E73" s="130"/>
+      <c r="F73" s="130"/>
+      <c r="G73" s="130"/>
+      <c r="H73" s="130"/>
+      <c r="I73" s="130"/>
+      <c r="J73" s="130"/>
+      <c r="K73" s="130"/>
+      <c r="L73" s="130"/>
+      <c r="M73" s="130"/>
+      <c r="N73" s="130"/>
+      <c r="O73" s="32"/>
+      <c r="P73" s="164"/>
+      <c r="Q73" s="140"/>
+    </row>
+    <row r="74" spans="1:17" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A74" s="131" t="s">
+        <v>1</v>
+      </c>
+      <c r="B74" s="116"/>
+      <c r="C74" s="116"/>
+      <c r="D74" s="116"/>
+      <c r="E74" s="117"/>
+      <c r="F74" s="117"/>
+      <c r="G74" s="117"/>
+      <c r="H74" s="117"/>
+      <c r="I74" s="117"/>
+      <c r="J74" s="117"/>
+      <c r="K74" s="117"/>
+      <c r="L74" s="114"/>
+      <c r="M74" s="32"/>
+      <c r="N74" s="32"/>
+      <c r="O74" s="131"/>
+      <c r="P74" s="113"/>
+      <c r="Q74" s="114"/>
+    </row>
+    <row r="75" spans="1:17" s="21" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A75" s="118"/>
+      <c r="B75" s="135">
+        <v>2006</v>
+      </c>
+      <c r="C75" s="135">
+        <v>2007</v>
+      </c>
+      <c r="D75" s="136">
+        <v>2008</v>
+      </c>
+      <c r="E75" s="136">
+        <v>2009</v>
+      </c>
+      <c r="F75" s="135">
+        <v>2010</v>
+      </c>
+      <c r="G75" s="135">
+        <v>2011</v>
+      </c>
+      <c r="H75" s="137">
+        <v>2012</v>
+      </c>
+      <c r="I75" s="137">
+        <v>2013</v>
+      </c>
+      <c r="J75" s="137">
+        <v>2014</v>
+      </c>
+      <c r="K75" s="137">
+        <v>2015</v>
+      </c>
+      <c r="L75" s="92" t="s">
+        <v>32</v>
+      </c>
+      <c r="M75" s="92" t="s">
+        <v>34</v>
+      </c>
+      <c r="N75" s="92" t="s">
+        <v>35</v>
+      </c>
+      <c r="O75" s="118" t="s">
+        <v>60</v>
+      </c>
+      <c r="P75" s="92" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q75" s="92" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" s="8" customFormat="1">
+      <c r="A76" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B76" s="138">
+        <v>1</v>
+      </c>
+      <c r="C76" s="138">
+        <v>4</v>
+      </c>
+      <c r="D76" s="138">
+        <v>2</v>
+      </c>
+      <c r="E76" s="138">
+        <v>2</v>
+      </c>
+      <c r="F76" s="138">
+        <v>2</v>
+      </c>
+      <c r="G76" s="138">
+        <v>1</v>
+      </c>
+      <c r="H76" s="124">
+        <v>1</v>
+      </c>
+      <c r="I76" s="124">
+        <v>2</v>
+      </c>
+      <c r="J76" s="54">
+        <v>2</v>
+      </c>
+      <c r="K76" s="126">
+        <v>7</v>
+      </c>
+      <c r="L76" s="97">
+        <v>5</v>
+      </c>
+      <c r="M76" s="97">
+        <v>5</v>
+      </c>
+      <c r="N76" s="134" t="s">
+        <v>29</v>
+      </c>
+      <c r="O76" s="93">
+        <v>5</v>
+      </c>
+      <c r="P76" s="97">
+        <v>5</v>
+      </c>
+      <c r="Q76" s="97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="15" customHeight="1">
+      <c r="A77" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B77" s="57">
+        <v>1</v>
+      </c>
+      <c r="C77" s="57">
+        <v>1</v>
+      </c>
+      <c r="D77" s="57">
+        <v>1</v>
+      </c>
+      <c r="E77" s="57">
+        <v>1</v>
+      </c>
+      <c r="F77" s="57">
+        <v>1</v>
+      </c>
+      <c r="G77" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J77" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K77" s="128">
+        <v>3</v>
+      </c>
+      <c r="L77" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M77" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N77" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O77" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P77" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q77" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
+      <c r="A78" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K78" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L78" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M78" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N78" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O78" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P78" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q78" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17">
+      <c r="A79" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K79" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L79" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M79" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N79" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O79" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P79" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q79" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17">
+      <c r="A80" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B80" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" s="57">
+        <v>3</v>
+      </c>
+      <c r="D80" s="57">
+        <v>1</v>
+      </c>
+      <c r="E80" s="57">
+        <v>1</v>
+      </c>
+      <c r="F80" s="57">
+        <v>1</v>
+      </c>
+      <c r="G80" s="57">
+        <v>1</v>
+      </c>
+      <c r="H80" s="128">
+        <v>1</v>
+      </c>
+      <c r="I80" s="128">
+        <v>1</v>
+      </c>
+      <c r="J80" s="28">
+        <v>1</v>
+      </c>
+      <c r="K80" s="128">
+        <v>1</v>
+      </c>
+      <c r="L80" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M80" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N80" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O80" s="99" t="s">
+        <v>15</v>
+      </c>
+      <c r="P80" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q80" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17">
+      <c r="A81" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K81" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L81" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M81" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N81" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O81" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P81" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q81" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
+      <c r="A82" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K82" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L82" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M82" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N82" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O82" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P82" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q82" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17">
+      <c r="A83" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K83" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L83" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M83" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N83" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O83" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P83" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q83" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17">
+      <c r="A84" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K84" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L84" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M84" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N84" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O84" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P84" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q84" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17">
+      <c r="A85" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K85" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L85" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M85" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N85" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O85" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P85" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q85" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17">
+      <c r="A86" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K86" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L86" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M86" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N86" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O86" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P86" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q86" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17">
+      <c r="A87" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K87" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L87" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M87" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N87" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O87" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P87" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q87" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17">
+      <c r="A88" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K88" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L88" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="M88" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N88" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O88" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P88" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q88" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17">
+      <c r="A89" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K89" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L89" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M89" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N89" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O89" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P89" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q89" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17">
+      <c r="A90" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K90" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L90" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M90" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N90" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O90" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P90" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q90" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17">
+      <c r="A91" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K91" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L91" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M91" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N91" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O91" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P91" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q91" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17">
+      <c r="A92" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L92" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M92" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N92" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O92" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P92" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q92" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17">
+      <c r="A93" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K93" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L93" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M93" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N93" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O93" s="100">
+        <v>1</v>
+      </c>
+      <c r="P93" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q93" s="112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17">
+      <c r="A94" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K94" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L94" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="M94" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="N94" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="O94" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="P94" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q94" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17">
+      <c r="A95" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I95" s="128">
+        <v>1</v>
+      </c>
+      <c r="J95" s="28">
+        <v>1</v>
+      </c>
+      <c r="K95" s="64">
+        <v>3</v>
+      </c>
+      <c r="L95" s="67">
+        <v>4</v>
+      </c>
+      <c r="M95" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="N95" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="O95" s="100">
+        <v>4</v>
+      </c>
+      <c r="P95" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q95" s="112">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17">
+      <c r="A96" s="170" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" s="130"/>
+      <c r="C96" s="130"/>
+      <c r="D96" s="130"/>
+      <c r="E96" s="130"/>
+      <c r="F96" s="130"/>
+      <c r="G96" s="130"/>
+      <c r="H96" s="130"/>
+      <c r="I96" s="130"/>
+      <c r="J96" s="130"/>
+      <c r="K96" s="130"/>
+      <c r="L96" s="130"/>
+      <c r="M96" s="130"/>
+      <c r="N96" s="130"/>
+      <c r="O96" s="139"/>
+      <c r="P96" s="14"/>
+    </row>
+    <row r="97" spans="1:17">
+      <c r="A97" s="140"/>
+      <c r="B97" s="140"/>
+      <c r="C97" s="140"/>
+      <c r="D97" s="141"/>
+      <c r="E97" s="140"/>
+      <c r="F97" s="140"/>
+      <c r="G97" s="140"/>
+      <c r="H97" s="140"/>
+      <c r="I97" s="142"/>
+      <c r="J97" s="143"/>
+      <c r="K97" s="144"/>
+      <c r="L97" s="142"/>
+      <c r="M97" s="145"/>
+      <c r="N97" s="146"/>
+      <c r="O97" s="140"/>
+    </row>
+    <row r="98" spans="1:17" ht="15">
+      <c r="A98" s="147" t="s">
+        <v>19</v>
+      </c>
+      <c r="B98" s="147"/>
+      <c r="C98" s="147"/>
+      <c r="D98" s="147"/>
+      <c r="E98" s="147"/>
+      <c r="F98" s="147"/>
+      <c r="G98" s="147"/>
+      <c r="H98" s="147"/>
+      <c r="I98" s="140"/>
+      <c r="J98" s="140"/>
+      <c r="K98" s="32"/>
+      <c r="L98" s="32"/>
+      <c r="M98" s="32"/>
+      <c r="N98" s="32"/>
+      <c r="O98" s="147"/>
+    </row>
+    <row r="99" spans="1:17" ht="13.5" thickBot="1">
+      <c r="A99" s="148"/>
+      <c r="B99" s="148"/>
+      <c r="C99" s="148"/>
+      <c r="D99" s="148"/>
+      <c r="E99" s="148"/>
+      <c r="F99" s="148"/>
+      <c r="G99" s="140"/>
+      <c r="H99" s="140"/>
+      <c r="I99" s="140"/>
+      <c r="J99" s="32"/>
+      <c r="K99" s="102"/>
+      <c r="L99" s="32"/>
+      <c r="M99" s="32"/>
+      <c r="N99" s="141"/>
+      <c r="O99" s="175"/>
+    </row>
+    <row r="100" spans="1:17" s="23" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A100" s="27"/>
+      <c r="B100" s="40">
+        <v>2011</v>
+      </c>
+      <c r="C100" s="40">
+        <v>2012</v>
+      </c>
+      <c r="D100" s="149">
+        <v>2013</v>
+      </c>
+      <c r="E100" s="104">
+        <v>2014</v>
+      </c>
+      <c r="F100" s="107">
+        <v>2015</v>
+      </c>
+      <c r="G100" s="92">
+        <v>2016</v>
+      </c>
+      <c r="H100" s="92">
+        <v>2017</v>
+      </c>
+      <c r="I100" s="92">
+        <v>2018</v>
+      </c>
+      <c r="J100" s="92">
+        <v>2019</v>
+      </c>
+      <c r="K100" s="92">
+        <v>2020</v>
+      </c>
+      <c r="L100" s="92">
+        <v>2021</v>
+      </c>
+      <c r="N100" s="177"/>
+      <c r="O100" s="177"/>
+    </row>
+    <row r="101" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A101" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B101" s="150">
+        <v>439</v>
+      </c>
+      <c r="C101" s="150">
+        <v>426</v>
+      </c>
+      <c r="D101" s="151">
+        <v>423</v>
+      </c>
+      <c r="E101" s="151">
+        <v>425</v>
+      </c>
+      <c r="F101" s="126">
+        <v>431</v>
+      </c>
+      <c r="G101" s="97">
+        <v>431</v>
+      </c>
+      <c r="H101" s="97">
+        <v>434</v>
+      </c>
+      <c r="I101" s="97">
+        <v>429</v>
+      </c>
+      <c r="J101" s="97">
+        <v>427</v>
+      </c>
+      <c r="K101" s="97">
+        <v>429</v>
+      </c>
+      <c r="L101" s="97">
+        <v>491</v>
+      </c>
+      <c r="O101" s="33"/>
+      <c r="P101" s="34"/>
+      <c r="Q101" s="34"/>
+    </row>
+    <row r="102" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A102" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B102" s="152">
+        <v>79</v>
+      </c>
+      <c r="C102" s="152">
+        <v>82</v>
+      </c>
+      <c r="D102" s="63">
+        <v>84</v>
+      </c>
+      <c r="E102" s="63">
+        <v>85</v>
+      </c>
+      <c r="F102" s="64">
+        <v>85</v>
+      </c>
+      <c r="G102" s="67">
+        <v>82</v>
+      </c>
+      <c r="H102" s="67">
+        <v>88</v>
+      </c>
+      <c r="I102" s="67">
+        <v>86</v>
+      </c>
+      <c r="J102" s="67">
+        <v>100</v>
+      </c>
+      <c r="K102" s="67">
+        <v>98</v>
+      </c>
+      <c r="L102" s="67">
+        <v>129</v>
+      </c>
+      <c r="O102" s="33"/>
+      <c r="P102" s="34"/>
+      <c r="Q102" s="34"/>
+    </row>
+    <row r="103" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A103" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B103" s="152">
+        <v>7</v>
+      </c>
+      <c r="C103" s="152">
+        <v>4</v>
+      </c>
+      <c r="D103" s="63">
+        <v>4</v>
+      </c>
+      <c r="E103" s="63">
+        <v>4</v>
+      </c>
+      <c r="F103" s="64">
+        <v>4</v>
+      </c>
+      <c r="G103" s="67">
+        <v>4</v>
+      </c>
+      <c r="H103" s="67">
+        <v>4</v>
+      </c>
+      <c r="I103" s="67">
+        <v>4</v>
+      </c>
+      <c r="J103" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K103" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L103" s="67">
+        <v>4</v>
+      </c>
+      <c r="O103" s="33"/>
+      <c r="P103" s="34"/>
+      <c r="Q103" s="35"/>
+    </row>
+    <row r="104" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A104" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B104" s="152">
+        <v>12</v>
+      </c>
+      <c r="C104" s="152">
+        <v>13</v>
+      </c>
+      <c r="D104" s="64">
+        <v>13</v>
+      </c>
+      <c r="E104" s="64">
+        <v>15</v>
+      </c>
+      <c r="F104" s="64">
+        <v>16</v>
+      </c>
+      <c r="G104" s="67">
+        <v>16</v>
+      </c>
+      <c r="H104" s="67">
+        <v>16</v>
+      </c>
+      <c r="I104" s="67">
+        <v>19</v>
+      </c>
+      <c r="J104" s="67">
+        <v>12</v>
+      </c>
+      <c r="K104" s="67">
+        <v>11</v>
+      </c>
+      <c r="L104" s="67">
+        <v>11</v>
+      </c>
+      <c r="O104" s="33"/>
+      <c r="P104" s="34"/>
+      <c r="Q104" s="34"/>
+    </row>
+    <row r="105" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A105" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B105" s="152">
+        <v>87</v>
+      </c>
+      <c r="C105" s="152">
+        <v>71</v>
+      </c>
+      <c r="D105" s="64">
+        <v>61</v>
+      </c>
+      <c r="E105" s="64">
+        <v>60</v>
+      </c>
+      <c r="F105" s="64">
+        <v>63</v>
+      </c>
+      <c r="G105" s="67">
+        <v>67</v>
+      </c>
+      <c r="H105" s="67">
+        <v>72</v>
+      </c>
+      <c r="I105" s="67">
+        <v>67</v>
+      </c>
+      <c r="J105" s="67">
+        <v>62</v>
+      </c>
+      <c r="K105" s="67">
+        <v>65</v>
+      </c>
+      <c r="L105" s="67">
+        <v>83</v>
+      </c>
+      <c r="O105" s="33"/>
+      <c r="P105" s="34"/>
+      <c r="Q105" s="35"/>
+    </row>
+    <row r="106" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A106" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B106" s="152">
+        <v>6</v>
+      </c>
+      <c r="C106" s="152">
+        <v>7</v>
+      </c>
+      <c r="D106" s="64">
+        <v>7</v>
+      </c>
+      <c r="E106" s="64">
+        <v>7</v>
+      </c>
+      <c r="F106" s="64">
+        <v>8</v>
+      </c>
+      <c r="G106" s="67">
+        <v>8</v>
+      </c>
+      <c r="H106" s="67">
+        <v>8</v>
+      </c>
+      <c r="I106" s="67">
+        <v>8</v>
+      </c>
+      <c r="J106" s="67">
+        <v>8</v>
+      </c>
+      <c r="K106" s="67">
+        <v>10</v>
+      </c>
+      <c r="L106" s="67">
+        <v>10</v>
+      </c>
+      <c r="O106" s="33"/>
+      <c r="P106" s="34"/>
+      <c r="Q106" s="35"/>
+    </row>
+    <row r="107" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A107" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B107" s="152">
+        <v>29</v>
+      </c>
+      <c r="C107" s="152">
+        <v>30</v>
+      </c>
+      <c r="D107" s="64">
+        <v>35</v>
+      </c>
+      <c r="E107" s="64">
+        <v>33</v>
+      </c>
+      <c r="F107" s="64">
+        <v>27</v>
+      </c>
+      <c r="G107" s="67">
+        <v>27</v>
+      </c>
+      <c r="H107" s="67">
+        <v>27</v>
+      </c>
+      <c r="I107" s="67">
+        <v>28</v>
+      </c>
+      <c r="J107" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K107" s="67">
+        <v>29</v>
+      </c>
+      <c r="L107" s="67">
+        <v>34</v>
+      </c>
+      <c r="O107" s="33"/>
+      <c r="P107" s="34"/>
+      <c r="Q107" s="35"/>
+    </row>
+    <row r="108" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A108" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B108" s="152">
+        <v>7</v>
+      </c>
+      <c r="C108" s="152">
+        <v>6</v>
+      </c>
+      <c r="D108" s="63">
+        <v>6</v>
+      </c>
+      <c r="E108" s="63">
+        <v>6</v>
+      </c>
+      <c r="F108" s="64">
+        <v>6</v>
+      </c>
+      <c r="G108" s="67">
+        <v>7</v>
+      </c>
+      <c r="H108" s="67">
+        <v>6</v>
+      </c>
+      <c r="I108" s="67">
+        <v>6</v>
+      </c>
+      <c r="J108" s="67">
+        <v>5</v>
+      </c>
+      <c r="K108" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L108" s="67">
+        <v>5</v>
+      </c>
+      <c r="O108" s="33"/>
+      <c r="P108" s="34"/>
+      <c r="Q108" s="35"/>
+    </row>
+    <row r="109" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A109" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B109" s="152">
+        <v>9</v>
+      </c>
+      <c r="C109" s="152">
+        <v>8</v>
+      </c>
+      <c r="D109" s="64">
+        <v>11</v>
+      </c>
+      <c r="E109" s="64">
+        <v>12</v>
+      </c>
+      <c r="F109" s="64">
+        <v>10</v>
+      </c>
+      <c r="G109" s="67">
+        <v>12</v>
+      </c>
+      <c r="H109" s="67">
+        <v>11</v>
+      </c>
+      <c r="I109" s="67">
+        <v>11</v>
+      </c>
+      <c r="J109" s="67">
+        <v>12</v>
+      </c>
+      <c r="K109" s="67">
+        <v>13</v>
+      </c>
+      <c r="L109" s="67">
+        <v>13</v>
+      </c>
+      <c r="O109" s="33"/>
+      <c r="P109" s="34"/>
+      <c r="Q109" s="35"/>
+    </row>
+    <row r="110" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A110" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B110" s="152">
+        <v>25</v>
+      </c>
+      <c r="C110" s="152">
+        <v>25</v>
+      </c>
+      <c r="D110" s="63">
+        <v>26</v>
+      </c>
+      <c r="E110" s="63">
+        <v>29</v>
+      </c>
+      <c r="F110" s="64">
+        <v>26</v>
+      </c>
+      <c r="G110" s="67">
+        <v>27</v>
+      </c>
+      <c r="H110" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I110" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J110" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K110" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L110" s="67">
+        <v>34</v>
+      </c>
+      <c r="O110" s="33"/>
+      <c r="P110" s="34"/>
+      <c r="Q110" s="35"/>
+    </row>
+    <row r="111" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A111" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B111" s="152">
+        <v>19</v>
+      </c>
+      <c r="C111" s="152">
+        <v>19</v>
+      </c>
+      <c r="D111" s="63">
+        <v>13</v>
+      </c>
+      <c r="E111" s="63">
+        <v>17</v>
+      </c>
+      <c r="F111" s="64">
+        <v>19</v>
+      </c>
+      <c r="G111" s="67">
+        <v>17</v>
+      </c>
+      <c r="H111" s="67">
+        <v>11</v>
+      </c>
+      <c r="I111" s="67">
+        <v>9</v>
+      </c>
+      <c r="J111" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K111" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L111" s="67">
+        <v>8</v>
+      </c>
+      <c r="O111" s="33"/>
+      <c r="P111" s="34"/>
+      <c r="Q111" s="34"/>
+    </row>
+    <row r="112" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A112" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B112" s="152">
+        <v>11</v>
+      </c>
+      <c r="C112" s="152">
+        <v>10</v>
+      </c>
+      <c r="D112" s="63">
+        <v>10</v>
+      </c>
+      <c r="E112" s="63">
+        <v>11</v>
+      </c>
+      <c r="F112" s="64">
+        <v>11</v>
+      </c>
+      <c r="G112" s="67">
+        <v>11</v>
+      </c>
+      <c r="H112" s="67">
+        <v>12</v>
+      </c>
+      <c r="I112" s="67">
+        <v>11</v>
+      </c>
+      <c r="J112" s="67">
+        <v>10</v>
+      </c>
+      <c r="K112" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L112" s="67">
+        <v>10</v>
+      </c>
+      <c r="O112" s="33"/>
+      <c r="P112" s="34"/>
+      <c r="Q112" s="36"/>
+    </row>
+    <row r="113" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A113" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B113" s="152">
+        <v>29</v>
+      </c>
+      <c r="C113" s="152">
+        <v>31</v>
+      </c>
+      <c r="D113" s="63">
+        <v>30</v>
+      </c>
+      <c r="E113" s="63">
+        <v>31</v>
+      </c>
+      <c r="F113" s="64">
+        <v>29</v>
+      </c>
+      <c r="G113" s="67">
+        <v>32</v>
+      </c>
+      <c r="H113" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I113" s="67">
+        <v>32</v>
+      </c>
+      <c r="J113" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K113" s="67">
+        <v>31</v>
+      </c>
+      <c r="L113" s="67">
+        <v>32</v>
+      </c>
+      <c r="O113" s="33"/>
+      <c r="P113" s="34"/>
+      <c r="Q113" s="35"/>
+    </row>
+    <row r="114" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A114" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B114" s="152">
+        <v>28</v>
+      </c>
+      <c r="C114" s="152">
+        <v>19</v>
+      </c>
+      <c r="D114" s="63">
+        <v>14</v>
+      </c>
+      <c r="E114" s="63">
+        <v>16</v>
+      </c>
+      <c r="F114" s="64">
+        <v>13</v>
+      </c>
+      <c r="G114" s="67">
+        <v>14</v>
+      </c>
+      <c r="H114" s="67">
+        <v>14</v>
+      </c>
+      <c r="I114" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J114" s="67">
+        <v>14</v>
+      </c>
+      <c r="K114" s="67">
+        <v>12</v>
+      </c>
+      <c r="L114" s="67">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A115" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B115" s="152">
+        <v>16</v>
+      </c>
+      <c r="C115" s="152">
+        <v>17</v>
+      </c>
+      <c r="D115" s="152">
+        <v>15</v>
+      </c>
+      <c r="E115" s="152">
+        <v>14</v>
+      </c>
+      <c r="F115" s="152">
+        <v>17</v>
+      </c>
+      <c r="G115" s="67">
+        <v>17</v>
+      </c>
+      <c r="H115" s="67">
+        <v>17</v>
+      </c>
+      <c r="I115" s="67">
+        <v>16</v>
+      </c>
+      <c r="J115" s="67">
+        <v>13</v>
+      </c>
+      <c r="K115" s="67">
+        <v>13</v>
+      </c>
+      <c r="L115" s="67">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A116" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B116" s="152">
+        <v>9</v>
+      </c>
+      <c r="C116" s="152">
+        <v>11</v>
+      </c>
+      <c r="D116" s="63">
+        <v>11</v>
+      </c>
+      <c r="E116" s="63">
+        <v>10</v>
+      </c>
+      <c r="F116" s="64">
+        <v>11</v>
+      </c>
+      <c r="G116" s="67">
+        <v>9</v>
+      </c>
+      <c r="H116" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I116" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J116" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K116" s="67">
+        <v>10</v>
+      </c>
+      <c r="L116" s="67">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A117" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K117" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L117" s="57" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A118" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B118" s="152">
+        <v>16</v>
+      </c>
+      <c r="C118" s="152">
+        <v>18</v>
+      </c>
+      <c r="D118" s="63">
+        <v>19</v>
+      </c>
+      <c r="E118" s="63">
+        <v>17</v>
+      </c>
+      <c r="F118" s="64">
+        <v>24</v>
+      </c>
+      <c r="G118" s="67">
+        <v>19</v>
+      </c>
+      <c r="H118" s="67">
+        <v>20</v>
+      </c>
+      <c r="I118" s="67">
+        <v>19</v>
+      </c>
+      <c r="J118" s="67">
+        <v>19</v>
+      </c>
+      <c r="K118" s="67">
+        <v>18</v>
+      </c>
+      <c r="L118" s="67">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A119" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B119" s="152">
+        <v>8</v>
+      </c>
+      <c r="C119" s="152">
+        <v>8</v>
+      </c>
+      <c r="D119" s="64">
+        <v>14</v>
+      </c>
+      <c r="E119" s="64">
+        <v>9</v>
+      </c>
+      <c r="F119" s="64">
+        <v>8</v>
+      </c>
+      <c r="G119" s="67">
+        <v>12</v>
+      </c>
+      <c r="H119" s="67">
+        <v>12</v>
+      </c>
+      <c r="I119" s="67">
+        <v>12</v>
+      </c>
+      <c r="J119" s="67">
+        <v>11</v>
+      </c>
+      <c r="K119" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L119" s="67">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A120" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="B120" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="D120" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E120" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G120" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H120" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="J120" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="K120" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="L120" s="67" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A121" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B121" s="28">
+        <v>16</v>
+      </c>
+      <c r="C121" s="28">
+        <v>16</v>
+      </c>
+      <c r="D121" s="28">
+        <v>15</v>
+      </c>
+      <c r="E121" s="28">
+        <v>15</v>
+      </c>
+      <c r="F121" s="28">
+        <v>21</v>
+      </c>
+      <c r="G121" s="67">
+        <v>17</v>
+      </c>
+      <c r="H121" s="112">
+        <v>17</v>
+      </c>
+      <c r="I121" s="67">
+        <v>19</v>
+      </c>
+      <c r="J121" s="67">
+        <v>18</v>
+      </c>
+      <c r="K121" s="67">
+        <v>18</v>
+      </c>
+      <c r="L121" s="67">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A122" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="B122" s="166">
+        <v>26</v>
+      </c>
+      <c r="C122" s="166">
+        <v>31</v>
+      </c>
+      <c r="D122" s="166">
+        <v>35</v>
+      </c>
+      <c r="E122" s="166">
+        <v>34</v>
+      </c>
+      <c r="F122" s="166">
+        <v>33</v>
+      </c>
+      <c r="G122" s="167">
+        <v>33</v>
+      </c>
+      <c r="H122" s="168" t="s">
+        <v>29</v>
+      </c>
+      <c r="I122" s="167">
+        <v>31</v>
+      </c>
+      <c r="J122" s="167">
+        <v>33</v>
+      </c>
+      <c r="K122" s="166">
+        <v>33</v>
+      </c>
+      <c r="L122" s="166">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A123" s="153"/>
+      <c r="B123" s="129"/>
+      <c r="C123" s="129"/>
+      <c r="D123" s="129"/>
+      <c r="E123" s="129"/>
+      <c r="F123" s="129"/>
+      <c r="G123" s="154"/>
+      <c r="H123" s="155"/>
+      <c r="I123" s="154"/>
+      <c r="J123" s="154"/>
+      <c r="K123" s="129"/>
+      <c r="L123" s="129"/>
+      <c r="M123" s="129"/>
+      <c r="N123" s="129"/>
+      <c r="O123" s="153"/>
+    </row>
+    <row r="124" spans="1:17" ht="15">
+      <c r="A124" s="156" t="s">
+        <v>18</v>
+      </c>
+      <c r="B124" s="157"/>
+      <c r="C124" s="157"/>
+      <c r="D124" s="158"/>
+      <c r="E124" s="158"/>
+      <c r="F124" s="158"/>
+      <c r="G124" s="147"/>
+      <c r="H124" s="147"/>
+      <c r="I124" s="159"/>
+      <c r="J124" s="159"/>
+      <c r="K124" s="160"/>
+      <c r="L124" s="129"/>
+      <c r="M124" s="129"/>
+      <c r="N124" s="129"/>
+      <c r="O124" s="156"/>
+    </row>
+    <row r="125" spans="1:17" ht="13.5" thickBot="1">
+      <c r="A125" s="148"/>
+      <c r="B125" s="148"/>
+      <c r="C125" s="148"/>
+      <c r="D125" s="148"/>
+      <c r="E125" s="148"/>
+      <c r="F125" s="148"/>
+      <c r="G125" s="159"/>
+      <c r="H125" s="159"/>
+      <c r="I125" s="159"/>
+      <c r="J125" s="32"/>
+      <c r="K125" s="102"/>
+      <c r="L125" s="32"/>
+    </row>
+    <row r="126" spans="1:17" s="21" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A126" s="27"/>
+      <c r="B126" s="40">
+        <v>2011</v>
+      </c>
+      <c r="C126" s="40">
+        <v>2012</v>
+      </c>
+      <c r="D126" s="149">
+        <v>2013</v>
+      </c>
+      <c r="E126" s="104">
+        <v>2014</v>
+      </c>
+      <c r="F126" s="107">
+        <v>2015</v>
+      </c>
+      <c r="G126" s="92">
+        <v>2016</v>
+      </c>
+      <c r="H126" s="92">
+        <v>2017</v>
+      </c>
+      <c r="I126" s="92">
+        <v>2018</v>
+      </c>
+      <c r="J126" s="92">
+        <v>2019</v>
+      </c>
+      <c r="K126" s="92">
+        <v>2020</v>
+      </c>
+      <c r="L126" s="44">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17">
+      <c r="A127" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B127" s="150">
+        <v>4</v>
+      </c>
+      <c r="C127" s="150">
+        <v>4</v>
+      </c>
+      <c r="D127" s="151">
+        <v>5</v>
+      </c>
+      <c r="E127" s="151">
+        <v>5</v>
+      </c>
+      <c r="F127" s="126">
+        <v>9</v>
+      </c>
+      <c r="G127" s="97">
+        <v>22</v>
+      </c>
+      <c r="H127" s="97">
+        <v>31</v>
+      </c>
+      <c r="I127" s="97">
+        <v>47</v>
+      </c>
+      <c r="J127" s="109">
+        <v>70</v>
+      </c>
+      <c r="K127" s="45">
+        <v>74</v>
+      </c>
+      <c r="L127" s="97">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="15" customHeight="1">
+      <c r="A128" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B128" s="161">
+        <v>1</v>
+      </c>
+      <c r="C128" s="152">
+        <v>1</v>
+      </c>
+      <c r="D128" s="63">
+        <v>2</v>
+      </c>
+      <c r="E128" s="63">
+        <v>2</v>
+      </c>
+      <c r="F128" s="64">
+        <v>5</v>
+      </c>
+      <c r="G128" s="67">
+        <v>11</v>
+      </c>
+      <c r="H128" s="67">
+        <v>17</v>
+      </c>
+      <c r="I128" s="67">
+        <v>25</v>
+      </c>
+      <c r="J128" s="162">
+        <v>35</v>
+      </c>
+      <c r="K128" s="28">
+        <v>37</v>
+      </c>
+      <c r="L128" s="67">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12">
+      <c r="A129" s="99" t="s">
+        <v>64</v>
+      </c>
+      <c r="B129" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D129" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H129" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J129" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K129" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L129" s="112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D130" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H130" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J130" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K130" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L130" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12">
+      <c r="A131" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B131" s="161">
+        <v>3</v>
+      </c>
+      <c r="C131" s="152">
+        <v>3</v>
+      </c>
+      <c r="D131" s="64">
+        <v>3</v>
+      </c>
+      <c r="E131" s="64">
+        <v>3</v>
+      </c>
+      <c r="F131" s="64">
+        <v>3</v>
+      </c>
+      <c r="G131" s="67">
+        <v>8</v>
+      </c>
+      <c r="H131" s="67">
+        <v>9</v>
+      </c>
+      <c r="I131" s="67">
+        <v>15</v>
+      </c>
+      <c r="J131" s="162">
+        <v>23</v>
+      </c>
+      <c r="K131" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L131" s="67">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="B132" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D132" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H132" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I132" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J132" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K132" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L132" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B133" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G133" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H133" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J133" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K133" s="28">
+        <v>6</v>
+      </c>
+      <c r="L133" s="67">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B134" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D134" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H134" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J134" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K134" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L134" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" s="100" t="s">
+        <v>37</v>
+      </c>
+      <c r="B135" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E135" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H135" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="67">
+        <v>1</v>
+      </c>
+      <c r="J135" s="162">
+        <v>1</v>
+      </c>
+      <c r="K135" s="28">
+        <v>1</v>
+      </c>
+      <c r="L135" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B136" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D136" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136" s="64">
+        <v>1</v>
+      </c>
+      <c r="G136" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="H136" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I136" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J136" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K136" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L136" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B137" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D137" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H137" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I137" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J137" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K137" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L137" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12">
+      <c r="A138" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B138" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D138" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E138" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G138" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H138" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I138" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J138" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K138" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L138" s="112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12">
+      <c r="A139" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B139" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D139" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E139" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H139" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I139" s="67">
+        <v>2</v>
+      </c>
+      <c r="J139" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K139" s="28">
+        <v>4</v>
+      </c>
+      <c r="L139" s="112" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12">
+      <c r="A140" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B140" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D140" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H140" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J140" s="162">
+        <v>3</v>
+      </c>
+      <c r="K140" s="28">
+        <v>3</v>
+      </c>
+      <c r="L140" s="67">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B141" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D141" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G141" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H141" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J141" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K141" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L141" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12">
+      <c r="A142" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B142" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D142" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" s="67">
+        <v>1</v>
+      </c>
+      <c r="H142" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="I142" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="J142" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="K142" s="28">
+        <v>1</v>
+      </c>
+      <c r="L142" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="J143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="K143" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="L143" s="57" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12">
+      <c r="A144" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B144" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D144" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E144" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H144" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J144" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K144" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L144" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="145" spans="1:21">
+      <c r="A145" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B145" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D145" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H145" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J145" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K145" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L145" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:21" ht="12.6" customHeight="1">
+      <c r="A146" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="B146" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D146" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="H146" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J146" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K146" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L146" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="147" spans="1:21">
+      <c r="A147" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B147" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D147" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E147" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H147" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="J147" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="K147" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="L147" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="148" spans="1:21">
+      <c r="A148" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="D148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="G148" s="66">
+        <v>1</v>
+      </c>
+      <c r="H148" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="I148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="J148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="K148" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="L148" s="66" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="149" spans="1:21">
+      <c r="A149" s="164"/>
+      <c r="B149" s="114"/>
+      <c r="C149" s="114"/>
+      <c r="D149" s="114"/>
+      <c r="E149" s="114"/>
+      <c r="F149" s="114"/>
+      <c r="G149" s="114"/>
+      <c r="H149" s="114"/>
+      <c r="I149" s="114"/>
+      <c r="J149" s="114"/>
+      <c r="K149" s="114"/>
+      <c r="L149" s="114"/>
+    </row>
+    <row r="150" spans="1:21">
+      <c r="A150" s="169" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="151" spans="1:21">
+      <c r="A151" s="169" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="152" spans="1:21" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A152" s="171" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="153" spans="1:21">
+      <c r="A153" s="7"/>
+    </row>
+    <row r="155" spans="1:21" ht="15">
+      <c r="A155" s="189" t="s">
+        <v>19</v>
+      </c>
+      <c r="B155" s="189"/>
+      <c r="C155" s="189"/>
+      <c r="D155" s="189"/>
+      <c r="E155" s="189"/>
+      <c r="F155" s="189"/>
+      <c r="G155" s="189"/>
+      <c r="H155" s="189"/>
+      <c r="I155" s="189"/>
+      <c r="J155" s="189"/>
+      <c r="K155" s="189"/>
+      <c r="L155" s="189"/>
+      <c r="M155" s="189"/>
+      <c r="N155" s="189"/>
+      <c r="O155" s="189"/>
+      <c r="P155" s="189"/>
+      <c r="Q155" s="189"/>
+      <c r="R155" s="189"/>
+      <c r="S155" s="189"/>
+      <c r="T155" s="189"/>
+      <c r="U155" s="189"/>
+    </row>
+    <row r="156" spans="1:21" ht="13.5" thickBot="1">
+      <c r="A156" s="101"/>
+      <c r="B156" s="101"/>
+      <c r="C156" s="101"/>
+      <c r="D156" s="101"/>
+      <c r="E156" s="103" t="s">
+        <v>0</v>
+      </c>
+      <c r="F156" s="101"/>
+      <c r="G156" s="101"/>
+      <c r="H156" s="101"/>
+      <c r="I156" s="101"/>
+      <c r="J156" s="101"/>
+      <c r="K156" s="101"/>
+      <c r="L156" s="101"/>
+      <c r="M156" s="101"/>
+      <c r="N156" s="101"/>
+      <c r="O156" s="32"/>
+      <c r="P156" s="32"/>
+    </row>
+    <row r="157" spans="1:21" s="26" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A157" s="27"/>
+      <c r="B157" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="C157" s="92">
         <v>2023</v>
       </c>
-      <c r="T29" s="24"/>
-[...7 lines deleted...]
-      <c r="A30" s="98" t="s">
+      <c r="D157" s="92">
+        <v>2024</v>
+      </c>
+      <c r="E157" s="92">
+        <v>2025</v>
+      </c>
+      <c r="F157" s="25"/>
+      <c r="G157" s="25"/>
+      <c r="H157" s="25"/>
+      <c r="I157" s="25"/>
+      <c r="J157" s="25"/>
+      <c r="K157" s="25"/>
+      <c r="Q157" s="2"/>
+      <c r="R157" s="2"/>
+      <c r="S157" s="2"/>
+      <c r="T157" s="2"/>
+      <c r="U157" s="2"/>
+    </row>
+    <row r="158" spans="1:21">
+      <c r="A158" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="127">
-[...61 lines deleted...]
-      <c r="A31" s="104" t="s">
+      <c r="B158" s="54">
+        <v>155</v>
+      </c>
+      <c r="C158" s="54">
+        <v>154</v>
+      </c>
+      <c r="D158" s="54">
+        <v>160</v>
+      </c>
+      <c r="E158" s="109">
+        <v>154</v>
+      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="34"/>
+      <c r="H158" s="34"/>
+      <c r="I158" s="3"/>
+      <c r="J158" s="3"/>
+      <c r="K158" s="3"/>
+      <c r="L158" s="4"/>
+    </row>
+    <row r="159" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A159" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="132">
+      <c r="B159" s="28">
+        <v>83</v>
+      </c>
+      <c r="C159" s="28">
+        <v>87</v>
+      </c>
+      <c r="D159" s="28">
+        <v>79</v>
+      </c>
+      <c r="E159" s="111">
+        <v>92</v>
+      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="34"/>
+      <c r="H159" s="34"/>
+      <c r="I159" s="3"/>
+      <c r="J159" s="3"/>
+      <c r="K159" s="3"/>
+    </row>
+    <row r="160" spans="1:21">
+      <c r="A160" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B160" s="28">
+        <v>6</v>
+      </c>
+      <c r="C160" s="28">
+        <v>6</v>
+      </c>
+      <c r="D160" s="28">
+        <v>18</v>
+      </c>
+      <c r="E160" s="111">
+        <v>5</v>
+      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="34"/>
+      <c r="H160" s="35"/>
+      <c r="I160" s="3"/>
+      <c r="J160" s="3"/>
+      <c r="K160" s="3"/>
+    </row>
+    <row r="161" spans="1:27">
+      <c r="A161" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B161" s="28">
+        <v>15</v>
+      </c>
+      <c r="C161" s="28">
+        <v>12</v>
+      </c>
+      <c r="D161" s="28">
+        <v>12</v>
+      </c>
+      <c r="E161" s="111">
+        <v>14</v>
+      </c>
+      <c r="F161" s="3"/>
+      <c r="G161" s="34"/>
+      <c r="H161" s="34"/>
+      <c r="I161" s="3"/>
+      <c r="J161" s="3"/>
+      <c r="K161" s="3"/>
+    </row>
+    <row r="162" spans="1:27">
+      <c r="A162" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B162" s="28">
+        <v>3</v>
+      </c>
+      <c r="C162" s="28">
+        <v>3</v>
+      </c>
+      <c r="D162" s="28">
+        <v>2</v>
+      </c>
+      <c r="E162" s="111">
+        <v>3</v>
+      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="34"/>
+      <c r="H162" s="35"/>
+      <c r="I162" s="3"/>
+      <c r="J162" s="3"/>
+      <c r="K162" s="3"/>
+    </row>
+    <row r="163" spans="1:27">
+      <c r="A163" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B163" s="28">
+        <v>19</v>
+      </c>
+      <c r="C163" s="28">
+        <v>20</v>
+      </c>
+      <c r="D163" s="28">
+        <v>25</v>
+      </c>
+      <c r="E163" s="111">
+        <v>19</v>
+      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="34"/>
+      <c r="H163" s="35"/>
+      <c r="I163" s="3"/>
+      <c r="J163" s="3"/>
+      <c r="K163" s="3"/>
+    </row>
+    <row r="164" spans="1:27">
+      <c r="A164" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B164" s="28">
+        <v>2</v>
+      </c>
+      <c r="C164" s="28">
+        <v>2</v>
+      </c>
+      <c r="D164" s="28">
+        <v>2</v>
+      </c>
+      <c r="E164" s="111">
+        <v>2</v>
+      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="34"/>
+      <c r="H164" s="35"/>
+      <c r="I164" s="3"/>
+      <c r="J164" s="3"/>
+      <c r="K164" s="3"/>
+      <c r="L164" s="3"/>
+      <c r="M164" s="3"/>
+    </row>
+    <row r="165" spans="1:27">
+      <c r="A165" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B165" s="28">
+        <v>7</v>
+      </c>
+      <c r="C165" s="28">
+        <v>7</v>
+      </c>
+      <c r="D165" s="28">
+        <v>2</v>
+      </c>
+      <c r="E165" s="111">
+        <v>2</v>
+      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="34"/>
+      <c r="H165" s="35"/>
+      <c r="I165" s="3"/>
+      <c r="J165" s="3"/>
+      <c r="K165" s="3"/>
+      <c r="L165" s="3"/>
+      <c r="M165" s="3"/>
+    </row>
+    <row r="166" spans="1:27">
+      <c r="A166" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B166" s="28">
+        <v>1</v>
+      </c>
+      <c r="C166" s="28">
+        <v>1</v>
+      </c>
+      <c r="D166" s="28">
+        <v>2</v>
+      </c>
+      <c r="E166" s="111">
+        <v>2</v>
+      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="34"/>
+      <c r="H166" s="35"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="3"/>
+      <c r="K166" s="3"/>
+      <c r="L166" s="3"/>
+      <c r="M166" s="3"/>
+    </row>
+    <row r="167" spans="1:27">
+      <c r="A167" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B167" s="28">
+        <v>3</v>
+      </c>
+      <c r="C167" s="28">
+        <v>3</v>
+      </c>
+      <c r="D167" s="28">
+        <v>1</v>
+      </c>
+      <c r="E167" s="111">
+        <v>2</v>
+      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="34"/>
+      <c r="H167" s="35"/>
+      <c r="I167" s="3"/>
+      <c r="J167" s="3"/>
+      <c r="K167" s="3"/>
+      <c r="L167" s="3"/>
+      <c r="M167" s="3"/>
+    </row>
+    <row r="168" spans="1:27">
+      <c r="A168" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B168" s="28">
+        <v>5</v>
+      </c>
+      <c r="C168" s="28">
+        <v>4</v>
+      </c>
+      <c r="D168" s="28">
+        <v>2</v>
+      </c>
+      <c r="E168" s="111">
+        <v>1</v>
+      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="34"/>
+      <c r="H168" s="34"/>
+      <c r="I168" s="3"/>
+      <c r="J168" s="3"/>
+      <c r="K168" s="3"/>
+      <c r="L168" s="3"/>
+      <c r="M168" s="3"/>
+    </row>
+    <row r="169" spans="1:27">
+      <c r="A169" s="100" t="s">
         <v>86</v>
       </c>
-      <c r="C31" s="132">
-[...14 lines deleted...]
-      <c r="H31" s="133">
+      <c r="B169" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D169" s="57">
+        <v>4</v>
+      </c>
+      <c r="E169" s="111">
+        <v>3</v>
+      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="34"/>
+      <c r="H169" s="36"/>
+      <c r="I169" s="3"/>
+      <c r="J169" s="3"/>
+      <c r="K169" s="3"/>
+      <c r="L169" s="3"/>
+      <c r="M169" s="3"/>
+    </row>
+    <row r="170" spans="1:27">
+      <c r="A170" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B170" s="166">
+        <v>10</v>
+      </c>
+      <c r="C170" s="166">
+        <v>9</v>
+      </c>
+      <c r="D170" s="57">
+        <v>12</v>
+      </c>
+      <c r="E170" s="111">
+        <v>9</v>
+      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="34"/>
+      <c r="H170" s="35"/>
+      <c r="I170" s="3"/>
+      <c r="J170" s="3"/>
+      <c r="K170" s="3"/>
+      <c r="L170" s="3"/>
+      <c r="M170" s="3"/>
+    </row>
+    <row r="171" spans="1:27">
+      <c r="B171" s="15"/>
+      <c r="C171" s="15"/>
+      <c r="D171" s="15"/>
+      <c r="E171" s="186"/>
+      <c r="F171" s="15"/>
+      <c r="G171" s="15"/>
+      <c r="H171" s="15"/>
+      <c r="I171" s="186"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
+      <c r="N171" s="15"/>
+      <c r="O171" s="15"/>
+      <c r="P171" s="16"/>
+      <c r="Q171" s="16"/>
+      <c r="R171" s="16"/>
+      <c r="S171" s="6"/>
+      <c r="T171" s="6"/>
+      <c r="U171" s="6"/>
+      <c r="V171" s="6"/>
+      <c r="W171" s="6"/>
+      <c r="X171" s="6"/>
+      <c r="Y171" s="6"/>
+      <c r="Z171" s="6"/>
+      <c r="AA171" s="7"/>
+    </row>
+    <row r="172" spans="1:27" ht="12.6" customHeight="1">
+      <c r="A172" s="153"/>
+      <c r="B172" s="129"/>
+      <c r="C172" s="129"/>
+      <c r="D172" s="129"/>
+      <c r="E172" s="129"/>
+      <c r="F172" s="129"/>
+      <c r="G172" s="154"/>
+      <c r="H172" s="155"/>
+      <c r="I172" s="154"/>
+      <c r="J172" s="154"/>
+      <c r="K172" s="129"/>
+      <c r="L172" s="129"/>
+      <c r="M172" s="129"/>
+      <c r="N172" s="129"/>
+      <c r="O172" s="153"/>
+    </row>
+    <row r="173" spans="1:27" ht="15">
+      <c r="A173" s="189" t="s">
+        <v>18</v>
+      </c>
+      <c r="B173" s="189"/>
+      <c r="C173" s="189"/>
+      <c r="D173" s="189"/>
+      <c r="E173" s="189"/>
+      <c r="F173" s="189"/>
+      <c r="G173" s="189"/>
+      <c r="H173" s="189"/>
+      <c r="I173" s="189"/>
+      <c r="J173" s="189"/>
+      <c r="K173" s="189"/>
+      <c r="L173" s="189"/>
+      <c r="M173" s="189"/>
+      <c r="N173" s="189"/>
+      <c r="O173" s="189"/>
+      <c r="P173" s="189"/>
+      <c r="Q173" s="189"/>
+      <c r="R173" s="189"/>
+      <c r="S173" s="189"/>
+      <c r="T173" s="189"/>
+      <c r="U173" s="189"/>
+    </row>
+    <row r="174" spans="1:27" ht="13.5" thickBot="1">
+      <c r="A174" s="148"/>
+      <c r="B174" s="148"/>
+      <c r="C174" s="148"/>
+      <c r="D174" s="148"/>
+      <c r="E174" s="148"/>
+      <c r="F174" s="175"/>
+      <c r="G174" s="159"/>
+      <c r="H174" s="159"/>
+      <c r="I174" s="159"/>
+      <c r="J174" s="129"/>
+      <c r="K174" s="140"/>
+      <c r="L174" s="129"/>
+      <c r="M174" s="129"/>
+      <c r="N174" s="141"/>
+      <c r="O174" s="175"/>
+      <c r="P174" s="7"/>
+    </row>
+    <row r="175" spans="1:27" s="21" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A175" s="27"/>
+      <c r="B175" s="92" t="s">
         <v>81</v>
       </c>
-      <c r="I31" s="133">
-[...2 lines deleted...]
-      <c r="J31" s="74">
+      <c r="C175" s="92">
+        <v>2023</v>
+      </c>
+      <c r="D175" s="92">
+        <v>2024</v>
+      </c>
+      <c r="E175" s="92">
+        <v>2025</v>
+      </c>
+      <c r="F175" s="176"/>
+      <c r="G175" s="176"/>
+      <c r="H175" s="176"/>
+      <c r="I175" s="176"/>
+      <c r="J175" s="176"/>
+      <c r="K175" s="176"/>
+      <c r="L175" s="176"/>
+      <c r="M175" s="176"/>
+      <c r="N175" s="176"/>
+      <c r="O175" s="176"/>
+      <c r="P175" s="176"/>
+    </row>
+    <row r="176" spans="1:27">
+      <c r="A176" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="B176" s="194">
+        <v>11</v>
+      </c>
+      <c r="C176" s="54">
+        <v>20</v>
+      </c>
+      <c r="D176" s="54">
+        <v>24</v>
+      </c>
+      <c r="E176" s="54">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15" ht="15" customHeight="1">
+      <c r="A177" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="B177" s="28">
+        <v>9</v>
+      </c>
+      <c r="C177" s="28">
+        <v>14</v>
+      </c>
+      <c r="D177" s="28">
+        <v>20</v>
+      </c>
+      <c r="E177" s="28">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="B178" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D178" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E178" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" s="100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B179" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C179" s="28">
+        <v>5</v>
+      </c>
+      <c r="D179" s="28">
+        <v>2</v>
+      </c>
+      <c r="E179" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180" s="100" t="s">
+        <v>40</v>
+      </c>
+      <c r="B180" s="28">
+        <v>1</v>
+      </c>
+      <c r="C180" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D180" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E180" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B181" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C181" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D181" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E181" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="A182" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B182" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C182" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D182" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B183" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C183" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D183" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E183" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B184" s="163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C184" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D184" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E184" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B185" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C185" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="D185" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="E185" s="112" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="A186" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="B186" s="28">
+        <v>1</v>
+      </c>
+      <c r="C186" s="112">
+        <v>1</v>
+      </c>
+      <c r="D186" s="112">
+        <v>1</v>
+      </c>
+      <c r="E186" s="112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A187" s="100" t="s">
         <v>86</v>
       </c>
-      <c r="K31" s="133">
-[...61 lines deleted...]
-      <c r="J32" s="74">
+      <c r="B187" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C187" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D187" s="57">
         <v>1</v>
       </c>
-      <c r="K32" s="133">
-[...111 lines deleted...]
-      <c r="E34" s="132">
+      <c r="E187" s="57" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="A188" s="100" t="s">
+        <v>42</v>
+      </c>
+      <c r="B188" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C188" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="D188" s="66" t="s">
+        <v>15</v>
+      </c>
+      <c r="E188" s="66" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189" s="164"/>
+      <c r="B189" s="172"/>
+      <c r="C189" s="172"/>
+      <c r="D189" s="173"/>
+      <c r="E189" s="173"/>
+      <c r="F189" s="173"/>
+      <c r="G189" s="174"/>
+      <c r="H189" s="174"/>
+      <c r="I189" s="174"/>
+      <c r="J189" s="173"/>
+      <c r="K189" s="114"/>
+      <c r="L189" s="174"/>
+      <c r="M189" s="114"/>
+      <c r="N189" s="114"/>
+      <c r="O189" s="114"/>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190" s="169" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191" s="169" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A192" s="171" t="s">
         <v>87</v>
       </c>
-      <c r="F34" s="132">
-[...5879 lines deleted...]
-      <c r="A153" s="7"/>
+    </row>
+    <row r="196" spans="2:2">
+      <c r="B196" s="2">
+        <f>B158+B176</f>
+        <v>166</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:W1"/>
-[...2 lines deleted...]
-    <mergeCell ref="R74:S74"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="A173:U173"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A155:U155"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="50" max="16383" man="1"/>
     <brk id="123" max="20" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V41"/>
+  <dimension ref="A1:V42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M30" sqref="M30"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
     <col min="2" max="4" width="11" style="2" customWidth="1"/>
-    <col min="5" max="5" width="8.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
     <col min="6" max="18" width="10" style="2" customWidth="1"/>
     <col min="19" max="21" width="11.85546875" style="2" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="190" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="184"/>
-[...18 lines deleted...]
-      <c r="U1" s="185"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
+      <c r="E1" s="191"/>
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="H1" s="191"/>
+      <c r="I1" s="191"/>
+      <c r="J1" s="191"/>
+      <c r="K1" s="191"/>
+      <c r="L1" s="191"/>
+      <c r="M1" s="191"/>
+      <c r="N1" s="191"/>
+      <c r="O1" s="191"/>
+      <c r="P1" s="191"/>
+      <c r="Q1" s="191"/>
+      <c r="R1" s="191"/>
+      <c r="S1" s="191"/>
+      <c r="T1" s="191"/>
+      <c r="U1" s="192"/>
     </row>
     <row r="2" spans="1:22" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-      <c r="P2" s="23"/>
-[...3 lines deleted...]
-      <c r="U2" s="105" t="s">
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="100" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:22" s="29" customFormat="1" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="45">
+    <row r="3" spans="1:22" s="24" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A3" s="27"/>
+      <c r="B3" s="40">
         <v>2002</v>
       </c>
-      <c r="C3" s="45">
+      <c r="C3" s="40">
         <v>2003</v>
       </c>
-      <c r="D3" s="45">
+      <c r="D3" s="40">
         <v>2004</v>
       </c>
-      <c r="E3" s="45">
+      <c r="E3" s="40">
         <v>2005</v>
       </c>
-      <c r="F3" s="45">
+      <c r="F3" s="40">
         <v>2006</v>
       </c>
-      <c r="G3" s="45">
+      <c r="G3" s="40">
         <v>2007</v>
       </c>
-      <c r="H3" s="94">
+      <c r="H3" s="89">
         <v>2008</v>
       </c>
-      <c r="I3" s="94">
+      <c r="I3" s="89">
         <v>2009</v>
       </c>
-      <c r="J3" s="45">
+      <c r="J3" s="40">
         <v>2010</v>
       </c>
-      <c r="K3" s="45">
+      <c r="K3" s="40">
         <v>2011</v>
       </c>
-      <c r="L3" s="95">
+      <c r="L3" s="90">
         <v>2012</v>
       </c>
-      <c r="M3" s="95">
+      <c r="M3" s="90">
         <v>2013</v>
       </c>
-      <c r="N3" s="95">
+      <c r="N3" s="90">
         <v>2014</v>
       </c>
-      <c r="O3" s="96">
+      <c r="O3" s="91">
         <v>2015</v>
       </c>
-      <c r="P3" s="96">
+      <c r="P3" s="91">
         <v>2016</v>
       </c>
-      <c r="Q3" s="96">
+      <c r="Q3" s="91">
         <v>2017</v>
       </c>
-      <c r="R3" s="96">
+      <c r="R3" s="91">
         <v>2018</v>
       </c>
-      <c r="S3" s="97">
+      <c r="S3" s="92">
         <v>2019</v>
       </c>
-      <c r="T3" s="96">
+      <c r="T3" s="91">
         <v>2020</v>
       </c>
-      <c r="U3" s="49">
+      <c r="U3" s="44">
         <v>2021</v>
       </c>
-      <c r="V3" s="35"/>
+      <c r="V3" s="30"/>
     </row>
     <row r="4" spans="1:22" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="98" t="s">
+      <c r="A4" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="99">
+      <c r="B4" s="94">
         <v>6220146</v>
       </c>
-      <c r="C4" s="99">
+      <c r="C4" s="94">
         <v>6009748.5</v>
       </c>
-      <c r="D4" s="99">
+      <c r="D4" s="94">
         <v>7268636.0999999996</v>
       </c>
-      <c r="E4" s="99">
+      <c r="E4" s="94">
         <v>8738974.5</v>
       </c>
-      <c r="F4" s="55">
+      <c r="F4" s="50">
         <v>12977820.5</v>
       </c>
-      <c r="G4" s="55">
+      <c r="G4" s="50">
         <v>15431638.6</v>
       </c>
-      <c r="H4" s="99">
+      <c r="H4" s="94">
         <v>21212100.600000001</v>
       </c>
-      <c r="I4" s="100">
+      <c r="I4" s="95">
         <v>16414112.1</v>
       </c>
-      <c r="J4" s="55">
+      <c r="J4" s="50">
         <v>21429392.199999999</v>
       </c>
-      <c r="K4" s="55">
+      <c r="K4" s="50">
         <v>34031096.899999999</v>
       </c>
-      <c r="L4" s="55">
+      <c r="L4" s="50">
         <v>51408777.200000003</v>
       </c>
-      <c r="M4" s="55">
+      <c r="M4" s="50">
         <v>48303838</v>
       </c>
-      <c r="N4" s="55">
+      <c r="N4" s="50">
         <v>50094310</v>
       </c>
-      <c r="O4" s="55">
+      <c r="O4" s="50">
         <v>37396805</v>
       </c>
-      <c r="P4" s="101">
+      <c r="P4" s="96">
         <v>41985351</v>
       </c>
-      <c r="Q4" s="101">
+      <c r="Q4" s="96">
         <v>54671173</v>
       </c>
-      <c r="R4" s="101">
+      <c r="R4" s="96">
         <v>63957246</v>
       </c>
-      <c r="S4" s="102">
+      <c r="S4" s="97">
         <v>65269226</v>
       </c>
-      <c r="T4" s="102">
+      <c r="T4" s="97">
         <v>69074890</v>
       </c>
-      <c r="U4" s="103">
+      <c r="U4" s="98">
         <v>88175870</v>
       </c>
-      <c r="V4" s="36"/>
+      <c r="V4" s="31"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1">
-      <c r="A5" s="104" t="s">
+      <c r="A5" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="70">
+      <c r="B5" s="65">
         <v>1438916</v>
       </c>
-      <c r="C5" s="70">
+      <c r="C5" s="65">
         <v>1834534.5</v>
       </c>
-      <c r="D5" s="70">
+      <c r="D5" s="65">
         <v>2249211.2000000002</v>
       </c>
-      <c r="E5" s="70">
+      <c r="E5" s="65">
         <v>2397307.6</v>
       </c>
-      <c r="F5" s="70">
+      <c r="F5" s="65">
         <v>3946260.3</v>
       </c>
-      <c r="G5" s="70">
+      <c r="G5" s="65">
         <v>4696527.3</v>
       </c>
-      <c r="H5" s="70">
+      <c r="H5" s="65">
         <v>4901497.5</v>
       </c>
-      <c r="I5" s="65">
+      <c r="I5" s="60">
         <v>5129761.8</v>
       </c>
-      <c r="J5" s="70">
+      <c r="J5" s="65">
         <v>6842943</v>
       </c>
-      <c r="K5" s="70">
+      <c r="K5" s="65">
         <v>8699683</v>
       </c>
-      <c r="L5" s="70">
+      <c r="L5" s="65">
         <v>12586295</v>
       </c>
-      <c r="M5" s="70">
+      <c r="M5" s="65">
         <v>13914436</v>
       </c>
-      <c r="N5" s="70">
+      <c r="N5" s="65">
         <v>14074578</v>
       </c>
-      <c r="O5" s="70">
+      <c r="O5" s="65">
         <v>11819131</v>
       </c>
-      <c r="P5" s="78">
+      <c r="P5" s="73">
         <v>13199678</v>
       </c>
-      <c r="Q5" s="78">
+      <c r="Q5" s="73">
         <v>17937619</v>
       </c>
-      <c r="R5" s="78">
+      <c r="R5" s="73">
         <v>19579903</v>
       </c>
-      <c r="S5" s="72">
+      <c r="S5" s="67">
         <v>21356498</v>
       </c>
-      <c r="T5" s="72">
+      <c r="T5" s="67">
         <v>22328024</v>
       </c>
-      <c r="U5" s="72">
+      <c r="U5" s="67">
         <v>29389402</v>
       </c>
-      <c r="V5" s="37"/>
+      <c r="V5" s="32"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1">
-      <c r="A6" s="104" t="s">
+      <c r="A6" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="B6" s="70">
+      <c r="B6" s="65">
         <v>14248</v>
       </c>
-      <c r="C6" s="70">
+      <c r="C6" s="65">
         <v>10228</v>
       </c>
-      <c r="D6" s="70">
+      <c r="D6" s="65">
         <v>25061</v>
       </c>
-      <c r="E6" s="70">
+      <c r="E6" s="65">
         <v>36117</v>
       </c>
-      <c r="F6" s="70">
+      <c r="F6" s="65">
         <v>46963</v>
       </c>
-      <c r="G6" s="70">
+      <c r="G6" s="65">
         <v>51776</v>
       </c>
-      <c r="H6" s="70">
+      <c r="H6" s="65">
         <v>309204</v>
       </c>
-      <c r="I6" s="65">
+      <c r="I6" s="60">
         <v>185524</v>
       </c>
-      <c r="J6" s="70">
+      <c r="J6" s="65">
         <v>239440.7</v>
       </c>
-      <c r="K6" s="70">
+      <c r="K6" s="65">
         <v>390807.8</v>
       </c>
-      <c r="L6" s="70">
+      <c r="L6" s="65">
         <v>464848.7</v>
       </c>
-      <c r="M6" s="70">
+      <c r="M6" s="65">
         <v>328076</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="65">
         <v>139864</v>
       </c>
-      <c r="O6" s="70">
+      <c r="O6" s="65">
         <v>122730</v>
       </c>
-      <c r="P6" s="78">
+      <c r="P6" s="73">
         <v>208426</v>
       </c>
-      <c r="Q6" s="78">
+      <c r="Q6" s="73">
         <v>584367</v>
       </c>
-      <c r="R6" s="78">
+      <c r="R6" s="73">
         <v>236343</v>
       </c>
-      <c r="S6" s="72">
+      <c r="S6" s="67">
         <v>400965</v>
       </c>
-      <c r="T6" s="72">
+      <c r="T6" s="67">
         <v>99821</v>
       </c>
-      <c r="U6" s="72">
+      <c r="U6" s="67">
         <v>345250</v>
       </c>
-      <c r="V6" s="37"/>
+      <c r="V6" s="32"/>
     </row>
     <row r="7" spans="1:22" ht="15" customHeight="1">
-      <c r="A7" s="104" t="s">
+      <c r="A7" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="70">
+      <c r="B7" s="65">
         <v>448146</v>
       </c>
-      <c r="C7" s="70">
+      <c r="C7" s="65">
         <v>293981.59999999998</v>
       </c>
-      <c r="D7" s="70">
+      <c r="D7" s="65">
         <v>281738.5</v>
       </c>
-      <c r="E7" s="70">
+      <c r="E7" s="65">
         <v>301435</v>
       </c>
-      <c r="F7" s="70">
+      <c r="F7" s="65">
         <v>236609.8</v>
       </c>
-      <c r="G7" s="70">
+      <c r="G7" s="65">
         <v>274746.90000000002</v>
       </c>
-      <c r="H7" s="70">
+      <c r="H7" s="65">
         <v>547093.80000000005</v>
       </c>
-      <c r="I7" s="65">
+      <c r="I7" s="60">
         <v>495035</v>
       </c>
-      <c r="J7" s="70">
+      <c r="J7" s="65">
         <v>603190.4</v>
       </c>
-      <c r="K7" s="70">
+      <c r="K7" s="65">
         <v>551903.19999999995</v>
       </c>
-      <c r="L7" s="70">
+      <c r="L7" s="65">
         <v>4356328.3</v>
       </c>
-      <c r="M7" s="70">
+      <c r="M7" s="65">
         <v>4755745</v>
       </c>
-      <c r="N7" s="70">
+      <c r="N7" s="65">
         <v>5120633</v>
       </c>
-      <c r="O7" s="70">
+      <c r="O7" s="65">
         <v>1910595</v>
       </c>
-      <c r="P7" s="78">
+      <c r="P7" s="73">
         <v>1639310</v>
       </c>
-      <c r="Q7" s="78">
+      <c r="Q7" s="73">
         <v>1888163</v>
       </c>
-      <c r="R7" s="78">
+      <c r="R7" s="73">
         <v>2250451</v>
       </c>
-      <c r="S7" s="72">
+      <c r="S7" s="67">
         <v>1867774</v>
       </c>
-      <c r="T7" s="72">
+      <c r="T7" s="67">
         <v>2672944</v>
       </c>
-      <c r="U7" s="72">
+      <c r="U7" s="67">
         <v>2964906</v>
       </c>
-      <c r="V7" s="37"/>
+      <c r="V7" s="32"/>
     </row>
     <row r="8" spans="1:22" ht="15" customHeight="1">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="70">
+      <c r="B8" s="65">
         <v>1416586</v>
       </c>
-      <c r="C8" s="70">
+      <c r="C8" s="65">
         <v>2080665</v>
       </c>
-      <c r="D8" s="70">
+      <c r="D8" s="65">
         <v>2335635.7999999998</v>
       </c>
-      <c r="E8" s="70">
+      <c r="E8" s="65">
         <v>3192361</v>
       </c>
-      <c r="F8" s="70">
+      <c r="F8" s="65">
         <v>5546219.9000000004</v>
       </c>
-      <c r="G8" s="70">
+      <c r="G8" s="65">
         <v>5543837.5999999996</v>
       </c>
-      <c r="H8" s="70">
+      <c r="H8" s="65">
         <v>9072048.0999999996</v>
       </c>
-      <c r="I8" s="65">
+      <c r="I8" s="60">
         <v>5660635.7999999998</v>
       </c>
-      <c r="J8" s="70">
+      <c r="J8" s="65">
         <v>6902119.4000000004</v>
       </c>
-      <c r="K8" s="70">
+      <c r="K8" s="65">
         <v>11784579.9</v>
       </c>
-      <c r="L8" s="70">
+      <c r="L8" s="65">
         <v>11713130.1</v>
       </c>
-      <c r="M8" s="70">
+      <c r="M8" s="65">
         <v>11653144</v>
       </c>
-      <c r="N8" s="70">
+      <c r="N8" s="65">
         <v>13293777</v>
       </c>
-      <c r="O8" s="70">
+      <c r="O8" s="65">
         <v>10710705</v>
       </c>
-      <c r="P8" s="78">
+      <c r="P8" s="73">
         <v>11453138</v>
       </c>
-      <c r="Q8" s="78">
+      <c r="Q8" s="73">
         <v>13970869</v>
       </c>
-      <c r="R8" s="78">
+      <c r="R8" s="73">
         <v>16775641</v>
       </c>
-      <c r="S8" s="72">
+      <c r="S8" s="67">
         <v>17171337</v>
       </c>
-      <c r="T8" s="72">
+      <c r="T8" s="67">
         <v>17639636</v>
       </c>
-      <c r="U8" s="72">
+      <c r="U8" s="67">
         <v>22253320</v>
       </c>
-      <c r="V8" s="37"/>
+      <c r="V8" s="32"/>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="105" t="s">
+      <c r="A9" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="70">
+      <c r="B9" s="65">
         <v>33901</v>
       </c>
-      <c r="C9" s="70">
+      <c r="C9" s="65">
         <v>36611.199999999997</v>
       </c>
-      <c r="D9" s="70">
+      <c r="D9" s="65">
         <v>28061.4</v>
       </c>
-      <c r="E9" s="70">
+      <c r="E9" s="65">
         <v>27183.7</v>
       </c>
-      <c r="F9" s="70">
+      <c r="F9" s="65">
         <v>26246.9</v>
       </c>
-      <c r="G9" s="70">
+      <c r="G9" s="65">
         <v>40168</v>
       </c>
-      <c r="H9" s="70">
+      <c r="H9" s="65">
         <v>97547.8</v>
       </c>
-      <c r="I9" s="65">
+      <c r="I9" s="60">
         <v>97532.5</v>
       </c>
-      <c r="J9" s="70">
+      <c r="J9" s="65">
         <v>246101.4</v>
       </c>
-      <c r="K9" s="70">
+      <c r="K9" s="65">
         <v>131078.9</v>
       </c>
-      <c r="L9" s="70">
+      <c r="L9" s="65">
         <v>117956.3</v>
       </c>
-      <c r="M9" s="70">
+      <c r="M9" s="65">
         <v>138392</v>
       </c>
-      <c r="N9" s="70">
+      <c r="N9" s="65">
         <v>205550</v>
       </c>
-      <c r="O9" s="70">
+      <c r="O9" s="65">
         <v>167377</v>
       </c>
-      <c r="P9" s="78">
+      <c r="P9" s="73">
         <v>298901</v>
       </c>
-      <c r="Q9" s="78">
+      <c r="Q9" s="73">
         <v>383654</v>
       </c>
-      <c r="R9" s="78">
+      <c r="R9" s="73">
         <v>385317</v>
       </c>
-      <c r="S9" s="72">
+      <c r="S9" s="67">
         <v>442820</v>
       </c>
-      <c r="T9" s="72">
+      <c r="T9" s="67">
         <v>485461</v>
       </c>
-      <c r="U9" s="72">
+      <c r="U9" s="67">
         <v>707280</v>
       </c>
-      <c r="V9" s="37"/>
+      <c r="V9" s="32"/>
     </row>
     <row r="10" spans="1:22">
-      <c r="A10" s="105" t="s">
+      <c r="A10" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="70">
+      <c r="B10" s="65">
         <v>233151</v>
       </c>
-      <c r="C10" s="70">
+      <c r="C10" s="65">
         <v>127366.7</v>
       </c>
-      <c r="D10" s="70">
+      <c r="D10" s="65">
         <v>278176.09999999998</v>
       </c>
-      <c r="E10" s="70">
+      <c r="E10" s="65">
         <v>180523.7</v>
       </c>
-      <c r="F10" s="70">
+      <c r="F10" s="65">
         <v>308608.7</v>
       </c>
-      <c r="G10" s="70">
+      <c r="G10" s="65">
         <v>1089868</v>
       </c>
-      <c r="H10" s="70">
+      <c r="H10" s="65">
         <v>529842.9</v>
       </c>
-      <c r="I10" s="65">
+      <c r="I10" s="60">
         <v>438976.2</v>
       </c>
-      <c r="J10" s="70">
+      <c r="J10" s="65">
         <v>1488440</v>
       </c>
-      <c r="K10" s="70">
+      <c r="K10" s="65">
         <v>2053186.3</v>
       </c>
-      <c r="L10" s="70">
+      <c r="L10" s="65">
         <v>2562763.2999999998</v>
       </c>
-      <c r="M10" s="70">
+      <c r="M10" s="65">
         <v>2310021</v>
       </c>
-      <c r="N10" s="70">
+      <c r="N10" s="65">
         <v>1621718</v>
       </c>
-      <c r="O10" s="70">
+      <c r="O10" s="65">
         <v>1998838</v>
       </c>
-      <c r="P10" s="78">
+      <c r="P10" s="73">
         <v>1685230</v>
       </c>
-      <c r="Q10" s="78">
+      <c r="Q10" s="73">
         <v>2113681</v>
       </c>
-      <c r="R10" s="78">
+      <c r="R10" s="73">
         <v>2746724</v>
       </c>
-      <c r="S10" s="72">
+      <c r="S10" s="67">
         <v>2330170</v>
       </c>
-      <c r="T10" s="72">
+      <c r="T10" s="67">
         <v>2715140</v>
       </c>
-      <c r="U10" s="72">
+      <c r="U10" s="67">
         <v>3902472</v>
       </c>
-      <c r="V10" s="37"/>
+      <c r="V10" s="32"/>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="105" t="s">
+      <c r="A11" s="100" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="70">
+      <c r="B11" s="65">
         <v>65937</v>
       </c>
-      <c r="C11" s="70">
+      <c r="C11" s="65">
         <v>49460</v>
       </c>
-      <c r="D11" s="70">
+      <c r="D11" s="65">
         <v>54429.9</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="65">
         <v>26111.200000000001</v>
       </c>
-      <c r="F11" s="70">
+      <c r="F11" s="65">
         <v>26798.9</v>
       </c>
-      <c r="G11" s="70">
+      <c r="G11" s="65">
         <v>52760</v>
       </c>
-      <c r="H11" s="70">
+      <c r="H11" s="65">
         <v>122919.9</v>
       </c>
-      <c r="I11" s="65">
+      <c r="I11" s="60">
         <v>171624.5</v>
       </c>
-      <c r="J11" s="70">
+      <c r="J11" s="65">
         <v>180850.9</v>
       </c>
-      <c r="K11" s="70">
+      <c r="K11" s="65">
         <v>69408.100000000006</v>
       </c>
-      <c r="L11" s="70">
+      <c r="L11" s="65">
         <v>81730.8</v>
       </c>
-      <c r="M11" s="70">
+      <c r="M11" s="65">
         <v>670399</v>
       </c>
-      <c r="N11" s="70">
+      <c r="N11" s="65">
         <v>804909</v>
       </c>
-      <c r="O11" s="70">
+      <c r="O11" s="65">
         <v>448511</v>
       </c>
-      <c r="P11" s="78">
+      <c r="P11" s="73">
         <v>541965</v>
       </c>
-      <c r="Q11" s="78">
+      <c r="Q11" s="73">
         <v>1180595</v>
       </c>
-      <c r="R11" s="78">
+      <c r="R11" s="73">
         <v>952318</v>
       </c>
-      <c r="S11" s="72">
+      <c r="S11" s="67">
         <v>843261</v>
       </c>
-      <c r="T11" s="72">
+      <c r="T11" s="67">
         <v>1161598</v>
       </c>
-      <c r="U11" s="72">
+      <c r="U11" s="67">
         <v>1100253</v>
       </c>
-      <c r="V11" s="37"/>
+      <c r="V11" s="32"/>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="105" t="s">
+      <c r="A12" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="70">
+      <c r="B12" s="65">
         <v>256424</v>
       </c>
-      <c r="C12" s="70">
+      <c r="C12" s="65">
         <v>109570.9</v>
       </c>
-      <c r="D12" s="70">
+      <c r="D12" s="65">
         <v>161282.29999999999</v>
       </c>
-      <c r="E12" s="70">
+      <c r="E12" s="65">
         <v>97300.2</v>
       </c>
-      <c r="F12" s="70">
+      <c r="F12" s="65">
         <v>77011.899999999994</v>
       </c>
-      <c r="G12" s="70">
+      <c r="G12" s="65">
         <v>134630.6</v>
       </c>
-      <c r="H12" s="70">
+      <c r="H12" s="65">
         <v>214405.6</v>
       </c>
-      <c r="I12" s="65">
+      <c r="I12" s="60">
         <v>210642.6</v>
       </c>
-      <c r="J12" s="70">
+      <c r="J12" s="65">
         <v>413275.3</v>
       </c>
-      <c r="K12" s="70">
+      <c r="K12" s="65">
         <v>763153.9</v>
       </c>
-      <c r="L12" s="70">
+      <c r="L12" s="65">
         <v>1112228.8999999999</v>
       </c>
-      <c r="M12" s="70">
+      <c r="M12" s="65">
         <v>1141687</v>
       </c>
-      <c r="N12" s="70">
+      <c r="N12" s="65">
         <v>1327008</v>
       </c>
-      <c r="O12" s="70">
+      <c r="O12" s="65">
         <v>605519</v>
       </c>
-      <c r="P12" s="78">
+      <c r="P12" s="73">
         <v>974826</v>
       </c>
-      <c r="Q12" s="78">
+      <c r="Q12" s="73">
         <v>1236422</v>
       </c>
-      <c r="R12" s="78">
+      <c r="R12" s="73">
         <v>1662704</v>
       </c>
-      <c r="S12" s="72">
+      <c r="S12" s="67">
         <v>1705221</v>
       </c>
-      <c r="T12" s="72">
+      <c r="T12" s="67">
         <v>2175427</v>
       </c>
-      <c r="U12" s="72">
+      <c r="U12" s="67">
         <v>1558497</v>
       </c>
-      <c r="V12" s="37"/>
+      <c r="V12" s="32"/>
     </row>
     <row r="13" spans="1:22">
-      <c r="A13" s="105" t="s">
+      <c r="A13" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="70">
+      <c r="B13" s="65">
         <v>240538</v>
       </c>
-      <c r="C13" s="70">
+      <c r="C13" s="65">
         <v>72000.600000000006</v>
       </c>
-      <c r="D13" s="70">
+      <c r="D13" s="65">
         <v>96770.3</v>
       </c>
-      <c r="E13" s="70">
+      <c r="E13" s="65">
         <v>152432.4</v>
       </c>
-      <c r="F13" s="70">
+      <c r="F13" s="65">
         <v>246062.5</v>
       </c>
-      <c r="G13" s="70">
+      <c r="G13" s="65">
         <v>310423.8</v>
       </c>
-      <c r="H13" s="70">
+      <c r="H13" s="65">
         <v>521287.5</v>
       </c>
-      <c r="I13" s="65">
+      <c r="I13" s="60">
         <v>402500.9</v>
       </c>
-      <c r="J13" s="70">
+      <c r="J13" s="65">
         <v>528686.4</v>
       </c>
-      <c r="K13" s="70">
+      <c r="K13" s="65">
         <v>451403</v>
       </c>
-      <c r="L13" s="70">
+      <c r="L13" s="65">
         <v>509833</v>
       </c>
-      <c r="M13" s="70">
+      <c r="M13" s="65">
         <v>401804</v>
       </c>
-      <c r="N13" s="70">
+      <c r="N13" s="65">
         <v>488079</v>
       </c>
-      <c r="O13" s="70">
+      <c r="O13" s="65">
         <v>412247</v>
       </c>
-      <c r="P13" s="78">
+      <c r="P13" s="73">
         <v>774041</v>
       </c>
-      <c r="Q13" s="78">
+      <c r="Q13" s="73">
         <v>938698</v>
       </c>
-      <c r="R13" s="78">
+      <c r="R13" s="73">
         <v>1161523</v>
       </c>
-      <c r="S13" s="72">
+      <c r="S13" s="67">
         <v>1198916</v>
       </c>
-      <c r="T13" s="72">
+      <c r="T13" s="67">
         <v>1296266</v>
       </c>
-      <c r="U13" s="72">
+      <c r="U13" s="67">
         <v>1485858</v>
       </c>
-      <c r="V13" s="37"/>
+      <c r="V13" s="32"/>
     </row>
     <row r="14" spans="1:22">
-      <c r="A14" s="105" t="s">
+      <c r="A14" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="70">
+      <c r="B14" s="65">
         <v>98924</v>
       </c>
-      <c r="C14" s="70">
+      <c r="C14" s="65">
         <v>141612.29999999999</v>
       </c>
-      <c r="D14" s="70">
+      <c r="D14" s="65">
         <v>184833.8</v>
       </c>
-      <c r="E14" s="70">
+      <c r="E14" s="65">
         <v>224561.6</v>
       </c>
-      <c r="F14" s="70">
+      <c r="F14" s="65">
         <v>212823.6</v>
       </c>
-      <c r="G14" s="70">
+      <c r="G14" s="65">
         <v>415111.2</v>
       </c>
-      <c r="H14" s="70">
+      <c r="H14" s="65">
         <v>376088.7</v>
       </c>
-      <c r="I14" s="65">
+      <c r="I14" s="60">
         <v>262021</v>
       </c>
-      <c r="J14" s="70">
+      <c r="J14" s="65">
         <v>168033.1</v>
       </c>
-      <c r="K14" s="70">
+      <c r="K14" s="65">
         <v>996078.3</v>
       </c>
-      <c r="L14" s="70">
+      <c r="L14" s="65">
         <v>651859.1</v>
       </c>
-      <c r="M14" s="70">
+      <c r="M14" s="65">
         <v>1713246</v>
       </c>
-      <c r="N14" s="70">
+      <c r="N14" s="65">
         <v>1295400</v>
       </c>
-      <c r="O14" s="70">
+      <c r="O14" s="65">
         <v>885716</v>
       </c>
-      <c r="P14" s="78">
+      <c r="P14" s="73">
         <v>1183542</v>
       </c>
-      <c r="Q14" s="78">
+      <c r="Q14" s="73">
         <v>1647152</v>
       </c>
-      <c r="R14" s="78">
+      <c r="R14" s="73">
         <v>2243273</v>
       </c>
-      <c r="S14" s="72">
+      <c r="S14" s="67">
         <v>1870156</v>
       </c>
-      <c r="T14" s="72">
+      <c r="T14" s="67">
         <v>2408710</v>
       </c>
-      <c r="U14" s="72">
+      <c r="U14" s="67">
         <v>3184728</v>
       </c>
-      <c r="V14" s="37"/>
+      <c r="V14" s="32"/>
     </row>
     <row r="15" spans="1:22">
-      <c r="A15" s="105" t="s">
+      <c r="A15" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="70">
+      <c r="B15" s="65">
         <v>50839</v>
       </c>
-      <c r="C15" s="70">
+      <c r="C15" s="65">
         <v>95393.3</v>
       </c>
-      <c r="D15" s="70">
+      <c r="D15" s="65">
         <v>126178</v>
       </c>
-      <c r="E15" s="70">
+      <c r="E15" s="65">
         <v>122978</v>
       </c>
-      <c r="F15" s="70">
+      <c r="F15" s="65">
         <v>123899.5</v>
       </c>
-      <c r="G15" s="70">
+      <c r="G15" s="65">
         <v>167596.79999999999</v>
       </c>
-      <c r="H15" s="70">
+      <c r="H15" s="65">
         <v>538673.1</v>
       </c>
-      <c r="I15" s="65">
+      <c r="I15" s="60">
         <v>306609.2</v>
       </c>
-      <c r="J15" s="70">
+      <c r="J15" s="65">
         <v>303070.7</v>
       </c>
-      <c r="K15" s="70">
+      <c r="K15" s="65">
         <v>1506706.5</v>
       </c>
-      <c r="L15" s="70">
+      <c r="L15" s="65">
         <v>2195139.6</v>
       </c>
-      <c r="M15" s="70">
+      <c r="M15" s="65">
         <v>1669018</v>
       </c>
-      <c r="N15" s="70">
+      <c r="N15" s="65">
         <v>1656668</v>
       </c>
-      <c r="O15" s="70">
+      <c r="O15" s="65">
         <v>884015</v>
       </c>
-      <c r="P15" s="78">
+      <c r="P15" s="73">
         <v>1214999</v>
       </c>
-      <c r="Q15" s="78">
+      <c r="Q15" s="73">
         <v>1422225</v>
       </c>
-      <c r="R15" s="78">
+      <c r="R15" s="73">
         <v>1774626</v>
       </c>
-      <c r="S15" s="72">
+      <c r="S15" s="67">
         <v>1910675</v>
       </c>
-      <c r="T15" s="72">
+      <c r="T15" s="67">
         <v>1806137</v>
       </c>
-      <c r="U15" s="72">
+      <c r="U15" s="67">
         <v>1987254</v>
       </c>
-      <c r="V15" s="37"/>
+      <c r="V15" s="32"/>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="105" t="s">
+      <c r="A16" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="70">
+      <c r="B16" s="65">
         <v>712387</v>
       </c>
-      <c r="C16" s="70">
+      <c r="C16" s="65">
         <v>357496.2</v>
       </c>
-      <c r="D16" s="70">
+      <c r="D16" s="65">
         <v>308800</v>
       </c>
-      <c r="E16" s="70">
+      <c r="E16" s="65">
         <v>549385.1</v>
       </c>
-      <c r="F16" s="70">
+      <c r="F16" s="65">
         <v>563448.1</v>
       </c>
-      <c r="G16" s="70">
+      <c r="G16" s="65">
         <v>523488.9</v>
       </c>
-      <c r="H16" s="70">
+      <c r="H16" s="65">
         <v>962581.6</v>
       </c>
-      <c r="I16" s="65">
+      <c r="I16" s="60">
         <v>852155.9</v>
       </c>
-      <c r="J16" s="70">
+      <c r="J16" s="65">
         <v>784727.9</v>
       </c>
-      <c r="K16" s="70">
+      <c r="K16" s="65">
         <v>1160770</v>
       </c>
-      <c r="L16" s="70">
+      <c r="L16" s="65">
         <v>1421748.7</v>
       </c>
-      <c r="M16" s="70">
+      <c r="M16" s="65">
         <v>1981641</v>
       </c>
-      <c r="N16" s="70">
+      <c r="N16" s="65">
         <v>2181162</v>
       </c>
-      <c r="O16" s="70">
+      <c r="O16" s="65">
         <v>1620328</v>
       </c>
-      <c r="P16" s="78">
+      <c r="P16" s="73">
         <v>1942648</v>
       </c>
-      <c r="Q16" s="78">
+      <c r="Q16" s="73">
         <v>2715712</v>
       </c>
-      <c r="R16" s="78">
+      <c r="R16" s="73">
         <v>3310721</v>
       </c>
-      <c r="S16" s="72">
+      <c r="S16" s="67">
         <v>3175121</v>
       </c>
-      <c r="T16" s="72">
+      <c r="T16" s="67">
         <v>2975583</v>
       </c>
-      <c r="U16" s="72">
+      <c r="U16" s="67">
         <v>3744158</v>
       </c>
-      <c r="V16" s="37"/>
+      <c r="V16" s="32"/>
     </row>
     <row r="17" spans="1:22">
-      <c r="A17" s="105" t="s">
+      <c r="A17" s="100" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="70">
+      <c r="B17" s="65">
         <v>93401</v>
       </c>
-      <c r="C17" s="70">
+      <c r="C17" s="65">
         <v>87987.9</v>
       </c>
-      <c r="D17" s="70">
+      <c r="D17" s="65">
         <v>171522.1</v>
       </c>
-      <c r="E17" s="70">
+      <c r="E17" s="65">
         <v>129332.1</v>
       </c>
-      <c r="F17" s="70">
+      <c r="F17" s="65">
         <v>217445.4</v>
       </c>
-      <c r="G17" s="70">
+      <c r="G17" s="65">
         <v>283179.3</v>
       </c>
-      <c r="H17" s="70">
+      <c r="H17" s="65">
         <v>510585.59999999998</v>
       </c>
-      <c r="I17" s="65">
+      <c r="I17" s="60">
         <v>272748.40000000002</v>
       </c>
-      <c r="J17" s="70">
+      <c r="J17" s="65">
         <v>342537.3</v>
       </c>
-      <c r="K17" s="70">
+      <c r="K17" s="65">
         <v>1244223.5</v>
       </c>
-      <c r="L17" s="70">
+      <c r="L17" s="65">
         <v>1470329.1</v>
       </c>
-      <c r="M17" s="70">
+      <c r="M17" s="65">
         <v>1004577</v>
       </c>
-      <c r="N17" s="70">
+      <c r="N17" s="65">
         <v>1037592</v>
       </c>
-      <c r="O17" s="70">
+      <c r="O17" s="65">
         <v>837197</v>
       </c>
-      <c r="P17" s="78">
+      <c r="P17" s="73">
         <v>1128545</v>
       </c>
-      <c r="Q17" s="78">
+      <c r="Q17" s="73">
         <v>1320953</v>
       </c>
-      <c r="R17" s="78">
+      <c r="R17" s="73">
         <v>1578816</v>
       </c>
-      <c r="S17" s="72">
+      <c r="S17" s="67">
         <v>1673574</v>
       </c>
-      <c r="T17" s="72">
+      <c r="T17" s="67">
         <v>1753596</v>
       </c>
-      <c r="U17" s="72">
+      <c r="U17" s="67">
         <v>2140447</v>
       </c>
-      <c r="V17" s="37"/>
+      <c r="V17" s="32"/>
     </row>
     <row r="18" spans="1:22">
-      <c r="A18" s="105" t="s">
+      <c r="A18" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B18" s="70">
+      <c r="B18" s="65">
         <v>84808</v>
       </c>
-      <c r="C18" s="70">
+      <c r="C18" s="65">
         <v>119980.2</v>
       </c>
-      <c r="D18" s="70">
+      <c r="D18" s="65">
         <v>136375.20000000001</v>
       </c>
-      <c r="E18" s="70">
+      <c r="E18" s="65">
         <v>182262.2</v>
       </c>
-      <c r="F18" s="70">
+      <c r="F18" s="65">
         <v>189900</v>
       </c>
-      <c r="G18" s="70">
+      <c r="G18" s="65">
         <v>193804.2</v>
       </c>
-      <c r="H18" s="70">
+      <c r="H18" s="65">
         <v>255426</v>
       </c>
-      <c r="I18" s="65">
+      <c r="I18" s="60">
         <v>276521.2</v>
       </c>
-      <c r="J18" s="70">
+      <c r="J18" s="65">
         <v>326121.59999999998</v>
       </c>
-      <c r="K18" s="70">
+      <c r="K18" s="65">
         <v>288915.5</v>
       </c>
-      <c r="L18" s="70">
+      <c r="L18" s="65">
         <v>410940.3</v>
       </c>
-      <c r="M18" s="70">
+      <c r="M18" s="65">
         <v>442155</v>
       </c>
-      <c r="N18" s="70">
+      <c r="N18" s="65">
         <v>392195</v>
       </c>
-      <c r="O18" s="70">
+      <c r="O18" s="65">
         <v>457037</v>
       </c>
-      <c r="P18" s="78">
+      <c r="P18" s="73">
         <v>622532</v>
       </c>
-      <c r="Q18" s="78">
+      <c r="Q18" s="73">
         <v>641094</v>
       </c>
-      <c r="R18" s="78">
+      <c r="R18" s="73">
         <v>755476</v>
       </c>
-      <c r="S18" s="72">
+      <c r="S18" s="67">
         <v>718062</v>
       </c>
-      <c r="T18" s="72">
+      <c r="T18" s="67">
         <v>714984</v>
       </c>
-      <c r="U18" s="72">
+      <c r="U18" s="67">
         <v>727419</v>
       </c>
-      <c r="V18" s="37"/>
+      <c r="V18" s="32"/>
     </row>
     <row r="19" spans="1:22">
-      <c r="A19" s="105" t="s">
+      <c r="A19" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="B19" s="70">
+      <c r="B19" s="65">
         <v>104831</v>
       </c>
-      <c r="C19" s="70">
+      <c r="C19" s="65">
         <v>109643</v>
       </c>
-      <c r="D19" s="70">
+      <c r="D19" s="65">
         <v>136964.29999999999</v>
       </c>
-      <c r="E19" s="70">
+      <c r="E19" s="65">
         <v>172722.3</v>
       </c>
-      <c r="F19" s="70">
+      <c r="F19" s="65">
         <v>115028</v>
       </c>
-      <c r="G19" s="70">
+      <c r="G19" s="65">
         <v>330482.09999999998</v>
       </c>
-      <c r="H19" s="70">
+      <c r="H19" s="65">
         <v>417562.8</v>
       </c>
-      <c r="I19" s="65">
+      <c r="I19" s="60">
         <v>207069.4</v>
       </c>
-      <c r="J19" s="70">
+      <c r="J19" s="65">
         <v>518979.5</v>
       </c>
-      <c r="K19" s="70">
+      <c r="K19" s="65">
         <v>475217.7</v>
       </c>
-      <c r="L19" s="70">
+      <c r="L19" s="65">
         <v>506352.3</v>
       </c>
-      <c r="M19" s="70">
+      <c r="M19" s="65">
         <v>921303</v>
       </c>
-      <c r="N19" s="70">
+      <c r="N19" s="65">
         <v>546400</v>
       </c>
-      <c r="O19" s="70">
+      <c r="O19" s="65">
         <v>616661</v>
       </c>
-      <c r="P19" s="78">
+      <c r="P19" s="73">
         <v>678344</v>
       </c>
-      <c r="Q19" s="78">
+      <c r="Q19" s="73">
         <v>760588</v>
       </c>
-      <c r="R19" s="78">
+      <c r="R19" s="73">
         <v>857765</v>
       </c>
-      <c r="S19" s="72">
+      <c r="S19" s="67">
         <v>973465</v>
       </c>
-      <c r="T19" s="72">
+      <c r="T19" s="67">
         <v>1141457</v>
       </c>
-      <c r="U19" s="72">
+      <c r="U19" s="67">
         <v>1295257</v>
       </c>
-      <c r="V19" s="37"/>
+      <c r="V19" s="32"/>
     </row>
     <row r="20" spans="1:22">
-      <c r="A20" s="105" t="s">
+      <c r="A20" s="100" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="70">
+      <c r="B20" s="65">
         <v>60294</v>
       </c>
-      <c r="C20" s="70">
+      <c r="C20" s="65">
         <v>136863</v>
       </c>
-      <c r="D20" s="70">
+      <c r="D20" s="65">
         <v>181517</v>
       </c>
-      <c r="E20" s="70">
+      <c r="E20" s="65">
         <v>257331</v>
       </c>
-      <c r="F20" s="70">
+      <c r="F20" s="65">
         <v>238378</v>
       </c>
-      <c r="G20" s="70">
+      <c r="G20" s="65">
         <v>385841</v>
       </c>
-      <c r="H20" s="70">
+      <c r="H20" s="65">
         <v>462704.6</v>
       </c>
-      <c r="I20" s="65">
+      <c r="I20" s="60">
         <v>358747</v>
       </c>
-      <c r="J20" s="70">
+      <c r="J20" s="65">
         <v>331599.8</v>
       </c>
-      <c r="K20" s="70">
+      <c r="K20" s="65">
         <v>902962</v>
       </c>
-      <c r="L20" s="70">
+      <c r="L20" s="65">
         <v>1349523</v>
       </c>
-      <c r="M20" s="70">
+      <c r="M20" s="65">
         <v>955479</v>
       </c>
-      <c r="N20" s="70">
+      <c r="N20" s="65">
         <v>992387</v>
       </c>
-      <c r="O20" s="70">
+      <c r="O20" s="65">
         <v>769114</v>
       </c>
-      <c r="P20" s="78">
+      <c r="P20" s="73">
         <v>763351</v>
       </c>
-      <c r="Q20" s="78">
+      <c r="Q20" s="73">
         <v>932881</v>
       </c>
-      <c r="R20" s="78">
+      <c r="R20" s="73">
         <v>1182135</v>
       </c>
-      <c r="S20" s="72">
+      <c r="S20" s="67">
         <v>974511</v>
       </c>
-      <c r="T20" s="72">
+      <c r="T20" s="67">
         <v>1349701</v>
       </c>
-      <c r="U20" s="72">
+      <c r="U20" s="67">
         <v>1683934</v>
       </c>
-      <c r="V20" s="37"/>
+      <c r="V20" s="32"/>
     </row>
     <row r="21" spans="1:22">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="B21" s="70">
+      <c r="B21" s="65">
         <v>77819</v>
       </c>
-      <c r="C21" s="70">
+      <c r="C21" s="65">
         <v>61904.4</v>
       </c>
-      <c r="D21" s="70">
+      <c r="D21" s="65">
         <v>41263.800000000003</v>
       </c>
-      <c r="E21" s="70">
+      <c r="E21" s="65">
         <v>69048.2</v>
       </c>
-      <c r="F21" s="70">
+      <c r="F21" s="65">
         <v>33301.300000000003</v>
       </c>
-      <c r="G21" s="70">
+      <c r="G21" s="65">
         <v>86123</v>
       </c>
-      <c r="H21" s="70">
+      <c r="H21" s="65">
         <v>157582.6</v>
       </c>
-      <c r="I21" s="65">
+      <c r="I21" s="60">
         <v>89153.5</v>
       </c>
-      <c r="J21" s="70">
+      <c r="J21" s="65">
         <v>102674.4</v>
       </c>
-      <c r="K21" s="70">
+      <c r="K21" s="65">
         <v>72494</v>
       </c>
-      <c r="L21" s="70">
+      <c r="L21" s="65">
         <v>258187</v>
       </c>
-      <c r="M21" s="70">
+      <c r="M21" s="65">
         <v>356519</v>
       </c>
-      <c r="N21" s="70">
+      <c r="N21" s="65">
         <v>326017</v>
       </c>
-      <c r="O21" s="70">
+      <c r="O21" s="65">
         <v>270999</v>
       </c>
-      <c r="P21" s="78">
+      <c r="P21" s="73">
         <v>292019</v>
       </c>
-      <c r="Q21" s="78">
+      <c r="Q21" s="73">
         <v>405436</v>
       </c>
-      <c r="R21" s="78">
+      <c r="R21" s="73">
         <v>809406</v>
       </c>
-      <c r="S21" s="72">
+      <c r="S21" s="67">
         <v>591318</v>
       </c>
-      <c r="T21" s="72">
+      <c r="T21" s="67">
         <v>647859</v>
       </c>
-      <c r="U21" s="72">
+      <c r="U21" s="67">
         <v>932956</v>
       </c>
-      <c r="V21" s="37"/>
+      <c r="V21" s="32"/>
     </row>
     <row r="22" spans="1:22">
-      <c r="A22" s="105" t="s">
+      <c r="A22" s="100" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="70">
+      <c r="B22" s="65">
         <v>148925</v>
       </c>
-      <c r="C22" s="70">
+      <c r="C22" s="65">
         <v>136072.6</v>
       </c>
-      <c r="D22" s="70">
+      <c r="D22" s="65">
         <v>197498.1</v>
       </c>
-      <c r="E22" s="70">
+      <c r="E22" s="65">
         <v>353379.1</v>
       </c>
-      <c r="F22" s="70">
+      <c r="F22" s="65">
         <v>454198.3</v>
       </c>
-      <c r="G22" s="70">
+      <c r="G22" s="65">
         <v>506832.4</v>
       </c>
-      <c r="H22" s="70">
+      <c r="H22" s="65">
         <v>764725.2</v>
       </c>
-      <c r="I22" s="65">
+      <c r="I22" s="60">
         <v>591931.69999999995</v>
       </c>
-      <c r="J22" s="70">
+      <c r="J22" s="65">
         <v>606901</v>
       </c>
-      <c r="K22" s="70">
+      <c r="K22" s="65">
         <v>1571482.3</v>
       </c>
-      <c r="L22" s="70">
+      <c r="L22" s="65">
         <v>8261485</v>
       </c>
-      <c r="M22" s="70">
+      <c r="M22" s="65">
         <v>2805487</v>
       </c>
-      <c r="N22" s="70">
+      <c r="N22" s="65">
         <v>3427475</v>
       </c>
-      <c r="O22" s="70">
+      <c r="O22" s="65">
         <v>2025401</v>
       </c>
-      <c r="P22" s="78">
+      <c r="P22" s="73">
         <v>2047824</v>
       </c>
-      <c r="Q22" s="78">
+      <c r="Q22" s="73">
         <v>2976387</v>
       </c>
-      <c r="R22" s="78">
+      <c r="R22" s="73">
         <v>3438690</v>
       </c>
-      <c r="S22" s="72">
+      <c r="S22" s="67">
         <v>3635493</v>
       </c>
-      <c r="T22" s="72">
+      <c r="T22" s="67">
         <v>3663291</v>
       </c>
-      <c r="U22" s="72">
+      <c r="U22" s="67">
         <v>5869294</v>
       </c>
-      <c r="V22" s="37"/>
+      <c r="V22" s="32"/>
     </row>
     <row r="23" spans="1:22">
-      <c r="A23" s="105" t="s">
+      <c r="A23" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="65">
         <v>640071</v>
       </c>
-      <c r="C23" s="70">
+      <c r="C23" s="65">
         <v>148377.1</v>
       </c>
-      <c r="D23" s="70">
+      <c r="D23" s="65">
         <v>273317.3</v>
       </c>
-      <c r="E23" s="70">
+      <c r="E23" s="65">
         <v>267203.09999999998</v>
       </c>
-      <c r="F23" s="70">
+      <c r="F23" s="65">
         <v>368616.4</v>
       </c>
-      <c r="G23" s="70">
+      <c r="G23" s="65">
         <v>344441.5</v>
       </c>
-      <c r="H23" s="70">
+      <c r="H23" s="65">
         <v>450323.3</v>
       </c>
-      <c r="I23" s="65">
+      <c r="I23" s="60">
         <v>404921.5</v>
       </c>
-      <c r="J23" s="70">
+      <c r="J23" s="65">
         <v>499699.4</v>
       </c>
-      <c r="K23" s="70">
+      <c r="K23" s="65">
         <v>917043</v>
       </c>
-      <c r="L23" s="70">
+      <c r="L23" s="65">
         <v>1378098.7</v>
       </c>
-      <c r="M23" s="70">
+      <c r="M23" s="65">
         <v>1140709</v>
       </c>
-      <c r="N23" s="70">
+      <c r="N23" s="65">
         <v>1162898</v>
       </c>
-      <c r="O23" s="70">
+      <c r="O23" s="65">
         <v>834684</v>
       </c>
-      <c r="P23" s="78">
+      <c r="P23" s="73">
         <v>1336032</v>
       </c>
-      <c r="Q23" s="78">
+      <c r="Q23" s="73">
         <v>1614677</v>
       </c>
-      <c r="R23" s="78">
+      <c r="R23" s="73">
         <v>2255414</v>
       </c>
-      <c r="S23" s="72">
+      <c r="S23" s="67">
         <v>2429889</v>
       </c>
-      <c r="T23" s="72">
+      <c r="T23" s="67">
         <v>2039255</v>
       </c>
-      <c r="U23" s="72">
+      <c r="U23" s="67">
         <v>2903185</v>
       </c>
     </row>
-    <row r="24" spans="1:22" s="186" customFormat="1" ht="18" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="24" spans="1:22">
+      <c r="A24" s="164"/>
+      <c r="B24" s="173"/>
+      <c r="C24" s="173"/>
+      <c r="D24" s="173"/>
+      <c r="E24" s="173"/>
+      <c r="F24" s="173"/>
+      <c r="G24" s="173"/>
+      <c r="H24" s="173"/>
+      <c r="I24" s="184"/>
+      <c r="J24" s="173"/>
+      <c r="K24" s="173"/>
+      <c r="L24" s="173"/>
+      <c r="M24" s="173"/>
+      <c r="N24" s="173"/>
+      <c r="O24" s="173"/>
+      <c r="P24" s="185"/>
+      <c r="Q24" s="185"/>
+      <c r="R24" s="185"/>
+      <c r="S24" s="154"/>
+      <c r="T24" s="154"/>
+      <c r="U24" s="154"/>
     </row>
     <row r="26" spans="1:22" ht="13.5" thickBot="1">
-      <c r="D26" s="169" t="s">
+      <c r="D26" s="164"/>
+      <c r="E26" s="164" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:22" s="29" customFormat="1" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="B27" s="45" t="s">
+    <row r="27" spans="1:22" s="24" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A27" s="27"/>
+      <c r="B27" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="C27" s="45">
+      <c r="C27" s="40">
         <v>2023</v>
       </c>
-      <c r="D27" s="45">
+      <c r="D27" s="40">
         <v>2024</v>
       </c>
+      <c r="E27" s="40">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:22" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A28" s="98" t="s">
+      <c r="A28" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="B28" s="55">
+      <c r="B28" s="50">
         <v>50628343</v>
       </c>
-      <c r="C28" s="55">
+      <c r="C28" s="50">
         <v>57571527</v>
       </c>
-      <c r="D28" s="55">
+      <c r="D28" s="50">
         <v>62957093</v>
       </c>
+      <c r="E28" s="50">
+        <v>74097274</v>
+      </c>
     </row>
     <row r="29" spans="1:22" ht="15" customHeight="1">
-      <c r="A29" s="105" t="s">
+      <c r="A29" s="100" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="70">
+      <c r="B29" s="65">
         <v>31919404</v>
       </c>
-      <c r="C29" s="70">
+      <c r="C29" s="65">
         <v>35875927</v>
       </c>
-      <c r="D29" s="70">
+      <c r="D29" s="65">
         <v>38410991</v>
       </c>
+      <c r="E29" s="65">
+        <v>47702625</v>
+      </c>
     </row>
     <row r="30" spans="1:22" ht="15" customHeight="1">
-      <c r="A30" s="105" t="s">
+      <c r="A30" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="70">
+      <c r="B30" s="65">
         <v>3372828</v>
       </c>
-      <c r="C30" s="70">
+      <c r="C30" s="65">
         <v>3718734</v>
       </c>
-      <c r="D30" s="70">
+      <c r="D30" s="65">
         <v>4716117</v>
       </c>
+      <c r="E30" s="65">
+        <v>4029514</v>
+      </c>
     </row>
     <row r="31" spans="1:22">
-      <c r="A31" s="105" t="s">
+      <c r="A31" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="B31" s="70">
+      <c r="B31" s="65">
         <v>1293482</v>
       </c>
-      <c r="C31" s="70">
+      <c r="C31" s="65">
         <v>1387721</v>
       </c>
-      <c r="D31" s="70">
+      <c r="D31" s="65">
         <v>1619507</v>
       </c>
+      <c r="E31" s="65">
+        <v>1692150</v>
+      </c>
     </row>
     <row r="32" spans="1:22">
-      <c r="A32" s="105" t="s">
+      <c r="A32" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B32" s="70">
+      <c r="B32" s="65">
         <v>2355425</v>
       </c>
-      <c r="C32" s="70">
+      <c r="C32" s="65">
         <v>3356377</v>
       </c>
-      <c r="D32" s="70">
+      <c r="D32" s="65">
         <v>3460408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="105" t="s">
+      <c r="E32" s="65">
+        <v>3819922</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="70">
+      <c r="B33" s="65">
         <v>4256223</v>
       </c>
-      <c r="C33" s="70">
+      <c r="C33" s="65">
         <v>4642380</v>
       </c>
-      <c r="D33" s="70">
+      <c r="D33" s="65">
         <v>4891492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="105" t="s">
+      <c r="E33" s="65">
+        <v>5531367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B34" s="70">
+      <c r="B34" s="65">
         <v>486511</v>
       </c>
-      <c r="C34" s="70">
+      <c r="C34" s="65">
         <v>496370</v>
       </c>
-      <c r="D34" s="70">
+      <c r="D34" s="65">
         <v>469417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="105" t="s">
+      <c r="E34" s="65">
+        <v>446070</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="B35" s="70">
+      <c r="B35" s="65">
         <v>1627440</v>
       </c>
-      <c r="C35" s="70">
+      <c r="C35" s="65">
         <v>1824482</v>
       </c>
-      <c r="D35" s="70">
+      <c r="D35" s="65">
         <v>517614</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="70">
+      <c r="E35" s="65">
+        <v>565323</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="65">
         <v>651691</v>
       </c>
-      <c r="C36" s="70">
+      <c r="C36" s="65">
         <v>953634</v>
       </c>
-      <c r="D36" s="70">
+      <c r="D36" s="65">
         <v>1628631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="105" t="s">
+      <c r="E36" s="65">
+        <v>1920884</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="100" t="s">
         <v>72</v>
       </c>
-      <c r="B37" s="70">
+      <c r="B37" s="65">
         <v>223027</v>
       </c>
-      <c r="C37" s="70">
+      <c r="C37" s="65">
         <v>293204</v>
       </c>
-      <c r="D37" s="70">
+      <c r="D37" s="65">
         <v>464046</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D38" s="70">
+      <c r="E37" s="65">
+        <v>494794</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="100" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="65">
         <v>1061831</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="105" t="s">
+      <c r="E38" s="65">
+        <v>633427</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="70">
+      <c r="B39" s="65">
         <v>982632</v>
       </c>
-      <c r="C39" s="70">
+      <c r="C39" s="65">
         <v>1035815</v>
       </c>
-      <c r="D39" s="70">
+      <c r="D39" s="65">
         <v>1477964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="105" t="s">
+      <c r="E39" s="65">
+        <v>2180404</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="70">
+      <c r="B40" s="65">
         <v>3459682</v>
       </c>
-      <c r="C40" s="70">
+      <c r="C40" s="65">
         <v>3986884</v>
       </c>
-      <c r="D40" s="70">
+      <c r="D40" s="65">
         <v>4239075</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="E40" s="65">
+        <v>5080794</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="164"/>
+      <c r="B41" s="173"/>
+      <c r="C41" s="173"/>
+      <c r="D41" s="173"/>
+      <c r="E41" s="173"/>
+    </row>
+    <row r="42" spans="1:5" s="193" customFormat="1" ht="18" customHeight="1">
+      <c r="A42" s="193" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A24:XFD24"/>
-    <mergeCell ref="A41:XFD41"/>
+    <mergeCell ref="A42:XFD42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>