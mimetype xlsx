--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="180" windowWidth="10560" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A,'1'!$4:$4</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -111,51 +111,51 @@
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">Численность верблюдов </t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
   <si>
     <t>район Маркаколь</t>
   </si>
   <si>
     <t>голов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="193" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -373,103 +373,103 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="193" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="193" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 16" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -737,214 +737,214 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AV16" sqref="AV16"/>
+      <selection pane="bottomRight" activeCell="AW16" sqref="AW16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
-      <c r="B2" s="22" t="s">
+      <c r="B2" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="22"/>
-[...51 lines deleted...]
-      <c r="BC2" s="22"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
+      <c r="BC2" s="24"/>
     </row>
     <row r="3" spans="1:55" s="3" customFormat="1" ht="12" thickBot="1">
       <c r="AE3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AQ3" s="3" t="s">
         <v>29</v>
       </c>
       <c r="BC3" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:55" s="4" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="27">
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...4 lines deleted...]
-      <c r="H4" s="23">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="25">
         <v>2023</v>
       </c>
-      <c r="I4" s="23"/>
-[...10 lines deleted...]
-      <c r="T4" s="23">
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="25">
         <v>2024</v>
       </c>
-      <c r="U4" s="23"/>
-[...10 lines deleted...]
-      <c r="AF4" s="23">
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="25">
         <v>2025</v>
       </c>
-      <c r="AG4" s="23"/>
-[...10 lines deleted...]
-      <c r="AR4" s="23">
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="25">
         <v>2026</v>
       </c>
-      <c r="AS4" s="23"/>
-[...9 lines deleted...]
-      <c r="BC4" s="24"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="25"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="26"/>
     </row>
     <row r="5" spans="1:55" s="3" customFormat="1" ht="32.450000000000003" customHeight="1" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="28"/>
       <c r="B5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1209,51 +1209,53 @@
       </c>
       <c r="AO6" s="18">
         <v>343</v>
       </c>
       <c r="AP6" s="19">
         <v>309</v>
       </c>
       <c r="AQ6" s="13">
         <v>297</v>
       </c>
       <c r="AR6" s="13">
         <v>296</v>
       </c>
       <c r="AS6" s="13">
         <v>296</v>
       </c>
       <c r="AT6" s="13">
         <v>296</v>
       </c>
       <c r="AU6" s="20">
         <v>294</v>
       </c>
       <c r="AV6" s="13">
         <v>297</v>
       </c>
-      <c r="AW6" s="18"/>
+      <c r="AW6" s="13">
+        <v>319</v>
+      </c>
       <c r="AX6" s="18"/>
       <c r="AY6" s="18"/>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="13"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
@@ -1356,57 +1358,59 @@
       </c>
       <c r="AM7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AU7" s="29" t="s">
+      <c r="AU7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AW7" s="15"/>
+      <c r="AW7" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AX7" s="15"/>
       <c r="AY7" s="15"/>
       <c r="AZ7" s="15"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="13">
         <v>4</v>
       </c>
       <c r="E8" s="13">
         <v>4</v>
       </c>
       <c r="F8" s="13">
         <v>4</v>
@@ -1509,57 +1513,59 @@
       </c>
       <c r="AM8" s="18">
         <v>4</v>
       </c>
       <c r="AN8" s="18">
         <v>4</v>
       </c>
       <c r="AO8" s="18">
         <v>4</v>
       </c>
       <c r="AP8" s="19">
         <v>4</v>
       </c>
       <c r="AQ8" s="13">
         <v>4</v>
       </c>
       <c r="AR8" s="13">
         <v>4</v>
       </c>
       <c r="AS8" s="13">
         <v>4</v>
       </c>
       <c r="AT8" s="13">
         <v>4</v>
       </c>
-      <c r="AU8" s="30">
+      <c r="AU8" s="23">
         <v>4</v>
       </c>
       <c r="AV8" s="13">
         <v>4</v>
       </c>
-      <c r="AW8" s="18"/>
+      <c r="AW8" s="13">
+        <v>4</v>
+      </c>
       <c r="AX8" s="18"/>
       <c r="AY8" s="18"/>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>0</v>
@@ -1662,57 +1668,59 @@
       </c>
       <c r="AM9" s="18">
         <v>2</v>
       </c>
       <c r="AN9" s="18">
         <v>2</v>
       </c>
       <c r="AO9" s="18">
         <v>2</v>
       </c>
       <c r="AP9" s="19">
         <v>2</v>
       </c>
       <c r="AQ9" s="13">
         <v>2</v>
       </c>
       <c r="AR9" s="13">
         <v>2</v>
       </c>
       <c r="AS9" s="13">
         <v>2</v>
       </c>
       <c r="AT9" s="13">
         <v>2</v>
       </c>
-      <c r="AU9" s="30">
+      <c r="AU9" s="23">
         <v>2</v>
       </c>
       <c r="AV9" s="13">
         <v>2</v>
       </c>
-      <c r="AW9" s="15"/>
+      <c r="AW9" s="13">
+        <v>2</v>
+      </c>
       <c r="AX9" s="18"/>
       <c r="AY9" s="18"/>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="13">
         <v>103</v>
       </c>
       <c r="C10" s="13">
         <v>103</v>
       </c>
       <c r="D10" s="13">
         <v>103</v>
       </c>
       <c r="E10" s="13">
         <v>103</v>
       </c>
       <c r="F10" s="13">
         <v>103</v>
@@ -1815,57 +1823,59 @@
       </c>
       <c r="AM10" s="18">
         <v>171</v>
       </c>
       <c r="AN10" s="18">
         <v>171</v>
       </c>
       <c r="AO10" s="18">
         <v>171</v>
       </c>
       <c r="AP10" s="19">
         <v>137</v>
       </c>
       <c r="AQ10" s="13">
         <v>127</v>
       </c>
       <c r="AR10" s="13">
         <v>123</v>
       </c>
       <c r="AS10" s="13">
         <v>123</v>
       </c>
       <c r="AT10" s="13">
         <v>123</v>
       </c>
-      <c r="AU10" s="30">
+      <c r="AU10" s="23">
         <v>123</v>
       </c>
       <c r="AV10" s="13">
         <v>123</v>
       </c>
-      <c r="AW10" s="18"/>
+      <c r="AW10" s="13">
+        <v>123</v>
+      </c>
       <c r="AX10" s="18"/>
       <c r="AY10" s="18"/>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="13"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>0</v>
@@ -1968,57 +1978,59 @@
       </c>
       <c r="AM11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AU11" s="29" t="s">
+      <c r="AU11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AW11" s="15"/>
+      <c r="AW11" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AX11" s="15"/>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>12</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
@@ -2121,57 +2133,59 @@
       </c>
       <c r="AM12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AU12" s="29" t="s">
+      <c r="AU12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AW12" s="15"/>
+      <c r="AW12" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>23</v>
       </c>
       <c r="C13" s="13">
         <v>23</v>
       </c>
       <c r="D13" s="13">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>23</v>
@@ -2274,57 +2288,59 @@
       </c>
       <c r="AM13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AU13" s="29" t="s">
+      <c r="AU13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AW13" s="15"/>
+      <c r="AW13" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AX13" s="15"/>
       <c r="AY13" s="15"/>
       <c r="AZ13" s="15"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>0</v>
@@ -2433,51 +2449,53 @@
       </c>
       <c r="AO14" s="18">
         <v>16</v>
       </c>
       <c r="AP14" s="19">
         <v>16</v>
       </c>
       <c r="AQ14" s="13">
         <v>16</v>
       </c>
       <c r="AR14" s="18">
         <v>15</v>
       </c>
       <c r="AS14" s="18">
         <v>15</v>
       </c>
       <c r="AT14" s="18">
         <v>15</v>
       </c>
       <c r="AU14" s="21">
         <v>15</v>
       </c>
       <c r="AV14" s="13">
         <v>15</v>
       </c>
-      <c r="AW14" s="18"/>
+      <c r="AW14" s="13">
+        <v>15</v>
+      </c>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
@@ -2580,57 +2598,59 @@
       </c>
       <c r="AM15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AN15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AO15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AP15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AU15" s="29" t="s">
+      <c r="AU15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AW15" s="15"/>
+      <c r="AW15" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AX15" s="15"/>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>8</v>
       </c>
       <c r="D16" s="13">
         <v>8</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>8</v>
@@ -2733,57 +2753,59 @@
       </c>
       <c r="AM16" s="18">
         <v>28</v>
       </c>
       <c r="AN16" s="18">
         <v>28</v>
       </c>
       <c r="AO16" s="18">
         <v>28</v>
       </c>
       <c r="AP16" s="19">
         <v>28</v>
       </c>
       <c r="AQ16" s="13">
         <v>28</v>
       </c>
       <c r="AR16" s="13">
         <v>30</v>
       </c>
       <c r="AS16" s="13">
         <v>30</v>
       </c>
       <c r="AT16" s="13">
         <v>30</v>
       </c>
-      <c r="AU16" s="30">
+      <c r="AU16" s="23">
         <v>30</v>
       </c>
       <c r="AV16" s="13">
         <v>30</v>
       </c>
-      <c r="AW16" s="18"/>
+      <c r="AW16" s="13">
+        <v>30</v>
+      </c>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="13"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
         <v>84</v>
       </c>
       <c r="C17" s="13">
         <v>84</v>
       </c>
       <c r="D17" s="13">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>84</v>
       </c>
       <c r="F17" s="13">
         <v>84</v>
@@ -2886,57 +2908,59 @@
       </c>
       <c r="AM17" s="18">
         <v>96</v>
       </c>
       <c r="AN17" s="18">
         <v>96</v>
       </c>
       <c r="AO17" s="18">
         <v>96</v>
       </c>
       <c r="AP17" s="19">
         <v>96</v>
       </c>
       <c r="AQ17" s="13">
         <v>94</v>
       </c>
       <c r="AR17" s="13">
         <v>94</v>
       </c>
       <c r="AS17" s="13">
         <v>94</v>
       </c>
       <c r="AT17" s="13">
         <v>94</v>
       </c>
-      <c r="AU17" s="30">
+      <c r="AU17" s="23">
         <v>92</v>
       </c>
       <c r="AV17" s="13">
         <v>92</v>
       </c>
-      <c r="AW17" s="18"/>
+      <c r="AW17" s="13">
+        <v>114</v>
+      </c>
       <c r="AX17" s="18"/>
       <c r="AY17" s="18"/>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="13"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>0</v>
@@ -3039,57 +3063,59 @@
       </c>
       <c r="AM18" s="18">
         <v>19</v>
       </c>
       <c r="AN18" s="18">
         <v>19</v>
       </c>
       <c r="AO18" s="18">
         <v>19</v>
       </c>
       <c r="AP18" s="19">
         <v>19</v>
       </c>
       <c r="AQ18" s="13">
         <v>19</v>
       </c>
       <c r="AR18" s="13">
         <v>24</v>
       </c>
       <c r="AS18" s="13">
         <v>24</v>
       </c>
       <c r="AT18" s="13">
         <v>24</v>
       </c>
-      <c r="AU18" s="30">
+      <c r="AU18" s="23">
         <v>24</v>
       </c>
       <c r="AV18" s="13">
         <v>27</v>
       </c>
-      <c r="AW18" s="18"/>
+      <c r="AW18" s="13">
+        <v>27</v>
+      </c>
       <c r="AX18" s="18"/>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>7</v>
       </c>
       <c r="F19" s="13">
         <v>7</v>
@@ -3192,57 +3218,59 @@
       </c>
       <c r="AM19" s="18">
         <v>7</v>
       </c>
       <c r="AN19" s="18">
         <v>7</v>
       </c>
       <c r="AO19" s="18">
         <v>7</v>
       </c>
       <c r="AP19" s="19">
         <v>7</v>
       </c>
       <c r="AQ19" s="13">
         <v>7</v>
       </c>
       <c r="AR19" s="13">
         <v>4</v>
       </c>
       <c r="AS19" s="13">
         <v>4</v>
       </c>
       <c r="AT19" s="13">
         <v>4</v>
       </c>
-      <c r="AU19" s="30">
+      <c r="AU19" s="23">
         <v>4</v>
       </c>
       <c r="AV19" s="13">
         <v>4</v>
       </c>
-      <c r="AW19" s="18"/>
+      <c r="AW19" s="13">
+        <v>4</v>
+      </c>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17"/>
     </row>
     <row r="25" spans="1:55">
       <c r="C25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>