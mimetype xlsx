--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="180" windowWidth="10560" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A,'1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -737,51 +737,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AW16" sqref="AW16"/>
+      <selection pane="bottomRight" activeCell="AX16" sqref="AX16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="24" t="s">
@@ -1212,51 +1212,53 @@
       </c>
       <c r="AP6" s="19">
         <v>309</v>
       </c>
       <c r="AQ6" s="13">
         <v>297</v>
       </c>
       <c r="AR6" s="13">
         <v>296</v>
       </c>
       <c r="AS6" s="13">
         <v>296</v>
       </c>
       <c r="AT6" s="13">
         <v>296</v>
       </c>
       <c r="AU6" s="20">
         <v>294</v>
       </c>
       <c r="AV6" s="13">
         <v>297</v>
       </c>
       <c r="AW6" s="13">
         <v>319</v>
       </c>
-      <c r="AX6" s="18"/>
+      <c r="AX6" s="13">
+        <v>336</v>
+      </c>
       <c r="AY6" s="18"/>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="13"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
@@ -1367,51 +1369,53 @@
       </c>
       <c r="AP7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AX7" s="15"/>
+      <c r="AX7" s="13">
+        <v>2</v>
+      </c>
       <c r="AY7" s="15"/>
       <c r="AZ7" s="15"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="13">
         <v>4</v>
       </c>
       <c r="E8" s="13">
         <v>4</v>
       </c>
       <c r="F8" s="13">
         <v>4</v>
       </c>
@@ -1522,51 +1526,53 @@
       </c>
       <c r="AP8" s="19">
         <v>4</v>
       </c>
       <c r="AQ8" s="13">
         <v>4</v>
       </c>
       <c r="AR8" s="13">
         <v>4</v>
       </c>
       <c r="AS8" s="13">
         <v>4</v>
       </c>
       <c r="AT8" s="13">
         <v>4</v>
       </c>
       <c r="AU8" s="23">
         <v>4</v>
       </c>
       <c r="AV8" s="13">
         <v>4</v>
       </c>
       <c r="AW8" s="13">
         <v>4</v>
       </c>
-      <c r="AX8" s="18"/>
+      <c r="AX8" s="13">
+        <v>3</v>
+      </c>
       <c r="AY8" s="18"/>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
@@ -1677,51 +1683,53 @@
       </c>
       <c r="AP9" s="19">
         <v>2</v>
       </c>
       <c r="AQ9" s="13">
         <v>2</v>
       </c>
       <c r="AR9" s="13">
         <v>2</v>
       </c>
       <c r="AS9" s="13">
         <v>2</v>
       </c>
       <c r="AT9" s="13">
         <v>2</v>
       </c>
       <c r="AU9" s="23">
         <v>2</v>
       </c>
       <c r="AV9" s="13">
         <v>2</v>
       </c>
       <c r="AW9" s="13">
         <v>2</v>
       </c>
-      <c r="AX9" s="18"/>
+      <c r="AX9" s="13">
+        <v>2</v>
+      </c>
       <c r="AY9" s="18"/>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="13">
         <v>103</v>
       </c>
       <c r="C10" s="13">
         <v>103</v>
       </c>
       <c r="D10" s="13">
         <v>103</v>
       </c>
       <c r="E10" s="13">
         <v>103</v>
       </c>
       <c r="F10" s="13">
         <v>103</v>
       </c>
@@ -1832,51 +1840,53 @@
       </c>
       <c r="AP10" s="19">
         <v>137</v>
       </c>
       <c r="AQ10" s="13">
         <v>127</v>
       </c>
       <c r="AR10" s="13">
         <v>123</v>
       </c>
       <c r="AS10" s="13">
         <v>123</v>
       </c>
       <c r="AT10" s="13">
         <v>123</v>
       </c>
       <c r="AU10" s="23">
         <v>123</v>
       </c>
       <c r="AV10" s="13">
         <v>123</v>
       </c>
       <c r="AW10" s="13">
         <v>123</v>
       </c>
-      <c r="AX10" s="18"/>
+      <c r="AX10" s="13">
+        <v>142</v>
+      </c>
       <c r="AY10" s="18"/>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="13"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>0</v>
       </c>
@@ -1987,51 +1997,53 @@
       </c>
       <c r="AP11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AX11" s="15"/>
+      <c r="AX11" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>12</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
@@ -2142,51 +2154,53 @@
       </c>
       <c r="AP12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>23</v>
       </c>
       <c r="C13" s="13">
         <v>23</v>
       </c>
       <c r="D13" s="13">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>23</v>
       </c>
@@ -2297,51 +2311,53 @@
       </c>
       <c r="AP13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AX13" s="15"/>
+      <c r="AX13" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AY13" s="15"/>
       <c r="AZ13" s="15"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>0</v>
       </c>
@@ -2452,51 +2468,53 @@
       </c>
       <c r="AP14" s="19">
         <v>16</v>
       </c>
       <c r="AQ14" s="13">
         <v>16</v>
       </c>
       <c r="AR14" s="18">
         <v>15</v>
       </c>
       <c r="AS14" s="18">
         <v>15</v>
       </c>
       <c r="AT14" s="18">
         <v>15</v>
       </c>
       <c r="AU14" s="21">
         <v>15</v>
       </c>
       <c r="AV14" s="13">
         <v>15</v>
       </c>
       <c r="AW14" s="13">
         <v>15</v>
       </c>
-      <c r="AX14" s="18"/>
+      <c r="AX14" s="13">
+        <v>15</v>
+      </c>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
@@ -2607,51 +2625,53 @@
       </c>
       <c r="AP15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AQ15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AX15" s="15"/>
+      <c r="AX15" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>8</v>
       </c>
       <c r="D16" s="13">
         <v>8</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>8</v>
       </c>
@@ -2762,51 +2782,53 @@
       </c>
       <c r="AP16" s="19">
         <v>28</v>
       </c>
       <c r="AQ16" s="13">
         <v>28</v>
       </c>
       <c r="AR16" s="13">
         <v>30</v>
       </c>
       <c r="AS16" s="13">
         <v>30</v>
       </c>
       <c r="AT16" s="13">
         <v>30</v>
       </c>
       <c r="AU16" s="23">
         <v>30</v>
       </c>
       <c r="AV16" s="13">
         <v>30</v>
       </c>
       <c r="AW16" s="13">
         <v>30</v>
       </c>
-      <c r="AX16" s="18"/>
+      <c r="AX16" s="13">
+        <v>30</v>
+      </c>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="13"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
         <v>84</v>
       </c>
       <c r="C17" s="13">
         <v>84</v>
       </c>
       <c r="D17" s="13">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>84</v>
       </c>
       <c r="F17" s="13">
         <v>84</v>
       </c>
@@ -2917,51 +2939,53 @@
       </c>
       <c r="AP17" s="19">
         <v>96</v>
       </c>
       <c r="AQ17" s="13">
         <v>94</v>
       </c>
       <c r="AR17" s="13">
         <v>94</v>
       </c>
       <c r="AS17" s="13">
         <v>94</v>
       </c>
       <c r="AT17" s="13">
         <v>94</v>
       </c>
       <c r="AU17" s="23">
         <v>92</v>
       </c>
       <c r="AV17" s="13">
         <v>92</v>
       </c>
       <c r="AW17" s="13">
         <v>114</v>
       </c>
-      <c r="AX17" s="18"/>
+      <c r="AX17" s="13">
+        <v>114</v>
+      </c>
       <c r="AY17" s="18"/>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="13"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>0</v>
       </c>
@@ -3072,51 +3096,53 @@
       </c>
       <c r="AP18" s="19">
         <v>19</v>
       </c>
       <c r="AQ18" s="13">
         <v>19</v>
       </c>
       <c r="AR18" s="13">
         <v>24</v>
       </c>
       <c r="AS18" s="13">
         <v>24</v>
       </c>
       <c r="AT18" s="13">
         <v>24</v>
       </c>
       <c r="AU18" s="23">
         <v>24</v>
       </c>
       <c r="AV18" s="13">
         <v>27</v>
       </c>
       <c r="AW18" s="13">
         <v>27</v>
       </c>
-      <c r="AX18" s="18"/>
+      <c r="AX18" s="13">
+        <v>24</v>
+      </c>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>7</v>
       </c>
       <c r="F19" s="13">
         <v>7</v>
       </c>
@@ -3227,51 +3253,53 @@
       </c>
       <c r="AP19" s="19">
         <v>7</v>
       </c>
       <c r="AQ19" s="13">
         <v>7</v>
       </c>
       <c r="AR19" s="13">
         <v>4</v>
       </c>
       <c r="AS19" s="13">
         <v>4</v>
       </c>
       <c r="AT19" s="13">
         <v>4</v>
       </c>
       <c r="AU19" s="23">
         <v>4</v>
       </c>
       <c r="AV19" s="13">
         <v>4</v>
       </c>
       <c r="AW19" s="13">
         <v>4</v>
       </c>
-      <c r="AX19" s="18"/>
+      <c r="AX19" s="13">
+        <v>4</v>
+      </c>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17"/>
     </row>
     <row r="25" spans="1:55">
       <c r="C25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>