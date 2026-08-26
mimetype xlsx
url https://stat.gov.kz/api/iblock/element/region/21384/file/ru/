--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="180" windowWidth="10560" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A,'1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -737,51 +737,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX16" sqref="AX16"/>
+      <selection pane="bottomRight" activeCell="AZ26" sqref="AZ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="24" t="s">
@@ -1215,51 +1215,53 @@
       </c>
       <c r="AQ6" s="13">
         <v>297</v>
       </c>
       <c r="AR6" s="13">
         <v>296</v>
       </c>
       <c r="AS6" s="13">
         <v>296</v>
       </c>
       <c r="AT6" s="13">
         <v>296</v>
       </c>
       <c r="AU6" s="20">
         <v>294</v>
       </c>
       <c r="AV6" s="13">
         <v>297</v>
       </c>
       <c r="AW6" s="13">
         <v>319</v>
       </c>
       <c r="AX6" s="13">
         <v>336</v>
       </c>
-      <c r="AY6" s="18"/>
+      <c r="AY6" s="13">
+        <v>336</v>
+      </c>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="13"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="s">
@@ -1372,51 +1374,53 @@
       </c>
       <c r="AQ7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX7" s="13">
         <v>2</v>
       </c>
-      <c r="AY7" s="15"/>
+      <c r="AY7" s="13">
+        <v>2</v>
+      </c>
       <c r="AZ7" s="15"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="13">
         <v>4</v>
       </c>
       <c r="E8" s="13">
         <v>4</v>
       </c>
       <c r="F8" s="13">
         <v>4</v>
       </c>
       <c r="G8" s="13">
@@ -1529,51 +1533,53 @@
       </c>
       <c r="AQ8" s="13">
         <v>4</v>
       </c>
       <c r="AR8" s="13">
         <v>4</v>
       </c>
       <c r="AS8" s="13">
         <v>4</v>
       </c>
       <c r="AT8" s="13">
         <v>4</v>
       </c>
       <c r="AU8" s="23">
         <v>4</v>
       </c>
       <c r="AV8" s="13">
         <v>4</v>
       </c>
       <c r="AW8" s="13">
         <v>4</v>
       </c>
       <c r="AX8" s="13">
         <v>3</v>
       </c>
-      <c r="AY8" s="18"/>
+      <c r="AY8" s="13">
+        <v>3</v>
+      </c>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="13" t="s">
@@ -1686,51 +1692,53 @@
       </c>
       <c r="AQ9" s="13">
         <v>2</v>
       </c>
       <c r="AR9" s="13">
         <v>2</v>
       </c>
       <c r="AS9" s="13">
         <v>2</v>
       </c>
       <c r="AT9" s="13">
         <v>2</v>
       </c>
       <c r="AU9" s="23">
         <v>2</v>
       </c>
       <c r="AV9" s="13">
         <v>2</v>
       </c>
       <c r="AW9" s="13">
         <v>2</v>
       </c>
       <c r="AX9" s="13">
         <v>2</v>
       </c>
-      <c r="AY9" s="18"/>
+      <c r="AY9" s="13">
+        <v>2</v>
+      </c>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="13">
         <v>103</v>
       </c>
       <c r="C10" s="13">
         <v>103</v>
       </c>
       <c r="D10" s="13">
         <v>103</v>
       </c>
       <c r="E10" s="13">
         <v>103</v>
       </c>
       <c r="F10" s="13">
         <v>103</v>
       </c>
       <c r="G10" s="13">
@@ -1843,51 +1851,53 @@
       </c>
       <c r="AQ10" s="13">
         <v>127</v>
       </c>
       <c r="AR10" s="13">
         <v>123</v>
       </c>
       <c r="AS10" s="13">
         <v>123</v>
       </c>
       <c r="AT10" s="13">
         <v>123</v>
       </c>
       <c r="AU10" s="23">
         <v>123</v>
       </c>
       <c r="AV10" s="13">
         <v>123</v>
       </c>
       <c r="AW10" s="13">
         <v>123</v>
       </c>
       <c r="AX10" s="13">
         <v>142</v>
       </c>
-      <c r="AY10" s="18"/>
+      <c r="AY10" s="13">
+        <v>142</v>
+      </c>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="13"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="13" t="s">
@@ -2000,51 +2010,53 @@
       </c>
       <c r="AQ11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AY11" s="15"/>
+      <c r="AY11" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>12</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
@@ -2157,51 +2169,53 @@
       </c>
       <c r="AQ12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AY12" s="15"/>
+      <c r="AY12" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>23</v>
       </c>
       <c r="C13" s="13">
         <v>23</v>
       </c>
       <c r="D13" s="13">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>23</v>
       </c>
       <c r="G13" s="13">
@@ -2314,51 +2328,53 @@
       </c>
       <c r="AQ13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AY13" s="15"/>
+      <c r="AY13" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AZ13" s="15"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="13" t="s">
@@ -2471,51 +2487,53 @@
       </c>
       <c r="AQ14" s="13">
         <v>16</v>
       </c>
       <c r="AR14" s="18">
         <v>15</v>
       </c>
       <c r="AS14" s="18">
         <v>15</v>
       </c>
       <c r="AT14" s="18">
         <v>15</v>
       </c>
       <c r="AU14" s="21">
         <v>15</v>
       </c>
       <c r="AV14" s="13">
         <v>15</v>
       </c>
       <c r="AW14" s="13">
         <v>15</v>
       </c>
       <c r="AX14" s="13">
         <v>15</v>
       </c>
-      <c r="AY14" s="18"/>
+      <c r="AY14" s="13">
+        <v>15</v>
+      </c>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13" t="s">
@@ -2628,51 +2646,53 @@
       </c>
       <c r="AQ15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AR15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AY15" s="15"/>
+      <c r="AY15" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>8</v>
       </c>
       <c r="D16" s="13">
         <v>8</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>8</v>
       </c>
       <c r="G16" s="13">
@@ -2785,51 +2805,53 @@
       </c>
       <c r="AQ16" s="13">
         <v>28</v>
       </c>
       <c r="AR16" s="13">
         <v>30</v>
       </c>
       <c r="AS16" s="13">
         <v>30</v>
       </c>
       <c r="AT16" s="13">
         <v>30</v>
       </c>
       <c r="AU16" s="23">
         <v>30</v>
       </c>
       <c r="AV16" s="13">
         <v>30</v>
       </c>
       <c r="AW16" s="13">
         <v>30</v>
       </c>
       <c r="AX16" s="13">
         <v>30</v>
       </c>
-      <c r="AY16" s="18"/>
+      <c r="AY16" s="13">
+        <v>30</v>
+      </c>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="13"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
         <v>84</v>
       </c>
       <c r="C17" s="13">
         <v>84</v>
       </c>
       <c r="D17" s="13">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>84</v>
       </c>
       <c r="F17" s="13">
         <v>84</v>
       </c>
       <c r="G17" s="13">
@@ -2942,51 +2964,53 @@
       </c>
       <c r="AQ17" s="13">
         <v>94</v>
       </c>
       <c r="AR17" s="13">
         <v>94</v>
       </c>
       <c r="AS17" s="13">
         <v>94</v>
       </c>
       <c r="AT17" s="13">
         <v>94</v>
       </c>
       <c r="AU17" s="23">
         <v>92</v>
       </c>
       <c r="AV17" s="13">
         <v>92</v>
       </c>
       <c r="AW17" s="13">
         <v>114</v>
       </c>
       <c r="AX17" s="13">
         <v>114</v>
       </c>
-      <c r="AY17" s="18"/>
+      <c r="AY17" s="13">
+        <v>114</v>
+      </c>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="13"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="13" t="s">
@@ -3099,51 +3123,53 @@
       </c>
       <c r="AQ18" s="13">
         <v>19</v>
       </c>
       <c r="AR18" s="13">
         <v>24</v>
       </c>
       <c r="AS18" s="13">
         <v>24</v>
       </c>
       <c r="AT18" s="13">
         <v>24</v>
       </c>
       <c r="AU18" s="23">
         <v>24</v>
       </c>
       <c r="AV18" s="13">
         <v>27</v>
       </c>
       <c r="AW18" s="13">
         <v>27</v>
       </c>
       <c r="AX18" s="13">
         <v>24</v>
       </c>
-      <c r="AY18" s="18"/>
+      <c r="AY18" s="13">
+        <v>24</v>
+      </c>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>7</v>
       </c>
       <c r="F19" s="13">
         <v>7</v>
       </c>
       <c r="G19" s="13">
@@ -3256,51 +3282,53 @@
       </c>
       <c r="AQ19" s="13">
         <v>7</v>
       </c>
       <c r="AR19" s="13">
         <v>4</v>
       </c>
       <c r="AS19" s="13">
         <v>4</v>
       </c>
       <c r="AT19" s="13">
         <v>4</v>
       </c>
       <c r="AU19" s="23">
         <v>4</v>
       </c>
       <c r="AV19" s="13">
         <v>4</v>
       </c>
       <c r="AW19" s="13">
         <v>4</v>
       </c>
       <c r="AX19" s="13">
         <v>4</v>
       </c>
-      <c r="AY19" s="18"/>
+      <c r="AY19" s="13">
+        <v>4</v>
+      </c>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17"/>
     </row>
     <row r="25" spans="1:55">
       <c r="C25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>