--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="180" windowWidth="10560" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A,'1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -737,51 +737,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AZ26" sqref="AZ26"/>
+      <selection pane="bottomRight" activeCell="AX24" sqref="AX24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="24" t="s">
@@ -1218,51 +1218,53 @@
       </c>
       <c r="AR6" s="13">
         <v>296</v>
       </c>
       <c r="AS6" s="13">
         <v>296</v>
       </c>
       <c r="AT6" s="13">
         <v>296</v>
       </c>
       <c r="AU6" s="20">
         <v>294</v>
       </c>
       <c r="AV6" s="13">
         <v>297</v>
       </c>
       <c r="AW6" s="13">
         <v>319</v>
       </c>
       <c r="AX6" s="13">
         <v>336</v>
       </c>
       <c r="AY6" s="13">
         <v>336</v>
       </c>
-      <c r="AZ6" s="18"/>
+      <c r="AZ6" s="13">
+        <v>337</v>
+      </c>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="13"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>0</v>
@@ -1377,51 +1379,53 @@
       </c>
       <c r="AR7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX7" s="13">
         <v>2</v>
       </c>
       <c r="AY7" s="13">
         <v>2</v>
       </c>
-      <c r="AZ7" s="15"/>
+      <c r="AZ7" s="13">
+        <v>2</v>
+      </c>
       <c r="BA7" s="15"/>
       <c r="BB7" s="15"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="13">
         <v>4</v>
       </c>
       <c r="E8" s="13">
         <v>4</v>
       </c>
       <c r="F8" s="13">
         <v>4</v>
       </c>
       <c r="G8" s="13">
         <v>4</v>
@@ -1536,51 +1540,53 @@
       </c>
       <c r="AR8" s="13">
         <v>4</v>
       </c>
       <c r="AS8" s="13">
         <v>4</v>
       </c>
       <c r="AT8" s="13">
         <v>4</v>
       </c>
       <c r="AU8" s="23">
         <v>4</v>
       </c>
       <c r="AV8" s="13">
         <v>4</v>
       </c>
       <c r="AW8" s="13">
         <v>4</v>
       </c>
       <c r="AX8" s="13">
         <v>3</v>
       </c>
       <c r="AY8" s="13">
         <v>3</v>
       </c>
-      <c r="AZ8" s="18"/>
+      <c r="AZ8" s="13">
+        <v>4</v>
+      </c>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>0</v>
@@ -1695,51 +1701,53 @@
       </c>
       <c r="AR9" s="13">
         <v>2</v>
       </c>
       <c r="AS9" s="13">
         <v>2</v>
       </c>
       <c r="AT9" s="13">
         <v>2</v>
       </c>
       <c r="AU9" s="23">
         <v>2</v>
       </c>
       <c r="AV9" s="13">
         <v>2</v>
       </c>
       <c r="AW9" s="13">
         <v>2</v>
       </c>
       <c r="AX9" s="13">
         <v>2</v>
       </c>
       <c r="AY9" s="13">
         <v>2</v>
       </c>
-      <c r="AZ9" s="18"/>
+      <c r="AZ9" s="13">
+        <v>2</v>
+      </c>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="13">
         <v>103</v>
       </c>
       <c r="C10" s="13">
         <v>103</v>
       </c>
       <c r="D10" s="13">
         <v>103</v>
       </c>
       <c r="E10" s="13">
         <v>103</v>
       </c>
       <c r="F10" s="13">
         <v>103</v>
       </c>
       <c r="G10" s="13">
         <v>103</v>
@@ -1854,51 +1862,53 @@
       </c>
       <c r="AR10" s="13">
         <v>123</v>
       </c>
       <c r="AS10" s="13">
         <v>123</v>
       </c>
       <c r="AT10" s="13">
         <v>123</v>
       </c>
       <c r="AU10" s="23">
         <v>123</v>
       </c>
       <c r="AV10" s="13">
         <v>123</v>
       </c>
       <c r="AW10" s="13">
         <v>123</v>
       </c>
       <c r="AX10" s="13">
         <v>142</v>
       </c>
       <c r="AY10" s="13">
         <v>142</v>
       </c>
-      <c r="AZ10" s="18"/>
+      <c r="AZ10" s="13">
+        <v>142</v>
+      </c>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="13"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>0</v>
@@ -2013,51 +2023,53 @@
       </c>
       <c r="AR11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AZ11" s="15"/>
+      <c r="AZ11" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>12</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>12</v>
@@ -2172,51 +2184,53 @@
       </c>
       <c r="AR12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AZ12" s="15"/>
+      <c r="AZ12" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>23</v>
       </c>
       <c r="C13" s="13">
         <v>23</v>
       </c>
       <c r="D13" s="13">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>23</v>
       </c>
       <c r="G13" s="13">
         <v>23</v>
@@ -2331,51 +2345,53 @@
       </c>
       <c r="AR13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AZ13" s="15"/>
+      <c r="AZ13" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BA13" s="15"/>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>0</v>
@@ -2490,51 +2506,53 @@
       </c>
       <c r="AR14" s="18">
         <v>15</v>
       </c>
       <c r="AS14" s="18">
         <v>15</v>
       </c>
       <c r="AT14" s="18">
         <v>15</v>
       </c>
       <c r="AU14" s="21">
         <v>15</v>
       </c>
       <c r="AV14" s="13">
         <v>15</v>
       </c>
       <c r="AW14" s="13">
         <v>15</v>
       </c>
       <c r="AX14" s="13">
         <v>15</v>
       </c>
       <c r="AY14" s="13">
         <v>15</v>
       </c>
-      <c r="AZ14" s="18"/>
+      <c r="AZ14" s="13">
+        <v>15</v>
+      </c>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>0</v>
@@ -2649,51 +2667,53 @@
       </c>
       <c r="AR15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="AZ15" s="15"/>
+      <c r="AZ15" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>8</v>
       </c>
       <c r="D16" s="13">
         <v>8</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>8</v>
       </c>
       <c r="G16" s="13">
         <v>8</v>
@@ -2808,51 +2828,53 @@
       </c>
       <c r="AR16" s="13">
         <v>30</v>
       </c>
       <c r="AS16" s="13">
         <v>30</v>
       </c>
       <c r="AT16" s="13">
         <v>30</v>
       </c>
       <c r="AU16" s="23">
         <v>30</v>
       </c>
       <c r="AV16" s="13">
         <v>30</v>
       </c>
       <c r="AW16" s="13">
         <v>30</v>
       </c>
       <c r="AX16" s="13">
         <v>30</v>
       </c>
       <c r="AY16" s="13">
         <v>30</v>
       </c>
-      <c r="AZ16" s="18"/>
+      <c r="AZ16" s="13">
+        <v>30</v>
+      </c>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="13"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
         <v>84</v>
       </c>
       <c r="C17" s="13">
         <v>84</v>
       </c>
       <c r="D17" s="13">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>84</v>
       </c>
       <c r="F17" s="13">
         <v>84</v>
       </c>
       <c r="G17" s="13">
         <v>83</v>
@@ -2967,51 +2989,53 @@
       </c>
       <c r="AR17" s="13">
         <v>94</v>
       </c>
       <c r="AS17" s="13">
         <v>94</v>
       </c>
       <c r="AT17" s="13">
         <v>94</v>
       </c>
       <c r="AU17" s="23">
         <v>92</v>
       </c>
       <c r="AV17" s="13">
         <v>92</v>
       </c>
       <c r="AW17" s="13">
         <v>114</v>
       </c>
       <c r="AX17" s="13">
         <v>114</v>
       </c>
       <c r="AY17" s="13">
         <v>114</v>
       </c>
-      <c r="AZ17" s="18"/>
+      <c r="AZ17" s="13">
+        <v>114</v>
+      </c>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="13"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>0</v>
@@ -3126,51 +3150,53 @@
       </c>
       <c r="AR18" s="13">
         <v>24</v>
       </c>
       <c r="AS18" s="13">
         <v>24</v>
       </c>
       <c r="AT18" s="13">
         <v>24</v>
       </c>
       <c r="AU18" s="23">
         <v>24</v>
       </c>
       <c r="AV18" s="13">
         <v>27</v>
       </c>
       <c r="AW18" s="13">
         <v>27</v>
       </c>
       <c r="AX18" s="13">
         <v>24</v>
       </c>
       <c r="AY18" s="13">
         <v>24</v>
       </c>
-      <c r="AZ18" s="18"/>
+      <c r="AZ18" s="13">
+        <v>24</v>
+      </c>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>7</v>
       </c>
       <c r="F19" s="13">
         <v>7</v>
       </c>
       <c r="G19" s="13">
         <v>7</v>
@@ -3285,51 +3311,53 @@
       </c>
       <c r="AR19" s="13">
         <v>4</v>
       </c>
       <c r="AS19" s="13">
         <v>4</v>
       </c>
       <c r="AT19" s="13">
         <v>4</v>
       </c>
       <c r="AU19" s="23">
         <v>4</v>
       </c>
       <c r="AV19" s="13">
         <v>4</v>
       </c>
       <c r="AW19" s="13">
         <v>4</v>
       </c>
       <c r="AX19" s="13">
         <v>4</v>
       </c>
       <c r="AY19" s="13">
         <v>4</v>
       </c>
-      <c r="AZ19" s="18"/>
+      <c r="AZ19" s="13">
+        <v>4</v>
+      </c>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17"/>
     </row>
     <row r="25" spans="1:55">
       <c r="C25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>