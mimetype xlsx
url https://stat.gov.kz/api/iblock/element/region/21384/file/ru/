--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="180" windowWidth="10560" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A,'1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -737,51 +737,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX24" sqref="AX24"/>
+      <selection pane="bottomRight" activeCell="BA6" sqref="BA6:BA19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="12" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="24" t="s">
@@ -1221,51 +1221,53 @@
       </c>
       <c r="AS6" s="13">
         <v>296</v>
       </c>
       <c r="AT6" s="13">
         <v>296</v>
       </c>
       <c r="AU6" s="20">
         <v>294</v>
       </c>
       <c r="AV6" s="13">
         <v>297</v>
       </c>
       <c r="AW6" s="13">
         <v>319</v>
       </c>
       <c r="AX6" s="13">
         <v>336</v>
       </c>
       <c r="AY6" s="13">
         <v>336</v>
       </c>
       <c r="AZ6" s="13">
         <v>337</v>
       </c>
-      <c r="BA6" s="18"/>
+      <c r="BA6" s="13">
+        <v>337</v>
+      </c>
       <c r="BB6" s="19"/>
       <c r="BC6" s="13"/>
     </row>
     <row r="7" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>0</v>
       </c>
@@ -1382,51 +1384,53 @@
       </c>
       <c r="AS7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX7" s="13">
         <v>2</v>
       </c>
       <c r="AY7" s="13">
         <v>2</v>
       </c>
       <c r="AZ7" s="13">
         <v>2</v>
       </c>
-      <c r="BA7" s="15"/>
+      <c r="BA7" s="13">
+        <v>2</v>
+      </c>
       <c r="BB7" s="15"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="13">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>4</v>
       </c>
       <c r="D8" s="13">
         <v>4</v>
       </c>
       <c r="E8" s="13">
         <v>4</v>
       </c>
       <c r="F8" s="13">
         <v>4</v>
       </c>
       <c r="G8" s="13">
         <v>4</v>
       </c>
@@ -1543,51 +1547,53 @@
       </c>
       <c r="AS8" s="13">
         <v>4</v>
       </c>
       <c r="AT8" s="13">
         <v>4</v>
       </c>
       <c r="AU8" s="23">
         <v>4</v>
       </c>
       <c r="AV8" s="13">
         <v>4</v>
       </c>
       <c r="AW8" s="13">
         <v>4</v>
       </c>
       <c r="AX8" s="13">
         <v>3</v>
       </c>
       <c r="AY8" s="13">
         <v>3</v>
       </c>
       <c r="AZ8" s="13">
         <v>4</v>
       </c>
-      <c r="BA8" s="18"/>
+      <c r="BA8" s="13">
+        <v>4</v>
+      </c>
       <c r="BB8" s="19"/>
       <c r="BC8" s="13"/>
     </row>
     <row r="9" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>0</v>
       </c>
@@ -1704,51 +1710,53 @@
       </c>
       <c r="AS9" s="13">
         <v>2</v>
       </c>
       <c r="AT9" s="13">
         <v>2</v>
       </c>
       <c r="AU9" s="23">
         <v>2</v>
       </c>
       <c r="AV9" s="13">
         <v>2</v>
       </c>
       <c r="AW9" s="13">
         <v>2</v>
       </c>
       <c r="AX9" s="13">
         <v>2</v>
       </c>
       <c r="AY9" s="13">
         <v>2</v>
       </c>
       <c r="AZ9" s="13">
         <v>2</v>
       </c>
-      <c r="BA9" s="18"/>
+      <c r="BA9" s="13">
+        <v>2</v>
+      </c>
       <c r="BB9" s="19"/>
       <c r="BC9" s="13"/>
     </row>
     <row r="10" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="13">
         <v>103</v>
       </c>
       <c r="C10" s="13">
         <v>103</v>
       </c>
       <c r="D10" s="13">
         <v>103</v>
       </c>
       <c r="E10" s="13">
         <v>103</v>
       </c>
       <c r="F10" s="13">
         <v>103</v>
       </c>
       <c r="G10" s="13">
         <v>103</v>
       </c>
@@ -1865,51 +1873,53 @@
       </c>
       <c r="AS10" s="13">
         <v>123</v>
       </c>
       <c r="AT10" s="13">
         <v>123</v>
       </c>
       <c r="AU10" s="23">
         <v>123</v>
       </c>
       <c r="AV10" s="13">
         <v>123</v>
       </c>
       <c r="AW10" s="13">
         <v>123</v>
       </c>
       <c r="AX10" s="13">
         <v>142</v>
       </c>
       <c r="AY10" s="13">
         <v>142</v>
       </c>
       <c r="AZ10" s="13">
         <v>142</v>
       </c>
-      <c r="BA10" s="18"/>
+      <c r="BA10" s="13">
+        <v>142</v>
+      </c>
       <c r="BB10" s="19"/>
       <c r="BC10" s="13"/>
     </row>
     <row r="11" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>0</v>
       </c>
@@ -2026,51 +2036,53 @@
       </c>
       <c r="AS11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="BA11" s="15"/>
+      <c r="BA11" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="13">
         <v>12</v>
       </c>
       <c r="C12" s="13">
         <v>12</v>
       </c>
       <c r="D12" s="13">
         <v>12</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="13">
         <v>12</v>
       </c>
       <c r="G12" s="13">
         <v>12</v>
       </c>
@@ -2187,51 +2199,53 @@
       </c>
       <c r="AS12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="BA12" s="15"/>
+      <c r="BA12" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>23</v>
       </c>
       <c r="C13" s="13">
         <v>23</v>
       </c>
       <c r="D13" s="13">
         <v>23</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>23</v>
       </c>
       <c r="G13" s="13">
         <v>23</v>
       </c>
@@ -2348,51 +2362,53 @@
       </c>
       <c r="AS13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="BA13" s="15"/>
+      <c r="BA13" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>0</v>
       </c>
@@ -2509,51 +2525,53 @@
       </c>
       <c r="AS14" s="18">
         <v>15</v>
       </c>
       <c r="AT14" s="18">
         <v>15</v>
       </c>
       <c r="AU14" s="21">
         <v>15</v>
       </c>
       <c r="AV14" s="13">
         <v>15</v>
       </c>
       <c r="AW14" s="13">
         <v>15</v>
       </c>
       <c r="AX14" s="13">
         <v>15</v>
       </c>
       <c r="AY14" s="13">
         <v>15</v>
       </c>
       <c r="AZ14" s="13">
         <v>15</v>
       </c>
-      <c r="BA14" s="18"/>
+      <c r="BA14" s="13">
+        <v>15</v>
+      </c>
       <c r="BB14" s="19"/>
       <c r="BC14" s="13"/>
     </row>
     <row r="15" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>0</v>
       </c>
@@ -2670,51 +2688,53 @@
       </c>
       <c r="AS15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="22" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="BA15" s="15"/>
+      <c r="BA15" s="15" t="s">
+        <v>0</v>
+      </c>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="13">
         <v>8</v>
       </c>
       <c r="C16" s="13">
         <v>8</v>
       </c>
       <c r="D16" s="13">
         <v>8</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="13">
         <v>8</v>
       </c>
       <c r="G16" s="13">
         <v>8</v>
       </c>
@@ -2831,51 +2851,53 @@
       </c>
       <c r="AS16" s="13">
         <v>30</v>
       </c>
       <c r="AT16" s="13">
         <v>30</v>
       </c>
       <c r="AU16" s="23">
         <v>30</v>
       </c>
       <c r="AV16" s="13">
         <v>30</v>
       </c>
       <c r="AW16" s="13">
         <v>30</v>
       </c>
       <c r="AX16" s="13">
         <v>30</v>
       </c>
       <c r="AY16" s="13">
         <v>30</v>
       </c>
       <c r="AZ16" s="13">
         <v>30</v>
       </c>
-      <c r="BA16" s="18"/>
+      <c r="BA16" s="13">
+        <v>30</v>
+      </c>
       <c r="BB16" s="19"/>
       <c r="BC16" s="13"/>
     </row>
     <row r="17" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="13">
         <v>84</v>
       </c>
       <c r="C17" s="13">
         <v>84</v>
       </c>
       <c r="D17" s="13">
         <v>84</v>
       </c>
       <c r="E17" s="13">
         <v>84</v>
       </c>
       <c r="F17" s="13">
         <v>84</v>
       </c>
       <c r="G17" s="13">
         <v>83</v>
       </c>
@@ -2992,51 +3014,53 @@
       </c>
       <c r="AS17" s="13">
         <v>94</v>
       </c>
       <c r="AT17" s="13">
         <v>94</v>
       </c>
       <c r="AU17" s="23">
         <v>92</v>
       </c>
       <c r="AV17" s="13">
         <v>92</v>
       </c>
       <c r="AW17" s="13">
         <v>114</v>
       </c>
       <c r="AX17" s="13">
         <v>114</v>
       </c>
       <c r="AY17" s="13">
         <v>114</v>
       </c>
       <c r="AZ17" s="13">
         <v>114</v>
       </c>
-      <c r="BA17" s="18"/>
+      <c r="BA17" s="13">
+        <v>114</v>
+      </c>
       <c r="BB17" s="19"/>
       <c r="BC17" s="13"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>0</v>
       </c>
@@ -3153,51 +3177,53 @@
       </c>
       <c r="AS18" s="13">
         <v>24</v>
       </c>
       <c r="AT18" s="13">
         <v>24</v>
       </c>
       <c r="AU18" s="23">
         <v>24</v>
       </c>
       <c r="AV18" s="13">
         <v>27</v>
       </c>
       <c r="AW18" s="13">
         <v>27</v>
       </c>
       <c r="AX18" s="13">
         <v>24</v>
       </c>
       <c r="AY18" s="13">
         <v>24</v>
       </c>
       <c r="AZ18" s="13">
         <v>24</v>
       </c>
-      <c r="BA18" s="18"/>
+      <c r="BA18" s="13">
+        <v>24</v>
+      </c>
       <c r="BB18" s="19"/>
       <c r="BC18" s="13"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>7</v>
       </c>
       <c r="E19" s="13">
         <v>7</v>
       </c>
       <c r="F19" s="13">
         <v>7</v>
       </c>
       <c r="G19" s="13">
         <v>7</v>
       </c>
@@ -3314,51 +3340,53 @@
       </c>
       <c r="AS19" s="13">
         <v>4</v>
       </c>
       <c r="AT19" s="13">
         <v>4</v>
       </c>
       <c r="AU19" s="23">
         <v>4</v>
       </c>
       <c r="AV19" s="13">
         <v>4</v>
       </c>
       <c r="AW19" s="13">
         <v>4</v>
       </c>
       <c r="AX19" s="13">
         <v>4</v>
       </c>
       <c r="AY19" s="13">
         <v>4</v>
       </c>
       <c r="AZ19" s="13">
         <v>4</v>
       </c>
-      <c r="BA19" s="18"/>
+      <c r="BA19" s="13">
+        <v>4</v>
+      </c>
       <c r="BB19" s="19"/>
       <c r="BC19" s="13"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="17"/>
     </row>
     <row r="25" spans="1:55">
       <c r="C25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:BC2"/>
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>