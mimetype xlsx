--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -9,56 +9,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="225" yWindow="465" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="27">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
@@ -102,51 +102,51 @@
   </si>
   <si>
     <t>на 1 июня</t>
   </si>
   <si>
     <t>Численность свиней</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
   <si>
     <t>голов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -327,75 +327,75 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -688,51 +688,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="BA25" sqref="BA25"/>
+      <selection pane="bottomRight" activeCell="BD21" sqref="BD21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="22" t="s">
         <v>22</v>
@@ -1123,51 +1123,53 @@
       </c>
       <c r="AO6" s="14">
         <v>20486</v>
       </c>
       <c r="AP6" s="16">
         <v>20779</v>
       </c>
       <c r="AQ6" s="8">
         <v>20688</v>
       </c>
       <c r="AR6" s="8">
         <v>22569</v>
       </c>
       <c r="AS6" s="8">
         <v>21996</v>
       </c>
       <c r="AT6" s="8">
         <v>22286</v>
       </c>
       <c r="AU6" s="8">
         <v>23845</v>
       </c>
       <c r="AV6" s="8">
         <v>24818</v>
       </c>
-      <c r="AW6" s="14"/>
+      <c r="AW6" s="8">
+        <v>26751</v>
+      </c>
       <c r="AX6" s="14"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="14"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="16"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>10820</v>
       </c>
       <c r="C7" s="8">
         <v>10800</v>
       </c>
       <c r="D7" s="8">
         <v>10822</v>
       </c>
       <c r="E7" s="8">
         <v>10746</v>
       </c>
       <c r="F7" s="8">
         <v>9108</v>
@@ -1276,51 +1278,53 @@
       </c>
       <c r="AO7" s="14">
         <v>1082</v>
       </c>
       <c r="AP7" s="16">
         <v>991</v>
       </c>
       <c r="AQ7" s="8">
         <v>1014</v>
       </c>
       <c r="AR7" s="8">
         <v>1557</v>
       </c>
       <c r="AS7" s="8">
         <v>1592</v>
       </c>
       <c r="AT7" s="8">
         <v>1172</v>
       </c>
       <c r="AU7" s="8">
         <v>1594</v>
       </c>
       <c r="AV7" s="8">
         <v>1503</v>
       </c>
-      <c r="AW7" s="14"/>
+      <c r="AW7" s="8">
+        <v>1387</v>
+      </c>
       <c r="AX7" s="14"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="14"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="16"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>2221</v>
       </c>
       <c r="C8" s="8">
         <v>2077</v>
       </c>
       <c r="D8" s="8">
         <v>2167</v>
       </c>
       <c r="E8" s="8">
         <v>2137</v>
       </c>
       <c r="F8" s="8">
         <v>2355</v>
@@ -1429,51 +1433,53 @@
       </c>
       <c r="AO8" s="14">
         <v>604</v>
       </c>
       <c r="AP8" s="16">
         <v>949</v>
       </c>
       <c r="AQ8" s="8">
         <v>733</v>
       </c>
       <c r="AR8" s="8">
         <v>704</v>
       </c>
       <c r="AS8" s="8">
         <v>649</v>
       </c>
       <c r="AT8" s="8">
         <v>658</v>
       </c>
       <c r="AU8" s="8">
         <v>648</v>
       </c>
       <c r="AV8" s="8">
         <v>658</v>
       </c>
-      <c r="AW8" s="14"/>
+      <c r="AW8" s="8">
+        <v>687</v>
+      </c>
       <c r="AX8" s="14"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="14"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="16"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>11850</v>
       </c>
       <c r="C9" s="8">
         <v>11736</v>
       </c>
       <c r="D9" s="8">
         <v>10830</v>
       </c>
       <c r="E9" s="8">
         <v>10827</v>
       </c>
       <c r="F9" s="8">
         <v>10500</v>
@@ -1582,51 +1588,53 @@
       </c>
       <c r="AO9" s="14">
         <v>2658</v>
       </c>
       <c r="AP9" s="16">
         <v>2564</v>
       </c>
       <c r="AQ9" s="8">
         <v>2466</v>
       </c>
       <c r="AR9" s="8">
         <v>4290</v>
       </c>
       <c r="AS9" s="8">
         <v>3340</v>
       </c>
       <c r="AT9" s="8">
         <v>3937</v>
       </c>
       <c r="AU9" s="8">
         <v>4221</v>
       </c>
       <c r="AV9" s="8">
         <v>4759</v>
       </c>
-      <c r="AW9" s="14"/>
+      <c r="AW9" s="8">
+        <v>6132</v>
+      </c>
       <c r="AX9" s="14"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="14"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="16"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>9054</v>
       </c>
       <c r="C10" s="8">
         <v>9038</v>
       </c>
       <c r="D10" s="8">
         <v>8473</v>
       </c>
       <c r="E10" s="8">
         <v>7719</v>
       </c>
       <c r="F10" s="8">
         <v>7599</v>
@@ -1735,51 +1743,53 @@
       </c>
       <c r="AO10" s="14">
         <v>2239</v>
       </c>
       <c r="AP10" s="16">
         <v>2152</v>
       </c>
       <c r="AQ10" s="8">
         <v>2096</v>
       </c>
       <c r="AR10" s="8">
         <v>2600</v>
       </c>
       <c r="AS10" s="8">
         <v>2659</v>
       </c>
       <c r="AT10" s="8">
         <v>2619</v>
       </c>
       <c r="AU10" s="8">
         <v>2578</v>
       </c>
       <c r="AV10" s="8">
         <v>2585</v>
       </c>
-      <c r="AW10" s="14"/>
+      <c r="AW10" s="8">
+        <v>2465</v>
+      </c>
       <c r="AX10" s="14"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="14"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="16"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>11</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>11</v>
@@ -1888,51 +1898,53 @@
       </c>
       <c r="AO11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AP11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AQ11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AS11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AW11" s="13"/>
+      <c r="AW11" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="AX11" s="13"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>1935</v>
       </c>
       <c r="C12" s="8">
         <v>1162</v>
       </c>
       <c r="D12" s="8">
         <v>1044</v>
       </c>
       <c r="E12" s="8">
         <v>832</v>
       </c>
       <c r="F12" s="8">
         <v>744</v>
@@ -2041,51 +2053,53 @@
       </c>
       <c r="AO12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AP12" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AQ12" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR12" s="8">
         <v>4</v>
       </c>
       <c r="AS12" s="8">
         <v>4</v>
       </c>
       <c r="AT12" s="8">
         <v>4</v>
       </c>
       <c r="AU12" s="8">
         <v>4</v>
       </c>
       <c r="AV12" s="8">
         <v>4</v>
       </c>
-      <c r="AW12" s="15"/>
+      <c r="AW12" s="8">
+        <v>4</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>668</v>
       </c>
       <c r="C13" s="8">
         <v>668</v>
       </c>
       <c r="D13" s="8">
         <v>668</v>
       </c>
       <c r="E13" s="8">
         <v>668</v>
       </c>
       <c r="F13" s="8">
         <v>638</v>
@@ -2194,51 +2208,53 @@
       </c>
       <c r="AO13" s="14">
         <v>233</v>
       </c>
       <c r="AP13" s="16">
         <v>204</v>
       </c>
       <c r="AQ13" s="8">
         <v>185</v>
       </c>
       <c r="AR13" s="8">
         <v>249</v>
       </c>
       <c r="AS13" s="8">
         <v>249</v>
       </c>
       <c r="AT13" s="8">
         <v>255</v>
       </c>
       <c r="AU13" s="8">
         <v>295</v>
       </c>
       <c r="AV13" s="8">
         <v>295</v>
       </c>
-      <c r="AW13" s="14"/>
+      <c r="AW13" s="8">
+        <v>295</v>
+      </c>
       <c r="AX13" s="14"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="14"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="16"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>10703</v>
       </c>
       <c r="C14" s="8">
         <v>10555</v>
       </c>
       <c r="D14" s="8">
         <v>10820</v>
       </c>
       <c r="E14" s="8">
         <v>11016</v>
       </c>
       <c r="F14" s="8">
         <v>10896</v>
@@ -2347,51 +2363,53 @@
       </c>
       <c r="AO14" s="14">
         <v>8485</v>
       </c>
       <c r="AP14" s="16">
         <v>8514</v>
       </c>
       <c r="AQ14" s="8">
         <v>8554</v>
       </c>
       <c r="AR14" s="8">
         <v>8442</v>
       </c>
       <c r="AS14" s="8">
         <v>9132</v>
       </c>
       <c r="AT14" s="8">
         <v>9899</v>
       </c>
       <c r="AU14" s="8">
         <v>10763</v>
       </c>
       <c r="AV14" s="8">
         <v>11182</v>
       </c>
-      <c r="AW14" s="14"/>
+      <c r="AW14" s="8">
+        <v>11774</v>
+      </c>
       <c r="AX14" s="14"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="14"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="16"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>24</v>
@@ -2500,51 +2518,53 @@
       </c>
       <c r="AO15" s="14">
         <v>619</v>
       </c>
       <c r="AP15" s="16">
         <v>569</v>
       </c>
       <c r="AQ15" s="8">
         <v>554</v>
       </c>
       <c r="AR15" s="8">
         <v>622</v>
       </c>
       <c r="AS15" s="8">
         <v>622</v>
       </c>
       <c r="AT15" s="8">
         <v>622</v>
       </c>
       <c r="AU15" s="8">
         <v>622</v>
       </c>
       <c r="AV15" s="8">
         <v>687</v>
       </c>
-      <c r="AW15" s="14"/>
+      <c r="AW15" s="8">
+        <v>782</v>
+      </c>
       <c r="AX15" s="14"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="16"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>12021</v>
       </c>
       <c r="C16" s="8">
         <v>12396</v>
       </c>
       <c r="D16" s="8">
         <v>11996</v>
       </c>
       <c r="E16" s="8">
         <v>11471</v>
       </c>
       <c r="F16" s="8">
         <v>10230</v>
@@ -2653,51 +2673,53 @@
       </c>
       <c r="AO16" s="14">
         <v>4566</v>
       </c>
       <c r="AP16" s="16">
         <v>4836</v>
       </c>
       <c r="AQ16" s="8">
         <v>5086</v>
       </c>
       <c r="AR16" s="8">
         <v>4101</v>
       </c>
       <c r="AS16" s="8">
         <v>3749</v>
       </c>
       <c r="AT16" s="8">
         <v>3120</v>
       </c>
       <c r="AU16" s="8">
         <v>3120</v>
       </c>
       <c r="AV16" s="8">
         <v>3145</v>
       </c>
-      <c r="AW16" s="14"/>
+      <c r="AW16" s="8">
+        <v>3225</v>
+      </c>
       <c r="AX16" s="14"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="14"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="16"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" s="2" customFormat="1" ht="11.25"/>
     <row r="18" s="2" customFormat="1" ht="11.25"/>
     <row r="19" s="2" customFormat="1" ht="11.25"/>
     <row r="20" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>