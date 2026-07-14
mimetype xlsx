--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="225" yWindow="465" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="27">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
@@ -688,51 +688,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="BD21" sqref="BD21"/>
+      <selection pane="bottomRight" activeCell="AX13" sqref="AX13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="22" t="s">
         <v>22</v>
@@ -1126,51 +1126,53 @@
       </c>
       <c r="AP6" s="16">
         <v>20779</v>
       </c>
       <c r="AQ6" s="8">
         <v>20688</v>
       </c>
       <c r="AR6" s="8">
         <v>22569</v>
       </c>
       <c r="AS6" s="8">
         <v>21996</v>
       </c>
       <c r="AT6" s="8">
         <v>22286</v>
       </c>
       <c r="AU6" s="8">
         <v>23845</v>
       </c>
       <c r="AV6" s="8">
         <v>24818</v>
       </c>
       <c r="AW6" s="8">
         <v>26751</v>
       </c>
-      <c r="AX6" s="14"/>
+      <c r="AX6" s="8">
+        <v>24832</v>
+      </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="14"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="16"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>10820</v>
       </c>
       <c r="C7" s="8">
         <v>10800</v>
       </c>
       <c r="D7" s="8">
         <v>10822</v>
       </c>
       <c r="E7" s="8">
         <v>10746</v>
       </c>
       <c r="F7" s="8">
         <v>9108</v>
       </c>
@@ -1281,51 +1283,53 @@
       </c>
       <c r="AP7" s="16">
         <v>991</v>
       </c>
       <c r="AQ7" s="8">
         <v>1014</v>
       </c>
       <c r="AR7" s="8">
         <v>1557</v>
       </c>
       <c r="AS7" s="8">
         <v>1592</v>
       </c>
       <c r="AT7" s="8">
         <v>1172</v>
       </c>
       <c r="AU7" s="8">
         <v>1594</v>
       </c>
       <c r="AV7" s="8">
         <v>1503</v>
       </c>
       <c r="AW7" s="8">
         <v>1387</v>
       </c>
-      <c r="AX7" s="14"/>
+      <c r="AX7" s="8">
+        <v>1564</v>
+      </c>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="14"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="16"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>2221</v>
       </c>
       <c r="C8" s="8">
         <v>2077</v>
       </c>
       <c r="D8" s="8">
         <v>2167</v>
       </c>
       <c r="E8" s="8">
         <v>2137</v>
       </c>
       <c r="F8" s="8">
         <v>2355</v>
       </c>
@@ -1436,51 +1440,53 @@
       </c>
       <c r="AP8" s="16">
         <v>949</v>
       </c>
       <c r="AQ8" s="8">
         <v>733</v>
       </c>
       <c r="AR8" s="8">
         <v>704</v>
       </c>
       <c r="AS8" s="8">
         <v>649</v>
       </c>
       <c r="AT8" s="8">
         <v>658</v>
       </c>
       <c r="AU8" s="8">
         <v>648</v>
       </c>
       <c r="AV8" s="8">
         <v>658</v>
       </c>
       <c r="AW8" s="8">
         <v>687</v>
       </c>
-      <c r="AX8" s="14"/>
+      <c r="AX8" s="8">
+        <v>751</v>
+      </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="14"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="16"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>11850</v>
       </c>
       <c r="C9" s="8">
         <v>11736</v>
       </c>
       <c r="D9" s="8">
         <v>10830</v>
       </c>
       <c r="E9" s="8">
         <v>10827</v>
       </c>
       <c r="F9" s="8">
         <v>10500</v>
       </c>
@@ -1591,51 +1597,53 @@
       </c>
       <c r="AP9" s="16">
         <v>2564</v>
       </c>
       <c r="AQ9" s="8">
         <v>2466</v>
       </c>
       <c r="AR9" s="8">
         <v>4290</v>
       </c>
       <c r="AS9" s="8">
         <v>3340</v>
       </c>
       <c r="AT9" s="8">
         <v>3937</v>
       </c>
       <c r="AU9" s="8">
         <v>4221</v>
       </c>
       <c r="AV9" s="8">
         <v>4759</v>
       </c>
       <c r="AW9" s="8">
         <v>6132</v>
       </c>
-      <c r="AX9" s="14"/>
+      <c r="AX9" s="8">
+        <v>4428</v>
+      </c>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="14"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="16"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>9054</v>
       </c>
       <c r="C10" s="8">
         <v>9038</v>
       </c>
       <c r="D10" s="8">
         <v>8473</v>
       </c>
       <c r="E10" s="8">
         <v>7719</v>
       </c>
       <c r="F10" s="8">
         <v>7599</v>
       </c>
@@ -1746,51 +1754,53 @@
       </c>
       <c r="AP10" s="16">
         <v>2152</v>
       </c>
       <c r="AQ10" s="8">
         <v>2096</v>
       </c>
       <c r="AR10" s="8">
         <v>2600</v>
       </c>
       <c r="AS10" s="8">
         <v>2659</v>
       </c>
       <c r="AT10" s="8">
         <v>2619</v>
       </c>
       <c r="AU10" s="8">
         <v>2578</v>
       </c>
       <c r="AV10" s="8">
         <v>2585</v>
       </c>
       <c r="AW10" s="8">
         <v>2465</v>
       </c>
-      <c r="AX10" s="14"/>
+      <c r="AX10" s="8">
+        <v>2697</v>
+      </c>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="14"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="16"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>11</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>11</v>
       </c>
@@ -1901,51 +1911,53 @@
       </c>
       <c r="AP11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AQ11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AS11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AX11" s="13"/>
+      <c r="AX11" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>1935</v>
       </c>
       <c r="C12" s="8">
         <v>1162</v>
       </c>
       <c r="D12" s="8">
         <v>1044</v>
       </c>
       <c r="E12" s="8">
         <v>832</v>
       </c>
       <c r="F12" s="8">
         <v>744</v>
       </c>
@@ -2056,51 +2068,53 @@
       </c>
       <c r="AP12" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AQ12" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR12" s="8">
         <v>4</v>
       </c>
       <c r="AS12" s="8">
         <v>4</v>
       </c>
       <c r="AT12" s="8">
         <v>4</v>
       </c>
       <c r="AU12" s="8">
         <v>4</v>
       </c>
       <c r="AV12" s="8">
         <v>4</v>
       </c>
       <c r="AW12" s="8">
         <v>4</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="12" t="s">
+        <v>24</v>
+      </c>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>668</v>
       </c>
       <c r="C13" s="8">
         <v>668</v>
       </c>
       <c r="D13" s="8">
         <v>668</v>
       </c>
       <c r="E13" s="8">
         <v>668</v>
       </c>
       <c r="F13" s="8">
         <v>638</v>
       </c>
@@ -2211,51 +2225,53 @@
       </c>
       <c r="AP13" s="16">
         <v>204</v>
       </c>
       <c r="AQ13" s="8">
         <v>185</v>
       </c>
       <c r="AR13" s="8">
         <v>249</v>
       </c>
       <c r="AS13" s="8">
         <v>249</v>
       </c>
       <c r="AT13" s="8">
         <v>255</v>
       </c>
       <c r="AU13" s="8">
         <v>295</v>
       </c>
       <c r="AV13" s="8">
         <v>295</v>
       </c>
       <c r="AW13" s="8">
         <v>295</v>
       </c>
-      <c r="AX13" s="14"/>
+      <c r="AX13" s="8">
+        <v>276</v>
+      </c>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="14"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="16"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>10703</v>
       </c>
       <c r="C14" s="8">
         <v>10555</v>
       </c>
       <c r="D14" s="8">
         <v>10820</v>
       </c>
       <c r="E14" s="8">
         <v>11016</v>
       </c>
       <c r="F14" s="8">
         <v>10896</v>
       </c>
@@ -2366,51 +2382,53 @@
       </c>
       <c r="AP14" s="16">
         <v>8514</v>
       </c>
       <c r="AQ14" s="8">
         <v>8554</v>
       </c>
       <c r="AR14" s="8">
         <v>8442</v>
       </c>
       <c r="AS14" s="8">
         <v>9132</v>
       </c>
       <c r="AT14" s="8">
         <v>9899</v>
       </c>
       <c r="AU14" s="8">
         <v>10763</v>
       </c>
       <c r="AV14" s="8">
         <v>11182</v>
       </c>
       <c r="AW14" s="8">
         <v>11774</v>
       </c>
-      <c r="AX14" s="14"/>
+      <c r="AX14" s="8">
+        <v>10679</v>
+      </c>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="14"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="16"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>24</v>
       </c>
@@ -2521,51 +2539,53 @@
       </c>
       <c r="AP15" s="16">
         <v>569</v>
       </c>
       <c r="AQ15" s="8">
         <v>554</v>
       </c>
       <c r="AR15" s="8">
         <v>622</v>
       </c>
       <c r="AS15" s="8">
         <v>622</v>
       </c>
       <c r="AT15" s="8">
         <v>622</v>
       </c>
       <c r="AU15" s="8">
         <v>622</v>
       </c>
       <c r="AV15" s="8">
         <v>687</v>
       </c>
       <c r="AW15" s="8">
         <v>782</v>
       </c>
-      <c r="AX15" s="14"/>
+      <c r="AX15" s="8">
+        <v>796</v>
+      </c>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="14"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="16"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>12021</v>
       </c>
       <c r="C16" s="8">
         <v>12396</v>
       </c>
       <c r="D16" s="8">
         <v>11996</v>
       </c>
       <c r="E16" s="8">
         <v>11471</v>
       </c>
       <c r="F16" s="8">
         <v>10230</v>
       </c>
@@ -2676,51 +2696,53 @@
       </c>
       <c r="AP16" s="16">
         <v>4836</v>
       </c>
       <c r="AQ16" s="8">
         <v>5086</v>
       </c>
       <c r="AR16" s="8">
         <v>4101</v>
       </c>
       <c r="AS16" s="8">
         <v>3749</v>
       </c>
       <c r="AT16" s="8">
         <v>3120</v>
       </c>
       <c r="AU16" s="8">
         <v>3120</v>
       </c>
       <c r="AV16" s="8">
         <v>3145</v>
       </c>
       <c r="AW16" s="8">
         <v>3225</v>
       </c>
-      <c r="AX16" s="14"/>
+      <c r="AX16" s="8">
+        <v>3641</v>
+      </c>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="14"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="16"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" s="2" customFormat="1" ht="11.25"/>
     <row r="18" s="2" customFormat="1" ht="11.25"/>
     <row r="19" s="2" customFormat="1" ht="11.25"/>
     <row r="20" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>