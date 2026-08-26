--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="225" yWindow="465" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="27">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
@@ -688,51 +688,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="AX13" sqref="AX13"/>
+      <selection pane="bottomRight" activeCell="BB22" sqref="BB22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="22" t="s">
         <v>22</v>
@@ -1129,51 +1129,53 @@
       </c>
       <c r="AQ6" s="8">
         <v>20688</v>
       </c>
       <c r="AR6" s="8">
         <v>22569</v>
       </c>
       <c r="AS6" s="8">
         <v>21996</v>
       </c>
       <c r="AT6" s="8">
         <v>22286</v>
       </c>
       <c r="AU6" s="8">
         <v>23845</v>
       </c>
       <c r="AV6" s="8">
         <v>24818</v>
       </c>
       <c r="AW6" s="8">
         <v>26751</v>
       </c>
       <c r="AX6" s="8">
         <v>24832</v>
       </c>
-      <c r="AY6" s="14"/>
+      <c r="AY6" s="8">
+        <v>24382</v>
+      </c>
       <c r="AZ6" s="14"/>
       <c r="BA6" s="14"/>
       <c r="BB6" s="16"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>10820</v>
       </c>
       <c r="C7" s="8">
         <v>10800</v>
       </c>
       <c r="D7" s="8">
         <v>10822</v>
       </c>
       <c r="E7" s="8">
         <v>10746</v>
       </c>
       <c r="F7" s="8">
         <v>9108</v>
       </c>
       <c r="G7" s="8">
@@ -1286,51 +1288,53 @@
       </c>
       <c r="AQ7" s="8">
         <v>1014</v>
       </c>
       <c r="AR7" s="8">
         <v>1557</v>
       </c>
       <c r="AS7" s="8">
         <v>1592</v>
       </c>
       <c r="AT7" s="8">
         <v>1172</v>
       </c>
       <c r="AU7" s="8">
         <v>1594</v>
       </c>
       <c r="AV7" s="8">
         <v>1503</v>
       </c>
       <c r="AW7" s="8">
         <v>1387</v>
       </c>
       <c r="AX7" s="8">
         <v>1564</v>
       </c>
-      <c r="AY7" s="14"/>
+      <c r="AY7" s="8">
+        <v>1444</v>
+      </c>
       <c r="AZ7" s="14"/>
       <c r="BA7" s="14"/>
       <c r="BB7" s="16"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>2221</v>
       </c>
       <c r="C8" s="8">
         <v>2077</v>
       </c>
       <c r="D8" s="8">
         <v>2167</v>
       </c>
       <c r="E8" s="8">
         <v>2137</v>
       </c>
       <c r="F8" s="8">
         <v>2355</v>
       </c>
       <c r="G8" s="8">
@@ -1443,51 +1447,53 @@
       </c>
       <c r="AQ8" s="8">
         <v>733</v>
       </c>
       <c r="AR8" s="8">
         <v>704</v>
       </c>
       <c r="AS8" s="8">
         <v>649</v>
       </c>
       <c r="AT8" s="8">
         <v>658</v>
       </c>
       <c r="AU8" s="8">
         <v>648</v>
       </c>
       <c r="AV8" s="8">
         <v>658</v>
       </c>
       <c r="AW8" s="8">
         <v>687</v>
       </c>
       <c r="AX8" s="8">
         <v>751</v>
       </c>
-      <c r="AY8" s="14"/>
+      <c r="AY8" s="8">
+        <v>795</v>
+      </c>
       <c r="AZ8" s="14"/>
       <c r="BA8" s="14"/>
       <c r="BB8" s="16"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>11850</v>
       </c>
       <c r="C9" s="8">
         <v>11736</v>
       </c>
       <c r="D9" s="8">
         <v>10830</v>
       </c>
       <c r="E9" s="8">
         <v>10827</v>
       </c>
       <c r="F9" s="8">
         <v>10500</v>
       </c>
       <c r="G9" s="8">
@@ -1600,51 +1606,53 @@
       </c>
       <c r="AQ9" s="8">
         <v>2466</v>
       </c>
       <c r="AR9" s="8">
         <v>4290</v>
       </c>
       <c r="AS9" s="8">
         <v>3340</v>
       </c>
       <c r="AT9" s="8">
         <v>3937</v>
       </c>
       <c r="AU9" s="8">
         <v>4221</v>
       </c>
       <c r="AV9" s="8">
         <v>4759</v>
       </c>
       <c r="AW9" s="8">
         <v>6132</v>
       </c>
       <c r="AX9" s="8">
         <v>4428</v>
       </c>
-      <c r="AY9" s="14"/>
+      <c r="AY9" s="8">
+        <v>4363</v>
+      </c>
       <c r="AZ9" s="14"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="16"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>9054</v>
       </c>
       <c r="C10" s="8">
         <v>9038</v>
       </c>
       <c r="D10" s="8">
         <v>8473</v>
       </c>
       <c r="E10" s="8">
         <v>7719</v>
       </c>
       <c r="F10" s="8">
         <v>7599</v>
       </c>
       <c r="G10" s="8">
@@ -1757,51 +1765,53 @@
       </c>
       <c r="AQ10" s="8">
         <v>2096</v>
       </c>
       <c r="AR10" s="8">
         <v>2600</v>
       </c>
       <c r="AS10" s="8">
         <v>2659</v>
       </c>
       <c r="AT10" s="8">
         <v>2619</v>
       </c>
       <c r="AU10" s="8">
         <v>2578</v>
       </c>
       <c r="AV10" s="8">
         <v>2585</v>
       </c>
       <c r="AW10" s="8">
         <v>2465</v>
       </c>
       <c r="AX10" s="8">
         <v>2697</v>
       </c>
-      <c r="AY10" s="14"/>
+      <c r="AY10" s="8">
+        <v>2684</v>
+      </c>
       <c r="AZ10" s="14"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="16"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>11</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>11</v>
       </c>
       <c r="G11" s="8">
@@ -1914,51 +1924,53 @@
       </c>
       <c r="AQ11" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AS11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AY11" s="13"/>
+      <c r="AY11" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="AZ11" s="13"/>
       <c r="BA11" s="13"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>1935</v>
       </c>
       <c r="C12" s="8">
         <v>1162</v>
       </c>
       <c r="D12" s="8">
         <v>1044</v>
       </c>
       <c r="E12" s="8">
         <v>832</v>
       </c>
       <c r="F12" s="8">
         <v>744</v>
       </c>
       <c r="G12" s="8">
@@ -2071,51 +2083,53 @@
       </c>
       <c r="AQ12" s="17" t="s">
         <v>24</v>
       </c>
       <c r="AR12" s="8">
         <v>4</v>
       </c>
       <c r="AS12" s="8">
         <v>4</v>
       </c>
       <c r="AT12" s="8">
         <v>4</v>
       </c>
       <c r="AU12" s="8">
         <v>4</v>
       </c>
       <c r="AV12" s="8">
         <v>4</v>
       </c>
       <c r="AW12" s="8">
         <v>4</v>
       </c>
       <c r="AX12" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="AY12" s="15"/>
+      <c r="AY12" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="AZ12" s="13"/>
       <c r="BA12" s="13"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>668</v>
       </c>
       <c r="C13" s="8">
         <v>668</v>
       </c>
       <c r="D13" s="8">
         <v>668</v>
       </c>
       <c r="E13" s="8">
         <v>668</v>
       </c>
       <c r="F13" s="8">
         <v>638</v>
       </c>
       <c r="G13" s="8">
@@ -2228,51 +2242,53 @@
       </c>
       <c r="AQ13" s="8">
         <v>185</v>
       </c>
       <c r="AR13" s="8">
         <v>249</v>
       </c>
       <c r="AS13" s="8">
         <v>249</v>
       </c>
       <c r="AT13" s="8">
         <v>255</v>
       </c>
       <c r="AU13" s="8">
         <v>295</v>
       </c>
       <c r="AV13" s="8">
         <v>295</v>
       </c>
       <c r="AW13" s="8">
         <v>295</v>
       </c>
       <c r="AX13" s="8">
         <v>276</v>
       </c>
-      <c r="AY13" s="14"/>
+      <c r="AY13" s="8">
+        <v>263</v>
+      </c>
       <c r="AZ13" s="14"/>
       <c r="BA13" s="14"/>
       <c r="BB13" s="16"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>10703</v>
       </c>
       <c r="C14" s="8">
         <v>10555</v>
       </c>
       <c r="D14" s="8">
         <v>10820</v>
       </c>
       <c r="E14" s="8">
         <v>11016</v>
       </c>
       <c r="F14" s="8">
         <v>10896</v>
       </c>
       <c r="G14" s="8">
@@ -2385,51 +2401,53 @@
       </c>
       <c r="AQ14" s="8">
         <v>8554</v>
       </c>
       <c r="AR14" s="8">
         <v>8442</v>
       </c>
       <c r="AS14" s="8">
         <v>9132</v>
       </c>
       <c r="AT14" s="8">
         <v>9899</v>
       </c>
       <c r="AU14" s="8">
         <v>10763</v>
       </c>
       <c r="AV14" s="8">
         <v>11182</v>
       </c>
       <c r="AW14" s="8">
         <v>11774</v>
       </c>
       <c r="AX14" s="8">
         <v>10679</v>
       </c>
-      <c r="AY14" s="14"/>
+      <c r="AY14" s="8">
+        <v>10516</v>
+      </c>
       <c r="AZ14" s="14"/>
       <c r="BA14" s="14"/>
       <c r="BB14" s="16"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="8" t="s">
@@ -2542,51 +2560,53 @@
       </c>
       <c r="AQ15" s="8">
         <v>554</v>
       </c>
       <c r="AR15" s="8">
         <v>622</v>
       </c>
       <c r="AS15" s="8">
         <v>622</v>
       </c>
       <c r="AT15" s="8">
         <v>622</v>
       </c>
       <c r="AU15" s="8">
         <v>622</v>
       </c>
       <c r="AV15" s="8">
         <v>687</v>
       </c>
       <c r="AW15" s="8">
         <v>782</v>
       </c>
       <c r="AX15" s="8">
         <v>796</v>
       </c>
-      <c r="AY15" s="14"/>
+      <c r="AY15" s="8">
+        <v>666</v>
+      </c>
       <c r="AZ15" s="14"/>
       <c r="BA15" s="14"/>
       <c r="BB15" s="16"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>12021</v>
       </c>
       <c r="C16" s="8">
         <v>12396</v>
       </c>
       <c r="D16" s="8">
         <v>11996</v>
       </c>
       <c r="E16" s="8">
         <v>11471</v>
       </c>
       <c r="F16" s="8">
         <v>10230</v>
       </c>
       <c r="G16" s="8">
@@ -2699,51 +2719,53 @@
       </c>
       <c r="AQ16" s="8">
         <v>5086</v>
       </c>
       <c r="AR16" s="8">
         <v>4101</v>
       </c>
       <c r="AS16" s="8">
         <v>3749</v>
       </c>
       <c r="AT16" s="8">
         <v>3120</v>
       </c>
       <c r="AU16" s="8">
         <v>3120</v>
       </c>
       <c r="AV16" s="8">
         <v>3145</v>
       </c>
       <c r="AW16" s="8">
         <v>3225</v>
       </c>
       <c r="AX16" s="8">
         <v>3641</v>
       </c>
-      <c r="AY16" s="14"/>
+      <c r="AY16" s="8">
+        <v>3651</v>
+      </c>
       <c r="AZ16" s="14"/>
       <c r="BA16" s="14"/>
       <c r="BB16" s="16"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" s="2" customFormat="1" ht="11.25"/>
     <row r="18" s="2" customFormat="1" ht="11.25"/>
     <row r="19" s="2" customFormat="1" ht="11.25"/>
     <row r="20" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>