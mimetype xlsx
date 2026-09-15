--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="225" yWindow="465" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="27">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
@@ -688,51 +688,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="BB22" sqref="BB22"/>
+      <selection pane="bottomRight" activeCell="BD25" sqref="BD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="10.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
       <c r="B2" s="22" t="s">
         <v>22</v>
@@ -1132,51 +1132,53 @@
       </c>
       <c r="AR6" s="8">
         <v>22569</v>
       </c>
       <c r="AS6" s="8">
         <v>21996</v>
       </c>
       <c r="AT6" s="8">
         <v>22286</v>
       </c>
       <c r="AU6" s="8">
         <v>23845</v>
       </c>
       <c r="AV6" s="8">
         <v>24818</v>
       </c>
       <c r="AW6" s="8">
         <v>26751</v>
       </c>
       <c r="AX6" s="8">
         <v>24832</v>
       </c>
       <c r="AY6" s="8">
         <v>24382</v>
       </c>
-      <c r="AZ6" s="14"/>
+      <c r="AZ6" s="8">
+        <v>23503</v>
+      </c>
       <c r="BA6" s="14"/>
       <c r="BB6" s="16"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>10820</v>
       </c>
       <c r="C7" s="8">
         <v>10800</v>
       </c>
       <c r="D7" s="8">
         <v>10822</v>
       </c>
       <c r="E7" s="8">
         <v>10746</v>
       </c>
       <c r="F7" s="8">
         <v>9108</v>
       </c>
       <c r="G7" s="8">
         <v>9170</v>
@@ -1291,51 +1293,53 @@
       </c>
       <c r="AR7" s="8">
         <v>1557</v>
       </c>
       <c r="AS7" s="8">
         <v>1592</v>
       </c>
       <c r="AT7" s="8">
         <v>1172</v>
       </c>
       <c r="AU7" s="8">
         <v>1594</v>
       </c>
       <c r="AV7" s="8">
         <v>1503</v>
       </c>
       <c r="AW7" s="8">
         <v>1387</v>
       </c>
       <c r="AX7" s="8">
         <v>1564</v>
       </c>
       <c r="AY7" s="8">
         <v>1444</v>
       </c>
-      <c r="AZ7" s="14"/>
+      <c r="AZ7" s="8">
+        <v>1235</v>
+      </c>
       <c r="BA7" s="14"/>
       <c r="BB7" s="16"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>2221</v>
       </c>
       <c r="C8" s="8">
         <v>2077</v>
       </c>
       <c r="D8" s="8">
         <v>2167</v>
       </c>
       <c r="E8" s="8">
         <v>2137</v>
       </c>
       <c r="F8" s="8">
         <v>2355</v>
       </c>
       <c r="G8" s="8">
         <v>2462</v>
@@ -1450,51 +1454,53 @@
       </c>
       <c r="AR8" s="8">
         <v>704</v>
       </c>
       <c r="AS8" s="8">
         <v>649</v>
       </c>
       <c r="AT8" s="8">
         <v>658</v>
       </c>
       <c r="AU8" s="8">
         <v>648</v>
       </c>
       <c r="AV8" s="8">
         <v>658</v>
       </c>
       <c r="AW8" s="8">
         <v>687</v>
       </c>
       <c r="AX8" s="8">
         <v>751</v>
       </c>
       <c r="AY8" s="8">
         <v>795</v>
       </c>
-      <c r="AZ8" s="14"/>
+      <c r="AZ8" s="8">
+        <v>740</v>
+      </c>
       <c r="BA8" s="14"/>
       <c r="BB8" s="16"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>11850</v>
       </c>
       <c r="C9" s="8">
         <v>11736</v>
       </c>
       <c r="D9" s="8">
         <v>10830</v>
       </c>
       <c r="E9" s="8">
         <v>10827</v>
       </c>
       <c r="F9" s="8">
         <v>10500</v>
       </c>
       <c r="G9" s="8">
         <v>10392</v>
@@ -1609,51 +1615,53 @@
       </c>
       <c r="AR9" s="8">
         <v>4290</v>
       </c>
       <c r="AS9" s="8">
         <v>3340</v>
       </c>
       <c r="AT9" s="8">
         <v>3937</v>
       </c>
       <c r="AU9" s="8">
         <v>4221</v>
       </c>
       <c r="AV9" s="8">
         <v>4759</v>
       </c>
       <c r="AW9" s="8">
         <v>6132</v>
       </c>
       <c r="AX9" s="8">
         <v>4428</v>
       </c>
       <c r="AY9" s="8">
         <v>4363</v>
       </c>
-      <c r="AZ9" s="14"/>
+      <c r="AZ9" s="8">
+        <v>3930</v>
+      </c>
       <c r="BA9" s="14"/>
       <c r="BB9" s="16"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>9054</v>
       </c>
       <c r="C10" s="8">
         <v>9038</v>
       </c>
       <c r="D10" s="8">
         <v>8473</v>
       </c>
       <c r="E10" s="8">
         <v>7719</v>
       </c>
       <c r="F10" s="8">
         <v>7599</v>
       </c>
       <c r="G10" s="8">
         <v>7552</v>
@@ -1768,51 +1776,53 @@
       </c>
       <c r="AR10" s="8">
         <v>2600</v>
       </c>
       <c r="AS10" s="8">
         <v>2659</v>
       </c>
       <c r="AT10" s="8">
         <v>2619</v>
       </c>
       <c r="AU10" s="8">
         <v>2578</v>
       </c>
       <c r="AV10" s="8">
         <v>2585</v>
       </c>
       <c r="AW10" s="8">
         <v>2465</v>
       </c>
       <c r="AX10" s="8">
         <v>2697</v>
       </c>
       <c r="AY10" s="8">
         <v>2684</v>
       </c>
-      <c r="AZ10" s="14"/>
+      <c r="AZ10" s="8">
+        <v>2523</v>
+      </c>
       <c r="BA10" s="14"/>
       <c r="BB10" s="16"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>11</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>11</v>
       </c>
       <c r="G11" s="8">
         <v>11</v>
@@ -1927,51 +1937,53 @@
       </c>
       <c r="AR11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AS11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AY11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AZ11" s="13"/>
+      <c r="AZ11" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="BA11" s="13"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>1935</v>
       </c>
       <c r="C12" s="8">
         <v>1162</v>
       </c>
       <c r="D12" s="8">
         <v>1044</v>
       </c>
       <c r="E12" s="8">
         <v>832</v>
       </c>
       <c r="F12" s="8">
         <v>744</v>
       </c>
       <c r="G12" s="8">
         <v>744</v>
@@ -2086,51 +2098,53 @@
       </c>
       <c r="AR12" s="8">
         <v>4</v>
       </c>
       <c r="AS12" s="8">
         <v>4</v>
       </c>
       <c r="AT12" s="8">
         <v>4</v>
       </c>
       <c r="AU12" s="8">
         <v>4</v>
       </c>
       <c r="AV12" s="8">
         <v>4</v>
       </c>
       <c r="AW12" s="8">
         <v>4</v>
       </c>
       <c r="AX12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AY12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="AZ12" s="13"/>
+      <c r="AZ12" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="BA12" s="13"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>668</v>
       </c>
       <c r="C13" s="8">
         <v>668</v>
       </c>
       <c r="D13" s="8">
         <v>668</v>
       </c>
       <c r="E13" s="8">
         <v>668</v>
       </c>
       <c r="F13" s="8">
         <v>638</v>
       </c>
       <c r="G13" s="8">
         <v>283</v>
@@ -2245,51 +2259,53 @@
       </c>
       <c r="AR13" s="8">
         <v>249</v>
       </c>
       <c r="AS13" s="8">
         <v>249</v>
       </c>
       <c r="AT13" s="8">
         <v>255</v>
       </c>
       <c r="AU13" s="8">
         <v>295</v>
       </c>
       <c r="AV13" s="8">
         <v>295</v>
       </c>
       <c r="AW13" s="8">
         <v>295</v>
       </c>
       <c r="AX13" s="8">
         <v>276</v>
       </c>
       <c r="AY13" s="8">
         <v>263</v>
       </c>
-      <c r="AZ13" s="14"/>
+      <c r="AZ13" s="8">
+        <v>263</v>
+      </c>
       <c r="BA13" s="14"/>
       <c r="BB13" s="16"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>10703</v>
       </c>
       <c r="C14" s="8">
         <v>10555</v>
       </c>
       <c r="D14" s="8">
         <v>10820</v>
       </c>
       <c r="E14" s="8">
         <v>11016</v>
       </c>
       <c r="F14" s="8">
         <v>10896</v>
       </c>
       <c r="G14" s="8">
         <v>11115</v>
@@ -2404,51 +2420,53 @@
       </c>
       <c r="AR14" s="8">
         <v>8442</v>
       </c>
       <c r="AS14" s="8">
         <v>9132</v>
       </c>
       <c r="AT14" s="8">
         <v>9899</v>
       </c>
       <c r="AU14" s="8">
         <v>10763</v>
       </c>
       <c r="AV14" s="8">
         <v>11182</v>
       </c>
       <c r="AW14" s="8">
         <v>11774</v>
       </c>
       <c r="AX14" s="8">
         <v>10679</v>
       </c>
       <c r="AY14" s="8">
         <v>10516</v>
       </c>
-      <c r="AZ14" s="14"/>
+      <c r="AZ14" s="8">
+        <v>10562</v>
+      </c>
       <c r="BA14" s="14"/>
       <c r="BB14" s="16"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>24</v>
@@ -2563,51 +2581,53 @@
       </c>
       <c r="AR15" s="8">
         <v>622</v>
       </c>
       <c r="AS15" s="8">
         <v>622</v>
       </c>
       <c r="AT15" s="8">
         <v>622</v>
       </c>
       <c r="AU15" s="8">
         <v>622</v>
       </c>
       <c r="AV15" s="8">
         <v>687</v>
       </c>
       <c r="AW15" s="8">
         <v>782</v>
       </c>
       <c r="AX15" s="8">
         <v>796</v>
       </c>
       <c r="AY15" s="8">
         <v>666</v>
       </c>
-      <c r="AZ15" s="14"/>
+      <c r="AZ15" s="8">
+        <v>579</v>
+      </c>
       <c r="BA15" s="14"/>
       <c r="BB15" s="16"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>12021</v>
       </c>
       <c r="C16" s="8">
         <v>12396</v>
       </c>
       <c r="D16" s="8">
         <v>11996</v>
       </c>
       <c r="E16" s="8">
         <v>11471</v>
       </c>
       <c r="F16" s="8">
         <v>10230</v>
       </c>
       <c r="G16" s="8">
         <v>9524</v>
@@ -2722,51 +2742,53 @@
       </c>
       <c r="AR16" s="8">
         <v>4101</v>
       </c>
       <c r="AS16" s="8">
         <v>3749</v>
       </c>
       <c r="AT16" s="8">
         <v>3120</v>
       </c>
       <c r="AU16" s="8">
         <v>3120</v>
       </c>
       <c r="AV16" s="8">
         <v>3145</v>
       </c>
       <c r="AW16" s="8">
         <v>3225</v>
       </c>
       <c r="AX16" s="8">
         <v>3641</v>
       </c>
       <c r="AY16" s="8">
         <v>3651</v>
       </c>
-      <c r="AZ16" s="14"/>
+      <c r="AZ16" s="8">
+        <v>3671</v>
+      </c>
       <c r="BA16" s="14"/>
       <c r="BB16" s="16"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" s="2" customFormat="1" ht="11.25"/>
     <row r="18" s="2" customFormat="1" ht="11.25"/>
     <row r="19" s="2" customFormat="1" ht="11.25"/>
     <row r="20" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 