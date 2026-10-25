--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="225" yWindow="465" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="27">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
@@ -1135,51 +1135,53 @@
       </c>
       <c r="AS6" s="8">
         <v>21996</v>
       </c>
       <c r="AT6" s="8">
         <v>22286</v>
       </c>
       <c r="AU6" s="8">
         <v>23845</v>
       </c>
       <c r="AV6" s="8">
         <v>24818</v>
       </c>
       <c r="AW6" s="8">
         <v>26751</v>
       </c>
       <c r="AX6" s="8">
         <v>24832</v>
       </c>
       <c r="AY6" s="8">
         <v>24382</v>
       </c>
       <c r="AZ6" s="8">
         <v>23503</v>
       </c>
-      <c r="BA6" s="14"/>
+      <c r="BA6" s="8">
+        <v>22653</v>
+      </c>
       <c r="BB6" s="16"/>
       <c r="BC6" s="8"/>
     </row>
     <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="8">
         <v>10820</v>
       </c>
       <c r="C7" s="8">
         <v>10800</v>
       </c>
       <c r="D7" s="8">
         <v>10822</v>
       </c>
       <c r="E7" s="8">
         <v>10746</v>
       </c>
       <c r="F7" s="8">
         <v>9108</v>
       </c>
       <c r="G7" s="8">
         <v>9170</v>
       </c>
@@ -1296,51 +1298,53 @@
       </c>
       <c r="AS7" s="8">
         <v>1592</v>
       </c>
       <c r="AT7" s="8">
         <v>1172</v>
       </c>
       <c r="AU7" s="8">
         <v>1594</v>
       </c>
       <c r="AV7" s="8">
         <v>1503</v>
       </c>
       <c r="AW7" s="8">
         <v>1387</v>
       </c>
       <c r="AX7" s="8">
         <v>1564</v>
       </c>
       <c r="AY7" s="8">
         <v>1444</v>
       </c>
       <c r="AZ7" s="8">
         <v>1235</v>
       </c>
-      <c r="BA7" s="14"/>
+      <c r="BA7" s="8">
+        <v>1359</v>
+      </c>
       <c r="BB7" s="16"/>
       <c r="BC7" s="8"/>
     </row>
     <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>2221</v>
       </c>
       <c r="C8" s="8">
         <v>2077</v>
       </c>
       <c r="D8" s="8">
         <v>2167</v>
       </c>
       <c r="E8" s="8">
         <v>2137</v>
       </c>
       <c r="F8" s="8">
         <v>2355</v>
       </c>
       <c r="G8" s="8">
         <v>2462</v>
       </c>
@@ -1457,51 +1461,53 @@
       </c>
       <c r="AS8" s="8">
         <v>649</v>
       </c>
       <c r="AT8" s="8">
         <v>658</v>
       </c>
       <c r="AU8" s="8">
         <v>648</v>
       </c>
       <c r="AV8" s="8">
         <v>658</v>
       </c>
       <c r="AW8" s="8">
         <v>687</v>
       </c>
       <c r="AX8" s="8">
         <v>751</v>
       </c>
       <c r="AY8" s="8">
         <v>795</v>
       </c>
       <c r="AZ8" s="8">
         <v>740</v>
       </c>
-      <c r="BA8" s="14"/>
+      <c r="BA8" s="8">
+        <v>638</v>
+      </c>
       <c r="BB8" s="16"/>
       <c r="BC8" s="8"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8">
         <v>11850</v>
       </c>
       <c r="C9" s="8">
         <v>11736</v>
       </c>
       <c r="D9" s="8">
         <v>10830</v>
       </c>
       <c r="E9" s="8">
         <v>10827</v>
       </c>
       <c r="F9" s="8">
         <v>10500</v>
       </c>
       <c r="G9" s="8">
         <v>10392</v>
       </c>
@@ -1618,51 +1624,53 @@
       </c>
       <c r="AS9" s="8">
         <v>3340</v>
       </c>
       <c r="AT9" s="8">
         <v>3937</v>
       </c>
       <c r="AU9" s="8">
         <v>4221</v>
       </c>
       <c r="AV9" s="8">
         <v>4759</v>
       </c>
       <c r="AW9" s="8">
         <v>6132</v>
       </c>
       <c r="AX9" s="8">
         <v>4428</v>
       </c>
       <c r="AY9" s="8">
         <v>4363</v>
       </c>
       <c r="AZ9" s="8">
         <v>3930</v>
       </c>
-      <c r="BA9" s="14"/>
+      <c r="BA9" s="8">
+        <v>3018</v>
+      </c>
       <c r="BB9" s="16"/>
       <c r="BC9" s="8"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="8">
         <v>9054</v>
       </c>
       <c r="C10" s="8">
         <v>9038</v>
       </c>
       <c r="D10" s="8">
         <v>8473</v>
       </c>
       <c r="E10" s="8">
         <v>7719</v>
       </c>
       <c r="F10" s="8">
         <v>7599</v>
       </c>
       <c r="G10" s="8">
         <v>7552</v>
       </c>
@@ -1779,51 +1787,53 @@
       </c>
       <c r="AS10" s="8">
         <v>2659</v>
       </c>
       <c r="AT10" s="8">
         <v>2619</v>
       </c>
       <c r="AU10" s="8">
         <v>2578</v>
       </c>
       <c r="AV10" s="8">
         <v>2585</v>
       </c>
       <c r="AW10" s="8">
         <v>2465</v>
       </c>
       <c r="AX10" s="8">
         <v>2697</v>
       </c>
       <c r="AY10" s="8">
         <v>2684</v>
       </c>
       <c r="AZ10" s="8">
         <v>2523</v>
       </c>
-      <c r="BA10" s="14"/>
+      <c r="BA10" s="8">
+        <v>2467</v>
+      </c>
       <c r="BB10" s="16"/>
       <c r="BC10" s="8"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="8">
         <v>11</v>
       </c>
       <c r="C11" s="8">
         <v>11</v>
       </c>
       <c r="D11" s="8">
         <v>11</v>
       </c>
       <c r="E11" s="8">
         <v>11</v>
       </c>
       <c r="F11" s="8">
         <v>11</v>
       </c>
       <c r="G11" s="8">
         <v>11</v>
       </c>
@@ -1940,51 +1950,53 @@
       </c>
       <c r="AS11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AT11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AU11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AV11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AW11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AX11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AY11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AZ11" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="BA11" s="13"/>
+      <c r="BA11" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="8">
         <v>1935</v>
       </c>
       <c r="C12" s="8">
         <v>1162</v>
       </c>
       <c r="D12" s="8">
         <v>1044</v>
       </c>
       <c r="E12" s="8">
         <v>832</v>
       </c>
       <c r="F12" s="8">
         <v>744</v>
       </c>
       <c r="G12" s="8">
         <v>744</v>
       </c>
@@ -2101,51 +2113,53 @@
       </c>
       <c r="AS12" s="8">
         <v>4</v>
       </c>
       <c r="AT12" s="8">
         <v>4</v>
       </c>
       <c r="AU12" s="8">
         <v>4</v>
       </c>
       <c r="AV12" s="8">
         <v>4</v>
       </c>
       <c r="AW12" s="8">
         <v>4</v>
       </c>
       <c r="AX12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="AY12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="AZ12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="BA12" s="13"/>
+      <c r="BA12" s="13" t="s">
+        <v>24</v>
+      </c>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="8">
         <v>668</v>
       </c>
       <c r="C13" s="8">
         <v>668</v>
       </c>
       <c r="D13" s="8">
         <v>668</v>
       </c>
       <c r="E13" s="8">
         <v>668</v>
       </c>
       <c r="F13" s="8">
         <v>638</v>
       </c>
       <c r="G13" s="8">
         <v>283</v>
       </c>
@@ -2262,51 +2276,53 @@
       </c>
       <c r="AS13" s="8">
         <v>249</v>
       </c>
       <c r="AT13" s="8">
         <v>255</v>
       </c>
       <c r="AU13" s="8">
         <v>295</v>
       </c>
       <c r="AV13" s="8">
         <v>295</v>
       </c>
       <c r="AW13" s="8">
         <v>295</v>
       </c>
       <c r="AX13" s="8">
         <v>276</v>
       </c>
       <c r="AY13" s="8">
         <v>263</v>
       </c>
       <c r="AZ13" s="8">
         <v>263</v>
       </c>
-      <c r="BA13" s="14"/>
+      <c r="BA13" s="8">
+        <v>250</v>
+      </c>
       <c r="BB13" s="16"/>
       <c r="BC13" s="8"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="8">
         <v>10703</v>
       </c>
       <c r="C14" s="8">
         <v>10555</v>
       </c>
       <c r="D14" s="8">
         <v>10820</v>
       </c>
       <c r="E14" s="8">
         <v>11016</v>
       </c>
       <c r="F14" s="8">
         <v>10896</v>
       </c>
       <c r="G14" s="8">
         <v>11115</v>
       </c>
@@ -2423,51 +2439,53 @@
       </c>
       <c r="AS14" s="8">
         <v>9132</v>
       </c>
       <c r="AT14" s="8">
         <v>9899</v>
       </c>
       <c r="AU14" s="8">
         <v>10763</v>
       </c>
       <c r="AV14" s="8">
         <v>11182</v>
       </c>
       <c r="AW14" s="8">
         <v>11774</v>
       </c>
       <c r="AX14" s="8">
         <v>10679</v>
       </c>
       <c r="AY14" s="8">
         <v>10516</v>
       </c>
       <c r="AZ14" s="8">
         <v>10562</v>
       </c>
-      <c r="BA14" s="14"/>
+      <c r="BA14" s="8">
+        <v>10669</v>
+      </c>
       <c r="BB14" s="16"/>
       <c r="BC14" s="8"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>24</v>
       </c>
@@ -2584,51 +2602,53 @@
       </c>
       <c r="AS15" s="8">
         <v>622</v>
       </c>
       <c r="AT15" s="8">
         <v>622</v>
       </c>
       <c r="AU15" s="8">
         <v>622</v>
       </c>
       <c r="AV15" s="8">
         <v>687</v>
       </c>
       <c r="AW15" s="8">
         <v>782</v>
       </c>
       <c r="AX15" s="8">
         <v>796</v>
       </c>
       <c r="AY15" s="8">
         <v>666</v>
       </c>
       <c r="AZ15" s="8">
         <v>579</v>
       </c>
-      <c r="BA15" s="14"/>
+      <c r="BA15" s="8">
+        <v>521</v>
+      </c>
       <c r="BB15" s="16"/>
       <c r="BC15" s="8"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8">
         <v>12021</v>
       </c>
       <c r="C16" s="8">
         <v>12396</v>
       </c>
       <c r="D16" s="8">
         <v>11996</v>
       </c>
       <c r="E16" s="8">
         <v>11471</v>
       </c>
       <c r="F16" s="8">
         <v>10230</v>
       </c>
       <c r="G16" s="8">
         <v>9524</v>
       </c>
@@ -2745,51 +2765,53 @@
       </c>
       <c r="AS16" s="8">
         <v>3749</v>
       </c>
       <c r="AT16" s="8">
         <v>3120</v>
       </c>
       <c r="AU16" s="8">
         <v>3120</v>
       </c>
       <c r="AV16" s="8">
         <v>3145</v>
       </c>
       <c r="AW16" s="8">
         <v>3225</v>
       </c>
       <c r="AX16" s="8">
         <v>3641</v>
       </c>
       <c r="AY16" s="8">
         <v>3651</v>
       </c>
       <c r="AZ16" s="8">
         <v>3671</v>
       </c>
-      <c r="BA16" s="14"/>
+      <c r="BA16" s="8">
+        <v>3731</v>
+      </c>
       <c r="BB16" s="16"/>
       <c r="BC16" s="8"/>
     </row>
     <row r="17" s="2" customFormat="1" ht="11.25"/>
     <row r="18" s="2" customFormat="1" ht="11.25"/>
     <row r="19" s="2" customFormat="1" ht="11.25"/>
     <row r="20" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>