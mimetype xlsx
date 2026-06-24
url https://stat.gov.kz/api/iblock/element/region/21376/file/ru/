--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="525" yWindow="330" windowWidth="15180" windowHeight="8070" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
@@ -113,52 +113,52 @@
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Яйца куриные</t>
   </si>
   <si>
     <t>тыс.штук</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="188" formatCode="#,##0.0"/>
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -340,92 +340,92 @@
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1623,51 +1623,51 @@
       </c>
       <c r="T17" s="8">
         <v>813</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL24" sqref="AL24"/>
+      <selection pane="topRight" activeCell="AN23" sqref="AN23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
@@ -1929,51 +1929,53 @@
       </c>
       <c r="V6" s="22">
         <v>5879.2</v>
       </c>
       <c r="W6" s="22">
         <v>4955.7</v>
       </c>
       <c r="X6" s="19">
         <v>4566.8999999999996</v>
       </c>
       <c r="Y6" s="19">
         <v>4803.3999999999996</v>
       </c>
       <c r="Z6" s="19">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="19">
         <v>3163.8</v>
       </c>
       <c r="AB6" s="23">
         <v>3561.1</v>
       </c>
       <c r="AC6" s="19">
         <v>4041</v>
       </c>
-      <c r="AD6" s="22"/>
+      <c r="AD6" s="19">
+        <v>5086.6000000000004</v>
+      </c>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>8.5</v>
       </c>
       <c r="C7" s="19">
         <v>25</v>
       </c>
       <c r="D7" s="19">
         <v>46.9</v>
       </c>
       <c r="E7" s="22">
         <v>38.799999999999997</v>
       </c>
       <c r="F7" s="22">
@@ -2026,51 +2028,53 @@
       </c>
       <c r="V7" s="22">
         <v>26.2</v>
       </c>
       <c r="W7" s="22">
         <v>28.7</v>
       </c>
       <c r="X7" s="19">
         <v>30.9</v>
       </c>
       <c r="Y7" s="19">
         <v>33.200000000000003</v>
       </c>
       <c r="Z7" s="19">
         <v>9.6</v>
       </c>
       <c r="AA7" s="19">
         <v>26.1</v>
       </c>
       <c r="AB7" s="23">
         <v>49.9</v>
       </c>
       <c r="AC7" s="19">
         <v>50.1</v>
       </c>
-      <c r="AD7" s="22"/>
+      <c r="AD7" s="19">
+        <v>50.1</v>
+      </c>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>41.4</v>
       </c>
       <c r="C8" s="19">
         <v>45.2</v>
       </c>
       <c r="D8" s="19">
         <v>145.1</v>
       </c>
       <c r="E8" s="22">
         <v>154.9</v>
       </c>
       <c r="F8" s="22">
@@ -2123,51 +2127,53 @@
       </c>
       <c r="V8" s="22">
         <v>158.4</v>
       </c>
       <c r="W8" s="22">
         <v>64.5</v>
       </c>
       <c r="X8" s="19">
         <v>53.9</v>
       </c>
       <c r="Y8" s="19">
         <v>85.6</v>
       </c>
       <c r="Z8" s="19">
         <v>48.7</v>
       </c>
       <c r="AA8" s="19">
         <v>49</v>
       </c>
       <c r="AB8" s="23">
         <v>158.80000000000001</v>
       </c>
       <c r="AC8" s="19">
         <v>171</v>
       </c>
-      <c r="AD8" s="22"/>
+      <c r="AD8" s="19">
+        <v>195.3</v>
+      </c>
       <c r="AE8" s="22"/>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>1278.7</v>
       </c>
       <c r="C9" s="19">
         <v>1222.0999999999999</v>
       </c>
       <c r="D9" s="19">
         <v>1243.0999999999999</v>
       </c>
       <c r="E9" s="22">
         <v>1408.6</v>
       </c>
       <c r="F9" s="22">
@@ -2220,51 +2226,53 @@
       </c>
       <c r="V9" s="22">
         <v>1312.8</v>
       </c>
       <c r="W9" s="22">
         <v>1257</v>
       </c>
       <c r="X9" s="19">
         <v>967.2</v>
       </c>
       <c r="Y9" s="19">
         <v>1024.5999999999999</v>
       </c>
       <c r="Z9" s="19">
         <v>982.8</v>
       </c>
       <c r="AA9" s="19">
         <v>1045.7</v>
       </c>
       <c r="AB9" s="23">
         <v>1205.3</v>
       </c>
       <c r="AC9" s="19">
         <v>1096.9000000000001</v>
       </c>
-      <c r="AD9" s="22"/>
+      <c r="AD9" s="19">
+        <v>1139.5</v>
+      </c>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>51.6</v>
       </c>
       <c r="C10" s="19">
         <v>44.7</v>
       </c>
       <c r="D10" s="19">
         <v>90</v>
       </c>
       <c r="E10" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="F10" s="22">
@@ -2317,51 +2325,53 @@
       </c>
       <c r="V10" s="22">
         <v>269</v>
       </c>
       <c r="W10" s="22">
         <v>197</v>
       </c>
       <c r="X10" s="19">
         <v>259.10000000000002</v>
       </c>
       <c r="Y10" s="19">
         <v>263.8</v>
       </c>
       <c r="Z10" s="19">
         <v>44.7</v>
       </c>
       <c r="AA10" s="19">
         <v>47</v>
       </c>
       <c r="AB10" s="23">
         <v>95</v>
       </c>
       <c r="AC10" s="19">
         <v>161.4</v>
       </c>
-      <c r="AD10" s="22"/>
+      <c r="AD10" s="19">
+        <v>220</v>
+      </c>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>627.4</v>
       </c>
       <c r="C11" s="19">
         <v>656.5</v>
       </c>
       <c r="D11" s="19">
         <v>1333.8</v>
       </c>
       <c r="E11" s="22">
         <v>1337.1</v>
       </c>
       <c r="F11" s="22">
@@ -2414,51 +2424,53 @@
       </c>
       <c r="V11" s="22">
         <v>1264.2</v>
       </c>
       <c r="W11" s="22">
         <v>1121.2</v>
       </c>
       <c r="X11" s="19">
         <v>952</v>
       </c>
       <c r="Y11" s="19">
         <v>838.4</v>
       </c>
       <c r="Z11" s="19">
         <v>473.3</v>
       </c>
       <c r="AA11" s="19">
         <v>480.3</v>
       </c>
       <c r="AB11" s="23">
         <v>596</v>
       </c>
       <c r="AC11" s="19">
         <v>771.1</v>
       </c>
-      <c r="AD11" s="22"/>
+      <c r="AD11" s="19">
+        <v>1364.3</v>
+      </c>
       <c r="AE11" s="22"/>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>29.5</v>
       </c>
       <c r="C12" s="19">
         <v>58.4</v>
       </c>
       <c r="D12" s="19">
         <v>61.5</v>
       </c>
       <c r="E12" s="22">
         <v>290.5</v>
       </c>
       <c r="F12" s="22">
@@ -2511,51 +2523,53 @@
       </c>
       <c r="V12" s="22">
         <v>210</v>
       </c>
       <c r="W12" s="22">
         <v>149.19999999999999</v>
       </c>
       <c r="X12" s="19">
         <v>154</v>
       </c>
       <c r="Y12" s="19">
         <v>170.7</v>
       </c>
       <c r="Z12" s="19">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="19">
         <v>68.8</v>
       </c>
       <c r="AB12" s="23">
         <v>39.4</v>
       </c>
       <c r="AC12" s="19">
         <v>186.3</v>
       </c>
-      <c r="AD12" s="22"/>
+      <c r="AD12" s="19">
+        <v>186.5</v>
+      </c>
       <c r="AE12" s="22"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
         <v>50.7</v>
       </c>
       <c r="C13" s="19">
         <v>41.7</v>
       </c>
       <c r="D13" s="19">
         <v>110.5</v>
       </c>
       <c r="E13" s="22">
         <v>107</v>
       </c>
       <c r="F13" s="22">
@@ -2608,51 +2622,53 @@
       </c>
       <c r="V13" s="22">
         <v>146</v>
       </c>
       <c r="W13" s="22">
         <v>125.1</v>
       </c>
       <c r="X13" s="19">
         <v>85.6</v>
       </c>
       <c r="Y13" s="19">
         <v>107</v>
       </c>
       <c r="Z13" s="19">
         <v>36.5</v>
       </c>
       <c r="AA13" s="19">
         <v>65.900000000000006</v>
       </c>
       <c r="AB13" s="23">
         <v>79.400000000000006</v>
       </c>
       <c r="AC13" s="19">
         <v>100</v>
       </c>
-      <c r="AD13" s="22"/>
+      <c r="AD13" s="19">
+        <v>138.4</v>
+      </c>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="18">
         <v>24.7</v>
       </c>
       <c r="C14" s="19">
         <v>49</v>
       </c>
       <c r="D14" s="19">
         <v>51.2</v>
       </c>
       <c r="E14" s="22">
         <v>244.5</v>
       </c>
       <c r="F14" s="22">
@@ -2705,51 +2721,53 @@
       </c>
       <c r="V14" s="22">
         <v>250.2</v>
       </c>
       <c r="W14" s="22">
         <v>100</v>
       </c>
       <c r="X14" s="19">
         <v>182</v>
       </c>
       <c r="Y14" s="19">
         <v>153.1</v>
       </c>
       <c r="Z14" s="19">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="19">
         <v>31.1</v>
       </c>
       <c r="AB14" s="23">
         <v>36.1</v>
       </c>
       <c r="AC14" s="19">
         <v>170.1</v>
       </c>
-      <c r="AD14" s="22"/>
+      <c r="AD14" s="19">
+        <v>152.1</v>
+      </c>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>260.3</v>
       </c>
       <c r="C15" s="19">
         <v>262.89999999999998</v>
       </c>
       <c r="D15" s="19">
         <v>426.1</v>
       </c>
       <c r="E15" s="22">
         <v>418</v>
       </c>
       <c r="F15" s="22">
@@ -2802,51 +2820,53 @@
       </c>
       <c r="V15" s="22">
         <v>410</v>
       </c>
       <c r="W15" s="22">
         <v>467</v>
       </c>
       <c r="X15" s="19">
         <v>395</v>
       </c>
       <c r="Y15" s="19">
         <v>472</v>
       </c>
       <c r="Z15" s="19">
         <v>243.7</v>
       </c>
       <c r="AA15" s="19">
         <v>381.3</v>
       </c>
       <c r="AB15" s="23">
         <v>425</v>
       </c>
       <c r="AC15" s="19">
         <v>495.7</v>
       </c>
-      <c r="AD15" s="22"/>
+      <c r="AD15" s="19">
+        <v>476.7</v>
+      </c>
       <c r="AE15" s="22"/>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>47.6</v>
       </c>
       <c r="C16" s="19">
         <v>27.2</v>
       </c>
       <c r="D16" s="19">
         <v>105.2</v>
       </c>
       <c r="E16" s="22">
         <v>209</v>
       </c>
       <c r="F16" s="22">
@@ -2899,51 +2919,53 @@
       </c>
       <c r="V16" s="22">
         <v>29.2</v>
       </c>
       <c r="W16" s="22">
         <v>23.1</v>
       </c>
       <c r="X16" s="19">
         <v>33</v>
       </c>
       <c r="Y16" s="19">
         <v>13.3</v>
       </c>
       <c r="Z16" s="19">
         <v>7.4</v>
       </c>
       <c r="AA16" s="19">
         <v>14.2</v>
       </c>
       <c r="AB16" s="23">
         <v>7.4</v>
       </c>
       <c r="AC16" s="19">
         <v>7.4</v>
       </c>
-      <c r="AD16" s="22"/>
+      <c r="AD16" s="19">
+        <v>36.9</v>
+      </c>
       <c r="AE16" s="22"/>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>119.1</v>
       </c>
       <c r="C17" s="19">
         <v>164</v>
       </c>
       <c r="D17" s="19">
         <v>415</v>
       </c>
       <c r="E17" s="22">
         <v>443</v>
       </c>
       <c r="F17" s="22">
@@ -2996,51 +3018,53 @@
       </c>
       <c r="V17" s="22">
         <v>800</v>
       </c>
       <c r="W17" s="22">
         <v>600</v>
       </c>
       <c r="X17" s="19">
         <v>568</v>
       </c>
       <c r="Y17" s="19">
         <v>301</v>
       </c>
       <c r="Z17" s="19">
         <v>103</v>
       </c>
       <c r="AA17" s="19">
         <v>189.6</v>
       </c>
       <c r="AB17" s="23">
         <v>232.7</v>
       </c>
       <c r="AC17" s="19">
         <v>292.5</v>
       </c>
-      <c r="AD17" s="22"/>
+      <c r="AD17" s="19">
+        <v>311</v>
+      </c>
       <c r="AE17" s="22"/>
       <c r="AF17" s="22"/>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18">
         <v>112.8</v>
       </c>
       <c r="C18" s="19">
         <v>96.7</v>
       </c>
       <c r="D18" s="19">
         <v>225.2</v>
       </c>
       <c r="E18" s="22">
         <v>245.1</v>
       </c>
       <c r="F18" s="22">
@@ -3093,51 +3117,53 @@
       </c>
       <c r="V18" s="22">
         <v>371.2</v>
       </c>
       <c r="W18" s="22">
         <v>311.7</v>
       </c>
       <c r="X18" s="19">
         <v>401.2</v>
       </c>
       <c r="Y18" s="19">
         <v>419.2</v>
       </c>
       <c r="Z18" s="19">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="19">
         <v>137.19999999999999</v>
       </c>
       <c r="AB18" s="23">
         <v>148.6</v>
       </c>
       <c r="AC18" s="19">
         <v>142.5</v>
       </c>
-      <c r="AD18" s="22"/>
+      <c r="AD18" s="19">
+        <v>273</v>
+      </c>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22"/>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
         <v>424.7</v>
       </c>
       <c r="C19" s="19">
         <v>535</v>
       </c>
       <c r="D19" s="19">
         <v>535</v>
       </c>
       <c r="E19" s="22">
         <v>690.6</v>
       </c>
       <c r="F19" s="22">
@@ -3190,51 +3216,53 @@
       </c>
       <c r="V19" s="22">
         <v>632</v>
       </c>
       <c r="W19" s="22">
         <v>511.2</v>
       </c>
       <c r="X19" s="19">
         <v>485</v>
       </c>
       <c r="Y19" s="19">
         <v>921.5</v>
       </c>
       <c r="Z19" s="19">
         <v>243</v>
       </c>
       <c r="AA19" s="19">
         <v>627.6</v>
       </c>
       <c r="AB19" s="23">
         <v>487.5</v>
       </c>
       <c r="AC19" s="19">
         <v>396</v>
       </c>
-      <c r="AD19" s="22"/>
+      <c r="AD19" s="19">
+        <v>542.79999999999995</v>
+      </c>
       <c r="AE19" s="22"/>
       <c r="AF19" s="22"/>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="11" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>