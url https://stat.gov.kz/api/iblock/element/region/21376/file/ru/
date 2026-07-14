--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1623,51 +1623,51 @@
       </c>
       <c r="T17" s="8">
         <v>813</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AN23" sqref="AN23"/>
+      <selection pane="topRight" activeCell="AJ26" sqref="AJ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
@@ -1932,51 +1932,53 @@
       </c>
       <c r="W6" s="22">
         <v>4955.7</v>
       </c>
       <c r="X6" s="19">
         <v>4566.8999999999996</v>
       </c>
       <c r="Y6" s="19">
         <v>4803.3999999999996</v>
       </c>
       <c r="Z6" s="19">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="19">
         <v>3163.8</v>
       </c>
       <c r="AB6" s="23">
         <v>3561.1</v>
       </c>
       <c r="AC6" s="19">
         <v>4041</v>
       </c>
       <c r="AD6" s="19">
         <v>5086.6000000000004</v>
       </c>
-      <c r="AE6" s="22"/>
+      <c r="AE6" s="19">
+        <v>6013.6</v>
+      </c>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>8.5</v>
       </c>
       <c r="C7" s="19">
         <v>25</v>
       </c>
       <c r="D7" s="19">
         <v>46.9</v>
       </c>
       <c r="E7" s="22">
         <v>38.799999999999997</v>
       </c>
       <c r="F7" s="22">
         <v>48.1</v>
@@ -2031,51 +2033,53 @@
       </c>
       <c r="W7" s="22">
         <v>28.7</v>
       </c>
       <c r="X7" s="19">
         <v>30.9</v>
       </c>
       <c r="Y7" s="19">
         <v>33.200000000000003</v>
       </c>
       <c r="Z7" s="19">
         <v>9.6</v>
       </c>
       <c r="AA7" s="19">
         <v>26.1</v>
       </c>
       <c r="AB7" s="23">
         <v>49.9</v>
       </c>
       <c r="AC7" s="19">
         <v>50.1</v>
       </c>
       <c r="AD7" s="19">
         <v>50.1</v>
       </c>
-      <c r="AE7" s="22"/>
+      <c r="AE7" s="19">
+        <v>53.6</v>
+      </c>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>41.4</v>
       </c>
       <c r="C8" s="19">
         <v>45.2</v>
       </c>
       <c r="D8" s="19">
         <v>145.1</v>
       </c>
       <c r="E8" s="22">
         <v>154.9</v>
       </c>
       <c r="F8" s="22">
         <v>187.2</v>
@@ -2130,51 +2134,53 @@
       </c>
       <c r="W8" s="22">
         <v>64.5</v>
       </c>
       <c r="X8" s="19">
         <v>53.9</v>
       </c>
       <c r="Y8" s="19">
         <v>85.6</v>
       </c>
       <c r="Z8" s="19">
         <v>48.7</v>
       </c>
       <c r="AA8" s="19">
         <v>49</v>
       </c>
       <c r="AB8" s="23">
         <v>158.80000000000001</v>
       </c>
       <c r="AC8" s="19">
         <v>171</v>
       </c>
       <c r="AD8" s="19">
         <v>195.3</v>
       </c>
-      <c r="AE8" s="22"/>
+      <c r="AE8" s="19">
+        <v>305.2</v>
+      </c>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>1278.7</v>
       </c>
       <c r="C9" s="19">
         <v>1222.0999999999999</v>
       </c>
       <c r="D9" s="19">
         <v>1243.0999999999999</v>
       </c>
       <c r="E9" s="22">
         <v>1408.6</v>
       </c>
       <c r="F9" s="22">
         <v>1506.5</v>
@@ -2229,51 +2235,53 @@
       </c>
       <c r="W9" s="22">
         <v>1257</v>
       </c>
       <c r="X9" s="19">
         <v>967.2</v>
       </c>
       <c r="Y9" s="19">
         <v>1024.5999999999999</v>
       </c>
       <c r="Z9" s="19">
         <v>982.8</v>
       </c>
       <c r="AA9" s="19">
         <v>1045.7</v>
       </c>
       <c r="AB9" s="23">
         <v>1205.3</v>
       </c>
       <c r="AC9" s="19">
         <v>1096.9000000000001</v>
       </c>
       <c r="AD9" s="19">
         <v>1139.5</v>
       </c>
-      <c r="AE9" s="22"/>
+      <c r="AE9" s="19">
+        <v>1465.6</v>
+      </c>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>51.6</v>
       </c>
       <c r="C10" s="19">
         <v>44.7</v>
       </c>
       <c r="D10" s="19">
         <v>90</v>
       </c>
       <c r="E10" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="F10" s="22">
         <v>212</v>
@@ -2328,51 +2336,53 @@
       </c>
       <c r="W10" s="22">
         <v>197</v>
       </c>
       <c r="X10" s="19">
         <v>259.10000000000002</v>
       </c>
       <c r="Y10" s="19">
         <v>263.8</v>
       </c>
       <c r="Z10" s="19">
         <v>44.7</v>
       </c>
       <c r="AA10" s="19">
         <v>47</v>
       </c>
       <c r="AB10" s="23">
         <v>95</v>
       </c>
       <c r="AC10" s="19">
         <v>161.4</v>
       </c>
       <c r="AD10" s="19">
         <v>220</v>
       </c>
-      <c r="AE10" s="22"/>
+      <c r="AE10" s="19">
+        <v>270.3</v>
+      </c>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>627.4</v>
       </c>
       <c r="C11" s="19">
         <v>656.5</v>
       </c>
       <c r="D11" s="19">
         <v>1333.8</v>
       </c>
       <c r="E11" s="22">
         <v>1337.1</v>
       </c>
       <c r="F11" s="22">
         <v>1769.2</v>
@@ -2427,51 +2437,53 @@
       </c>
       <c r="W11" s="22">
         <v>1121.2</v>
       </c>
       <c r="X11" s="19">
         <v>952</v>
       </c>
       <c r="Y11" s="19">
         <v>838.4</v>
       </c>
       <c r="Z11" s="19">
         <v>473.3</v>
       </c>
       <c r="AA11" s="19">
         <v>480.3</v>
       </c>
       <c r="AB11" s="23">
         <v>596</v>
       </c>
       <c r="AC11" s="19">
         <v>771.1</v>
       </c>
       <c r="AD11" s="19">
         <v>1364.3</v>
       </c>
-      <c r="AE11" s="22"/>
+      <c r="AE11" s="19">
+        <v>1325.4</v>
+      </c>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>29.5</v>
       </c>
       <c r="C12" s="19">
         <v>58.4</v>
       </c>
       <c r="D12" s="19">
         <v>61.5</v>
       </c>
       <c r="E12" s="22">
         <v>290.5</v>
       </c>
       <c r="F12" s="22">
         <v>289.60000000000002</v>
@@ -2526,51 +2538,53 @@
       </c>
       <c r="W12" s="22">
         <v>149.19999999999999</v>
       </c>
       <c r="X12" s="19">
         <v>154</v>
       </c>
       <c r="Y12" s="19">
         <v>170.7</v>
       </c>
       <c r="Z12" s="19">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="19">
         <v>68.8</v>
       </c>
       <c r="AB12" s="23">
         <v>39.4</v>
       </c>
       <c r="AC12" s="19">
         <v>186.3</v>
       </c>
       <c r="AD12" s="19">
         <v>186.5</v>
       </c>
-      <c r="AE12" s="22"/>
+      <c r="AE12" s="19">
+        <v>158</v>
+      </c>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
         <v>50.7</v>
       </c>
       <c r="C13" s="19">
         <v>41.7</v>
       </c>
       <c r="D13" s="19">
         <v>110.5</v>
       </c>
       <c r="E13" s="22">
         <v>107</v>
       </c>
       <c r="F13" s="22">
         <v>179.6</v>
@@ -2625,51 +2639,53 @@
       </c>
       <c r="W13" s="22">
         <v>125.1</v>
       </c>
       <c r="X13" s="19">
         <v>85.6</v>
       </c>
       <c r="Y13" s="19">
         <v>107</v>
       </c>
       <c r="Z13" s="19">
         <v>36.5</v>
       </c>
       <c r="AA13" s="19">
         <v>65.900000000000006</v>
       </c>
       <c r="AB13" s="23">
         <v>79.400000000000006</v>
       </c>
       <c r="AC13" s="19">
         <v>100</v>
       </c>
       <c r="AD13" s="19">
         <v>138.4</v>
       </c>
-      <c r="AE13" s="22"/>
+      <c r="AE13" s="19">
+        <v>120.7</v>
+      </c>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="18">
         <v>24.7</v>
       </c>
       <c r="C14" s="19">
         <v>49</v>
       </c>
       <c r="D14" s="19">
         <v>51.2</v>
       </c>
       <c r="E14" s="22">
         <v>244.5</v>
       </c>
       <c r="F14" s="22">
         <v>218.2</v>
@@ -2724,51 +2740,53 @@
       </c>
       <c r="W14" s="22">
         <v>100</v>
       </c>
       <c r="X14" s="19">
         <v>182</v>
       </c>
       <c r="Y14" s="19">
         <v>153.1</v>
       </c>
       <c r="Z14" s="19">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="19">
         <v>31.1</v>
       </c>
       <c r="AB14" s="23">
         <v>36.1</v>
       </c>
       <c r="AC14" s="19">
         <v>170.1</v>
       </c>
       <c r="AD14" s="19">
         <v>152.1</v>
       </c>
-      <c r="AE14" s="22"/>
+      <c r="AE14" s="19">
+        <v>141</v>
+      </c>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>260.3</v>
       </c>
       <c r="C15" s="19">
         <v>262.89999999999998</v>
       </c>
       <c r="D15" s="19">
         <v>426.1</v>
       </c>
       <c r="E15" s="22">
         <v>418</v>
       </c>
       <c r="F15" s="22">
         <v>525.1</v>
@@ -2823,51 +2841,53 @@
       </c>
       <c r="W15" s="22">
         <v>467</v>
       </c>
       <c r="X15" s="19">
         <v>395</v>
       </c>
       <c r="Y15" s="19">
         <v>472</v>
       </c>
       <c r="Z15" s="19">
         <v>243.7</v>
       </c>
       <c r="AA15" s="19">
         <v>381.3</v>
       </c>
       <c r="AB15" s="23">
         <v>425</v>
       </c>
       <c r="AC15" s="19">
         <v>495.7</v>
       </c>
       <c r="AD15" s="19">
         <v>476.7</v>
       </c>
-      <c r="AE15" s="22"/>
+      <c r="AE15" s="19">
+        <v>710</v>
+      </c>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>47.6</v>
       </c>
       <c r="C16" s="19">
         <v>27.2</v>
       </c>
       <c r="D16" s="19">
         <v>105.2</v>
       </c>
       <c r="E16" s="22">
         <v>209</v>
       </c>
       <c r="F16" s="22">
         <v>227.4</v>
@@ -2922,51 +2942,53 @@
       </c>
       <c r="W16" s="22">
         <v>23.1</v>
       </c>
       <c r="X16" s="19">
         <v>33</v>
       </c>
       <c r="Y16" s="19">
         <v>13.3</v>
       </c>
       <c r="Z16" s="19">
         <v>7.4</v>
       </c>
       <c r="AA16" s="19">
         <v>14.2</v>
       </c>
       <c r="AB16" s="23">
         <v>7.4</v>
       </c>
       <c r="AC16" s="19">
         <v>7.4</v>
       </c>
       <c r="AD16" s="19">
         <v>36.9</v>
       </c>
-      <c r="AE16" s="22"/>
+      <c r="AE16" s="19">
+        <v>42.3</v>
+      </c>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>119.1</v>
       </c>
       <c r="C17" s="19">
         <v>164</v>
       </c>
       <c r="D17" s="19">
         <v>415</v>
       </c>
       <c r="E17" s="22">
         <v>443</v>
       </c>
       <c r="F17" s="22">
         <v>492.5</v>
@@ -3021,51 +3043,53 @@
       </c>
       <c r="W17" s="22">
         <v>600</v>
       </c>
       <c r="X17" s="19">
         <v>568</v>
       </c>
       <c r="Y17" s="19">
         <v>301</v>
       </c>
       <c r="Z17" s="19">
         <v>103</v>
       </c>
       <c r="AA17" s="19">
         <v>189.6</v>
       </c>
       <c r="AB17" s="23">
         <v>232.7</v>
       </c>
       <c r="AC17" s="19">
         <v>292.5</v>
       </c>
       <c r="AD17" s="19">
         <v>311</v>
       </c>
-      <c r="AE17" s="22"/>
+      <c r="AE17" s="19">
+        <v>237.7</v>
+      </c>
       <c r="AF17" s="22"/>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18">
         <v>112.8</v>
       </c>
       <c r="C18" s="19">
         <v>96.7</v>
       </c>
       <c r="D18" s="19">
         <v>225.2</v>
       </c>
       <c r="E18" s="22">
         <v>245.1</v>
       </c>
       <c r="F18" s="22">
         <v>362.8</v>
@@ -3120,51 +3144,53 @@
       </c>
       <c r="W18" s="22">
         <v>311.7</v>
       </c>
       <c r="X18" s="19">
         <v>401.2</v>
       </c>
       <c r="Y18" s="19">
         <v>419.2</v>
       </c>
       <c r="Z18" s="19">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="19">
         <v>137.19999999999999</v>
       </c>
       <c r="AB18" s="23">
         <v>148.6</v>
       </c>
       <c r="AC18" s="19">
         <v>142.5</v>
       </c>
       <c r="AD18" s="19">
         <v>273</v>
       </c>
-      <c r="AE18" s="22"/>
+      <c r="AE18" s="19">
+        <v>304.60000000000002</v>
+      </c>
       <c r="AF18" s="22"/>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
         <v>424.7</v>
       </c>
       <c r="C19" s="19">
         <v>535</v>
       </c>
       <c r="D19" s="19">
         <v>535</v>
       </c>
       <c r="E19" s="22">
         <v>690.6</v>
       </c>
       <c r="F19" s="22">
         <v>1121</v>
@@ -3219,51 +3245,53 @@
       </c>
       <c r="W19" s="22">
         <v>511.2</v>
       </c>
       <c r="X19" s="19">
         <v>485</v>
       </c>
       <c r="Y19" s="19">
         <v>921.5</v>
       </c>
       <c r="Z19" s="19">
         <v>243</v>
       </c>
       <c r="AA19" s="19">
         <v>627.6</v>
       </c>
       <c r="AB19" s="23">
         <v>487.5</v>
       </c>
       <c r="AC19" s="19">
         <v>396</v>
       </c>
       <c r="AD19" s="19">
         <v>542.79999999999995</v>
       </c>
-      <c r="AE19" s="22"/>
+      <c r="AE19" s="19">
+        <v>879.2</v>
+      </c>
       <c r="AF19" s="22"/>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="11" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">