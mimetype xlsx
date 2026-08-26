--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -1623,51 +1623,51 @@
       </c>
       <c r="T17" s="8">
         <v>813</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ26" sqref="AJ26"/>
+      <selection pane="topRight" activeCell="AG23" sqref="AG23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
@@ -1935,51 +1935,53 @@
       </c>
       <c r="X6" s="19">
         <v>4566.8999999999996</v>
       </c>
       <c r="Y6" s="19">
         <v>4803.3999999999996</v>
       </c>
       <c r="Z6" s="19">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="19">
         <v>3163.8</v>
       </c>
       <c r="AB6" s="23">
         <v>3561.1</v>
       </c>
       <c r="AC6" s="19">
         <v>4041</v>
       </c>
       <c r="AD6" s="19">
         <v>5086.6000000000004</v>
       </c>
       <c r="AE6" s="19">
         <v>6013.6</v>
       </c>
-      <c r="AF6" s="22"/>
+      <c r="AF6" s="19">
+        <v>6289.3</v>
+      </c>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>8.5</v>
       </c>
       <c r="C7" s="19">
         <v>25</v>
       </c>
       <c r="D7" s="19">
         <v>46.9</v>
       </c>
       <c r="E7" s="22">
         <v>38.799999999999997</v>
       </c>
       <c r="F7" s="22">
         <v>48.1</v>
       </c>
@@ -2036,51 +2038,53 @@
       </c>
       <c r="X7" s="19">
         <v>30.9</v>
       </c>
       <c r="Y7" s="19">
         <v>33.200000000000003</v>
       </c>
       <c r="Z7" s="19">
         <v>9.6</v>
       </c>
       <c r="AA7" s="19">
         <v>26.1</v>
       </c>
       <c r="AB7" s="23">
         <v>49.9</v>
       </c>
       <c r="AC7" s="19">
         <v>50.1</v>
       </c>
       <c r="AD7" s="19">
         <v>50.1</v>
       </c>
       <c r="AE7" s="19">
         <v>53.6</v>
       </c>
-      <c r="AF7" s="22"/>
+      <c r="AF7" s="19">
+        <v>60.8</v>
+      </c>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>41.4</v>
       </c>
       <c r="C8" s="19">
         <v>45.2</v>
       </c>
       <c r="D8" s="19">
         <v>145.1</v>
       </c>
       <c r="E8" s="22">
         <v>154.9</v>
       </c>
       <c r="F8" s="22">
         <v>187.2</v>
       </c>
@@ -2137,51 +2141,53 @@
       </c>
       <c r="X8" s="19">
         <v>53.9</v>
       </c>
       <c r="Y8" s="19">
         <v>85.6</v>
       </c>
       <c r="Z8" s="19">
         <v>48.7</v>
       </c>
       <c r="AA8" s="19">
         <v>49</v>
       </c>
       <c r="AB8" s="23">
         <v>158.80000000000001</v>
       </c>
       <c r="AC8" s="19">
         <v>171</v>
       </c>
       <c r="AD8" s="19">
         <v>195.3</v>
       </c>
       <c r="AE8" s="19">
         <v>305.2</v>
       </c>
-      <c r="AF8" s="22"/>
+      <c r="AF8" s="19">
+        <v>302.89999999999998</v>
+      </c>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>1278.7</v>
       </c>
       <c r="C9" s="19">
         <v>1222.0999999999999</v>
       </c>
       <c r="D9" s="19">
         <v>1243.0999999999999</v>
       </c>
       <c r="E9" s="22">
         <v>1408.6</v>
       </c>
       <c r="F9" s="22">
         <v>1506.5</v>
       </c>
@@ -2238,51 +2244,53 @@
       </c>
       <c r="X9" s="19">
         <v>967.2</v>
       </c>
       <c r="Y9" s="19">
         <v>1024.5999999999999</v>
       </c>
       <c r="Z9" s="19">
         <v>982.8</v>
       </c>
       <c r="AA9" s="19">
         <v>1045.7</v>
       </c>
       <c r="AB9" s="23">
         <v>1205.3</v>
       </c>
       <c r="AC9" s="19">
         <v>1096.9000000000001</v>
       </c>
       <c r="AD9" s="19">
         <v>1139.5</v>
       </c>
       <c r="AE9" s="19">
         <v>1465.6</v>
       </c>
-      <c r="AF9" s="22"/>
+      <c r="AF9" s="19">
+        <v>1277.5999999999999</v>
+      </c>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>51.6</v>
       </c>
       <c r="C10" s="19">
         <v>44.7</v>
       </c>
       <c r="D10" s="19">
         <v>90</v>
       </c>
       <c r="E10" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="F10" s="22">
         <v>212</v>
       </c>
@@ -2339,51 +2347,53 @@
       </c>
       <c r="X10" s="19">
         <v>259.10000000000002</v>
       </c>
       <c r="Y10" s="19">
         <v>263.8</v>
       </c>
       <c r="Z10" s="19">
         <v>44.7</v>
       </c>
       <c r="AA10" s="19">
         <v>47</v>
       </c>
       <c r="AB10" s="23">
         <v>95</v>
       </c>
       <c r="AC10" s="19">
         <v>161.4</v>
       </c>
       <c r="AD10" s="19">
         <v>220</v>
       </c>
       <c r="AE10" s="19">
         <v>270.3</v>
       </c>
-      <c r="AF10" s="22"/>
+      <c r="AF10" s="19">
+        <v>201</v>
+      </c>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>627.4</v>
       </c>
       <c r="C11" s="19">
         <v>656.5</v>
       </c>
       <c r="D11" s="19">
         <v>1333.8</v>
       </c>
       <c r="E11" s="22">
         <v>1337.1</v>
       </c>
       <c r="F11" s="22">
         <v>1769.2</v>
       </c>
@@ -2440,51 +2450,53 @@
       </c>
       <c r="X11" s="19">
         <v>952</v>
       </c>
       <c r="Y11" s="19">
         <v>838.4</v>
       </c>
       <c r="Z11" s="19">
         <v>473.3</v>
       </c>
       <c r="AA11" s="19">
         <v>480.3</v>
       </c>
       <c r="AB11" s="23">
         <v>596</v>
       </c>
       <c r="AC11" s="19">
         <v>771.1</v>
       </c>
       <c r="AD11" s="19">
         <v>1364.3</v>
       </c>
       <c r="AE11" s="19">
         <v>1325.4</v>
       </c>
-      <c r="AF11" s="22"/>
+      <c r="AF11" s="19">
+        <v>1502</v>
+      </c>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>29.5</v>
       </c>
       <c r="C12" s="19">
         <v>58.4</v>
       </c>
       <c r="D12" s="19">
         <v>61.5</v>
       </c>
       <c r="E12" s="22">
         <v>290.5</v>
       </c>
       <c r="F12" s="22">
         <v>289.60000000000002</v>
       </c>
@@ -2541,51 +2553,53 @@
       </c>
       <c r="X12" s="19">
         <v>154</v>
       </c>
       <c r="Y12" s="19">
         <v>170.7</v>
       </c>
       <c r="Z12" s="19">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="19">
         <v>68.8</v>
       </c>
       <c r="AB12" s="23">
         <v>39.4</v>
       </c>
       <c r="AC12" s="19">
         <v>186.3</v>
       </c>
       <c r="AD12" s="19">
         <v>186.5</v>
       </c>
       <c r="AE12" s="19">
         <v>158</v>
       </c>
-      <c r="AF12" s="22"/>
+      <c r="AF12" s="19">
+        <v>172.1</v>
+      </c>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
         <v>50.7</v>
       </c>
       <c r="C13" s="19">
         <v>41.7</v>
       </c>
       <c r="D13" s="19">
         <v>110.5</v>
       </c>
       <c r="E13" s="22">
         <v>107</v>
       </c>
       <c r="F13" s="22">
         <v>179.6</v>
       </c>
@@ -2642,51 +2656,53 @@
       </c>
       <c r="X13" s="19">
         <v>85.6</v>
       </c>
       <c r="Y13" s="19">
         <v>107</v>
       </c>
       <c r="Z13" s="19">
         <v>36.5</v>
       </c>
       <c r="AA13" s="19">
         <v>65.900000000000006</v>
       </c>
       <c r="AB13" s="23">
         <v>79.400000000000006</v>
       </c>
       <c r="AC13" s="19">
         <v>100</v>
       </c>
       <c r="AD13" s="19">
         <v>138.4</v>
       </c>
       <c r="AE13" s="19">
         <v>120.7</v>
       </c>
-      <c r="AF13" s="22"/>
+      <c r="AF13" s="19">
+        <v>73.099999999999994</v>
+      </c>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="18">
         <v>24.7</v>
       </c>
       <c r="C14" s="19">
         <v>49</v>
       </c>
       <c r="D14" s="19">
         <v>51.2</v>
       </c>
       <c r="E14" s="22">
         <v>244.5</v>
       </c>
       <c r="F14" s="22">
         <v>218.2</v>
       </c>
@@ -2743,51 +2759,53 @@
       </c>
       <c r="X14" s="19">
         <v>182</v>
       </c>
       <c r="Y14" s="19">
         <v>153.1</v>
       </c>
       <c r="Z14" s="19">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="19">
         <v>31.1</v>
       </c>
       <c r="AB14" s="23">
         <v>36.1</v>
       </c>
       <c r="AC14" s="19">
         <v>170.1</v>
       </c>
       <c r="AD14" s="19">
         <v>152.1</v>
       </c>
       <c r="AE14" s="19">
         <v>141</v>
       </c>
-      <c r="AF14" s="22"/>
+      <c r="AF14" s="19">
+        <v>151.19999999999999</v>
+      </c>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>260.3</v>
       </c>
       <c r="C15" s="19">
         <v>262.89999999999998</v>
       </c>
       <c r="D15" s="19">
         <v>426.1</v>
       </c>
       <c r="E15" s="22">
         <v>418</v>
       </c>
       <c r="F15" s="22">
         <v>525.1</v>
       </c>
@@ -2844,51 +2862,53 @@
       </c>
       <c r="X15" s="19">
         <v>395</v>
       </c>
       <c r="Y15" s="19">
         <v>472</v>
       </c>
       <c r="Z15" s="19">
         <v>243.7</v>
       </c>
       <c r="AA15" s="19">
         <v>381.3</v>
       </c>
       <c r="AB15" s="23">
         <v>425</v>
       </c>
       <c r="AC15" s="19">
         <v>495.7</v>
       </c>
       <c r="AD15" s="19">
         <v>476.7</v>
       </c>
       <c r="AE15" s="19">
         <v>710</v>
       </c>
-      <c r="AF15" s="22"/>
+      <c r="AF15" s="19">
+        <v>682</v>
+      </c>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>47.6</v>
       </c>
       <c r="C16" s="19">
         <v>27.2</v>
       </c>
       <c r="D16" s="19">
         <v>105.2</v>
       </c>
       <c r="E16" s="22">
         <v>209</v>
       </c>
       <c r="F16" s="22">
         <v>227.4</v>
       </c>
@@ -2945,51 +2965,53 @@
       </c>
       <c r="X16" s="19">
         <v>33</v>
       </c>
       <c r="Y16" s="19">
         <v>13.3</v>
       </c>
       <c r="Z16" s="19">
         <v>7.4</v>
       </c>
       <c r="AA16" s="19">
         <v>14.2</v>
       </c>
       <c r="AB16" s="23">
         <v>7.4</v>
       </c>
       <c r="AC16" s="19">
         <v>7.4</v>
       </c>
       <c r="AD16" s="19">
         <v>36.9</v>
       </c>
       <c r="AE16" s="19">
         <v>42.3</v>
       </c>
-      <c r="AF16" s="22"/>
+      <c r="AF16" s="19">
+        <v>38.4</v>
+      </c>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>119.1</v>
       </c>
       <c r="C17" s="19">
         <v>164</v>
       </c>
       <c r="D17" s="19">
         <v>415</v>
       </c>
       <c r="E17" s="22">
         <v>443</v>
       </c>
       <c r="F17" s="22">
         <v>492.5</v>
       </c>
@@ -3046,51 +3068,53 @@
       </c>
       <c r="X17" s="19">
         <v>568</v>
       </c>
       <c r="Y17" s="19">
         <v>301</v>
       </c>
       <c r="Z17" s="19">
         <v>103</v>
       </c>
       <c r="AA17" s="19">
         <v>189.6</v>
       </c>
       <c r="AB17" s="23">
         <v>232.7</v>
       </c>
       <c r="AC17" s="19">
         <v>292.5</v>
       </c>
       <c r="AD17" s="19">
         <v>311</v>
       </c>
       <c r="AE17" s="19">
         <v>237.7</v>
       </c>
-      <c r="AF17" s="22"/>
+      <c r="AF17" s="19">
+        <v>670</v>
+      </c>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="18">
         <v>112.8</v>
       </c>
       <c r="C18" s="19">
         <v>96.7</v>
       </c>
       <c r="D18" s="19">
         <v>225.2</v>
       </c>
       <c r="E18" s="22">
         <v>245.1</v>
       </c>
       <c r="F18" s="22">
         <v>362.8</v>
       </c>
@@ -3147,51 +3171,53 @@
       </c>
       <c r="X18" s="19">
         <v>401.2</v>
       </c>
       <c r="Y18" s="19">
         <v>419.2</v>
       </c>
       <c r="Z18" s="19">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="19">
         <v>137.19999999999999</v>
       </c>
       <c r="AB18" s="23">
         <v>148.6</v>
       </c>
       <c r="AC18" s="19">
         <v>142.5</v>
       </c>
       <c r="AD18" s="19">
         <v>273</v>
       </c>
       <c r="AE18" s="19">
         <v>304.60000000000002</v>
       </c>
-      <c r="AF18" s="22"/>
+      <c r="AF18" s="19">
+        <v>320.39999999999998</v>
+      </c>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
         <v>424.7</v>
       </c>
       <c r="C19" s="19">
         <v>535</v>
       </c>
       <c r="D19" s="19">
         <v>535</v>
       </c>
       <c r="E19" s="22">
         <v>690.6</v>
       </c>
       <c r="F19" s="22">
         <v>1121</v>
       </c>
@@ -3248,51 +3274,53 @@
       </c>
       <c r="X19" s="19">
         <v>485</v>
       </c>
       <c r="Y19" s="19">
         <v>921.5</v>
       </c>
       <c r="Z19" s="19">
         <v>243</v>
       </c>
       <c r="AA19" s="19">
         <v>627.6</v>
       </c>
       <c r="AB19" s="23">
         <v>487.5</v>
       </c>
       <c r="AC19" s="19">
         <v>396</v>
       </c>
       <c r="AD19" s="19">
         <v>542.79999999999995</v>
       </c>
       <c r="AE19" s="19">
         <v>879.2</v>
       </c>
-      <c r="AF19" s="22"/>
+      <c r="AF19" s="19">
+        <v>837.8</v>
+      </c>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="11" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>