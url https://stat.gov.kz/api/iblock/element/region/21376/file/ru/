--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="525" yWindow="330" windowWidth="15180" windowHeight="8070" activeTab="1"/>
+    <workbookView xWindow="525" yWindow="330" windowWidth="15180" windowHeight="8070" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="3" r:id="rId1"/>
-    <sheet name="2024" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Произ яиц с 2022 года" sheetId="3" r:id="rId3"/>
+    <sheet name="Произ яиц с 2024 года" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Произ яиц с 2022 года'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="71">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -93,74 +97,199 @@
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
-    <t>Яйца куриные</t>
-[...1 lines deleted...]
-  <si>
     <t>тыс.штук</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проценко Оксана </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Производство яиц куриных</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство куриных яиц - это количество яиц, полученных от кур-несушек за отчетный период. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -177,50 +306,112 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -317,55 +508,60 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -384,98 +580,173 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -718,133 +989,420 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="44" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="26">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="27" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="27" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="27" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="27" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="27" customFormat="1" ht="30" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" s="33"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="37">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="37">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="39"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="38"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="39"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="39"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="39"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="38"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="47" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="46"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="48" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="48" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="48" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="48" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="48" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="49" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="48"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="50" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="N6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="U1" sqref="U1:AG65536"/>
+      <selection pane="bottomRight" activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="18.75">
-      <c r="B2" s="26" t="s">
-[...19 lines deleted...]
-      <c r="T2" s="26"/>
+      <c r="B2" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" thickBot="1">
       <c r="T3" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="27"/>
-[...5 lines deleted...]
-      <c r="I4" s="29">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="56">
         <v>2023</v>
       </c>
-      <c r="J4" s="29"/>
-[...9 lines deleted...]
-      <c r="T4" s="30"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="57"/>
     </row>
     <row r="5" spans="1:20" ht="34.9" customHeight="1" thickBot="1">
-      <c r="A5" s="25"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -861,51 +1419,51 @@
       </c>
       <c r="N5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:20" ht="25.5">
       <c r="A6" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B6" s="8">
         <v>10629</v>
       </c>
       <c r="C6" s="8">
         <v>8783.7999999999993</v>
       </c>
       <c r="D6" s="8">
         <v>8683.6</v>
       </c>
       <c r="E6" s="8">
         <v>8232.2999999999993</v>
       </c>
       <c r="F6" s="8">
         <v>6850.5</v>
       </c>
       <c r="G6" s="8">
         <v>6305</v>
       </c>
       <c r="H6" s="8">
         <v>6159</v>
       </c>
       <c r="I6" s="8">
         <v>3627.4</v>
       </c>
@@ -1617,165 +2175,165 @@
       </c>
       <c r="R17" s="8">
         <v>677</v>
       </c>
       <c r="S17" s="8">
         <v>620.79999999999995</v>
       </c>
       <c r="T17" s="8">
         <v>813</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG23" sqref="AG23"/>
+      <pane xSplit="1" topLeftCell="Q1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AG26" sqref="AG26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
-      <c r="B2" s="33" t="s">
-[...36 lines deleted...]
-      <c r="AK2" s="33"/>
+      <c r="B2" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
     </row>
     <row r="3" spans="1:37" s="11" customFormat="1" ht="12" thickBot="1">
       <c r="M3" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Y3" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AK3" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="12" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31">
+      <c r="B4" s="58">
         <v>2024</v>
       </c>
-      <c r="C4" s="31"/>
-[...10 lines deleted...]
-      <c r="N4" s="31">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58">
         <v>2025</v>
       </c>
-      <c r="O4" s="31"/>
-[...10 lines deleted...]
-      <c r="Z4" s="31">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58">
         <v>2026</v>
       </c>
-      <c r="AA4" s="31"/>
-[...9 lines deleted...]
-      <c r="AK4" s="32"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
     </row>
     <row r="5" spans="1:37" s="11" customFormat="1" ht="34.9" customHeight="1" thickBot="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1843,51 +2401,51 @@
       </c>
       <c r="AE5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AF5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AG5" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AH5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="AI5" s="13" t="s">
         <v>18</v>
       </c>
       <c r="AJ5" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AK5" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="11" customFormat="1" ht="22.5">
       <c r="A6" s="17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B6" s="18">
         <v>3077</v>
       </c>
       <c r="C6" s="19">
         <v>3228.4</v>
       </c>
       <c r="D6" s="19">
         <v>4788.6000000000004</v>
       </c>
       <c r="E6" s="22">
         <v>5739.3</v>
       </c>
       <c r="F6" s="22">
         <v>7139.2</v>
       </c>
       <c r="G6" s="22">
         <v>7405.6</v>
       </c>
       <c r="H6" s="22">
         <v>6088.3</v>
       </c>
       <c r="I6" s="22">
         <v>5916</v>
       </c>
@@ -1938,51 +2496,53 @@
       </c>
       <c r="Y6" s="19">
         <v>4803.3999999999996</v>
       </c>
       <c r="Z6" s="19">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="19">
         <v>3163.8</v>
       </c>
       <c r="AB6" s="23">
         <v>3561.1</v>
       </c>
       <c r="AC6" s="19">
         <v>4041</v>
       </c>
       <c r="AD6" s="19">
         <v>5086.6000000000004</v>
       </c>
       <c r="AE6" s="19">
         <v>6013.6</v>
       </c>
       <c r="AF6" s="19">
         <v>6289.3</v>
       </c>
-      <c r="AG6" s="22"/>
+      <c r="AG6" s="19">
+        <v>6049.8</v>
+      </c>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>8.5</v>
       </c>
       <c r="C7" s="19">
         <v>25</v>
       </c>
       <c r="D7" s="19">
         <v>46.9</v>
       </c>
       <c r="E7" s="22">
         <v>38.799999999999997</v>
       </c>
       <c r="F7" s="22">
         <v>48.1</v>
       </c>
       <c r="G7" s="22">
@@ -2041,51 +2601,53 @@
       </c>
       <c r="Y7" s="19">
         <v>33.200000000000003</v>
       </c>
       <c r="Z7" s="19">
         <v>9.6</v>
       </c>
       <c r="AA7" s="19">
         <v>26.1</v>
       </c>
       <c r="AB7" s="23">
         <v>49.9</v>
       </c>
       <c r="AC7" s="19">
         <v>50.1</v>
       </c>
       <c r="AD7" s="19">
         <v>50.1</v>
       </c>
       <c r="AE7" s="19">
         <v>53.6</v>
       </c>
       <c r="AF7" s="19">
         <v>60.8</v>
       </c>
-      <c r="AG7" s="22"/>
+      <c r="AG7" s="19">
+        <v>29.3</v>
+      </c>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>41.4</v>
       </c>
       <c r="C8" s="19">
         <v>45.2</v>
       </c>
       <c r="D8" s="19">
         <v>145.1</v>
       </c>
       <c r="E8" s="22">
         <v>154.9</v>
       </c>
       <c r="F8" s="22">
         <v>187.2</v>
       </c>
       <c r="G8" s="22">
@@ -2144,51 +2706,53 @@
       </c>
       <c r="Y8" s="19">
         <v>85.6</v>
       </c>
       <c r="Z8" s="19">
         <v>48.7</v>
       </c>
       <c r="AA8" s="19">
         <v>49</v>
       </c>
       <c r="AB8" s="23">
         <v>158.80000000000001</v>
       </c>
       <c r="AC8" s="19">
         <v>171</v>
       </c>
       <c r="AD8" s="19">
         <v>195.3</v>
       </c>
       <c r="AE8" s="19">
         <v>305.2</v>
       </c>
       <c r="AF8" s="19">
         <v>302.89999999999998</v>
       </c>
-      <c r="AG8" s="22"/>
+      <c r="AG8" s="19">
+        <v>309.3</v>
+      </c>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>1278.7</v>
       </c>
       <c r="C9" s="19">
         <v>1222.0999999999999</v>
       </c>
       <c r="D9" s="19">
         <v>1243.0999999999999</v>
       </c>
       <c r="E9" s="22">
         <v>1408.6</v>
       </c>
       <c r="F9" s="22">
         <v>1506.5</v>
       </c>
       <c r="G9" s="22">
@@ -2247,51 +2811,53 @@
       </c>
       <c r="Y9" s="19">
         <v>1024.5999999999999</v>
       </c>
       <c r="Z9" s="19">
         <v>982.8</v>
       </c>
       <c r="AA9" s="19">
         <v>1045.7</v>
       </c>
       <c r="AB9" s="23">
         <v>1205.3</v>
       </c>
       <c r="AC9" s="19">
         <v>1096.9000000000001</v>
       </c>
       <c r="AD9" s="19">
         <v>1139.5</v>
       </c>
       <c r="AE9" s="19">
         <v>1465.6</v>
       </c>
       <c r="AF9" s="19">
         <v>1277.5999999999999</v>
       </c>
-      <c r="AG9" s="22"/>
+      <c r="AG9" s="19">
+        <v>1172.5999999999999</v>
+      </c>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>51.6</v>
       </c>
       <c r="C10" s="19">
         <v>44.7</v>
       </c>
       <c r="D10" s="19">
         <v>90</v>
       </c>
       <c r="E10" s="22">
         <v>152.19999999999999</v>
       </c>
       <c r="F10" s="22">
         <v>212</v>
       </c>
       <c r="G10" s="22">
@@ -2350,51 +2916,53 @@
       </c>
       <c r="Y10" s="19">
         <v>263.8</v>
       </c>
       <c r="Z10" s="19">
         <v>44.7</v>
       </c>
       <c r="AA10" s="19">
         <v>47</v>
       </c>
       <c r="AB10" s="23">
         <v>95</v>
       </c>
       <c r="AC10" s="19">
         <v>161.4</v>
       </c>
       <c r="AD10" s="19">
         <v>220</v>
       </c>
       <c r="AE10" s="19">
         <v>270.3</v>
       </c>
       <c r="AF10" s="19">
         <v>201</v>
       </c>
-      <c r="AG10" s="22"/>
+      <c r="AG10" s="19">
+        <v>259</v>
+      </c>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>627.4</v>
       </c>
       <c r="C11" s="19">
         <v>656.5</v>
       </c>
       <c r="D11" s="19">
         <v>1333.8</v>
       </c>
       <c r="E11" s="22">
         <v>1337.1</v>
       </c>
       <c r="F11" s="22">
         <v>1769.2</v>
       </c>
       <c r="G11" s="22">
@@ -2453,51 +3021,53 @@
       </c>
       <c r="Y11" s="19">
         <v>838.4</v>
       </c>
       <c r="Z11" s="19">
         <v>473.3</v>
       </c>
       <c r="AA11" s="19">
         <v>480.3</v>
       </c>
       <c r="AB11" s="23">
         <v>596</v>
       </c>
       <c r="AC11" s="19">
         <v>771.1</v>
       </c>
       <c r="AD11" s="19">
         <v>1364.3</v>
       </c>
       <c r="AE11" s="19">
         <v>1325.4</v>
       </c>
       <c r="AF11" s="19">
         <v>1502</v>
       </c>
-      <c r="AG11" s="22"/>
+      <c r="AG11" s="19">
+        <v>1397</v>
+      </c>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>29.5</v>
       </c>
       <c r="C12" s="19">
         <v>58.4</v>
       </c>
       <c r="D12" s="19">
         <v>61.5</v>
       </c>
       <c r="E12" s="22">
         <v>290.5</v>
       </c>
       <c r="F12" s="22">
         <v>289.60000000000002</v>
       </c>
       <c r="G12" s="22">
@@ -2556,51 +3126,53 @@
       </c>
       <c r="Y12" s="19">
         <v>170.7</v>
       </c>
       <c r="Z12" s="19">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="19">
         <v>68.8</v>
       </c>
       <c r="AB12" s="23">
         <v>39.4</v>
       </c>
       <c r="AC12" s="19">
         <v>186.3</v>
       </c>
       <c r="AD12" s="19">
         <v>186.5</v>
       </c>
       <c r="AE12" s="19">
         <v>158</v>
       </c>
       <c r="AF12" s="19">
         <v>172.1</v>
       </c>
-      <c r="AG12" s="22"/>
+      <c r="AG12" s="19">
+        <v>172</v>
+      </c>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
         <v>50.7</v>
       </c>
       <c r="C13" s="19">
         <v>41.7</v>
       </c>
       <c r="D13" s="19">
         <v>110.5</v>
       </c>
       <c r="E13" s="22">
         <v>107</v>
       </c>
       <c r="F13" s="22">
         <v>179.6</v>
       </c>
       <c r="G13" s="22">
@@ -2659,59 +3231,61 @@
       </c>
       <c r="Y13" s="19">
         <v>107</v>
       </c>
       <c r="Z13" s="19">
         <v>36.5</v>
       </c>
       <c r="AA13" s="19">
         <v>65.900000000000006</v>
       </c>
       <c r="AB13" s="23">
         <v>79.400000000000006</v>
       </c>
       <c r="AC13" s="19">
         <v>100</v>
       </c>
       <c r="AD13" s="19">
         <v>138.4</v>
       </c>
       <c r="AE13" s="19">
         <v>120.7</v>
       </c>
       <c r="AF13" s="19">
         <v>73.099999999999994</v>
       </c>
-      <c r="AG13" s="22"/>
+      <c r="AG13" s="19">
+        <v>113.3</v>
+      </c>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>24.7</v>
       </c>
       <c r="C14" s="19">
         <v>49</v>
       </c>
       <c r="D14" s="19">
         <v>51.2</v>
       </c>
       <c r="E14" s="22">
         <v>244.5</v>
       </c>
       <c r="F14" s="22">
         <v>218.2</v>
       </c>
       <c r="G14" s="22">
         <v>208.3</v>
       </c>
       <c r="H14" s="22">
         <v>190.8</v>
       </c>
       <c r="I14" s="22">
         <v>190.8</v>
       </c>
@@ -2762,51 +3336,53 @@
       </c>
       <c r="Y14" s="19">
         <v>153.1</v>
       </c>
       <c r="Z14" s="19">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="19">
         <v>31.1</v>
       </c>
       <c r="AB14" s="23">
         <v>36.1</v>
       </c>
       <c r="AC14" s="19">
         <v>170.1</v>
       </c>
       <c r="AD14" s="19">
         <v>152.1</v>
       </c>
       <c r="AE14" s="19">
         <v>141</v>
       </c>
       <c r="AF14" s="19">
         <v>151.19999999999999</v>
       </c>
-      <c r="AG14" s="22"/>
+      <c r="AG14" s="19">
+        <v>151.19999999999999</v>
+      </c>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>260.3</v>
       </c>
       <c r="C15" s="19">
         <v>262.89999999999998</v>
       </c>
       <c r="D15" s="19">
         <v>426.1</v>
       </c>
       <c r="E15" s="22">
         <v>418</v>
       </c>
       <c r="F15" s="22">
         <v>525.1</v>
       </c>
       <c r="G15" s="22">
@@ -2865,51 +3441,53 @@
       </c>
       <c r="Y15" s="19">
         <v>472</v>
       </c>
       <c r="Z15" s="19">
         <v>243.7</v>
       </c>
       <c r="AA15" s="19">
         <v>381.3</v>
       </c>
       <c r="AB15" s="23">
         <v>425</v>
       </c>
       <c r="AC15" s="19">
         <v>495.7</v>
       </c>
       <c r="AD15" s="19">
         <v>476.7</v>
       </c>
       <c r="AE15" s="19">
         <v>710</v>
       </c>
       <c r="AF15" s="19">
         <v>682</v>
       </c>
-      <c r="AG15" s="22"/>
+      <c r="AG15" s="19">
+        <v>603.79999999999995</v>
+      </c>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>47.6</v>
       </c>
       <c r="C16" s="19">
         <v>27.2</v>
       </c>
       <c r="D16" s="19">
         <v>105.2</v>
       </c>
       <c r="E16" s="22">
         <v>209</v>
       </c>
       <c r="F16" s="22">
         <v>227.4</v>
       </c>
       <c r="G16" s="22">
@@ -2968,51 +3546,53 @@
       </c>
       <c r="Y16" s="19">
         <v>13.3</v>
       </c>
       <c r="Z16" s="19">
         <v>7.4</v>
       </c>
       <c r="AA16" s="19">
         <v>14.2</v>
       </c>
       <c r="AB16" s="23">
         <v>7.4</v>
       </c>
       <c r="AC16" s="19">
         <v>7.4</v>
       </c>
       <c r="AD16" s="19">
         <v>36.9</v>
       </c>
       <c r="AE16" s="19">
         <v>42.3</v>
       </c>
       <c r="AF16" s="19">
         <v>38.4</v>
       </c>
-      <c r="AG16" s="22"/>
+      <c r="AG16" s="19">
+        <v>36.5</v>
+      </c>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>119.1</v>
       </c>
       <c r="C17" s="19">
         <v>164</v>
       </c>
       <c r="D17" s="19">
         <v>415</v>
       </c>
       <c r="E17" s="22">
         <v>443</v>
       </c>
       <c r="F17" s="22">
         <v>492.5</v>
       </c>
       <c r="G17" s="22">
@@ -3071,59 +3651,61 @@
       </c>
       <c r="Y17" s="19">
         <v>301</v>
       </c>
       <c r="Z17" s="19">
         <v>103</v>
       </c>
       <c r="AA17" s="19">
         <v>189.6</v>
       </c>
       <c r="AB17" s="23">
         <v>232.7</v>
       </c>
       <c r="AC17" s="19">
         <v>292.5</v>
       </c>
       <c r="AD17" s="19">
         <v>311</v>
       </c>
       <c r="AE17" s="19">
         <v>237.7</v>
       </c>
       <c r="AF17" s="19">
         <v>670</v>
       </c>
-      <c r="AG17" s="22"/>
+      <c r="AG17" s="19">
+        <v>894</v>
+      </c>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B18" s="18">
         <v>112.8</v>
       </c>
       <c r="C18" s="19">
         <v>96.7</v>
       </c>
       <c r="D18" s="19">
         <v>225.2</v>
       </c>
       <c r="E18" s="22">
         <v>245.1</v>
       </c>
       <c r="F18" s="22">
         <v>362.8</v>
       </c>
       <c r="G18" s="22">
         <v>467</v>
       </c>
       <c r="H18" s="22">
         <v>370.3</v>
       </c>
       <c r="I18" s="22">
         <v>267.39999999999998</v>
       </c>
@@ -3174,51 +3756,53 @@
       </c>
       <c r="Y18" s="19">
         <v>419.2</v>
       </c>
       <c r="Z18" s="19">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="19">
         <v>137.19999999999999</v>
       </c>
       <c r="AB18" s="23">
         <v>148.6</v>
       </c>
       <c r="AC18" s="19">
         <v>142.5</v>
       </c>
       <c r="AD18" s="19">
         <v>273</v>
       </c>
       <c r="AE18" s="19">
         <v>304.60000000000002</v>
       </c>
       <c r="AF18" s="19">
         <v>320.39999999999998</v>
       </c>
-      <c r="AG18" s="22"/>
+      <c r="AG18" s="19">
+        <v>256.2</v>
+      </c>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
         <v>424.7</v>
       </c>
       <c r="C19" s="19">
         <v>535</v>
       </c>
       <c r="D19" s="19">
         <v>535</v>
       </c>
       <c r="E19" s="22">
         <v>690.6</v>
       </c>
       <c r="F19" s="22">
         <v>1121</v>
       </c>
       <c r="G19" s="22">
@@ -3277,92 +3861,96 @@
       </c>
       <c r="Y19" s="19">
         <v>921.5</v>
       </c>
       <c r="Z19" s="19">
         <v>243</v>
       </c>
       <c r="AA19" s="19">
         <v>627.6</v>
       </c>
       <c r="AB19" s="23">
         <v>487.5</v>
       </c>
       <c r="AC19" s="19">
         <v>396</v>
       </c>
       <c r="AD19" s="19">
         <v>542.79999999999995</v>
       </c>
       <c r="AE19" s="19">
         <v>879.2</v>
       </c>
       <c r="AF19" s="19">
         <v>837.8</v>
       </c>
-      <c r="AG19" s="22"/>
+      <c r="AG19" s="19">
+        <v>655.6</v>
+      </c>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="11" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Произ яиц с 2022 года</vt:lpstr>
+      <vt:lpstr>Произ яиц с 2024 года</vt:lpstr>
+      <vt:lpstr>'Произ яиц с 2022 года'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>