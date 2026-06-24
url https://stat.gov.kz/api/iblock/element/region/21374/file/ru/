--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1599,51 +1599,51 @@
       </c>
       <c r="S18" s="8">
         <v>3541.2</v>
       </c>
       <c r="T18" s="8">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AA33" sqref="AA33"/>
+      <selection pane="topRight" activeCell="AH32" sqref="AH32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
@@ -1905,51 +1905,53 @@
       </c>
       <c r="V7" s="19">
         <v>19828.599999999999</v>
       </c>
       <c r="W7" s="19">
         <v>19849.2</v>
       </c>
       <c r="X7" s="19">
         <v>22163.8</v>
       </c>
       <c r="Y7" s="19">
         <v>25209.200000000001</v>
       </c>
       <c r="Z7" s="19">
         <v>12644.7</v>
       </c>
       <c r="AA7" s="19">
         <v>14157.9</v>
       </c>
       <c r="AB7" s="19">
         <v>18722.599999999999</v>
       </c>
       <c r="AC7" s="19">
         <v>22559.5</v>
       </c>
-      <c r="AD7" s="19"/>
+      <c r="AD7" s="19">
+        <v>25324.2</v>
+      </c>
       <c r="AE7" s="19"/>
       <c r="AF7" s="19"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C8" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="D8" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>301.60000000000002</v>
       </c>
       <c r="F8" s="19">
@@ -2002,51 +2004,53 @@
       </c>
       <c r="V8" s="19">
         <v>247.6</v>
       </c>
       <c r="W8" s="19">
         <v>225</v>
       </c>
       <c r="X8" s="19">
         <v>189.1</v>
       </c>
       <c r="Y8" s="19">
         <v>188.6</v>
       </c>
       <c r="Z8" s="19">
         <v>97.2</v>
       </c>
       <c r="AA8" s="19">
         <v>116.2</v>
       </c>
       <c r="AB8" s="19">
         <v>167.6</v>
       </c>
       <c r="AC8" s="19">
         <v>174.8</v>
       </c>
-      <c r="AD8" s="19"/>
+      <c r="AD8" s="19">
+        <v>240</v>
+      </c>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="19">
         <v>303.3</v>
       </c>
       <c r="C9" s="19">
         <v>266.7</v>
       </c>
       <c r="D9" s="19">
         <v>354.8</v>
       </c>
       <c r="E9" s="19">
         <v>376.7</v>
       </c>
       <c r="F9" s="19">
@@ -2099,51 +2103,53 @@
       </c>
       <c r="V9" s="19">
         <v>372.8</v>
       </c>
       <c r="W9" s="19">
         <v>249.2</v>
       </c>
       <c r="X9" s="19">
         <v>281.8</v>
       </c>
       <c r="Y9" s="19">
         <v>278.89999999999998</v>
       </c>
       <c r="Z9" s="19">
         <v>283.7</v>
       </c>
       <c r="AA9" s="19">
         <v>193.5</v>
       </c>
       <c r="AB9" s="19">
         <v>308.60000000000002</v>
       </c>
       <c r="AC9" s="19">
         <v>421.8</v>
       </c>
-      <c r="AD9" s="19"/>
+      <c r="AD9" s="19">
+        <v>614.5</v>
+      </c>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="19">
         <v>2871.5</v>
       </c>
       <c r="C10" s="19">
         <v>2918.1</v>
       </c>
       <c r="D10" s="19">
         <v>3308.3</v>
       </c>
       <c r="E10" s="19">
         <v>3930.7</v>
       </c>
       <c r="F10" s="19">
@@ -2196,51 +2202,53 @@
       </c>
       <c r="V10" s="19">
         <v>3984.2</v>
       </c>
       <c r="W10" s="19">
         <v>3276.9</v>
       </c>
       <c r="X10" s="19">
         <v>3861.6</v>
       </c>
       <c r="Y10" s="19">
         <v>4225.5</v>
       </c>
       <c r="Z10" s="19">
         <v>2495.9</v>
       </c>
       <c r="AA10" s="19">
         <v>2614.6</v>
       </c>
       <c r="AB10" s="19">
         <v>3503.8</v>
       </c>
       <c r="AC10" s="19">
         <v>3901.5</v>
       </c>
-      <c r="AD10" s="19"/>
+      <c r="AD10" s="19">
+        <v>3995</v>
+      </c>
       <c r="AE10" s="19"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="19">
         <v>1837.3</v>
       </c>
       <c r="C11" s="19">
         <v>2627.9</v>
       </c>
       <c r="D11" s="19">
         <v>3852.5</v>
       </c>
       <c r="E11" s="19">
         <v>4490.8</v>
       </c>
       <c r="F11" s="19">
@@ -2293,51 +2301,53 @@
       </c>
       <c r="V11" s="19">
         <v>1366.1</v>
       </c>
       <c r="W11" s="19">
         <v>1385.5</v>
       </c>
       <c r="X11" s="19">
         <v>1272.5</v>
       </c>
       <c r="Y11" s="19">
         <v>2877.5</v>
       </c>
       <c r="Z11" s="19">
         <v>596.79999999999995</v>
       </c>
       <c r="AA11" s="19">
         <v>857.9</v>
       </c>
       <c r="AB11" s="19">
         <v>1252.2</v>
       </c>
       <c r="AC11" s="19">
         <v>1456.6</v>
       </c>
-      <c r="AD11" s="19"/>
+      <c r="AD11" s="19">
+        <v>1457.4</v>
+      </c>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="19">
         <v>1308.2</v>
       </c>
       <c r="C12" s="19">
         <v>1342.6</v>
       </c>
       <c r="D12" s="19">
         <v>1713.6</v>
       </c>
       <c r="E12" s="19">
         <v>1589.7</v>
       </c>
       <c r="F12" s="19">
@@ -2390,51 +2400,53 @@
       </c>
       <c r="V12" s="19">
         <v>1278.7</v>
       </c>
       <c r="W12" s="19">
         <v>1481.5</v>
       </c>
       <c r="X12" s="19">
         <v>1463.2</v>
       </c>
       <c r="Y12" s="19">
         <v>1307.5</v>
       </c>
       <c r="Z12" s="19">
         <v>803.6</v>
       </c>
       <c r="AA12" s="19">
         <v>824.8</v>
       </c>
       <c r="AB12" s="19">
         <v>1301</v>
       </c>
       <c r="AC12" s="19">
         <v>1235</v>
       </c>
-      <c r="AD12" s="19"/>
+      <c r="AD12" s="19">
+        <v>1764.3</v>
+      </c>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="19">
         <v>1608.9</v>
       </c>
       <c r="C13" s="19">
         <v>1654.3</v>
       </c>
       <c r="D13" s="19">
         <v>2147.8000000000002</v>
       </c>
       <c r="E13" s="19">
         <v>3929.8</v>
       </c>
       <c r="F13" s="19">
@@ -2487,51 +2499,53 @@
       </c>
       <c r="V13" s="19">
         <v>1736.5</v>
       </c>
       <c r="W13" s="19">
         <v>1845.9</v>
       </c>
       <c r="X13" s="19">
         <v>1965.1</v>
       </c>
       <c r="Y13" s="19">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z13" s="19">
         <v>1309.8</v>
       </c>
       <c r="AA13" s="19">
         <v>511.3</v>
       </c>
       <c r="AB13" s="19">
         <v>762.5</v>
       </c>
       <c r="AC13" s="19">
         <v>2011.4</v>
       </c>
-      <c r="AD13" s="19"/>
+      <c r="AD13" s="19">
+        <v>1515</v>
+      </c>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="19">
         <v>876.3</v>
       </c>
       <c r="C14" s="19">
         <v>1050.7</v>
       </c>
       <c r="D14" s="19">
         <v>1360.8</v>
       </c>
       <c r="E14" s="19">
         <v>1494.1</v>
       </c>
       <c r="F14" s="19">
@@ -2584,51 +2598,53 @@
       </c>
       <c r="V14" s="19">
         <v>1096</v>
       </c>
       <c r="W14" s="19">
         <v>823.1</v>
       </c>
       <c r="X14" s="19">
         <v>1528.5</v>
       </c>
       <c r="Y14" s="19">
         <v>2129</v>
       </c>
       <c r="Z14" s="19">
         <v>602</v>
       </c>
       <c r="AA14" s="19">
         <v>573.1</v>
       </c>
       <c r="AB14" s="19">
         <v>1175</v>
       </c>
       <c r="AC14" s="19">
         <v>1180.5</v>
       </c>
-      <c r="AD14" s="19"/>
+      <c r="AD14" s="19">
+        <v>1303.9000000000001</v>
+      </c>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1196.5</v>
       </c>
       <c r="C15" s="19">
         <v>1246.7</v>
       </c>
       <c r="D15" s="19">
         <v>2100.6</v>
       </c>
       <c r="E15" s="19">
         <v>2856.5</v>
       </c>
       <c r="F15" s="19">
@@ -2681,51 +2697,53 @@
       </c>
       <c r="V15" s="19">
         <v>994.6</v>
       </c>
       <c r="W15" s="19">
         <v>1056.3</v>
       </c>
       <c r="X15" s="19">
         <v>1381.7</v>
       </c>
       <c r="Y15" s="19">
         <v>2146.1</v>
       </c>
       <c r="Z15" s="19">
         <v>402.6</v>
       </c>
       <c r="AA15" s="19">
         <v>279</v>
       </c>
       <c r="AB15" s="19">
         <v>494.9</v>
       </c>
       <c r="AC15" s="19">
         <v>642.4</v>
       </c>
-      <c r="AD15" s="19"/>
+      <c r="AD15" s="19">
+        <v>1356</v>
+      </c>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="19">
         <v>643</v>
       </c>
       <c r="C16" s="19">
         <v>846.9</v>
       </c>
       <c r="D16" s="19">
         <v>931.6</v>
       </c>
       <c r="E16" s="19">
         <v>1059.2</v>
       </c>
       <c r="F16" s="19">
@@ -2778,51 +2796,53 @@
       </c>
       <c r="V16" s="19">
         <v>576.9</v>
       </c>
       <c r="W16" s="19">
         <v>1051.4000000000001</v>
       </c>
       <c r="X16" s="19">
         <v>447.6</v>
       </c>
       <c r="Y16" s="19">
         <v>731</v>
       </c>
       <c r="Z16" s="19">
         <v>203.3</v>
       </c>
       <c r="AA16" s="19">
         <v>277.7</v>
       </c>
       <c r="AB16" s="19">
         <v>301.3</v>
       </c>
       <c r="AC16" s="19">
         <v>375.6</v>
       </c>
-      <c r="AD16" s="19"/>
+      <c r="AD16" s="19">
+        <v>515.4</v>
+      </c>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19">
         <v>240.4</v>
       </c>
       <c r="C17" s="19">
         <v>862.6</v>
       </c>
       <c r="D17" s="19">
         <v>4046.7</v>
       </c>
       <c r="E17" s="19">
         <v>6446.5</v>
       </c>
       <c r="F17" s="19">
@@ -2875,51 +2895,53 @@
       </c>
       <c r="V17" s="19">
         <v>2087.1</v>
       </c>
       <c r="W17" s="19">
         <v>942.5</v>
       </c>
       <c r="X17" s="19">
         <v>1481.1</v>
       </c>
       <c r="Y17" s="19">
         <v>1062</v>
       </c>
       <c r="Z17" s="19">
         <v>233.2</v>
       </c>
       <c r="AA17" s="19">
         <v>817.6</v>
       </c>
       <c r="AB17" s="19">
         <v>1254.3</v>
       </c>
       <c r="AC17" s="19">
         <v>1949.7</v>
       </c>
-      <c r="AD17" s="19"/>
+      <c r="AD17" s="19">
+        <v>1788.3</v>
+      </c>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="19">
         <v>3072.4</v>
       </c>
       <c r="C18" s="19">
         <v>3778.2</v>
       </c>
       <c r="D18" s="19">
         <v>4563.3999999999996</v>
       </c>
       <c r="E18" s="19">
         <v>5197.2</v>
       </c>
       <c r="F18" s="19">
@@ -2972,51 +2994,53 @@
       </c>
       <c r="V18" s="19">
         <v>2017.1</v>
       </c>
       <c r="W18" s="19">
         <v>3248.5</v>
       </c>
       <c r="X18" s="19">
         <v>3999.7</v>
       </c>
       <c r="Y18" s="19">
         <v>3536</v>
       </c>
       <c r="Z18" s="19">
         <v>1708.6</v>
       </c>
       <c r="AA18" s="19">
         <v>2899</v>
       </c>
       <c r="AB18" s="19">
         <v>3516.9</v>
       </c>
       <c r="AC18" s="19">
         <v>3682.2</v>
       </c>
-      <c r="AD18" s="19"/>
+      <c r="AD18" s="19">
+        <v>5440.2</v>
+      </c>
       <c r="AE18" s="19"/>
       <c r="AF18" s="19"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>1240.5999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>1555.4</v>
       </c>
       <c r="E19" s="19">
         <v>1685.8</v>
       </c>
       <c r="F19" s="19">
@@ -3069,51 +3093,53 @@
       </c>
       <c r="V19" s="19">
         <v>1047.5</v>
       </c>
       <c r="W19" s="19">
         <v>752.8</v>
       </c>
       <c r="X19" s="19">
         <v>1251.7</v>
       </c>
       <c r="Y19" s="19">
         <v>1423.9</v>
       </c>
       <c r="Z19" s="19">
         <v>879.3</v>
       </c>
       <c r="AA19" s="19">
         <v>732.4</v>
       </c>
       <c r="AB19" s="19">
         <v>808</v>
       </c>
       <c r="AC19" s="19">
         <v>1110.0999999999999</v>
       </c>
-      <c r="AD19" s="19"/>
+      <c r="AD19" s="19">
+        <v>1371.3</v>
+      </c>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19">
         <v>2975.3</v>
       </c>
       <c r="C20" s="19">
         <v>2873</v>
       </c>
       <c r="D20" s="19">
         <v>3231.8</v>
       </c>
       <c r="E20" s="19">
         <v>3483</v>
       </c>
       <c r="F20" s="19">
@@ -3166,51 +3192,53 @@
       </c>
       <c r="V20" s="19">
         <v>3023.9</v>
       </c>
       <c r="W20" s="19">
         <v>3510.6</v>
       </c>
       <c r="X20" s="19">
         <v>3040</v>
       </c>
       <c r="Y20" s="19">
         <v>3168</v>
       </c>
       <c r="Z20" s="19">
         <v>3028.7</v>
       </c>
       <c r="AA20" s="19">
         <v>3460.9</v>
       </c>
       <c r="AB20" s="19">
         <v>3876.6</v>
       </c>
       <c r="AC20" s="19">
         <v>4417.8</v>
       </c>
-      <c r="AD20" s="19"/>
+      <c r="AD20" s="19">
+        <v>3962.9</v>
+      </c>
       <c r="AE20" s="19"/>
       <c r="AF20" s="19"/>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
     </row>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>