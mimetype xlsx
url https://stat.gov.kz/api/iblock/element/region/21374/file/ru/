--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -114,98 +114,103 @@
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -316,51 +321,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -411,50 +416,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1599,51 +1607,51 @@
       </c>
       <c r="S18" s="8">
         <v>3541.2</v>
       </c>
       <c r="T18" s="8">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AH32" sqref="AH32"/>
+      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="30"/>
       <c r="O3" s="30"/>
@@ -1908,51 +1916,53 @@
       </c>
       <c r="W7" s="19">
         <v>19849.2</v>
       </c>
       <c r="X7" s="19">
         <v>22163.8</v>
       </c>
       <c r="Y7" s="19">
         <v>25209.200000000001</v>
       </c>
       <c r="Z7" s="19">
         <v>12644.7</v>
       </c>
       <c r="AA7" s="19">
         <v>14157.9</v>
       </c>
       <c r="AB7" s="19">
         <v>18722.599999999999</v>
       </c>
       <c r="AC7" s="19">
         <v>22559.5</v>
       </c>
       <c r="AD7" s="19">
         <v>25324.2</v>
       </c>
-      <c r="AE7" s="19"/>
+      <c r="AE7" s="35">
+        <v>32131.4</v>
+      </c>
       <c r="AF7" s="19"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C8" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="D8" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>301.60000000000002</v>
       </c>
       <c r="F8" s="19">
         <v>423.6</v>
@@ -2007,51 +2017,53 @@
       </c>
       <c r="W8" s="19">
         <v>225</v>
       </c>
       <c r="X8" s="19">
         <v>189.1</v>
       </c>
       <c r="Y8" s="19">
         <v>188.6</v>
       </c>
       <c r="Z8" s="19">
         <v>97.2</v>
       </c>
       <c r="AA8" s="19">
         <v>116.2</v>
       </c>
       <c r="AB8" s="19">
         <v>167.6</v>
       </c>
       <c r="AC8" s="19">
         <v>174.8</v>
       </c>
       <c r="AD8" s="19">
         <v>240</v>
       </c>
-      <c r="AE8" s="19"/>
+      <c r="AE8" s="35">
+        <v>234</v>
+      </c>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="19">
         <v>303.3</v>
       </c>
       <c r="C9" s="19">
         <v>266.7</v>
       </c>
       <c r="D9" s="19">
         <v>354.8</v>
       </c>
       <c r="E9" s="19">
         <v>376.7</v>
       </c>
       <c r="F9" s="19">
         <v>620.20000000000005</v>
@@ -2106,51 +2118,53 @@
       </c>
       <c r="W9" s="19">
         <v>249.2</v>
       </c>
       <c r="X9" s="19">
         <v>281.8</v>
       </c>
       <c r="Y9" s="19">
         <v>278.89999999999998</v>
       </c>
       <c r="Z9" s="19">
         <v>283.7</v>
       </c>
       <c r="AA9" s="19">
         <v>193.5</v>
       </c>
       <c r="AB9" s="19">
         <v>308.60000000000002</v>
       </c>
       <c r="AC9" s="19">
         <v>421.8</v>
       </c>
       <c r="AD9" s="19">
         <v>614.5</v>
       </c>
-      <c r="AE9" s="19"/>
+      <c r="AE9" s="35">
+        <v>539.20000000000005</v>
+      </c>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="19">
         <v>2871.5</v>
       </c>
       <c r="C10" s="19">
         <v>2918.1</v>
       </c>
       <c r="D10" s="19">
         <v>3308.3</v>
       </c>
       <c r="E10" s="19">
         <v>3930.7</v>
       </c>
       <c r="F10" s="19">
         <v>3602.4</v>
@@ -2205,51 +2219,53 @@
       </c>
       <c r="W10" s="19">
         <v>3276.9</v>
       </c>
       <c r="X10" s="19">
         <v>3861.6</v>
       </c>
       <c r="Y10" s="19">
         <v>4225.5</v>
       </c>
       <c r="Z10" s="19">
         <v>2495.9</v>
       </c>
       <c r="AA10" s="19">
         <v>2614.6</v>
       </c>
       <c r="AB10" s="19">
         <v>3503.8</v>
       </c>
       <c r="AC10" s="19">
         <v>3901.5</v>
       </c>
       <c r="AD10" s="19">
         <v>3995</v>
       </c>
-      <c r="AE10" s="19"/>
+      <c r="AE10" s="35">
+        <v>4939.8</v>
+      </c>
       <c r="AF10" s="19"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="19">
         <v>1837.3</v>
       </c>
       <c r="C11" s="19">
         <v>2627.9</v>
       </c>
       <c r="D11" s="19">
         <v>3852.5</v>
       </c>
       <c r="E11" s="19">
         <v>4490.8</v>
       </c>
       <c r="F11" s="19">
         <v>4553.8</v>
@@ -2304,51 +2320,53 @@
       </c>
       <c r="W11" s="19">
         <v>1385.5</v>
       </c>
       <c r="X11" s="19">
         <v>1272.5</v>
       </c>
       <c r="Y11" s="19">
         <v>2877.5</v>
       </c>
       <c r="Z11" s="19">
         <v>596.79999999999995</v>
       </c>
       <c r="AA11" s="19">
         <v>857.9</v>
       </c>
       <c r="AB11" s="19">
         <v>1252.2</v>
       </c>
       <c r="AC11" s="19">
         <v>1456.6</v>
       </c>
       <c r="AD11" s="19">
         <v>1457.4</v>
       </c>
-      <c r="AE11" s="19"/>
+      <c r="AE11" s="35">
+        <v>1829.4</v>
+      </c>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="19">
         <v>1308.2</v>
       </c>
       <c r="C12" s="19">
         <v>1342.6</v>
       </c>
       <c r="D12" s="19">
         <v>1713.6</v>
       </c>
       <c r="E12" s="19">
         <v>1589.7</v>
       </c>
       <c r="F12" s="19">
         <v>2030.7</v>
@@ -2403,51 +2421,53 @@
       </c>
       <c r="W12" s="19">
         <v>1481.5</v>
       </c>
       <c r="X12" s="19">
         <v>1463.2</v>
       </c>
       <c r="Y12" s="19">
         <v>1307.5</v>
       </c>
       <c r="Z12" s="19">
         <v>803.6</v>
       </c>
       <c r="AA12" s="19">
         <v>824.8</v>
       </c>
       <c r="AB12" s="19">
         <v>1301</v>
       </c>
       <c r="AC12" s="19">
         <v>1235</v>
       </c>
       <c r="AD12" s="19">
         <v>1764.3</v>
       </c>
-      <c r="AE12" s="19"/>
+      <c r="AE12" s="35">
+        <v>2141</v>
+      </c>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="19">
         <v>1608.9</v>
       </c>
       <c r="C13" s="19">
         <v>1654.3</v>
       </c>
       <c r="D13" s="19">
         <v>2147.8000000000002</v>
       </c>
       <c r="E13" s="19">
         <v>3929.8</v>
       </c>
       <c r="F13" s="19">
         <v>5037.3</v>
@@ -2502,51 +2522,53 @@
       </c>
       <c r="W13" s="19">
         <v>1845.9</v>
       </c>
       <c r="X13" s="19">
         <v>1965.1</v>
       </c>
       <c r="Y13" s="19">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z13" s="19">
         <v>1309.8</v>
       </c>
       <c r="AA13" s="19">
         <v>511.3</v>
       </c>
       <c r="AB13" s="19">
         <v>762.5</v>
       </c>
       <c r="AC13" s="19">
         <v>2011.4</v>
       </c>
       <c r="AD13" s="19">
         <v>1515</v>
       </c>
-      <c r="AE13" s="19"/>
+      <c r="AE13" s="35">
+        <v>2514.1999999999998</v>
+      </c>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="19">
         <v>876.3</v>
       </c>
       <c r="C14" s="19">
         <v>1050.7</v>
       </c>
       <c r="D14" s="19">
         <v>1360.8</v>
       </c>
       <c r="E14" s="19">
         <v>1494.1</v>
       </c>
       <c r="F14" s="19">
         <v>1466.4</v>
@@ -2601,51 +2623,53 @@
       </c>
       <c r="W14" s="19">
         <v>823.1</v>
       </c>
       <c r="X14" s="19">
         <v>1528.5</v>
       </c>
       <c r="Y14" s="19">
         <v>2129</v>
       </c>
       <c r="Z14" s="19">
         <v>602</v>
       </c>
       <c r="AA14" s="19">
         <v>573.1</v>
       </c>
       <c r="AB14" s="19">
         <v>1175</v>
       </c>
       <c r="AC14" s="19">
         <v>1180.5</v>
       </c>
       <c r="AD14" s="19">
         <v>1303.9000000000001</v>
       </c>
-      <c r="AE14" s="19"/>
+      <c r="AE14" s="35">
+        <v>2635.7</v>
+      </c>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1196.5</v>
       </c>
       <c r="C15" s="19">
         <v>1246.7</v>
       </c>
       <c r="D15" s="19">
         <v>2100.6</v>
       </c>
       <c r="E15" s="19">
         <v>2856.5</v>
       </c>
       <c r="F15" s="19">
         <v>4548.8</v>
@@ -2700,51 +2724,53 @@
       </c>
       <c r="W15" s="19">
         <v>1056.3</v>
       </c>
       <c r="X15" s="19">
         <v>1381.7</v>
       </c>
       <c r="Y15" s="19">
         <v>2146.1</v>
       </c>
       <c r="Z15" s="19">
         <v>402.6</v>
       </c>
       <c r="AA15" s="19">
         <v>279</v>
       </c>
       <c r="AB15" s="19">
         <v>494.9</v>
       </c>
       <c r="AC15" s="19">
         <v>642.4</v>
       </c>
       <c r="AD15" s="19">
         <v>1356</v>
       </c>
-      <c r="AE15" s="19"/>
+      <c r="AE15" s="35">
+        <v>1928.3</v>
+      </c>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="19">
         <v>643</v>
       </c>
       <c r="C16" s="19">
         <v>846.9</v>
       </c>
       <c r="D16" s="19">
         <v>931.6</v>
       </c>
       <c r="E16" s="19">
         <v>1059.2</v>
       </c>
       <c r="F16" s="19">
         <v>1299.5</v>
@@ -2799,51 +2825,53 @@
       </c>
       <c r="W16" s="19">
         <v>1051.4000000000001</v>
       </c>
       <c r="X16" s="19">
         <v>447.6</v>
       </c>
       <c r="Y16" s="19">
         <v>731</v>
       </c>
       <c r="Z16" s="19">
         <v>203.3</v>
       </c>
       <c r="AA16" s="19">
         <v>277.7</v>
       </c>
       <c r="AB16" s="19">
         <v>301.3</v>
       </c>
       <c r="AC16" s="19">
         <v>375.6</v>
       </c>
       <c r="AD16" s="19">
         <v>515.4</v>
       </c>
-      <c r="AE16" s="19"/>
+      <c r="AE16" s="35">
+        <v>1238.8</v>
+      </c>
       <c r="AF16" s="19"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19">
         <v>240.4</v>
       </c>
       <c r="C17" s="19">
         <v>862.6</v>
       </c>
       <c r="D17" s="19">
         <v>4046.7</v>
       </c>
       <c r="E17" s="19">
         <v>6446.5</v>
       </c>
       <c r="F17" s="19">
         <v>5625.2</v>
@@ -2898,51 +2926,53 @@
       </c>
       <c r="W17" s="19">
         <v>942.5</v>
       </c>
       <c r="X17" s="19">
         <v>1481.1</v>
       </c>
       <c r="Y17" s="19">
         <v>1062</v>
       </c>
       <c r="Z17" s="19">
         <v>233.2</v>
       </c>
       <c r="AA17" s="19">
         <v>817.6</v>
       </c>
       <c r="AB17" s="19">
         <v>1254.3</v>
       </c>
       <c r="AC17" s="19">
         <v>1949.7</v>
       </c>
       <c r="AD17" s="19">
         <v>1788.3</v>
       </c>
-      <c r="AE17" s="19"/>
+      <c r="AE17" s="35">
+        <v>3614</v>
+      </c>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="19">
         <v>3072.4</v>
       </c>
       <c r="C18" s="19">
         <v>3778.2</v>
       </c>
       <c r="D18" s="19">
         <v>4563.3999999999996</v>
       </c>
       <c r="E18" s="19">
         <v>5197.2</v>
       </c>
       <c r="F18" s="19">
         <v>7758.2</v>
@@ -2997,51 +3027,53 @@
       </c>
       <c r="W18" s="19">
         <v>3248.5</v>
       </c>
       <c r="X18" s="19">
         <v>3999.7</v>
       </c>
       <c r="Y18" s="19">
         <v>3536</v>
       </c>
       <c r="Z18" s="19">
         <v>1708.6</v>
       </c>
       <c r="AA18" s="19">
         <v>2899</v>
       </c>
       <c r="AB18" s="19">
         <v>3516.9</v>
       </c>
       <c r="AC18" s="19">
         <v>3682.2</v>
       </c>
       <c r="AD18" s="19">
         <v>5440.2</v>
       </c>
-      <c r="AE18" s="19"/>
+      <c r="AE18" s="35">
+        <v>4043.3</v>
+      </c>
       <c r="AF18" s="19"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>1240.5999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>1555.4</v>
       </c>
       <c r="E19" s="19">
         <v>1685.8</v>
       </c>
       <c r="F19" s="19">
         <v>2077.1</v>
@@ -3096,51 +3128,53 @@
       </c>
       <c r="W19" s="19">
         <v>752.8</v>
       </c>
       <c r="X19" s="19">
         <v>1251.7</v>
       </c>
       <c r="Y19" s="19">
         <v>1423.9</v>
       </c>
       <c r="Z19" s="19">
         <v>879.3</v>
       </c>
       <c r="AA19" s="19">
         <v>732.4</v>
       </c>
       <c r="AB19" s="19">
         <v>808</v>
       </c>
       <c r="AC19" s="19">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD19" s="19">
         <v>1371.3</v>
       </c>
-      <c r="AE19" s="19"/>
+      <c r="AE19" s="35">
+        <v>1676</v>
+      </c>
       <c r="AF19" s="19"/>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19">
         <v>2975.3</v>
       </c>
       <c r="C20" s="19">
         <v>2873</v>
       </c>
       <c r="D20" s="19">
         <v>3231.8</v>
       </c>
       <c r="E20" s="19">
         <v>3483</v>
       </c>
       <c r="F20" s="19">
         <v>4415.2</v>
@@ -3195,51 +3229,53 @@
       </c>
       <c r="W20" s="19">
         <v>3510.6</v>
       </c>
       <c r="X20" s="19">
         <v>3040</v>
       </c>
       <c r="Y20" s="19">
         <v>3168</v>
       </c>
       <c r="Z20" s="19">
         <v>3028.7</v>
       </c>
       <c r="AA20" s="19">
         <v>3460.9</v>
       </c>
       <c r="AB20" s="19">
         <v>3876.6</v>
       </c>
       <c r="AC20" s="19">
         <v>4417.8</v>
       </c>
       <c r="AD20" s="19">
         <v>3962.9</v>
       </c>
-      <c r="AE20" s="19"/>
+      <c r="AE20" s="35">
+        <v>4797.8999999999996</v>
+      </c>
       <c r="AF20" s="19"/>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
     </row>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>