--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -378,91 +378,91 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -731,107 +731,107 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:20" ht="18.75">
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="22"/>
-[...16 lines deleted...]
-      <c r="T3" s="22"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+      <c r="S3" s="23"/>
+      <c r="T3" s="23"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
       <c r="T4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A5" s="23" t="s">
+      <c r="A5" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="26"/>
-[...5 lines deleted...]
-      <c r="I5" s="28">
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="29">
         <v>2023</v>
       </c>
-      <c r="J5" s="28"/>
-[...9 lines deleted...]
-      <c r="T5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="30"/>
     </row>
     <row r="6" spans="1:20" ht="26.25" thickBot="1">
-      <c r="A6" s="24"/>
+      <c r="A6" s="25"/>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1607,159 +1607,159 @@
       </c>
       <c r="S18" s="8">
         <v>3541.2</v>
       </c>
       <c r="T18" s="8">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
+      <selection pane="topRight" activeCell="AG27" sqref="AG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30"/>
-[...33 lines deleted...]
-      <c r="AK3" s="30"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
     </row>
     <row r="4" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
       <c r="M4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AK4" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="13" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="33">
+      <c r="B5" s="34">
         <v>2024</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="33">
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2025</v>
       </c>
-      <c r="O5" s="33"/>
-[...10 lines deleted...]
-      <c r="Z5" s="33">
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
+      <c r="T5" s="34"/>
+      <c r="U5" s="34"/>
+      <c r="V5" s="34"/>
+      <c r="W5" s="34"/>
+      <c r="X5" s="34"/>
+      <c r="Y5" s="35"/>
+      <c r="Z5" s="34">
         <v>2026</v>
       </c>
-      <c r="AA5" s="33"/>
-[...9 lines deleted...]
-      <c r="AK5" s="34"/>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34"/>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34"/>
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="34"/>
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="34"/>
+      <c r="AI5" s="34"/>
+      <c r="AJ5" s="34"/>
+      <c r="AK5" s="35"/>
     </row>
     <row r="6" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
-      <c r="A6" s="32"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="14" t="s">
@@ -1916,54 +1916,56 @@
       </c>
       <c r="W7" s="19">
         <v>19849.2</v>
       </c>
       <c r="X7" s="19">
         <v>22163.8</v>
       </c>
       <c r="Y7" s="19">
         <v>25209.200000000001</v>
       </c>
       <c r="Z7" s="19">
         <v>12644.7</v>
       </c>
       <c r="AA7" s="19">
         <v>14157.9</v>
       </c>
       <c r="AB7" s="19">
         <v>18722.599999999999</v>
       </c>
       <c r="AC7" s="19">
         <v>22559.5</v>
       </c>
       <c r="AD7" s="19">
         <v>25324.2</v>
       </c>
-      <c r="AE7" s="35">
+      <c r="AE7" s="22">
         <v>32131.4</v>
       </c>
-      <c r="AF7" s="19"/>
+      <c r="AF7" s="22">
+        <v>29393.7</v>
+      </c>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C8" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="D8" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>301.60000000000002</v>
       </c>
       <c r="F8" s="19">
         <v>423.6</v>
       </c>
@@ -2017,54 +2019,56 @@
       </c>
       <c r="W8" s="19">
         <v>225</v>
       </c>
       <c r="X8" s="19">
         <v>189.1</v>
       </c>
       <c r="Y8" s="19">
         <v>188.6</v>
       </c>
       <c r="Z8" s="19">
         <v>97.2</v>
       </c>
       <c r="AA8" s="19">
         <v>116.2</v>
       </c>
       <c r="AB8" s="19">
         <v>167.6</v>
       </c>
       <c r="AC8" s="19">
         <v>174.8</v>
       </c>
       <c r="AD8" s="19">
         <v>240</v>
       </c>
-      <c r="AE8" s="35">
+      <c r="AE8" s="22">
         <v>234</v>
       </c>
-      <c r="AF8" s="19"/>
+      <c r="AF8" s="22">
+        <v>329.5</v>
+      </c>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="19">
         <v>303.3</v>
       </c>
       <c r="C9" s="19">
         <v>266.7</v>
       </c>
       <c r="D9" s="19">
         <v>354.8</v>
       </c>
       <c r="E9" s="19">
         <v>376.7</v>
       </c>
       <c r="F9" s="19">
         <v>620.20000000000005</v>
       </c>
@@ -2118,54 +2122,56 @@
       </c>
       <c r="W9" s="19">
         <v>249.2</v>
       </c>
       <c r="X9" s="19">
         <v>281.8</v>
       </c>
       <c r="Y9" s="19">
         <v>278.89999999999998</v>
       </c>
       <c r="Z9" s="19">
         <v>283.7</v>
       </c>
       <c r="AA9" s="19">
         <v>193.5</v>
       </c>
       <c r="AB9" s="19">
         <v>308.60000000000002</v>
       </c>
       <c r="AC9" s="19">
         <v>421.8</v>
       </c>
       <c r="AD9" s="19">
         <v>614.5</v>
       </c>
-      <c r="AE9" s="35">
+      <c r="AE9" s="22">
         <v>539.20000000000005</v>
       </c>
-      <c r="AF9" s="19"/>
+      <c r="AF9" s="22">
+        <v>416.7</v>
+      </c>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="19">
         <v>2871.5</v>
       </c>
       <c r="C10" s="19">
         <v>2918.1</v>
       </c>
       <c r="D10" s="19">
         <v>3308.3</v>
       </c>
       <c r="E10" s="19">
         <v>3930.7</v>
       </c>
       <c r="F10" s="19">
         <v>3602.4</v>
       </c>
@@ -2219,54 +2225,56 @@
       </c>
       <c r="W10" s="19">
         <v>3276.9</v>
       </c>
       <c r="X10" s="19">
         <v>3861.6</v>
       </c>
       <c r="Y10" s="19">
         <v>4225.5</v>
       </c>
       <c r="Z10" s="19">
         <v>2495.9</v>
       </c>
       <c r="AA10" s="19">
         <v>2614.6</v>
       </c>
       <c r="AB10" s="19">
         <v>3503.8</v>
       </c>
       <c r="AC10" s="19">
         <v>3901.5</v>
       </c>
       <c r="AD10" s="19">
         <v>3995</v>
       </c>
-      <c r="AE10" s="35">
+      <c r="AE10" s="22">
         <v>4939.8</v>
       </c>
-      <c r="AF10" s="19"/>
+      <c r="AF10" s="22">
+        <v>4996.1000000000004</v>
+      </c>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="19">
         <v>1837.3</v>
       </c>
       <c r="C11" s="19">
         <v>2627.9</v>
       </c>
       <c r="D11" s="19">
         <v>3852.5</v>
       </c>
       <c r="E11" s="19">
         <v>4490.8</v>
       </c>
       <c r="F11" s="19">
         <v>4553.8</v>
       </c>
@@ -2320,54 +2328,56 @@
       </c>
       <c r="W11" s="19">
         <v>1385.5</v>
       </c>
       <c r="X11" s="19">
         <v>1272.5</v>
       </c>
       <c r="Y11" s="19">
         <v>2877.5</v>
       </c>
       <c r="Z11" s="19">
         <v>596.79999999999995</v>
       </c>
       <c r="AA11" s="19">
         <v>857.9</v>
       </c>
       <c r="AB11" s="19">
         <v>1252.2</v>
       </c>
       <c r="AC11" s="19">
         <v>1456.6</v>
       </c>
       <c r="AD11" s="19">
         <v>1457.4</v>
       </c>
-      <c r="AE11" s="35">
+      <c r="AE11" s="22">
         <v>1829.4</v>
       </c>
-      <c r="AF11" s="19"/>
+      <c r="AF11" s="22">
+        <v>2205.3000000000002</v>
+      </c>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="19">
         <v>1308.2</v>
       </c>
       <c r="C12" s="19">
         <v>1342.6</v>
       </c>
       <c r="D12" s="19">
         <v>1713.6</v>
       </c>
       <c r="E12" s="19">
         <v>1589.7</v>
       </c>
       <c r="F12" s="19">
         <v>2030.7</v>
       </c>
@@ -2421,54 +2431,56 @@
       </c>
       <c r="W12" s="19">
         <v>1481.5</v>
       </c>
       <c r="X12" s="19">
         <v>1463.2</v>
       </c>
       <c r="Y12" s="19">
         <v>1307.5</v>
       </c>
       <c r="Z12" s="19">
         <v>803.6</v>
       </c>
       <c r="AA12" s="19">
         <v>824.8</v>
       </c>
       <c r="AB12" s="19">
         <v>1301</v>
       </c>
       <c r="AC12" s="19">
         <v>1235</v>
       </c>
       <c r="AD12" s="19">
         <v>1764.3</v>
       </c>
-      <c r="AE12" s="35">
+      <c r="AE12" s="22">
         <v>2141</v>
       </c>
-      <c r="AF12" s="19"/>
+      <c r="AF12" s="22">
+        <v>2048</v>
+      </c>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="19">
         <v>1608.9</v>
       </c>
       <c r="C13" s="19">
         <v>1654.3</v>
       </c>
       <c r="D13" s="19">
         <v>2147.8000000000002</v>
       </c>
       <c r="E13" s="19">
         <v>3929.8</v>
       </c>
       <c r="F13" s="19">
         <v>5037.3</v>
       </c>
@@ -2522,54 +2534,56 @@
       </c>
       <c r="W13" s="19">
         <v>1845.9</v>
       </c>
       <c r="X13" s="19">
         <v>1965.1</v>
       </c>
       <c r="Y13" s="19">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z13" s="19">
         <v>1309.8</v>
       </c>
       <c r="AA13" s="19">
         <v>511.3</v>
       </c>
       <c r="AB13" s="19">
         <v>762.5</v>
       </c>
       <c r="AC13" s="19">
         <v>2011.4</v>
       </c>
       <c r="AD13" s="19">
         <v>1515</v>
       </c>
-      <c r="AE13" s="35">
+      <c r="AE13" s="22">
         <v>2514.1999999999998</v>
       </c>
-      <c r="AF13" s="19"/>
+      <c r="AF13" s="22">
+        <v>3187.9</v>
+      </c>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="19">
         <v>876.3</v>
       </c>
       <c r="C14" s="19">
         <v>1050.7</v>
       </c>
       <c r="D14" s="19">
         <v>1360.8</v>
       </c>
       <c r="E14" s="19">
         <v>1494.1</v>
       </c>
       <c r="F14" s="19">
         <v>1466.4</v>
       </c>
@@ -2623,54 +2637,56 @@
       </c>
       <c r="W14" s="19">
         <v>823.1</v>
       </c>
       <c r="X14" s="19">
         <v>1528.5</v>
       </c>
       <c r="Y14" s="19">
         <v>2129</v>
       </c>
       <c r="Z14" s="19">
         <v>602</v>
       </c>
       <c r="AA14" s="19">
         <v>573.1</v>
       </c>
       <c r="AB14" s="19">
         <v>1175</v>
       </c>
       <c r="AC14" s="19">
         <v>1180.5</v>
       </c>
       <c r="AD14" s="19">
         <v>1303.9000000000001</v>
       </c>
-      <c r="AE14" s="35">
+      <c r="AE14" s="22">
         <v>2635.7</v>
       </c>
-      <c r="AF14" s="19"/>
+      <c r="AF14" s="22">
+        <v>1056.8</v>
+      </c>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1196.5</v>
       </c>
       <c r="C15" s="19">
         <v>1246.7</v>
       </c>
       <c r="D15" s="19">
         <v>2100.6</v>
       </c>
       <c r="E15" s="19">
         <v>2856.5</v>
       </c>
       <c r="F15" s="19">
         <v>4548.8</v>
       </c>
@@ -2724,54 +2740,56 @@
       </c>
       <c r="W15" s="19">
         <v>1056.3</v>
       </c>
       <c r="X15" s="19">
         <v>1381.7</v>
       </c>
       <c r="Y15" s="19">
         <v>2146.1</v>
       </c>
       <c r="Z15" s="19">
         <v>402.6</v>
       </c>
       <c r="AA15" s="19">
         <v>279</v>
       </c>
       <c r="AB15" s="19">
         <v>494.9</v>
       </c>
       <c r="AC15" s="19">
         <v>642.4</v>
       </c>
       <c r="AD15" s="19">
         <v>1356</v>
       </c>
-      <c r="AE15" s="35">
+      <c r="AE15" s="22">
         <v>1928.3</v>
       </c>
-      <c r="AF15" s="19"/>
+      <c r="AF15" s="22">
+        <v>2052.3000000000002</v>
+      </c>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="19">
         <v>643</v>
       </c>
       <c r="C16" s="19">
         <v>846.9</v>
       </c>
       <c r="D16" s="19">
         <v>931.6</v>
       </c>
       <c r="E16" s="19">
         <v>1059.2</v>
       </c>
       <c r="F16" s="19">
         <v>1299.5</v>
       </c>
@@ -2825,54 +2843,56 @@
       </c>
       <c r="W16" s="19">
         <v>1051.4000000000001</v>
       </c>
       <c r="X16" s="19">
         <v>447.6</v>
       </c>
       <c r="Y16" s="19">
         <v>731</v>
       </c>
       <c r="Z16" s="19">
         <v>203.3</v>
       </c>
       <c r="AA16" s="19">
         <v>277.7</v>
       </c>
       <c r="AB16" s="19">
         <v>301.3</v>
       </c>
       <c r="AC16" s="19">
         <v>375.6</v>
       </c>
       <c r="AD16" s="19">
         <v>515.4</v>
       </c>
-      <c r="AE16" s="35">
+      <c r="AE16" s="22">
         <v>1238.8</v>
       </c>
-      <c r="AF16" s="19"/>
+      <c r="AF16" s="22">
+        <v>648.20000000000005</v>
+      </c>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19">
         <v>240.4</v>
       </c>
       <c r="C17" s="19">
         <v>862.6</v>
       </c>
       <c r="D17" s="19">
         <v>4046.7</v>
       </c>
       <c r="E17" s="19">
         <v>6446.5</v>
       </c>
       <c r="F17" s="19">
         <v>5625.2</v>
       </c>
@@ -2926,54 +2946,56 @@
       </c>
       <c r="W17" s="19">
         <v>942.5</v>
       </c>
       <c r="X17" s="19">
         <v>1481.1</v>
       </c>
       <c r="Y17" s="19">
         <v>1062</v>
       </c>
       <c r="Z17" s="19">
         <v>233.2</v>
       </c>
       <c r="AA17" s="19">
         <v>817.6</v>
       </c>
       <c r="AB17" s="19">
         <v>1254.3</v>
       </c>
       <c r="AC17" s="19">
         <v>1949.7</v>
       </c>
       <c r="AD17" s="19">
         <v>1788.3</v>
       </c>
-      <c r="AE17" s="35">
+      <c r="AE17" s="22">
         <v>3614</v>
       </c>
-      <c r="AF17" s="19"/>
+      <c r="AF17" s="22">
+        <v>3414</v>
+      </c>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="19">
         <v>3072.4</v>
       </c>
       <c r="C18" s="19">
         <v>3778.2</v>
       </c>
       <c r="D18" s="19">
         <v>4563.3999999999996</v>
       </c>
       <c r="E18" s="19">
         <v>5197.2</v>
       </c>
       <c r="F18" s="19">
         <v>7758.2</v>
       </c>
@@ -3027,54 +3049,56 @@
       </c>
       <c r="W18" s="19">
         <v>3248.5</v>
       </c>
       <c r="X18" s="19">
         <v>3999.7</v>
       </c>
       <c r="Y18" s="19">
         <v>3536</v>
       </c>
       <c r="Z18" s="19">
         <v>1708.6</v>
       </c>
       <c r="AA18" s="19">
         <v>2899</v>
       </c>
       <c r="AB18" s="19">
         <v>3516.9</v>
       </c>
       <c r="AC18" s="19">
         <v>3682.2</v>
       </c>
       <c r="AD18" s="19">
         <v>5440.2</v>
       </c>
-      <c r="AE18" s="35">
+      <c r="AE18" s="22">
         <v>4043.3</v>
       </c>
-      <c r="AF18" s="19"/>
+      <c r="AF18" s="22">
+        <v>4285.2</v>
+      </c>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>1240.5999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>1555.4</v>
       </c>
       <c r="E19" s="19">
         <v>1685.8</v>
       </c>
       <c r="F19" s="19">
         <v>2077.1</v>
       </c>
@@ -3128,54 +3152,56 @@
       </c>
       <c r="W19" s="19">
         <v>752.8</v>
       </c>
       <c r="X19" s="19">
         <v>1251.7</v>
       </c>
       <c r="Y19" s="19">
         <v>1423.9</v>
       </c>
       <c r="Z19" s="19">
         <v>879.3</v>
       </c>
       <c r="AA19" s="19">
         <v>732.4</v>
       </c>
       <c r="AB19" s="19">
         <v>808</v>
       </c>
       <c r="AC19" s="19">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD19" s="19">
         <v>1371.3</v>
       </c>
-      <c r="AE19" s="35">
+      <c r="AE19" s="22">
         <v>1676</v>
       </c>
-      <c r="AF19" s="19"/>
+      <c r="AF19" s="22">
+        <v>788.7</v>
+      </c>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19">
         <v>2975.3</v>
       </c>
       <c r="C20" s="19">
         <v>2873</v>
       </c>
       <c r="D20" s="19">
         <v>3231.8</v>
       </c>
       <c r="E20" s="19">
         <v>3483</v>
       </c>
       <c r="F20" s="19">
         <v>4415.2</v>
       </c>
@@ -3229,54 +3255,56 @@
       </c>
       <c r="W20" s="19">
         <v>3510.6</v>
       </c>
       <c r="X20" s="19">
         <v>3040</v>
       </c>
       <c r="Y20" s="19">
         <v>3168</v>
       </c>
       <c r="Z20" s="19">
         <v>3028.7</v>
       </c>
       <c r="AA20" s="19">
         <v>3460.9</v>
       </c>
       <c r="AB20" s="19">
         <v>3876.6</v>
       </c>
       <c r="AC20" s="19">
         <v>4417.8</v>
       </c>
       <c r="AD20" s="19">
         <v>3962.9</v>
       </c>
-      <c r="AE20" s="35">
+      <c r="AE20" s="22">
         <v>4797.8999999999996</v>
       </c>
-      <c r="AF20" s="19"/>
+      <c r="AF20" s="22">
+        <v>3965.1</v>
+      </c>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
     </row>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>