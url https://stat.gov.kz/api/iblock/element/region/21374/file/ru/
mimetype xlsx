--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="45" windowWidth="23895" windowHeight="9975" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="45" windowWidth="23895" windowHeight="9975" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Произ молока с 2022 года" sheetId="1" r:id="rId3"/>
+    <sheet name="Произ молока с 2024 года" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="71">
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
@@ -104,61 +103,189 @@
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Производство молока коровьего</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство молока коровьего – это количество фактически надоенного сырого коровьего молока за отчетный период.                                                                                                                                                                               </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проценко Оксана </t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -167,50 +294,112 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -318,54 +507,59 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -381,100 +575,172 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -716,183 +982,470 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="41" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="25">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="30" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="37"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="38"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="37"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="38"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="M20" s="37"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="38"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="39"/>
+      <c r="B22" s="40"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="38"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="37"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="38"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C32" sqref="C32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="44"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="46" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="46" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="46" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="46" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="46" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="46"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="47" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="46"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="48" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.7109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:20" ht="18.75">
-      <c r="B3" s="23" t="s">
-[...19 lines deleted...]
-      <c r="T3" s="23"/>
+      <c r="B3" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
       <c r="T4" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="2" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A5" s="50" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="24" t="s">
+      <c r="B5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="55">
+        <v>2023</v>
+      </c>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="55"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="56"/>
+    </row>
+    <row r="6" spans="1:20" ht="26.25" thickBot="1">
+      <c r="A6" s="51"/>
+      <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="27"/>
-[...22 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="J6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="M6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="4" t="s">
+      <c r="P6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="4" t="s">
+      <c r="Q6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="R6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="4" t="s">
+      <c r="S6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="S6" s="4" t="s">
+      <c r="T6" s="4" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="25.5">
       <c r="A7" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B7" s="8">
         <v>63254.9</v>
       </c>
       <c r="C7" s="8">
         <v>61472.7</v>
       </c>
       <c r="D7" s="11">
         <v>10108.64</v>
       </c>
       <c r="E7" s="8">
         <v>47516.1</v>
       </c>
       <c r="F7" s="8">
         <v>38246.400000000001</v>
       </c>
       <c r="G7" s="8">
         <v>37020.199999999997</v>
       </c>
       <c r="H7" s="8">
         <v>35326.5</v>
       </c>
       <c r="I7" s="8">
         <v>20239.3</v>
       </c>
@@ -910,51 +1463,51 @@
       </c>
       <c r="N7" s="8">
         <v>65364.4</v>
       </c>
       <c r="O7" s="8">
         <v>63628.6</v>
       </c>
       <c r="P7" s="8">
         <v>58417.9</v>
       </c>
       <c r="Q7" s="8">
         <v>49347.8</v>
       </c>
       <c r="R7" s="8">
         <v>39482.5</v>
       </c>
       <c r="S7" s="8">
         <v>38091</v>
       </c>
       <c r="T7" s="8">
         <v>35443.599999999999</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B8" s="8">
         <v>573.29999999999995</v>
       </c>
       <c r="C8" s="8">
         <v>526.70000000000005</v>
       </c>
       <c r="D8" s="11">
         <v>431.3</v>
       </c>
       <c r="E8" s="8">
         <v>572</v>
       </c>
       <c r="F8" s="8">
         <v>546.1</v>
       </c>
       <c r="G8" s="8">
         <v>491.8</v>
       </c>
       <c r="H8" s="8">
         <v>500</v>
       </c>
       <c r="I8" s="8">
         <v>284.89999999999998</v>
       </c>
@@ -972,51 +1525,51 @@
       </c>
       <c r="N8" s="8">
         <v>539.4</v>
       </c>
       <c r="O8" s="8">
         <v>464</v>
       </c>
       <c r="P8" s="8">
         <v>560.6</v>
       </c>
       <c r="Q8" s="8">
         <v>561.4</v>
       </c>
       <c r="R8" s="8">
         <v>537.20000000000005</v>
       </c>
       <c r="S8" s="8">
         <v>482.2</v>
       </c>
       <c r="T8" s="8">
         <v>473.3</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B9" s="8">
         <v>698.1</v>
       </c>
       <c r="C9" s="8">
         <v>661.3</v>
       </c>
       <c r="D9" s="11">
         <v>111.1</v>
       </c>
       <c r="E9" s="8">
         <v>519.70000000000005</v>
       </c>
       <c r="F9" s="8">
         <v>415.7</v>
       </c>
       <c r="G9" s="8">
         <v>334.2</v>
       </c>
       <c r="H9" s="8">
         <v>520.20000000000005</v>
       </c>
       <c r="I9" s="8">
         <v>300.3</v>
       </c>
@@ -1034,51 +1587,51 @@
       </c>
       <c r="N9" s="8">
         <v>703.6</v>
       </c>
       <c r="O9" s="8">
         <v>683.6</v>
       </c>
       <c r="P9" s="8">
         <v>614.20000000000005</v>
       </c>
       <c r="Q9" s="8">
         <v>526.79999999999995</v>
       </c>
       <c r="R9" s="8">
         <v>341.4</v>
       </c>
       <c r="S9" s="8">
         <v>336</v>
       </c>
       <c r="T9" s="8">
         <v>522.29999999999995</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" s="9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10" s="8">
         <v>5363.1</v>
       </c>
       <c r="C10" s="8">
         <v>6059.9</v>
       </c>
       <c r="D10" s="11">
         <v>259.04000000000002</v>
       </c>
       <c r="E10" s="8">
         <v>5063.7</v>
       </c>
       <c r="F10" s="8">
         <v>4132.7</v>
       </c>
       <c r="G10" s="8">
         <v>5221.3999999999996</v>
       </c>
       <c r="H10" s="8">
         <v>5457.8</v>
       </c>
       <c r="I10" s="8">
         <v>3389.4</v>
       </c>
@@ -1096,51 +1649,51 @@
       </c>
       <c r="N10" s="8">
         <v>6136.4</v>
       </c>
       <c r="O10" s="8">
         <v>6793.6</v>
       </c>
       <c r="P10" s="8">
         <v>6425.7</v>
       </c>
       <c r="Q10" s="8">
         <v>5911</v>
       </c>
       <c r="R10" s="8">
         <v>4736.6000000000004</v>
       </c>
       <c r="S10" s="8">
         <v>5838.3</v>
       </c>
       <c r="T10" s="8">
         <v>6016.9</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>5641.6</v>
       </c>
       <c r="C11" s="8">
         <v>6230</v>
       </c>
       <c r="D11" s="11">
         <v>869</v>
       </c>
       <c r="E11" s="8">
         <v>4618.1000000000004</v>
       </c>
       <c r="F11" s="8">
         <v>4167.3</v>
       </c>
       <c r="G11" s="8">
         <v>2764.7</v>
       </c>
       <c r="H11" s="8">
         <v>3098.7</v>
       </c>
       <c r="I11" s="8">
         <v>2014</v>
       </c>
@@ -1158,51 +1711,51 @@
       </c>
       <c r="N11" s="8">
         <v>5811</v>
       </c>
       <c r="O11" s="8">
         <v>6417</v>
       </c>
       <c r="P11" s="8">
         <v>5047</v>
       </c>
       <c r="Q11" s="8">
         <v>4756.1000000000004</v>
       </c>
       <c r="R11" s="8">
         <v>4292.2</v>
       </c>
       <c r="S11" s="8">
         <v>2847.6</v>
       </c>
       <c r="T11" s="8">
         <v>3191.6</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B12" s="8">
         <v>2869.1</v>
       </c>
       <c r="C12" s="8">
         <v>2800.1</v>
       </c>
       <c r="D12" s="11">
         <v>348.09</v>
       </c>
       <c r="E12" s="8">
         <v>2242.3000000000002</v>
       </c>
       <c r="F12" s="8">
         <v>2279.6999999999998</v>
       </c>
       <c r="G12" s="8">
         <v>2127.9</v>
       </c>
       <c r="H12" s="8">
         <v>2179.1</v>
       </c>
       <c r="I12" s="8">
         <v>1539</v>
       </c>
@@ -1220,51 +1773,51 @@
       </c>
       <c r="N12" s="8">
         <v>2884.3</v>
       </c>
       <c r="O12" s="8">
         <v>2970.5</v>
       </c>
       <c r="P12" s="8">
         <v>2459.8000000000002</v>
       </c>
       <c r="Q12" s="8">
         <v>2313.6</v>
       </c>
       <c r="R12" s="8">
         <v>2365.6</v>
       </c>
       <c r="S12" s="8">
         <v>2227.3000000000002</v>
       </c>
       <c r="T12" s="8">
         <v>2059</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" s="9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>12323.9</v>
       </c>
       <c r="C13" s="8">
         <v>12459.9</v>
       </c>
       <c r="D13" s="11">
         <v>1725.4</v>
       </c>
       <c r="E13" s="8">
         <v>8474.9</v>
       </c>
       <c r="F13" s="8">
         <v>8450.2999999999993</v>
       </c>
       <c r="G13" s="8">
         <v>8950</v>
       </c>
       <c r="H13" s="8">
         <v>4751.2</v>
       </c>
       <c r="I13" s="8">
         <v>2735.4</v>
       </c>
@@ -1282,51 +1835,51 @@
       </c>
       <c r="N13" s="8">
         <v>12502.2</v>
       </c>
       <c r="O13" s="8">
         <v>12494</v>
       </c>
       <c r="P13" s="8">
         <v>9130.5</v>
       </c>
       <c r="Q13" s="8">
         <v>8545.7999999999993</v>
       </c>
       <c r="R13" s="8">
         <v>8476.5</v>
       </c>
       <c r="S13" s="8">
         <v>8938.1</v>
       </c>
       <c r="T13" s="8">
         <v>4134.8</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="15.75" customHeight="1">
       <c r="A14" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" s="8">
         <v>6066.4</v>
       </c>
       <c r="C14" s="8">
         <v>5415.6</v>
       </c>
       <c r="D14" s="11">
         <v>953</v>
       </c>
       <c r="E14" s="8">
         <v>5404.4</v>
       </c>
       <c r="F14" s="8">
         <v>4262.3</v>
       </c>
       <c r="G14" s="8">
         <v>3608.8</v>
       </c>
       <c r="H14" s="8">
         <v>6642.8</v>
       </c>
       <c r="I14" s="8">
         <v>2491.1999999999998</v>
       </c>
@@ -1344,51 +1897,51 @@
       </c>
       <c r="N14" s="8">
         <v>6357.5</v>
       </c>
       <c r="O14" s="8">
         <v>5616.8</v>
       </c>
       <c r="P14" s="8">
         <v>5693.6</v>
       </c>
       <c r="Q14" s="8">
         <v>5687.3</v>
       </c>
       <c r="R14" s="8">
         <v>4322.2</v>
       </c>
       <c r="S14" s="8">
         <v>3741.9</v>
       </c>
       <c r="T14" s="8">
         <v>6652.6</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="13.5" customHeight="1">
       <c r="A15" s="10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>4068.6</v>
       </c>
       <c r="C15" s="8">
         <v>2373.8000000000002</v>
       </c>
       <c r="D15" s="11">
         <v>476.3</v>
       </c>
       <c r="E15" s="8">
         <v>2242.3000000000002</v>
       </c>
       <c r="F15" s="8">
         <v>1294.5999999999999</v>
       </c>
       <c r="G15" s="8">
         <v>932.2</v>
       </c>
       <c r="H15" s="8">
         <v>913.8</v>
       </c>
       <c r="I15" s="8">
         <v>821.7</v>
       </c>
@@ -1406,51 +1959,51 @@
       </c>
       <c r="N15" s="8">
         <v>4120.2</v>
       </c>
       <c r="O15" s="8">
         <v>2446</v>
       </c>
       <c r="P15" s="8">
         <v>1630.6</v>
       </c>
       <c r="Q15" s="8">
         <v>2264.6</v>
       </c>
       <c r="R15" s="8">
         <v>1321</v>
       </c>
       <c r="S15" s="8">
         <v>944</v>
       </c>
       <c r="T15" s="8">
         <v>912.2</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B16" s="8">
         <v>11079</v>
       </c>
       <c r="C16" s="8">
         <v>10581</v>
       </c>
       <c r="D16" s="11">
         <v>690</v>
       </c>
       <c r="E16" s="8">
         <v>6380.2</v>
       </c>
       <c r="F16" s="8">
         <v>2496.5</v>
       </c>
       <c r="G16" s="8">
         <v>2763.6</v>
       </c>
       <c r="H16" s="8">
         <v>1507.1</v>
       </c>
       <c r="I16" s="8">
         <v>205.8</v>
       </c>
@@ -1468,51 +2021,51 @@
       </c>
       <c r="N16" s="8">
         <v>11854.5</v>
       </c>
       <c r="O16" s="8">
         <v>11110</v>
       </c>
       <c r="P16" s="8">
         <v>10503.5</v>
       </c>
       <c r="Q16" s="8">
         <v>6507.7</v>
       </c>
       <c r="R16" s="8">
         <v>2546.3000000000002</v>
       </c>
       <c r="S16" s="8">
         <v>2846.4</v>
       </c>
       <c r="T16" s="8">
         <v>1608.2</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B17" s="8">
         <v>8121</v>
       </c>
       <c r="C17" s="8">
         <v>9193.2999999999993</v>
       </c>
       <c r="D17" s="11">
         <v>4074.72</v>
       </c>
       <c r="E17" s="8">
         <v>7285.4</v>
       </c>
       <c r="F17" s="8">
         <v>6355.1</v>
       </c>
       <c r="G17" s="8">
         <v>6259.4</v>
       </c>
       <c r="H17" s="8">
         <v>6305.1</v>
       </c>
       <c r="I17" s="8">
         <v>3409.5</v>
       </c>
@@ -1530,51 +2083,51 @@
       </c>
       <c r="N17" s="8">
         <v>8332.7000000000007</v>
       </c>
       <c r="O17" s="8">
         <v>9393.2000000000007</v>
       </c>
       <c r="P17" s="8">
         <v>11257.1</v>
       </c>
       <c r="Q17" s="8">
         <v>7392.7</v>
       </c>
       <c r="R17" s="8">
         <v>6421.6</v>
       </c>
       <c r="S17" s="8">
         <v>6348</v>
       </c>
       <c r="T17" s="8">
         <v>6426.8</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B18" s="8">
         <v>6450.8</v>
       </c>
       <c r="C18" s="8">
         <v>5171.2</v>
       </c>
       <c r="D18" s="11">
         <v>170.99</v>
       </c>
       <c r="E18" s="8">
         <v>4713</v>
       </c>
       <c r="F18" s="8">
         <v>3846.4</v>
       </c>
       <c r="G18" s="8">
         <v>3566.3</v>
       </c>
       <c r="H18" s="8">
         <v>3450.8</v>
       </c>
       <c r="I18" s="8">
         <v>3047.9</v>
       </c>
@@ -1601,277 +2154,277 @@
       </c>
       <c r="Q18" s="8">
         <v>4880.6000000000004</v>
       </c>
       <c r="R18" s="8">
         <v>4122</v>
       </c>
       <c r="S18" s="8">
         <v>3541.2</v>
       </c>
       <c r="T18" s="8">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG27" sqref="AG27"/>
+      <selection pane="topRight" activeCell="AI32" sqref="AI32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
-      <c r="B3" s="31" t="s">
-[...36 lines deleted...]
-      <c r="AK3" s="31"/>
+      <c r="B3" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
     </row>
     <row r="4" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
       <c r="M4" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="13" customFormat="1" ht="12" thickBot="1">
+      <c r="A5" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="34">
+      <c r="B5" s="60">
         <v>2024</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="34"/>
-[...10 lines deleted...]
-      <c r="Z5" s="34">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="34"/>
-[...9 lines deleted...]
-      <c r="AK5" s="35"/>
+      <c r="AA5" s="60"/>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60"/>
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60"/>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="61"/>
     </row>
     <row r="6" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
-      <c r="A6" s="33"/>
+      <c r="A6" s="59"/>
       <c r="B6" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="D6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="E6" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="F6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="I6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="J6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="K6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="L6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="M6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="N6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="O6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="P6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="Q6" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="15" t="s">
+      <c r="R6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="U6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="V6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="W6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="14" t="s">
+      <c r="X6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="Y6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Z6" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="Z6" s="14" t="s">
+      <c r="AA6" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AA6" s="14" t="s">
+      <c r="AB6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AC6" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="AC6" s="15" t="s">
+      <c r="AD6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AD6" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AG6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AH6" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AI6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AJ6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AJ6" s="14" t="s">
+      <c r="AK6" s="14" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A7" s="18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B7" s="19">
         <v>18130.7</v>
       </c>
       <c r="C7" s="19">
         <v>20838.5</v>
       </c>
       <c r="D7" s="19">
         <v>29445.200000000001</v>
       </c>
       <c r="E7" s="19">
         <v>36841.599999999999</v>
       </c>
       <c r="F7" s="19">
         <v>43458.400000000001</v>
       </c>
       <c r="G7" s="19">
         <v>26546</v>
       </c>
       <c r="H7" s="19">
         <v>26667.599999999999</v>
       </c>
       <c r="I7" s="19">
         <v>25528.799999999999</v>
       </c>
@@ -1922,59 +2475,61 @@
       </c>
       <c r="Y7" s="19">
         <v>25209.200000000001</v>
       </c>
       <c r="Z7" s="19">
         <v>12644.7</v>
       </c>
       <c r="AA7" s="19">
         <v>14157.9</v>
       </c>
       <c r="AB7" s="19">
         <v>18722.599999999999</v>
       </c>
       <c r="AC7" s="19">
         <v>22559.5</v>
       </c>
       <c r="AD7" s="19">
         <v>25324.2</v>
       </c>
       <c r="AE7" s="22">
         <v>32131.4</v>
       </c>
       <c r="AF7" s="22">
         <v>29393.7</v>
       </c>
-      <c r="AG7" s="19"/>
+      <c r="AG7" s="22">
+        <v>27183.5</v>
+      </c>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B8" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C8" s="19">
         <v>130.19999999999999</v>
       </c>
       <c r="D8" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="E8" s="19">
         <v>301.60000000000002</v>
       </c>
       <c r="F8" s="19">
         <v>423.6</v>
       </c>
       <c r="G8" s="19">
         <v>275.5</v>
       </c>
       <c r="H8" s="19">
         <v>275.89999999999998</v>
       </c>
       <c r="I8" s="19">
         <v>301.5</v>
       </c>
@@ -2025,59 +2580,61 @@
       </c>
       <c r="Y8" s="19">
         <v>188.6</v>
       </c>
       <c r="Z8" s="19">
         <v>97.2</v>
       </c>
       <c r="AA8" s="19">
         <v>116.2</v>
       </c>
       <c r="AB8" s="19">
         <v>167.6</v>
       </c>
       <c r="AC8" s="19">
         <v>174.8</v>
       </c>
       <c r="AD8" s="19">
         <v>240</v>
       </c>
       <c r="AE8" s="22">
         <v>234</v>
       </c>
       <c r="AF8" s="22">
         <v>329.5</v>
       </c>
-      <c r="AG8" s="19"/>
+      <c r="AG8" s="22">
+        <v>294.10000000000002</v>
+      </c>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B9" s="19">
         <v>303.3</v>
       </c>
       <c r="C9" s="19">
         <v>266.7</v>
       </c>
       <c r="D9" s="19">
         <v>354.8</v>
       </c>
       <c r="E9" s="19">
         <v>376.7</v>
       </c>
       <c r="F9" s="19">
         <v>620.20000000000005</v>
       </c>
       <c r="G9" s="19">
         <v>447.2</v>
       </c>
       <c r="H9" s="19">
         <v>417.2</v>
       </c>
       <c r="I9" s="19">
         <v>390.4</v>
       </c>
@@ -2128,59 +2685,61 @@
       </c>
       <c r="Y9" s="19">
         <v>278.89999999999998</v>
       </c>
       <c r="Z9" s="19">
         <v>283.7</v>
       </c>
       <c r="AA9" s="19">
         <v>193.5</v>
       </c>
       <c r="AB9" s="19">
         <v>308.60000000000002</v>
       </c>
       <c r="AC9" s="19">
         <v>421.8</v>
       </c>
       <c r="AD9" s="19">
         <v>614.5</v>
       </c>
       <c r="AE9" s="22">
         <v>539.20000000000005</v>
       </c>
       <c r="AF9" s="22">
         <v>416.7</v>
       </c>
-      <c r="AG9" s="19"/>
+      <c r="AG9" s="22">
+        <v>327.9</v>
+      </c>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B10" s="19">
         <v>2871.5</v>
       </c>
       <c r="C10" s="19">
         <v>2918.1</v>
       </c>
       <c r="D10" s="19">
         <v>3308.3</v>
       </c>
       <c r="E10" s="19">
         <v>3930.7</v>
       </c>
       <c r="F10" s="19">
         <v>3602.4</v>
       </c>
       <c r="G10" s="19">
         <v>4309.7</v>
       </c>
       <c r="H10" s="19">
         <v>4482</v>
       </c>
       <c r="I10" s="19">
         <v>4168.8</v>
       </c>
@@ -2231,59 +2790,61 @@
       </c>
       <c r="Y10" s="19">
         <v>4225.5</v>
       </c>
       <c r="Z10" s="19">
         <v>2495.9</v>
       </c>
       <c r="AA10" s="19">
         <v>2614.6</v>
       </c>
       <c r="AB10" s="19">
         <v>3503.8</v>
       </c>
       <c r="AC10" s="19">
         <v>3901.5</v>
       </c>
       <c r="AD10" s="19">
         <v>3995</v>
       </c>
       <c r="AE10" s="22">
         <v>4939.8</v>
       </c>
       <c r="AF10" s="22">
         <v>4996.1000000000004</v>
       </c>
-      <c r="AG10" s="19"/>
+      <c r="AG10" s="22">
+        <v>4526.2</v>
+      </c>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11" s="19">
         <v>1837.3</v>
       </c>
       <c r="C11" s="19">
         <v>2627.9</v>
       </c>
       <c r="D11" s="19">
         <v>3852.5</v>
       </c>
       <c r="E11" s="19">
         <v>4490.8</v>
       </c>
       <c r="F11" s="19">
         <v>4553.8</v>
       </c>
       <c r="G11" s="19">
         <v>1614.6</v>
       </c>
       <c r="H11" s="19">
         <v>1787.5</v>
       </c>
       <c r="I11" s="19">
         <v>1396.7</v>
       </c>
@@ -2334,59 +2895,61 @@
       </c>
       <c r="Y11" s="19">
         <v>2877.5</v>
       </c>
       <c r="Z11" s="19">
         <v>596.79999999999995</v>
       </c>
       <c r="AA11" s="19">
         <v>857.9</v>
       </c>
       <c r="AB11" s="19">
         <v>1252.2</v>
       </c>
       <c r="AC11" s="19">
         <v>1456.6</v>
       </c>
       <c r="AD11" s="19">
         <v>1457.4</v>
       </c>
       <c r="AE11" s="22">
         <v>1829.4</v>
       </c>
       <c r="AF11" s="22">
         <v>2205.3000000000002</v>
       </c>
-      <c r="AG11" s="19"/>
+      <c r="AG11" s="22">
+        <v>1492.1</v>
+      </c>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B12" s="19">
         <v>1308.2</v>
       </c>
       <c r="C12" s="19">
         <v>1342.6</v>
       </c>
       <c r="D12" s="19">
         <v>1713.6</v>
       </c>
       <c r="E12" s="19">
         <v>1589.7</v>
       </c>
       <c r="F12" s="19">
         <v>2030.7</v>
       </c>
       <c r="G12" s="19">
         <v>1376.5</v>
       </c>
       <c r="H12" s="19">
         <v>2042.2</v>
       </c>
       <c r="I12" s="19">
         <v>1602.7</v>
       </c>
@@ -2437,59 +3000,61 @@
       </c>
       <c r="Y12" s="19">
         <v>1307.5</v>
       </c>
       <c r="Z12" s="19">
         <v>803.6</v>
       </c>
       <c r="AA12" s="19">
         <v>824.8</v>
       </c>
       <c r="AB12" s="19">
         <v>1301</v>
       </c>
       <c r="AC12" s="19">
         <v>1235</v>
       </c>
       <c r="AD12" s="19">
         <v>1764.3</v>
       </c>
       <c r="AE12" s="22">
         <v>2141</v>
       </c>
       <c r="AF12" s="22">
         <v>2048</v>
       </c>
-      <c r="AG12" s="19"/>
+      <c r="AG12" s="22">
+        <v>1917.8</v>
+      </c>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B13" s="19">
         <v>1608.9</v>
       </c>
       <c r="C13" s="19">
         <v>1654.3</v>
       </c>
       <c r="D13" s="19">
         <v>2147.8000000000002</v>
       </c>
       <c r="E13" s="19">
         <v>3929.8</v>
       </c>
       <c r="F13" s="19">
         <v>5037.3</v>
       </c>
       <c r="G13" s="19">
         <v>2053.4</v>
       </c>
       <c r="H13" s="19">
         <v>2367.6999999999998</v>
       </c>
       <c r="I13" s="19">
         <v>1781.3</v>
       </c>
@@ -2540,59 +3105,61 @@
       </c>
       <c r="Y13" s="19">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z13" s="19">
         <v>1309.8</v>
       </c>
       <c r="AA13" s="19">
         <v>511.3</v>
       </c>
       <c r="AB13" s="19">
         <v>762.5</v>
       </c>
       <c r="AC13" s="19">
         <v>2011.4</v>
       </c>
       <c r="AD13" s="19">
         <v>1515</v>
       </c>
       <c r="AE13" s="22">
         <v>2514.1999999999998</v>
       </c>
       <c r="AF13" s="22">
         <v>3187.9</v>
       </c>
-      <c r="AG13" s="19"/>
+      <c r="AG13" s="22">
+        <v>1940.1</v>
+      </c>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" s="19">
         <v>876.3</v>
       </c>
       <c r="C14" s="19">
         <v>1050.7</v>
       </c>
       <c r="D14" s="19">
         <v>1360.8</v>
       </c>
       <c r="E14" s="19">
         <v>1494.1</v>
       </c>
       <c r="F14" s="19">
         <v>1466.4</v>
       </c>
       <c r="G14" s="19">
         <v>1260.3</v>
       </c>
       <c r="H14" s="19">
         <v>1127.9000000000001</v>
       </c>
       <c r="I14" s="19">
         <v>1243.9000000000001</v>
       </c>
@@ -2643,59 +3210,61 @@
       </c>
       <c r="Y14" s="19">
         <v>2129</v>
       </c>
       <c r="Z14" s="19">
         <v>602</v>
       </c>
       <c r="AA14" s="19">
         <v>573.1</v>
       </c>
       <c r="AB14" s="19">
         <v>1175</v>
       </c>
       <c r="AC14" s="19">
         <v>1180.5</v>
       </c>
       <c r="AD14" s="19">
         <v>1303.9000000000001</v>
       </c>
       <c r="AE14" s="22">
         <v>2635.7</v>
       </c>
       <c r="AF14" s="22">
         <v>1056.8</v>
       </c>
-      <c r="AG14" s="19"/>
+      <c r="AG14" s="22">
+        <v>1150.5</v>
+      </c>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A15" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" s="19">
         <v>1196.5</v>
       </c>
       <c r="C15" s="19">
         <v>1246.7</v>
       </c>
       <c r="D15" s="19">
         <v>2100.6</v>
       </c>
       <c r="E15" s="19">
         <v>2856.5</v>
       </c>
       <c r="F15" s="19">
         <v>4548.8</v>
       </c>
       <c r="G15" s="19">
         <v>1429.4</v>
       </c>
       <c r="H15" s="19">
         <v>1609.4</v>
       </c>
       <c r="I15" s="19">
         <v>1211.5999999999999</v>
       </c>
@@ -2746,59 +3315,61 @@
       </c>
       <c r="Y15" s="19">
         <v>2146.1</v>
       </c>
       <c r="Z15" s="19">
         <v>402.6</v>
       </c>
       <c r="AA15" s="19">
         <v>279</v>
       </c>
       <c r="AB15" s="19">
         <v>494.9</v>
       </c>
       <c r="AC15" s="19">
         <v>642.4</v>
       </c>
       <c r="AD15" s="19">
         <v>1356</v>
       </c>
       <c r="AE15" s="22">
         <v>1928.3</v>
       </c>
       <c r="AF15" s="22">
         <v>2052.3000000000002</v>
       </c>
-      <c r="AG15" s="19"/>
+      <c r="AG15" s="22">
+        <v>1170.5999999999999</v>
+      </c>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25" customHeight="1">
       <c r="A16" s="21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B16" s="19">
         <v>643</v>
       </c>
       <c r="C16" s="19">
         <v>846.9</v>
       </c>
       <c r="D16" s="19">
         <v>931.6</v>
       </c>
       <c r="E16" s="19">
         <v>1059.2</v>
       </c>
       <c r="F16" s="19">
         <v>1299.5</v>
       </c>
       <c r="G16" s="19">
         <v>1006.4</v>
       </c>
       <c r="H16" s="19">
         <v>608.4</v>
       </c>
       <c r="I16" s="19">
         <v>409</v>
       </c>
@@ -2849,59 +3420,61 @@
       </c>
       <c r="Y16" s="19">
         <v>731</v>
       </c>
       <c r="Z16" s="19">
         <v>203.3</v>
       </c>
       <c r="AA16" s="19">
         <v>277.7</v>
       </c>
       <c r="AB16" s="19">
         <v>301.3</v>
       </c>
       <c r="AC16" s="19">
         <v>375.6</v>
       </c>
       <c r="AD16" s="19">
         <v>515.4</v>
       </c>
       <c r="AE16" s="22">
         <v>1238.8</v>
       </c>
       <c r="AF16" s="22">
         <v>648.20000000000005</v>
       </c>
-      <c r="AG16" s="19"/>
+      <c r="AG16" s="22">
+        <v>437</v>
+      </c>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B17" s="19">
         <v>240.4</v>
       </c>
       <c r="C17" s="19">
         <v>862.6</v>
       </c>
       <c r="D17" s="19">
         <v>4046.7</v>
       </c>
       <c r="E17" s="19">
         <v>6446.5</v>
       </c>
       <c r="F17" s="19">
         <v>5625.2</v>
       </c>
       <c r="G17" s="19">
         <v>3527.2</v>
       </c>
       <c r="H17" s="19">
         <v>3344.4</v>
       </c>
       <c r="I17" s="19">
         <v>3127.8</v>
       </c>
@@ -2952,59 +3525,61 @@
       </c>
       <c r="Y17" s="19">
         <v>1062</v>
       </c>
       <c r="Z17" s="19">
         <v>233.2</v>
       </c>
       <c r="AA17" s="19">
         <v>817.6</v>
       </c>
       <c r="AB17" s="19">
         <v>1254.3</v>
       </c>
       <c r="AC17" s="19">
         <v>1949.7</v>
       </c>
       <c r="AD17" s="19">
         <v>1788.3</v>
       </c>
       <c r="AE17" s="22">
         <v>3614</v>
       </c>
       <c r="AF17" s="22">
         <v>3414</v>
       </c>
-      <c r="AG17" s="19"/>
+      <c r="AG17" s="22">
+        <v>3283.9</v>
+      </c>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B18" s="19">
         <v>3072.4</v>
       </c>
       <c r="C18" s="19">
         <v>3778.2</v>
       </c>
       <c r="D18" s="19">
         <v>4563.3999999999996</v>
       </c>
       <c r="E18" s="19">
         <v>5197.2</v>
       </c>
       <c r="F18" s="19">
         <v>7758.2</v>
       </c>
       <c r="G18" s="19">
         <v>4044</v>
       </c>
       <c r="H18" s="19">
         <v>4267.5</v>
       </c>
       <c r="I18" s="19">
         <v>5630.8</v>
       </c>
@@ -3055,59 +3630,61 @@
       </c>
       <c r="Y18" s="19">
         <v>3536</v>
       </c>
       <c r="Z18" s="19">
         <v>1708.6</v>
       </c>
       <c r="AA18" s="19">
         <v>2899</v>
       </c>
       <c r="AB18" s="19">
         <v>3516.9</v>
       </c>
       <c r="AC18" s="19">
         <v>3682.2</v>
       </c>
       <c r="AD18" s="19">
         <v>5440.2</v>
       </c>
       <c r="AE18" s="22">
         <v>4043.3</v>
       </c>
       <c r="AF18" s="22">
         <v>4285.2</v>
       </c>
-      <c r="AG18" s="19"/>
+      <c r="AG18" s="22">
+        <v>5502.8</v>
+      </c>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B19" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>1240.5999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>1555.4</v>
       </c>
       <c r="E19" s="19">
         <v>1685.8</v>
       </c>
       <c r="F19" s="19">
         <v>2077.1</v>
       </c>
       <c r="G19" s="19">
         <v>1149.2</v>
       </c>
       <c r="H19" s="19">
         <v>1073.4000000000001</v>
       </c>
       <c r="I19" s="19">
         <v>1036.0999999999999</v>
       </c>
@@ -3158,59 +3735,61 @@
       </c>
       <c r="Y19" s="19">
         <v>1423.9</v>
       </c>
       <c r="Z19" s="19">
         <v>879.3</v>
       </c>
       <c r="AA19" s="19">
         <v>732.4</v>
       </c>
       <c r="AB19" s="19">
         <v>808</v>
       </c>
       <c r="AC19" s="19">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD19" s="19">
         <v>1371.3</v>
       </c>
       <c r="AE19" s="22">
         <v>1676</v>
       </c>
       <c r="AF19" s="22">
         <v>788.7</v>
       </c>
-      <c r="AG19" s="19"/>
+      <c r="AG19" s="22">
+        <v>913.8</v>
+      </c>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B20" s="19">
         <v>2975.3</v>
       </c>
       <c r="C20" s="19">
         <v>2873</v>
       </c>
       <c r="D20" s="19">
         <v>3231.8</v>
       </c>
       <c r="E20" s="19">
         <v>3483</v>
       </c>
       <c r="F20" s="19">
         <v>4415.2</v>
       </c>
       <c r="G20" s="19">
         <v>4052.7</v>
       </c>
       <c r="H20" s="19">
         <v>3264.2</v>
       </c>
       <c r="I20" s="19">
         <v>3228.1</v>
       </c>
@@ -3261,94 +3840,85 @@
       </c>
       <c r="Y20" s="19">
         <v>3168</v>
       </c>
       <c r="Z20" s="19">
         <v>3028.7</v>
       </c>
       <c r="AA20" s="19">
         <v>3460.9</v>
       </c>
       <c r="AB20" s="19">
         <v>3876.6</v>
       </c>
       <c r="AC20" s="19">
         <v>4417.8</v>
       </c>
       <c r="AD20" s="19">
         <v>3962.9</v>
       </c>
       <c r="AE20" s="22">
         <v>4797.8999999999996</v>
       </c>
       <c r="AF20" s="22">
         <v>3965.1</v>
       </c>
-      <c r="AG20" s="19"/>
+      <c r="AG20" s="22">
+        <v>4226.7</v>
+      </c>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
     </row>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...10 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Лист3</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Произ молока с 2022 года</vt:lpstr>
+      <vt:lpstr>Произ молока с 2024 года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Оксана Проценко</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>