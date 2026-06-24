--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1590,51 +1590,51 @@
       </c>
       <c r="S18" s="8">
         <v>327.63</v>
       </c>
       <c r="T18" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AB30" sqref="AB30"/>
+      <selection pane="topRight" activeCell="AK30" sqref="AK30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
@@ -1896,51 +1896,53 @@
       </c>
       <c r="V7" s="20">
         <v>16060.11</v>
       </c>
       <c r="W7" s="20">
         <v>13542.84</v>
       </c>
       <c r="X7" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y7" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z7" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="20">
         <v>9862.92</v>
       </c>
       <c r="AB7" s="20">
         <v>12625.16</v>
       </c>
       <c r="AC7" s="20">
         <v>11240.41</v>
       </c>
-      <c r="AD7" s="20"/>
+      <c r="AD7" s="20">
+        <v>11907.13</v>
+      </c>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>98.8</v>
       </c>
       <c r="C8" s="20">
         <v>35.1</v>
       </c>
       <c r="D8" s="20">
         <v>87.15</v>
       </c>
       <c r="E8" s="20">
         <v>108.35</v>
       </c>
       <c r="F8" s="20">
@@ -1993,51 +1995,53 @@
       </c>
       <c r="V8" s="20">
         <v>143.11000000000001</v>
       </c>
       <c r="W8" s="20">
         <v>174.35</v>
       </c>
       <c r="X8" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y8" s="20">
         <v>226.7</v>
       </c>
       <c r="Z8" s="20">
         <v>96.06</v>
       </c>
       <c r="AA8" s="20">
         <v>95.9</v>
       </c>
       <c r="AB8" s="20">
         <v>211.9</v>
       </c>
       <c r="AC8" s="20">
         <v>80</v>
       </c>
-      <c r="AD8" s="20"/>
+      <c r="AD8" s="20">
+        <v>99.1</v>
+      </c>
       <c r="AE8" s="20"/>
       <c r="AF8" s="20"/>
       <c r="AG8" s="20"/>
       <c r="AH8" s="20"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>26.6</v>
       </c>
       <c r="C9" s="20">
         <v>46</v>
       </c>
       <c r="D9" s="20">
         <v>27.48</v>
       </c>
       <c r="E9" s="20">
         <v>28</v>
       </c>
       <c r="F9" s="20">
@@ -2090,51 +2094,53 @@
       </c>
       <c r="V9" s="20">
         <v>102.2</v>
       </c>
       <c r="W9" s="20">
         <v>12.2</v>
       </c>
       <c r="X9" s="20">
         <v>101.5</v>
       </c>
       <c r="Y9" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z9" s="20">
         <v>26.5</v>
       </c>
       <c r="AA9" s="20">
         <v>44.6</v>
       </c>
       <c r="AB9" s="20">
         <v>31.7</v>
       </c>
       <c r="AC9" s="20">
         <v>24.7</v>
       </c>
-      <c r="AD9" s="20"/>
+      <c r="AD9" s="20">
+        <v>36.9</v>
+      </c>
       <c r="AE9" s="20"/>
       <c r="AF9" s="20"/>
       <c r="AG9" s="20"/>
       <c r="AH9" s="20"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>527.25</v>
       </c>
       <c r="D10" s="20">
         <v>558.99</v>
       </c>
       <c r="E10" s="20">
         <v>423.49</v>
       </c>
       <c r="F10" s="20">
@@ -2187,51 +2193,53 @@
       </c>
       <c r="V10" s="20">
         <v>314.26</v>
       </c>
       <c r="W10" s="20">
         <v>229.74</v>
       </c>
       <c r="X10" s="20">
         <v>225.29</v>
       </c>
       <c r="Y10" s="20">
         <v>992.54</v>
       </c>
       <c r="Z10" s="20">
         <v>313.93</v>
       </c>
       <c r="AA10" s="20">
         <v>387.85</v>
       </c>
       <c r="AB10" s="20">
         <v>660.8</v>
       </c>
       <c r="AC10" s="20">
         <v>421.89</v>
       </c>
-      <c r="AD10" s="20"/>
+      <c r="AD10" s="20">
+        <v>244.96</v>
+      </c>
       <c r="AE10" s="20"/>
       <c r="AF10" s="20"/>
       <c r="AG10" s="20"/>
       <c r="AH10" s="20"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>613.9</v>
       </c>
       <c r="C11" s="20">
         <v>1131.94</v>
       </c>
       <c r="D11" s="20">
         <v>840.4</v>
       </c>
       <c r="E11" s="20">
         <v>880.42</v>
       </c>
       <c r="F11" s="20">
@@ -2284,51 +2292,53 @@
       </c>
       <c r="V11" s="20">
         <v>1742.67</v>
       </c>
       <c r="W11" s="20">
         <v>1144.6500000000001</v>
       </c>
       <c r="X11" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y11" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z11" s="20">
         <v>495.85</v>
       </c>
       <c r="AA11" s="20">
         <v>999.1</v>
       </c>
       <c r="AB11" s="20">
         <v>725.21</v>
       </c>
       <c r="AC11" s="20">
         <v>839.41</v>
       </c>
-      <c r="AD11" s="20"/>
+      <c r="AD11" s="20">
+        <v>1211.5</v>
+      </c>
       <c r="AE11" s="20"/>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>201.64</v>
       </c>
       <c r="C12" s="20">
         <v>298.02</v>
       </c>
       <c r="D12" s="20">
         <v>361.51</v>
       </c>
       <c r="E12" s="20">
         <v>281.95999999999998</v>
       </c>
       <c r="F12" s="20">
@@ -2381,51 +2391,53 @@
       </c>
       <c r="V12" s="20">
         <v>245.84</v>
       </c>
       <c r="W12" s="20">
         <v>106.04</v>
       </c>
       <c r="X12" s="20">
         <v>125.14</v>
       </c>
       <c r="Y12" s="20">
         <v>273.19</v>
       </c>
       <c r="Z12" s="20">
         <v>181.4</v>
       </c>
       <c r="AA12" s="20">
         <v>222.76</v>
       </c>
       <c r="AB12" s="20">
         <v>308.29000000000002</v>
       </c>
       <c r="AC12" s="20">
         <v>243.71</v>
       </c>
-      <c r="AD12" s="20"/>
+      <c r="AD12" s="20">
+        <v>286.86</v>
+      </c>
       <c r="AE12" s="20"/>
       <c r="AF12" s="20"/>
       <c r="AG12" s="20"/>
       <c r="AH12" s="20"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>221.2</v>
       </c>
       <c r="C13" s="20">
         <v>214.6</v>
       </c>
       <c r="D13" s="20">
         <v>588.6</v>
       </c>
       <c r="E13" s="20">
         <v>346.7</v>
       </c>
       <c r="F13" s="20">
@@ -2478,51 +2490,53 @@
       </c>
       <c r="V13" s="20">
         <v>2109.4</v>
       </c>
       <c r="W13" s="20">
         <v>992.1</v>
       </c>
       <c r="X13" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y13" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z13" s="20">
         <v>148.5</v>
       </c>
       <c r="AA13" s="20">
         <v>211</v>
       </c>
       <c r="AB13" s="20">
         <v>510.1</v>
       </c>
       <c r="AC13" s="20">
         <v>294.5</v>
       </c>
-      <c r="AD13" s="20"/>
+      <c r="AD13" s="20">
+        <v>602.5</v>
+      </c>
       <c r="AE13" s="20"/>
       <c r="AF13" s="20"/>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="20">
         <v>460.7</v>
       </c>
       <c r="D14" s="20">
         <v>540.5</v>
       </c>
       <c r="E14" s="20">
         <v>364.1</v>
       </c>
       <c r="F14" s="20">
@@ -2575,51 +2589,53 @@
       </c>
       <c r="V14" s="20">
         <v>539.4</v>
       </c>
       <c r="W14" s="20">
         <v>344.3</v>
       </c>
       <c r="X14" s="20">
         <v>699.6</v>
       </c>
       <c r="Y14" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z14" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="20">
         <v>377.6</v>
       </c>
       <c r="AB14" s="20">
         <v>297.3</v>
       </c>
       <c r="AC14" s="20">
         <v>292.10000000000002</v>
       </c>
-      <c r="AD14" s="20"/>
+      <c r="AD14" s="20">
+        <v>304.7</v>
+      </c>
       <c r="AE14" s="20"/>
       <c r="AF14" s="20"/>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>110.2</v>
       </c>
       <c r="D15" s="20">
         <v>437</v>
       </c>
       <c r="E15" s="20">
         <v>255.1</v>
       </c>
       <c r="F15" s="20">
@@ -2672,51 +2688,53 @@
       </c>
       <c r="V15" s="20">
         <v>1507.4</v>
       </c>
       <c r="W15" s="20">
         <v>748.3</v>
       </c>
       <c r="X15" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y15" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z15" s="20">
         <v>98.9</v>
       </c>
       <c r="AA15" s="20">
         <v>99.4</v>
       </c>
       <c r="AB15" s="20">
         <v>359.2</v>
       </c>
       <c r="AC15" s="20">
         <v>202.5</v>
       </c>
-      <c r="AD15" s="20"/>
+      <c r="AD15" s="20">
+        <v>465.8</v>
+      </c>
       <c r="AE15" s="20"/>
       <c r="AF15" s="20"/>
       <c r="AG15" s="20"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>578</v>
       </c>
       <c r="D16" s="20">
         <v>405.1</v>
       </c>
       <c r="E16" s="20">
         <v>309.60000000000002</v>
       </c>
       <c r="F16" s="20">
@@ -2769,51 +2787,53 @@
       </c>
       <c r="V16" s="20">
         <v>71.91</v>
       </c>
       <c r="W16" s="20">
         <v>266.39999999999998</v>
       </c>
       <c r="X16" s="20">
         <v>861.8</v>
       </c>
       <c r="Y16" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z16" s="20">
         <v>117.7</v>
       </c>
       <c r="AA16" s="20">
         <v>439.3</v>
       </c>
       <c r="AB16" s="20">
         <v>256.31</v>
       </c>
       <c r="AC16" s="20">
         <v>305</v>
       </c>
-      <c r="AD16" s="20"/>
+      <c r="AD16" s="20">
+        <v>277.3</v>
+      </c>
       <c r="AE16" s="20"/>
       <c r="AF16" s="20"/>
       <c r="AG16" s="20"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>432.7</v>
       </c>
       <c r="C17" s="20">
         <v>730.2</v>
       </c>
       <c r="D17" s="20">
         <v>438</v>
       </c>
       <c r="E17" s="20">
         <v>711.2</v>
       </c>
       <c r="F17" s="20">
@@ -2866,51 +2886,53 @@
       </c>
       <c r="V17" s="20">
         <v>1523.9</v>
       </c>
       <c r="W17" s="20">
         <v>1335.1</v>
       </c>
       <c r="X17" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y17" s="20">
         <v>4901</v>
       </c>
       <c r="Z17" s="20">
         <v>335.6</v>
       </c>
       <c r="AA17" s="20">
         <v>653.29999999999995</v>
       </c>
       <c r="AB17" s="20">
         <v>468.3</v>
       </c>
       <c r="AC17" s="20">
         <v>661.9</v>
       </c>
-      <c r="AD17" s="20"/>
+      <c r="AD17" s="20">
+        <v>686.4</v>
+      </c>
       <c r="AE17" s="20"/>
       <c r="AF17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>6943.42</v>
       </c>
       <c r="C18" s="20">
         <v>6672.85</v>
       </c>
       <c r="D18" s="20">
         <v>7378.72</v>
       </c>
       <c r="E18" s="20">
         <v>7067.69</v>
       </c>
       <c r="F18" s="20">
@@ -2963,51 +2985,53 @@
       </c>
       <c r="V18" s="20">
         <v>6803.38</v>
       </c>
       <c r="W18" s="20">
         <v>7612.63</v>
       </c>
       <c r="X18" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y18" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z18" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="20">
         <v>5912.27</v>
       </c>
       <c r="AB18" s="20">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC18" s="20">
         <v>7471.1</v>
       </c>
-      <c r="AD18" s="20"/>
+      <c r="AD18" s="20">
+        <v>7380.62</v>
+      </c>
       <c r="AE18" s="20"/>
       <c r="AF18" s="20"/>
       <c r="AG18" s="20"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="20">
         <v>222.4</v>
       </c>
       <c r="C19" s="20">
         <v>378.55</v>
       </c>
       <c r="D19" s="20">
         <v>446.6</v>
       </c>
       <c r="E19" s="20">
         <v>312.60000000000002</v>
       </c>
       <c r="F19" s="20">
@@ -3060,51 +3084,53 @@
       </c>
       <c r="V19" s="20">
         <v>668</v>
       </c>
       <c r="W19" s="20">
         <v>349</v>
       </c>
       <c r="X19" s="20">
         <v>531.1</v>
       </c>
       <c r="Y19" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z19" s="20">
         <v>207.4</v>
       </c>
       <c r="AA19" s="20">
         <v>199.3</v>
       </c>
       <c r="AB19" s="20">
         <v>173.9</v>
       </c>
       <c r="AC19" s="20">
         <v>244.95</v>
       </c>
-      <c r="AD19" s="20"/>
+      <c r="AD19" s="20">
+        <v>170.6</v>
+      </c>
       <c r="AE19" s="20"/>
       <c r="AF19" s="20"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="20">
         <v>274.18</v>
       </c>
       <c r="C20" s="20">
         <v>232.17</v>
       </c>
       <c r="D20" s="20">
         <v>507.27</v>
       </c>
       <c r="E20" s="20">
         <v>365.93</v>
       </c>
       <c r="F20" s="20">
@@ -3157,51 +3183,53 @@
       </c>
       <c r="V20" s="20">
         <v>288.74</v>
       </c>
       <c r="W20" s="20">
         <v>228.03</v>
       </c>
       <c r="X20" s="20">
         <v>289.25</v>
       </c>
       <c r="Y20" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z20" s="20">
         <v>287.69</v>
       </c>
       <c r="AA20" s="20">
         <v>220.54</v>
       </c>
       <c r="AB20" s="20">
         <v>146.26</v>
       </c>
       <c r="AC20" s="20">
         <v>158.66</v>
       </c>
-      <c r="AD20" s="20"/>
+      <c r="AD20" s="20">
+        <v>140</v>
+      </c>
       <c r="AE20" s="20"/>
       <c r="AF20" s="20"/>
       <c r="AG20" s="20"/>
       <c r="AH20" s="20"/>
       <c r="AI20" s="20"/>
       <c r="AJ20" s="20"/>
       <c r="AK20" s="20"/>
     </row>
     <row r="21" spans="1:37" s="13" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>