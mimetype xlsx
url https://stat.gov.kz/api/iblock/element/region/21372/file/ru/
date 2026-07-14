--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="23895" windowHeight="9975" activeTab="1"/>
   </bookViews>
@@ -115,98 +116,103 @@
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -304,51 +310,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -402,50 +408,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -699,50 +708,54 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:20" ht="18.75">
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
@@ -1590,51 +1603,51 @@
       </c>
       <c r="S18" s="8">
         <v>327.63</v>
       </c>
       <c r="T18" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AK30" sqref="AK30"/>
+      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
@@ -1899,51 +1912,53 @@
       </c>
       <c r="W7" s="20">
         <v>13542.84</v>
       </c>
       <c r="X7" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y7" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z7" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="20">
         <v>9862.92</v>
       </c>
       <c r="AB7" s="20">
         <v>12625.16</v>
       </c>
       <c r="AC7" s="20">
         <v>11240.41</v>
       </c>
       <c r="AD7" s="20">
         <v>11907.13</v>
       </c>
-      <c r="AE7" s="20"/>
+      <c r="AE7" s="36">
+        <v>17566.95</v>
+      </c>
       <c r="AF7" s="20"/>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>98.8</v>
       </c>
       <c r="C8" s="20">
         <v>35.1</v>
       </c>
       <c r="D8" s="20">
         <v>87.15</v>
       </c>
       <c r="E8" s="20">
         <v>108.35</v>
       </c>
       <c r="F8" s="20">
         <v>151.25</v>
@@ -1998,51 +2013,53 @@
       </c>
       <c r="W8" s="20">
         <v>174.35</v>
       </c>
       <c r="X8" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y8" s="20">
         <v>226.7</v>
       </c>
       <c r="Z8" s="20">
         <v>96.06</v>
       </c>
       <c r="AA8" s="20">
         <v>95.9</v>
       </c>
       <c r="AB8" s="20">
         <v>211.9</v>
       </c>
       <c r="AC8" s="20">
         <v>80</v>
       </c>
       <c r="AD8" s="20">
         <v>99.1</v>
       </c>
-      <c r="AE8" s="20"/>
+      <c r="AE8" s="36">
+        <v>186.3</v>
+      </c>
       <c r="AF8" s="20"/>
       <c r="AG8" s="20"/>
       <c r="AH8" s="20"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>26.6</v>
       </c>
       <c r="C9" s="20">
         <v>46</v>
       </c>
       <c r="D9" s="20">
         <v>27.48</v>
       </c>
       <c r="E9" s="20">
         <v>28</v>
       </c>
       <c r="F9" s="20">
         <v>37.130000000000003</v>
@@ -2097,51 +2114,53 @@
       </c>
       <c r="W9" s="20">
         <v>12.2</v>
       </c>
       <c r="X9" s="20">
         <v>101.5</v>
       </c>
       <c r="Y9" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z9" s="20">
         <v>26.5</v>
       </c>
       <c r="AA9" s="20">
         <v>44.6</v>
       </c>
       <c r="AB9" s="20">
         <v>31.7</v>
       </c>
       <c r="AC9" s="20">
         <v>24.7</v>
       </c>
       <c r="AD9" s="20">
         <v>36.9</v>
       </c>
-      <c r="AE9" s="20"/>
+      <c r="AE9" s="36">
+        <v>97.7</v>
+      </c>
       <c r="AF9" s="20"/>
       <c r="AG9" s="20"/>
       <c r="AH9" s="20"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>527.25</v>
       </c>
       <c r="D10" s="20">
         <v>558.99</v>
       </c>
       <c r="E10" s="20">
         <v>423.49</v>
       </c>
       <c r="F10" s="20">
         <v>404.85</v>
@@ -2196,51 +2215,53 @@
       </c>
       <c r="W10" s="20">
         <v>229.74</v>
       </c>
       <c r="X10" s="20">
         <v>225.29</v>
       </c>
       <c r="Y10" s="20">
         <v>992.54</v>
       </c>
       <c r="Z10" s="20">
         <v>313.93</v>
       </c>
       <c r="AA10" s="20">
         <v>387.85</v>
       </c>
       <c r="AB10" s="20">
         <v>660.8</v>
       </c>
       <c r="AC10" s="20">
         <v>421.89</v>
       </c>
       <c r="AD10" s="20">
         <v>244.96</v>
       </c>
-      <c r="AE10" s="20"/>
+      <c r="AE10" s="36">
+        <v>568.51</v>
+      </c>
       <c r="AF10" s="20"/>
       <c r="AG10" s="20"/>
       <c r="AH10" s="20"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>613.9</v>
       </c>
       <c r="C11" s="20">
         <v>1131.94</v>
       </c>
       <c r="D11" s="20">
         <v>840.4</v>
       </c>
       <c r="E11" s="20">
         <v>880.42</v>
       </c>
       <c r="F11" s="20">
         <v>1320.77</v>
@@ -2295,51 +2316,53 @@
       </c>
       <c r="W11" s="20">
         <v>1144.6500000000001</v>
       </c>
       <c r="X11" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y11" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z11" s="20">
         <v>495.85</v>
       </c>
       <c r="AA11" s="20">
         <v>999.1</v>
       </c>
       <c r="AB11" s="20">
         <v>725.21</v>
       </c>
       <c r="AC11" s="20">
         <v>839.41</v>
       </c>
       <c r="AD11" s="20">
         <v>1211.5</v>
       </c>
-      <c r="AE11" s="20"/>
+      <c r="AE11" s="36">
+        <v>933.8</v>
+      </c>
       <c r="AF11" s="20"/>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>201.64</v>
       </c>
       <c r="C12" s="20">
         <v>298.02</v>
       </c>
       <c r="D12" s="20">
         <v>361.51</v>
       </c>
       <c r="E12" s="20">
         <v>281.95999999999998</v>
       </c>
       <c r="F12" s="20">
         <v>391.18</v>
@@ -2394,51 +2417,53 @@
       </c>
       <c r="W12" s="20">
         <v>106.04</v>
       </c>
       <c r="X12" s="20">
         <v>125.14</v>
       </c>
       <c r="Y12" s="20">
         <v>273.19</v>
       </c>
       <c r="Z12" s="20">
         <v>181.4</v>
       </c>
       <c r="AA12" s="20">
         <v>222.76</v>
       </c>
       <c r="AB12" s="20">
         <v>308.29000000000002</v>
       </c>
       <c r="AC12" s="20">
         <v>243.71</v>
       </c>
       <c r="AD12" s="20">
         <v>286.86</v>
       </c>
-      <c r="AE12" s="20"/>
+      <c r="AE12" s="36">
+        <v>687.01</v>
+      </c>
       <c r="AF12" s="20"/>
       <c r="AG12" s="20"/>
       <c r="AH12" s="20"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>221.2</v>
       </c>
       <c r="C13" s="20">
         <v>214.6</v>
       </c>
       <c r="D13" s="20">
         <v>588.6</v>
       </c>
       <c r="E13" s="20">
         <v>346.7</v>
       </c>
       <c r="F13" s="20">
         <v>762.9</v>
@@ -2493,51 +2518,53 @@
       </c>
       <c r="W13" s="20">
         <v>992.1</v>
       </c>
       <c r="X13" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y13" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z13" s="20">
         <v>148.5</v>
       </c>
       <c r="AA13" s="20">
         <v>211</v>
       </c>
       <c r="AB13" s="20">
         <v>510.1</v>
       </c>
       <c r="AC13" s="20">
         <v>294.5</v>
       </c>
       <c r="AD13" s="20">
         <v>602.5</v>
       </c>
-      <c r="AE13" s="20"/>
+      <c r="AE13" s="36">
+        <v>1098.9000000000001</v>
+      </c>
       <c r="AF13" s="20"/>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="20">
         <v>460.7</v>
       </c>
       <c r="D14" s="20">
         <v>540.5</v>
       </c>
       <c r="E14" s="20">
         <v>364.1</v>
       </c>
       <c r="F14" s="20">
         <v>276.3</v>
@@ -2592,51 +2619,53 @@
       </c>
       <c r="W14" s="20">
         <v>344.3</v>
       </c>
       <c r="X14" s="20">
         <v>699.6</v>
       </c>
       <c r="Y14" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z14" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="20">
         <v>377.6</v>
       </c>
       <c r="AB14" s="20">
         <v>297.3</v>
       </c>
       <c r="AC14" s="20">
         <v>292.10000000000002</v>
       </c>
       <c r="AD14" s="20">
         <v>304.7</v>
       </c>
-      <c r="AE14" s="20"/>
+      <c r="AE14" s="36">
+        <v>499.9</v>
+      </c>
       <c r="AF14" s="20"/>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>110.2</v>
       </c>
       <c r="D15" s="20">
         <v>437</v>
       </c>
       <c r="E15" s="20">
         <v>255.1</v>
       </c>
       <c r="F15" s="20">
         <v>633</v>
@@ -2691,51 +2720,53 @@
       </c>
       <c r="W15" s="20">
         <v>748.3</v>
       </c>
       <c r="X15" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y15" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z15" s="20">
         <v>98.9</v>
       </c>
       <c r="AA15" s="20">
         <v>99.4</v>
       </c>
       <c r="AB15" s="20">
         <v>359.2</v>
       </c>
       <c r="AC15" s="20">
         <v>202.5</v>
       </c>
       <c r="AD15" s="20">
         <v>465.8</v>
       </c>
-      <c r="AE15" s="20"/>
+      <c r="AE15" s="36">
+        <v>687.8</v>
+      </c>
       <c r="AF15" s="20"/>
       <c r="AG15" s="20"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>578</v>
       </c>
       <c r="D16" s="20">
         <v>405.1</v>
       </c>
       <c r="E16" s="20">
         <v>309.60000000000002</v>
       </c>
       <c r="F16" s="20">
         <v>294.8</v>
@@ -2790,51 +2821,53 @@
       </c>
       <c r="W16" s="20">
         <v>266.39999999999998</v>
       </c>
       <c r="X16" s="20">
         <v>861.8</v>
       </c>
       <c r="Y16" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z16" s="20">
         <v>117.7</v>
       </c>
       <c r="AA16" s="20">
         <v>439.3</v>
       </c>
       <c r="AB16" s="20">
         <v>256.31</v>
       </c>
       <c r="AC16" s="20">
         <v>305</v>
       </c>
       <c r="AD16" s="20">
         <v>277.3</v>
       </c>
-      <c r="AE16" s="20"/>
+      <c r="AE16" s="36">
+        <v>672.2</v>
+      </c>
       <c r="AF16" s="20"/>
       <c r="AG16" s="20"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>432.7</v>
       </c>
       <c r="C17" s="20">
         <v>730.2</v>
       </c>
       <c r="D17" s="20">
         <v>438</v>
       </c>
       <c r="E17" s="20">
         <v>711.2</v>
       </c>
       <c r="F17" s="20">
         <v>653.70000000000005</v>
@@ -2889,51 +2922,53 @@
       </c>
       <c r="W17" s="20">
         <v>1335.1</v>
       </c>
       <c r="X17" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y17" s="20">
         <v>4901</v>
       </c>
       <c r="Z17" s="20">
         <v>335.6</v>
       </c>
       <c r="AA17" s="20">
         <v>653.29999999999995</v>
       </c>
       <c r="AB17" s="20">
         <v>468.3</v>
       </c>
       <c r="AC17" s="20">
         <v>661.9</v>
       </c>
       <c r="AD17" s="20">
         <v>686.4</v>
       </c>
-      <c r="AE17" s="20"/>
+      <c r="AE17" s="36">
+        <v>2460.8000000000002</v>
+      </c>
       <c r="AF17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>6943.42</v>
       </c>
       <c r="C18" s="20">
         <v>6672.85</v>
       </c>
       <c r="D18" s="20">
         <v>7378.72</v>
       </c>
       <c r="E18" s="20">
         <v>7067.69</v>
       </c>
       <c r="F18" s="20">
         <v>8012.22</v>
@@ -2988,51 +3023,53 @@
       </c>
       <c r="W18" s="20">
         <v>7612.63</v>
       </c>
       <c r="X18" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y18" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z18" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="20">
         <v>5912.27</v>
       </c>
       <c r="AB18" s="20">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC18" s="20">
         <v>7471.1</v>
       </c>
       <c r="AD18" s="20">
         <v>7380.62</v>
       </c>
-      <c r="AE18" s="20"/>
+      <c r="AE18" s="36">
+        <v>8890.48</v>
+      </c>
       <c r="AF18" s="20"/>
       <c r="AG18" s="20"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="20">
         <v>222.4</v>
       </c>
       <c r="C19" s="20">
         <v>378.55</v>
       </c>
       <c r="D19" s="20">
         <v>446.6</v>
       </c>
       <c r="E19" s="20">
         <v>312.60000000000002</v>
       </c>
       <c r="F19" s="20">
         <v>243.4</v>
@@ -3087,51 +3124,53 @@
       </c>
       <c r="W19" s="20">
         <v>349</v>
       </c>
       <c r="X19" s="20">
         <v>531.1</v>
       </c>
       <c r="Y19" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z19" s="20">
         <v>207.4</v>
       </c>
       <c r="AA19" s="20">
         <v>199.3</v>
       </c>
       <c r="AB19" s="20">
         <v>173.9</v>
       </c>
       <c r="AC19" s="20">
         <v>244.95</v>
       </c>
       <c r="AD19" s="20">
         <v>170.6</v>
       </c>
-      <c r="AE19" s="20"/>
+      <c r="AE19" s="36">
+        <v>370.3</v>
+      </c>
       <c r="AF19" s="20"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="20">
         <v>274.18</v>
       </c>
       <c r="C20" s="20">
         <v>232.17</v>
       </c>
       <c r="D20" s="20">
         <v>507.27</v>
       </c>
       <c r="E20" s="20">
         <v>365.93</v>
       </c>
       <c r="F20" s="20">
         <v>340.03</v>
@@ -3186,68 +3225,71 @@
       </c>
       <c r="W20" s="20">
         <v>228.03</v>
       </c>
       <c r="X20" s="20">
         <v>289.25</v>
       </c>
       <c r="Y20" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z20" s="20">
         <v>287.69</v>
       </c>
       <c r="AA20" s="20">
         <v>220.54</v>
       </c>
       <c r="AB20" s="20">
         <v>146.26</v>
       </c>
       <c r="AC20" s="20">
         <v>158.66</v>
       </c>
       <c r="AD20" s="20">
         <v>140</v>
       </c>
-      <c r="AE20" s="20"/>
+      <c r="AE20" s="36">
+        <v>413.35</v>
+      </c>
       <c r="AF20" s="20"/>
       <c r="AG20" s="20"/>
       <c r="AH20" s="20"/>
       <c r="AI20" s="20"/>
       <c r="AJ20" s="20"/>
       <c r="AK20" s="20"/>
     </row>
     <row r="21" spans="1:37" s="13" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>