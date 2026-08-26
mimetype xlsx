--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -373,88 +373,88 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -727,107 +727,107 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:20" ht="18.75">
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="24"/>
-[...16 lines deleted...]
-      <c r="T3" s="24"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="T3" s="25"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
       <c r="T4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="2" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="27"/>
-[...5 lines deleted...]
-      <c r="I5" s="29">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="30">
         <v>2023</v>
       </c>
-      <c r="J5" s="29"/>
-[...9 lines deleted...]
-      <c r="T5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="30"/>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
+      <c r="S5" s="30"/>
+      <c r="T5" s="31"/>
     </row>
     <row r="6" spans="1:20" ht="26.25" thickBot="1">
-      <c r="A6" s="26"/>
+      <c r="A6" s="27"/>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1603,159 +1603,159 @@
       </c>
       <c r="S18" s="8">
         <v>327.63</v>
       </c>
       <c r="T18" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
+      <selection pane="topRight" activeCell="AE28" sqref="AE28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="31"/>
-[...33 lines deleted...]
-      <c r="AK3" s="31"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="32"/>
+      <c r="AA3" s="32"/>
+      <c r="AB3" s="32"/>
+      <c r="AC3" s="32"/>
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+      <c r="AF3" s="32"/>
+      <c r="AG3" s="32"/>
+      <c r="AH3" s="32"/>
+      <c r="AI3" s="32"/>
+      <c r="AJ3" s="32"/>
+      <c r="AK3" s="32"/>
     </row>
     <row r="4" spans="1:37" s="13" customFormat="1" ht="12" thickBot="1">
       <c r="M4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AK4" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="14" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="35">
         <v>2024</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="35">
         <v>2025</v>
       </c>
-      <c r="O5" s="34"/>
-[...10 lines deleted...]
-      <c r="Z5" s="34">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="35"/>
+      <c r="U5" s="35"/>
+      <c r="V5" s="35"/>
+      <c r="W5" s="35"/>
+      <c r="X5" s="35"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="35">
         <v>2026</v>
       </c>
-      <c r="AA5" s="34"/>
-[...9 lines deleted...]
-      <c r="AK5" s="35"/>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+      <c r="AC5" s="35"/>
+      <c r="AD5" s="35"/>
+      <c r="AE5" s="35"/>
+      <c r="AF5" s="35"/>
+      <c r="AG5" s="35"/>
+      <c r="AH5" s="35"/>
+      <c r="AI5" s="35"/>
+      <c r="AJ5" s="35"/>
+      <c r="AK5" s="36"/>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1" ht="12" thickBot="1">
-      <c r="A6" s="33"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="15" t="s">
@@ -1912,54 +1912,56 @@
       </c>
       <c r="W7" s="20">
         <v>13542.84</v>
       </c>
       <c r="X7" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y7" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z7" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="20">
         <v>9862.92</v>
       </c>
       <c r="AB7" s="20">
         <v>12625.16</v>
       </c>
       <c r="AC7" s="20">
         <v>11240.41</v>
       </c>
       <c r="AD7" s="20">
         <v>11907.13</v>
       </c>
-      <c r="AE7" s="36">
+      <c r="AE7" s="24">
         <v>17566.95</v>
       </c>
-      <c r="AF7" s="20"/>
+      <c r="AF7" s="24">
+        <v>13954.56</v>
+      </c>
       <c r="AG7" s="20"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>98.8</v>
       </c>
       <c r="C8" s="20">
         <v>35.1</v>
       </c>
       <c r="D8" s="20">
         <v>87.15</v>
       </c>
       <c r="E8" s="20">
         <v>108.35</v>
       </c>
       <c r="F8" s="20">
         <v>151.25</v>
       </c>
@@ -2013,54 +2015,56 @@
       </c>
       <c r="W8" s="20">
         <v>174.35</v>
       </c>
       <c r="X8" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y8" s="20">
         <v>226.7</v>
       </c>
       <c r="Z8" s="20">
         <v>96.06</v>
       </c>
       <c r="AA8" s="20">
         <v>95.9</v>
       </c>
       <c r="AB8" s="20">
         <v>211.9</v>
       </c>
       <c r="AC8" s="20">
         <v>80</v>
       </c>
       <c r="AD8" s="20">
         <v>99.1</v>
       </c>
-      <c r="AE8" s="36">
+      <c r="AE8" s="24">
         <v>186.3</v>
       </c>
-      <c r="AF8" s="20"/>
+      <c r="AF8" s="24">
+        <v>121.71</v>
+      </c>
       <c r="AG8" s="20"/>
       <c r="AH8" s="20"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>26.6</v>
       </c>
       <c r="C9" s="20">
         <v>46</v>
       </c>
       <c r="D9" s="20">
         <v>27.48</v>
       </c>
       <c r="E9" s="20">
         <v>28</v>
       </c>
       <c r="F9" s="20">
         <v>37.130000000000003</v>
       </c>
@@ -2114,54 +2118,56 @@
       </c>
       <c r="W9" s="20">
         <v>12.2</v>
       </c>
       <c r="X9" s="20">
         <v>101.5</v>
       </c>
       <c r="Y9" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z9" s="20">
         <v>26.5</v>
       </c>
       <c r="AA9" s="20">
         <v>44.6</v>
       </c>
       <c r="AB9" s="20">
         <v>31.7</v>
       </c>
       <c r="AC9" s="20">
         <v>24.7</v>
       </c>
       <c r="AD9" s="20">
         <v>36.9</v>
       </c>
-      <c r="AE9" s="36">
+      <c r="AE9" s="24">
         <v>97.7</v>
       </c>
-      <c r="AF9" s="20"/>
+      <c r="AF9" s="24">
+        <v>332.9</v>
+      </c>
       <c r="AG9" s="20"/>
       <c r="AH9" s="20"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>527.25</v>
       </c>
       <c r="D10" s="20">
         <v>558.99</v>
       </c>
       <c r="E10" s="20">
         <v>423.49</v>
       </c>
       <c r="F10" s="20">
         <v>404.85</v>
       </c>
@@ -2215,54 +2221,56 @@
       </c>
       <c r="W10" s="20">
         <v>229.74</v>
       </c>
       <c r="X10" s="20">
         <v>225.29</v>
       </c>
       <c r="Y10" s="20">
         <v>992.54</v>
       </c>
       <c r="Z10" s="20">
         <v>313.93</v>
       </c>
       <c r="AA10" s="20">
         <v>387.85</v>
       </c>
       <c r="AB10" s="20">
         <v>660.8</v>
       </c>
       <c r="AC10" s="20">
         <v>421.89</v>
       </c>
       <c r="AD10" s="20">
         <v>244.96</v>
       </c>
-      <c r="AE10" s="36">
+      <c r="AE10" s="24">
         <v>568.51</v>
       </c>
-      <c r="AF10" s="20"/>
+      <c r="AF10" s="24">
+        <v>521.32000000000005</v>
+      </c>
       <c r="AG10" s="20"/>
       <c r="AH10" s="20"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>613.9</v>
       </c>
       <c r="C11" s="20">
         <v>1131.94</v>
       </c>
       <c r="D11" s="20">
         <v>840.4</v>
       </c>
       <c r="E11" s="20">
         <v>880.42</v>
       </c>
       <c r="F11" s="20">
         <v>1320.77</v>
       </c>
@@ -2316,54 +2324,56 @@
       </c>
       <c r="W11" s="20">
         <v>1144.6500000000001</v>
       </c>
       <c r="X11" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y11" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z11" s="20">
         <v>495.85</v>
       </c>
       <c r="AA11" s="20">
         <v>999.1</v>
       </c>
       <c r="AB11" s="20">
         <v>725.21</v>
       </c>
       <c r="AC11" s="20">
         <v>839.41</v>
       </c>
       <c r="AD11" s="20">
         <v>1211.5</v>
       </c>
-      <c r="AE11" s="36">
+      <c r="AE11" s="24">
         <v>933.8</v>
       </c>
-      <c r="AF11" s="20"/>
+      <c r="AF11" s="24">
+        <v>1315.9</v>
+      </c>
       <c r="AG11" s="20"/>
       <c r="AH11" s="20"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>201.64</v>
       </c>
       <c r="C12" s="20">
         <v>298.02</v>
       </c>
       <c r="D12" s="20">
         <v>361.51</v>
       </c>
       <c r="E12" s="20">
         <v>281.95999999999998</v>
       </c>
       <c r="F12" s="20">
         <v>391.18</v>
       </c>
@@ -2417,54 +2427,56 @@
       </c>
       <c r="W12" s="20">
         <v>106.04</v>
       </c>
       <c r="X12" s="20">
         <v>125.14</v>
       </c>
       <c r="Y12" s="20">
         <v>273.19</v>
       </c>
       <c r="Z12" s="20">
         <v>181.4</v>
       </c>
       <c r="AA12" s="20">
         <v>222.76</v>
       </c>
       <c r="AB12" s="20">
         <v>308.29000000000002</v>
       </c>
       <c r="AC12" s="20">
         <v>243.71</v>
       </c>
       <c r="AD12" s="20">
         <v>286.86</v>
       </c>
-      <c r="AE12" s="36">
+      <c r="AE12" s="24">
         <v>687.01</v>
       </c>
-      <c r="AF12" s="20"/>
+      <c r="AF12" s="24">
+        <v>59.96</v>
+      </c>
       <c r="AG12" s="20"/>
       <c r="AH12" s="20"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>221.2</v>
       </c>
       <c r="C13" s="20">
         <v>214.6</v>
       </c>
       <c r="D13" s="20">
         <v>588.6</v>
       </c>
       <c r="E13" s="20">
         <v>346.7</v>
       </c>
       <c r="F13" s="20">
         <v>762.9</v>
       </c>
@@ -2518,54 +2530,56 @@
       </c>
       <c r="W13" s="20">
         <v>992.1</v>
       </c>
       <c r="X13" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y13" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z13" s="20">
         <v>148.5</v>
       </c>
       <c r="AA13" s="20">
         <v>211</v>
       </c>
       <c r="AB13" s="20">
         <v>510.1</v>
       </c>
       <c r="AC13" s="20">
         <v>294.5</v>
       </c>
       <c r="AD13" s="20">
         <v>602.5</v>
       </c>
-      <c r="AE13" s="36">
+      <c r="AE13" s="24">
         <v>1098.9000000000001</v>
       </c>
-      <c r="AF13" s="20"/>
+      <c r="AF13" s="24">
+        <v>947</v>
+      </c>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="20">
         <v>460.7</v>
       </c>
       <c r="D14" s="20">
         <v>540.5</v>
       </c>
       <c r="E14" s="20">
         <v>364.1</v>
       </c>
       <c r="F14" s="20">
         <v>276.3</v>
       </c>
@@ -2619,54 +2633,56 @@
       </c>
       <c r="W14" s="20">
         <v>344.3</v>
       </c>
       <c r="X14" s="20">
         <v>699.6</v>
       </c>
       <c r="Y14" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z14" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="20">
         <v>377.6</v>
       </c>
       <c r="AB14" s="20">
         <v>297.3</v>
       </c>
       <c r="AC14" s="20">
         <v>292.10000000000002</v>
       </c>
       <c r="AD14" s="20">
         <v>304.7</v>
       </c>
-      <c r="AE14" s="36">
+      <c r="AE14" s="24">
         <v>499.9</v>
       </c>
-      <c r="AF14" s="20"/>
+      <c r="AF14" s="24">
+        <v>579.70000000000005</v>
+      </c>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>110.2</v>
       </c>
       <c r="D15" s="20">
         <v>437</v>
       </c>
       <c r="E15" s="20">
         <v>255.1</v>
       </c>
       <c r="F15" s="20">
         <v>633</v>
       </c>
@@ -2720,54 +2736,56 @@
       </c>
       <c r="W15" s="20">
         <v>748.3</v>
       </c>
       <c r="X15" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y15" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z15" s="20">
         <v>98.9</v>
       </c>
       <c r="AA15" s="20">
         <v>99.4</v>
       </c>
       <c r="AB15" s="20">
         <v>359.2</v>
       </c>
       <c r="AC15" s="20">
         <v>202.5</v>
       </c>
       <c r="AD15" s="20">
         <v>465.8</v>
       </c>
-      <c r="AE15" s="36">
+      <c r="AE15" s="24">
         <v>687.8</v>
       </c>
-      <c r="AF15" s="20"/>
+      <c r="AF15" s="24">
+        <v>534.4</v>
+      </c>
       <c r="AG15" s="20"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>578</v>
       </c>
       <c r="D16" s="20">
         <v>405.1</v>
       </c>
       <c r="E16" s="20">
         <v>309.60000000000002</v>
       </c>
       <c r="F16" s="20">
         <v>294.8</v>
       </c>
@@ -2821,54 +2839,56 @@
       </c>
       <c r="W16" s="20">
         <v>266.39999999999998</v>
       </c>
       <c r="X16" s="20">
         <v>861.8</v>
       </c>
       <c r="Y16" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z16" s="20">
         <v>117.7</v>
       </c>
       <c r="AA16" s="20">
         <v>439.3</v>
       </c>
       <c r="AB16" s="20">
         <v>256.31</v>
       </c>
       <c r="AC16" s="20">
         <v>305</v>
       </c>
       <c r="AD16" s="20">
         <v>277.3</v>
       </c>
-      <c r="AE16" s="36">
+      <c r="AE16" s="24">
         <v>672.2</v>
       </c>
-      <c r="AF16" s="20"/>
+      <c r="AF16" s="24">
+        <v>593.29999999999995</v>
+      </c>
       <c r="AG16" s="20"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>432.7</v>
       </c>
       <c r="C17" s="20">
         <v>730.2</v>
       </c>
       <c r="D17" s="20">
         <v>438</v>
       </c>
       <c r="E17" s="20">
         <v>711.2</v>
       </c>
       <c r="F17" s="20">
         <v>653.70000000000005</v>
       </c>
@@ -2922,54 +2942,56 @@
       </c>
       <c r="W17" s="20">
         <v>1335.1</v>
       </c>
       <c r="X17" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y17" s="20">
         <v>4901</v>
       </c>
       <c r="Z17" s="20">
         <v>335.6</v>
       </c>
       <c r="AA17" s="20">
         <v>653.29999999999995</v>
       </c>
       <c r="AB17" s="20">
         <v>468.3</v>
       </c>
       <c r="AC17" s="20">
         <v>661.9</v>
       </c>
       <c r="AD17" s="20">
         <v>686.4</v>
       </c>
-      <c r="AE17" s="36">
+      <c r="AE17" s="24">
         <v>2460.8000000000002</v>
       </c>
-      <c r="AF17" s="20"/>
+      <c r="AF17" s="24">
+        <v>669.7</v>
+      </c>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>6943.42</v>
       </c>
       <c r="C18" s="20">
         <v>6672.85</v>
       </c>
       <c r="D18" s="20">
         <v>7378.72</v>
       </c>
       <c r="E18" s="20">
         <v>7067.69</v>
       </c>
       <c r="F18" s="20">
         <v>8012.22</v>
       </c>
@@ -3023,54 +3045,56 @@
       </c>
       <c r="W18" s="20">
         <v>7612.63</v>
       </c>
       <c r="X18" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y18" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z18" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="20">
         <v>5912.27</v>
       </c>
       <c r="AB18" s="20">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC18" s="20">
         <v>7471.1</v>
       </c>
       <c r="AD18" s="20">
         <v>7380.62</v>
       </c>
-      <c r="AE18" s="36">
+      <c r="AE18" s="24">
         <v>8890.48</v>
       </c>
-      <c r="AF18" s="20"/>
+      <c r="AF18" s="24">
+        <v>7507.58</v>
+      </c>
       <c r="AG18" s="20"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="20">
         <v>222.4</v>
       </c>
       <c r="C19" s="20">
         <v>378.55</v>
       </c>
       <c r="D19" s="20">
         <v>446.6</v>
       </c>
       <c r="E19" s="20">
         <v>312.60000000000002</v>
       </c>
       <c r="F19" s="20">
         <v>243.4</v>
       </c>
@@ -3124,54 +3148,56 @@
       </c>
       <c r="W19" s="20">
         <v>349</v>
       </c>
       <c r="X19" s="20">
         <v>531.1</v>
       </c>
       <c r="Y19" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z19" s="20">
         <v>207.4</v>
       </c>
       <c r="AA19" s="20">
         <v>199.3</v>
       </c>
       <c r="AB19" s="20">
         <v>173.9</v>
       </c>
       <c r="AC19" s="20">
         <v>244.95</v>
       </c>
       <c r="AD19" s="20">
         <v>170.6</v>
       </c>
-      <c r="AE19" s="36">
+      <c r="AE19" s="24">
         <v>370.3</v>
       </c>
-      <c r="AF19" s="20"/>
+      <c r="AF19" s="24">
+        <v>299</v>
+      </c>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="20">
         <v>274.18</v>
       </c>
       <c r="C20" s="20">
         <v>232.17</v>
       </c>
       <c r="D20" s="20">
         <v>507.27</v>
       </c>
       <c r="E20" s="20">
         <v>365.93</v>
       </c>
       <c r="F20" s="20">
         <v>340.03</v>
       </c>
@@ -3225,54 +3251,56 @@
       </c>
       <c r="W20" s="20">
         <v>228.03</v>
       </c>
       <c r="X20" s="20">
         <v>289.25</v>
       </c>
       <c r="Y20" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z20" s="20">
         <v>287.69</v>
       </c>
       <c r="AA20" s="20">
         <v>220.54</v>
       </c>
       <c r="AB20" s="20">
         <v>146.26</v>
       </c>
       <c r="AC20" s="20">
         <v>158.66</v>
       </c>
       <c r="AD20" s="20">
         <v>140</v>
       </c>
-      <c r="AE20" s="36">
+      <c r="AE20" s="24">
         <v>413.35</v>
       </c>
-      <c r="AF20" s="20"/>
+      <c r="AF20" s="24">
+        <v>472.3</v>
+      </c>
       <c r="AG20" s="20"/>
       <c r="AH20" s="20"/>
       <c r="AI20" s="20"/>
       <c r="AJ20" s="20"/>
       <c r="AK20" s="20"/>
     </row>
     <row r="21" spans="1:37" s="13" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>