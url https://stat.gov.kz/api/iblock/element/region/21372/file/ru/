--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,68 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\МОДЕМ\!!!!!Бюллетени на сайт\Динамические таблицы\2026\сентябрь\УССХ\рус\Производство основных видов продукции животноводства за месяц (мес)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7403EC54-27E0-4C77-B427-9033C637D3B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="45" windowWidth="23895" windowHeight="9975" activeTab="1"/>
+    <workbookView xWindow="8925" yWindow="2985" windowWidth="17235" windowHeight="12495" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Произ мяса с 2022 года" sheetId="1" r:id="rId3"/>
+    <sheet name="Произ мяса с 2024 года" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="72">
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
@@ -105,62 +110,193 @@
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проценко Оксана </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство мяса всех видов </t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов - это общий объем мяса скота и птицы в живом весе за отчетный период.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -169,50 +305,112 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -307,280 +505,361 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -708,2644 +987,2948 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="25">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="30" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="31"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="M12" s="31"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="31"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="M14" s="31"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="M15" s="31"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="35">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="35">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="36"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E21" sqref="E21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="43"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="46" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="18.75">
-[...20 lines deleted...]
-      <c r="T3" s="25"/>
+    <row r="3" spans="1:20" ht="18">
+      <c r="B3" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
       <c r="T4" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="13.5" thickBot="1">
+      <c r="A5" s="48" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="B5" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="52">
+        <v>2023</v>
+      </c>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="53"/>
+    </row>
+    <row r="6" spans="1:20" ht="26.25" thickBot="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="28"/>
-[...22 lines deleted...]
-      <c r="B6" s="3" t="s">
+      <c r="C6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="D6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="E6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="F6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="G6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="H6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="I6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="J6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="5" t="s">
+      <c r="M6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="N6" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="O6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="P6" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="32.25" customHeight="1">
+      <c r="A7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="3" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B7" s="7">
+        <v>14875.7</v>
+      </c>
+      <c r="C7" s="7">
+        <v>11107.88</v>
+      </c>
+      <c r="D7" s="7">
+        <v>10108.64</v>
+      </c>
+      <c r="E7" s="7">
+        <v>16887.11</v>
+      </c>
+      <c r="F7" s="7">
+        <v>14020.78</v>
+      </c>
+      <c r="G7" s="7">
+        <v>16825.330000000002</v>
+      </c>
+      <c r="H7" s="7">
+        <v>24987.06</v>
+      </c>
+      <c r="I7" s="7">
+        <v>10517.58</v>
+      </c>
+      <c r="J7" s="7">
+        <v>11474.23</v>
+      </c>
+      <c r="K7" s="7">
+        <v>12607.45</v>
+      </c>
+      <c r="L7" s="7">
+        <v>11174.16</v>
+      </c>
+      <c r="M7" s="7">
+        <v>12912.72</v>
+      </c>
+      <c r="N7" s="7">
+        <v>18324.78</v>
+      </c>
+      <c r="O7" s="7">
+        <v>13754.48</v>
+      </c>
+      <c r="P7" s="7">
+        <v>12037</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>16983.400000000001</v>
+      </c>
+      <c r="R7" s="7">
+        <v>13721.04</v>
+      </c>
+      <c r="S7" s="7">
+        <v>16333.26</v>
+      </c>
+      <c r="T7" s="7">
+        <v>24598</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="8">
-[...58 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B8" s="7">
+        <v>339.37</v>
+      </c>
+      <c r="C8" s="7">
+        <v>305.39999999999998</v>
+      </c>
+      <c r="D8" s="7">
+        <v>431.3</v>
+      </c>
+      <c r="E8" s="7">
+        <v>164.2</v>
+      </c>
+      <c r="F8" s="7">
+        <v>425.3</v>
+      </c>
+      <c r="G8" s="7">
+        <v>538.75</v>
+      </c>
+      <c r="H8" s="7">
+        <v>781.1</v>
+      </c>
+      <c r="I8" s="7">
+        <v>278.45999999999998</v>
+      </c>
+      <c r="J8" s="7">
+        <v>179.1</v>
+      </c>
+      <c r="K8" s="7">
+        <v>228.21</v>
+      </c>
+      <c r="L8" s="7">
+        <v>225.9</v>
+      </c>
+      <c r="M8" s="7">
+        <v>263.11</v>
+      </c>
+      <c r="N8" s="7">
+        <v>187.74</v>
+      </c>
+      <c r="O8" s="7">
+        <v>212.6</v>
+      </c>
+      <c r="P8" s="7">
+        <v>10.5</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="R8" s="7">
+        <v>135</v>
+      </c>
+      <c r="S8" s="7">
+        <v>195.7</v>
+      </c>
+      <c r="T8" s="7">
+        <v>159.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="8">
-[...58 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B9" s="7">
+        <v>102.4</v>
+      </c>
+      <c r="C9" s="7">
+        <v>301.60000000000002</v>
+      </c>
+      <c r="D9" s="7">
+        <v>111.1</v>
+      </c>
+      <c r="E9" s="7">
+        <v>101.9</v>
+      </c>
+      <c r="F9" s="7">
+        <v>26.25</v>
+      </c>
+      <c r="G9" s="7">
+        <v>89.13</v>
+      </c>
+      <c r="H9" s="7">
+        <v>221.1</v>
+      </c>
+      <c r="I9" s="7">
+        <v>27.5</v>
+      </c>
+      <c r="J9" s="7">
+        <v>44.9</v>
+      </c>
+      <c r="K9" s="7">
+        <v>31.9</v>
+      </c>
+      <c r="L9" s="7">
+        <v>28.94</v>
+      </c>
+      <c r="M9" s="7">
+        <v>31.46</v>
+      </c>
+      <c r="N9" s="7">
+        <v>104.09</v>
+      </c>
+      <c r="O9" s="7">
+        <v>301.44</v>
+      </c>
+      <c r="P9" s="7">
+        <v>123.84</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>94.9</v>
+      </c>
+      <c r="R9" s="7">
+        <v>9.98</v>
+      </c>
+      <c r="S9" s="7">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="T9" s="7">
+        <v>237.56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="8">
-[...58 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B10" s="7">
+        <v>667.25</v>
+      </c>
+      <c r="C10" s="7">
+        <v>559.55999999999995</v>
+      </c>
+      <c r="D10" s="7">
+        <v>259.04000000000002</v>
+      </c>
+      <c r="E10" s="7">
+        <v>270.06</v>
+      </c>
+      <c r="F10" s="7">
+        <v>161.71</v>
+      </c>
+      <c r="G10" s="7">
+        <v>236.64</v>
+      </c>
+      <c r="H10" s="7">
+        <v>1103.4000000000001</v>
+      </c>
+      <c r="I10" s="7">
+        <v>491.52</v>
+      </c>
+      <c r="J10" s="7">
+        <v>565.21</v>
+      </c>
+      <c r="K10" s="7">
+        <v>546.88</v>
+      </c>
+      <c r="L10" s="7">
+        <v>479.78</v>
+      </c>
+      <c r="M10" s="7">
+        <v>445.96</v>
+      </c>
+      <c r="N10" s="7">
+        <v>663.11</v>
+      </c>
+      <c r="O10" s="7">
+        <v>560.14</v>
+      </c>
+      <c r="P10" s="7">
+        <v>302.57</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>273.10000000000002</v>
+      </c>
+      <c r="R10" s="7">
+        <v>175.3</v>
+      </c>
+      <c r="S10" s="7">
+        <v>260.57</v>
+      </c>
+      <c r="T10" s="7">
+        <v>1204.1600000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="8">
-[...58 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B11" s="7">
+        <v>1063.54</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1328.4</v>
+      </c>
+      <c r="D11" s="7">
+        <v>869</v>
+      </c>
+      <c r="E11" s="7">
+        <v>2976.4</v>
+      </c>
+      <c r="F11" s="7">
+        <v>1496</v>
+      </c>
+      <c r="G11" s="7">
+        <v>1475.6</v>
+      </c>
+      <c r="H11" s="7">
+        <v>2989.4</v>
+      </c>
+      <c r="I11" s="7">
+        <v>671.5</v>
+      </c>
+      <c r="J11" s="7">
+        <v>1266.4000000000001</v>
+      </c>
+      <c r="K11" s="7">
+        <v>901.3</v>
+      </c>
+      <c r="L11" s="7">
+        <v>924.6</v>
+      </c>
+      <c r="M11" s="7">
+        <v>1412.2</v>
+      </c>
+      <c r="N11" s="7">
+        <v>1081.7</v>
+      </c>
+      <c r="O11" s="7">
+        <v>1367.6</v>
+      </c>
+      <c r="P11" s="7">
+        <v>894.6</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>3071.4</v>
+      </c>
+      <c r="R11" s="7">
+        <v>1513.8</v>
+      </c>
+      <c r="S11" s="7">
+        <v>1519.7</v>
+      </c>
+      <c r="T11" s="7">
+        <v>3103.72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="8">
-[...58 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="B12" s="7">
+        <v>755.23</v>
+      </c>
+      <c r="C12" s="7">
+        <v>60.31</v>
+      </c>
+      <c r="D12" s="7">
+        <v>348.09</v>
+      </c>
+      <c r="E12" s="7">
+        <v>683.59</v>
+      </c>
+      <c r="F12" s="7">
+        <v>121.89</v>
+      </c>
+      <c r="G12" s="7">
+        <v>227.42</v>
+      </c>
+      <c r="H12" s="7">
+        <v>278.86</v>
+      </c>
+      <c r="I12" s="7">
+        <v>374.76</v>
+      </c>
+      <c r="J12" s="7">
+        <v>331.14</v>
+      </c>
+      <c r="K12" s="7">
+        <v>386.32</v>
+      </c>
+      <c r="L12" s="7">
+        <v>302.94</v>
+      </c>
+      <c r="M12" s="7">
+        <v>398.25</v>
+      </c>
+      <c r="N12" s="7">
+        <v>779.6</v>
+      </c>
+      <c r="O12" s="7">
+        <v>65.03</v>
+      </c>
+      <c r="P12" s="7">
+        <v>274.18</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>730.7</v>
+      </c>
+      <c r="R12" s="7">
+        <v>127.75</v>
+      </c>
+      <c r="S12" s="7">
+        <v>185</v>
+      </c>
+      <c r="T12" s="7">
+        <v>207.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="8">
-[...58 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="B13" s="7">
+        <v>1943.4</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1614</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1725.4</v>
+      </c>
+      <c r="E13" s="7">
+        <v>3738.2</v>
+      </c>
+      <c r="F13" s="7">
+        <v>1814.5</v>
+      </c>
+      <c r="G13" s="7">
+        <v>2499.8000000000002</v>
+      </c>
+      <c r="H13" s="7">
+        <v>1935.5</v>
+      </c>
+      <c r="I13" s="7">
+        <v>302.60000000000002</v>
+      </c>
+      <c r="J13" s="7">
+        <v>369.3</v>
+      </c>
+      <c r="K13" s="7">
+        <v>1050.5</v>
+      </c>
+      <c r="L13" s="7">
+        <v>581.20000000000005</v>
+      </c>
+      <c r="M13" s="7">
+        <v>1397.1</v>
+      </c>
+      <c r="N13" s="7">
+        <v>1920.5</v>
+      </c>
+      <c r="O13" s="7">
+        <v>1662.4</v>
+      </c>
+      <c r="P13" s="7">
+        <v>1777.5</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>3850.4</v>
+      </c>
+      <c r="R13" s="7">
+        <v>1868.8</v>
+      </c>
+      <c r="S13" s="7">
+        <v>2577.8000000000002</v>
+      </c>
+      <c r="T13" s="7">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="15" customHeight="1">
+      <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="8">
-[...58 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="B14" s="7">
+        <v>1204.4000000000001</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1119.2</v>
+      </c>
+      <c r="D14" s="7">
+        <v>953</v>
+      </c>
+      <c r="E14" s="7">
+        <v>874.1</v>
+      </c>
+      <c r="F14" s="7">
+        <v>537.6</v>
+      </c>
+      <c r="G14" s="7">
+        <v>1071.8900000000001</v>
+      </c>
+      <c r="H14" s="7">
+        <v>3359.7</v>
+      </c>
+      <c r="I14" s="7">
+        <v>547.29999999999995</v>
+      </c>
+      <c r="J14" s="7">
+        <v>860.9</v>
+      </c>
+      <c r="K14" s="7">
+        <v>1330.7</v>
+      </c>
+      <c r="L14" s="7">
+        <v>742.1</v>
+      </c>
+      <c r="M14" s="7">
+        <v>538.6</v>
+      </c>
+      <c r="N14" s="7">
+        <v>1294.0999999999999</v>
+      </c>
+      <c r="O14" s="7">
+        <v>1101.9000000000001</v>
+      </c>
+      <c r="P14" s="7">
+        <v>973.25</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>910.4</v>
+      </c>
+      <c r="R14" s="7">
+        <v>552.1</v>
+      </c>
+      <c r="S14" s="7">
+        <v>1079.76</v>
+      </c>
+      <c r="T14" s="7">
+        <v>3413.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="15" customHeight="1">
+      <c r="A15" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="8">
-[...58 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="B15" s="7">
+        <v>580.70000000000005</v>
+      </c>
+      <c r="C15" s="7">
+        <v>475.7</v>
+      </c>
+      <c r="D15" s="7">
+        <v>476.3</v>
+      </c>
+      <c r="E15" s="7">
+        <v>78</v>
+      </c>
+      <c r="F15" s="7">
+        <v>212.3</v>
+      </c>
+      <c r="G15" s="7">
+        <v>902.93</v>
+      </c>
+      <c r="H15" s="7">
+        <v>1981.5</v>
+      </c>
+      <c r="I15" s="7">
+        <v>124.7</v>
+      </c>
+      <c r="J15" s="7">
+        <v>488.1</v>
+      </c>
+      <c r="K15" s="7">
+        <v>358</v>
+      </c>
+      <c r="L15" s="7">
+        <v>252</v>
+      </c>
+      <c r="M15" s="7">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="N15" s="7">
+        <v>598.79999999999995</v>
+      </c>
+      <c r="O15" s="7">
+        <v>488.7</v>
+      </c>
+      <c r="P15" s="7">
+        <v>493.1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>80.3</v>
+      </c>
+      <c r="R15" s="7">
+        <v>214.2</v>
+      </c>
+      <c r="S15" s="7">
+        <v>844.1</v>
+      </c>
+      <c r="T15" s="7">
+        <v>1502.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="8">
-[...58 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B16" s="7">
+        <v>1815.9</v>
+      </c>
+      <c r="C16" s="7">
+        <v>449.7</v>
+      </c>
+      <c r="D16" s="7">
+        <v>690</v>
+      </c>
+      <c r="E16" s="7">
+        <v>1217.7</v>
+      </c>
+      <c r="F16" s="7">
+        <v>1294.2</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1614.1</v>
+      </c>
+      <c r="H16" s="7">
+        <v>3652.5</v>
+      </c>
+      <c r="I16" s="7">
+        <v>408.5</v>
+      </c>
+      <c r="J16" s="7">
+        <v>673.5</v>
+      </c>
+      <c r="K16" s="7">
+        <v>396.6</v>
+      </c>
+      <c r="L16" s="7">
+        <v>609.70000000000005</v>
+      </c>
+      <c r="M16" s="7">
+        <v>556.1</v>
+      </c>
+      <c r="N16" s="7">
+        <v>1952.9</v>
+      </c>
+      <c r="O16" s="7">
+        <v>496.7</v>
+      </c>
+      <c r="P16" s="7">
+        <v>767.3</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>1364.2</v>
+      </c>
+      <c r="R16" s="7">
+        <v>1432.5</v>
+      </c>
+      <c r="S16" s="7">
+        <v>1772.4</v>
+      </c>
+      <c r="T16" s="7">
+        <v>4015.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="8">
-[...58 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="B17" s="7">
+        <v>5720.36</v>
+      </c>
+      <c r="C17" s="7">
+        <v>3748.88</v>
+      </c>
+      <c r="D17" s="7">
+        <v>4074.72</v>
+      </c>
+      <c r="E17" s="7">
+        <v>6547.41</v>
+      </c>
+      <c r="F17" s="7">
+        <v>7510.65</v>
+      </c>
+      <c r="G17" s="7">
+        <v>7850.16</v>
+      </c>
+      <c r="H17" s="7">
+        <v>8357.4500000000007</v>
+      </c>
+      <c r="I17" s="7">
+        <v>7044.93</v>
+      </c>
+      <c r="J17" s="7">
+        <v>6411.35</v>
+      </c>
+      <c r="K17" s="7">
+        <v>6821.14</v>
+      </c>
+      <c r="L17" s="7">
+        <v>6542.6</v>
+      </c>
+      <c r="M17" s="7">
+        <v>7101.66</v>
+      </c>
+      <c r="N17" s="7">
+        <v>8969.3700000000008</v>
+      </c>
+      <c r="O17" s="7">
+        <v>6278.35</v>
+      </c>
+      <c r="P17" s="7">
+        <v>6250.76</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>6295.4</v>
+      </c>
+      <c r="R17" s="7">
+        <v>7271.88</v>
+      </c>
+      <c r="S17" s="7">
+        <v>7490.6</v>
+      </c>
+      <c r="T17" s="7">
+        <v>8324.49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="8">
-[...61 lines deleted...]
-      <c r="B18" s="8">
+      <c r="B18" s="7">
         <v>683.45</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C18" s="7">
         <v>1145.3399999999999</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="7">
         <v>170.99</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="7">
         <v>235.35</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="7">
         <v>420.28</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="7">
         <v>319.12</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="7">
         <v>326.64999999999998</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="7">
         <v>246.01</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="7">
         <v>284.52999999999997</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="7">
         <v>555.91</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="7">
         <v>484.71</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="7">
         <v>511.69</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="7">
         <v>773.19</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="7">
         <v>1220.22</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="7">
         <v>169.8</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18" s="8">
         <v>247.9</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="7">
         <v>419.73</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="7">
         <v>327.63</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="7">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A3:AK21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AE28" sqref="AE28"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3:AK3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="54"/>
+    </row>
+    <row r="4" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
+      <c r="M4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="32"/>
-[...36 lines deleted...]
-      <c r="M4" s="13" t="s">
+      <c r="Y4" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
+      <c r="A5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="Y4" s="13" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="35">
+      <c r="B5" s="57">
         <v>2024</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="35">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="57">
         <v>2025</v>
       </c>
-      <c r="O5" s="35"/>
-[...10 lines deleted...]
-      <c r="Z5" s="35">
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+      <c r="T5" s="57"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="57"/>
+      <c r="W5" s="57"/>
+      <c r="X5" s="57"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="57">
         <v>2026</v>
       </c>
-      <c r="AA5" s="35"/>
-[...13 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="57"/>
+      <c r="AF5" s="57"/>
+      <c r="AG5" s="57"/>
+      <c r="AH5" s="57"/>
+      <c r="AI5" s="57"/>
+      <c r="AJ5" s="57"/>
+      <c r="AK5" s="58"/>
+    </row>
+    <row r="6" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
+      <c r="A6" s="56"/>
+      <c r="B6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="D6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="E6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="F6" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="G6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AE6" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="AK6" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="12" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A7" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="18" t="s">
-[...94 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="B7" s="18">
+        <v>10194.6</v>
+      </c>
+      <c r="C7" s="18">
+        <v>11414.79</v>
+      </c>
+      <c r="D7" s="18">
+        <v>12617.42</v>
+      </c>
+      <c r="E7" s="18">
+        <v>11455.15</v>
+      </c>
+      <c r="F7" s="18">
+        <v>13521.44</v>
+      </c>
+      <c r="G7" s="18">
+        <v>16603.080000000002</v>
+      </c>
+      <c r="H7" s="18">
+        <v>12762.74</v>
+      </c>
+      <c r="I7" s="18">
+        <v>11896.84</v>
+      </c>
+      <c r="J7" s="18">
+        <v>15140.9</v>
+      </c>
+      <c r="K7" s="18">
+        <v>12605.05</v>
+      </c>
+      <c r="L7" s="19">
+        <v>14793.59</v>
+      </c>
+      <c r="M7" s="18">
+        <v>22949.96</v>
+      </c>
+      <c r="N7" s="18">
+        <v>9529.7900000000009</v>
+      </c>
+      <c r="O7" s="18">
+        <v>10196.51</v>
+      </c>
+      <c r="P7" s="18">
+        <v>11193.75</v>
+      </c>
+      <c r="Q7" s="18">
+        <v>10842.63</v>
+      </c>
+      <c r="R7" s="18">
+        <v>11551.93</v>
+      </c>
+      <c r="S7" s="18">
+        <v>16348.97</v>
+      </c>
+      <c r="T7" s="18">
+        <v>13277.88</v>
+      </c>
+      <c r="U7" s="18">
+        <v>12319.64</v>
+      </c>
+      <c r="V7" s="18">
+        <v>16060.11</v>
+      </c>
+      <c r="W7" s="18">
+        <v>13542.84</v>
+      </c>
+      <c r="X7" s="18">
+        <v>15546.5</v>
+      </c>
+      <c r="Y7" s="18">
+        <v>24297.82</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>8751.8700000000008</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>9862.92</v>
+      </c>
+      <c r="AB7" s="18">
+        <v>12625.16</v>
+      </c>
+      <c r="AC7" s="18">
+        <v>11240.41</v>
+      </c>
+      <c r="AD7" s="18">
+        <v>11907.13</v>
+      </c>
+      <c r="AE7" s="22">
+        <v>17566.95</v>
+      </c>
+      <c r="AF7" s="22">
+        <v>13954.56</v>
+      </c>
+      <c r="AG7" s="22">
+        <v>12252.83</v>
+      </c>
+      <c r="AH7" s="18"/>
+      <c r="AI7" s="18"/>
+      <c r="AJ7" s="18"/>
+      <c r="AK7" s="18"/>
+    </row>
+    <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A8" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="20">
-[...99 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="B8" s="18">
+        <v>98.8</v>
+      </c>
+      <c r="C8" s="18">
+        <v>35.1</v>
+      </c>
+      <c r="D8" s="18">
+        <v>87.15</v>
+      </c>
+      <c r="E8" s="18">
+        <v>108.35</v>
+      </c>
+      <c r="F8" s="18">
+        <v>151.25</v>
+      </c>
+      <c r="G8" s="18">
+        <v>73.62</v>
+      </c>
+      <c r="H8" s="18">
+        <v>92.85</v>
+      </c>
+      <c r="I8" s="18">
+        <v>22.9</v>
+      </c>
+      <c r="J8" s="18">
+        <v>136.85</v>
+      </c>
+      <c r="K8" s="18">
+        <v>108.57</v>
+      </c>
+      <c r="L8" s="19">
+        <v>62.99</v>
+      </c>
+      <c r="M8" s="18">
+        <v>96.71</v>
+      </c>
+      <c r="N8" s="18">
+        <v>86.91</v>
+      </c>
+      <c r="O8" s="18">
+        <v>47.85</v>
+      </c>
+      <c r="P8" s="18">
+        <v>168.55</v>
+      </c>
+      <c r="Q8" s="18">
+        <v>110.05</v>
+      </c>
+      <c r="R8" s="18">
+        <v>107.55</v>
+      </c>
+      <c r="S8" s="18">
+        <v>139.6</v>
+      </c>
+      <c r="T8" s="18">
+        <v>104.8</v>
+      </c>
+      <c r="U8" s="18">
+        <v>206.85</v>
+      </c>
+      <c r="V8" s="18">
+        <v>143.11000000000001</v>
+      </c>
+      <c r="W8" s="18">
+        <v>174.35</v>
+      </c>
+      <c r="X8" s="18">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="Y8" s="18">
+        <v>226.7</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>96.06</v>
+      </c>
+      <c r="AA8" s="18">
+        <v>95.9</v>
+      </c>
+      <c r="AB8" s="18">
+        <v>211.9</v>
+      </c>
+      <c r="AC8" s="18">
+        <v>80</v>
+      </c>
+      <c r="AD8" s="18">
+        <v>99.1</v>
+      </c>
+      <c r="AE8" s="22">
+        <v>186.3</v>
+      </c>
+      <c r="AF8" s="22">
+        <v>121.71</v>
+      </c>
+      <c r="AG8" s="22">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="AH8" s="18"/>
+      <c r="AI8" s="18"/>
+      <c r="AJ8" s="18"/>
+      <c r="AK8" s="18"/>
+    </row>
+    <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A9" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="20">
-[...74 lines deleted...]
-      <c r="AA8" s="20">
+      <c r="B9" s="18">
+        <v>26.6</v>
+      </c>
+      <c r="C9" s="18">
+        <v>46</v>
+      </c>
+      <c r="D9" s="18">
+        <v>27.48</v>
+      </c>
+      <c r="E9" s="18">
+        <v>28</v>
+      </c>
+      <c r="F9" s="18">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="G9" s="18">
+        <v>106.04</v>
+      </c>
+      <c r="H9" s="18">
+        <v>307.62</v>
+      </c>
+      <c r="I9" s="18">
+        <v>123.8</v>
+      </c>
+      <c r="J9" s="18">
+        <v>101.8</v>
+      </c>
+      <c r="K9" s="18">
+        <v>9.1</v>
+      </c>
+      <c r="L9" s="19">
+        <v>80.3</v>
+      </c>
+      <c r="M9" s="18">
+        <v>224.3</v>
+      </c>
+      <c r="N9" s="18">
+        <v>26.7</v>
+      </c>
+      <c r="O9" s="18">
+        <v>46</v>
+      </c>
+      <c r="P9" s="18">
+        <v>28.6</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>28</v>
+      </c>
+      <c r="R9" s="18">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="S9" s="18">
+        <v>106.7</v>
+      </c>
+      <c r="T9" s="18">
+        <v>305</v>
+      </c>
+      <c r="U9" s="18">
+        <v>125.8</v>
+      </c>
+      <c r="V9" s="18">
+        <v>102.2</v>
+      </c>
+      <c r="W9" s="18">
+        <v>12.2</v>
+      </c>
+      <c r="X9" s="18">
+        <v>101.5</v>
+      </c>
+      <c r="Y9" s="18">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>26.5</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>44.6</v>
+      </c>
+      <c r="AB9" s="18">
+        <v>31.7</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>24.7</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>36.9</v>
+      </c>
+      <c r="AE9" s="22">
+        <v>97.7</v>
+      </c>
+      <c r="AF9" s="22">
+        <v>332.9</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="AH9" s="18"/>
+      <c r="AI9" s="18"/>
+      <c r="AJ9" s="18"/>
+      <c r="AK9" s="18"/>
+    </row>
+    <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A10" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="18">
+        <v>603.04999999999995</v>
+      </c>
+      <c r="C10" s="18">
+        <v>527.25</v>
+      </c>
+      <c r="D10" s="18">
+        <v>558.99</v>
+      </c>
+      <c r="E10" s="18">
+        <v>423.49</v>
+      </c>
+      <c r="F10" s="18">
+        <v>404.85</v>
+      </c>
+      <c r="G10" s="18">
+        <v>496.77</v>
+      </c>
+      <c r="H10" s="18">
+        <v>483.93</v>
+      </c>
+      <c r="I10" s="18">
+        <v>244.66</v>
+      </c>
+      <c r="J10" s="18">
+        <v>257.82</v>
+      </c>
+      <c r="K10" s="18">
+        <v>142.18</v>
+      </c>
+      <c r="L10" s="19">
+        <v>188.54</v>
+      </c>
+      <c r="M10" s="18">
+        <v>919.06</v>
+      </c>
+      <c r="N10" s="18">
+        <v>327.36</v>
+      </c>
+      <c r="O10" s="18">
+        <v>390.08</v>
+      </c>
+      <c r="P10" s="18">
+        <v>720.18</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>369.35</v>
+      </c>
+      <c r="R10" s="18">
+        <v>247.41</v>
+      </c>
+      <c r="S10" s="18">
+        <v>441.34</v>
+      </c>
+      <c r="T10" s="18">
+        <v>488.37</v>
+      </c>
+      <c r="U10" s="18">
+        <v>239.73</v>
+      </c>
+      <c r="V10" s="18">
+        <v>314.26</v>
+      </c>
+      <c r="W10" s="18">
+        <v>229.74</v>
+      </c>
+      <c r="X10" s="18">
+        <v>225.29</v>
+      </c>
+      <c r="Y10" s="18">
+        <v>992.54</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>313.93</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>387.85</v>
+      </c>
+      <c r="AB10" s="18">
+        <v>660.8</v>
+      </c>
+      <c r="AC10" s="18">
+        <v>421.89</v>
+      </c>
+      <c r="AD10" s="18">
+        <v>244.96</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>568.51</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>521.32000000000005</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>176.47</v>
+      </c>
+      <c r="AH10" s="18"/>
+      <c r="AI10" s="18"/>
+      <c r="AJ10" s="18"/>
+      <c r="AK10" s="18"/>
+    </row>
+    <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A11" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="18">
+        <v>613.9</v>
+      </c>
+      <c r="C11" s="18">
+        <v>1131.94</v>
+      </c>
+      <c r="D11" s="18">
+        <v>840.4</v>
+      </c>
+      <c r="E11" s="18">
+        <v>880.42</v>
+      </c>
+      <c r="F11" s="18">
+        <v>1320.77</v>
+      </c>
+      <c r="G11" s="18">
+        <v>867.9</v>
+      </c>
+      <c r="H11" s="18">
+        <v>1246.5</v>
+      </c>
+      <c r="I11" s="18">
+        <v>768.7</v>
+      </c>
+      <c r="J11" s="18">
+        <v>1704.63</v>
+      </c>
+      <c r="K11" s="18">
+        <v>1135.4000000000001</v>
+      </c>
+      <c r="L11" s="19">
+        <v>1297.1400000000001</v>
+      </c>
+      <c r="M11" s="18">
+        <v>2906.95</v>
+      </c>
+      <c r="N11" s="18">
+        <v>499.84</v>
+      </c>
+      <c r="O11" s="18">
+        <v>990.75</v>
+      </c>
+      <c r="P11" s="18">
+        <v>703.15</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>805.8</v>
+      </c>
+      <c r="R11" s="18">
+        <v>1170</v>
+      </c>
+      <c r="S11" s="18">
+        <v>893.55</v>
+      </c>
+      <c r="T11" s="18">
+        <v>1282.1500000000001</v>
+      </c>
+      <c r="U11" s="18">
+        <v>798.3</v>
+      </c>
+      <c r="V11" s="18">
+        <v>1742.67</v>
+      </c>
+      <c r="W11" s="18">
+        <v>1144.6500000000001</v>
+      </c>
+      <c r="X11" s="18">
+        <v>1297.2</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>2978.76</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>495.85</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>999.1</v>
+      </c>
+      <c r="AB11" s="18">
+        <v>725.21</v>
+      </c>
+      <c r="AC11" s="18">
+        <v>839.41</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>1211.5</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>933.8</v>
+      </c>
+      <c r="AF11" s="22">
+        <v>1315.9</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>824.5</v>
+      </c>
+      <c r="AH11" s="18"/>
+      <c r="AI11" s="18"/>
+      <c r="AJ11" s="18"/>
+      <c r="AK11" s="18"/>
+    </row>
+    <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A12" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="18">
+        <v>201.64</v>
+      </c>
+      <c r="C12" s="18">
+        <v>298.02</v>
+      </c>
+      <c r="D12" s="18">
+        <v>361.51</v>
+      </c>
+      <c r="E12" s="18">
+        <v>281.95999999999998</v>
+      </c>
+      <c r="F12" s="18">
+        <v>391.18</v>
+      </c>
+      <c r="G12" s="18">
+        <v>603.11</v>
+      </c>
+      <c r="H12" s="18">
+        <v>54.79</v>
+      </c>
+      <c r="I12" s="18">
+        <v>185.08</v>
+      </c>
+      <c r="J12" s="18">
+        <v>288.36</v>
+      </c>
+      <c r="K12" s="18">
+        <v>145.44</v>
+      </c>
+      <c r="L12" s="19">
+        <v>151.57</v>
+      </c>
+      <c r="M12" s="18">
+        <v>225.46</v>
+      </c>
+      <c r="N12" s="18">
+        <v>180.83</v>
+      </c>
+      <c r="O12" s="18">
+        <v>221.45</v>
+      </c>
+      <c r="P12" s="18">
+        <v>288.47000000000003</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>227.12</v>
+      </c>
+      <c r="R12" s="18">
+        <v>259.99</v>
+      </c>
+      <c r="S12" s="18">
+        <v>656.79</v>
+      </c>
+      <c r="T12" s="18">
+        <v>57.72</v>
+      </c>
+      <c r="U12" s="18">
+        <v>184.45</v>
+      </c>
+      <c r="V12" s="18">
+        <v>245.84</v>
+      </c>
+      <c r="W12" s="18">
+        <v>106.04</v>
+      </c>
+      <c r="X12" s="18">
+        <v>125.14</v>
+      </c>
+      <c r="Y12" s="18">
+        <v>273.19</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>181.4</v>
+      </c>
+      <c r="AA12" s="18">
+        <v>222.76</v>
+      </c>
+      <c r="AB12" s="18">
+        <v>308.29000000000002</v>
+      </c>
+      <c r="AC12" s="18">
+        <v>243.71</v>
+      </c>
+      <c r="AD12" s="18">
+        <v>286.86</v>
+      </c>
+      <c r="AE12" s="22">
+        <v>687.01</v>
+      </c>
+      <c r="AF12" s="22">
+        <v>59.96</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>197.46</v>
+      </c>
+      <c r="AH12" s="18"/>
+      <c r="AI12" s="18"/>
+      <c r="AJ12" s="18"/>
+      <c r="AK12" s="18"/>
+    </row>
+    <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A13" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="18">
+        <v>221.2</v>
+      </c>
+      <c r="C13" s="18">
+        <v>214.6</v>
+      </c>
+      <c r="D13" s="18">
+        <v>588.6</v>
+      </c>
+      <c r="E13" s="18">
+        <v>346.7</v>
+      </c>
+      <c r="F13" s="18">
+        <v>762.9</v>
+      </c>
+      <c r="G13" s="18">
+        <v>873.3</v>
+      </c>
+      <c r="H13" s="18">
+        <v>704.9</v>
+      </c>
+      <c r="I13" s="18">
+        <v>830.6</v>
+      </c>
+      <c r="J13" s="18">
+        <v>2189.6</v>
+      </c>
+      <c r="K13" s="18">
+        <v>963.1</v>
+      </c>
+      <c r="L13" s="19">
+        <v>1335</v>
+      </c>
+      <c r="M13" s="18">
+        <v>1209.4000000000001</v>
+      </c>
+      <c r="N13" s="18">
+        <v>143.5</v>
+      </c>
+      <c r="O13" s="18">
+        <v>206.7</v>
+      </c>
+      <c r="P13" s="18">
+        <v>502.8</v>
+      </c>
+      <c r="Q13" s="18">
+        <v>286.10000000000002</v>
+      </c>
+      <c r="R13" s="18">
+        <v>594.1</v>
+      </c>
+      <c r="S13" s="18">
+        <v>921.4</v>
+      </c>
+      <c r="T13" s="18">
+        <v>762.8</v>
+      </c>
+      <c r="U13" s="18">
+        <v>917.7</v>
+      </c>
+      <c r="V13" s="18">
+        <v>2109.4</v>
+      </c>
+      <c r="W13" s="18">
+        <v>992.1</v>
+      </c>
+      <c r="X13" s="18">
+        <v>1420.4</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>1303.82</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>148.5</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>211</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>510.1</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>294.5</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>602.5</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>1098.9000000000001</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>947</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>1047.5</v>
+      </c>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+    </row>
+    <row r="14" spans="1:37" s="12" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="18">
+        <v>277.89999999999998</v>
+      </c>
+      <c r="C14" s="18">
+        <v>460.7</v>
+      </c>
+      <c r="D14" s="18">
+        <v>540.5</v>
+      </c>
+      <c r="E14" s="18">
+        <v>364.1</v>
+      </c>
+      <c r="F14" s="18">
+        <v>276.3</v>
+      </c>
+      <c r="G14" s="18">
+        <v>645.20000000000005</v>
+      </c>
+      <c r="H14" s="18">
+        <v>464.8</v>
+      </c>
+      <c r="I14" s="18">
+        <v>434.4</v>
+      </c>
+      <c r="J14" s="18">
+        <v>447.2</v>
+      </c>
+      <c r="K14" s="18">
+        <v>244.1</v>
+      </c>
+      <c r="L14" s="19">
+        <v>634.70000000000005</v>
+      </c>
+      <c r="M14" s="18">
+        <v>1507</v>
+      </c>
+      <c r="N14" s="18">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="O14" s="18">
+        <v>366.5</v>
+      </c>
+      <c r="P14" s="18">
+        <v>284.7</v>
+      </c>
+      <c r="Q14" s="18">
+        <v>278.89999999999998</v>
+      </c>
+      <c r="R14" s="18">
+        <v>249.5</v>
+      </c>
+      <c r="S14" s="18">
+        <v>478.9</v>
+      </c>
+      <c r="T14" s="18">
+        <v>544.6</v>
+      </c>
+      <c r="U14" s="18">
+        <v>492</v>
+      </c>
+      <c r="V14" s="18">
+        <v>539.4</v>
+      </c>
+      <c r="W14" s="18">
+        <v>344.3</v>
+      </c>
+      <c r="X14" s="18">
+        <v>699.6</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>1598.3</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>295.39999999999998</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>377.6</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>297.3</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>292.10000000000002</v>
+      </c>
+      <c r="AD14" s="18">
+        <v>304.7</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>499.9</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>579.70000000000005</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>531</v>
+      </c>
+      <c r="AH14" s="18"/>
+      <c r="AI14" s="18"/>
+      <c r="AJ14" s="18"/>
+      <c r="AK14" s="18"/>
+    </row>
+    <row r="15" spans="1:37" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="18">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="C15" s="18">
+        <v>110.2</v>
+      </c>
+      <c r="D15" s="18">
+        <v>437</v>
+      </c>
+      <c r="E15" s="18">
+        <v>255.1</v>
+      </c>
+      <c r="F15" s="18">
+        <v>633</v>
+      </c>
+      <c r="G15" s="18">
+        <v>651.29999999999995</v>
+      </c>
+      <c r="H15" s="18">
+        <v>495.8</v>
+      </c>
+      <c r="I15" s="18">
+        <v>617.20000000000005</v>
+      </c>
+      <c r="J15" s="18">
+        <v>1468.6</v>
+      </c>
+      <c r="K15" s="18">
+        <v>729.4</v>
+      </c>
+      <c r="L15" s="19">
+        <v>974.6</v>
+      </c>
+      <c r="M15" s="18">
+        <v>538</v>
+      </c>
+      <c r="N15" s="18">
+        <v>107.9</v>
+      </c>
+      <c r="O15" s="18">
         <v>95.9</v>
       </c>
-      <c r="AB8" s="20">
-[...33 lines deleted...]
-      <c r="E9" s="20">
+      <c r="P15" s="18">
+        <v>342</v>
+      </c>
+      <c r="Q15" s="18">
+        <v>192.1</v>
+      </c>
+      <c r="R15" s="18">
+        <v>460.7</v>
+      </c>
+      <c r="S15" s="18">
+        <v>683</v>
+      </c>
+      <c r="T15" s="18">
+        <v>517.5</v>
+      </c>
+      <c r="U15" s="18">
+        <v>627.20000000000005</v>
+      </c>
+      <c r="V15" s="18">
+        <v>1507.4</v>
+      </c>
+      <c r="W15" s="18">
+        <v>748.3</v>
+      </c>
+      <c r="X15" s="18">
+        <v>1010.7</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>538.29999999999995</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>98.9</v>
+      </c>
+      <c r="AA15" s="18">
+        <v>99.4</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>359.2</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>202.5</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>465.8</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>687.8</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>534.4</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>660.5</v>
+      </c>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+    </row>
+    <row r="16" spans="1:37" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="18">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="C16" s="18">
+        <v>578</v>
+      </c>
+      <c r="D16" s="18">
+        <v>405.1</v>
+      </c>
+      <c r="E16" s="18">
+        <v>309.60000000000002</v>
+      </c>
+      <c r="F16" s="18">
+        <v>294.8</v>
+      </c>
+      <c r="G16" s="18">
+        <v>624.9</v>
+      </c>
+      <c r="H16" s="18">
+        <v>560.4</v>
+      </c>
+      <c r="I16" s="18">
+        <v>403.5</v>
+      </c>
+      <c r="J16" s="18">
+        <v>79.7</v>
+      </c>
+      <c r="K16" s="18">
+        <v>259.64999999999998</v>
+      </c>
+      <c r="L16" s="19">
+        <v>827.31</v>
+      </c>
+      <c r="M16" s="18">
+        <v>1352.75</v>
+      </c>
+      <c r="N16" s="18">
+        <v>119.14</v>
+      </c>
+      <c r="O16" s="18">
+        <v>420.5</v>
+      </c>
+      <c r="P16" s="18">
+        <v>232.68</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>297.89999999999998</v>
+      </c>
+      <c r="R16" s="18">
+        <v>268.35000000000002</v>
+      </c>
+      <c r="S16" s="18">
+        <v>652.79999999999995</v>
+      </c>
+      <c r="T16" s="18">
+        <v>579.54999999999995</v>
+      </c>
+      <c r="U16" s="18">
+        <v>412.6</v>
+      </c>
+      <c r="V16" s="18">
+        <v>71.91</v>
+      </c>
+      <c r="W16" s="18">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="X16" s="18">
+        <v>861.8</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>1376.5</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>117.7</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>439.3</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>256.31</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>305</v>
+      </c>
+      <c r="AD16" s="18">
+        <v>277.3</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>672.2</v>
+      </c>
+      <c r="AF16" s="22">
+        <v>593.29999999999995</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>427.8</v>
+      </c>
+      <c r="AH16" s="18"/>
+      <c r="AI16" s="18"/>
+      <c r="AJ16" s="18"/>
+      <c r="AK16" s="18"/>
+    </row>
+    <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A17" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="18">
+        <v>432.7</v>
+      </c>
+      <c r="C17" s="18">
+        <v>730.2</v>
+      </c>
+      <c r="D17" s="18">
+        <v>438</v>
+      </c>
+      <c r="E17" s="18">
+        <v>711.2</v>
+      </c>
+      <c r="F17" s="18">
+        <v>653.70000000000005</v>
+      </c>
+      <c r="G17" s="18">
+        <v>1954.8</v>
+      </c>
+      <c r="H17" s="18">
+        <v>524.1</v>
+      </c>
+      <c r="I17" s="18">
+        <v>766.5</v>
+      </c>
+      <c r="J17" s="18">
+        <v>1359.4</v>
+      </c>
+      <c r="K17" s="18">
+        <v>1258</v>
+      </c>
+      <c r="L17" s="19">
+        <v>1483</v>
+      </c>
+      <c r="M17" s="18">
+        <v>4388.8</v>
+      </c>
+      <c r="N17" s="18">
+        <v>334.5</v>
+      </c>
+      <c r="O17" s="18">
+        <v>650.70000000000005</v>
+      </c>
+      <c r="P17" s="18">
+        <v>417.6</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>619.29999999999995</v>
+      </c>
+      <c r="R17" s="18">
+        <v>623.4</v>
+      </c>
+      <c r="S17" s="18">
+        <v>2260.8000000000002</v>
+      </c>
+      <c r="T17" s="18">
+        <v>523.5</v>
+      </c>
+      <c r="U17" s="18">
+        <v>1019.8</v>
+      </c>
+      <c r="V17" s="18">
+        <v>1523.9</v>
+      </c>
+      <c r="W17" s="18">
+        <v>1335.1</v>
+      </c>
+      <c r="X17" s="18">
+        <v>1660.2</v>
+      </c>
+      <c r="Y17" s="18">
+        <v>4901</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>335.6</v>
+      </c>
+      <c r="AA17" s="18">
+        <v>653.29999999999995</v>
+      </c>
+      <c r="AB17" s="18">
+        <v>468.3</v>
+      </c>
+      <c r="AC17" s="18">
+        <v>661.9</v>
+      </c>
+      <c r="AD17" s="18">
+        <v>686.4</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>2460.8000000000002</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>669.7</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>1099.5</v>
+      </c>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="18"/>
+    </row>
+    <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A18" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="18">
+        <v>6943.42</v>
+      </c>
+      <c r="C18" s="18">
+        <v>6672.85</v>
+      </c>
+      <c r="D18" s="18">
+        <v>7378.72</v>
+      </c>
+      <c r="E18" s="18">
+        <v>7067.69</v>
+      </c>
+      <c r="F18" s="18">
+        <v>8012.22</v>
+      </c>
+      <c r="G18" s="18">
+        <v>8634.2900000000009</v>
+      </c>
+      <c r="H18" s="18">
+        <v>6701.68</v>
+      </c>
+      <c r="I18" s="18">
+        <v>6843.58</v>
+      </c>
+      <c r="J18" s="18">
+        <v>6442.9</v>
+      </c>
+      <c r="K18" s="18">
+        <v>7183.72</v>
+      </c>
+      <c r="L18" s="19">
+        <v>7029.73</v>
+      </c>
+      <c r="M18" s="18">
+        <v>8033.7</v>
+      </c>
+      <c r="N18" s="18">
+        <v>6919.37</v>
+      </c>
+      <c r="O18" s="18">
+        <v>6368.52</v>
+      </c>
+      <c r="P18" s="18">
+        <v>7105.09</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>7171.98</v>
+      </c>
+      <c r="R18" s="18">
+        <v>7129.84</v>
+      </c>
+      <c r="S18" s="18">
+        <v>8408.9</v>
+      </c>
+      <c r="T18" s="18">
+        <v>7026.64</v>
+      </c>
+      <c r="U18" s="18">
+        <v>6529.07</v>
+      </c>
+      <c r="V18" s="18">
+        <v>6803.38</v>
+      </c>
+      <c r="W18" s="18">
+        <v>7612.63</v>
+      </c>
+      <c r="X18" s="18">
+        <v>7167.23</v>
+      </c>
+      <c r="Y18" s="18">
+        <v>8096.04</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>6146.84</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>5912.27</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>8475.8799999999992</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>7471.1</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>7380.62</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>8890.48</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>7507.58</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>6325.36</v>
+      </c>
+      <c r="AH18" s="18"/>
+      <c r="AI18" s="18"/>
+      <c r="AJ18" s="18"/>
+      <c r="AK18" s="18"/>
+    </row>
+    <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A19" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="F9" s="20">
-[...747 lines deleted...]
-      <c r="O16" s="20">
+      <c r="B19" s="18">
+        <v>222.4</v>
+      </c>
+      <c r="C19" s="18">
+        <v>378.55</v>
+      </c>
+      <c r="D19" s="18">
+        <v>446.6</v>
+      </c>
+      <c r="E19" s="18">
+        <v>312.60000000000002</v>
+      </c>
+      <c r="F19" s="18">
+        <v>243.4</v>
+      </c>
+      <c r="G19" s="18">
+        <v>463.6</v>
+      </c>
+      <c r="H19" s="18">
+        <v>325.2</v>
+      </c>
+      <c r="I19" s="18">
+        <v>425.2</v>
+      </c>
+      <c r="J19" s="18">
         <v>420.5</v>
       </c>
-      <c r="P16" s="20">
-[...160 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="K19" s="18">
+        <v>195.08</v>
+      </c>
+      <c r="L19" s="19">
+        <v>457.3</v>
+      </c>
+      <c r="M19" s="18">
+        <v>1319.24</v>
+      </c>
+      <c r="N19" s="18">
+        <v>204.09</v>
+      </c>
+      <c r="O19" s="18">
+        <v>195.37</v>
+      </c>
+      <c r="P19" s="18">
+        <v>159.4</v>
+      </c>
+      <c r="Q19" s="18">
+        <v>233.34</v>
+      </c>
+      <c r="R19" s="18">
+        <v>171.42</v>
+      </c>
+      <c r="S19" s="18">
+        <v>337.6</v>
+      </c>
+      <c r="T19" s="18">
+        <v>292.5</v>
+      </c>
+      <c r="U19" s="18">
+        <v>506.2</v>
+      </c>
+      <c r="V19" s="18">
+        <v>668</v>
+      </c>
+      <c r="W19" s="18">
+        <v>349</v>
+      </c>
+      <c r="X19" s="18">
+        <v>531.1</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>1532.7</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>207.4</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>199.3</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>173.9</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>244.95</v>
+      </c>
+      <c r="AD19" s="18">
+        <v>170.6</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>370.3</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>299</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>544.83000000000004</v>
+      </c>
+      <c r="AH19" s="18"/>
+      <c r="AI19" s="18"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="18"/>
+    </row>
+    <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
+      <c r="A20" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="20">
-[...205 lines deleted...]
-      <c r="B20" s="20">
+      <c r="B20" s="18">
         <v>274.18</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C20" s="18">
         <v>232.17</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="18">
         <v>507.27</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="18">
         <v>365.93</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="18">
         <v>340.03</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="18">
         <v>608.75</v>
       </c>
-      <c r="H20" s="20">
+      <c r="H20" s="18">
         <v>800.38</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="18">
         <v>231.13</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="18">
         <v>243.74</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="18">
         <v>231.53</v>
       </c>
-      <c r="L20" s="21">
+      <c r="L20" s="19">
         <v>271.61</v>
       </c>
-      <c r="M20" s="20">
+      <c r="M20" s="18">
         <v>228.99</v>
       </c>
-      <c r="N20" s="20">
+      <c r="N20" s="18">
         <v>287.33999999999997</v>
       </c>
-      <c r="O20" s="20">
+      <c r="O20" s="18">
         <v>196.8</v>
       </c>
-      <c r="P20" s="20">
+      <c r="P20" s="18">
         <v>240.44</v>
       </c>
-      <c r="Q20" s="20">
+      <c r="Q20" s="18">
         <v>222.8</v>
       </c>
-      <c r="R20" s="20">
+      <c r="R20" s="18">
         <v>233.38</v>
       </c>
-      <c r="S20" s="20">
+      <c r="S20" s="18">
         <v>367.69</v>
       </c>
-      <c r="T20" s="20">
+      <c r="T20" s="18">
         <v>792.65</v>
       </c>
-      <c r="U20" s="20">
+      <c r="U20" s="18">
         <v>260.45</v>
       </c>
-      <c r="V20" s="20">
+      <c r="V20" s="18">
         <v>288.74</v>
       </c>
-      <c r="W20" s="20">
+      <c r="W20" s="18">
         <v>228.03</v>
       </c>
-      <c r="X20" s="20">
+      <c r="X20" s="18">
         <v>289.25</v>
       </c>
-      <c r="Y20" s="20">
+      <c r="Y20" s="18">
         <v>322.95999999999998</v>
       </c>
-      <c r="Z20" s="20">
+      <c r="Z20" s="18">
         <v>287.69</v>
       </c>
-      <c r="AA20" s="20">
+      <c r="AA20" s="18">
         <v>220.54</v>
       </c>
-      <c r="AB20" s="20">
+      <c r="AB20" s="18">
         <v>146.26</v>
       </c>
-      <c r="AC20" s="20">
+      <c r="AC20" s="18">
         <v>158.66</v>
       </c>
-      <c r="AD20" s="20">
+      <c r="AD20" s="18">
         <v>140</v>
       </c>
-      <c r="AE20" s="24">
+      <c r="AE20" s="22">
         <v>413.35</v>
       </c>
-      <c r="AF20" s="24">
+      <c r="AF20" s="22">
         <v>472.3</v>
       </c>
-      <c r="AG20" s="20"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:37" s="13" customFormat="1" ht="11.25"/>
+      <c r="AG20" s="22">
+        <v>212.52</v>
+      </c>
+      <c r="AH20" s="18"/>
+      <c r="AI20" s="18"/>
+      <c r="AJ20" s="18"/>
+      <c r="AK20" s="18"/>
+    </row>
+    <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Лист3</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Произ мяса с 2022 года</vt:lpstr>
+      <vt:lpstr>Произ мяса с 2024 года</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Оксана Проценко</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>