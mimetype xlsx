--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="птица" sheetId="6" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="22">
   <si>
     <t>Все категории хозяйств</t>
   </si>
   <si>
     <t>Итого по области</t>
   </si>
   <si>
     <t>Айыртауский</t>
   </si>
   <si>
     <t>Акжарский</t>
   </si>
   <si>
     <t>Аккайынский</t>
   </si>
   <si>
     <t>Есильский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>М.Жумабаева</t>
   </si>
   <si>
@@ -75,80 +75,94 @@
   </si>
   <si>
     <t>Уалихановский</t>
   </si>
   <si>
     <t>Шал акына</t>
   </si>
   <si>
     <t>Петропавловск</t>
   </si>
   <si>
     <t>Сельхозпредприятия</t>
   </si>
   <si>
     <t>Хозяйства населения</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>индивидуальные предприниматели и крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Птица домашняя всех видов (на 1 января, голов)</t>
   </si>
+  <si>
+    <t>х</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -170,122 +184,125 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -546,7766 +563,8112 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK88"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O37" workbookViewId="0">
-      <selection activeCell="AL51" sqref="AL51"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" style="6" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="32" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="16.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10" style="2" customWidth="1"/>
+    <col min="6" max="7" width="9.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
+    <col min="9" max="10" width="9.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="10.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="10" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.42578125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="10.28515625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="10.42578125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="10.5703125" style="2" customWidth="1"/>
+    <col min="20" max="20" width="10.7109375" style="2" customWidth="1"/>
+    <col min="21" max="21" width="9.85546875" style="2" customWidth="1"/>
+    <col min="22" max="22" width="9.5703125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" style="2"/>
+    <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="2"/>
+    <col min="27" max="27" width="10.140625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="10.28515625" style="2" customWidth="1"/>
+    <col min="29" max="30" width="9.140625" style="2"/>
+    <col min="31" max="31" width="10.140625" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="25"/>
       <c r="X1" s="25"/>
       <c r="Y1" s="25"/>
       <c r="Z1" s="25"/>
       <c r="AA1" s="25"/>
       <c r="AB1" s="25"/>
       <c r="AC1" s="25"/>
       <c r="AD1" s="25"/>
       <c r="AE1" s="25"/>
       <c r="AF1" s="25"/>
       <c r="AG1" s="25"/>
       <c r="AH1" s="25"/>
+      <c r="AI1" s="26"/>
+      <c r="AJ1" s="26"/>
+      <c r="AK1" s="26"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
     </row>
     <row r="3" spans="1:37" ht="12.75" customHeight="1">
       <c r="A3" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="25"/>
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
       <c r="Z3" s="25"/>
       <c r="AA3" s="25"/>
       <c r="AB3" s="25"/>
       <c r="AC3" s="25"/>
       <c r="AD3" s="25"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="25"/>
       <c r="AG3" s="25"/>
       <c r="AH3" s="25"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="10">
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+    </row>
+    <row r="5" spans="1:37" s="4" customFormat="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="27">
         <v>1991</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="27">
         <v>1992</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="27">
         <v>1993</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="27">
         <v>1994</v>
       </c>
-      <c r="F5" s="10">
+      <c r="F5" s="27">
         <v>1995</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="27">
         <v>1996</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H5" s="27">
         <v>1997</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="27">
         <v>1998</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="27">
         <v>1999</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="27">
         <v>2000</v>
       </c>
-      <c r="L5" s="10">
+      <c r="L5" s="27">
         <v>2001</v>
       </c>
-      <c r="M5" s="10">
+      <c r="M5" s="27">
         <v>2002</v>
       </c>
-      <c r="N5" s="10">
+      <c r="N5" s="27">
         <v>2003</v>
       </c>
-      <c r="O5" s="10">
+      <c r="O5" s="27">
         <v>2004</v>
       </c>
-      <c r="P5" s="10">
+      <c r="P5" s="27">
         <v>2005</v>
       </c>
-      <c r="Q5" s="10">
+      <c r="Q5" s="27">
         <v>2006</v>
       </c>
-      <c r="R5" s="10">
+      <c r="R5" s="27">
         <v>2007</v>
       </c>
-      <c r="S5" s="10">
+      <c r="S5" s="27">
         <v>2008</v>
       </c>
-      <c r="T5" s="10">
+      <c r="T5" s="27">
         <v>2009</v>
       </c>
-      <c r="U5" s="10">
+      <c r="U5" s="27">
         <v>2010</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V5" s="27">
         <v>2011</v>
       </c>
-      <c r="W5" s="10">
+      <c r="W5" s="27">
         <v>2012</v>
       </c>
-      <c r="X5" s="10">
+      <c r="X5" s="27">
         <v>2013</v>
       </c>
-      <c r="Y5" s="10">
+      <c r="Y5" s="27">
         <v>2014</v>
       </c>
-      <c r="Z5" s="10">
+      <c r="Z5" s="27">
         <v>2015</v>
       </c>
-      <c r="AA5" s="10">
+      <c r="AA5" s="27">
         <v>2016</v>
       </c>
-      <c r="AB5" s="10">
+      <c r="AB5" s="27">
         <v>2017</v>
       </c>
-      <c r="AC5" s="10">
+      <c r="AC5" s="27">
         <v>2018</v>
       </c>
-      <c r="AD5" s="10">
+      <c r="AD5" s="27">
         <v>2019</v>
       </c>
-      <c r="AE5" s="10">
+      <c r="AE5" s="27">
         <v>2020</v>
       </c>
-      <c r="AF5" s="10">
+      <c r="AF5" s="27">
         <v>2021</v>
       </c>
-      <c r="AG5" s="10">
+      <c r="AG5" s="27">
         <v>2022</v>
       </c>
-      <c r="AH5" s="10">
+      <c r="AH5" s="27">
         <v>2023</v>
       </c>
-      <c r="AI5" s="10">
+      <c r="AI5" s="27">
         <v>2024</v>
       </c>
-      <c r="AJ5" s="10">
+      <c r="AJ5" s="27">
         <v>2025</v>
       </c>
+      <c r="AK5" s="27">
+        <v>2026</v>
+      </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="5">
         <v>3777426</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="5">
         <v>3751096</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="5">
         <v>3796027</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="5">
         <v>3483443</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="5">
         <v>2829844</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="5">
         <v>2173879</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="5">
         <v>1559755</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="5">
         <v>1377540</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="5">
         <v>1330444</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="5">
         <v>1736547</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="5">
         <v>1774680</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="5">
         <v>1673644</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="5">
         <v>1743419</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O6" s="5">
         <v>1812293</v>
       </c>
-      <c r="P6" s="12">
+      <c r="P6" s="5">
         <v>2112896</v>
       </c>
-      <c r="Q6" s="12">
+      <c r="Q6" s="5">
         <v>2218641</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="5">
         <v>2559914</v>
       </c>
-      <c r="S6" s="12">
+      <c r="S6" s="5">
         <v>2603984</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="5">
         <v>2709144</v>
       </c>
-      <c r="U6" s="12">
+      <c r="U6" s="5">
         <v>3033750</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="5">
         <v>3102109</v>
       </c>
-      <c r="W6" s="13">
+      <c r="W6" s="6">
         <v>3193358</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X6" s="5">
         <v>3373312</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y6" s="5">
         <v>3625714</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="5">
         <v>3925375</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="7">
         <v>3631141</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="7">
         <v>4018790</v>
       </c>
-      <c r="AC6" s="1">
+      <c r="AC6" s="8">
         <v>4295343</v>
       </c>
-      <c r="AD6" s="2">
+      <c r="AD6" s="9">
         <v>4635396</v>
       </c>
-      <c r="AE6" s="15">
+      <c r="AE6" s="10">
         <v>4617101</v>
       </c>
-      <c r="AF6" s="16">
+      <c r="AF6" s="11">
         <v>3113306</v>
       </c>
-      <c r="AG6" s="16">
+      <c r="AG6" s="11">
         <v>3999652</v>
       </c>
-      <c r="AH6" s="16">
+      <c r="AH6" s="11">
         <v>3091070</v>
       </c>
-      <c r="AI6" s="16">
+      <c r="AI6" s="11">
         <v>3515870</v>
       </c>
-      <c r="AJ6" s="27">
+      <c r="AJ6" s="12">
         <v>3319694</v>
       </c>
-      <c r="AK6" s="3"/>
+      <c r="AK6" s="12">
+        <v>3752366</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="13">
         <v>17254</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="13">
         <v>19050</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="13">
         <v>19105</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="13">
         <v>22597</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="13">
         <v>11171</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="13">
         <v>12851</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="13">
         <v>27973</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="13">
         <v>8303</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="13">
         <v>7786</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K7" s="13">
         <v>8909</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L7" s="13">
         <v>8931</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M7" s="13">
         <v>8931</v>
       </c>
-      <c r="N7" s="17">
+      <c r="N7" s="13">
         <v>10715</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="13">
         <v>8014</v>
       </c>
-      <c r="P7" s="17">
+      <c r="P7" s="13">
         <v>9220</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="Q7" s="13">
         <v>9312</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="13">
         <v>31546</v>
       </c>
-      <c r="S7" s="17">
+      <c r="S7" s="13">
         <v>31546</v>
       </c>
-      <c r="T7" s="17">
+      <c r="T7" s="13">
         <v>5545</v>
       </c>
-      <c r="U7" s="17">
+      <c r="U7" s="13">
         <v>49504</v>
       </c>
-      <c r="V7" s="17">
+      <c r="V7" s="13">
         <v>81312</v>
       </c>
-      <c r="W7" s="18">
+      <c r="W7" s="14">
         <v>151362</v>
       </c>
-      <c r="X7" s="17">
+      <c r="X7" s="13">
         <v>136822</v>
       </c>
-      <c r="Y7" s="17">
+      <c r="Y7" s="13">
         <v>144732</v>
       </c>
-      <c r="Z7" s="17">
+      <c r="Z7" s="13">
         <v>140544</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="10">
         <v>147600</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="10">
         <v>134982</v>
       </c>
-      <c r="AC7" s="4">
+      <c r="AC7" s="15">
         <v>184287</v>
       </c>
-      <c r="AD7" s="5">
+      <c r="AD7" s="16">
         <v>171759</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="10">
         <v>147806</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AF7" s="11">
         <v>82723</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AG7" s="11">
         <v>25200</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AH7" s="11">
         <v>28980</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AI7" s="11">
         <v>25200</v>
       </c>
-      <c r="AJ7" s="27">
+      <c r="AJ7" s="12">
         <v>109335</v>
       </c>
-      <c r="AK7" s="3"/>
+      <c r="AK7" s="12">
+        <v>24854</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="13">
         <v>867737</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="13">
         <v>775785</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="13">
         <v>769181</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="13">
         <v>646192</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="13">
         <v>858800</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="13">
         <v>477083</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="13">
         <v>129249</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="13">
         <v>120204</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="13">
         <v>113032</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="13">
         <v>146121</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="13">
         <v>185016</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="13">
         <v>185210</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="13">
         <v>196484</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="13">
         <v>199216</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="13">
         <v>205171</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="13">
         <v>205695</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="13">
         <v>210665</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="13">
         <v>218207</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="13">
         <v>221814</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U8" s="13">
         <v>239499</v>
       </c>
-      <c r="V8" s="17">
+      <c r="V8" s="13">
         <v>211540</v>
       </c>
-      <c r="W8" s="18">
+      <c r="W8" s="14">
         <v>241981</v>
       </c>
-      <c r="X8" s="17">
+      <c r="X8" s="13">
         <v>248604</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="13">
         <v>250095</v>
       </c>
-      <c r="Z8" s="17">
+      <c r="Z8" s="13">
         <v>254852</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="10">
         <v>257455</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="10">
         <v>249041</v>
       </c>
-      <c r="AC8" s="4">
+      <c r="AC8" s="15">
         <v>249746</v>
       </c>
-      <c r="AD8" s="5">
+      <c r="AD8" s="16">
         <v>250018</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="10">
         <v>253483</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AF8" s="11">
         <v>265258</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="11">
         <v>272545</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH8" s="11">
         <v>91811</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI8" s="11">
         <v>94021</v>
       </c>
-      <c r="AJ8" s="27">
+      <c r="AJ8" s="12">
         <v>61355</v>
       </c>
-      <c r="AK8" s="3"/>
+      <c r="AK8" s="12">
+        <v>68856</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="13">
         <v>41475</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="13">
         <v>34630</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="13">
         <v>44815</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="13">
         <v>33093</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="13">
         <v>30687</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="13">
         <v>29542</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="13">
         <v>25890</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="13">
         <v>26635</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="13">
         <v>16880</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="13">
         <v>26759</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="13">
         <v>18755</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="13">
         <v>18810</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="13">
         <v>23932</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="13">
         <v>28269</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="13">
         <v>28345</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="13">
         <v>35571</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="13">
         <v>32608</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="13">
         <v>35697</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="13">
         <v>39495</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="13">
         <v>40740</v>
       </c>
-      <c r="V9" s="17">
+      <c r="V9" s="13">
         <v>41039</v>
       </c>
-      <c r="W9" s="18">
+      <c r="W9" s="14">
         <v>44624</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="13">
         <v>46455</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="13">
         <v>46662</v>
       </c>
-      <c r="Z9" s="17">
+      <c r="Z9" s="13">
         <v>45373</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="10">
         <v>46734</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="10">
         <v>50805</v>
       </c>
-      <c r="AC9" s="4">
+      <c r="AC9" s="15">
         <v>53340</v>
       </c>
-      <c r="AD9" s="5">
+      <c r="AD9" s="16">
         <v>56145</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="10">
         <v>60195</v>
       </c>
-      <c r="AF9" s="16">
+      <c r="AF9" s="11">
         <v>64570</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AG9" s="11">
         <v>64909</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AH9" s="11">
         <v>19255</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AI9" s="11">
         <v>25729</v>
       </c>
-      <c r="AJ9" s="27">
+      <c r="AJ9" s="12">
         <v>20293</v>
       </c>
-      <c r="AK9" s="3"/>
+      <c r="AK9" s="12">
+        <v>21168</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="13">
         <v>150088</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="13">
         <v>165703</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="13">
         <v>167399</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="13">
         <v>196071</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="13">
         <v>96301</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="13">
         <v>110915</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="13">
         <v>92586</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="13">
         <v>75959</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="13">
         <v>76438</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="13">
         <v>80782</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="13">
         <v>100889</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="13">
         <v>100910</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="13">
         <v>108156</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="13">
         <v>108359</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="13">
         <v>119030</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="13">
         <v>128502</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="13">
         <v>128431</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="13">
         <v>131238</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="13">
         <v>133524</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="13">
         <v>140952</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="13">
         <v>146465</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="14">
         <v>149834</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="13">
         <v>159218</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="13">
         <v>159563</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="13">
         <v>161697</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA10" s="10">
         <v>164030</v>
       </c>
-      <c r="AB10" s="15">
+      <c r="AB10" s="10">
         <v>165490</v>
       </c>
-      <c r="AC10" s="4">
+      <c r="AC10" s="15">
         <v>173844</v>
       </c>
-      <c r="AD10" s="5">
+      <c r="AD10" s="16">
         <v>177830</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AE10" s="10">
         <v>181821</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AF10" s="11">
         <v>190758</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AG10" s="11">
         <v>192757</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AH10" s="11">
         <v>51011</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AI10" s="11">
         <v>73650</v>
       </c>
-      <c r="AJ10" s="27">
+      <c r="AJ10" s="12">
         <v>74867</v>
       </c>
-      <c r="AK10" s="3"/>
+      <c r="AK10" s="12">
+        <v>73298</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="13">
         <v>127249</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="13">
         <v>137728</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="13">
         <v>137836</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="13">
         <v>163376</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="13">
         <v>80768</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="13">
         <v>93069</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="13">
         <v>114551</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="13">
         <v>80440</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="13">
         <v>81192</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="13">
         <v>115581</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="13">
         <v>98126</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="13">
         <v>98979</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="13">
         <v>114922</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="13">
         <v>120098</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="13">
         <v>125292</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="13">
         <v>116152</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="13">
         <v>139781</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="13">
         <v>128689</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="13">
         <v>137655</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="13">
         <v>137786</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="13">
         <v>158196</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="14">
         <v>143168</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="13">
         <v>146716</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="13">
         <v>155931</v>
       </c>
-      <c r="Z11" s="17">
+      <c r="Z11" s="13">
         <v>140993</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="10">
         <v>147332</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="10">
         <v>144061</v>
       </c>
-      <c r="AC11" s="4">
+      <c r="AC11" s="15">
         <v>137350</v>
       </c>
-      <c r="AD11" s="5">
+      <c r="AD11" s="16">
         <v>138600</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="10">
         <v>140348</v>
       </c>
-      <c r="AF11" s="16">
+      <c r="AF11" s="11">
         <v>142269</v>
       </c>
-      <c r="AG11" s="16">
+      <c r="AG11" s="11">
         <v>143955</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AH11" s="11">
         <v>54321</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AI11" s="11">
         <v>89094</v>
       </c>
-      <c r="AJ11" s="27">
+      <c r="AJ11" s="12">
         <v>92366</v>
       </c>
-      <c r="AK11" s="3"/>
+      <c r="AK11" s="12">
+        <v>94925</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="13">
         <v>155414</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="13">
         <v>170552</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="13">
         <v>170223</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="13">
         <v>200494</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="13">
         <v>102211</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="13">
         <v>112782</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="13">
         <v>86557</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="13">
         <v>62381</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="13">
         <v>61371</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="13">
         <v>66247</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="13">
         <v>73077</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="13">
         <v>75227</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="13">
         <v>76874</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="13">
         <v>91390</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="13">
         <v>95306</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="13">
         <v>82340</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="13">
         <v>82527</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="13">
         <v>95678</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="13">
         <v>95675</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="13">
         <v>96679</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="13">
         <v>97078</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W12" s="14">
         <v>99344</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="13">
         <v>96602</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="13">
         <v>95339</v>
       </c>
-      <c r="Z12" s="17">
+      <c r="Z12" s="13">
         <v>95968</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA12" s="10">
         <v>100951</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB12" s="10">
         <v>101049</v>
       </c>
-      <c r="AC12" s="4">
+      <c r="AC12" s="15">
         <v>101040</v>
       </c>
-      <c r="AD12" s="5">
+      <c r="AD12" s="16">
         <v>102300</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="10">
         <v>102667</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AF12" s="11">
         <v>103080</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AG12" s="11">
         <v>104143</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AH12" s="11">
         <v>52341</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AI12" s="11">
         <v>52598</v>
       </c>
-      <c r="AJ12" s="27">
+      <c r="AJ12" s="12">
         <v>55077</v>
       </c>
-      <c r="AK12" s="3"/>
+      <c r="AK12" s="12">
+        <v>55937</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="13">
         <v>1674210</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="13">
         <v>1698880</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="13">
         <v>1553409</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="13">
         <v>1358049</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="13">
         <v>1038109</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="13">
         <v>708163</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="13">
         <v>562536</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="13">
         <v>537928</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="13">
         <v>536267</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="13">
         <v>669821</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="13">
         <v>671379</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="13">
         <v>558063</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="13">
         <v>572439</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="13">
         <v>590109</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="13">
         <v>613918</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="13">
         <v>655045</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="13">
         <v>656386</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="13">
         <v>692753</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="13">
         <v>836394</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="13">
         <v>1005802</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="13">
         <v>952820</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="14">
         <v>1087956</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="13">
         <v>1125232</v>
       </c>
-      <c r="Y13" s="17">
+      <c r="Y13" s="13">
         <v>1271386</v>
       </c>
-      <c r="Z13" s="17">
+      <c r="Z13" s="13">
         <v>1529109</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA13" s="10">
         <v>1582418</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB13" s="10">
         <v>2291203</v>
       </c>
-      <c r="AC13" s="4">
+      <c r="AC13" s="15">
         <v>2359176</v>
       </c>
-      <c r="AD13" s="5">
+      <c r="AD13" s="16">
         <v>2425525</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="10">
         <v>2411015</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF13" s="11">
         <v>911282</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="11">
         <v>1804472</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH13" s="11">
         <v>1921006</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI13" s="11">
         <v>2089196</v>
       </c>
-      <c r="AJ13" s="27">
+      <c r="AJ13" s="12">
         <v>1930257</v>
       </c>
-      <c r="AK13" s="3"/>
+      <c r="AK13" s="12">
+        <v>2133720</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="17" t="s">
+      <c r="A14" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="13">
         <v>86734</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="13">
         <v>95758</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="13">
         <v>95833</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="13">
         <v>113589</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="13">
         <v>56156</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="13">
         <v>64668</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="13">
         <v>55457</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="13">
         <v>55757</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="13">
         <v>51509</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="13">
         <v>59060</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="13">
         <v>60229</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="13">
         <v>62466</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="13">
         <v>63940</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="13">
         <v>64573</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="13">
         <v>64627</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="13">
         <v>71520</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="13">
         <v>81420</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="13">
         <v>82381</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="13">
         <v>84846</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="13">
         <v>87704</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="13">
         <v>87708</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W14" s="14">
         <v>90462</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="13">
         <v>91502</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="13">
         <v>94540</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="Z14" s="13">
         <v>97006</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA14" s="10">
         <v>96857</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB14" s="10">
         <v>97035</v>
       </c>
-      <c r="AC14" s="4">
+      <c r="AC14" s="15">
         <v>97192</v>
       </c>
-      <c r="AD14" s="5">
+      <c r="AD14" s="16">
         <v>100066</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="10">
         <v>100621</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AF14" s="11">
         <v>102176</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AG14" s="11">
         <v>102313</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AH14" s="11">
         <v>37533</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AI14" s="11">
         <v>46969</v>
       </c>
-      <c r="AJ14" s="27">
+      <c r="AJ14" s="12">
         <v>49939</v>
       </c>
-      <c r="AK14" s="3"/>
+      <c r="AK14" s="12">
+        <v>50478</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="17" t="s">
+      <c r="A15" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="13">
         <v>127329</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="13">
         <v>136759</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="13">
         <v>136826</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="13">
         <v>159681</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="13">
         <v>81608</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="13">
         <v>93847</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="13">
         <v>60813</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="13">
         <v>53413</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="13">
         <v>65926</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="13">
         <v>65409</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="13">
         <v>65708</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="13">
         <v>65708</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="13">
         <v>68533</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="13">
         <v>67805</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="13">
         <v>68217</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="13">
         <v>73934</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="13">
         <v>81040</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="13">
         <v>81232</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="13">
         <v>81264</v>
       </c>
-      <c r="U15" s="17">
+      <c r="U15" s="13">
         <v>82445</v>
       </c>
-      <c r="V15" s="17">
+      <c r="V15" s="13">
         <v>99243</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W15" s="14">
         <v>88445</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="13">
         <v>90368</v>
       </c>
-      <c r="Y15" s="17">
+      <c r="Y15" s="13">
         <v>94125</v>
       </c>
-      <c r="Z15" s="17">
+      <c r="Z15" s="13">
         <v>95066</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="10">
         <v>96101</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="10">
         <v>99587</v>
       </c>
-      <c r="AC15" s="4">
+      <c r="AC15" s="15">
         <v>102607</v>
       </c>
-      <c r="AD15" s="5">
+      <c r="AD15" s="16">
         <v>103638</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="10">
         <v>103642</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="11">
         <v>104911</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="11">
         <v>105641</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="11">
         <v>31197</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="11">
         <v>42803</v>
       </c>
-      <c r="AJ15" s="27">
+      <c r="AJ15" s="12">
         <v>37372</v>
       </c>
-      <c r="AK15" s="3"/>
+      <c r="AK15" s="12">
+        <v>45043</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="17" t="s">
+      <c r="A16" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="13">
         <v>101700</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="13">
         <v>111057</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="13">
         <v>113922</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="13">
         <v>130921</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="13">
         <v>66203</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="13">
         <v>75402</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="13">
         <v>58090</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="13">
         <v>49104</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="13">
         <v>52800</v>
       </c>
-      <c r="K16" s="17">
+      <c r="K16" s="13">
         <v>43560</v>
       </c>
-      <c r="L16" s="17">
+      <c r="L16" s="13">
         <v>54398</v>
       </c>
-      <c r="M16" s="17">
+      <c r="M16" s="13">
         <v>55000</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="13">
         <v>55212</v>
       </c>
-      <c r="O16" s="17">
+      <c r="O16" s="13">
         <v>57424</v>
       </c>
-      <c r="P16" s="17">
+      <c r="P16" s="13">
         <v>70865</v>
       </c>
-      <c r="Q16" s="17">
+      <c r="Q16" s="13">
         <v>72211</v>
       </c>
-      <c r="R16" s="17">
+      <c r="R16" s="13">
         <v>86385</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S16" s="13">
         <v>90592</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="13">
         <v>91863</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U16" s="13">
         <v>93399</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="13">
         <v>94942</v>
       </c>
-      <c r="W16" s="18">
+      <c r="W16" s="14">
         <v>96143</v>
       </c>
-      <c r="X16" s="17">
+      <c r="X16" s="13">
         <v>96194</v>
       </c>
-      <c r="Y16" s="17">
+      <c r="Y16" s="13">
         <v>96194</v>
       </c>
-      <c r="Z16" s="17">
+      <c r="Z16" s="13">
         <v>96609</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA16" s="10">
         <v>96965</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="10">
         <v>97218</v>
       </c>
-      <c r="AC16" s="4">
+      <c r="AC16" s="15">
         <v>99665</v>
       </c>
-      <c r="AD16" s="5">
+      <c r="AD16" s="16">
         <v>100437</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="10">
         <v>111433</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AF16" s="11">
         <v>110565</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="11">
         <v>111986</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="11">
         <v>96846</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="11">
         <v>157317</v>
       </c>
-      <c r="AJ16" s="27">
+      <c r="AJ16" s="12">
         <v>66445</v>
       </c>
-      <c r="AK16" s="3"/>
+      <c r="AK16" s="12">
+        <v>361456</v>
+      </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="13">
         <v>175710</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="13">
         <v>158629</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="13">
         <v>253419</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="13">
         <v>187984</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="13">
         <v>184978</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="13">
         <v>175599</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="13">
         <v>153909</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="13">
         <v>140274</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="13">
         <v>116393</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="13">
         <v>211488</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="13">
         <v>149202</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="13">
         <v>121043</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="13">
         <v>126070</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="13">
         <v>137655</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="13">
         <v>361151</v>
       </c>
-      <c r="Q17" s="17">
+      <c r="Q17" s="13">
         <v>409477</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="13">
         <v>650404</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="13">
         <v>632570</v>
       </c>
-      <c r="T17" s="17">
+      <c r="T17" s="13">
         <v>564733</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U17" s="13">
         <v>633766</v>
       </c>
-      <c r="V17" s="17">
+      <c r="V17" s="13">
         <v>694547</v>
       </c>
-      <c r="W17" s="18">
+      <c r="W17" s="14">
         <v>763783</v>
       </c>
-      <c r="X17" s="17">
+      <c r="X17" s="13">
         <v>877256</v>
       </c>
-      <c r="Y17" s="17">
+      <c r="Y17" s="13">
         <v>956748</v>
       </c>
-      <c r="Z17" s="17">
+      <c r="Z17" s="13">
         <v>997647</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA17" s="10">
         <v>613942</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB17" s="10">
         <v>297413</v>
       </c>
-      <c r="AC17" s="4">
+      <c r="AC17" s="15">
         <v>441169</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD17" s="16">
         <v>696220</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AE17" s="10">
         <v>681585</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AF17" s="11">
         <v>700763</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AG17" s="11">
         <v>724149</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AH17" s="11">
         <v>602211</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AI17" s="11">
         <v>670759</v>
       </c>
-      <c r="AJ17" s="27">
+      <c r="AJ17" s="12">
         <v>675632</v>
       </c>
-      <c r="AK17" s="3"/>
+      <c r="AK17" s="12">
+        <v>685798</v>
+      </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="17" t="s">
+      <c r="A18" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="13">
         <v>61463</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="13">
         <v>66605</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="13">
         <v>65177</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="13">
         <v>73804</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="13">
         <v>35426</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="13">
         <v>40816</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="13">
         <v>36461</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="13">
         <v>29935</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="13">
         <v>27020</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="13">
         <v>29227</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="13">
         <v>32022</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="13">
         <v>32032</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="13">
         <v>33908</v>
       </c>
-      <c r="O18" s="17">
+      <c r="O18" s="13">
         <v>37011</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="13">
         <v>41525</v>
       </c>
-      <c r="Q18" s="17">
+      <c r="Q18" s="13">
         <v>44858</v>
       </c>
-      <c r="R18" s="17">
+      <c r="R18" s="13">
         <v>49363</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="13">
         <v>49210</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="13">
         <v>49702</v>
       </c>
-      <c r="U18" s="17">
+      <c r="U18" s="13">
         <v>51344</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="13">
         <v>52328</v>
       </c>
-      <c r="W18" s="18">
+      <c r="W18" s="14">
         <v>47633</v>
       </c>
-      <c r="X18" s="17">
+      <c r="X18" s="13">
         <v>45618</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="13">
         <v>47097</v>
       </c>
-      <c r="Z18" s="17">
+      <c r="Z18" s="13">
         <v>47721</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA18" s="10">
         <v>51057</v>
       </c>
-      <c r="AB18" s="15">
+      <c r="AB18" s="10">
         <v>52469</v>
       </c>
-      <c r="AC18" s="4">
+      <c r="AC18" s="15">
         <v>52554</v>
       </c>
-      <c r="AD18" s="5">
+      <c r="AD18" s="16">
         <v>54546</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AE18" s="10">
         <v>57442</v>
       </c>
-      <c r="AF18" s="16">
+      <c r="AF18" s="11">
         <v>60511</v>
       </c>
-      <c r="AG18" s="16">
+      <c r="AG18" s="11">
         <v>60551</v>
       </c>
-      <c r="AH18" s="16">
+      <c r="AH18" s="11">
         <v>41404</v>
       </c>
-      <c r="AI18" s="16">
+      <c r="AI18" s="11">
         <v>39540</v>
       </c>
-      <c r="AJ18" s="27">
+      <c r="AJ18" s="12">
         <v>37326</v>
       </c>
-      <c r="AK18" s="3"/>
+      <c r="AK18" s="12">
+        <v>39846</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="17" t="s">
+      <c r="A19" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="13">
         <v>21166</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="13">
         <v>22652</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="13">
         <v>31908</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="13">
         <v>22810</v>
       </c>
-      <c r="F19" s="17">
+      <c r="F19" s="13">
         <v>22926</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="13">
         <v>21298</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="13">
         <v>18876</v>
       </c>
-      <c r="I19" s="17">
+      <c r="I19" s="13">
         <v>17125</v>
       </c>
-      <c r="J19" s="17">
+      <c r="J19" s="13">
         <v>12701</v>
       </c>
-      <c r="K19" s="17">
+      <c r="K19" s="13">
         <v>14855</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="13">
         <v>19521</v>
       </c>
-      <c r="M19" s="17">
+      <c r="M19" s="13">
         <v>21380</v>
       </c>
-      <c r="N19" s="17">
+      <c r="N19" s="13">
         <v>22194</v>
       </c>
-      <c r="O19" s="17">
+      <c r="O19" s="13">
         <v>32019</v>
       </c>
-      <c r="P19" s="17">
+      <c r="P19" s="13">
         <v>32140</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="13">
         <v>34167</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="13">
         <v>37280</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="13">
         <v>38850</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="13">
         <v>47794</v>
       </c>
-      <c r="U19" s="17">
+      <c r="U19" s="13">
         <v>50925</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="13">
         <v>52077</v>
       </c>
-      <c r="W19" s="18">
+      <c r="W19" s="14">
         <v>54161</v>
       </c>
-      <c r="X19" s="17">
+      <c r="X19" s="13">
         <v>52615</v>
       </c>
-      <c r="Y19" s="17">
+      <c r="Y19" s="13">
         <v>52579</v>
       </c>
-      <c r="Z19" s="17">
+      <c r="Z19" s="13">
         <v>52606</v>
       </c>
-      <c r="AA19" s="15">
+      <c r="AA19" s="10">
         <v>52820</v>
       </c>
-      <c r="AB19" s="15">
+      <c r="AB19" s="10">
         <v>55286</v>
       </c>
-      <c r="AC19" s="4">
+      <c r="AC19" s="15">
         <v>56490</v>
       </c>
-      <c r="AD19" s="5">
+      <c r="AD19" s="16">
         <v>57379</v>
       </c>
-      <c r="AE19" s="15">
+      <c r="AE19" s="10">
         <v>58723</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AF19" s="11">
         <v>59896</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AG19" s="11">
         <v>60374</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AH19" s="11">
         <v>7006</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AI19" s="11">
         <v>10160</v>
       </c>
-      <c r="AJ19" s="27">
+      <c r="AJ19" s="12">
         <v>10166</v>
       </c>
-      <c r="AK19" s="3"/>
+      <c r="AK19" s="12">
+        <v>10115</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="13">
         <v>169897</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="13">
         <v>157308</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="13">
         <v>236974</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="13">
         <v>174782</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="13">
         <v>164500</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="13">
         <v>157844</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="13">
         <v>136807</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="13">
         <v>120082</v>
       </c>
-      <c r="J20" s="17">
+      <c r="J20" s="13">
         <v>111129</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="13">
         <v>198728</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="13">
         <v>237427</v>
       </c>
-      <c r="M20" s="17">
+      <c r="M20" s="13">
         <v>269885</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N20" s="13">
         <v>270040</v>
       </c>
-      <c r="O20" s="17">
+      <c r="O20" s="13">
         <v>270351</v>
       </c>
-      <c r="P20" s="17">
+      <c r="P20" s="13">
         <v>278089</v>
       </c>
-      <c r="Q20" s="17">
+      <c r="Q20" s="13">
         <v>279857</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="13">
         <v>292078</v>
       </c>
-      <c r="S20" s="17">
+      <c r="S20" s="13">
         <v>295341</v>
       </c>
-      <c r="T20" s="17">
+      <c r="T20" s="13">
         <v>318840</v>
       </c>
-      <c r="U20" s="17">
+      <c r="U20" s="13">
         <v>323205</v>
       </c>
-      <c r="V20" s="17">
+      <c r="V20" s="13">
         <v>332814</v>
       </c>
-      <c r="W20" s="18">
+      <c r="W20" s="14">
         <v>134462</v>
       </c>
-      <c r="X20" s="17">
+      <c r="X20" s="13">
         <v>160110</v>
       </c>
-      <c r="Y20" s="17">
+      <c r="Y20" s="13">
         <v>160723</v>
       </c>
-      <c r="Z20" s="17">
+      <c r="Z20" s="13">
         <v>170184</v>
       </c>
-      <c r="AA20" s="15">
+      <c r="AA20" s="10">
         <v>176879</v>
       </c>
-      <c r="AB20" s="15">
+      <c r="AB20" s="10">
         <v>183151</v>
       </c>
-      <c r="AC20" s="4">
+      <c r="AC20" s="15">
         <v>186883</v>
       </c>
-      <c r="AD20" s="5">
+      <c r="AD20" s="16">
         <v>200933</v>
       </c>
-      <c r="AE20" s="15">
+      <c r="AE20" s="10">
         <v>206320</v>
       </c>
-      <c r="AF20" s="16">
+      <c r="AF20" s="11">
         <v>214544</v>
       </c>
-      <c r="AG20" s="16">
+      <c r="AG20" s="11">
         <v>226657</v>
       </c>
-      <c r="AH20" s="16">
+      <c r="AH20" s="11">
         <v>56148</v>
       </c>
-      <c r="AI20" s="16">
+      <c r="AI20" s="11">
         <v>98834</v>
       </c>
-      <c r="AJ20" s="27">
+      <c r="AJ20" s="12">
         <v>99264</v>
       </c>
-      <c r="AK20" s="3"/>
+      <c r="AK20" s="12">
+        <v>86872</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="3"/>
-[...23 lines deleted...]
-      <c r="AE21" s="7"/>
+      <c r="A21" s="28"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
+      <c r="P21" s="28"/>
+      <c r="Q21" s="28"/>
+      <c r="R21" s="28"/>
+      <c r="S21" s="28"/>
+      <c r="T21" s="28"/>
+      <c r="U21" s="28"/>
+      <c r="V21" s="28"/>
+      <c r="W21" s="28"/>
+      <c r="X21" s="28"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="26"/>
+      <c r="AA21" s="26"/>
+      <c r="AB21" s="26"/>
+      <c r="AC21" s="26"/>
+      <c r="AD21" s="26"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="26"/>
+      <c r="AG21" s="26"/>
+      <c r="AH21" s="26"/>
+      <c r="AI21" s="26"/>
+      <c r="AJ21" s="26"/>
+      <c r="AK21" s="26"/>
     </row>
     <row r="22" spans="1:37" ht="12.75" customHeight="1">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="26"/>
-[...31 lines deleted...]
-      <c r="AH22" s="26"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="30"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="30"/>
+      <c r="T22" s="30"/>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30"/>
+      <c r="W22" s="30"/>
+      <c r="X22" s="30"/>
+      <c r="Y22" s="30"/>
+      <c r="Z22" s="30"/>
+      <c r="AA22" s="30"/>
+      <c r="AB22" s="30"/>
+      <c r="AC22" s="30"/>
+      <c r="AD22" s="30"/>
+      <c r="AE22" s="30"/>
+      <c r="AF22" s="30"/>
+      <c r="AG22" s="30"/>
+      <c r="AH22" s="30"/>
+      <c r="AI22" s="26"/>
+      <c r="AJ22" s="26"/>
+      <c r="AK22" s="26"/>
     </row>
     <row r="23" spans="1:37">
-      <c r="A23" s="3"/>
-[...26 lines deleted...]
-      <c r="B24" s="10">
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
+      <c r="N23" s="28"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="28"/>
+      <c r="R23" s="28"/>
+      <c r="S23" s="28"/>
+      <c r="T23" s="28"/>
+      <c r="U23" s="28"/>
+      <c r="V23" s="28"/>
+      <c r="W23" s="28"/>
+      <c r="X23" s="28"/>
+      <c r="Y23" s="26"/>
+      <c r="Z23" s="26"/>
+      <c r="AA23" s="26"/>
+      <c r="AB23" s="26"/>
+      <c r="AC23" s="26"/>
+      <c r="AD23" s="26"/>
+      <c r="AE23" s="26"/>
+      <c r="AF23" s="26"/>
+      <c r="AG23" s="26"/>
+      <c r="AH23" s="26"/>
+      <c r="AI23" s="26"/>
+      <c r="AJ23" s="26"/>
+      <c r="AK23" s="26"/>
+    </row>
+    <row r="24" spans="1:37" s="4" customFormat="1">
+      <c r="A24" s="27"/>
+      <c r="B24" s="27">
         <v>1991</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="27">
         <v>1992</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="27">
         <v>1993</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="27">
         <v>1994</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="27">
         <v>1995</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="27">
         <v>1996</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="27">
         <v>1997</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="27">
         <v>1998</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="27">
         <v>1999</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="27">
         <v>2000</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="27">
         <v>2001</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="27">
         <v>2002</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="27">
         <v>2003</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="27">
         <v>2004</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="27">
         <v>2005</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="27">
         <v>2006</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="27">
         <v>2007</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="27">
         <v>2008</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="27">
         <v>2009</v>
       </c>
-      <c r="U24" s="10">
+      <c r="U24" s="27">
         <v>2010</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="27">
         <v>2011</v>
       </c>
-      <c r="W24" s="10">
+      <c r="W24" s="27">
         <v>2012</v>
       </c>
-      <c r="X24" s="10">
+      <c r="X24" s="27">
         <v>2013</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Y24" s="27">
         <v>2014</v>
       </c>
-      <c r="Z24" s="10">
+      <c r="Z24" s="27">
         <v>2015</v>
       </c>
-      <c r="AA24" s="10">
+      <c r="AA24" s="27">
         <v>2016</v>
       </c>
-      <c r="AB24" s="10">
+      <c r="AB24" s="27">
         <v>2017</v>
       </c>
-      <c r="AC24" s="10">
+      <c r="AC24" s="27">
         <v>2018</v>
       </c>
-      <c r="AD24" s="10">
+      <c r="AD24" s="27">
         <v>2019</v>
       </c>
-      <c r="AE24" s="10">
+      <c r="AE24" s="27">
         <v>2020</v>
       </c>
-      <c r="AF24" s="10">
+      <c r="AF24" s="27">
         <v>2021</v>
       </c>
-      <c r="AG24" s="10">
+      <c r="AG24" s="27">
         <v>2022</v>
       </c>
-      <c r="AH24" s="10">
+      <c r="AH24" s="27">
         <v>2023</v>
       </c>
-      <c r="AI24" s="10">
+      <c r="AI24" s="27">
         <v>2024</v>
       </c>
-      <c r="AJ24" s="10">
+      <c r="AJ24" s="27">
         <v>2025</v>
       </c>
+      <c r="AK24" s="27">
+        <v>2026</v>
+      </c>
     </row>
     <row r="25" spans="1:37">
-      <c r="A25" s="12" t="s">
+      <c r="A25" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B25" s="13">
         <v>2354860</v>
       </c>
-      <c r="C25" s="12">
+      <c r="C25" s="13">
         <v>2275261</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D25" s="13">
         <v>2045654</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="13">
         <v>1736351</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="13">
         <v>1711621</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="13">
         <v>982781</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="13">
         <v>505816</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="13">
         <v>473347</v>
       </c>
-      <c r="J25" s="12">
+      <c r="J25" s="13">
         <v>468175</v>
       </c>
-      <c r="K25" s="12">
+      <c r="K25" s="13">
         <v>594637</v>
       </c>
-      <c r="L25" s="12">
+      <c r="L25" s="13">
         <v>574823</v>
       </c>
-      <c r="M25" s="12">
+      <c r="M25" s="13">
         <v>460648</v>
       </c>
-      <c r="N25" s="12">
+      <c r="N25" s="13">
         <v>469912</v>
       </c>
-      <c r="O25" s="12">
+      <c r="O25" s="13">
         <v>488716</v>
       </c>
-      <c r="P25" s="12">
+      <c r="P25" s="13">
         <v>729847</v>
       </c>
-      <c r="Q25" s="12">
+      <c r="Q25" s="13">
         <v>817569</v>
       </c>
-      <c r="R25" s="12">
+      <c r="R25" s="13">
         <v>996419</v>
       </c>
-      <c r="S25" s="12">
+      <c r="S25" s="13">
         <v>994536</v>
       </c>
-      <c r="T25" s="12">
+      <c r="T25" s="13">
         <v>1063808</v>
       </c>
-      <c r="U25" s="12">
+      <c r="U25" s="13">
         <v>1314169</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="14">
         <v>1342403</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="14">
         <v>1626228</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="14">
         <v>1640289</v>
       </c>
-      <c r="Y25" s="13">
+      <c r="Y25" s="14">
         <v>1723461</v>
       </c>
-      <c r="Z25" s="13">
+      <c r="Z25" s="14">
         <v>2005737</v>
       </c>
-      <c r="AA25" s="14">
+      <c r="AA25" s="10">
         <v>1620345</v>
       </c>
-      <c r="AB25" s="14">
+      <c r="AB25" s="10">
         <v>2320724</v>
       </c>
-      <c r="AC25" s="2">
+      <c r="AC25" s="16">
         <v>2746520</v>
       </c>
-      <c r="AD25" s="2">
+      <c r="AD25" s="16">
         <v>3023841</v>
       </c>
-      <c r="AE25" s="15">
+      <c r="AE25" s="10">
         <v>2955736</v>
       </c>
-      <c r="AF25" s="16">
+      <c r="AF25" s="11">
         <v>1429681</v>
       </c>
-      <c r="AG25" s="19">
+      <c r="AG25" s="18">
         <v>2264933</v>
       </c>
-      <c r="AH25" s="16">
+      <c r="AH25" s="11">
         <v>2458410</v>
       </c>
-      <c r="AI25" s="16">
+      <c r="AI25" s="11">
         <v>2704342</v>
       </c>
-      <c r="AJ25" s="27">
+      <c r="AJ25" s="12">
         <v>2560739</v>
       </c>
+      <c r="AK25" s="12">
+        <v>2992151</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
-      <c r="A26" s="17" t="s">
+      <c r="A26" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="17">
+      <c r="B26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="13">
         <v>40</v>
       </c>
-      <c r="E26" s="18" t="s">
-[...47 lines deleted...]
-      <c r="U26" s="17">
+      <c r="E26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T26" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U26" s="13">
         <v>41697</v>
       </c>
-      <c r="V26" s="18">
+      <c r="V26" s="14">
         <v>70957</v>
       </c>
-      <c r="W26" s="18">
+      <c r="W26" s="14">
         <v>139862</v>
       </c>
-      <c r="X26" s="18">
+      <c r="X26" s="14">
         <v>124611</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y26" s="14">
         <v>132566</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z26" s="14">
         <v>128383</v>
       </c>
-      <c r="AA26" s="15">
+      <c r="AA26" s="10">
         <v>129100</v>
       </c>
-      <c r="AB26" s="15">
+      <c r="AB26" s="10">
         <v>116482</v>
       </c>
-      <c r="AC26" s="5">
+      <c r="AC26" s="16">
         <v>165390</v>
       </c>
-      <c r="AD26" s="5">
+      <c r="AD26" s="16">
         <v>152439</v>
       </c>
-      <c r="AE26" s="15">
+      <c r="AE26" s="10">
         <v>128486</v>
       </c>
-      <c r="AF26" s="16">
+      <c r="AF26" s="11">
         <v>63426</v>
       </c>
-      <c r="AG26" s="15" t="s">
-[...8 lines deleted...]
-      <c r="AJ26" s="27">
+      <c r="AG26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI26" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ26" s="12">
         <v>84481</v>
       </c>
+      <c r="AK26" s="17" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="17" t="s">
+      <c r="A27" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B27" s="13">
         <v>739609</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="13">
         <v>658610</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="13">
         <v>581840</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="13">
         <v>508112</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="13">
         <v>725300</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="13">
         <v>348164</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H27" s="13">
         <v>14877</v>
       </c>
-      <c r="I27" s="17">
+      <c r="I27" s="13">
         <v>4957</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J27" s="13">
         <v>1018</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="13">
         <v>2350</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L27" s="13">
         <v>2233</v>
       </c>
-      <c r="M27" s="18" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="17">
+      <c r="M27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N27" s="13">
         <v>401</v>
       </c>
-      <c r="O27" s="18" t="s">
-[...23 lines deleted...]
-      <c r="W27" s="18">
+      <c r="O27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W27" s="14">
         <v>10</v>
       </c>
-      <c r="X27" s="18">
+      <c r="X27" s="14">
         <v>6</v>
       </c>
-      <c r="Y27" s="21">
+      <c r="Y27" s="20">
         <v>6</v>
       </c>
-      <c r="Z27" s="21">
+      <c r="Z27" s="20">
         <v>6</v>
       </c>
-      <c r="AA27" s="15">
+      <c r="AA27" s="10">
         <v>3</v>
       </c>
-      <c r="AB27" s="15" t="s">
-[...23 lines deleted...]
-      <c r="AJ27" s="28" t="s">
+      <c r="AB27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD27" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI27" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ27" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK27" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="17" t="s">
+      <c r="A28" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="13">
         <v>12455</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="13">
         <v>8091</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="13">
         <v>2383</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="13">
         <v>1819</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="13">
         <v>450</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="13">
         <v>343</v>
       </c>
-      <c r="H28" s="18" t="s">
-[...81 lines deleted...]
-      <c r="AJ28" s="28" t="s">
+      <c r="H28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X28" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y28" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA28" s="10"/>
+      <c r="AB28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD28" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH28" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI28" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ28" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK28" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="17">
+      <c r="B29" s="13">
         <v>1349</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="13">
         <v>1489</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="13">
         <v>3056</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="13">
         <v>1277</v>
       </c>
-      <c r="F29" s="17"/>
-[...27 lines deleted...]
-      <c r="P29" s="17">
+      <c r="F29" s="13"/>
+      <c r="G29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P29" s="13">
         <v>1552</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="13">
         <v>2048</v>
       </c>
-      <c r="R29" s="17">
+      <c r="R29" s="13">
         <v>914</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S29" s="13">
         <v>941</v>
       </c>
-      <c r="T29" s="17">
+      <c r="T29" s="13">
         <v>2255</v>
       </c>
-      <c r="U29" s="17">
+      <c r="U29" s="13">
         <v>2162</v>
       </c>
-      <c r="V29" s="18">
+      <c r="V29" s="14">
         <v>5360</v>
       </c>
-      <c r="W29" s="18">
+      <c r="W29" s="14">
         <v>3858</v>
       </c>
-      <c r="X29" s="18">
+      <c r="X29" s="14">
         <v>4528</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y29" s="14">
         <v>2045</v>
       </c>
-      <c r="Z29" s="21" t="s">
-[...9 lines deleted...]
-      <c r="AD29" s="8">
+      <c r="Z29" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA29" s="10"/>
+      <c r="AB29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD29" s="21">
         <v>900</v>
       </c>
-      <c r="AE29" s="15">
+      <c r="AE29" s="10">
         <v>1200</v>
       </c>
-      <c r="AF29" s="16">
+      <c r="AF29" s="11">
         <v>600</v>
       </c>
-      <c r="AG29" s="19">
+      <c r="AG29" s="18">
         <v>600</v>
       </c>
-      <c r="AH29" s="15" t="s">
-[...5 lines deleted...]
-      <c r="AJ29" s="28" t="s">
+      <c r="AH29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI29" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ29" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK29" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="17" t="s">
+      <c r="A30" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="17">
+      <c r="B30" s="13">
         <v>2500</v>
       </c>
-      <c r="C30" s="18" t="s">
-[...56 lines deleted...]
-      <c r="V30" s="18">
+      <c r="C30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U30" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V30" s="14">
         <v>2500</v>
       </c>
-      <c r="W30" s="18">
+      <c r="W30" s="14">
         <v>2470</v>
       </c>
-      <c r="X30" s="18">
+      <c r="X30" s="14">
         <v>2860</v>
       </c>
-      <c r="Y30" s="18">
+      <c r="Y30" s="14">
         <v>3500</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z30" s="14">
         <v>3910</v>
       </c>
-      <c r="AA30" s="15">
+      <c r="AA30" s="10">
         <v>4592</v>
       </c>
-      <c r="AB30" s="15">
+      <c r="AB30" s="10">
         <v>4590</v>
       </c>
-      <c r="AC30" s="5">
+      <c r="AC30" s="16">
         <v>4582</v>
       </c>
-      <c r="AD30" s="5">
+      <c r="AD30" s="16">
         <v>4485</v>
       </c>
-      <c r="AE30" s="15">
+      <c r="AE30" s="10">
         <v>5035</v>
       </c>
-      <c r="AF30" s="16">
+      <c r="AF30" s="11">
         <v>5307</v>
       </c>
-      <c r="AG30" s="19">
+      <c r="AG30" s="18">
         <v>5313</v>
       </c>
-      <c r="AH30" s="16">
+      <c r="AH30" s="11">
         <v>5335</v>
       </c>
-      <c r="AI30" s="16">
+      <c r="AI30" s="11">
         <v>5293</v>
       </c>
-      <c r="AJ30" s="27">
+      <c r="AJ30" s="12">
         <v>5406</v>
       </c>
+      <c r="AK30" s="12" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="17" t="s">
+      <c r="A31" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="17">
+      <c r="B31" s="13">
         <v>4183</v>
       </c>
-      <c r="C31" s="17">
+      <c r="C31" s="13">
         <v>3587</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="13">
         <v>3127</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="13">
         <v>2437</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="13">
         <v>4297</v>
       </c>
-      <c r="G31" s="18" t="s">
-[...75 lines deleted...]
-      <c r="AG31" s="15" t="s">
+      <c r="G31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X31" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y31" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z31" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA31" s="10"/>
+      <c r="AB31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD31" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH31" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI31" s="20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AI31" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ31" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK31" s="12"/>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="17" t="s">
+      <c r="A32" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B32" s="17">
+      <c r="B32" s="13">
         <v>1551122</v>
       </c>
-      <c r="C32" s="17">
+      <c r="C32" s="13">
         <v>1562985</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D32" s="13">
         <v>1417408</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="13">
         <v>1196848</v>
       </c>
-      <c r="F32" s="17">
+      <c r="F32" s="13">
         <v>958416</v>
       </c>
-      <c r="G32" s="17">
+      <c r="G32" s="13">
         <v>616361</v>
       </c>
-      <c r="H32" s="17">
+      <c r="H32" s="13">
         <v>481018</v>
       </c>
-      <c r="I32" s="17">
+      <c r="I32" s="13">
         <v>464679</v>
       </c>
-      <c r="J32" s="17">
+      <c r="J32" s="13">
         <v>462980</v>
       </c>
-      <c r="K32" s="17">
+      <c r="K32" s="13">
         <v>591324</v>
       </c>
-      <c r="L32" s="17">
+      <c r="L32" s="13">
         <v>569749</v>
       </c>
-      <c r="M32" s="17">
+      <c r="M32" s="13">
         <v>457657</v>
       </c>
-      <c r="N32" s="17">
+      <c r="N32" s="13">
         <v>466010</v>
       </c>
-      <c r="O32" s="17">
+      <c r="O32" s="13">
         <v>484011</v>
       </c>
-      <c r="P32" s="17">
+      <c r="P32" s="13">
         <v>505111</v>
       </c>
-      <c r="Q32" s="17">
+      <c r="Q32" s="13">
         <v>543092</v>
       </c>
-      <c r="R32" s="17">
+      <c r="R32" s="13">
         <v>499356</v>
       </c>
-      <c r="S32" s="17">
+      <c r="S32" s="13">
         <v>534331</v>
       </c>
-      <c r="T32" s="17">
+      <c r="T32" s="13">
         <v>669550</v>
       </c>
-      <c r="U32" s="17">
+      <c r="U32" s="13">
         <v>834328</v>
       </c>
-      <c r="V32" s="18">
+      <c r="V32" s="14">
         <v>776607</v>
       </c>
-      <c r="W32" s="18">
+      <c r="W32" s="14">
         <v>981780</v>
       </c>
-      <c r="X32" s="18">
+      <c r="X32" s="14">
         <v>1025145</v>
       </c>
-      <c r="Y32" s="18">
+      <c r="Y32" s="14">
         <v>1173213</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z32" s="14">
         <v>1429649</v>
       </c>
-      <c r="AA32" s="15">
+      <c r="AA32" s="10">
         <v>1480699</v>
       </c>
-      <c r="AB32" s="15">
+      <c r="AB32" s="10">
         <v>2192566</v>
       </c>
-      <c r="AC32" s="5">
+      <c r="AC32" s="16">
         <v>2260768</v>
       </c>
-      <c r="AD32" s="5">
+      <c r="AD32" s="16">
         <v>2320964</v>
       </c>
-      <c r="AE32" s="15">
+      <c r="AE32" s="10">
         <v>2289955</v>
       </c>
-      <c r="AF32" s="16">
+      <c r="AF32" s="11">
         <v>815625</v>
       </c>
-      <c r="AG32" s="19">
+      <c r="AG32" s="18">
         <v>1692640</v>
       </c>
-      <c r="AH32" s="16">
+      <c r="AH32" s="11">
         <v>1869189</v>
       </c>
-      <c r="AI32" s="16">
+      <c r="AI32" s="11">
         <v>2025997</v>
       </c>
-      <c r="AJ32" s="27">
+      <c r="AJ32" s="12">
         <v>1857542</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="17" t="s">
+      <c r="AK32" s="12">
+        <v>2087824</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="18" t="s">
-[...90 lines deleted...]
-      <c r="AG33" s="15" t="s">
+      <c r="B33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X33" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y33" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z33" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA33" s="10"/>
+      <c r="AB33" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC33" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD33" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE33" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF33" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH33" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI33" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="17" t="s">
+      <c r="AI33" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ33" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK33" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="17">
+      <c r="B34" s="13">
         <v>9408</v>
       </c>
-      <c r="C34" s="17">
+      <c r="C34" s="13">
         <v>6569</v>
       </c>
-      <c r="D34" s="17">
+      <c r="D34" s="13">
         <v>6534</v>
       </c>
-      <c r="E34" s="17">
+      <c r="E34" s="13">
         <v>5247</v>
       </c>
-      <c r="F34" s="17">
+      <c r="F34" s="13">
         <v>5260</v>
       </c>
-      <c r="G34" s="17">
+      <c r="G34" s="13">
         <v>5880</v>
       </c>
-      <c r="H34" s="17">
+      <c r="H34" s="13">
         <v>4074</v>
       </c>
-      <c r="I34" s="17">
+      <c r="I34" s="13">
         <v>621</v>
       </c>
-      <c r="J34" s="17">
+      <c r="J34" s="13">
         <v>2900</v>
       </c>
-      <c r="K34" s="18" t="s">
-[...63 lines deleted...]
-      <c r="AG34" s="15" t="s">
+      <c r="K34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X34" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y34" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z34" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA34" s="10"/>
+      <c r="AB34" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC34" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD34" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE34" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF34" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG34" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH34" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI34" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="17" t="s">
+      <c r="AI34" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ34" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK34" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="17">
+      <c r="B35" s="13">
         <v>3432</v>
       </c>
-      <c r="C35" s="17">
+      <c r="C35" s="13">
         <v>2565</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D35" s="13">
         <v>5345</v>
       </c>
-      <c r="E35" s="17">
+      <c r="E35" s="13">
         <v>2226</v>
       </c>
-      <c r="F35" s="17">
+      <c r="F35" s="13">
         <v>2580</v>
       </c>
-      <c r="G35" s="17">
+      <c r="G35" s="13">
         <v>2127</v>
       </c>
-      <c r="H35" s="17">
+      <c r="H35" s="13">
         <v>2127</v>
       </c>
-      <c r="I35" s="18" t="s">
-[...8 lines deleted...]
-      <c r="L35" s="17">
+      <c r="I35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" s="13">
         <v>2070</v>
       </c>
-      <c r="M35" s="17">
+      <c r="M35" s="13">
         <v>1966</v>
       </c>
-      <c r="N35" s="17">
+      <c r="N35" s="13">
         <v>2761</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="13">
         <v>4343</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P35" s="13">
         <v>4999</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q35" s="13">
         <v>4834</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="13">
         <v>5301</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="13">
         <v>6403</v>
       </c>
-      <c r="T35" s="17">
+      <c r="T35" s="13">
         <v>7213</v>
       </c>
-      <c r="U35" s="17">
+      <c r="U35" s="13">
         <v>7113</v>
       </c>
-      <c r="V35" s="18">
+      <c r="V35" s="14">
         <v>8939</v>
       </c>
-      <c r="W35" s="18">
+      <c r="W35" s="14">
         <v>6583</v>
       </c>
-      <c r="X35" s="18">
+      <c r="X35" s="14">
         <v>6402</v>
       </c>
-      <c r="Y35" s="18">
+      <c r="Y35" s="14">
         <v>5891</v>
       </c>
-      <c r="Z35" s="21">
+      <c r="Z35" s="20">
         <v>402</v>
       </c>
-      <c r="AA35" s="15">
+      <c r="AA35" s="10">
         <v>451</v>
       </c>
-      <c r="AB35" s="15" t="s">
-[...2 lines deleted...]
-      <c r="AC35" s="5">
+      <c r="AB35" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC35" s="16">
         <v>1250</v>
       </c>
-      <c r="AD35" s="5">
+      <c r="AD35" s="16">
         <v>1250</v>
       </c>
-      <c r="AE35" s="15">
+      <c r="AE35" s="10">
         <v>2800</v>
       </c>
       <c r="AF35" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AG35" s="15" t="s">
+      <c r="AG35" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH35" s="22">
         <v>24466</v>
       </c>
-      <c r="AI35" s="16">
+      <c r="AI35" s="11">
         <v>82282</v>
       </c>
-      <c r="AJ35" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="AJ35" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK35" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="17">
+      <c r="B36" s="13">
         <v>7446</v>
       </c>
-      <c r="C36" s="17">
+      <c r="C36" s="13">
         <v>4750</v>
       </c>
-      <c r="D36" s="17">
+      <c r="D36" s="13">
         <v>7394</v>
       </c>
-      <c r="E36" s="17">
+      <c r="E36" s="13">
         <v>6651</v>
       </c>
-      <c r="F36" s="17">
+      <c r="F36" s="13">
         <v>9660</v>
       </c>
-      <c r="G36" s="17">
+      <c r="G36" s="13">
         <v>6296</v>
       </c>
-      <c r="H36" s="17">
+      <c r="H36" s="13">
         <v>3720</v>
       </c>
-      <c r="I36" s="17">
+      <c r="I36" s="13">
         <v>3090</v>
       </c>
-      <c r="J36" s="17">
+      <c r="J36" s="13">
         <v>1277</v>
       </c>
-      <c r="K36" s="17">
+      <c r="K36" s="13">
         <v>963</v>
       </c>
-      <c r="L36" s="17">
+      <c r="L36" s="13">
         <v>771</v>
       </c>
-      <c r="M36" s="17">
+      <c r="M36" s="13">
         <v>1025</v>
       </c>
-      <c r="N36" s="18" t="s">
-[...5 lines deleted...]
-      <c r="P36" s="17">
+      <c r="N36" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P36" s="13">
         <v>218008</v>
       </c>
-      <c r="Q36" s="17">
+      <c r="Q36" s="13">
         <v>265848</v>
       </c>
-      <c r="R36" s="17">
+      <c r="R36" s="13">
         <v>489504</v>
       </c>
-      <c r="S36" s="17">
+      <c r="S36" s="13">
         <v>452112</v>
       </c>
-      <c r="T36" s="17">
+      <c r="T36" s="13">
         <v>384204</v>
       </c>
-      <c r="U36" s="17">
+      <c r="U36" s="13">
         <v>428283</v>
       </c>
-      <c r="V36" s="18">
+      <c r="V36" s="14">
         <v>476934</v>
       </c>
-      <c r="W36" s="18">
+      <c r="W36" s="14">
         <v>491485</v>
       </c>
-      <c r="X36" s="18">
+      <c r="X36" s="14">
         <v>476187</v>
       </c>
-      <c r="Y36" s="18">
+      <c r="Y36" s="14">
         <v>405740</v>
       </c>
-      <c r="Z36" s="18">
+      <c r="Z36" s="14">
         <v>439868</v>
       </c>
-      <c r="AA36" s="15" t="s">
-[...5 lines deleted...]
-      <c r="AC36" s="5">
+      <c r="AA36" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB36" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC36" s="16">
         <v>310793</v>
       </c>
-      <c r="AD36" s="5">
+      <c r="AD36" s="16">
         <v>541103</v>
       </c>
-      <c r="AE36" s="15">
+      <c r="AE36" s="10">
         <v>524860</v>
       </c>
-      <c r="AF36" s="16">
+      <c r="AF36" s="11">
         <v>540350</v>
       </c>
-      <c r="AG36" s="19">
+      <c r="AG36" s="18">
         <v>566380</v>
       </c>
       <c r="AH36" s="22">
         <v>559420</v>
       </c>
-      <c r="AI36" s="16">
+      <c r="AI36" s="11">
         <v>590770</v>
       </c>
-      <c r="AJ36" s="27">
+      <c r="AJ36" s="12">
         <v>613310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="AK36" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B37" s="17">
+      <c r="B37" s="13">
         <v>6747</v>
       </c>
-      <c r="C37" s="17">
+      <c r="C37" s="13">
         <v>6196</v>
       </c>
-      <c r="D37" s="17">
+      <c r="D37" s="13">
         <v>4721</v>
       </c>
-      <c r="E37" s="17">
+      <c r="E37" s="13">
         <v>2146</v>
       </c>
-      <c r="F37" s="18" t="s">
-[...29 lines deleted...]
-      <c r="P37" s="17">
+      <c r="F37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P37" s="13">
         <v>177</v>
       </c>
-      <c r="Q37" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="17">
+      <c r="Q37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R37" s="13">
         <v>246</v>
       </c>
-      <c r="S37" s="18" t="s">
-[...8 lines deleted...]
-      <c r="V37" s="18">
+      <c r="S37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V37" s="14">
         <v>589</v>
       </c>
-      <c r="W37" s="18" t="s">
-[...29 lines deleted...]
-      <c r="AG37" s="15" t="s">
+      <c r="W37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y37" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z37" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA37" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB37" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC37" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD37" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE37" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF37" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG37" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH37" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI37" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="AI37" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ37" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK37" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="17">
+      <c r="B38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="13">
         <v>3295</v>
       </c>
-      <c r="D38" s="17">
+      <c r="D38" s="13">
         <v>960</v>
       </c>
-      <c r="E38" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="17">
+      <c r="E38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="13">
         <v>872</v>
       </c>
-      <c r="G38" s="18" t="s">
-[...75 lines deleted...]
-      <c r="AG38" s="15" t="s">
+      <c r="G38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X38" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y38" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z38" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA38" s="10"/>
+      <c r="AB38" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC38" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD38" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE38" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF38" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG38" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH38" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI38" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="AI38" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ38" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK38" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="17">
+      <c r="B39" s="13">
         <v>16609</v>
       </c>
-      <c r="C39" s="17">
+      <c r="C39" s="13">
         <v>17124</v>
       </c>
-      <c r="D39" s="17">
+      <c r="D39" s="13">
         <v>12846</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="13">
         <v>9588</v>
       </c>
-      <c r="F39" s="17">
+      <c r="F39" s="13">
         <v>4786</v>
       </c>
-      <c r="G39" s="17">
+      <c r="G39" s="13">
         <v>3610</v>
       </c>
-      <c r="H39" s="18" t="s">
-[...17 lines deleted...]
-      <c r="N39" s="17">
+      <c r="H39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N39" s="13">
         <v>740</v>
       </c>
-      <c r="O39" s="17">
+      <c r="O39" s="13">
         <v>362</v>
       </c>
-      <c r="P39" s="18" t="s">
-[...2 lines deleted...]
-      <c r="Q39" s="17">
+      <c r="P39" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q39" s="13">
         <v>1747</v>
       </c>
-      <c r="R39" s="17">
+      <c r="R39" s="13">
         <v>1098</v>
       </c>
-      <c r="S39" s="17">
+      <c r="S39" s="13">
         <v>749</v>
       </c>
-      <c r="T39" s="17">
+      <c r="T39" s="13">
         <v>586</v>
       </c>
-      <c r="U39" s="17">
+      <c r="U39" s="13">
         <v>586</v>
       </c>
-      <c r="V39" s="18">
+      <c r="V39" s="14">
         <v>517</v>
       </c>
-      <c r="W39" s="18">
+      <c r="W39" s="14">
         <v>180</v>
       </c>
-      <c r="X39" s="18">
+      <c r="X39" s="14">
         <v>550</v>
       </c>
-      <c r="Y39" s="21">
+      <c r="Y39" s="20">
         <v>500</v>
       </c>
-      <c r="Z39" s="18">
+      <c r="Z39" s="14">
         <v>3519</v>
       </c>
-      <c r="AA39" s="15">
+      <c r="AA39" s="10">
         <v>5500</v>
       </c>
-      <c r="AB39" s="15">
+      <c r="AB39" s="10">
         <v>7086</v>
       </c>
-      <c r="AC39" s="5">
+      <c r="AC39" s="16">
         <v>3737</v>
       </c>
-      <c r="AD39" s="5">
+      <c r="AD39" s="16">
         <v>2700</v>
       </c>
-      <c r="AE39" s="15">
+      <c r="AE39" s="10">
         <v>3400</v>
       </c>
-      <c r="AF39" s="16">
+      <c r="AF39" s="11">
         <v>4373</v>
       </c>
-      <c r="AG39" s="15" t="s">
+      <c r="AG39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH39" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI39" s="20" t="s">
-[...33 lines deleted...]
-      <c r="A41" s="26" t="s">
+      <c r="AI39" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ39" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK39" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+      <c r="S40" s="28"/>
+      <c r="T40" s="28"/>
+      <c r="U40" s="28"/>
+      <c r="V40" s="28"/>
+      <c r="W40" s="28"/>
+      <c r="X40" s="28"/>
+      <c r="Y40" s="26"/>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="26"/>
+      <c r="AB40" s="26"/>
+      <c r="AC40" s="26"/>
+      <c r="AD40" s="26"/>
+      <c r="AE40" s="26"/>
+      <c r="AF40" s="26"/>
+      <c r="AG40" s="26"/>
+      <c r="AH40" s="26"/>
+      <c r="AI40" s="26"/>
+      <c r="AJ40" s="26"/>
+      <c r="AK40" s="26"/>
+    </row>
+    <row r="41" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A41" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="26"/>
-[...61 lines deleted...]
-      <c r="B43" s="10">
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
+      <c r="AB41" s="30"/>
+      <c r="AC41" s="30"/>
+      <c r="AD41" s="30"/>
+      <c r="AE41" s="30"/>
+      <c r="AF41" s="30"/>
+      <c r="AG41" s="30"/>
+      <c r="AH41" s="30"/>
+      <c r="AI41" s="26"/>
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="26"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="28"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="28"/>
+      <c r="R42" s="28"/>
+      <c r="S42" s="28"/>
+      <c r="T42" s="28"/>
+      <c r="U42" s="28"/>
+      <c r="V42" s="28"/>
+      <c r="W42" s="28"/>
+      <c r="X42" s="28"/>
+      <c r="Y42" s="26"/>
+      <c r="Z42" s="26"/>
+      <c r="AA42" s="26"/>
+      <c r="AB42" s="26"/>
+      <c r="AC42" s="26"/>
+      <c r="AD42" s="26"/>
+      <c r="AE42" s="26"/>
+      <c r="AF42" s="26"/>
+      <c r="AG42" s="26"/>
+      <c r="AH42" s="26"/>
+      <c r="AI42" s="26"/>
+      <c r="AJ42" s="26"/>
+      <c r="AK42" s="26"/>
+    </row>
+    <row r="43" spans="1:37" s="4" customFormat="1">
+      <c r="A43" s="27"/>
+      <c r="B43" s="27">
         <v>1991</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C43" s="27">
         <v>1992</v>
       </c>
-      <c r="D43" s="10">
+      <c r="D43" s="27">
         <v>1993</v>
       </c>
-      <c r="E43" s="10">
+      <c r="E43" s="27">
         <v>1994</v>
       </c>
-      <c r="F43" s="10">
+      <c r="F43" s="27">
         <v>1995</v>
       </c>
-      <c r="G43" s="10">
+      <c r="G43" s="27">
         <v>1996</v>
       </c>
-      <c r="H43" s="10">
+      <c r="H43" s="27">
         <v>1997</v>
       </c>
-      <c r="I43" s="10">
+      <c r="I43" s="27">
         <v>1998</v>
       </c>
-      <c r="J43" s="10">
+      <c r="J43" s="27">
         <v>1999</v>
       </c>
-      <c r="K43" s="10">
+      <c r="K43" s="27">
         <v>2000</v>
       </c>
-      <c r="L43" s="10">
+      <c r="L43" s="27">
         <v>2001</v>
       </c>
-      <c r="M43" s="10">
+      <c r="M43" s="27">
         <v>2002</v>
       </c>
-      <c r="N43" s="10">
+      <c r="N43" s="27">
         <v>2003</v>
       </c>
-      <c r="O43" s="10">
+      <c r="O43" s="27">
         <v>2004</v>
       </c>
-      <c r="P43" s="10">
+      <c r="P43" s="27">
         <v>2005</v>
       </c>
-      <c r="Q43" s="10">
+      <c r="Q43" s="27">
         <v>2006</v>
       </c>
-      <c r="R43" s="10">
+      <c r="R43" s="27">
         <v>2007</v>
       </c>
-      <c r="S43" s="10">
+      <c r="S43" s="27">
         <v>2008</v>
       </c>
-      <c r="T43" s="10">
+      <c r="T43" s="27">
         <v>2009</v>
       </c>
-      <c r="U43" s="10">
+      <c r="U43" s="27">
         <v>2010</v>
       </c>
-      <c r="V43" s="10">
+      <c r="V43" s="27">
         <v>2011</v>
       </c>
-      <c r="W43" s="10">
+      <c r="W43" s="27">
         <v>2012</v>
       </c>
-      <c r="X43" s="10">
+      <c r="X43" s="27">
         <v>2013</v>
       </c>
-      <c r="Y43" s="10">
+      <c r="Y43" s="27">
         <v>2014</v>
       </c>
-      <c r="Z43" s="10">
+      <c r="Z43" s="27">
         <v>2015</v>
       </c>
-      <c r="AA43" s="10">
+      <c r="AA43" s="27">
         <v>2016</v>
       </c>
-      <c r="AB43" s="10">
+      <c r="AB43" s="27">
         <v>2017</v>
       </c>
-      <c r="AC43" s="10">
+      <c r="AC43" s="27">
         <v>2018</v>
       </c>
-      <c r="AD43" s="10">
+      <c r="AD43" s="27">
         <v>2019</v>
       </c>
-      <c r="AE43" s="10">
+      <c r="AE43" s="27">
         <v>2020</v>
       </c>
-      <c r="AF43" s="10">
+      <c r="AF43" s="27">
         <v>2021</v>
       </c>
-      <c r="AG43" s="10">
+      <c r="AG43" s="27">
         <v>2022</v>
       </c>
-      <c r="AH43" s="10">
+      <c r="AH43" s="27">
         <v>2023</v>
       </c>
-      <c r="AI43" s="10">
+      <c r="AI43" s="27">
         <v>2024</v>
       </c>
-      <c r="AJ43" s="10">
+      <c r="AJ43" s="27">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="AK43" s="27">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37">
+      <c r="A44" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="12">
+      <c r="B44" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" s="5">
         <v>957</v>
       </c>
-      <c r="D44" s="12">
+      <c r="D44" s="5">
         <v>1461</v>
       </c>
-      <c r="E44" s="12">
+      <c r="E44" s="5">
         <v>10358</v>
       </c>
-      <c r="F44" s="12">
+      <c r="F44" s="5">
         <v>18254</v>
       </c>
-      <c r="G44" s="12">
+      <c r="G44" s="5">
         <v>22251</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="5">
         <v>29191</v>
       </c>
-      <c r="I44" s="12">
+      <c r="I44" s="5">
         <v>34148</v>
       </c>
-      <c r="J44" s="12">
+      <c r="J44" s="5">
         <v>21033</v>
       </c>
-      <c r="K44" s="12">
+      <c r="K44" s="5">
         <v>21194</v>
       </c>
-      <c r="L44" s="12">
+      <c r="L44" s="5">
         <v>2013</v>
       </c>
-      <c r="M44" s="12">
+      <c r="M44" s="5">
         <v>70</v>
       </c>
-      <c r="N44" s="12">
+      <c r="N44" s="5">
         <v>7215</v>
       </c>
-      <c r="O44" s="12">
+      <c r="O44" s="5">
         <v>38310</v>
       </c>
-      <c r="P44" s="12">
+      <c r="P44" s="5">
         <v>30004</v>
       </c>
-      <c r="Q44" s="12">
+      <c r="Q44" s="5">
         <v>37751</v>
       </c>
-      <c r="R44" s="12">
+      <c r="R44" s="5">
         <v>32641</v>
       </c>
-      <c r="S44" s="12">
+      <c r="S44" s="5">
         <v>34208</v>
       </c>
-      <c r="T44" s="12">
+      <c r="T44" s="5">
         <v>37552</v>
       </c>
-      <c r="U44" s="12">
+      <c r="U44" s="5">
         <v>41955</v>
       </c>
-      <c r="V44" s="13">
+      <c r="V44" s="6">
         <v>36795</v>
       </c>
-      <c r="W44" s="13">
+      <c r="W44" s="6">
         <v>37383</v>
       </c>
-      <c r="X44" s="13">
+      <c r="X44" s="6">
         <v>34012</v>
       </c>
-      <c r="Y44" s="13">
+      <c r="Y44" s="6">
         <v>27043</v>
       </c>
-      <c r="Z44" s="13">
+      <c r="Z44" s="6">
         <v>34510</v>
       </c>
-      <c r="AA44" s="14">
+      <c r="AA44" s="7">
         <v>31502</v>
       </c>
-      <c r="AB44" s="14">
+      <c r="AB44" s="7">
         <v>40662</v>
       </c>
-      <c r="AC44" s="1">
+      <c r="AC44" s="8">
         <v>36421</v>
       </c>
-      <c r="AD44" s="2">
+      <c r="AD44" s="9">
         <v>35864</v>
       </c>
-      <c r="AE44" s="15">
+      <c r="AE44" s="10">
         <v>45774</v>
       </c>
-      <c r="AF44" s="16">
+      <c r="AF44" s="11">
         <v>37051</v>
       </c>
-      <c r="AG44" s="16">
+      <c r="AG44" s="11">
         <v>38268</v>
       </c>
-      <c r="AH44" s="16">
+      <c r="AH44" s="11">
         <v>9373</v>
       </c>
-      <c r="AI44" s="16">
+      <c r="AI44" s="11">
         <v>11618</v>
       </c>
-      <c r="AJ44" s="27">
+      <c r="AJ44" s="12">
         <v>24805</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="17" t="s">
+      <c r="AK44" s="12">
+        <v>9297</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="A45" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="18" t="s">
-[...71 lines deleted...]
-      <c r="Z45" s="21" t="s">
+      <c r="B45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X45" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y45" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z45" s="20" t="s">
         <v>18</v>
       </c>
       <c r="AA45" s="23"/>
-      <c r="AB45" s="15" t="s">
-[...12 lines deleted...]
-      <c r="AG45" s="15" t="s">
+      <c r="AB45" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD45" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE45" s="10"/>
+      <c r="AF45" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG45" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AH45" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AI45" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AJ45" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="17" t="s">
+      <c r="AJ45" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK45" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="17">
+      <c r="B46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="13">
         <v>80</v>
       </c>
-      <c r="D46" s="17">
+      <c r="D46" s="13">
         <v>72</v>
       </c>
-      <c r="E46" s="17">
+      <c r="E46" s="13">
         <v>80</v>
       </c>
-      <c r="F46" s="17">
+      <c r="F46" s="13">
         <v>121</v>
       </c>
-      <c r="G46" s="17">
+      <c r="G46" s="13">
         <v>162</v>
       </c>
-      <c r="H46" s="17">
+      <c r="H46" s="13">
         <v>333</v>
       </c>
-      <c r="I46" s="18" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="17">
+      <c r="I46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J46" s="13">
         <v>660</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="13">
         <v>831</v>
       </c>
-      <c r="L46" s="18" t="s">
-[...8 lines deleted...]
-      <c r="O46" s="17">
+      <c r="L46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N46" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O46" s="13">
         <v>34000</v>
       </c>
-      <c r="P46" s="17">
+      <c r="P46" s="13">
         <v>23424</v>
       </c>
-      <c r="Q46" s="17">
+      <c r="Q46" s="13">
         <v>31539</v>
       </c>
-      <c r="R46" s="17">
+      <c r="R46" s="13">
         <v>29045</v>
       </c>
-      <c r="S46" s="17">
+      <c r="S46" s="13">
         <v>30445</v>
       </c>
-      <c r="T46" s="17">
+      <c r="T46" s="13">
         <v>34052</v>
       </c>
-      <c r="U46" s="17">
+      <c r="U46" s="13">
         <v>38901</v>
       </c>
-      <c r="V46" s="18">
+      <c r="V46" s="14">
         <v>31400</v>
       </c>
-      <c r="W46" s="18">
+      <c r="W46" s="14">
         <v>33000</v>
       </c>
-      <c r="X46" s="18">
+      <c r="X46" s="14">
         <v>30000</v>
       </c>
-      <c r="Y46" s="18">
+      <c r="Y46" s="14">
         <v>21814</v>
       </c>
-      <c r="Z46" s="18">
+      <c r="Z46" s="14">
         <v>22130</v>
       </c>
-      <c r="AA46" s="15">
+      <c r="AA46" s="10">
         <v>21300</v>
       </c>
-      <c r="AB46" s="15">
+      <c r="AB46" s="10">
         <v>27000</v>
       </c>
-      <c r="AC46" s="4">
+      <c r="AC46" s="15">
         <v>24000</v>
       </c>
-      <c r="AD46" s="5">
+      <c r="AD46" s="16">
         <v>24200</v>
       </c>
-      <c r="AE46" s="15">
+      <c r="AE46" s="10">
         <v>17000</v>
       </c>
-      <c r="AF46" s="16">
+      <c r="AF46" s="11">
         <v>17000</v>
       </c>
-      <c r="AG46" s="16">
+      <c r="AG46" s="11">
         <v>13000</v>
       </c>
       <c r="AH46" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI46" s="16">
+      <c r="AI46" s="11">
         <v>147</v>
       </c>
-      <c r="AJ46" s="27">
+      <c r="AJ46" s="12">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="17" t="s">
+      <c r="AK46" s="12">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="17">
+      <c r="B47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="13">
         <v>518</v>
       </c>
-      <c r="D47" s="17">
+      <c r="D47" s="13">
         <v>466</v>
       </c>
-      <c r="E47" s="17">
+      <c r="E47" s="13">
         <v>518</v>
       </c>
-      <c r="F47" s="17">
+      <c r="F47" s="13">
         <v>786</v>
       </c>
-      <c r="G47" s="17">
+      <c r="G47" s="13">
         <v>1054</v>
       </c>
-      <c r="H47" s="17">
+      <c r="H47" s="13">
         <v>2165</v>
       </c>
-      <c r="I47" s="17">
+      <c r="I47" s="13">
         <v>723</v>
       </c>
-      <c r="J47" s="17">
+      <c r="J47" s="13">
         <v>471</v>
       </c>
-      <c r="K47" s="17">
+      <c r="K47" s="13">
         <v>426</v>
       </c>
-      <c r="L47" s="18" t="s">
-[...2 lines deleted...]
-      <c r="M47" s="17">
+      <c r="L47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M47" s="13">
         <v>30</v>
       </c>
-      <c r="N47" s="17">
+      <c r="N47" s="13">
         <v>15</v>
       </c>
-      <c r="O47" s="17">
-[...2 lines deleted...]
-      <c r="P47" s="17">
+      <c r="O47" s="13">
+        <v>18</v>
+      </c>
+      <c r="P47" s="13">
         <v>20</v>
       </c>
-      <c r="Q47" s="18" t="s">
-[...5 lines deleted...]
-      <c r="S47" s="17">
+      <c r="Q47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S47" s="13">
         <v>36</v>
       </c>
-      <c r="T47" s="17">
+      <c r="T47" s="13">
         <v>30</v>
       </c>
-      <c r="U47" s="17">
+      <c r="U47" s="13">
         <v>30</v>
       </c>
-      <c r="V47" s="18">
+      <c r="V47" s="14">
         <v>46</v>
       </c>
-      <c r="W47" s="18">
+      <c r="W47" s="14">
         <v>54</v>
       </c>
-      <c r="X47" s="18" t="s">
-[...18 lines deleted...]
-      <c r="AE47" s="15">
+      <c r="X47" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y47" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z47" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA47" s="10"/>
+      <c r="AB47" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD47" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE47" s="10">
         <v>1750</v>
       </c>
-      <c r="AF47" s="16">
+      <c r="AF47" s="11">
         <v>1750</v>
       </c>
       <c r="AG47" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AH47" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI47" s="16">
+      <c r="AI47" s="11">
         <v>60</v>
       </c>
-      <c r="AJ47" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="17" t="s">
+      <c r="AJ47" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK47" s="12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="A48" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="17">
+      <c r="B48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="13">
         <v>30</v>
       </c>
-      <c r="E48" s="17">
+      <c r="E48" s="13">
         <v>478</v>
       </c>
-      <c r="F48" s="17">
+      <c r="F48" s="13">
         <v>853</v>
       </c>
-      <c r="G48" s="17">
+      <c r="G48" s="13">
         <v>1031</v>
       </c>
-      <c r="H48" s="17">
+      <c r="H48" s="13">
         <v>1785</v>
       </c>
-      <c r="I48" s="17">
+      <c r="I48" s="13">
         <v>1931</v>
       </c>
-      <c r="J48" s="17">
+      <c r="J48" s="13">
         <v>1869</v>
       </c>
-      <c r="K48" s="17">
+      <c r="K48" s="13">
         <v>2050</v>
       </c>
-      <c r="L48" s="17">
+      <c r="L48" s="13">
         <v>37</v>
       </c>
-      <c r="M48" s="18" t="s">
-[...29 lines deleted...]
-      <c r="W48" s="18">
+      <c r="M48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W48" s="14">
         <v>70</v>
       </c>
-      <c r="X48" s="18" t="s">
-[...5 lines deleted...]
-      <c r="Z48" s="18">
+      <c r="X48" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y48" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z48" s="14">
         <v>1701</v>
       </c>
-      <c r="AA48" s="15">
+      <c r="AA48" s="10">
         <v>800</v>
       </c>
-      <c r="AB48" s="15">
+      <c r="AB48" s="10">
         <v>1561</v>
       </c>
-      <c r="AC48" s="4">
+      <c r="AC48" s="15">
         <v>2300</v>
       </c>
-      <c r="AD48" s="8">
+      <c r="AD48" s="21">
         <v>500</v>
       </c>
-      <c r="AE48" s="15">
+      <c r="AE48" s="10">
         <v>500</v>
       </c>
-      <c r="AF48" s="15" t="s">
-[...2 lines deleted...]
-      <c r="AG48" s="16">
+      <c r="AF48" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AG48" s="11">
         <v>250</v>
       </c>
-      <c r="AH48" s="16">
+      <c r="AH48" s="11">
         <v>95</v>
       </c>
-      <c r="AI48" s="16">
+      <c r="AI48" s="11">
         <v>580</v>
       </c>
-      <c r="AJ48" s="27">
+      <c r="AJ48" s="12">
         <v>1680</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="17" t="s">
+      <c r="AK48" s="12">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B49" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="17">
+      <c r="B49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="13">
         <v>41</v>
       </c>
-      <c r="E49" s="17">
+      <c r="E49" s="13">
         <v>650</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F49" s="13">
         <v>1161</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G49" s="13">
         <v>1403</v>
       </c>
-      <c r="H49" s="17">
+      <c r="H49" s="13">
         <v>5276</v>
       </c>
-      <c r="I49" s="17">
+      <c r="I49" s="13">
         <v>8687</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J49" s="13">
         <v>2826</v>
       </c>
-      <c r="K49" s="17">
+      <c r="K49" s="13">
         <v>3216</v>
       </c>
-      <c r="L49" s="18" t="s">
-[...5 lines deleted...]
-      <c r="N49" s="17">
+      <c r="L49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N49" s="13">
         <v>2000</v>
       </c>
-      <c r="O49" s="17">
+      <c r="O49" s="13">
         <v>1272</v>
       </c>
-      <c r="P49" s="17">
+      <c r="P49" s="13">
         <v>2200</v>
       </c>
-      <c r="Q49" s="18" t="s">
-[...21 lines deleted...]
-      <c r="Y49" s="21">
+      <c r="Q49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W49" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X49" s="14"/>
+      <c r="Y49" s="20">
         <v>900</v>
       </c>
-      <c r="Z49" s="18">
+      <c r="Z49" s="14">
         <v>1525</v>
       </c>
-      <c r="AA49" s="15">
+      <c r="AA49" s="10">
         <v>1400</v>
       </c>
-      <c r="AB49" s="15">
+      <c r="AB49" s="10">
         <v>1300</v>
       </c>
-      <c r="AC49" s="4">
+      <c r="AC49" s="15">
         <v>1400</v>
       </c>
-      <c r="AD49" s="5">
+      <c r="AD49" s="16">
         <v>1375</v>
       </c>
-      <c r="AE49" s="15">
+      <c r="AE49" s="10">
         <v>1585</v>
       </c>
-      <c r="AF49" s="16">
+      <c r="AF49" s="11">
         <v>975</v>
       </c>
-      <c r="AG49" s="16">
+      <c r="AG49" s="11">
         <v>975</v>
       </c>
-      <c r="AH49" s="16">
+      <c r="AH49" s="11">
         <v>1490</v>
       </c>
-      <c r="AI49" s="16">
+      <c r="AI49" s="11">
         <v>2630</v>
       </c>
-      <c r="AJ49" s="27">
+      <c r="AJ49" s="12">
         <v>3311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="17" t="s">
+      <c r="AK49" s="12">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B50" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D50" s="17">
+      <c r="B50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="13">
         <v>57</v>
       </c>
-      <c r="E50" s="17">
+      <c r="E50" s="13">
         <v>895</v>
       </c>
-      <c r="F50" s="17">
+      <c r="F50" s="13">
         <v>1599</v>
       </c>
-      <c r="G50" s="17">
+      <c r="G50" s="13">
         <v>1933</v>
       </c>
-      <c r="H50" s="17">
+      <c r="H50" s="13">
         <v>4037</v>
       </c>
-      <c r="I50" s="17">
+      <c r="I50" s="13">
         <v>4526</v>
       </c>
-      <c r="J50" s="17">
+      <c r="J50" s="13">
         <v>1993</v>
       </c>
-      <c r="K50" s="17">
+      <c r="K50" s="13">
         <v>2512</v>
       </c>
-      <c r="L50" s="18" t="s">
-[...2 lines deleted...]
-      <c r="M50" s="17">
+      <c r="L50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M50" s="13">
         <v>40</v>
       </c>
-      <c r="N50" s="18" t="s">
-[...5 lines deleted...]
-      <c r="P50" s="17">
+      <c r="N50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P50" s="13">
         <v>40</v>
       </c>
-      <c r="Q50" s="17">
+      <c r="Q50" s="13">
         <v>78</v>
       </c>
-      <c r="R50" s="17">
+      <c r="R50" s="13">
         <v>56</v>
       </c>
-      <c r="S50" s="17">
+      <c r="S50" s="13">
         <v>27</v>
       </c>
-      <c r="T50" s="17">
+      <c r="T50" s="13">
         <v>20</v>
       </c>
-      <c r="U50" s="17">
+      <c r="U50" s="13">
         <v>24</v>
       </c>
-      <c r="V50" s="18" t="s">
-[...2 lines deleted...]
-      <c r="W50" s="18">
+      <c r="V50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W50" s="14">
         <v>100</v>
       </c>
-      <c r="X50" s="18">
+      <c r="X50" s="14">
         <v>122</v>
       </c>
-      <c r="Y50" s="21">
+      <c r="Y50" s="20">
         <v>141</v>
       </c>
-      <c r="Z50" s="21">
+      <c r="Z50" s="20">
         <v>66</v>
       </c>
-      <c r="AA50" s="15">
+      <c r="AA50" s="10">
         <v>99</v>
       </c>
-      <c r="AB50" s="15">
+      <c r="AB50" s="10">
         <v>131</v>
       </c>
-      <c r="AC50" s="9">
+      <c r="AC50" s="24">
         <v>131</v>
       </c>
-      <c r="AD50" s="8">
+      <c r="AD50" s="21">
         <v>90</v>
       </c>
-      <c r="AE50" s="15">
+      <c r="AE50" s="10">
         <v>455</v>
       </c>
-      <c r="AF50" s="16">
+      <c r="AF50" s="11">
         <v>70</v>
       </c>
-      <c r="AG50" s="16">
+      <c r="AG50" s="11">
         <v>70</v>
       </c>
-      <c r="AH50" s="16">
+      <c r="AH50" s="11">
         <v>92</v>
       </c>
-      <c r="AI50" s="16">
+      <c r="AI50" s="11">
         <v>105</v>
       </c>
-      <c r="AJ50" s="27">
+      <c r="AJ50" s="12">
         <v>300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="17" t="s">
+      <c r="AK50" s="12">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B51" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D51" s="17">
+      <c r="B51" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="13">
         <v>71</v>
       </c>
-      <c r="E51" s="17">
+      <c r="E51" s="13">
         <v>1117</v>
       </c>
-      <c r="F51" s="17">
+      <c r="F51" s="13">
         <v>1996</v>
       </c>
-      <c r="G51" s="17">
+      <c r="G51" s="13">
         <v>2412</v>
       </c>
-      <c r="H51" s="17">
+      <c r="H51" s="13">
         <v>3196</v>
       </c>
-      <c r="I51" s="17">
+      <c r="I51" s="13">
         <v>3058</v>
       </c>
-      <c r="J51" s="17">
+      <c r="J51" s="13">
         <v>2870</v>
       </c>
-      <c r="K51" s="17">
+      <c r="K51" s="13">
         <v>2498</v>
       </c>
-      <c r="L51" s="17">
+      <c r="L51" s="13">
         <v>1944</v>
       </c>
-      <c r="M51" s="18" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="17">
+      <c r="M51" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N51" s="13">
         <v>5200</v>
       </c>
-      <c r="O51" s="17">
+      <c r="O51" s="13">
         <v>3020</v>
       </c>
-      <c r="P51" s="17">
+      <c r="P51" s="13">
         <v>3040</v>
       </c>
-      <c r="Q51" s="17">
+      <c r="Q51" s="13">
         <v>3040</v>
       </c>
-      <c r="R51" s="17">
+      <c r="R51" s="13">
         <v>3040</v>
       </c>
-      <c r="S51" s="17">
+      <c r="S51" s="13">
         <v>3200</v>
       </c>
-      <c r="T51" s="17">
+      <c r="T51" s="13">
         <v>2950</v>
       </c>
-      <c r="U51" s="17">
+      <c r="U51" s="13">
         <v>2500</v>
       </c>
-      <c r="V51" s="18">
+      <c r="V51" s="14">
         <v>3810</v>
       </c>
-      <c r="W51" s="18">
+      <c r="W51" s="14">
         <v>3336</v>
       </c>
-      <c r="X51" s="18">
+      <c r="X51" s="14">
         <v>2041</v>
       </c>
-      <c r="Y51" s="18">
+      <c r="Y51" s="14">
         <v>3083</v>
       </c>
-      <c r="Z51" s="18">
+      <c r="Z51" s="14">
         <v>2849</v>
       </c>
-      <c r="AA51" s="15">
+      <c r="AA51" s="10">
         <v>3161</v>
       </c>
-      <c r="AB51" s="15">
+      <c r="AB51" s="10">
         <v>3777</v>
       </c>
-      <c r="AC51" s="4">
+      <c r="AC51" s="15">
         <v>3435</v>
       </c>
-      <c r="AD51" s="5">
+      <c r="AD51" s="16">
         <v>5175</v>
       </c>
-      <c r="AE51" s="15">
+      <c r="AE51" s="10">
         <v>14545</v>
       </c>
-      <c r="AF51" s="16">
+      <c r="AF51" s="11">
         <v>4609</v>
       </c>
-      <c r="AG51" s="16">
+      <c r="AG51" s="11">
         <v>14495</v>
       </c>
-      <c r="AH51" s="16">
+      <c r="AH51" s="11">
         <v>1327</v>
       </c>
-      <c r="AI51" s="16">
+      <c r="AI51" s="11">
         <v>1280</v>
       </c>
-      <c r="AJ51" s="27">
+      <c r="AJ51" s="12">
         <v>14804</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="17" t="s">
+      <c r="AK51" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="17">
+      <c r="B52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="13">
         <v>56</v>
       </c>
-      <c r="E52" s="17">
+      <c r="E52" s="13">
         <v>870</v>
       </c>
-      <c r="F52" s="17">
+      <c r="F52" s="13">
         <v>1556</v>
       </c>
-      <c r="G52" s="17">
+      <c r="G52" s="13">
         <v>1880</v>
       </c>
-      <c r="H52" s="17">
+      <c r="H52" s="13">
         <v>3367</v>
       </c>
-      <c r="I52" s="17">
+      <c r="I52" s="13">
         <v>3019</v>
       </c>
-      <c r="J52" s="17">
+      <c r="J52" s="13">
         <v>2059</v>
       </c>
-      <c r="K52" s="17">
+      <c r="K52" s="13">
         <v>2285</v>
       </c>
-      <c r="L52" s="18" t="s">
-[...11 lines deleted...]
-      <c r="P52" s="17">
+      <c r="L52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P52" s="13">
         <v>1280</v>
       </c>
-      <c r="Q52" s="17">
+      <c r="Q52" s="13">
         <v>2284</v>
       </c>
-      <c r="R52" s="18" t="s">
-[...36 lines deleted...]
-      <c r="AE52" s="15">
+      <c r="R52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y52" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z52" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA52" s="10"/>
+      <c r="AB52" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD52" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE52" s="10">
         <v>400</v>
       </c>
-      <c r="AF52" s="16">
+      <c r="AF52" s="11">
         <v>200</v>
       </c>
       <c r="AG52" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AH52" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AI52" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AJ52" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="17" t="s">
+      <c r="AJ52" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK52" s="12">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D53" s="17">
+      <c r="B53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="13">
         <v>105</v>
       </c>
-      <c r="E53" s="17">
+      <c r="E53" s="13">
         <v>1648</v>
       </c>
-      <c r="F53" s="17">
+      <c r="F53" s="13">
         <v>2945</v>
       </c>
-      <c r="G53" s="17">
+      <c r="G53" s="13">
         <v>3559</v>
       </c>
-      <c r="H53" s="17">
+      <c r="H53" s="13">
         <v>5004</v>
       </c>
-      <c r="I53" s="17">
+      <c r="I53" s="13">
         <v>4504</v>
       </c>
-      <c r="J53" s="17">
+      <c r="J53" s="13">
         <v>3137</v>
       </c>
-      <c r="K53" s="17">
+      <c r="K53" s="13">
         <v>2131</v>
       </c>
-      <c r="L53" s="18" t="s">
-[...14 lines deleted...]
-      <c r="Q53" s="17">
+      <c r="L53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q53" s="13">
         <v>10</v>
       </c>
-      <c r="R53" s="18" t="s">
-[...26 lines deleted...]
-      <c r="AA53" s="15">
+      <c r="R53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X53" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y53" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z53" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA53" s="10">
         <v>163</v>
       </c>
-      <c r="AB53" s="15">
+      <c r="AB53" s="10">
         <v>620</v>
       </c>
-      <c r="AC53" s="9">
+      <c r="AC53" s="24">
         <v>230</v>
       </c>
-      <c r="AD53" s="8">
+      <c r="AD53" s="21">
         <v>230</v>
       </c>
-      <c r="AE53" s="15" t="s">
-[...2 lines deleted...]
-      <c r="AF53" s="15" t="s">
+      <c r="AE53" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF53" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AG53" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AH53" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AI53" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AJ53" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="17" t="s">
+      <c r="AJ53" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK53" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="A54" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B54" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D54" s="17">
+      <c r="B54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="13">
         <v>220</v>
       </c>
-      <c r="E54" s="17">
+      <c r="E54" s="13">
         <v>3449</v>
       </c>
-      <c r="F54" s="17">
+      <c r="F54" s="13">
         <v>6164</v>
       </c>
-      <c r="G54" s="17">
+      <c r="G54" s="13">
         <v>7449</v>
       </c>
-      <c r="H54" s="17">
+      <c r="H54" s="13">
         <v>1421</v>
       </c>
-      <c r="I54" s="17">
+      <c r="I54" s="13">
         <v>3091</v>
       </c>
-      <c r="J54" s="17">
+      <c r="J54" s="13">
         <v>2566</v>
       </c>
-      <c r="K54" s="17">
+      <c r="K54" s="13">
         <v>2595</v>
       </c>
-      <c r="L54" s="18" t="s">
-[...29 lines deleted...]
-      <c r="V54" s="18">
+      <c r="L54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U54" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V54" s="14">
         <v>823</v>
       </c>
-      <c r="W54" s="18">
+      <c r="W54" s="14">
         <v>30</v>
       </c>
-      <c r="X54" s="18">
+      <c r="X54" s="14">
         <v>200</v>
       </c>
-      <c r="Y54" s="21">
+      <c r="Y54" s="20">
         <v>50</v>
       </c>
-      <c r="Z54" s="18">
+      <c r="Z54" s="14">
         <v>4195</v>
       </c>
-      <c r="AA54" s="15">
+      <c r="AA54" s="10">
         <v>3000</v>
       </c>
-      <c r="AB54" s="15">
+      <c r="AB54" s="10">
         <v>2550</v>
       </c>
-      <c r="AC54" s="4">
+      <c r="AC54" s="15">
         <v>1500</v>
       </c>
-      <c r="AD54" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE54" s="15">
+      <c r="AD54" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE54" s="10">
         <v>5200</v>
       </c>
-      <c r="AF54" s="16">
+      <c r="AF54" s="11">
         <v>5000</v>
       </c>
-      <c r="AG54" s="16">
+      <c r="AG54" s="11">
         <v>5000</v>
       </c>
-      <c r="AH54" s="16">
+      <c r="AH54" s="11">
         <v>3869</v>
       </c>
-      <c r="AI54" s="16">
+      <c r="AI54" s="11">
         <v>3056</v>
       </c>
-      <c r="AJ54" s="27">
+      <c r="AJ54" s="12">
         <v>2385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="17" t="s">
+      <c r="AK54" s="12">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="A55" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B55" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="17">
+      <c r="B55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" s="13">
         <v>57</v>
       </c>
-      <c r="D55" s="17">
+      <c r="D55" s="13">
         <v>51</v>
       </c>
-      <c r="E55" s="17">
+      <c r="E55" s="13">
         <v>57</v>
       </c>
-      <c r="F55" s="17">
+      <c r="F55" s="13">
         <v>87</v>
       </c>
-      <c r="G55" s="17">
+      <c r="G55" s="13">
         <v>116</v>
       </c>
-      <c r="H55" s="17">
+      <c r="H55" s="13">
         <v>239</v>
       </c>
-      <c r="I55" s="17">
+      <c r="I55" s="13">
         <v>1640</v>
       </c>
-      <c r="J55" s="17">
+      <c r="J55" s="13">
         <v>379</v>
       </c>
-      <c r="K55" s="17">
+      <c r="K55" s="13">
         <v>538</v>
       </c>
-      <c r="L55" s="18" t="s">
-[...14 lines deleted...]
-      <c r="Q55" s="17">
+      <c r="L55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q55" s="13">
         <v>800</v>
       </c>
-      <c r="R55" s="17">
+      <c r="R55" s="13">
         <v>500</v>
       </c>
-      <c r="S55" s="17">
+      <c r="S55" s="13">
         <v>500</v>
       </c>
-      <c r="T55" s="17">
+      <c r="T55" s="13">
         <v>500</v>
       </c>
-      <c r="U55" s="17">
+      <c r="U55" s="13">
         <v>500</v>
       </c>
-      <c r="V55" s="18">
+      <c r="V55" s="14">
         <v>394</v>
       </c>
-      <c r="W55" s="18">
+      <c r="W55" s="14">
         <v>333</v>
       </c>
-      <c r="X55" s="18">
+      <c r="X55" s="14">
         <v>509</v>
       </c>
-      <c r="Y55" s="21">
+      <c r="Y55" s="20">
         <v>500</v>
       </c>
-      <c r="Z55" s="21">
+      <c r="Z55" s="20">
         <v>600</v>
       </c>
-      <c r="AA55" s="15">
+      <c r="AA55" s="10">
         <v>530</v>
       </c>
-      <c r="AB55" s="15">
+      <c r="AB55" s="10">
         <v>3200</v>
       </c>
-      <c r="AC55" s="4">
+      <c r="AC55" s="15">
         <v>3000</v>
       </c>
-      <c r="AD55" s="5">
+      <c r="AD55" s="16">
         <v>3690</v>
       </c>
-      <c r="AE55" s="15">
+      <c r="AE55" s="10">
         <v>3888</v>
       </c>
-      <c r="AF55" s="16">
+      <c r="AF55" s="11">
         <v>5752</v>
       </c>
-      <c r="AG55" s="16">
+      <c r="AG55" s="11">
         <v>3102</v>
       </c>
-      <c r="AH55" s="16">
+      <c r="AH55" s="11">
         <v>2500</v>
       </c>
-      <c r="AI55" s="16">
+      <c r="AI55" s="11">
         <v>3030</v>
       </c>
-      <c r="AJ55" s="27">
+      <c r="AJ55" s="12">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="17" t="s">
+      <c r="AK55" s="12">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="A56" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B56" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="17">
+      <c r="B56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" s="13">
         <v>19</v>
       </c>
-      <c r="E56" s="17">
+      <c r="E56" s="13">
         <v>294</v>
       </c>
-      <c r="F56" s="17">
+      <c r="F56" s="13">
         <v>526</v>
       </c>
-      <c r="G56" s="17">
+      <c r="G56" s="13">
         <v>635</v>
       </c>
-      <c r="H56" s="17">
+      <c r="H56" s="13">
         <v>1102</v>
       </c>
-      <c r="I56" s="17">
+      <c r="I56" s="13">
         <v>1769</v>
       </c>
-      <c r="J56" s="17">
+      <c r="J56" s="13">
         <v>1133</v>
       </c>
-      <c r="K56" s="17">
+      <c r="K56" s="13">
         <v>668</v>
       </c>
-      <c r="L56" s="18" t="s">
-[...29 lines deleted...]
-      <c r="V56" s="18">
+      <c r="L56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U56" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V56" s="14">
         <v>322</v>
       </c>
-      <c r="W56" s="18">
+      <c r="W56" s="14">
         <v>20</v>
       </c>
-      <c r="X56" s="18">
+      <c r="X56" s="14">
         <v>1027</v>
       </c>
-      <c r="Y56" s="21">
+      <c r="Y56" s="20">
         <v>490</v>
       </c>
-      <c r="Z56" s="18">
+      <c r="Z56" s="14">
         <v>1103</v>
       </c>
-      <c r="AA56" s="15">
+      <c r="AA56" s="10">
         <v>867</v>
       </c>
-      <c r="AB56" s="15">
+      <c r="AB56" s="10">
         <v>281</v>
       </c>
-      <c r="AC56" s="9">
+      <c r="AC56" s="24">
         <v>260</v>
       </c>
-      <c r="AD56" s="8">
+      <c r="AD56" s="21">
         <v>364</v>
       </c>
-      <c r="AE56" s="15">
+      <c r="AE56" s="10">
         <v>180</v>
       </c>
-      <c r="AF56" s="16">
+      <c r="AF56" s="11">
         <v>510</v>
       </c>
-      <c r="AG56" s="16">
+      <c r="AG56" s="11">
         <v>283</v>
       </c>
       <c r="AH56" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AI56" s="16">
+      <c r="AI56" s="11">
         <v>730</v>
       </c>
-      <c r="AJ56" s="27">
+      <c r="AJ56" s="12">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="17" t="s">
+      <c r="AK56" s="12">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="A57" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B57" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="17">
+      <c r="B57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C57" s="13">
         <v>132</v>
       </c>
-      <c r="D57" s="17">
+      <c r="D57" s="13">
         <v>119</v>
       </c>
-      <c r="E57" s="17">
+      <c r="E57" s="13">
         <v>132</v>
       </c>
-      <c r="F57" s="17">
+      <c r="F57" s="13">
         <v>201</v>
       </c>
-      <c r="G57" s="17">
+      <c r="G57" s="13">
         <v>269</v>
       </c>
-      <c r="H57" s="17">
+      <c r="H57" s="13">
         <v>552</v>
       </c>
-      <c r="I57" s="17">
+      <c r="I57" s="13">
         <v>730</v>
       </c>
-      <c r="J57" s="17">
+      <c r="J57" s="13">
         <v>326</v>
       </c>
-      <c r="K57" s="17">
+      <c r="K57" s="13">
         <v>499</v>
       </c>
-      <c r="L57" s="17">
+      <c r="L57" s="13">
         <v>32</v>
       </c>
-      <c r="M57" s="18" t="s">
-[...29 lines deleted...]
-      <c r="W57" s="18">
+      <c r="M57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V57" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W57" s="14">
         <v>440</v>
       </c>
-      <c r="X57" s="18">
+      <c r="X57" s="14">
         <v>113</v>
       </c>
-      <c r="Y57" s="21">
+      <c r="Y57" s="20">
         <v>65</v>
       </c>
-      <c r="Z57" s="21">
+      <c r="Z57" s="20">
         <v>341</v>
       </c>
-      <c r="AA57" s="15">
+      <c r="AA57" s="10">
         <v>182</v>
       </c>
-      <c r="AB57" s="15">
+      <c r="AB57" s="10">
         <v>242</v>
       </c>
-      <c r="AC57" s="9">
+      <c r="AC57" s="24">
         <v>165</v>
       </c>
-      <c r="AD57" s="8">
+      <c r="AD57" s="21">
         <v>240</v>
       </c>
-      <c r="AE57" s="15">
+      <c r="AE57" s="10">
         <v>271</v>
       </c>
-      <c r="AF57" s="16">
+      <c r="AF57" s="11">
         <v>120</v>
       </c>
       <c r="AG57" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AH57" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AI57" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AJ57" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="17" t="s">
+      <c r="AJ57" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK57" s="17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="A58" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B58" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="17">
+      <c r="B58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C58" s="13">
         <v>170</v>
       </c>
-      <c r="D58" s="17">
+      <c r="D58" s="13">
         <v>154</v>
       </c>
-      <c r="E58" s="17">
+      <c r="E58" s="13">
         <v>170</v>
       </c>
-      <c r="F58" s="17">
+      <c r="F58" s="13">
         <v>259</v>
       </c>
-      <c r="G58" s="17">
+      <c r="G58" s="13">
         <v>348</v>
       </c>
-      <c r="H58" s="17">
+      <c r="H58" s="13">
         <v>714</v>
       </c>
-      <c r="I58" s="17">
+      <c r="I58" s="13">
         <v>470</v>
       </c>
-      <c r="J58" s="17">
+      <c r="J58" s="13">
         <v>744</v>
       </c>
-      <c r="K58" s="17">
+      <c r="K58" s="13">
         <v>945</v>
       </c>
-      <c r="L58" s="18" t="s">
-[...59 lines deleted...]
-      <c r="AF58" s="16">
+      <c r="L58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="R58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="S58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="U58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="V58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="W58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="X58" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y58" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z58" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA58" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB58" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC58" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="AD58" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="AE58" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF58" s="11">
         <v>1065</v>
       </c>
-      <c r="AG58" s="16">
+      <c r="AG58" s="11">
         <v>1093</v>
       </c>
       <c r="AH58" s="22" t="s">
         <v>18</v>
       </c>
       <c r="AI58" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AJ58" s="28" t="s">
-[...30 lines deleted...]
-      <c r="A60" s="26" t="s">
+      <c r="AJ58" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="AK58" s="12">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="A59" s="28"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="28"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="28"/>
+      <c r="L59" s="28"/>
+      <c r="M59" s="28"/>
+      <c r="N59" s="28"/>
+      <c r="O59" s="28"/>
+      <c r="P59" s="28"/>
+      <c r="Q59" s="28"/>
+      <c r="R59" s="28"/>
+      <c r="S59" s="28"/>
+      <c r="T59" s="28"/>
+      <c r="U59" s="28"/>
+      <c r="V59" s="28"/>
+      <c r="W59" s="28"/>
+      <c r="X59" s="28"/>
+      <c r="Y59" s="26"/>
+      <c r="Z59" s="26"/>
+      <c r="AA59" s="26"/>
+      <c r="AB59" s="26"/>
+      <c r="AC59" s="26"/>
+      <c r="AD59" s="26"/>
+      <c r="AE59" s="26"/>
+      <c r="AF59" s="26"/>
+      <c r="AG59" s="26"/>
+      <c r="AH59" s="26"/>
+      <c r="AI59" s="26"/>
+      <c r="AJ59" s="26"/>
+      <c r="AK59" s="26"/>
+    </row>
+    <row r="60" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A60" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B60" s="26"/>
-[...65 lines deleted...]
-      <c r="B62" s="10">
+      <c r="B60" s="30"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="30"/>
+      <c r="J60" s="30"/>
+      <c r="K60" s="30"/>
+      <c r="L60" s="30"/>
+      <c r="M60" s="30"/>
+      <c r="N60" s="30"/>
+      <c r="O60" s="30"/>
+      <c r="P60" s="30"/>
+      <c r="Q60" s="30"/>
+      <c r="R60" s="30"/>
+      <c r="S60" s="30"/>
+      <c r="T60" s="30"/>
+      <c r="U60" s="30"/>
+      <c r="V60" s="30"/>
+      <c r="W60" s="30"/>
+      <c r="X60" s="30"/>
+      <c r="Y60" s="30"/>
+      <c r="Z60" s="30"/>
+      <c r="AA60" s="30"/>
+      <c r="AB60" s="30"/>
+      <c r="AC60" s="30"/>
+      <c r="AD60" s="30"/>
+      <c r="AE60" s="30"/>
+      <c r="AF60" s="30"/>
+      <c r="AG60" s="30"/>
+      <c r="AH60" s="30"/>
+      <c r="AI60" s="26"/>
+      <c r="AJ60" s="26"/>
+      <c r="AK60" s="26"/>
+    </row>
+    <row r="61" spans="1:37">
+      <c r="A61" s="28"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="28"/>
+      <c r="K61" s="28"/>
+      <c r="L61" s="28"/>
+      <c r="M61" s="28"/>
+      <c r="N61" s="28"/>
+      <c r="O61" s="28"/>
+      <c r="P61" s="28"/>
+      <c r="Q61" s="28"/>
+      <c r="R61" s="28"/>
+      <c r="S61" s="31"/>
+      <c r="T61" s="31"/>
+      <c r="U61" s="31"/>
+      <c r="V61" s="31"/>
+      <c r="W61" s="31"/>
+      <c r="X61" s="31"/>
+      <c r="Y61" s="29"/>
+      <c r="Z61" s="29"/>
+      <c r="AA61" s="29"/>
+      <c r="AB61" s="29"/>
+      <c r="AC61" s="26"/>
+      <c r="AD61" s="26"/>
+      <c r="AE61" s="26"/>
+      <c r="AF61" s="26"/>
+      <c r="AG61" s="26"/>
+      <c r="AH61" s="26"/>
+      <c r="AI61" s="26"/>
+      <c r="AJ61" s="26"/>
+      <c r="AK61" s="26"/>
+    </row>
+    <row r="62" spans="1:37" s="4" customFormat="1">
+      <c r="A62" s="27"/>
+      <c r="B62" s="27">
         <v>1991</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C62" s="27">
         <v>1992</v>
       </c>
-      <c r="D62" s="10">
+      <c r="D62" s="27">
         <v>1993</v>
       </c>
-      <c r="E62" s="10">
+      <c r="E62" s="27">
         <v>1994</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="27">
         <v>1995</v>
       </c>
-      <c r="G62" s="10">
+      <c r="G62" s="27">
         <v>1996</v>
       </c>
-      <c r="H62" s="10">
+      <c r="H62" s="27">
         <v>1997</v>
       </c>
-      <c r="I62" s="10">
+      <c r="I62" s="27">
         <v>1998</v>
       </c>
-      <c r="J62" s="10">
+      <c r="J62" s="27">
         <v>1999</v>
       </c>
-      <c r="K62" s="10">
+      <c r="K62" s="27">
         <v>2000</v>
       </c>
-      <c r="L62" s="10">
+      <c r="L62" s="27">
         <v>2001</v>
       </c>
-      <c r="M62" s="10">
+      <c r="M62" s="27">
         <v>2002</v>
       </c>
-      <c r="N62" s="10">
+      <c r="N62" s="27">
         <v>2003</v>
       </c>
-      <c r="O62" s="10">
+      <c r="O62" s="27">
         <v>2004</v>
       </c>
-      <c r="P62" s="10">
+      <c r="P62" s="27">
         <v>2005</v>
       </c>
-      <c r="Q62" s="10">
+      <c r="Q62" s="27">
         <v>2006</v>
       </c>
-      <c r="R62" s="10">
+      <c r="R62" s="27">
         <v>2007</v>
       </c>
-      <c r="S62" s="10">
+      <c r="S62" s="27">
         <v>2008</v>
       </c>
-      <c r="T62" s="10">
+      <c r="T62" s="27">
         <v>2009</v>
       </c>
-      <c r="U62" s="10">
+      <c r="U62" s="27">
         <v>2010</v>
       </c>
-      <c r="V62" s="10">
+      <c r="V62" s="27">
         <v>2011</v>
       </c>
-      <c r="W62" s="10">
+      <c r="W62" s="27">
         <v>2012</v>
       </c>
-      <c r="X62" s="10">
+      <c r="X62" s="27">
         <v>2013</v>
       </c>
-      <c r="Y62" s="10">
+      <c r="Y62" s="27">
         <v>2014</v>
       </c>
-      <c r="Z62" s="10">
+      <c r="Z62" s="27">
         <v>2015</v>
       </c>
-      <c r="AA62" s="10">
+      <c r="AA62" s="27">
         <v>2016</v>
       </c>
-      <c r="AB62" s="10">
+      <c r="AB62" s="27">
         <v>2017</v>
       </c>
-      <c r="AC62" s="10">
+      <c r="AC62" s="27">
         <v>2018</v>
       </c>
-      <c r="AD62" s="10">
+      <c r="AD62" s="27">
         <v>2019</v>
       </c>
-      <c r="AE62" s="10">
+      <c r="AE62" s="27">
         <v>2020</v>
       </c>
-      <c r="AF62" s="10">
+      <c r="AF62" s="27">
         <v>2021</v>
       </c>
-      <c r="AG62" s="10">
+      <c r="AG62" s="27">
         <v>2022</v>
       </c>
-      <c r="AH62" s="10">
+      <c r="AH62" s="27">
         <v>2023</v>
       </c>
-      <c r="AI62" s="10">
+      <c r="AI62" s="27">
         <v>2024</v>
       </c>
-      <c r="AJ62" s="10">
+      <c r="AJ62" s="27">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="12" t="s">
+      <c r="AK62" s="27">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37" ht="12" customHeight="1">
+      <c r="A63" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B63" s="12">
+      <c r="B63" s="5">
         <v>1422566</v>
       </c>
-      <c r="C63" s="12">
+      <c r="C63" s="5">
         <v>1475835</v>
       </c>
-      <c r="D63" s="12">
+      <c r="D63" s="5">
         <v>1750373</v>
       </c>
-      <c r="E63" s="12">
+      <c r="E63" s="5">
         <v>1747092</v>
       </c>
-      <c r="F63" s="12">
+      <c r="F63" s="5">
         <v>1118223</v>
       </c>
-      <c r="G63" s="12">
+      <c r="G63" s="5">
         <v>1191098</v>
       </c>
-      <c r="H63" s="12">
+      <c r="H63" s="5">
         <v>1053939</v>
       </c>
-      <c r="I63" s="12">
+      <c r="I63" s="5">
         <v>904193</v>
       </c>
-      <c r="J63" s="12">
+      <c r="J63" s="5">
         <v>862269</v>
       </c>
-      <c r="K63" s="12">
+      <c r="K63" s="5">
         <v>1141910</v>
       </c>
-      <c r="L63" s="12">
+      <c r="L63" s="5">
         <v>1199857</v>
       </c>
-      <c r="M63" s="12">
+      <c r="M63" s="5">
         <v>1212926</v>
       </c>
-      <c r="N63" s="12">
+      <c r="N63" s="5">
         <v>1266292</v>
       </c>
-      <c r="O63" s="12">
+      <c r="O63" s="5">
         <v>1285267</v>
       </c>
-      <c r="P63" s="12">
+      <c r="P63" s="5">
         <v>1353045</v>
       </c>
-      <c r="Q63" s="12">
+      <c r="Q63" s="5">
         <v>1363321</v>
       </c>
-      <c r="R63" s="12">
+      <c r="R63" s="5">
         <v>1530854</v>
       </c>
-      <c r="S63" s="12">
+      <c r="S63" s="5">
         <v>1575240</v>
       </c>
-      <c r="T63" s="12">
+      <c r="T63" s="5">
         <v>1607784</v>
       </c>
-      <c r="U63" s="12">
+      <c r="U63" s="5">
         <v>1677626</v>
       </c>
-      <c r="V63" s="12">
+      <c r="V63" s="5">
         <v>1722911</v>
       </c>
-      <c r="W63" s="13">
+      <c r="W63" s="6">
         <v>1529747</v>
       </c>
-      <c r="X63" s="12">
+      <c r="X63" s="5">
         <v>1699011</v>
       </c>
-      <c r="Y63" s="12">
+      <c r="Y63" s="5">
         <v>1875210</v>
       </c>
-      <c r="Z63" s="12">
+      <c r="Z63" s="5">
         <v>1885128</v>
       </c>
-      <c r="AA63" s="14">
+      <c r="AA63" s="7">
         <v>1979294</v>
       </c>
-      <c r="AB63" s="14">
+      <c r="AB63" s="7">
         <v>1657404</v>
       </c>
-      <c r="AC63" s="1">
+      <c r="AC63" s="8">
         <v>1512402</v>
       </c>
-      <c r="AD63" s="2">
+      <c r="AD63" s="9">
         <v>1575691</v>
       </c>
-      <c r="AE63" s="15">
+      <c r="AE63" s="10">
         <v>1615591</v>
       </c>
-      <c r="AF63" s="16">
+      <c r="AF63" s="11">
         <v>1646574</v>
       </c>
-      <c r="AG63" s="16">
+      <c r="AG63" s="11">
         <v>1696451</v>
       </c>
-      <c r="AH63" s="16">
+      <c r="AH63" s="11">
         <v>623287</v>
       </c>
-      <c r="AI63" s="16">
+      <c r="AI63" s="11">
         <v>799910</v>
       </c>
-      <c r="AJ63" s="27">
+      <c r="AJ63" s="12">
         <v>734150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="17" t="s">
+      <c r="AK63" s="13">
+        <v>750918</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="A64" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="17">
+      <c r="B64" s="13">
         <v>17254</v>
       </c>
-      <c r="C64" s="17">
+      <c r="C64" s="13">
         <v>19050</v>
       </c>
-      <c r="D64" s="17">
+      <c r="D64" s="13">
         <v>19065</v>
       </c>
-      <c r="E64" s="17">
+      <c r="E64" s="13">
         <v>22597</v>
       </c>
-      <c r="F64" s="17">
+      <c r="F64" s="13">
         <v>11171</v>
       </c>
-      <c r="G64" s="17">
+      <c r="G64" s="13">
         <v>12851</v>
       </c>
-      <c r="H64" s="17">
+      <c r="H64" s="13">
         <v>27973</v>
       </c>
-      <c r="I64" s="17">
+      <c r="I64" s="13">
         <v>8303</v>
       </c>
-      <c r="J64" s="17">
+      <c r="J64" s="13">
         <v>7786</v>
       </c>
-      <c r="K64" s="17">
+      <c r="K64" s="13">
         <v>8909</v>
       </c>
-      <c r="L64" s="17">
+      <c r="L64" s="13">
         <v>8931</v>
       </c>
-      <c r="M64" s="17">
+      <c r="M64" s="13">
         <v>8931</v>
       </c>
-      <c r="N64" s="17">
+      <c r="N64" s="13">
         <v>10715</v>
       </c>
-      <c r="O64" s="17">
+      <c r="O64" s="13">
         <v>8014</v>
       </c>
-      <c r="P64" s="17">
+      <c r="P64" s="13">
         <v>9220</v>
       </c>
-      <c r="Q64" s="17">
+      <c r="Q64" s="13">
         <v>9312</v>
       </c>
-      <c r="R64" s="17">
+      <c r="R64" s="13">
         <v>31546</v>
       </c>
-      <c r="S64" s="17">
+      <c r="S64" s="13">
         <v>31546</v>
       </c>
-      <c r="T64" s="17">
+      <c r="T64" s="13">
         <v>5545</v>
       </c>
-      <c r="U64" s="17">
+      <c r="U64" s="13">
         <v>7807</v>
       </c>
-      <c r="V64" s="17">
+      <c r="V64" s="13">
         <v>10355</v>
       </c>
-      <c r="W64" s="18">
+      <c r="W64" s="14">
         <v>11500</v>
       </c>
-      <c r="X64" s="17">
+      <c r="X64" s="13">
         <v>12211</v>
       </c>
-      <c r="Y64" s="17">
+      <c r="Y64" s="13">
         <v>12166</v>
       </c>
-      <c r="Z64" s="17">
+      <c r="Z64" s="13">
         <v>12161</v>
       </c>
-      <c r="AA64" s="15">
+      <c r="AA64" s="10">
         <v>18500</v>
       </c>
-      <c r="AB64" s="15">
+      <c r="AB64" s="10">
         <v>18500</v>
       </c>
-      <c r="AC64" s="4">
+      <c r="AC64" s="15">
         <v>18897</v>
       </c>
-      <c r="AD64" s="5">
+      <c r="AD64" s="16">
         <v>19320</v>
       </c>
-      <c r="AE64" s="15">
+      <c r="AE64" s="10">
         <v>19320</v>
       </c>
-      <c r="AF64" s="16">
+      <c r="AF64" s="11">
         <v>19297</v>
       </c>
-      <c r="AG64" s="16">
+      <c r="AG64" s="11">
         <v>25200</v>
       </c>
-      <c r="AH64" s="16">
+      <c r="AH64" s="11">
         <v>28980</v>
       </c>
-      <c r="AI64" s="16">
+      <c r="AI64" s="11">
         <v>25200</v>
       </c>
-      <c r="AJ64" s="27">
+      <c r="AJ64" s="12">
         <v>24854</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="17" t="s">
+      <c r="AK64" s="13">
+        <v>24854</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="A65" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B65" s="17">
+      <c r="B65" s="13">
         <v>128128</v>
       </c>
-      <c r="C65" s="17">
+      <c r="C65" s="13">
         <v>117175</v>
       </c>
-      <c r="D65" s="17">
+      <c r="D65" s="13">
         <v>187341</v>
       </c>
-      <c r="E65" s="17">
+      <c r="E65" s="13">
         <v>138080</v>
       </c>
-      <c r="F65" s="17">
+      <c r="F65" s="13">
         <v>133500</v>
       </c>
-      <c r="G65" s="17">
+      <c r="G65" s="13">
         <v>128919</v>
       </c>
-      <c r="H65" s="17">
+      <c r="H65" s="13">
         <v>114372</v>
       </c>
-      <c r="I65" s="17">
+      <c r="I65" s="13">
         <v>115247</v>
       </c>
-      <c r="J65" s="17">
+      <c r="J65" s="13">
         <v>112014</v>
       </c>
-      <c r="K65" s="17">
+      <c r="K65" s="13">
         <v>143771</v>
       </c>
-      <c r="L65" s="17">
+      <c r="L65" s="13">
         <v>182783</v>
       </c>
-      <c r="M65" s="17">
+      <c r="M65" s="13">
         <v>185210</v>
       </c>
-      <c r="N65" s="17">
+      <c r="N65" s="13">
         <v>196083</v>
       </c>
-      <c r="O65" s="17">
+      <c r="O65" s="13">
         <v>165216</v>
       </c>
-      <c r="P65" s="17">
+      <c r="P65" s="13">
         <v>181747</v>
       </c>
-      <c r="Q65" s="17">
+      <c r="Q65" s="13">
         <v>174156</v>
       </c>
-      <c r="R65" s="17">
+      <c r="R65" s="13">
         <v>181620</v>
       </c>
-      <c r="S65" s="17">
+      <c r="S65" s="13">
         <v>187762</v>
       </c>
-      <c r="T65" s="17">
+      <c r="T65" s="13">
         <v>187762</v>
       </c>
-      <c r="U65" s="17">
+      <c r="U65" s="13">
         <v>200598</v>
       </c>
-      <c r="V65" s="17">
+      <c r="V65" s="13">
         <v>180140</v>
       </c>
-      <c r="W65" s="18">
+      <c r="W65" s="14">
         <v>208971</v>
       </c>
-      <c r="X65" s="17">
+      <c r="X65" s="13">
         <v>218598</v>
       </c>
-      <c r="Y65" s="17">
+      <c r="Y65" s="13">
         <v>228275</v>
       </c>
-      <c r="Z65" s="17">
+      <c r="Z65" s="13">
         <v>232716</v>
       </c>
-      <c r="AA65" s="15">
+      <c r="AA65" s="10">
         <v>236152</v>
       </c>
-      <c r="AB65" s="15">
+      <c r="AB65" s="10">
         <v>222041</v>
       </c>
-      <c r="AC65" s="4">
+      <c r="AC65" s="15">
         <v>225746</v>
       </c>
-      <c r="AD65" s="5">
+      <c r="AD65" s="16">
         <v>225818</v>
       </c>
-      <c r="AE65" s="15">
+      <c r="AE65" s="10">
         <v>236483</v>
       </c>
-      <c r="AF65" s="16">
+      <c r="AF65" s="11">
         <v>248258</v>
       </c>
-      <c r="AG65" s="16">
+      <c r="AG65" s="11">
         <v>259545</v>
       </c>
-      <c r="AH65" s="16">
+      <c r="AH65" s="11">
         <v>91812</v>
       </c>
-      <c r="AI65" s="16">
+      <c r="AI65" s="11">
         <v>93874</v>
       </c>
-      <c r="AJ65" s="27">
+      <c r="AJ65" s="12">
         <v>61177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="17" t="s">
+      <c r="AK65" s="13">
+        <v>68691</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="A66" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B66" s="17">
+      <c r="B66" s="13">
         <v>29020</v>
       </c>
-      <c r="C66" s="17">
+      <c r="C66" s="13">
         <v>26539</v>
       </c>
-      <c r="D66" s="17">
+      <c r="D66" s="13">
         <v>42432</v>
       </c>
-      <c r="E66" s="17">
+      <c r="E66" s="13">
         <v>31274</v>
       </c>
-      <c r="F66" s="17">
+      <c r="F66" s="13">
         <v>30237</v>
       </c>
-      <c r="G66" s="17">
+      <c r="G66" s="13">
         <v>29199</v>
       </c>
-      <c r="H66" s="17">
+      <c r="H66" s="13">
         <v>25890</v>
       </c>
-      <c r="I66" s="17">
+      <c r="I66" s="13">
         <v>26635</v>
       </c>
-      <c r="J66" s="17">
+      <c r="J66" s="13">
         <v>16880</v>
       </c>
-      <c r="K66" s="17">
+      <c r="K66" s="13">
         <v>26759</v>
       </c>
-      <c r="L66" s="17">
+      <c r="L66" s="13">
         <v>18755</v>
       </c>
-      <c r="M66" s="17">
+      <c r="M66" s="13">
         <v>18780</v>
       </c>
-      <c r="N66" s="17">
+      <c r="N66" s="13">
         <v>23917</v>
       </c>
-      <c r="O66" s="17">
+      <c r="O66" s="13">
         <v>28251</v>
       </c>
-      <c r="P66" s="17">
+      <c r="P66" s="13">
         <v>28325</v>
       </c>
-      <c r="Q66" s="17">
+      <c r="Q66" s="13">
         <v>35571</v>
       </c>
-      <c r="R66" s="17">
+      <c r="R66" s="13">
         <v>32608</v>
       </c>
-      <c r="S66" s="17">
+      <c r="S66" s="13">
         <v>35661</v>
       </c>
-      <c r="T66" s="17">
+      <c r="T66" s="13">
         <v>39465</v>
       </c>
-      <c r="U66" s="17">
+      <c r="U66" s="13">
         <v>40710</v>
       </c>
-      <c r="V66" s="17">
+      <c r="V66" s="13">
         <v>40993</v>
       </c>
-      <c r="W66" s="18">
+      <c r="W66" s="14">
         <v>44570</v>
       </c>
-      <c r="X66" s="17">
+      <c r="X66" s="13">
         <v>46455</v>
       </c>
-      <c r="Y66" s="17">
+      <c r="Y66" s="13">
         <v>46662</v>
       </c>
-      <c r="Z66" s="17">
+      <c r="Z66" s="13">
         <v>45373</v>
       </c>
-      <c r="AA66" s="15">
+      <c r="AA66" s="10">
         <v>46734</v>
       </c>
-      <c r="AB66" s="15">
+      <c r="AB66" s="10">
         <v>50805</v>
       </c>
-      <c r="AC66" s="4">
+      <c r="AC66" s="15">
         <v>53340</v>
       </c>
-      <c r="AD66" s="5">
+      <c r="AD66" s="16">
         <v>56145</v>
       </c>
-      <c r="AE66" s="15">
+      <c r="AE66" s="10">
         <v>58445</v>
       </c>
-      <c r="AF66" s="16">
+      <c r="AF66" s="11">
         <v>62820</v>
       </c>
-      <c r="AG66" s="16">
+      <c r="AG66" s="11">
         <v>64909</v>
       </c>
-      <c r="AH66" s="16">
+      <c r="AH66" s="11">
         <v>19255</v>
       </c>
-      <c r="AI66" s="16">
+      <c r="AI66" s="11">
         <v>25669</v>
       </c>
-      <c r="AJ66" s="27">
+      <c r="AJ66" s="12">
         <v>20293</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="17" t="s">
+      <c r="AK66" s="13">
+        <v>21148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="A67" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B67" s="17">
+      <c r="B67" s="13">
         <v>148739</v>
       </c>
-      <c r="C67" s="17">
+      <c r="C67" s="13">
         <v>164214</v>
       </c>
-      <c r="D67" s="17">
+      <c r="D67" s="13">
         <v>164343</v>
       </c>
-      <c r="E67" s="17">
+      <c r="E67" s="13">
         <v>194794</v>
       </c>
-      <c r="F67" s="17">
+      <c r="F67" s="13">
         <v>96301</v>
       </c>
-      <c r="G67" s="17">
+      <c r="G67" s="13">
         <v>110915</v>
       </c>
-      <c r="H67" s="17">
+      <c r="H67" s="13">
         <v>92586</v>
       </c>
-      <c r="I67" s="17">
+      <c r="I67" s="13">
         <v>75959</v>
       </c>
-      <c r="J67" s="17">
+      <c r="J67" s="13">
         <v>76438</v>
       </c>
-      <c r="K67" s="17">
+      <c r="K67" s="13">
         <v>80782</v>
       </c>
-      <c r="L67" s="17">
+      <c r="L67" s="13">
         <v>100889</v>
       </c>
-      <c r="M67" s="17">
+      <c r="M67" s="13">
         <v>100910</v>
       </c>
-      <c r="N67" s="17">
+      <c r="N67" s="13">
         <v>108156</v>
       </c>
-      <c r="O67" s="17">
+      <c r="O67" s="13">
         <v>108359</v>
       </c>
-      <c r="P67" s="17">
+      <c r="P67" s="13">
         <v>117478</v>
       </c>
-      <c r="Q67" s="17">
+      <c r="Q67" s="13">
         <v>126454</v>
       </c>
-      <c r="R67" s="17">
+      <c r="R67" s="13">
         <v>127517</v>
       </c>
-      <c r="S67" s="17">
+      <c r="S67" s="13">
         <v>130297</v>
       </c>
-      <c r="T67" s="17">
+      <c r="T67" s="13">
         <v>131269</v>
       </c>
-      <c r="U67" s="17">
+      <c r="U67" s="13">
         <v>138790</v>
       </c>
-      <c r="V67" s="17">
+      <c r="V67" s="13">
         <v>141105</v>
       </c>
-      <c r="W67" s="18">
+      <c r="W67" s="14">
         <v>145906</v>
       </c>
-      <c r="X67" s="17">
+      <c r="X67" s="13">
         <v>154690</v>
       </c>
-      <c r="Y67" s="17">
+      <c r="Y67" s="13">
         <v>157518</v>
       </c>
-      <c r="Z67" s="17">
+      <c r="Z67" s="13">
         <v>159996</v>
       </c>
-      <c r="AA67" s="15">
+      <c r="AA67" s="10">
         <v>163230</v>
       </c>
-      <c r="AB67" s="15">
+      <c r="AB67" s="10">
         <v>163929</v>
       </c>
-      <c r="AC67" s="4">
+      <c r="AC67" s="15">
         <v>171544</v>
       </c>
-      <c r="AD67" s="5">
+      <c r="AD67" s="16">
         <v>176430</v>
       </c>
-      <c r="AE67" s="15">
+      <c r="AE67" s="10">
         <v>180121</v>
       </c>
-      <c r="AF67" s="16">
+      <c r="AF67" s="11">
         <v>190158</v>
       </c>
-      <c r="AG67" s="16">
+      <c r="AG67" s="11">
         <v>191907</v>
       </c>
-      <c r="AH67" s="16">
+      <c r="AH67" s="11">
         <v>50917</v>
       </c>
-      <c r="AI67" s="16">
+      <c r="AI67" s="11">
         <v>73070</v>
       </c>
-      <c r="AJ67" s="27">
+      <c r="AJ67" s="12">
         <v>73187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="17" t="s">
+      <c r="AK67" s="13">
+        <v>73248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="A68" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B68" s="17">
+      <c r="B68" s="13">
         <v>124749</v>
       </c>
-      <c r="C68" s="17">
+      <c r="C68" s="13">
         <v>137728</v>
       </c>
-      <c r="D68" s="17">
+      <c r="D68" s="13">
         <v>137836</v>
       </c>
-      <c r="E68" s="17">
+      <c r="E68" s="13">
         <v>163376</v>
       </c>
-      <c r="F68" s="17">
+      <c r="F68" s="13">
         <v>80768</v>
       </c>
-      <c r="G68" s="17">
+      <c r="G68" s="13">
         <v>93069</v>
       </c>
-      <c r="H68" s="17">
+      <c r="H68" s="13">
         <v>114551</v>
       </c>
-      <c r="I68" s="17">
+      <c r="I68" s="13">
         <v>80440</v>
       </c>
-      <c r="J68" s="17">
+      <c r="J68" s="13">
         <v>81192</v>
       </c>
-      <c r="K68" s="17">
+      <c r="K68" s="13">
         <v>115581</v>
       </c>
-      <c r="L68" s="17">
+      <c r="L68" s="13">
         <v>98126</v>
       </c>
-      <c r="M68" s="17">
+      <c r="M68" s="13">
         <v>98979</v>
       </c>
-      <c r="N68" s="17">
+      <c r="N68" s="13">
         <v>112922</v>
       </c>
-      <c r="O68" s="17">
+      <c r="O68" s="13">
         <v>118826</v>
       </c>
-      <c r="P68" s="17">
+      <c r="P68" s="13">
         <v>123092</v>
       </c>
-      <c r="Q68" s="17">
+      <c r="Q68" s="13">
         <v>116152</v>
       </c>
-      <c r="R68" s="17">
+      <c r="R68" s="13">
         <v>139781</v>
       </c>
-      <c r="S68" s="17">
+      <c r="S68" s="13">
         <v>128689</v>
       </c>
-      <c r="T68" s="17">
+      <c r="T68" s="13">
         <v>137655</v>
       </c>
-      <c r="U68" s="17">
+      <c r="U68" s="13">
         <v>137786</v>
       </c>
-      <c r="V68" s="17">
+      <c r="V68" s="13">
         <v>155696</v>
       </c>
-      <c r="W68" s="18">
+      <c r="W68" s="14">
         <v>140698</v>
       </c>
-      <c r="X68" s="17">
+      <c r="X68" s="13">
         <v>143856</v>
       </c>
-      <c r="Y68" s="17">
+      <c r="Y68" s="13">
         <v>151531</v>
       </c>
-      <c r="Z68" s="17">
+      <c r="Z68" s="13">
         <v>135558</v>
       </c>
-      <c r="AA68" s="15">
+      <c r="AA68" s="10">
         <v>141340</v>
       </c>
-      <c r="AB68" s="15">
+      <c r="AB68" s="10">
         <v>138171</v>
       </c>
-      <c r="AC68" s="4">
+      <c r="AC68" s="15">
         <v>131368</v>
       </c>
-      <c r="AD68" s="5">
+      <c r="AD68" s="16">
         <v>132740</v>
       </c>
-      <c r="AE68" s="15">
+      <c r="AE68" s="10">
         <v>133728</v>
       </c>
-      <c r="AF68" s="16">
+      <c r="AF68" s="11">
         <v>135987</v>
       </c>
-      <c r="AG68" s="16">
+      <c r="AG68" s="11">
         <v>137667</v>
       </c>
-      <c r="AH68" s="16">
+      <c r="AH68" s="11">
         <v>47495</v>
       </c>
-      <c r="AI68" s="16">
+      <c r="AI68" s="11">
         <v>81171</v>
       </c>
-      <c r="AJ68" s="27">
+      <c r="AJ68" s="12">
         <v>83649</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="17" t="s">
+      <c r="AK68" s="13">
+        <v>85739</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="A69" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B69" s="17">
+      <c r="B69" s="13">
         <v>151231</v>
       </c>
-      <c r="C69" s="17">
+      <c r="C69" s="13">
         <v>166965</v>
       </c>
-      <c r="D69" s="17">
+      <c r="D69" s="13">
         <v>167096</v>
       </c>
-      <c r="E69" s="17">
+      <c r="E69" s="13">
         <v>198057</v>
       </c>
-      <c r="F69" s="17">
+      <c r="F69" s="13">
         <v>97914</v>
       </c>
-      <c r="G69" s="17">
+      <c r="G69" s="13">
         <v>112782</v>
       </c>
-      <c r="H69" s="17">
+      <c r="H69" s="13">
         <v>86557</v>
       </c>
-      <c r="I69" s="17">
+      <c r="I69" s="13">
         <v>62381</v>
       </c>
-      <c r="J69" s="17">
+      <c r="J69" s="13">
         <v>61371</v>
       </c>
-      <c r="K69" s="17">
+      <c r="K69" s="13">
         <v>66247</v>
       </c>
-      <c r="L69" s="17">
+      <c r="L69" s="13">
         <v>73077</v>
       </c>
-      <c r="M69" s="17">
+      <c r="M69" s="13">
         <v>75187</v>
       </c>
-      <c r="N69" s="17">
+      <c r="N69" s="13">
         <v>76874</v>
       </c>
-      <c r="O69" s="17">
+      <c r="O69" s="13">
         <v>91390</v>
       </c>
-      <c r="P69" s="17">
+      <c r="P69" s="13">
         <v>95266</v>
       </c>
-      <c r="Q69" s="17">
+      <c r="Q69" s="13">
         <v>82262</v>
       </c>
-      <c r="R69" s="17">
+      <c r="R69" s="13">
         <v>82471</v>
       </c>
-      <c r="S69" s="17">
+      <c r="S69" s="13">
         <v>95651</v>
       </c>
-      <c r="T69" s="17">
+      <c r="T69" s="13">
         <v>95655</v>
       </c>
-      <c r="U69" s="17">
+      <c r="U69" s="13">
         <v>96655</v>
       </c>
-      <c r="V69" s="17">
+      <c r="V69" s="13">
         <v>97078</v>
       </c>
-      <c r="W69" s="18">
+      <c r="W69" s="14">
         <v>99244</v>
       </c>
-      <c r="X69" s="17">
+      <c r="X69" s="13">
         <v>96480</v>
       </c>
-      <c r="Y69" s="17">
+      <c r="Y69" s="13">
         <v>95198</v>
       </c>
-      <c r="Z69" s="17">
+      <c r="Z69" s="13">
         <v>95902</v>
       </c>
-      <c r="AA69" s="15">
+      <c r="AA69" s="10">
         <v>100852</v>
       </c>
-      <c r="AB69" s="15">
+      <c r="AB69" s="10">
         <v>100918</v>
       </c>
-      <c r="AC69" s="4">
+      <c r="AC69" s="15">
         <v>100909</v>
       </c>
-      <c r="AD69" s="5">
+      <c r="AD69" s="16">
         <v>102210</v>
       </c>
-      <c r="AE69" s="15">
+      <c r="AE69" s="10">
         <v>102212</v>
       </c>
-      <c r="AF69" s="16">
+      <c r="AF69" s="11">
         <v>103010</v>
       </c>
-      <c r="AG69" s="16">
+      <c r="AG69" s="11">
         <v>104073</v>
       </c>
-      <c r="AH69" s="16">
+      <c r="AH69" s="11">
         <v>52249</v>
       </c>
-      <c r="AI69" s="16">
+      <c r="AI69" s="11">
         <v>52493</v>
       </c>
-      <c r="AJ69" s="27">
+      <c r="AJ69" s="12">
         <v>54777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="17" t="s">
+      <c r="AK69" s="13">
+        <v>55637</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="A70" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B70" s="17">
+      <c r="B70" s="13">
         <v>123088</v>
       </c>
-      <c r="C70" s="17">
+      <c r="C70" s="13">
         <v>135895</v>
       </c>
-      <c r="D70" s="17">
+      <c r="D70" s="13">
         <v>136001</v>
       </c>
-      <c r="E70" s="17">
+      <c r="E70" s="13">
         <v>161201</v>
       </c>
-      <c r="F70" s="17">
+      <c r="F70" s="13">
         <v>79693</v>
       </c>
-      <c r="G70" s="17">
+      <c r="G70" s="13">
         <v>91802</v>
       </c>
-      <c r="H70" s="17">
+      <c r="H70" s="13">
         <v>81518</v>
       </c>
-      <c r="I70" s="17">
+      <c r="I70" s="13">
         <v>73249</v>
       </c>
-      <c r="J70" s="17">
+      <c r="J70" s="13">
         <v>73287</v>
       </c>
-      <c r="K70" s="17">
+      <c r="K70" s="13">
         <v>78497</v>
       </c>
-      <c r="L70" s="17">
+      <c r="L70" s="13">
         <v>101630</v>
       </c>
-      <c r="M70" s="17">
+      <c r="M70" s="13">
         <v>100406</v>
       </c>
-      <c r="N70" s="17">
+      <c r="N70" s="13">
         <v>101229</v>
       </c>
-      <c r="O70" s="17">
+      <c r="O70" s="13">
         <v>103078</v>
       </c>
-      <c r="P70" s="17">
+      <c r="P70" s="13">
         <v>105767</v>
       </c>
-      <c r="Q70" s="17">
+      <c r="Q70" s="13">
         <v>108913</v>
       </c>
-      <c r="R70" s="17">
+      <c r="R70" s="13">
         <v>153990</v>
       </c>
-      <c r="S70" s="17">
+      <c r="S70" s="13">
         <v>155222</v>
       </c>
-      <c r="T70" s="17">
+      <c r="T70" s="13">
         <v>163894</v>
       </c>
-      <c r="U70" s="17">
+      <c r="U70" s="13">
         <v>168974</v>
       </c>
-      <c r="V70" s="17">
+      <c r="V70" s="13">
         <v>172403</v>
       </c>
-      <c r="W70" s="18">
+      <c r="W70" s="14">
         <v>102840</v>
       </c>
-      <c r="X70" s="17">
+      <c r="X70" s="13">
         <v>98046</v>
       </c>
-      <c r="Y70" s="17">
+      <c r="Y70" s="13">
         <v>95090</v>
       </c>
-      <c r="Z70" s="17">
+      <c r="Z70" s="13">
         <v>96611</v>
       </c>
-      <c r="AA70" s="15">
+      <c r="AA70" s="10">
         <v>98558</v>
       </c>
-      <c r="AB70" s="15">
+      <c r="AB70" s="10">
         <v>94860</v>
       </c>
-      <c r="AC70" s="4">
+      <c r="AC70" s="15">
         <v>94973</v>
       </c>
-      <c r="AD70" s="5">
+      <c r="AD70" s="16">
         <v>99386</v>
       </c>
-      <c r="AE70" s="15">
+      <c r="AE70" s="10">
         <v>106515</v>
       </c>
-      <c r="AF70" s="16">
+      <c r="AF70" s="11">
         <v>91048</v>
       </c>
-      <c r="AG70" s="16">
+      <c r="AG70" s="11">
         <v>97337</v>
       </c>
-      <c r="AH70" s="16">
+      <c r="AH70" s="11">
         <v>50489</v>
       </c>
-      <c r="AI70" s="16">
+      <c r="AI70" s="11">
         <v>61919</v>
       </c>
-      <c r="AJ70" s="27">
+      <c r="AJ70" s="12">
         <v>57911</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="17" t="s">
+      <c r="AK70" s="13">
+        <v>45896</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="A71" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B71" s="17">
+      <c r="B71" s="13">
         <v>86734</v>
       </c>
-      <c r="C71" s="17">
+      <c r="C71" s="13">
         <v>95758</v>
       </c>
-      <c r="D71" s="17">
+      <c r="D71" s="13">
         <v>95833</v>
       </c>
-      <c r="E71" s="17">
+      <c r="E71" s="13">
         <v>113589</v>
       </c>
-      <c r="F71" s="17">
+      <c r="F71" s="13">
         <v>56156</v>
       </c>
-      <c r="G71" s="17">
+      <c r="G71" s="13">
         <v>64668</v>
       </c>
-      <c r="H71" s="17">
+      <c r="H71" s="13">
         <v>55457</v>
       </c>
-      <c r="I71" s="17">
+      <c r="I71" s="13">
         <v>55757</v>
       </c>
-      <c r="J71" s="17">
+      <c r="J71" s="13">
         <v>51509</v>
       </c>
-      <c r="K71" s="17">
+      <c r="K71" s="13">
         <v>59060</v>
       </c>
-      <c r="L71" s="17">
+      <c r="L71" s="13">
         <v>60229</v>
       </c>
-      <c r="M71" s="17">
+      <c r="M71" s="13">
         <v>62466</v>
       </c>
-      <c r="N71" s="17">
+      <c r="N71" s="13">
         <v>63940</v>
       </c>
-      <c r="O71" s="17">
+      <c r="O71" s="13">
         <v>64573</v>
       </c>
-      <c r="P71" s="17">
+      <c r="P71" s="13">
         <v>63347</v>
       </c>
-      <c r="Q71" s="17">
+      <c r="Q71" s="13">
         <v>69236</v>
       </c>
-      <c r="R71" s="17">
+      <c r="R71" s="13">
         <v>81420</v>
       </c>
-      <c r="S71" s="17">
+      <c r="S71" s="13">
         <v>82381</v>
       </c>
-      <c r="T71" s="17">
+      <c r="T71" s="13">
         <v>84846</v>
       </c>
-      <c r="U71" s="17">
+      <c r="U71" s="13">
         <v>87704</v>
       </c>
-      <c r="V71" s="17">
+      <c r="V71" s="13">
         <v>87708</v>
       </c>
-      <c r="W71" s="18">
+      <c r="W71" s="14">
         <v>90462</v>
       </c>
-      <c r="X71" s="17">
+      <c r="X71" s="13">
         <v>91502</v>
       </c>
-      <c r="Y71" s="17">
+      <c r="Y71" s="13">
         <v>94540</v>
       </c>
-      <c r="Z71" s="17">
+      <c r="Z71" s="13">
         <v>97006</v>
       </c>
-      <c r="AA71" s="15">
+      <c r="AA71" s="10">
         <v>96857</v>
       </c>
-      <c r="AB71" s="15">
+      <c r="AB71" s="10">
         <v>97035</v>
       </c>
-      <c r="AC71" s="4">
+      <c r="AC71" s="15">
         <v>97192</v>
       </c>
-      <c r="AD71" s="5">
+      <c r="AD71" s="16">
         <v>100066</v>
       </c>
-      <c r="AE71" s="15">
+      <c r="AE71" s="10">
         <v>100221</v>
       </c>
-      <c r="AF71" s="16">
+      <c r="AF71" s="11">
         <v>101976</v>
       </c>
-      <c r="AG71" s="16">
+      <c r="AG71" s="11">
         <v>102313</v>
       </c>
-      <c r="AH71" s="16">
+      <c r="AH71" s="11">
         <v>37533</v>
       </c>
-      <c r="AI71" s="16">
+      <c r="AI71" s="11">
         <v>46969</v>
       </c>
-      <c r="AJ71" s="27">
+      <c r="AJ71" s="12">
         <v>49939</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="17" t="s">
+      <c r="AK71" s="13">
+        <v>50358</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="A72" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B72" s="17">
+      <c r="B72" s="13">
         <v>117921</v>
       </c>
-      <c r="C72" s="17">
+      <c r="C72" s="13">
         <v>130190</v>
       </c>
-      <c r="D72" s="17">
+      <c r="D72" s="13">
         <v>130292</v>
       </c>
-      <c r="E72" s="17">
+      <c r="E72" s="13">
         <v>154434</v>
       </c>
-      <c r="F72" s="17">
+      <c r="F72" s="13">
         <v>76348</v>
       </c>
-      <c r="G72" s="17">
+      <c r="G72" s="13">
         <v>87967</v>
       </c>
-      <c r="H72" s="17">
+      <c r="H72" s="13">
         <v>56739</v>
       </c>
-      <c r="I72" s="17">
+      <c r="I72" s="13">
         <v>52792</v>
       </c>
-      <c r="J72" s="17">
+      <c r="J72" s="13">
         <v>63026</v>
       </c>
-      <c r="K72" s="17">
+      <c r="K72" s="13">
         <v>65409</v>
       </c>
-      <c r="L72" s="17">
+      <c r="L72" s="13">
         <v>65708</v>
       </c>
-      <c r="M72" s="17">
+      <c r="M72" s="13">
         <v>65708</v>
       </c>
-      <c r="N72" s="17">
+      <c r="N72" s="13">
         <v>68533</v>
       </c>
-      <c r="O72" s="17">
+      <c r="O72" s="13">
         <v>67805</v>
       </c>
-      <c r="P72" s="17">
+      <c r="P72" s="13">
         <v>68217</v>
       </c>
-      <c r="Q72" s="17">
+      <c r="Q72" s="13">
         <v>73924</v>
       </c>
-      <c r="R72" s="17">
+      <c r="R72" s="13">
         <v>81040</v>
       </c>
-      <c r="S72" s="17">
+      <c r="S72" s="13">
         <v>81232</v>
       </c>
-      <c r="T72" s="17">
+      <c r="T72" s="13">
         <v>81264</v>
       </c>
-      <c r="U72" s="17">
+      <c r="U72" s="13">
         <v>82445</v>
       </c>
-      <c r="V72" s="17">
+      <c r="V72" s="13">
         <v>99243</v>
       </c>
-      <c r="W72" s="18">
+      <c r="W72" s="14">
         <v>88445</v>
       </c>
-      <c r="X72" s="17">
+      <c r="X72" s="13">
         <v>90368</v>
       </c>
-      <c r="Y72" s="17">
+      <c r="Y72" s="13">
         <v>94125</v>
       </c>
-      <c r="Z72" s="17">
+      <c r="Z72" s="13">
         <v>95066</v>
       </c>
-      <c r="AA72" s="15">
+      <c r="AA72" s="10">
         <v>95938</v>
       </c>
-      <c r="AB72" s="15">
+      <c r="AB72" s="10">
         <v>98967</v>
       </c>
-      <c r="AC72" s="4">
+      <c r="AC72" s="15">
         <v>102377</v>
       </c>
-      <c r="AD72" s="5">
+      <c r="AD72" s="16">
         <v>103408</v>
       </c>
-      <c r="AE72" s="15">
+      <c r="AE72" s="10">
         <v>103642</v>
       </c>
-      <c r="AF72" s="16">
+      <c r="AF72" s="11">
         <v>104911</v>
       </c>
-      <c r="AG72" s="16">
+      <c r="AG72" s="11">
         <v>105641</v>
       </c>
-      <c r="AH72" s="16">
+      <c r="AH72" s="11">
         <v>31197</v>
       </c>
-      <c r="AI72" s="16">
+      <c r="AI72" s="11">
         <v>42803</v>
       </c>
-      <c r="AJ72" s="27">
+      <c r="AJ72" s="12">
         <v>37372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="17" t="s">
+      <c r="AK72" s="13">
+        <v>45043</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="A73" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B73" s="17">
+      <c r="B73" s="13">
         <v>98268</v>
       </c>
-      <c r="C73" s="17">
+      <c r="C73" s="13">
         <v>108492</v>
       </c>
-      <c r="D73" s="17">
+      <c r="D73" s="13">
         <v>108577</v>
       </c>
-      <c r="E73" s="17">
+      <c r="E73" s="13">
         <v>128695</v>
       </c>
-      <c r="F73" s="17">
+      <c r="F73" s="13">
         <v>63623</v>
       </c>
-      <c r="G73" s="17">
+      <c r="G73" s="13">
         <v>73275</v>
       </c>
-      <c r="H73" s="17">
+      <c r="H73" s="13">
         <v>55963</v>
       </c>
-      <c r="I73" s="17">
+      <c r="I73" s="13">
         <v>49104</v>
       </c>
-      <c r="J73" s="17">
+      <c r="J73" s="13">
         <v>52800</v>
       </c>
-      <c r="K73" s="17">
+      <c r="K73" s="13">
         <v>43560</v>
       </c>
-      <c r="L73" s="17">
+      <c r="L73" s="13">
         <v>52328</v>
       </c>
-      <c r="M73" s="17">
+      <c r="M73" s="13">
         <v>53034</v>
       </c>
-      <c r="N73" s="17">
+      <c r="N73" s="13">
         <v>52451</v>
       </c>
-      <c r="O73" s="17">
+      <c r="O73" s="13">
         <v>53081</v>
       </c>
-      <c r="P73" s="17">
+      <c r="P73" s="13">
         <v>65866</v>
       </c>
-      <c r="Q73" s="17">
+      <c r="Q73" s="13">
         <v>67377</v>
       </c>
-      <c r="R73" s="17">
+      <c r="R73" s="13">
         <v>81084</v>
       </c>
-      <c r="S73" s="17">
+      <c r="S73" s="13">
         <v>84189</v>
       </c>
-      <c r="T73" s="17">
+      <c r="T73" s="13">
         <v>84650</v>
       </c>
-      <c r="U73" s="17">
+      <c r="U73" s="13">
         <v>86286</v>
       </c>
-      <c r="V73" s="17">
+      <c r="V73" s="13">
         <v>85180</v>
       </c>
-      <c r="W73" s="18">
+      <c r="W73" s="14">
         <v>89530</v>
       </c>
-      <c r="X73" s="17">
+      <c r="X73" s="13">
         <v>89592</v>
       </c>
-      <c r="Y73" s="17">
+      <c r="Y73" s="13">
         <v>90253</v>
       </c>
-      <c r="Z73" s="17">
+      <c r="Z73" s="13">
         <v>92012</v>
       </c>
-      <c r="AA73" s="15">
+      <c r="AA73" s="10">
         <v>93514</v>
       </c>
-      <c r="AB73" s="15">
+      <c r="AB73" s="10">
         <v>94668</v>
       </c>
-      <c r="AC73" s="4">
+      <c r="AC73" s="15">
         <v>96915</v>
       </c>
-      <c r="AD73" s="5">
+      <c r="AD73" s="16">
         <v>99187</v>
       </c>
-      <c r="AE73" s="15">
+      <c r="AE73" s="10">
         <v>103433</v>
       </c>
-      <c r="AF73" s="16">
+      <c r="AF73" s="11">
         <v>105565</v>
       </c>
-      <c r="AG73" s="16">
+      <c r="AG73" s="11">
         <v>106986</v>
       </c>
-      <c r="AH73" s="16">
+      <c r="AH73" s="11">
         <v>68511</v>
       </c>
-      <c r="AI73" s="16">
+      <c r="AI73" s="11">
         <v>71979</v>
       </c>
-      <c r="AJ73" s="27">
+      <c r="AJ73" s="12">
         <v>64060</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="17" t="s">
+      <c r="AK73" s="13">
+        <v>74566</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="A74" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B74" s="17">
+      <c r="B74" s="13">
         <v>168264</v>
       </c>
-      <c r="C74" s="17">
+      <c r="C74" s="13">
         <v>153879</v>
       </c>
-      <c r="D74" s="17">
+      <c r="D74" s="13">
         <v>246025</v>
       </c>
-      <c r="E74" s="17">
+      <c r="E74" s="13">
         <v>181333</v>
       </c>
-      <c r="F74" s="17">
+      <c r="F74" s="13">
         <v>175318</v>
       </c>
-      <c r="G74" s="17">
+      <c r="G74" s="13">
         <v>169303</v>
       </c>
-      <c r="H74" s="17">
+      <c r="H74" s="13">
         <v>150189</v>
       </c>
-      <c r="I74" s="17">
+      <c r="I74" s="13">
         <v>137184</v>
       </c>
-      <c r="J74" s="17">
+      <c r="J74" s="13">
         <v>115116</v>
       </c>
-      <c r="K74" s="17">
+      <c r="K74" s="13">
         <v>210525</v>
       </c>
-      <c r="L74" s="17">
+      <c r="L74" s="13">
         <v>148431</v>
       </c>
-      <c r="M74" s="17">
+      <c r="M74" s="13">
         <v>120018</v>
       </c>
-      <c r="N74" s="17">
+      <c r="N74" s="13">
         <v>126070</v>
       </c>
-      <c r="O74" s="17">
+      <c r="O74" s="13">
         <v>137655</v>
       </c>
-      <c r="P74" s="17">
+      <c r="P74" s="13">
         <v>143143</v>
       </c>
-      <c r="Q74" s="17">
+      <c r="Q74" s="13">
         <v>142829</v>
       </c>
-      <c r="R74" s="17">
+      <c r="R74" s="13">
         <v>160400</v>
       </c>
-      <c r="S74" s="17">
+      <c r="S74" s="13">
         <v>179958</v>
       </c>
-      <c r="T74" s="17">
+      <c r="T74" s="13">
         <v>180029</v>
       </c>
-      <c r="U74" s="17">
+      <c r="U74" s="13">
         <v>204983</v>
       </c>
-      <c r="V74" s="17">
+      <c r="V74" s="13">
         <v>217219</v>
       </c>
-      <c r="W74" s="18">
+      <c r="W74" s="14">
         <v>271965</v>
       </c>
-      <c r="X74" s="17">
+      <c r="X74" s="13">
         <v>400560</v>
       </c>
-      <c r="Y74" s="17">
+      <c r="Y74" s="13">
         <v>550508</v>
       </c>
-      <c r="Z74" s="17">
+      <c r="Z74" s="13">
         <v>557179</v>
       </c>
-      <c r="AA74" s="15">
+      <c r="AA74" s="10">
         <v>613412</v>
       </c>
-      <c r="AB74" s="15">
+      <c r="AB74" s="10">
         <v>294213</v>
       </c>
-      <c r="AC74" s="4">
+      <c r="AC74" s="15">
         <v>127376</v>
       </c>
-      <c r="AD74" s="5">
+      <c r="AD74" s="16">
         <v>151427</v>
       </c>
-      <c r="AE74" s="15">
+      <c r="AE74" s="10">
         <v>152837</v>
       </c>
-      <c r="AF74" s="16">
+      <c r="AF74" s="11">
         <v>154661</v>
       </c>
-      <c r="AG74" s="16">
+      <c r="AG74" s="11">
         <v>154667</v>
       </c>
-      <c r="AH74" s="16">
+      <c r="AH74" s="11">
         <v>40291</v>
       </c>
-      <c r="AI74" s="16">
+      <c r="AI74" s="11">
         <v>76959</v>
       </c>
-      <c r="AJ74" s="27">
+      <c r="AJ74" s="12">
         <v>60322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="17" t="s">
+      <c r="AK74" s="13">
+        <v>69298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="A75" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B75" s="17">
+      <c r="B75" s="13">
         <v>54716</v>
       </c>
-      <c r="C75" s="17">
+      <c r="C75" s="13">
         <v>60409</v>
       </c>
-      <c r="D75" s="17">
+      <c r="D75" s="13">
         <v>60456</v>
       </c>
-      <c r="E75" s="17">
+      <c r="E75" s="13">
         <v>71658</v>
       </c>
-      <c r="F75" s="17">
+      <c r="F75" s="13">
         <v>35426</v>
       </c>
-      <c r="G75" s="17">
+      <c r="G75" s="13">
         <v>40816</v>
       </c>
-      <c r="H75" s="17">
+      <c r="H75" s="13">
         <v>36461</v>
       </c>
-      <c r="I75" s="17">
+      <c r="I75" s="13">
         <v>29935</v>
       </c>
-      <c r="J75" s="17">
+      <c r="J75" s="13">
         <v>27020</v>
       </c>
-      <c r="K75" s="17">
+      <c r="K75" s="13">
         <v>29227</v>
       </c>
-      <c r="L75" s="17">
+      <c r="L75" s="13">
         <v>32022</v>
       </c>
-      <c r="M75" s="17">
+      <c r="M75" s="13">
         <v>32032</v>
       </c>
-      <c r="N75" s="17">
+      <c r="N75" s="13">
         <v>33908</v>
       </c>
-      <c r="O75" s="17">
+      <c r="O75" s="13">
         <v>37011</v>
       </c>
-      <c r="P75" s="17">
+      <c r="P75" s="13">
         <v>41348</v>
       </c>
-      <c r="Q75" s="17">
+      <c r="Q75" s="13">
         <v>44858</v>
       </c>
-      <c r="R75" s="17">
+      <c r="R75" s="13">
         <v>49117</v>
       </c>
-      <c r="S75" s="17">
+      <c r="S75" s="13">
         <v>49210</v>
       </c>
-      <c r="T75" s="17">
+      <c r="T75" s="13">
         <v>49702</v>
       </c>
-      <c r="U75" s="17">
+      <c r="U75" s="13">
         <v>51344</v>
       </c>
-      <c r="V75" s="17">
+      <c r="V75" s="13">
         <v>51417</v>
       </c>
-      <c r="W75" s="18">
+      <c r="W75" s="14">
         <v>47613</v>
       </c>
-      <c r="X75" s="17">
+      <c r="X75" s="13">
         <v>44591</v>
       </c>
-      <c r="Y75" s="17">
+      <c r="Y75" s="13">
         <v>46607</v>
       </c>
-      <c r="Z75" s="17">
+      <c r="Z75" s="13">
         <v>46618</v>
       </c>
-      <c r="AA75" s="15">
+      <c r="AA75" s="10">
         <v>50190</v>
       </c>
-      <c r="AB75" s="15">
+      <c r="AB75" s="10">
         <v>52188</v>
       </c>
-      <c r="AC75" s="4">
+      <c r="AC75" s="15">
         <v>52294</v>
       </c>
-      <c r="AD75" s="5">
+      <c r="AD75" s="16">
         <v>54182</v>
       </c>
-      <c r="AE75" s="15">
+      <c r="AE75" s="10">
         <v>57262</v>
       </c>
-      <c r="AF75" s="16">
+      <c r="AF75" s="11">
         <v>60001</v>
       </c>
-      <c r="AG75" s="16">
+      <c r="AG75" s="11">
         <v>60268</v>
       </c>
-      <c r="AH75" s="16">
+      <c r="AH75" s="11">
         <v>41404</v>
       </c>
-      <c r="AI75" s="16">
+      <c r="AI75" s="11">
         <v>38810</v>
       </c>
-      <c r="AJ75" s="27">
+      <c r="AJ75" s="12">
         <v>37179</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="17" t="s">
+      <c r="AK75" s="13">
+        <v>39703</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="A76" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B76" s="17">
+      <c r="B76" s="13">
         <v>21166</v>
       </c>
-      <c r="C76" s="17">
+      <c r="C76" s="13">
         <v>19357</v>
       </c>
-      <c r="D76" s="17">
+      <c r="D76" s="13">
         <v>30948</v>
       </c>
-      <c r="E76" s="17">
+      <c r="E76" s="13">
         <v>22810</v>
       </c>
-      <c r="F76" s="17">
+      <c r="F76" s="13">
         <v>22054</v>
       </c>
-      <c r="G76" s="17">
+      <c r="G76" s="13">
         <v>21298</v>
       </c>
-      <c r="H76" s="17">
+      <c r="H76" s="13">
         <v>18876</v>
       </c>
-      <c r="I76" s="17">
+      <c r="I76" s="13">
         <v>17125</v>
       </c>
-      <c r="J76" s="17">
+      <c r="J76" s="13">
         <v>12701</v>
       </c>
-      <c r="K76" s="17">
+      <c r="K76" s="13">
         <v>14855</v>
       </c>
-      <c r="L76" s="17">
+      <c r="L76" s="13">
         <v>19521</v>
       </c>
-      <c r="M76" s="17">
+      <c r="M76" s="13">
         <v>21380</v>
       </c>
-      <c r="N76" s="17">
+      <c r="N76" s="13">
         <v>22194</v>
       </c>
-      <c r="O76" s="17">
+      <c r="O76" s="13">
         <v>32019</v>
       </c>
-      <c r="P76" s="17">
+      <c r="P76" s="13">
         <v>32140</v>
       </c>
-      <c r="Q76" s="17">
+      <c r="Q76" s="13">
         <v>34167</v>
       </c>
-      <c r="R76" s="17">
+      <c r="R76" s="13">
         <v>37280</v>
       </c>
-      <c r="S76" s="17">
+      <c r="S76" s="13">
         <v>38850</v>
       </c>
-      <c r="T76" s="17">
+      <c r="T76" s="13">
         <v>47794</v>
       </c>
-      <c r="U76" s="17">
+      <c r="U76" s="13">
         <v>50925</v>
       </c>
-      <c r="V76" s="17">
+      <c r="V76" s="13">
         <v>52077</v>
       </c>
-      <c r="W76" s="18">
+      <c r="W76" s="14">
         <v>53721</v>
       </c>
-      <c r="X76" s="17">
+      <c r="X76" s="13">
         <v>52502</v>
       </c>
-      <c r="Y76" s="17">
+      <c r="Y76" s="13">
         <v>52514</v>
       </c>
-      <c r="Z76" s="17">
+      <c r="Z76" s="13">
         <v>52265</v>
       </c>
-      <c r="AA76" s="15">
+      <c r="AA76" s="10">
         <v>52638</v>
       </c>
-      <c r="AB76" s="15">
+      <c r="AB76" s="10">
         <v>55044</v>
       </c>
-      <c r="AC76" s="4">
+      <c r="AC76" s="15">
         <v>56325</v>
       </c>
-      <c r="AD76" s="5">
+      <c r="AD76" s="16">
         <v>57139</v>
       </c>
-      <c r="AE76" s="15">
+      <c r="AE76" s="10">
         <v>58452</v>
       </c>
-      <c r="AF76" s="16">
+      <c r="AF76" s="11">
         <v>59776</v>
       </c>
-      <c r="AG76" s="16">
+      <c r="AG76" s="11">
         <v>60374</v>
       </c>
-      <c r="AH76" s="16">
+      <c r="AH76" s="11">
         <v>7006</v>
       </c>
-      <c r="AI76" s="16">
+      <c r="AI76" s="11">
         <v>10160</v>
       </c>
-      <c r="AJ76" s="27">
+      <c r="AJ76" s="12">
         <v>10166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="17" t="s">
+      <c r="AK76" s="13">
+        <v>10115</v>
+      </c>
+    </row>
+    <row r="77" spans="1:37">
+      <c r="A77" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B77" s="17">
+      <c r="B77" s="13">
         <v>153288</v>
       </c>
-      <c r="C77" s="17">
+      <c r="C77" s="13">
         <v>140184</v>
       </c>
-      <c r="D77" s="17">
+      <c r="D77" s="13">
         <v>224128</v>
       </c>
-      <c r="E77" s="17">
+      <c r="E77" s="13">
         <v>165194</v>
       </c>
-      <c r="F77" s="17">
+      <c r="F77" s="13">
         <v>159714</v>
       </c>
-      <c r="G77" s="17">
+      <c r="G77" s="13">
         <v>154234</v>
       </c>
-      <c r="H77" s="17">
+      <c r="H77" s="13">
         <v>136807</v>
       </c>
-      <c r="I77" s="17">
+      <c r="I77" s="13">
         <v>120082</v>
       </c>
-      <c r="J77" s="17">
+      <c r="J77" s="13">
         <v>111129</v>
       </c>
-      <c r="K77" s="17">
+      <c r="K77" s="13">
         <v>198728</v>
       </c>
-      <c r="L77" s="17">
+      <c r="L77" s="13">
         <v>237427</v>
       </c>
-      <c r="M77" s="17">
+      <c r="M77" s="13">
         <v>269885</v>
       </c>
-      <c r="N77" s="17">
+      <c r="N77" s="13">
         <v>269300</v>
       </c>
-      <c r="O77" s="17">
+      <c r="O77" s="13">
         <v>269989</v>
       </c>
-      <c r="P77" s="17">
+      <c r="P77" s="13">
         <v>278089</v>
       </c>
-      <c r="Q77" s="17">
+      <c r="Q77" s="13">
         <v>278110</v>
       </c>
-      <c r="R77" s="17">
+      <c r="R77" s="13">
         <v>290980</v>
       </c>
-      <c r="S77" s="17">
+      <c r="S77" s="13">
         <v>294592</v>
       </c>
-      <c r="T77" s="17">
+      <c r="T77" s="13">
         <v>318254</v>
       </c>
-      <c r="U77" s="17">
+      <c r="U77" s="13">
         <v>322619</v>
       </c>
-      <c r="V77" s="17">
+      <c r="V77" s="13">
         <v>332297</v>
       </c>
-      <c r="W77" s="18">
+      <c r="W77" s="14">
         <v>134282</v>
       </c>
-      <c r="X77" s="17">
+      <c r="X77" s="13">
         <v>159560</v>
       </c>
-      <c r="Y77" s="17">
+      <c r="Y77" s="13">
         <v>160223</v>
       </c>
-      <c r="Z77" s="17">
+      <c r="Z77" s="13">
         <v>166665</v>
       </c>
-      <c r="AA77" s="15">
+      <c r="AA77" s="10">
         <v>171379</v>
       </c>
-      <c r="AB77" s="15">
+      <c r="AB77" s="10">
         <v>176065</v>
       </c>
-      <c r="AC77" s="4">
+      <c r="AC77" s="15">
         <v>183146</v>
       </c>
-      <c r="AD77" s="5">
+      <c r="AD77" s="16">
         <v>198233</v>
       </c>
-      <c r="AE77" s="15">
+      <c r="AE77" s="10">
         <v>202920</v>
       </c>
-      <c r="AF77" s="16">
+      <c r="AF77" s="11">
         <v>209106</v>
       </c>
-      <c r="AG77" s="16">
+      <c r="AG77" s="11">
         <v>225564</v>
       </c>
-      <c r="AH77" s="16">
+      <c r="AH77" s="11">
         <v>56148</v>
       </c>
-      <c r="AI77" s="16">
+      <c r="AI77" s="11">
         <v>98834</v>
       </c>
-      <c r="AJ77" s="27">
+      <c r="AJ77" s="12">
         <v>99264</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="AB80" s="7"/>
+      <c r="AK77" s="13">
+        <v>86622</v>
+      </c>
+    </row>
+    <row r="78" spans="1:37">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1"/>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1"/>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" s="1"/>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1"/>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+      <c r="X78" s="1"/>
+      <c r="AB78" s="3"/>
+    </row>
+    <row r="79" spans="1:37">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
+      <c r="G79" s="1"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1"/>
+      <c r="J79" s="1"/>
+      <c r="K79" s="1"/>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+      <c r="N79" s="1"/>
+      <c r="O79" s="1"/>
+      <c r="P79" s="1"/>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+      <c r="X79" s="1"/>
+      <c r="AB79" s="3"/>
+    </row>
+    <row r="80" spans="1:37">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1"/>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1"/>
+      <c r="J80" s="1"/>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1"/>
+      <c r="N80" s="1"/>
+      <c r="O80" s="1"/>
+      <c r="P80" s="1"/>
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1"/>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+      <c r="X80" s="1"/>
+      <c r="AB80" s="3"/>
     </row>
     <row r="81" spans="1:28">
-      <c r="A81" s="3"/>
-[...23 lines deleted...]
-      <c r="AB81" s="7"/>
+      <c r="A81" s="1"/>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1"/>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+      <c r="X81" s="1"/>
+      <c r="AB81" s="3"/>
     </row>
     <row r="82" spans="1:28">
-      <c r="A82" s="3"/>
-[...23 lines deleted...]
-      <c r="AB82" s="7"/>
+      <c r="A82" s="1"/>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1"/>
+      <c r="H82" s="1"/>
+      <c r="I82" s="1"/>
+      <c r="J82" s="1"/>
+      <c r="K82" s="1"/>
+      <c r="L82" s="1"/>
+      <c r="M82" s="1"/>
+      <c r="N82" s="1"/>
+      <c r="O82" s="1"/>
+      <c r="P82" s="1"/>
+      <c r="Q82" s="1"/>
+      <c r="R82" s="1"/>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+      <c r="X82" s="1"/>
+      <c r="AB82" s="3"/>
     </row>
     <row r="83" spans="1:28">
-      <c r="A83" s="3"/>
-[...23 lines deleted...]
-      <c r="AB83" s="7"/>
+      <c r="A83" s="1"/>
+      <c r="B83" s="1"/>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1"/>
+      <c r="J83" s="1"/>
+      <c r="K83" s="1"/>
+      <c r="L83" s="1"/>
+      <c r="M83" s="1"/>
+      <c r="N83" s="1"/>
+      <c r="O83" s="1"/>
+      <c r="P83" s="1"/>
+      <c r="Q83" s="1"/>
+      <c r="R83" s="1"/>
+      <c r="S83" s="1"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+      <c r="X83" s="1"/>
+      <c r="AB83" s="3"/>
     </row>
     <row r="84" spans="1:28">
-      <c r="A84" s="3"/>
-[...22 lines deleted...]
-      <c r="X84" s="3"/>
+      <c r="A84" s="1"/>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1"/>
+      <c r="I84" s="1"/>
+      <c r="J84" s="1"/>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1"/>
+      <c r="N84" s="1"/>
+      <c r="O84" s="1"/>
+      <c r="P84" s="1"/>
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1"/>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+      <c r="X84" s="1"/>
     </row>
     <row r="85" spans="1:28">
-      <c r="A85" s="3"/>
-[...22 lines deleted...]
-      <c r="X85" s="3"/>
+      <c r="A85" s="1"/>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
+      <c r="H85" s="1"/>
+      <c r="I85" s="1"/>
+      <c r="J85" s="1"/>
+      <c r="K85" s="1"/>
+      <c r="L85" s="1"/>
+      <c r="M85" s="1"/>
+      <c r="N85" s="1"/>
+      <c r="O85" s="1"/>
+      <c r="P85" s="1"/>
+      <c r="Q85" s="1"/>
+      <c r="R85" s="1"/>
+      <c r="S85" s="1"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+      <c r="X85" s="1"/>
     </row>
     <row r="86" spans="1:28">
-      <c r="A86" s="3"/>
-[...22 lines deleted...]
-      <c r="X86" s="3"/>
+      <c r="A86" s="1"/>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1"/>
+      <c r="J86" s="1"/>
+      <c r="K86" s="1"/>
+      <c r="L86" s="1"/>
+      <c r="M86" s="1"/>
+      <c r="N86" s="1"/>
+      <c r="O86" s="1"/>
+      <c r="P86" s="1"/>
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1"/>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+      <c r="X86" s="1"/>
     </row>
     <row r="87" spans="1:28">
-      <c r="A87" s="3"/>
-[...22 lines deleted...]
-      <c r="X87" s="3"/>
+      <c r="A87" s="1"/>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1"/>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1"/>
+      <c r="J87" s="1"/>
+      <c r="K87" s="1"/>
+      <c r="L87" s="1"/>
+      <c r="M87" s="1"/>
+      <c r="N87" s="1"/>
+      <c r="O87" s="1"/>
+      <c r="P87" s="1"/>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+      <c r="X87" s="1"/>
     </row>
     <row r="88" spans="1:28">
-      <c r="A88" s="3"/>
-[...22 lines deleted...]
-      <c r="X88" s="3"/>
+      <c r="A88" s="1"/>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1"/>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1"/>
+      <c r="J88" s="1"/>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1"/>
+      <c r="O88" s="1"/>
+      <c r="P88" s="1"/>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+      <c r="X88" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:AH3"/>
     <mergeCell ref="A22:AH22"/>
     <mergeCell ref="A41:AH41"/>
     <mergeCell ref="A60:AH60"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>птица</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>stat</Company>
   <LinksUpToDate>false</LinksUpToDate>