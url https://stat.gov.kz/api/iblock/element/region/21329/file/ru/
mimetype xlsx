--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -235,51 +235,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -296,50 +296,51 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -616,135 +617,135 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BC76"/>
+  <dimension ref="A1:BG76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
-      <selection activeCell="AJ77" sqref="AJ77"/>
+    <sheetView tabSelected="1" topLeftCell="AI1" workbookViewId="0">
+      <selection activeCell="BB31" sqref="BB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="27.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="26.7109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="26.28515625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="26"/>
-[...11 lines deleted...]
-      <c r="O1" s="26" t="s">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="O1" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="P1" s="26"/>
-[...11 lines deleted...]
-      <c r="AC1" s="26" t="s">
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
+      <c r="Z1" s="27"/>
+      <c r="AA1" s="27"/>
+      <c r="AC1" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="AD1" s="26"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="26" t="s">
+      <c r="AD1" s="27"/>
+      <c r="AE1" s="27"/>
+      <c r="AF1" s="27"/>
+      <c r="AG1" s="27"/>
+      <c r="AH1" s="27"/>
+      <c r="AI1" s="27"/>
+      <c r="AJ1" s="27"/>
+      <c r="AK1" s="27"/>
+      <c r="AL1" s="27"/>
+      <c r="AM1" s="27"/>
+      <c r="AN1" s="27"/>
+      <c r="AO1" s="27"/>
+      <c r="AQ1" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AR1" s="26"/>
-[...10 lines deleted...]
-      <c r="BC1" s="26"/>
+      <c r="AR1" s="27"/>
+      <c r="AS1" s="27"/>
+      <c r="AT1" s="27"/>
+      <c r="AU1" s="27"/>
+      <c r="AV1" s="27"/>
+      <c r="AW1" s="27"/>
+      <c r="AX1" s="27"/>
+      <c r="AY1" s="27"/>
+      <c r="AZ1" s="27"/>
+      <c r="BA1" s="27"/>
+      <c r="BB1" s="27"/>
+      <c r="BC1" s="27"/>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
@@ -1056,51 +1057,53 @@
       </c>
       <c r="AQ4" s="21" t="s">
         <v>24</v>
       </c>
       <c r="AR4" s="3">
         <v>105.8</v>
       </c>
       <c r="AS4" s="3">
         <v>104.94441650425124</v>
       </c>
       <c r="AT4" s="3">
         <v>103.8</v>
       </c>
       <c r="AU4" s="3">
         <v>102.76248537452206</v>
       </c>
       <c r="AV4" s="4">
         <v>102.75958493706069</v>
       </c>
       <c r="AW4" s="4">
         <v>103.78732813603126</v>
       </c>
       <c r="AX4" s="5">
         <v>105</v>
       </c>
-      <c r="AY4" s="6"/>
+      <c r="AY4" s="6">
+        <v>106.35141188583017</v>
+      </c>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="3">
         <v>65.8</v>
       </c>
       <c r="C5" s="3">
         <v>71</v>
       </c>
       <c r="D5" s="3">
         <v>73.400000000000006</v>
       </c>
       <c r="E5" s="3">
         <v>70.3</v>
       </c>
       <c r="F5" s="4">
         <v>68.5</v>
       </c>
       <c r="G5" s="4">
@@ -1204,51 +1207,53 @@
       </c>
       <c r="AQ5" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AR5" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="3">
         <v>55.547631442207312</v>
       </c>
       <c r="AT5" s="3">
         <v>56.7</v>
       </c>
       <c r="AU5" s="3">
         <v>59.345000797177562</v>
       </c>
       <c r="AV5" s="4">
         <v>65.171456665749588</v>
       </c>
       <c r="AW5" s="4">
         <v>63.10989098674419</v>
       </c>
       <c r="AX5" s="5">
         <v>71.933753787815647</v>
       </c>
-      <c r="AY5" s="6"/>
+      <c r="AY5" s="6">
+        <v>80.677339748631653</v>
+      </c>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="3">
         <v>101.5</v>
       </c>
       <c r="C6" s="3">
         <v>101.6</v>
       </c>
       <c r="D6" s="3">
         <v>101.8</v>
       </c>
       <c r="E6" s="3">
         <v>100.5</v>
       </c>
       <c r="F6" s="4">
         <v>100.4</v>
       </c>
       <c r="G6" s="4">
@@ -1352,51 +1357,53 @@
       </c>
       <c r="AQ6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="AR6" s="3">
         <v>97.1</v>
       </c>
       <c r="AS6" s="3">
         <v>101.66360323585883</v>
       </c>
       <c r="AT6" s="3">
         <v>102.1</v>
       </c>
       <c r="AU6" s="3">
         <v>101.1</v>
       </c>
       <c r="AV6" s="4">
         <v>100.00517251423888</v>
       </c>
       <c r="AW6" s="4">
         <v>100.66491163247451</v>
       </c>
       <c r="AX6" s="5">
         <v>105.37379546375097</v>
       </c>
-      <c r="AY6" s="6"/>
+      <c r="AY6" s="6">
+        <v>105.39653823363521</v>
+      </c>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="3">
         <v>100.6</v>
       </c>
       <c r="C7" s="3">
         <v>100.7</v>
       </c>
       <c r="D7" s="3">
         <v>100.8</v>
       </c>
       <c r="E7" s="3">
         <v>100.8</v>
       </c>
       <c r="F7" s="4">
         <v>100.7</v>
       </c>
       <c r="G7" s="4">
@@ -1500,51 +1507,53 @@
       </c>
       <c r="AQ7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="AR7" s="3">
         <v>98.9</v>
       </c>
       <c r="AS7" s="3">
         <v>93.907377385740602</v>
       </c>
       <c r="AT7" s="3">
         <v>91</v>
       </c>
       <c r="AU7" s="3">
         <v>96.7</v>
       </c>
       <c r="AV7" s="4">
         <v>100.64696620439793</v>
       </c>
       <c r="AW7" s="4">
         <v>103.64355879092508</v>
       </c>
       <c r="AX7" s="5">
         <v>103.56565643002536</v>
       </c>
-      <c r="AY7" s="6"/>
+      <c r="AY7" s="6">
+        <v>108.4925472661054</v>
+      </c>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="3">
         <v>102.4</v>
       </c>
       <c r="C8" s="3">
         <v>102.5</v>
       </c>
       <c r="D8" s="3">
         <v>103.2</v>
       </c>
       <c r="E8" s="3">
         <v>102.9</v>
       </c>
       <c r="F8" s="4">
         <v>103.2</v>
       </c>
       <c r="G8" s="4">
@@ -1648,51 +1657,53 @@
       </c>
       <c r="AQ8" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AR8" s="3">
         <v>109</v>
       </c>
       <c r="AS8" s="3">
         <v>111.33846618283987</v>
       </c>
       <c r="AT8" s="3">
         <v>103.9</v>
       </c>
       <c r="AU8" s="3">
         <v>103</v>
       </c>
       <c r="AV8" s="4">
         <v>104.30000830555801</v>
       </c>
       <c r="AW8" s="4">
         <v>104.72382935681044</v>
       </c>
       <c r="AX8" s="5">
         <v>104.50231805834824</v>
       </c>
-      <c r="AY8" s="6"/>
+      <c r="AY8" s="6">
+        <v>105.19568349935516</v>
+      </c>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="3">
         <v>100.6</v>
       </c>
       <c r="C9" s="3">
         <v>100.6</v>
       </c>
       <c r="D9" s="3">
         <v>100.7</v>
       </c>
       <c r="E9" s="3">
         <v>101.3</v>
       </c>
       <c r="F9" s="4">
         <v>100.9</v>
       </c>
       <c r="G9" s="4">
@@ -1796,51 +1807,53 @@
       </c>
       <c r="AQ9" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AR9" s="3">
         <v>114.3</v>
       </c>
       <c r="AS9" s="3">
         <v>115.5746260610678</v>
       </c>
       <c r="AT9" s="3">
         <v>112</v>
       </c>
       <c r="AU9" s="3">
         <v>109.4</v>
       </c>
       <c r="AV9" s="4">
         <v>107.95443556014936</v>
       </c>
       <c r="AW9" s="4">
         <v>106.45730525284749</v>
       </c>
       <c r="AX9" s="5">
         <v>105.6057862163191</v>
       </c>
-      <c r="AY9" s="6"/>
+      <c r="AY9" s="6">
+        <v>102.896138311903</v>
+      </c>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="3">
         <v>100.5</v>
       </c>
       <c r="C10" s="3">
         <v>100.7</v>
       </c>
       <c r="D10" s="3">
         <v>101.2</v>
       </c>
       <c r="E10" s="3">
         <v>100.6</v>
       </c>
       <c r="F10" s="4">
         <v>100.5</v>
       </c>
       <c r="G10" s="4">
@@ -1944,51 +1957,53 @@
       </c>
       <c r="AQ10" s="22" t="s">
         <v>30</v>
       </c>
       <c r="AR10" s="3">
         <v>92.3</v>
       </c>
       <c r="AS10" s="3">
         <v>105.82162066776679</v>
       </c>
       <c r="AT10" s="3">
         <v>106</v>
       </c>
       <c r="AU10" s="3">
         <v>104.6</v>
       </c>
       <c r="AV10" s="4">
         <v>103.98583422645009</v>
       </c>
       <c r="AW10" s="4">
         <v>104.27476295693536</v>
       </c>
       <c r="AX10" s="5">
         <v>114.93352498144127</v>
       </c>
-      <c r="AY10" s="6"/>
+      <c r="AY10" s="6">
+        <v>101.58301306586569</v>
+      </c>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="3">
         <v>110.5</v>
       </c>
       <c r="C11" s="3">
         <v>105.1</v>
       </c>
       <c r="D11" s="3">
         <v>102.6</v>
       </c>
       <c r="E11" s="3">
         <v>100.6</v>
       </c>
       <c r="F11" s="4">
         <v>102</v>
       </c>
       <c r="G11" s="4">
@@ -2092,51 +2107,53 @@
       </c>
       <c r="AQ11" s="22" t="s">
         <v>31</v>
       </c>
       <c r="AR11" s="3">
         <v>112.1</v>
       </c>
       <c r="AS11" s="3">
         <v>108.98283734386027</v>
       </c>
       <c r="AT11" s="3">
         <v>103.9</v>
       </c>
       <c r="AU11" s="3">
         <v>104.3</v>
       </c>
       <c r="AV11" s="4">
         <v>103.96689361383258</v>
       </c>
       <c r="AW11" s="4">
         <v>106.4531161719237</v>
       </c>
       <c r="AX11" s="5">
         <v>109.02861798149806</v>
       </c>
-      <c r="AY11" s="6"/>
+      <c r="AY11" s="6">
+        <v>114.18310939283201</v>
+      </c>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="3">
         <v>101.5</v>
       </c>
       <c r="C12" s="3">
         <v>104.1</v>
       </c>
       <c r="D12" s="3">
         <v>103.8</v>
       </c>
       <c r="E12" s="3">
         <v>101.9</v>
       </c>
       <c r="F12" s="4">
         <v>101</v>
       </c>
       <c r="G12" s="4">
@@ -2240,51 +2257,53 @@
       </c>
       <c r="AQ12" s="22" t="s">
         <v>32</v>
       </c>
       <c r="AR12" s="3">
         <v>109.4</v>
       </c>
       <c r="AS12" s="3">
         <v>109.35455068925994</v>
       </c>
       <c r="AT12" s="3">
         <v>108.2</v>
       </c>
       <c r="AU12" s="3">
         <v>107.9</v>
       </c>
       <c r="AV12" s="4">
         <v>108.5586412995499</v>
       </c>
       <c r="AW12" s="4">
         <v>107.39751894148395</v>
       </c>
       <c r="AX12" s="5">
         <v>110.10159399867729</v>
       </c>
-      <c r="AY12" s="6"/>
+      <c r="AY12" s="6">
+        <v>108.308835750733</v>
+      </c>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3">
         <v>103.4</v>
       </c>
       <c r="C13" s="3">
         <v>107.1</v>
       </c>
       <c r="D13" s="3">
         <v>100.3</v>
       </c>
       <c r="E13" s="3">
         <v>102.7</v>
       </c>
       <c r="F13" s="4">
         <v>102.8</v>
       </c>
       <c r="G13" s="4">
@@ -2388,51 +2407,53 @@
       </c>
       <c r="AQ13" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AR13" s="3">
         <v>98.4</v>
       </c>
       <c r="AS13" s="3">
         <v>97.385628305675084</v>
       </c>
       <c r="AT13" s="3">
         <v>104.2</v>
       </c>
       <c r="AU13" s="3">
         <v>100.1</v>
       </c>
       <c r="AV13" s="4">
         <v>102.42267717964737</v>
       </c>
       <c r="AW13" s="4">
         <v>102.3984431685375</v>
       </c>
       <c r="AX13" s="5">
         <v>102.29675367566431</v>
       </c>
-      <c r="AY13" s="6"/>
+      <c r="AY13" s="6">
+        <v>102.02050608812223</v>
+      </c>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3">
         <v>112.7</v>
       </c>
       <c r="C14" s="3">
         <v>118.7</v>
       </c>
       <c r="D14" s="3">
         <v>126.1</v>
       </c>
       <c r="E14" s="3">
         <v>126.6</v>
       </c>
       <c r="F14" s="4">
         <v>120.4</v>
       </c>
       <c r="G14" s="4">
@@ -2536,51 +2557,53 @@
       </c>
       <c r="AQ14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="AR14" s="3">
         <v>119.8</v>
       </c>
       <c r="AS14" s="3">
         <v>121.45671003287562</v>
       </c>
       <c r="AT14" s="3">
         <v>117.2</v>
       </c>
       <c r="AU14" s="3">
         <v>111.1</v>
       </c>
       <c r="AV14" s="4">
         <v>106.84862624216747</v>
       </c>
       <c r="AW14" s="4">
         <v>105.35132192207031</v>
       </c>
       <c r="AX14" s="5">
         <v>106.17261943754592</v>
       </c>
-      <c r="AY14" s="6"/>
+      <c r="AY14" s="6">
+        <v>104.08091668576154</v>
+      </c>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="3">
         <v>97.1</v>
       </c>
       <c r="C15" s="3">
         <v>104.2</v>
       </c>
       <c r="D15" s="3">
         <v>108.2</v>
       </c>
       <c r="E15" s="3">
         <v>108.2</v>
       </c>
       <c r="F15" s="4">
         <v>106.6</v>
       </c>
       <c r="G15" s="4">
@@ -2684,51 +2707,53 @@
       </c>
       <c r="AQ15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AR15" s="3">
         <v>103.2</v>
       </c>
       <c r="AS15" s="3">
         <v>101.87324319899322</v>
       </c>
       <c r="AT15" s="3">
         <v>101.3</v>
       </c>
       <c r="AU15" s="3">
         <v>99.8</v>
       </c>
       <c r="AV15" s="4">
         <v>101.553697515533</v>
       </c>
       <c r="AW15" s="4">
         <v>104.76003967532783</v>
       </c>
       <c r="AX15" s="5">
         <v>102.88258227161681</v>
       </c>
-      <c r="AY15" s="6"/>
+      <c r="AY15" s="6">
+        <v>107.22047161874957</v>
+      </c>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="3">
         <v>100.7</v>
       </c>
       <c r="C16" s="3">
         <v>102.6</v>
       </c>
       <c r="D16" s="3">
         <v>102.4</v>
       </c>
       <c r="E16" s="3">
         <v>102.8</v>
       </c>
       <c r="F16" s="4">
         <v>103.1</v>
       </c>
       <c r="G16" s="4">
@@ -2832,57 +2857,59 @@
       </c>
       <c r="AQ16" s="22" t="s">
         <v>36</v>
       </c>
       <c r="AR16" s="3">
         <v>94.1</v>
       </c>
       <c r="AS16" s="3">
         <v>102.32135611421486</v>
       </c>
       <c r="AT16" s="3">
         <v>108.1</v>
       </c>
       <c r="AU16" s="3">
         <v>105.2</v>
       </c>
       <c r="AV16" s="4">
         <v>104.09641920603931</v>
       </c>
       <c r="AW16" s="4">
         <v>104.19368229001201</v>
       </c>
       <c r="AX16" s="5">
         <v>108.00028701367035</v>
       </c>
-      <c r="AY16" s="6"/>
+      <c r="AY16" s="6">
+        <v>108.0083102635522</v>
+      </c>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:59">
       <c r="A17" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3">
         <v>100.8</v>
       </c>
       <c r="C17" s="3">
         <v>105.1</v>
       </c>
       <c r="D17" s="3">
         <v>102.2</v>
       </c>
       <c r="E17" s="3">
         <v>101.4</v>
       </c>
       <c r="F17" s="4">
         <v>101.8</v>
       </c>
       <c r="G17" s="4">
         <v>101.5</v>
       </c>
       <c r="H17" s="5">
         <v>100.8</v>
       </c>
       <c r="I17" s="6">
@@ -2980,57 +3007,59 @@
       </c>
       <c r="AQ17" s="22" t="s">
         <v>37</v>
       </c>
       <c r="AR17" s="3">
         <v>110.3</v>
       </c>
       <c r="AS17" s="3">
         <v>104.74047491927301</v>
       </c>
       <c r="AT17" s="3">
         <v>105.5</v>
       </c>
       <c r="AU17" s="3">
         <v>102.9</v>
       </c>
       <c r="AV17" s="4">
         <v>100.40627594795343</v>
       </c>
       <c r="AW17" s="4">
         <v>102.05588131138587</v>
       </c>
       <c r="AX17" s="5">
         <v>101.36284046760346</v>
       </c>
-      <c r="AY17" s="6"/>
+      <c r="AY17" s="6">
+        <v>106.34768576235733</v>
+      </c>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
     </row>
-    <row r="18" spans="1:55">
+    <row r="18" spans="1:59">
       <c r="A18" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3">
         <v>102</v>
       </c>
       <c r="C18" s="3">
         <v>102.9</v>
       </c>
       <c r="D18" s="3">
         <v>104.8</v>
       </c>
       <c r="E18" s="3">
         <v>104.7</v>
       </c>
       <c r="F18" s="4">
         <v>105.8</v>
       </c>
       <c r="G18" s="4">
         <v>105.8</v>
       </c>
       <c r="H18" s="5">
         <v>105.2</v>
       </c>
       <c r="I18" s="6">
@@ -3128,57 +3157,59 @@
       </c>
       <c r="AQ18" s="22" t="s">
         <v>38</v>
       </c>
       <c r="AR18" s="3">
         <v>99.5</v>
       </c>
       <c r="AS18" s="3">
         <v>91.510282157120812</v>
       </c>
       <c r="AT18" s="3">
         <v>100</v>
       </c>
       <c r="AU18" s="3">
         <v>100</v>
       </c>
       <c r="AV18" s="4">
         <v>99.9</v>
       </c>
       <c r="AW18" s="4">
         <v>98.598141886966133</v>
       </c>
       <c r="AX18" s="5">
         <v>100.77350011322412</v>
       </c>
-      <c r="AY18" s="6"/>
+      <c r="AY18" s="6">
+        <v>106.15468125597307</v>
+      </c>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:59">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="9"/>
       <c r="F19" s="10"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="11"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="O19" s="7"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="9"/>
       <c r="T19" s="10"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="11"/>
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
@@ -3188,167 +3219,167 @@
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="9"/>
       <c r="AH19" s="10"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="11"/>
       <c r="AL19" s="8"/>
       <c r="AM19" s="8"/>
       <c r="AN19" s="8"/>
       <c r="AO19" s="8"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="8"/>
       <c r="AS19" s="8"/>
       <c r="AT19" s="8"/>
       <c r="AU19" s="9"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="8"/>
       <c r="AX19" s="8"/>
       <c r="AY19" s="11"/>
       <c r="AZ19" s="8"/>
       <c r="BA19" s="8"/>
       <c r="BB19" s="8"/>
       <c r="BC19" s="8"/>
     </row>
-    <row r="20" spans="1:55">
-[...51 lines deleted...]
-      <c r="BC20" s="27"/>
+    <row r="20" spans="1:59">
+      <c r="A20" s="28"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="28"/>
+      <c r="R20" s="28"/>
+      <c r="S20" s="28"/>
+      <c r="T20" s="28"/>
+      <c r="U20" s="28"/>
+      <c r="V20" s="28"/>
+      <c r="W20" s="28"/>
+      <c r="X20" s="28"/>
+      <c r="Y20" s="28"/>
+      <c r="Z20" s="28"/>
+      <c r="AA20" s="28"/>
+      <c r="AC20" s="28"/>
+      <c r="AD20" s="28"/>
+      <c r="AE20" s="28"/>
+      <c r="AF20" s="28"/>
+      <c r="AG20" s="28"/>
+      <c r="AH20" s="28"/>
+      <c r="AI20" s="28"/>
+      <c r="AJ20" s="28"/>
+      <c r="AK20" s="28"/>
+      <c r="AL20" s="28"/>
+      <c r="AM20" s="28"/>
+      <c r="AN20" s="28"/>
+      <c r="AO20" s="28"/>
+      <c r="AQ20" s="28"/>
+      <c r="AR20" s="28"/>
+      <c r="AS20" s="28"/>
+      <c r="AT20" s="28"/>
+      <c r="AU20" s="28"/>
+      <c r="AV20" s="28"/>
+      <c r="AW20" s="28"/>
+      <c r="AX20" s="28"/>
+      <c r="AY20" s="28"/>
+      <c r="AZ20" s="28"/>
+      <c r="BA20" s="28"/>
+      <c r="BB20" s="28"/>
+      <c r="BC20" s="28"/>
     </row>
-    <row r="21" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+    <row r="21" spans="1:59" ht="12.75" customHeight="1">
+      <c r="A21" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="28"/>
-[...11 lines deleted...]
-      <c r="O21" s="28" t="s">
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="O21" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="P21" s="28"/>
-[...11 lines deleted...]
-      <c r="AC21" s="28" t="s">
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AC21" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AD21" s="28"/>
-[...11 lines deleted...]
-      <c r="AQ21" s="28" t="s">
+      <c r="AD21" s="29"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AQ21" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="AR21" s="28"/>
-[...10 lines deleted...]
-      <c r="BC21" s="28"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
+      <c r="AX21" s="29"/>
+      <c r="AY21" s="29"/>
+      <c r="AZ21" s="29"/>
+      <c r="BA21" s="29"/>
+      <c r="BB21" s="29"/>
+      <c r="BC21" s="29"/>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:59">
       <c r="A22" s="15"/>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="15"/>
       <c r="S22" s="15"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
@@ -3366,51 +3397,51 @@
       <c r="AI22" s="15"/>
       <c r="AJ22" s="15"/>
       <c r="AK22" s="15"/>
       <c r="AL22" s="15"/>
       <c r="AM22" s="15"/>
       <c r="AN22" s="15"/>
       <c r="AO22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AQ22" s="15"/>
       <c r="AR22" s="15"/>
       <c r="AS22" s="15"/>
       <c r="AT22" s="15"/>
       <c r="AU22" s="15"/>
       <c r="AV22" s="15"/>
       <c r="AW22" s="15"/>
       <c r="AX22" s="15"/>
       <c r="AY22" s="15"/>
       <c r="AZ22" s="15"/>
       <c r="BA22" s="15"/>
       <c r="BB22" s="15"/>
       <c r="BC22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="23" spans="1:55" ht="22.5">
+    <row r="23" spans="1:59" ht="22.5">
       <c r="A23" s="16"/>
       <c r="B23" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I23" s="17" t="s">
         <v>7</v>
       </c>
@@ -3515,52 +3546,55 @@
       </c>
       <c r="AV23" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AW23" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX23" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY23" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ23" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA23" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB23" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BC23" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="BE23" s="26"/>
+      <c r="BF23" s="26"/>
+      <c r="BG23" s="26"/>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:59">
       <c r="A24" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="3">
         <v>102.8</v>
       </c>
       <c r="C24" s="3">
         <v>104.2</v>
       </c>
       <c r="D24" s="3">
         <v>104.6</v>
       </c>
       <c r="E24" s="4">
         <v>103.97194253982991</v>
       </c>
       <c r="F24" s="4">
         <v>103.6</v>
       </c>
       <c r="G24" s="5">
         <v>103.456805919049</v>
       </c>
       <c r="H24" s="5">
         <v>102.8</v>
       </c>
       <c r="I24" s="5">
@@ -3658,57 +3692,62 @@
       </c>
       <c r="AQ24" s="21" t="s">
         <v>24</v>
       </c>
       <c r="AR24" s="3">
         <v>105.9</v>
       </c>
       <c r="AS24" s="3">
         <v>105.07229632631399</v>
       </c>
       <c r="AT24" s="3">
         <v>103.9</v>
       </c>
       <c r="AU24" s="4">
         <v>102.84535522485537</v>
       </c>
       <c r="AV24" s="4">
         <v>102.8375376583309</v>
       </c>
       <c r="AW24" s="5">
         <v>103.88640722108067</v>
       </c>
       <c r="AX24" s="5">
         <v>105.1</v>
       </c>
-      <c r="AY24" s="5"/>
+      <c r="AY24" s="5">
+        <v>106.43155618378712</v>
+      </c>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="4"/>
+      <c r="BE24" s="26"/>
+      <c r="BF24" s="26"/>
+      <c r="BG24" s="26"/>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:59">
       <c r="A25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="3">
         <v>60.5</v>
       </c>
       <c r="C25" s="3">
         <v>66.599999999999994</v>
       </c>
       <c r="D25" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="E25" s="4">
         <v>62.4</v>
       </c>
       <c r="F25" s="4">
         <v>61.1</v>
       </c>
       <c r="G25" s="5">
         <v>63.479132569796981</v>
       </c>
       <c r="H25" s="5">
         <v>80.599999999999994</v>
       </c>
       <c r="I25" s="5">
@@ -3806,57 +3845,62 @@
       </c>
       <c r="AQ25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AR25" s="3">
         <v>63.5</v>
       </c>
       <c r="AS25" s="3">
         <v>53.409411415212851</v>
       </c>
       <c r="AT25" s="3">
         <v>54.5</v>
       </c>
       <c r="AU25" s="4">
         <v>58.022730217878603</v>
       </c>
       <c r="AV25" s="4">
         <v>63.802849622748212</v>
       </c>
       <c r="AW25" s="5">
         <v>61.890708839892902</v>
       </c>
       <c r="AX25" s="5">
         <v>71.760228297997713</v>
       </c>
-      <c r="AY25" s="5"/>
+      <c r="AY25" s="5">
+        <v>80.728639838256214</v>
+      </c>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="4"/>
+      <c r="BE25" s="26"/>
+      <c r="BF25" s="26"/>
+      <c r="BG25" s="26"/>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:59">
       <c r="A26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="3">
         <v>101.5</v>
       </c>
       <c r="C26" s="3">
         <v>101.7</v>
       </c>
       <c r="D26" s="3">
         <v>101.9</v>
       </c>
       <c r="E26" s="4">
         <v>100.5</v>
       </c>
       <c r="F26" s="4">
         <v>100.4</v>
       </c>
       <c r="G26" s="5">
         <v>100.54882673002086</v>
       </c>
       <c r="H26" s="5">
         <v>100.5</v>
       </c>
       <c r="I26" s="5">
@@ -3954,57 +3998,62 @@
       </c>
       <c r="AQ26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="AR26" s="3">
         <v>97</v>
       </c>
       <c r="AS26" s="3">
         <v>101.75185059488658</v>
       </c>
       <c r="AT26" s="3">
         <v>102.3</v>
       </c>
       <c r="AU26" s="4">
         <v>101.1</v>
       </c>
       <c r="AV26" s="4">
         <v>100.00542711503509</v>
       </c>
       <c r="AW26" s="5">
         <v>100.69368743014881</v>
       </c>
       <c r="AX26" s="5">
         <v>105.80716022784789</v>
       </c>
-      <c r="AY26" s="5"/>
+      <c r="AY26" s="5">
+        <v>105.59086519655962</v>
+      </c>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="4"/>
+      <c r="BE26" s="26"/>
+      <c r="BF26" s="26"/>
+      <c r="BG26" s="26"/>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:59">
       <c r="A27" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="3">
         <v>100.6</v>
       </c>
       <c r="C27" s="3">
         <v>100.7</v>
       </c>
       <c r="D27" s="3">
         <v>100.8</v>
       </c>
       <c r="E27" s="4">
         <v>100.8</v>
       </c>
       <c r="F27" s="4">
         <v>100.7</v>
       </c>
       <c r="G27" s="5">
         <v>100.47058757252063</v>
       </c>
       <c r="H27" s="5">
         <v>100.5</v>
       </c>
       <c r="I27" s="5">
@@ -4102,57 +4151,62 @@
       </c>
       <c r="AQ27" s="22" t="s">
         <v>27</v>
       </c>
       <c r="AR27" s="3">
         <v>98.9</v>
       </c>
       <c r="AS27" s="3">
         <v>93.894048937219111</v>
       </c>
       <c r="AT27" s="3">
         <v>90.9</v>
       </c>
       <c r="AU27" s="4">
         <v>96.6</v>
       </c>
       <c r="AV27" s="4">
         <v>100.65246850300456</v>
       </c>
       <c r="AW27" s="5">
         <v>103.67556015750152</v>
       </c>
       <c r="AX27" s="5">
         <v>103.602503477697</v>
       </c>
-      <c r="AY27" s="5"/>
+      <c r="AY27" s="5">
+        <v>108.54105095915565</v>
+      </c>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="4"/>
+      <c r="BE27" s="26"/>
+      <c r="BF27" s="26"/>
+      <c r="BG27" s="26"/>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:59">
       <c r="A28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="3">
         <v>102.5</v>
       </c>
       <c r="C28" s="3">
         <v>102.6</v>
       </c>
       <c r="D28" s="3">
         <v>103.3</v>
       </c>
       <c r="E28" s="4">
         <v>103</v>
       </c>
       <c r="F28" s="4">
         <v>103.2</v>
       </c>
       <c r="G28" s="5">
         <v>102.57783188919592</v>
       </c>
       <c r="H28" s="5">
         <v>102.6</v>
       </c>
       <c r="I28" s="5">
@@ -4250,57 +4304,62 @@
       </c>
       <c r="AQ28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AR28" s="3">
         <v>109.6</v>
       </c>
       <c r="AS28" s="3">
         <v>112.16743714690706</v>
       </c>
       <c r="AT28" s="3">
         <v>104.2</v>
       </c>
       <c r="AU28" s="4">
         <v>103.2</v>
       </c>
       <c r="AV28" s="4">
         <v>104.58022663702108</v>
       </c>
       <c r="AW28" s="5">
         <v>105.00671666719748</v>
       </c>
       <c r="AX28" s="5">
         <v>104.79310987515484</v>
       </c>
-      <c r="AY28" s="5"/>
+      <c r="AY28" s="5">
+        <v>105.36354690783195</v>
+      </c>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="4"/>
+      <c r="BE28" s="26"/>
+      <c r="BF28" s="26"/>
+      <c r="BG28" s="26"/>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:59">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="3">
         <v>100.6</v>
       </c>
       <c r="C29" s="3">
         <v>100.6</v>
       </c>
       <c r="D29" s="3">
         <v>100.7</v>
       </c>
       <c r="E29" s="4">
         <v>101.3</v>
       </c>
       <c r="F29" s="4">
         <v>100.9</v>
       </c>
       <c r="G29" s="5">
         <v>100.11101850711712</v>
       </c>
       <c r="H29" s="5">
         <v>104.4</v>
       </c>
       <c r="I29" s="5">
@@ -4398,57 +4457,62 @@
       </c>
       <c r="AQ29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AR29" s="3">
         <v>114.8</v>
       </c>
       <c r="AS29" s="3">
         <v>116.1635338247339</v>
       </c>
       <c r="AT29" s="3">
         <v>112.4</v>
       </c>
       <c r="AU29" s="4">
         <v>109.8</v>
       </c>
       <c r="AV29" s="4">
         <v>108.21436854634725</v>
       </c>
       <c r="AW29" s="5">
         <v>106.64363340223188</v>
       </c>
       <c r="AX29" s="5">
         <v>105.70061245996105</v>
       </c>
-      <c r="AY29" s="5"/>
+      <c r="AY29" s="5">
+        <v>102.91453698061378</v>
+      </c>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="4"/>
+      <c r="BE29" s="26"/>
+      <c r="BF29" s="26"/>
+      <c r="BG29" s="26"/>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:59">
       <c r="A30" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="3">
         <v>100.5</v>
       </c>
       <c r="C30" s="3">
         <v>100.7</v>
       </c>
       <c r="D30" s="3">
         <v>101.3</v>
       </c>
       <c r="E30" s="4">
         <v>100.7</v>
       </c>
       <c r="F30" s="4">
         <v>100.5</v>
       </c>
       <c r="G30" s="5">
         <v>100.30371440594055</v>
       </c>
       <c r="H30" s="5">
         <v>106.3</v>
       </c>
       <c r="I30" s="5">
@@ -4546,57 +4610,62 @@
       </c>
       <c r="AQ30" s="22" t="s">
         <v>30</v>
       </c>
       <c r="AR30" s="3">
         <v>92</v>
       </c>
       <c r="AS30" s="3">
         <v>106.16186199420325</v>
       </c>
       <c r="AT30" s="3">
         <v>106.4</v>
       </c>
       <c r="AU30" s="4">
         <v>105</v>
       </c>
       <c r="AV30" s="4">
         <v>104.28133963947501</v>
       </c>
       <c r="AW30" s="5">
         <v>104.53617850420129</v>
       </c>
       <c r="AX30" s="5">
         <v>115.73565432172681</v>
       </c>
-      <c r="AY30" s="5"/>
+      <c r="AY30" s="5">
+        <v>101.62355406761365</v>
+      </c>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="4"/>
+      <c r="BE30" s="26"/>
+      <c r="BF30" s="26"/>
+      <c r="BG30" s="26"/>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:59">
       <c r="A31" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="3">
         <v>110.7</v>
       </c>
       <c r="C31" s="3">
         <v>105.2</v>
       </c>
       <c r="D31" s="3">
         <v>102.7</v>
       </c>
       <c r="E31" s="4">
         <v>100.6</v>
       </c>
       <c r="F31" s="4">
         <v>102.1</v>
       </c>
       <c r="G31" s="5">
         <v>102.38669562754332</v>
       </c>
       <c r="H31" s="5">
         <v>100.8</v>
       </c>
       <c r="I31" s="5">
@@ -4694,57 +4763,62 @@
       </c>
       <c r="AQ31" s="22" t="s">
         <v>31</v>
       </c>
       <c r="AR31" s="3">
         <v>112.4</v>
       </c>
       <c r="AS31" s="3">
         <v>109.24120864604974</v>
       </c>
       <c r="AT31" s="3">
         <v>104</v>
       </c>
       <c r="AU31" s="4">
         <v>104.4</v>
       </c>
       <c r="AV31" s="4">
         <v>104.06462226760138</v>
       </c>
       <c r="AW31" s="5">
         <v>106.60734144328148</v>
       </c>
       <c r="AX31" s="5">
         <v>109.07493116607834</v>
       </c>
-      <c r="AY31" s="5"/>
+      <c r="AY31" s="5">
+        <v>114.31942397096036</v>
+      </c>
       <c r="AZ31" s="5"/>
       <c r="BA31" s="5"/>
       <c r="BB31" s="5"/>
       <c r="BC31" s="4"/>
+      <c r="BE31" s="26"/>
+      <c r="BF31" s="26"/>
+      <c r="BG31" s="26"/>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:59">
       <c r="A32" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="3">
         <v>101.6</v>
       </c>
       <c r="C32" s="3">
         <v>104.2</v>
       </c>
       <c r="D32" s="3">
         <v>103.9</v>
       </c>
       <c r="E32" s="4">
         <v>101.9</v>
       </c>
       <c r="F32" s="4">
         <v>101</v>
       </c>
       <c r="G32" s="5">
         <v>100.09498134157944</v>
       </c>
       <c r="H32" s="5">
         <v>100.4</v>
       </c>
       <c r="I32" s="5">
@@ -4842,57 +4916,62 @@
       </c>
       <c r="AQ32" s="22" t="s">
         <v>32</v>
       </c>
       <c r="AR32" s="3">
         <v>109.9</v>
       </c>
       <c r="AS32" s="3">
         <v>109.93397960784625</v>
       </c>
       <c r="AT32" s="3">
         <v>108.7</v>
       </c>
       <c r="AU32" s="4">
         <v>108.3</v>
       </c>
       <c r="AV32" s="4">
         <v>108.9839575800202</v>
       </c>
       <c r="AW32" s="5">
         <v>107.74239536620416</v>
       </c>
       <c r="AX32" s="5">
         <v>110.29217940924443</v>
       </c>
-      <c r="AY32" s="5"/>
+      <c r="AY32" s="5">
+        <v>108.40353941455558</v>
+      </c>
       <c r="AZ32" s="5"/>
       <c r="BA32" s="5"/>
       <c r="BB32" s="5"/>
       <c r="BC32" s="4"/>
+      <c r="BE32" s="26"/>
+      <c r="BF32" s="26"/>
+      <c r="BG32" s="26"/>
     </row>
-    <row r="33" spans="1:55">
+    <row r="33" spans="1:59">
       <c r="A33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="3">
         <v>103.5</v>
       </c>
       <c r="C33" s="3">
         <v>107.5</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="4">
         <v>102.8</v>
       </c>
       <c r="F33" s="4">
         <v>102.8</v>
       </c>
       <c r="G33" s="5">
         <v>104.08938063639148</v>
       </c>
       <c r="H33" s="5">
         <v>103.8</v>
       </c>
       <c r="I33" s="5">
@@ -4990,57 +5069,62 @@
       </c>
       <c r="AQ33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AR33" s="3">
         <v>98.3</v>
       </c>
       <c r="AS33" s="3">
         <v>97.290429239064352</v>
       </c>
       <c r="AT33" s="3">
         <v>104.4</v>
       </c>
       <c r="AU33" s="4">
         <v>100.1</v>
       </c>
       <c r="AV33" s="4">
         <v>102.54126939939397</v>
       </c>
       <c r="AW33" s="5">
         <v>102.51363558750019</v>
       </c>
       <c r="AX33" s="5">
         <v>102.43194809359019</v>
       </c>
-      <c r="AY33" s="5"/>
+      <c r="AY33" s="5">
+        <v>102.10056801567285</v>
+      </c>
       <c r="AZ33" s="5"/>
       <c r="BA33" s="5"/>
       <c r="BB33" s="19"/>
       <c r="BC33" s="4"/>
+      <c r="BE33" s="26"/>
+      <c r="BF33" s="26"/>
+      <c r="BG33" s="26"/>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:59">
       <c r="A34" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="3">
         <v>112.9</v>
       </c>
       <c r="C34" s="3">
         <v>119.1</v>
       </c>
       <c r="D34" s="3">
         <v>126.9</v>
       </c>
       <c r="E34" s="4">
         <v>127.4</v>
       </c>
       <c r="F34" s="4">
         <v>121</v>
       </c>
       <c r="G34" s="5">
         <v>117.69617641203381</v>
       </c>
       <c r="H34" s="5">
         <v>115.7</v>
       </c>
       <c r="I34" s="5">
@@ -5138,57 +5222,62 @@
       </c>
       <c r="AQ34" s="22" t="s">
         <v>34</v>
       </c>
       <c r="AR34" s="3">
         <v>120.4</v>
       </c>
       <c r="AS34" s="3">
         <v>122.1504934093191</v>
       </c>
       <c r="AT34" s="3">
         <v>117.8</v>
       </c>
       <c r="AU34" s="4">
         <v>111.5</v>
       </c>
       <c r="AV34" s="4">
         <v>107.04986844764441</v>
       </c>
       <c r="AW34" s="5">
         <v>105.49732489024346</v>
       </c>
       <c r="AX34" s="5">
         <v>106.34282792643688</v>
       </c>
-      <c r="AY34" s="5"/>
+      <c r="AY34" s="5">
+        <v>104.15755885611502</v>
+      </c>
       <c r="AZ34" s="5"/>
       <c r="BA34" s="5"/>
       <c r="BB34" s="5"/>
       <c r="BC34" s="4"/>
+      <c r="BE34" s="26"/>
+      <c r="BF34" s="26"/>
+      <c r="BG34" s="26"/>
     </row>
-    <row r="35" spans="1:55">
+    <row r="35" spans="1:59">
       <c r="A35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="3">
         <v>97.1</v>
       </c>
       <c r="C35" s="3">
         <v>104.2</v>
       </c>
       <c r="D35" s="3">
         <v>108.2</v>
       </c>
       <c r="E35" s="4">
         <v>108.2</v>
       </c>
       <c r="F35" s="4">
         <v>106.6</v>
       </c>
       <c r="G35" s="5">
         <v>106.9584038953806</v>
       </c>
       <c r="H35" s="5">
         <v>104</v>
       </c>
       <c r="I35" s="5">
@@ -5286,57 +5375,62 @@
       </c>
       <c r="AQ35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AR35" s="3">
         <v>103.2</v>
       </c>
       <c r="AS35" s="3">
         <v>101.87768854600934</v>
       </c>
       <c r="AT35" s="3">
         <v>101.3</v>
       </c>
       <c r="AU35" s="4">
         <v>99.8</v>
       </c>
       <c r="AV35" s="4">
         <v>101.571057581815</v>
       </c>
       <c r="AW35" s="5">
         <v>104.82231171889676</v>
       </c>
       <c r="AX35" s="5">
         <v>102.91327245472817</v>
       </c>
-      <c r="AY35" s="5"/>
+      <c r="AY35" s="5">
+        <v>107.27253950771049</v>
+      </c>
       <c r="AZ35" s="5"/>
       <c r="BA35" s="5"/>
       <c r="BB35" s="5"/>
       <c r="BC35" s="4"/>
+      <c r="BE35" s="26"/>
+      <c r="BF35" s="26"/>
+      <c r="BG35" s="26"/>
     </row>
-    <row r="36" spans="1:55">
+    <row r="36" spans="1:59">
       <c r="A36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="3">
         <v>100.7</v>
       </c>
       <c r="C36" s="3">
         <v>102.6</v>
       </c>
       <c r="D36" s="3">
         <v>102.4</v>
       </c>
       <c r="E36" s="4">
         <v>102.8</v>
       </c>
       <c r="F36" s="4">
         <v>103.1</v>
       </c>
       <c r="G36" s="5">
         <v>102.73812377539817</v>
       </c>
       <c r="H36" s="5">
         <v>90.2</v>
       </c>
       <c r="I36" s="5">
@@ -5434,57 +5528,62 @@
       </c>
       <c r="AQ36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="AR36" s="3">
         <v>94.1</v>
       </c>
       <c r="AS36" s="3">
         <v>102.32419469756088</v>
       </c>
       <c r="AT36" s="3">
         <v>108.1</v>
       </c>
       <c r="AU36" s="4">
         <v>105.3</v>
       </c>
       <c r="AV36" s="4">
         <v>104.18580585629719</v>
       </c>
       <c r="AW36" s="5">
         <v>104.29488448245966</v>
       </c>
       <c r="AX36" s="5">
         <v>108.13635335563599</v>
       </c>
-      <c r="AY36" s="5"/>
+      <c r="AY36" s="5">
+        <v>108.05108866763382</v>
+      </c>
       <c r="AZ36" s="5"/>
       <c r="BA36" s="5"/>
       <c r="BB36" s="5"/>
       <c r="BC36" s="4"/>
+      <c r="BE36" s="26"/>
+      <c r="BF36" s="26"/>
+      <c r="BG36" s="26"/>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:59">
       <c r="A37" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="3">
         <v>100.8</v>
       </c>
       <c r="C37" s="3">
         <v>105.2</v>
       </c>
       <c r="D37" s="3">
         <v>102.2</v>
       </c>
       <c r="E37" s="4">
         <v>101.4</v>
       </c>
       <c r="F37" s="4">
         <v>101.8</v>
       </c>
       <c r="G37" s="5">
         <v>101.54696705893653</v>
       </c>
       <c r="H37" s="5">
         <v>100.8</v>
       </c>
       <c r="I37" s="5">
@@ -5582,57 +5681,62 @@
       </c>
       <c r="AQ37" s="22" t="s">
         <v>37</v>
       </c>
       <c r="AR37" s="3">
         <v>110.4</v>
       </c>
       <c r="AS37" s="3">
         <v>104.75132395182349</v>
       </c>
       <c r="AT37" s="3">
         <v>105.5</v>
       </c>
       <c r="AU37" s="4">
         <v>102.9</v>
       </c>
       <c r="AV37" s="4">
         <v>100.40645867404699</v>
       </c>
       <c r="AW37" s="5">
         <v>102.05615267119586</v>
       </c>
       <c r="AX37" s="5">
         <v>101.36159662959847</v>
       </c>
-      <c r="AY37" s="5"/>
+      <c r="AY37" s="5">
+        <v>106.34703741756579</v>
+      </c>
       <c r="AZ37" s="5"/>
       <c r="BA37" s="5"/>
       <c r="BB37" s="5"/>
       <c r="BC37" s="4"/>
+      <c r="BE37" s="26"/>
+      <c r="BF37" s="26"/>
+      <c r="BG37" s="26"/>
     </row>
-    <row r="38" spans="1:55">
+    <row r="38" spans="1:59">
       <c r="A38" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="3">
         <v>102</v>
       </c>
       <c r="C38" s="3">
         <v>103</v>
       </c>
       <c r="D38" s="3">
         <v>104.9</v>
       </c>
       <c r="E38" s="4">
         <v>104.8</v>
       </c>
       <c r="F38" s="4">
         <v>105.8</v>
       </c>
       <c r="G38" s="5">
         <v>105.88866821635644</v>
       </c>
       <c r="H38" s="5">
         <v>105.2</v>
       </c>
       <c r="I38" s="5">
@@ -5730,57 +5834,62 @@
       </c>
       <c r="AQ38" s="22" t="s">
         <v>38</v>
       </c>
       <c r="AR38" s="3">
         <v>99.4</v>
       </c>
       <c r="AS38" s="3">
         <v>91.444287487031133</v>
       </c>
       <c r="AT38" s="3">
         <v>100</v>
       </c>
       <c r="AU38" s="4">
         <v>100</v>
       </c>
       <c r="AV38" s="4">
         <v>99.9</v>
       </c>
       <c r="AW38" s="5">
         <v>98.584831666255468</v>
       </c>
       <c r="AX38" s="5">
         <v>100.78248411353155</v>
       </c>
-      <c r="AY38" s="5"/>
+      <c r="AY38" s="5">
+        <v>106.16929029372295</v>
+      </c>
       <c r="AZ38" s="5"/>
       <c r="BA38" s="5"/>
       <c r="BB38" s="5"/>
       <c r="BC38" s="4"/>
+      <c r="BE38" s="26"/>
+      <c r="BF38" s="26"/>
+      <c r="BG38" s="26"/>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:59">
       <c r="A39" s="18"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18"/>
       <c r="V39" s="18"/>
       <c r="W39" s="18"/>
       <c r="X39" s="18"/>
       <c r="Y39" s="18"/>
       <c r="Z39" s="18"/>
@@ -5789,114 +5898,120 @@
       <c r="AD39" s="18"/>
       <c r="AE39" s="18"/>
       <c r="AF39" s="18"/>
       <c r="AG39" s="18"/>
       <c r="AH39" s="18"/>
       <c r="AI39" s="18"/>
       <c r="AJ39" s="18"/>
       <c r="AK39" s="18"/>
       <c r="AL39" s="18"/>
       <c r="AM39" s="18"/>
       <c r="AN39" s="18"/>
       <c r="AO39" s="18"/>
       <c r="AQ39" s="20"/>
       <c r="AR39" s="20"/>
       <c r="AS39" s="20"/>
       <c r="AT39" s="20"/>
       <c r="AU39" s="20"/>
       <c r="AV39" s="20"/>
       <c r="AW39" s="20"/>
       <c r="AX39" s="20"/>
       <c r="AY39" s="20"/>
       <c r="AZ39" s="20"/>
       <c r="BA39" s="20"/>
       <c r="BB39" s="20"/>
       <c r="BC39" s="20"/>
+      <c r="BE39" s="26"/>
+      <c r="BF39" s="26"/>
+      <c r="BG39" s="26"/>
     </row>
-    <row r="40" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A40" s="28" t="s">
+    <row r="40" spans="1:59" ht="12.75" customHeight="1">
+      <c r="A40" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="28"/>
-[...11 lines deleted...]
-      <c r="O40" s="28" t="s">
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="O40" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="P40" s="28"/>
-[...11 lines deleted...]
-      <c r="AC40" s="28" t="s">
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AC40" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="AD40" s="28"/>
-[...11 lines deleted...]
-      <c r="AQ40" s="28" t="s">
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AQ40" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="AR40" s="28"/>
-[...10 lines deleted...]
-      <c r="BC40" s="28"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
+      <c r="AX40" s="29"/>
+      <c r="AY40" s="29"/>
+      <c r="AZ40" s="29"/>
+      <c r="BA40" s="29"/>
+      <c r="BB40" s="29"/>
+      <c r="BC40" s="29"/>
+      <c r="BE40" s="26"/>
+      <c r="BF40" s="26"/>
+      <c r="BG40" s="26"/>
     </row>
-    <row r="41" spans="1:55" ht="12.75" customHeight="1">
+    <row r="41" spans="1:59" ht="12.75" customHeight="1">
       <c r="A41" s="15"/>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15"/>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
       <c r="T41" s="15"/>
       <c r="U41" s="15"/>
       <c r="V41" s="15"/>
       <c r="W41" s="15"/>
       <c r="X41" s="15"/>
@@ -5914,51 +6029,51 @@
       <c r="AI41" s="15"/>
       <c r="AJ41" s="15"/>
       <c r="AK41" s="15"/>
       <c r="AL41" s="15"/>
       <c r="AM41" s="15"/>
       <c r="AN41" s="15"/>
       <c r="AO41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="AQ41" s="15"/>
       <c r="AR41" s="15"/>
       <c r="AS41" s="15"/>
       <c r="AT41" s="15"/>
       <c r="AU41" s="15"/>
       <c r="AV41" s="15"/>
       <c r="AW41" s="15"/>
       <c r="AX41" s="15"/>
       <c r="AY41" s="15"/>
       <c r="AZ41" s="15"/>
       <c r="BA41" s="15"/>
       <c r="BB41" s="15"/>
       <c r="BC41" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="42" spans="1:55" ht="22.5">
+    <row r="42" spans="1:59" ht="22.5">
       <c r="A42" s="16"/>
       <c r="B42" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>5</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>7</v>
       </c>
@@ -6064,51 +6179,51 @@
       <c r="AV42" s="17" t="s">
         <v>4</v>
       </c>
       <c r="AW42" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AX42" s="17" t="s">
         <v>6</v>
       </c>
       <c r="AY42" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AZ42" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BA42" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BB42" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BC42" s="17" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:59">
       <c r="A43" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="6">
         <v>100</v>
       </c>
       <c r="C43" s="6">
         <v>100</v>
       </c>
       <c r="D43" s="6">
         <v>100</v>
       </c>
       <c r="E43" s="4">
         <v>100</v>
       </c>
       <c r="F43" s="5">
         <v>100</v>
       </c>
       <c r="G43" s="5">
         <v>100</v>
       </c>
       <c r="H43" s="5">
         <v>102.1</v>
       </c>
       <c r="I43" s="5">
@@ -6206,57 +6321,59 @@
       </c>
       <c r="AQ43" s="21" t="s">
         <v>24</v>
       </c>
       <c r="AR43" s="6">
         <v>100</v>
       </c>
       <c r="AS43" s="6">
         <v>100</v>
       </c>
       <c r="AT43" s="6">
         <v>100</v>
       </c>
       <c r="AU43" s="4">
         <v>99.837125382255138</v>
       </c>
       <c r="AV43" s="5">
         <v>99.869858230706882</v>
       </c>
       <c r="AW43" s="5">
         <v>99.891574880746887</v>
       </c>
       <c r="AX43" s="5">
         <v>119.7</v>
       </c>
-      <c r="AY43" s="5"/>
+      <c r="AY43" s="5">
+        <v>110.06208018521622</v>
+      </c>
       <c r="AZ43" s="5"/>
       <c r="BA43" s="5"/>
       <c r="BB43" s="5"/>
       <c r="BC43" s="3"/>
     </row>
-    <row r="44" spans="1:55">
+    <row r="44" spans="1:59">
       <c r="A44" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="4">
         <v>100</v>
       </c>
       <c r="F44" s="5">
         <v>100</v>
       </c>
       <c r="G44" s="5">
         <v>100</v>
       </c>
       <c r="H44" s="5">
         <v>99.9</v>
       </c>
       <c r="I44" s="5">
@@ -6354,57 +6471,59 @@
       </c>
       <c r="AQ44" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AR44" s="6">
         <v>100</v>
       </c>
       <c r="AS44" s="6">
         <v>100</v>
       </c>
       <c r="AT44" s="6">
         <v>100</v>
       </c>
       <c r="AU44" s="4">
         <v>99.826861958542594</v>
       </c>
       <c r="AV44" s="5">
         <v>99.859433533334851</v>
       </c>
       <c r="AW44" s="5">
         <v>99.9</v>
       </c>
       <c r="AX44" s="5">
         <v>99.456332431655042</v>
       </c>
-      <c r="AY44" s="5"/>
+      <c r="AY44" s="5">
+        <v>97.38621398564959</v>
+      </c>
       <c r="AZ44" s="5"/>
       <c r="BA44" s="5"/>
       <c r="BB44" s="5"/>
       <c r="BC44" s="3"/>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:59">
       <c r="A45" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="5">
         <v>105.6</v>
       </c>
       <c r="I45" s="5">
@@ -6502,57 +6621,59 @@
       </c>
       <c r="AQ45" s="22" t="s">
         <v>26</v>
       </c>
       <c r="AR45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX45" s="5">
         <v>175.49716644903367</v>
       </c>
-      <c r="AY45" s="5"/>
+      <c r="AY45" s="5">
+        <v>111.33519038428329</v>
+      </c>
       <c r="AZ45" s="5"/>
       <c r="BA45" s="5"/>
       <c r="BB45" s="5"/>
       <c r="BC45" s="3"/>
     </row>
-    <row r="46" spans="1:55">
+    <row r="46" spans="1:59">
       <c r="A46" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="5">
         <v>100</v>
       </c>
       <c r="I46" s="5">
@@ -6650,57 +6771,59 @@
       </c>
       <c r="AQ46" s="22" t="s">
         <v>27</v>
       </c>
       <c r="AR46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX46" s="5">
         <v>101.59826983853237</v>
       </c>
-      <c r="AY46" s="5"/>
+      <c r="AY46" s="5">
+        <v>120.64240022122881</v>
+      </c>
       <c r="AZ46" s="5"/>
       <c r="BA46" s="5"/>
       <c r="BB46" s="5"/>
       <c r="BC46" s="3"/>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:59">
       <c r="A47" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H47" s="5">
         <v>100</v>
       </c>
       <c r="I47" s="5">
@@ -6798,57 +6921,59 @@
       </c>
       <c r="AQ47" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AR47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX47" s="5">
         <v>114.49940225438972</v>
       </c>
-      <c r="AY47" s="5"/>
+      <c r="AY47" s="5">
+        <v>108.22986179886556</v>
+      </c>
       <c r="AZ47" s="5"/>
       <c r="BA47" s="5"/>
       <c r="BB47" s="5"/>
       <c r="BC47" s="3"/>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:59">
       <c r="A48" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H48" s="5">
         <v>153.1</v>
       </c>
       <c r="I48" s="5">
@@ -6946,51 +7071,53 @@
       </c>
       <c r="AQ48" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AR48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX48" s="5">
         <v>100.2444224507055</v>
       </c>
-      <c r="AY48" s="5"/>
+      <c r="AY48" s="5">
+        <v>100.10276367925111</v>
+      </c>
       <c r="AZ48" s="5"/>
       <c r="BA48" s="5"/>
       <c r="BB48" s="5"/>
       <c r="BC48" s="3"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="5" t="s">
@@ -7094,51 +7221,53 @@
       </c>
       <c r="AQ49" s="22" t="s">
         <v>30</v>
       </c>
       <c r="AR49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX49" s="5">
         <v>212.17662554609697</v>
       </c>
-      <c r="AY49" s="5"/>
+      <c r="AY49" s="5">
+        <v>100.00443565126653</v>
+      </c>
       <c r="AZ49" s="5"/>
       <c r="BA49" s="5"/>
       <c r="BB49" s="5"/>
       <c r="BC49" s="3"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="5" t="s">
@@ -7242,51 +7371,53 @@
       </c>
       <c r="AQ50" s="22" t="s">
         <v>31</v>
       </c>
       <c r="AR50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX50" s="5">
         <v>130.06646371864122</v>
       </c>
-      <c r="AY50" s="5"/>
+      <c r="AY50" s="5">
+        <v>142.13075236261119</v>
+      </c>
       <c r="AZ50" s="5"/>
       <c r="BA50" s="5"/>
       <c r="BB50" s="5"/>
       <c r="BC50" s="3"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="5" t="s">
@@ -7390,51 +7521,53 @@
       </c>
       <c r="AQ51" s="22" t="s">
         <v>32</v>
       </c>
       <c r="AR51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX51" s="5">
         <v>131.33964753240761</v>
       </c>
-      <c r="AY51" s="5"/>
+      <c r="AY51" s="5">
+        <v>110.83051725570276</v>
+      </c>
       <c r="AZ51" s="5"/>
       <c r="BA51" s="5"/>
       <c r="BB51" s="5"/>
       <c r="BC51" s="3"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="5" t="s">
@@ -7538,51 +7671,53 @@
       </c>
       <c r="AQ52" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AR52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX52" s="5">
         <v>105.39230446750094</v>
       </c>
-      <c r="AY52" s="5"/>
+      <c r="AY52" s="5">
+        <v>102.01141179104893</v>
+      </c>
       <c r="AZ52" s="5"/>
       <c r="BA52" s="5"/>
       <c r="BB52" s="5"/>
       <c r="BC52" s="3"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
@@ -7686,51 +7821,53 @@
       </c>
       <c r="AQ53" s="22" t="s">
         <v>34</v>
       </c>
       <c r="AR53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX53" s="5">
         <v>143.58162283129931</v>
       </c>
-      <c r="AY53" s="5"/>
+      <c r="AY53" s="5">
+        <v>100.62310268018201</v>
+      </c>
       <c r="AZ53" s="5"/>
       <c r="BA53" s="5"/>
       <c r="BB53" s="5"/>
       <c r="BC53" s="3"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="5" t="s">
@@ -7834,51 +7971,53 @@
       </c>
       <c r="AQ54" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AR54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX54" s="5">
         <v>105.11749770333098</v>
       </c>
-      <c r="AY54" s="5"/>
+      <c r="AY54" s="5">
+        <v>114.76309662955772</v>
+      </c>
       <c r="AZ54" s="5"/>
       <c r="BA54" s="5"/>
       <c r="BB54" s="5"/>
       <c r="BC54" s="3"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="5" t="s">
@@ -7982,51 +8121,53 @@
       </c>
       <c r="AQ55" s="22" t="s">
         <v>36</v>
       </c>
       <c r="AR55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX55" s="5">
         <v>127.75845430570713</v>
       </c>
-      <c r="AY55" s="5"/>
+      <c r="AY55" s="5">
+        <v>108.44947888439319</v>
+      </c>
       <c r="AZ55" s="5"/>
       <c r="BA55" s="5"/>
       <c r="BB55" s="5"/>
       <c r="BC55" s="3"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="5" t="s">
@@ -8130,51 +8271,53 @@
       </c>
       <c r="AQ56" s="22" t="s">
         <v>37</v>
       </c>
       <c r="AR56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX56" s="5">
         <v>128.74529712029329</v>
       </c>
-      <c r="AY56" s="5"/>
+      <c r="AY56" s="5">
+        <v>134.08916429479743</v>
+      </c>
       <c r="AZ56" s="5"/>
       <c r="BA56" s="5"/>
       <c r="BB56" s="5"/>
       <c r="BC56" s="3"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="5" t="s">
@@ -8278,51 +8421,53 @@
       </c>
       <c r="AQ57" s="22" t="s">
         <v>38</v>
       </c>
       <c r="AR57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="5">
         <v>101.71508794646795</v>
       </c>
-      <c r="AY57" s="5"/>
+      <c r="AY57" s="5">
+        <v>108.56377744141541</v>
+      </c>
       <c r="AZ57" s="5"/>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="3"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="13"/>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
       <c r="O58" s="13"/>
       <c r="P58" s="13"/>
       <c r="Q58" s="13"/>
       <c r="R58" s="13"/>
       <c r="S58" s="13"/>
       <c r="T58" s="13"/>
@@ -8339,110 +8484,110 @@
       <c r="AF58" s="13"/>
       <c r="AG58" s="13"/>
       <c r="AH58" s="13"/>
       <c r="AI58" s="13"/>
       <c r="AJ58" s="13"/>
       <c r="AK58" s="14"/>
       <c r="AL58" s="14"/>
       <c r="AM58" s="13"/>
       <c r="AN58" s="13"/>
       <c r="AO58" s="13"/>
       <c r="AQ58" s="13"/>
       <c r="AR58" s="13"/>
       <c r="AS58" s="13"/>
       <c r="AT58" s="13"/>
       <c r="AU58" s="13"/>
       <c r="AV58" s="13"/>
       <c r="AW58" s="13"/>
       <c r="AX58" s="13"/>
       <c r="AY58" s="14"/>
       <c r="AZ58" s="14"/>
       <c r="BA58" s="13"/>
       <c r="BB58" s="13"/>
       <c r="BC58" s="13"/>
     </row>
     <row r="59" spans="1:55" ht="12.75" customHeight="1">
-      <c r="A59" s="28" t="s">
+      <c r="A59" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B59" s="28"/>
-[...11 lines deleted...]
-      <c r="O59" s="28" t="s">
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="O59" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="P59" s="28"/>
-[...11 lines deleted...]
-      <c r="AC59" s="28" t="s">
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AC59" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AD59" s="28"/>
-[...11 lines deleted...]
-      <c r="AQ59" s="28" t="s">
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="29"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+      <c r="AL59" s="29"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="29"/>
+      <c r="AO59" s="29"/>
+      <c r="AQ59" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AR59" s="28"/>
-[...10 lines deleted...]
-      <c r="BC59" s="28"/>
+      <c r="AR59" s="29"/>
+      <c r="AS59" s="29"/>
+      <c r="AT59" s="29"/>
+      <c r="AU59" s="29"/>
+      <c r="AV59" s="29"/>
+      <c r="AW59" s="29"/>
+      <c r="AX59" s="29"/>
+      <c r="AY59" s="29"/>
+      <c r="AZ59" s="29"/>
+      <c r="BA59" s="29"/>
+      <c r="BB59" s="29"/>
+      <c r="BC59" s="29"/>
     </row>
     <row r="60" spans="1:55" ht="12.75" customHeight="1">
       <c r="A60" s="15"/>
       <c r="B60" s="15"/>
       <c r="C60" s="15"/>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15"/>
       <c r="L60" s="15"/>
       <c r="M60" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="15"/>
       <c r="S60" s="15"/>
       <c r="T60" s="15"/>
       <c r="U60" s="15"/>
       <c r="V60" s="15"/>
@@ -8754,51 +8899,53 @@
       </c>
       <c r="AQ62" s="21" t="s">
         <v>24</v>
       </c>
       <c r="AR62" s="3">
         <v>105.9</v>
       </c>
       <c r="AS62" s="6">
         <v>105.11356455537089</v>
       </c>
       <c r="AT62" s="6">
         <v>103.9</v>
       </c>
       <c r="AU62" s="5">
         <v>102.86778837818034</v>
       </c>
       <c r="AV62" s="3">
         <v>102.85839559219892</v>
       </c>
       <c r="AW62" s="3">
         <v>103.91351490852216</v>
       </c>
       <c r="AX62" s="5">
         <v>103.3</v>
       </c>
-      <c r="AY62" s="5"/>
+      <c r="AY62" s="5">
+        <v>103.55638262921553</v>
+      </c>
       <c r="AZ62" s="5"/>
       <c r="BA62" s="5"/>
       <c r="BB62" s="5"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="3">
         <v>60.1</v>
       </c>
       <c r="C63" s="6">
         <v>66.3</v>
       </c>
       <c r="D63" s="6">
         <v>65.2</v>
       </c>
       <c r="E63" s="5">
         <v>62</v>
       </c>
       <c r="F63" s="3">
         <v>60.7</v>
       </c>
       <c r="G63" s="3">
@@ -8902,51 +9049,53 @@
       </c>
       <c r="AQ63" s="22" t="s">
         <v>25</v>
       </c>
       <c r="AR63" s="3">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="6">
         <v>15.518005105473719</v>
       </c>
       <c r="AT63" s="6">
         <v>17.3</v>
       </c>
       <c r="AU63" s="5">
         <v>21.395208761630617</v>
       </c>
       <c r="AV63" s="3">
         <v>27.434515289942485</v>
       </c>
       <c r="AW63" s="3">
         <v>27.539195353412531</v>
       </c>
       <c r="AX63" s="5">
         <v>26.838724480483961</v>
       </c>
-      <c r="AY63" s="5"/>
+      <c r="AY63" s="5">
+        <v>28.201209072193222</v>
+      </c>
       <c r="AZ63" s="5"/>
       <c r="BA63" s="5"/>
       <c r="BB63" s="5"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B64" s="3">
         <v>101.5</v>
       </c>
       <c r="C64" s="6">
         <v>101.7</v>
       </c>
       <c r="D64" s="6">
         <v>101.9</v>
       </c>
       <c r="E64" s="5">
         <v>100.5</v>
       </c>
       <c r="F64" s="3">
         <v>100.4</v>
       </c>
       <c r="G64" s="3">
@@ -9050,51 +9199,53 @@
       </c>
       <c r="AQ64" s="22" t="s">
         <v>26</v>
       </c>
       <c r="AR64" s="3">
         <v>97</v>
       </c>
       <c r="AS64" s="6">
         <v>101.75185059488658</v>
       </c>
       <c r="AT64" s="6">
         <v>102.3</v>
       </c>
       <c r="AU64" s="5">
         <v>101.1</v>
       </c>
       <c r="AV64" s="3">
         <v>100.00542711503509</v>
       </c>
       <c r="AW64" s="3">
         <v>100.69368743014881</v>
       </c>
       <c r="AX64" s="5">
         <v>100.79759526970746</v>
       </c>
-      <c r="AY64" s="5"/>
+      <c r="AY64" s="5">
+        <v>99.829501885237164</v>
+      </c>
       <c r="AZ64" s="5"/>
       <c r="BA64" s="5"/>
       <c r="BB64" s="5"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="3">
         <v>100.6</v>
       </c>
       <c r="C65" s="6">
         <v>100.7</v>
       </c>
       <c r="D65" s="6">
         <v>100.8</v>
       </c>
       <c r="E65" s="5">
         <v>100.8</v>
       </c>
       <c r="F65" s="3">
         <v>100.7</v>
       </c>
       <c r="G65" s="3">
@@ -9198,51 +9349,53 @@
       </c>
       <c r="AQ65" s="22" t="s">
         <v>27</v>
       </c>
       <c r="AR65" s="3">
         <v>98.9</v>
       </c>
       <c r="AS65" s="6">
         <v>93.894048937219111</v>
       </c>
       <c r="AT65" s="6">
         <v>90.9</v>
       </c>
       <c r="AU65" s="5">
         <v>96.6</v>
       </c>
       <c r="AV65" s="3">
         <v>100.65246850300456</v>
       </c>
       <c r="AW65" s="3">
         <v>103.67556015750152</v>
       </c>
       <c r="AX65" s="5">
         <v>103.73837996863271</v>
       </c>
-      <c r="AY65" s="5"/>
+      <c r="AY65" s="5">
+        <v>102.36000357697151</v>
+      </c>
       <c r="AZ65" s="5"/>
       <c r="BA65" s="5"/>
       <c r="BB65" s="5"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="3">
         <v>102.5</v>
       </c>
       <c r="C66" s="6">
         <v>102.6</v>
       </c>
       <c r="D66" s="6">
         <v>103.3</v>
       </c>
       <c r="E66" s="5">
         <v>103</v>
       </c>
       <c r="F66" s="3">
         <v>103.2</v>
       </c>
       <c r="G66" s="3">
@@ -9346,51 +9499,53 @@
       </c>
       <c r="AQ66" s="22" t="s">
         <v>28</v>
       </c>
       <c r="AR66" s="3">
         <v>109.6</v>
       </c>
       <c r="AS66" s="6">
         <v>112.16743714690706</v>
       </c>
       <c r="AT66" s="6">
         <v>104.2</v>
       </c>
       <c r="AU66" s="5">
         <v>103.2</v>
       </c>
       <c r="AV66" s="3">
         <v>104.58022663702108</v>
       </c>
       <c r="AW66" s="3">
         <v>105.01715843923489</v>
       </c>
       <c r="AX66" s="5">
         <v>103.26748933460206</v>
       </c>
-      <c r="AY66" s="5"/>
+      <c r="AY66" s="5">
+        <v>102.47470514556692</v>
+      </c>
       <c r="AZ66" s="5"/>
       <c r="BA66" s="5"/>
       <c r="BB66" s="5"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="3">
         <v>100.6</v>
       </c>
       <c r="C67" s="6">
         <v>100.6</v>
       </c>
       <c r="D67" s="6">
         <v>100.7</v>
       </c>
       <c r="E67" s="5">
         <v>101.3</v>
       </c>
       <c r="F67" s="3">
         <v>100.9</v>
       </c>
       <c r="G67" s="3">
@@ -9494,51 +9649,53 @@
       </c>
       <c r="AQ67" s="22" t="s">
         <v>29</v>
       </c>
       <c r="AR67" s="3">
         <v>114.8</v>
       </c>
       <c r="AS67" s="6">
         <v>116.1635338247339</v>
       </c>
       <c r="AT67" s="6">
         <v>112.4</v>
       </c>
       <c r="AU67" s="5">
         <v>109.8</v>
       </c>
       <c r="AV67" s="3">
         <v>108.21436854634725</v>
       </c>
       <c r="AW67" s="3">
         <v>106.64363340223188</v>
       </c>
       <c r="AX67" s="5">
         <v>106.45216113984119</v>
       </c>
-      <c r="AY67" s="5"/>
+      <c r="AY67" s="5">
+        <v>105.96992072061995</v>
+      </c>
       <c r="AZ67" s="5"/>
       <c r="BA67" s="5"/>
       <c r="BB67" s="5"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B68" s="3">
         <v>100.5</v>
       </c>
       <c r="C68" s="6">
         <v>100.7</v>
       </c>
       <c r="D68" s="6">
         <v>101.3</v>
       </c>
       <c r="E68" s="5">
         <v>100.7</v>
       </c>
       <c r="F68" s="3">
         <v>100.5</v>
       </c>
       <c r="G68" s="3">
@@ -9642,51 +9799,53 @@
       </c>
       <c r="AQ68" s="22" t="s">
         <v>30</v>
       </c>
       <c r="AR68" s="3">
         <v>92</v>
       </c>
       <c r="AS68" s="6">
         <v>106.16186199420325</v>
       </c>
       <c r="AT68" s="6">
         <v>106.4</v>
       </c>
       <c r="AU68" s="5">
         <v>105</v>
       </c>
       <c r="AV68" s="3">
         <v>104.28133963947501</v>
       </c>
       <c r="AW68" s="3">
         <v>104.53617850420129</v>
       </c>
       <c r="AX68" s="5">
         <v>104.47035495147101</v>
       </c>
-      <c r="AY68" s="5"/>
+      <c r="AY68" s="5">
+        <v>103.86327125679688</v>
+      </c>
       <c r="AZ68" s="5"/>
       <c r="BA68" s="5"/>
       <c r="BB68" s="5"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B69" s="3">
         <v>110.7</v>
       </c>
       <c r="C69" s="6">
         <v>105.2</v>
       </c>
       <c r="D69" s="6">
         <v>102.7</v>
       </c>
       <c r="E69" s="5">
         <v>100.6</v>
       </c>
       <c r="F69" s="3">
         <v>102.1</v>
       </c>
       <c r="G69" s="3">
@@ -9790,51 +9949,53 @@
       </c>
       <c r="AQ69" s="22" t="s">
         <v>31</v>
       </c>
       <c r="AR69" s="3">
         <v>112.4</v>
       </c>
       <c r="AS69" s="6">
         <v>109.24159722187001</v>
       </c>
       <c r="AT69" s="6">
         <v>104</v>
       </c>
       <c r="AU69" s="5">
         <v>104.4</v>
       </c>
       <c r="AV69" s="3">
         <v>104.06497322932312</v>
       </c>
       <c r="AW69" s="3">
         <v>106.60806614623777</v>
       </c>
       <c r="AX69" s="5">
         <v>107.1420408433323</v>
       </c>
-      <c r="AY69" s="5"/>
+      <c r="AY69" s="5">
+        <v>108.07038660934016</v>
+      </c>
       <c r="AZ69" s="5"/>
       <c r="BA69" s="5"/>
       <c r="BB69" s="5"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="3">
         <v>101.6</v>
       </c>
       <c r="C70" s="6">
         <v>104.2</v>
       </c>
       <c r="D70" s="6">
         <v>103.9</v>
       </c>
       <c r="E70" s="5">
         <v>101.9</v>
       </c>
       <c r="F70" s="3">
         <v>101</v>
       </c>
       <c r="G70" s="3">
@@ -9938,51 +10099,53 @@
       </c>
       <c r="AQ70" s="22" t="s">
         <v>32</v>
       </c>
       <c r="AR70" s="3">
         <v>109.9</v>
       </c>
       <c r="AS70" s="6">
         <v>109.93397960784625</v>
       </c>
       <c r="AT70" s="6">
         <v>108.7</v>
       </c>
       <c r="AU70" s="5">
         <v>108.3</v>
       </c>
       <c r="AV70" s="3">
         <v>108.9839575800202</v>
       </c>
       <c r="AW70" s="3">
         <v>107.74239536620416</v>
       </c>
       <c r="AX70" s="5">
         <v>107.1534794177087</v>
       </c>
-      <c r="AY70" s="5"/>
+      <c r="AY70" s="5">
+        <v>106.68372285893837</v>
+      </c>
       <c r="AZ70" s="5"/>
       <c r="BA70" s="5"/>
       <c r="BB70" s="5"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="3">
         <v>103.5</v>
       </c>
       <c r="C71" s="6">
         <v>107.5</v>
       </c>
       <c r="D71" s="6">
         <v>100.3</v>
       </c>
       <c r="E71" s="5">
         <v>102.8</v>
       </c>
       <c r="F71" s="3">
         <v>102.8</v>
       </c>
       <c r="G71" s="3">
@@ -10086,51 +10249,53 @@
       </c>
       <c r="AQ71" s="22" t="s">
         <v>33</v>
       </c>
       <c r="AR71" s="3">
         <v>98.3</v>
       </c>
       <c r="AS71" s="6">
         <v>97.290429239064352</v>
       </c>
       <c r="AT71" s="6">
         <v>104.4</v>
       </c>
       <c r="AU71" s="5">
         <v>100.1</v>
       </c>
       <c r="AV71" s="3">
         <v>102.54126939939397</v>
       </c>
       <c r="AW71" s="3">
         <v>102.51363558750019</v>
       </c>
       <c r="AX71" s="5">
         <v>102.127679551684</v>
       </c>
-      <c r="AY71" s="5"/>
+      <c r="AY71" s="5">
+        <v>102.13883495039673</v>
+      </c>
       <c r="AZ71" s="5"/>
       <c r="BA71" s="5"/>
       <c r="BB71" s="5"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="3">
         <v>112.9</v>
       </c>
       <c r="C72" s="6">
         <v>119.1</v>
       </c>
       <c r="D72" s="6">
         <v>126.9</v>
       </c>
       <c r="E72" s="5">
         <v>127.4</v>
       </c>
       <c r="F72" s="3">
         <v>121</v>
       </c>
       <c r="G72" s="3">
@@ -10234,51 +10399,53 @@
       </c>
       <c r="AQ72" s="22" t="s">
         <v>34</v>
       </c>
       <c r="AR72" s="3">
         <v>120.4</v>
       </c>
       <c r="AS72" s="6">
         <v>122.1504934093191</v>
       </c>
       <c r="AT72" s="6">
         <v>117.8</v>
       </c>
       <c r="AU72" s="5">
         <v>111.5</v>
       </c>
       <c r="AV72" s="3">
         <v>107.04986844764441</v>
       </c>
       <c r="AW72" s="3">
         <v>105.49732489024346</v>
       </c>
       <c r="AX72" s="5">
         <v>103.44849701290227</v>
       </c>
-      <c r="AY72" s="5"/>
+      <c r="AY72" s="5">
+        <v>106.44179639965444</v>
+      </c>
       <c r="AZ72" s="5"/>
       <c r="BA72" s="5"/>
       <c r="BB72" s="5"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="3">
         <v>97.1</v>
       </c>
       <c r="C73" s="6">
         <v>104.2</v>
       </c>
       <c r="D73" s="6">
         <v>108.2</v>
       </c>
       <c r="E73" s="5">
         <v>108.2</v>
       </c>
       <c r="F73" s="3">
         <v>106.6</v>
       </c>
       <c r="G73" s="3">
@@ -10382,51 +10549,53 @@
       </c>
       <c r="AQ73" s="22" t="s">
         <v>35</v>
       </c>
       <c r="AR73" s="3">
         <v>103.2</v>
       </c>
       <c r="AS73" s="6">
         <v>101.87768854600934</v>
       </c>
       <c r="AT73" s="6">
         <v>101.3</v>
       </c>
       <c r="AU73" s="5">
         <v>99.8</v>
       </c>
       <c r="AV73" s="3">
         <v>101.571057581815</v>
       </c>
       <c r="AW73" s="3">
         <v>104.82376812520944</v>
       </c>
       <c r="AX73" s="5">
         <v>102.6773746228898</v>
       </c>
-      <c r="AY73" s="5"/>
+      <c r="AY73" s="5">
+        <v>102.71992304422319</v>
+      </c>
       <c r="AZ73" s="5"/>
       <c r="BA73" s="5"/>
       <c r="BB73" s="5"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="3">
         <v>100.7</v>
       </c>
       <c r="C74" s="6">
         <v>102.6</v>
       </c>
       <c r="D74" s="6">
         <v>102.4</v>
       </c>
       <c r="E74" s="5">
         <v>102.8</v>
       </c>
       <c r="F74" s="3">
         <v>103.1</v>
       </c>
       <c r="G74" s="3">
@@ -10530,51 +10699,53 @@
       </c>
       <c r="AQ74" s="22" t="s">
         <v>36</v>
       </c>
       <c r="AR74" s="3">
         <v>94.1</v>
       </c>
       <c r="AS74" s="6">
         <v>102.32419469756088</v>
       </c>
       <c r="AT74" s="6">
         <v>108.1</v>
       </c>
       <c r="AU74" s="5">
         <v>105.3</v>
       </c>
       <c r="AV74" s="3">
         <v>104.18580585629719</v>
       </c>
       <c r="AW74" s="3">
         <v>104.29488448245966</v>
       </c>
       <c r="AX74" s="5">
         <v>105.66858782121567</v>
       </c>
-      <c r="AY74" s="5"/>
+      <c r="AY74" s="5">
+        <v>107.10831565177823</v>
+      </c>
       <c r="AZ74" s="5"/>
       <c r="BA74" s="5"/>
       <c r="BB74" s="5"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="3">
         <v>100.8</v>
       </c>
       <c r="C75" s="6">
         <v>105.2</v>
       </c>
       <c r="D75" s="6">
         <v>102.2</v>
       </c>
       <c r="E75" s="5">
         <v>101.4</v>
       </c>
       <c r="F75" s="3">
         <v>101.8</v>
       </c>
       <c r="G75" s="3">
@@ -10678,51 +10849,53 @@
       </c>
       <c r="AQ75" s="22" t="s">
         <v>37</v>
       </c>
       <c r="AR75" s="3">
         <v>110.4</v>
       </c>
       <c r="AS75" s="6">
         <v>104.75132395182349</v>
       </c>
       <c r="AT75" s="6">
         <v>105.5</v>
       </c>
       <c r="AU75" s="5">
         <v>102.9</v>
       </c>
       <c r="AV75" s="3">
         <v>100.40645867404699</v>
       </c>
       <c r="AW75" s="3">
         <v>102.05930354624316</v>
       </c>
       <c r="AX75" s="5">
         <v>99.656112580919071</v>
       </c>
-      <c r="AY75" s="5"/>
+      <c r="AY75" s="5">
+        <v>100.28446938904838</v>
+      </c>
       <c r="AZ75" s="5"/>
       <c r="BA75" s="5"/>
       <c r="BB75" s="5"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B76" s="3">
         <v>102</v>
       </c>
       <c r="C76" s="6">
         <v>103</v>
       </c>
       <c r="D76" s="6">
         <v>104.9</v>
       </c>
       <c r="E76" s="5">
         <v>104.8</v>
       </c>
       <c r="F76" s="3">
         <v>105.8</v>
       </c>
       <c r="G76" s="3">
@@ -10826,51 +10999,53 @@
       </c>
       <c r="AQ76" s="22" t="s">
         <v>38</v>
       </c>
       <c r="AR76" s="3">
         <v>99.4</v>
       </c>
       <c r="AS76" s="6">
         <v>91.444287487031133</v>
       </c>
       <c r="AT76" s="6">
         <v>100</v>
       </c>
       <c r="AU76" s="5">
         <v>100</v>
       </c>
       <c r="AV76" s="3">
         <v>99.9</v>
       </c>
       <c r="AW76" s="3">
         <v>98.579890454725799</v>
       </c>
       <c r="AX76" s="5">
         <v>100.45467218702389</v>
       </c>
-      <c r="AY76" s="5"/>
+      <c r="AY76" s="5">
+        <v>100.77829808293954</v>
+      </c>
       <c r="AZ76" s="5"/>
       <c r="BA76" s="5"/>
       <c r="BB76" s="5"/>
       <c r="BC76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
     <mergeCell ref="O1:AA1"/>
     <mergeCell ref="O20:AA20"/>
     <mergeCell ref="O21:AA21"/>
     <mergeCell ref="O40:AA40"/>
     <mergeCell ref="O59:AA59"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="AQ1:BC1"/>
     <mergeCell ref="AQ20:BC20"/>
     <mergeCell ref="AQ21:BC21"/>