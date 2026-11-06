--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -619,52 +619,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BG76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AI1" workbookViewId="0">
-      <selection activeCell="BB31" sqref="BB31"/>
+    <sheetView tabSelected="1" topLeftCell="AI49" workbookViewId="0">
+      <selection activeCell="BA69" sqref="BA69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="27.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.140625" style="1"/>
     <col min="29" max="29" width="26.7109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
     <col min="31" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="26.28515625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8.7109375" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="27.75" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="27"/>
@@ -1060,51 +1060,53 @@
       </c>
       <c r="AR4" s="3">
         <v>105.8</v>
       </c>
       <c r="AS4" s="3">
         <v>104.94441650425124</v>
       </c>
       <c r="AT4" s="3">
         <v>103.8</v>
       </c>
       <c r="AU4" s="3">
         <v>102.76248537452206</v>
       </c>
       <c r="AV4" s="4">
         <v>102.75958493706069</v>
       </c>
       <c r="AW4" s="4">
         <v>103.78732813603126</v>
       </c>
       <c r="AX4" s="5">
         <v>105</v>
       </c>
       <c r="AY4" s="6">
         <v>106.35141188583017</v>
       </c>
-      <c r="AZ4" s="5"/>
+      <c r="AZ4" s="5">
+        <v>110.63346448691173</v>
+      </c>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="3">
         <v>65.8</v>
       </c>
       <c r="C5" s="3">
         <v>71</v>
       </c>
       <c r="D5" s="3">
         <v>73.400000000000006</v>
       </c>
       <c r="E5" s="3">
         <v>70.3</v>
       </c>
       <c r="F5" s="4">
         <v>68.5</v>
       </c>
       <c r="G5" s="4">
         <v>70.3</v>
@@ -1210,51 +1212,53 @@
       </c>
       <c r="AR5" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="AS5" s="3">
         <v>55.547631442207312</v>
       </c>
       <c r="AT5" s="3">
         <v>56.7</v>
       </c>
       <c r="AU5" s="3">
         <v>59.345000797177562</v>
       </c>
       <c r="AV5" s="4">
         <v>65.171456665749588</v>
       </c>
       <c r="AW5" s="4">
         <v>63.10989098674419</v>
       </c>
       <c r="AX5" s="5">
         <v>71.933753787815647</v>
       </c>
       <c r="AY5" s="6">
         <v>80.677339748631653</v>
       </c>
-      <c r="AZ5" s="5"/>
+      <c r="AZ5" s="5">
+        <v>86.6</v>
+      </c>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="3">
         <v>101.5</v>
       </c>
       <c r="C6" s="3">
         <v>101.6</v>
       </c>
       <c r="D6" s="3">
         <v>101.8</v>
       </c>
       <c r="E6" s="3">
         <v>100.5</v>
       </c>
       <c r="F6" s="4">
         <v>100.4</v>
       </c>
       <c r="G6" s="4">
         <v>100.5</v>
@@ -1360,51 +1364,53 @@
       </c>
       <c r="AR6" s="3">
         <v>97.1</v>
       </c>
       <c r="AS6" s="3">
         <v>101.66360323585883</v>
       </c>
       <c r="AT6" s="3">
         <v>102.1</v>
       </c>
       <c r="AU6" s="3">
         <v>101.1</v>
       </c>
       <c r="AV6" s="4">
         <v>100.00517251423888</v>
       </c>
       <c r="AW6" s="4">
         <v>100.66491163247451</v>
       </c>
       <c r="AX6" s="5">
         <v>105.37379546375097</v>
       </c>
       <c r="AY6" s="6">
         <v>105.39653823363521</v>
       </c>
-      <c r="AZ6" s="5"/>
+      <c r="AZ6" s="5">
+        <v>106.8</v>
+      </c>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="3">
         <v>100.6</v>
       </c>
       <c r="C7" s="3">
         <v>100.7</v>
       </c>
       <c r="D7" s="3">
         <v>100.8</v>
       </c>
       <c r="E7" s="3">
         <v>100.8</v>
       </c>
       <c r="F7" s="4">
         <v>100.7</v>
       </c>
       <c r="G7" s="4">
         <v>100.5</v>
@@ -1510,51 +1516,53 @@
       </c>
       <c r="AR7" s="3">
         <v>98.9</v>
       </c>
       <c r="AS7" s="3">
         <v>93.907377385740602</v>
       </c>
       <c r="AT7" s="3">
         <v>91</v>
       </c>
       <c r="AU7" s="3">
         <v>96.7</v>
       </c>
       <c r="AV7" s="4">
         <v>100.64696620439793</v>
       </c>
       <c r="AW7" s="4">
         <v>103.64355879092508</v>
       </c>
       <c r="AX7" s="5">
         <v>103.56565643002536</v>
       </c>
       <c r="AY7" s="6">
         <v>108.4925472661054</v>
       </c>
-      <c r="AZ7" s="5"/>
+      <c r="AZ7" s="5">
+        <v>117.3</v>
+      </c>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="3">
         <v>102.4</v>
       </c>
       <c r="C8" s="3">
         <v>102.5</v>
       </c>
       <c r="D8" s="3">
         <v>103.2</v>
       </c>
       <c r="E8" s="3">
         <v>102.9</v>
       </c>
       <c r="F8" s="4">
         <v>103.2</v>
       </c>
       <c r="G8" s="4">
         <v>102.5</v>
@@ -1660,51 +1668,53 @@
       </c>
       <c r="AR8" s="3">
         <v>109</v>
       </c>
       <c r="AS8" s="3">
         <v>111.33846618283987</v>
       </c>
       <c r="AT8" s="3">
         <v>103.9</v>
       </c>
       <c r="AU8" s="3">
         <v>103</v>
       </c>
       <c r="AV8" s="4">
         <v>104.30000830555801</v>
       </c>
       <c r="AW8" s="4">
         <v>104.72382935681044</v>
       </c>
       <c r="AX8" s="5">
         <v>104.50231805834824</v>
       </c>
       <c r="AY8" s="6">
         <v>105.19568349935516</v>
       </c>
-      <c r="AZ8" s="5"/>
+      <c r="AZ8" s="5">
+        <v>103.5</v>
+      </c>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="3">
         <v>100.6</v>
       </c>
       <c r="C9" s="3">
         <v>100.6</v>
       </c>
       <c r="D9" s="3">
         <v>100.7</v>
       </c>
       <c r="E9" s="3">
         <v>101.3</v>
       </c>
       <c r="F9" s="4">
         <v>100.9</v>
       </c>
       <c r="G9" s="4">
         <v>100.1</v>
@@ -1810,51 +1820,53 @@
       </c>
       <c r="AR9" s="3">
         <v>114.3</v>
       </c>
       <c r="AS9" s="3">
         <v>115.5746260610678</v>
       </c>
       <c r="AT9" s="3">
         <v>112</v>
       </c>
       <c r="AU9" s="3">
         <v>109.4</v>
       </c>
       <c r="AV9" s="4">
         <v>107.95443556014936</v>
       </c>
       <c r="AW9" s="4">
         <v>106.45730525284749</v>
       </c>
       <c r="AX9" s="5">
         <v>105.6057862163191</v>
       </c>
       <c r="AY9" s="6">
         <v>102.896138311903</v>
       </c>
-      <c r="AZ9" s="5"/>
+      <c r="AZ9" s="5">
+        <v>109.3</v>
+      </c>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="3">
         <v>100.5</v>
       </c>
       <c r="C10" s="3">
         <v>100.7</v>
       </c>
       <c r="D10" s="3">
         <v>101.2</v>
       </c>
       <c r="E10" s="3">
         <v>100.6</v>
       </c>
       <c r="F10" s="4">
         <v>100.5</v>
       </c>
       <c r="G10" s="4">
         <v>100.3</v>
@@ -1960,51 +1972,53 @@
       </c>
       <c r="AR10" s="3">
         <v>92.3</v>
       </c>
       <c r="AS10" s="3">
         <v>105.82162066776679</v>
       </c>
       <c r="AT10" s="3">
         <v>106</v>
       </c>
       <c r="AU10" s="3">
         <v>104.6</v>
       </c>
       <c r="AV10" s="4">
         <v>103.98583422645009</v>
       </c>
       <c r="AW10" s="4">
         <v>104.27476295693536</v>
       </c>
       <c r="AX10" s="5">
         <v>114.93352498144127</v>
       </c>
       <c r="AY10" s="6">
         <v>101.58301306586569</v>
       </c>
-      <c r="AZ10" s="5"/>
+      <c r="AZ10" s="5">
+        <v>111.6</v>
+      </c>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="3">
         <v>110.5</v>
       </c>
       <c r="C11" s="3">
         <v>105.1</v>
       </c>
       <c r="D11" s="3">
         <v>102.6</v>
       </c>
       <c r="E11" s="3">
         <v>100.6</v>
       </c>
       <c r="F11" s="4">
         <v>102</v>
       </c>
       <c r="G11" s="4">
         <v>102.3</v>
@@ -2110,51 +2124,53 @@
       </c>
       <c r="AR11" s="3">
         <v>112.1</v>
       </c>
       <c r="AS11" s="3">
         <v>108.98283734386027</v>
       </c>
       <c r="AT11" s="3">
         <v>103.9</v>
       </c>
       <c r="AU11" s="3">
         <v>104.3</v>
       </c>
       <c r="AV11" s="4">
         <v>103.96689361383258</v>
       </c>
       <c r="AW11" s="4">
         <v>106.4531161719237</v>
       </c>
       <c r="AX11" s="5">
         <v>109.02861798149806</v>
       </c>
       <c r="AY11" s="6">
         <v>114.18310939283201</v>
       </c>
-      <c r="AZ11" s="5"/>
+      <c r="AZ11" s="5">
+        <v>109.5</v>
+      </c>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="3">
         <v>101.5</v>
       </c>
       <c r="C12" s="3">
         <v>104.1</v>
       </c>
       <c r="D12" s="3">
         <v>103.8</v>
       </c>
       <c r="E12" s="3">
         <v>101.9</v>
       </c>
       <c r="F12" s="4">
         <v>101</v>
       </c>
       <c r="G12" s="4">
         <v>100.1</v>
@@ -2260,51 +2276,53 @@
       </c>
       <c r="AR12" s="3">
         <v>109.4</v>
       </c>
       <c r="AS12" s="3">
         <v>109.35455068925994</v>
       </c>
       <c r="AT12" s="3">
         <v>108.2</v>
       </c>
       <c r="AU12" s="3">
         <v>107.9</v>
       </c>
       <c r="AV12" s="4">
         <v>108.5586412995499</v>
       </c>
       <c r="AW12" s="4">
         <v>107.39751894148395</v>
       </c>
       <c r="AX12" s="5">
         <v>110.10159399867729</v>
       </c>
       <c r="AY12" s="6">
         <v>108.308835750733</v>
       </c>
-      <c r="AZ12" s="5"/>
+      <c r="AZ12" s="5">
+        <v>117.4</v>
+      </c>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3">
         <v>103.4</v>
       </c>
       <c r="C13" s="3">
         <v>107.1</v>
       </c>
       <c r="D13" s="3">
         <v>100.3</v>
       </c>
       <c r="E13" s="3">
         <v>102.7</v>
       </c>
       <c r="F13" s="4">
         <v>102.8</v>
       </c>
       <c r="G13" s="4">
         <v>104</v>
@@ -2410,51 +2428,53 @@
       </c>
       <c r="AR13" s="3">
         <v>98.4</v>
       </c>
       <c r="AS13" s="3">
         <v>97.385628305675084</v>
       </c>
       <c r="AT13" s="3">
         <v>104.2</v>
       </c>
       <c r="AU13" s="3">
         <v>100.1</v>
       </c>
       <c r="AV13" s="4">
         <v>102.42267717964737</v>
       </c>
       <c r="AW13" s="4">
         <v>102.3984431685375</v>
       </c>
       <c r="AX13" s="5">
         <v>102.29675367566431</v>
       </c>
       <c r="AY13" s="6">
         <v>102.02050608812223</v>
       </c>
-      <c r="AZ13" s="5"/>
+      <c r="AZ13" s="5">
+        <v>103.6</v>
+      </c>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3">
         <v>112.7</v>
       </c>
       <c r="C14" s="3">
         <v>118.7</v>
       </c>
       <c r="D14" s="3">
         <v>126.1</v>
       </c>
       <c r="E14" s="3">
         <v>126.6</v>
       </c>
       <c r="F14" s="4">
         <v>120.4</v>
       </c>
       <c r="G14" s="4">
         <v>117.3</v>
@@ -2560,51 +2580,53 @@
       </c>
       <c r="AR14" s="3">
         <v>119.8</v>
       </c>
       <c r="AS14" s="3">
         <v>121.45671003287562</v>
       </c>
       <c r="AT14" s="3">
         <v>117.2</v>
       </c>
       <c r="AU14" s="3">
         <v>111.1</v>
       </c>
       <c r="AV14" s="4">
         <v>106.84862624216747</v>
       </c>
       <c r="AW14" s="4">
         <v>105.35132192207031</v>
       </c>
       <c r="AX14" s="5">
         <v>106.17261943754592</v>
       </c>
       <c r="AY14" s="6">
         <v>104.08091668576154</v>
       </c>
-      <c r="AZ14" s="5"/>
+      <c r="AZ14" s="5">
+        <v>102.1</v>
+      </c>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="3">
         <v>97.1</v>
       </c>
       <c r="C15" s="3">
         <v>104.2</v>
       </c>
       <c r="D15" s="3">
         <v>108.2</v>
       </c>
       <c r="E15" s="3">
         <v>108.2</v>
       </c>
       <c r="F15" s="4">
         <v>106.6</v>
       </c>
       <c r="G15" s="4">
         <v>107</v>
@@ -2710,51 +2732,53 @@
       </c>
       <c r="AR15" s="3">
         <v>103.2</v>
       </c>
       <c r="AS15" s="3">
         <v>101.87324319899322</v>
       </c>
       <c r="AT15" s="3">
         <v>101.3</v>
       </c>
       <c r="AU15" s="3">
         <v>99.8</v>
       </c>
       <c r="AV15" s="4">
         <v>101.553697515533</v>
       </c>
       <c r="AW15" s="4">
         <v>104.76003967532783</v>
       </c>
       <c r="AX15" s="5">
         <v>102.88258227161681</v>
       </c>
       <c r="AY15" s="6">
         <v>107.22047161874957</v>
       </c>
-      <c r="AZ15" s="5"/>
+      <c r="AZ15" s="5">
+        <v>114.2</v>
+      </c>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="3">
         <v>100.7</v>
       </c>
       <c r="C16" s="3">
         <v>102.6</v>
       </c>
       <c r="D16" s="3">
         <v>102.4</v>
       </c>
       <c r="E16" s="3">
         <v>102.8</v>
       </c>
       <c r="F16" s="4">
         <v>103.1</v>
       </c>
       <c r="G16" s="4">
         <v>102.7</v>
@@ -2860,51 +2884,53 @@
       </c>
       <c r="AR16" s="3">
         <v>94.1</v>
       </c>
       <c r="AS16" s="3">
         <v>102.32135611421486</v>
       </c>
       <c r="AT16" s="3">
         <v>108.1</v>
       </c>
       <c r="AU16" s="3">
         <v>105.2</v>
       </c>
       <c r="AV16" s="4">
         <v>104.09641920603931</v>
       </c>
       <c r="AW16" s="4">
         <v>104.19368229001201</v>
       </c>
       <c r="AX16" s="5">
         <v>108.00028701367035</v>
       </c>
       <c r="AY16" s="6">
         <v>108.0083102635522</v>
       </c>
-      <c r="AZ16" s="5"/>
+      <c r="AZ16" s="5">
+        <v>131.30000000000001</v>
+      </c>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3">
         <v>100.8</v>
       </c>
       <c r="C17" s="3">
         <v>105.1</v>
       </c>
       <c r="D17" s="3">
         <v>102.2</v>
       </c>
       <c r="E17" s="3">
         <v>101.4</v>
       </c>
       <c r="F17" s="4">
         <v>101.8</v>
       </c>
       <c r="G17" s="4">
         <v>101.5</v>
@@ -3010,51 +3036,53 @@
       </c>
       <c r="AR17" s="3">
         <v>110.3</v>
       </c>
       <c r="AS17" s="3">
         <v>104.74047491927301</v>
       </c>
       <c r="AT17" s="3">
         <v>105.5</v>
       </c>
       <c r="AU17" s="3">
         <v>102.9</v>
       </c>
       <c r="AV17" s="4">
         <v>100.40627594795343</v>
       </c>
       <c r="AW17" s="4">
         <v>102.05588131138587</v>
       </c>
       <c r="AX17" s="5">
         <v>101.36284046760346</v>
       </c>
       <c r="AY17" s="6">
         <v>106.34768576235733</v>
       </c>
-      <c r="AZ17" s="5"/>
+      <c r="AZ17" s="5">
+        <v>102.4</v>
+      </c>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3">
         <v>102</v>
       </c>
       <c r="C18" s="3">
         <v>102.9</v>
       </c>
       <c r="D18" s="3">
         <v>104.8</v>
       </c>
       <c r="E18" s="3">
         <v>104.7</v>
       </c>
       <c r="F18" s="4">
         <v>105.8</v>
       </c>
       <c r="G18" s="4">
         <v>105.8</v>
@@ -3160,51 +3188,53 @@
       </c>
       <c r="AR18" s="3">
         <v>99.5</v>
       </c>
       <c r="AS18" s="3">
         <v>91.510282157120812</v>
       </c>
       <c r="AT18" s="3">
         <v>100</v>
       </c>
       <c r="AU18" s="3">
         <v>100</v>
       </c>
       <c r="AV18" s="4">
         <v>99.9</v>
       </c>
       <c r="AW18" s="4">
         <v>98.598141886966133</v>
       </c>
       <c r="AX18" s="5">
         <v>100.77350011322412</v>
       </c>
       <c r="AY18" s="6">
         <v>106.15468125597307</v>
       </c>
-      <c r="AZ18" s="5"/>
+      <c r="AZ18" s="5">
+        <v>118.3</v>
+      </c>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5"/>
       <c r="BC18" s="5"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="9"/>
       <c r="F19" s="10"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="11"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="O19" s="7"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="S19" s="9"/>
       <c r="T19" s="10"/>
       <c r="U19" s="8"/>
@@ -3695,51 +3725,53 @@
       </c>
       <c r="AR24" s="3">
         <v>105.9</v>
       </c>
       <c r="AS24" s="3">
         <v>105.07229632631399</v>
       </c>
       <c r="AT24" s="3">
         <v>103.9</v>
       </c>
       <c r="AU24" s="4">
         <v>102.84535522485537</v>
       </c>
       <c r="AV24" s="4">
         <v>102.8375376583309</v>
       </c>
       <c r="AW24" s="5">
         <v>103.88640722108067</v>
       </c>
       <c r="AX24" s="5">
         <v>105.1</v>
       </c>
       <c r="AY24" s="5">
         <v>106.43155618378712</v>
       </c>
-      <c r="AZ24" s="5"/>
+      <c r="AZ24" s="5">
+        <v>110.69185735795126</v>
+      </c>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5"/>
       <c r="BC24" s="4"/>
       <c r="BE24" s="26"/>
       <c r="BF24" s="26"/>
       <c r="BG24" s="26"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="3">
         <v>60.5</v>
       </c>
       <c r="C25" s="3">
         <v>66.599999999999994</v>
       </c>
       <c r="D25" s="3">
         <v>65.599999999999994</v>
       </c>
       <c r="E25" s="4">
         <v>62.4</v>
       </c>
       <c r="F25" s="4">
         <v>61.1</v>
@@ -3848,51 +3880,53 @@
       </c>
       <c r="AR25" s="3">
         <v>63.5</v>
       </c>
       <c r="AS25" s="3">
         <v>53.409411415212851</v>
       </c>
       <c r="AT25" s="3">
         <v>54.5</v>
       </c>
       <c r="AU25" s="4">
         <v>58.022730217878603</v>
       </c>
       <c r="AV25" s="4">
         <v>63.802849622748212</v>
       </c>
       <c r="AW25" s="5">
         <v>61.890708839892902</v>
       </c>
       <c r="AX25" s="5">
         <v>71.760228297997713</v>
       </c>
       <c r="AY25" s="5">
         <v>80.728639838256214</v>
       </c>
-      <c r="AZ25" s="5"/>
+      <c r="AZ25" s="5">
+        <v>86.6</v>
+      </c>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5"/>
       <c r="BC25" s="4"/>
       <c r="BE25" s="26"/>
       <c r="BF25" s="26"/>
       <c r="BG25" s="26"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="3">
         <v>101.5</v>
       </c>
       <c r="C26" s="3">
         <v>101.7</v>
       </c>
       <c r="D26" s="3">
         <v>101.9</v>
       </c>
       <c r="E26" s="4">
         <v>100.5</v>
       </c>
       <c r="F26" s="4">
         <v>100.4</v>
@@ -4001,51 +4035,53 @@
       </c>
       <c r="AR26" s="3">
         <v>97</v>
       </c>
       <c r="AS26" s="3">
         <v>101.75185059488658</v>
       </c>
       <c r="AT26" s="3">
         <v>102.3</v>
       </c>
       <c r="AU26" s="4">
         <v>101.1</v>
       </c>
       <c r="AV26" s="4">
         <v>100.00542711503509</v>
       </c>
       <c r="AW26" s="5">
         <v>100.69368743014881</v>
       </c>
       <c r="AX26" s="5">
         <v>105.80716022784789</v>
       </c>
       <c r="AY26" s="5">
         <v>105.59086519655962</v>
       </c>
-      <c r="AZ26" s="5"/>
+      <c r="AZ26" s="5">
+        <v>106.9</v>
+      </c>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5"/>
       <c r="BC26" s="4"/>
       <c r="BE26" s="26"/>
       <c r="BF26" s="26"/>
       <c r="BG26" s="26"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="3">
         <v>100.6</v>
       </c>
       <c r="C27" s="3">
         <v>100.7</v>
       </c>
       <c r="D27" s="3">
         <v>100.8</v>
       </c>
       <c r="E27" s="4">
         <v>100.8</v>
       </c>
       <c r="F27" s="4">
         <v>100.7</v>
@@ -4154,51 +4190,53 @@
       </c>
       <c r="AR27" s="3">
         <v>98.9</v>
       </c>
       <c r="AS27" s="3">
         <v>93.894048937219111</v>
       </c>
       <c r="AT27" s="3">
         <v>90.9</v>
       </c>
       <c r="AU27" s="4">
         <v>96.6</v>
       </c>
       <c r="AV27" s="4">
         <v>100.65246850300456</v>
       </c>
       <c r="AW27" s="5">
         <v>103.67556015750152</v>
       </c>
       <c r="AX27" s="5">
         <v>103.602503477697</v>
       </c>
       <c r="AY27" s="5">
         <v>108.54105095915565</v>
       </c>
-      <c r="AZ27" s="5"/>
+      <c r="AZ27" s="5">
+        <v>117.3</v>
+      </c>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5"/>
       <c r="BC27" s="4"/>
       <c r="BE27" s="26"/>
       <c r="BF27" s="26"/>
       <c r="BG27" s="26"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="3">
         <v>102.5</v>
       </c>
       <c r="C28" s="3">
         <v>102.6</v>
       </c>
       <c r="D28" s="3">
         <v>103.3</v>
       </c>
       <c r="E28" s="4">
         <v>103</v>
       </c>
       <c r="F28" s="4">
         <v>103.2</v>
@@ -4307,51 +4345,53 @@
       </c>
       <c r="AR28" s="3">
         <v>109.6</v>
       </c>
       <c r="AS28" s="3">
         <v>112.16743714690706</v>
       </c>
       <c r="AT28" s="3">
         <v>104.2</v>
       </c>
       <c r="AU28" s="4">
         <v>103.2</v>
       </c>
       <c r="AV28" s="4">
         <v>104.58022663702108</v>
       </c>
       <c r="AW28" s="5">
         <v>105.00671666719748</v>
       </c>
       <c r="AX28" s="5">
         <v>104.79310987515484</v>
       </c>
       <c r="AY28" s="5">
         <v>105.36354690783195</v>
       </c>
-      <c r="AZ28" s="5"/>
+      <c r="AZ28" s="5">
+        <v>103.5</v>
+      </c>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5"/>
       <c r="BC28" s="4"/>
       <c r="BE28" s="26"/>
       <c r="BF28" s="26"/>
       <c r="BG28" s="26"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="3">
         <v>100.6</v>
       </c>
       <c r="C29" s="3">
         <v>100.6</v>
       </c>
       <c r="D29" s="3">
         <v>100.7</v>
       </c>
       <c r="E29" s="4">
         <v>101.3</v>
       </c>
       <c r="F29" s="4">
         <v>100.9</v>
@@ -4460,51 +4500,53 @@
       </c>
       <c r="AR29" s="3">
         <v>114.8</v>
       </c>
       <c r="AS29" s="3">
         <v>116.1635338247339</v>
       </c>
       <c r="AT29" s="3">
         <v>112.4</v>
       </c>
       <c r="AU29" s="4">
         <v>109.8</v>
       </c>
       <c r="AV29" s="4">
         <v>108.21436854634725</v>
       </c>
       <c r="AW29" s="5">
         <v>106.64363340223188</v>
       </c>
       <c r="AX29" s="5">
         <v>105.70061245996105</v>
       </c>
       <c r="AY29" s="5">
         <v>102.91453698061378</v>
       </c>
-      <c r="AZ29" s="5"/>
+      <c r="AZ29" s="5">
+        <v>109.3</v>
+      </c>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5"/>
       <c r="BC29" s="4"/>
       <c r="BE29" s="26"/>
       <c r="BF29" s="26"/>
       <c r="BG29" s="26"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="3">
         <v>100.5</v>
       </c>
       <c r="C30" s="3">
         <v>100.7</v>
       </c>
       <c r="D30" s="3">
         <v>101.3</v>
       </c>
       <c r="E30" s="4">
         <v>100.7</v>
       </c>
       <c r="F30" s="4">
         <v>100.5</v>
@@ -4613,51 +4655,53 @@
       </c>
       <c r="AR30" s="3">
         <v>92</v>
       </c>
       <c r="AS30" s="3">
         <v>106.16186199420325</v>
       </c>
       <c r="AT30" s="3">
         <v>106.4</v>
       </c>
       <c r="AU30" s="4">
         <v>105</v>
       </c>
       <c r="AV30" s="4">
         <v>104.28133963947501</v>
       </c>
       <c r="AW30" s="5">
         <v>104.53617850420129</v>
       </c>
       <c r="AX30" s="5">
         <v>115.73565432172681</v>
       </c>
       <c r="AY30" s="5">
         <v>101.62355406761365</v>
       </c>
-      <c r="AZ30" s="5"/>
+      <c r="AZ30" s="5">
+        <v>111.7</v>
+      </c>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5"/>
       <c r="BC30" s="4"/>
       <c r="BE30" s="26"/>
       <c r="BF30" s="26"/>
       <c r="BG30" s="26"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="3">
         <v>110.7</v>
       </c>
       <c r="C31" s="3">
         <v>105.2</v>
       </c>
       <c r="D31" s="3">
         <v>102.7</v>
       </c>
       <c r="E31" s="4">
         <v>100.6</v>
       </c>
       <c r="F31" s="4">
         <v>102.1</v>
@@ -4766,51 +4810,53 @@
       </c>
       <c r="AR31" s="3">
         <v>112.4</v>
       </c>
       <c r="AS31" s="3">
         <v>109.24120864604974</v>
       </c>
       <c r="AT31" s="3">
         <v>104</v>
       </c>
       <c r="AU31" s="4">
         <v>104.4</v>
       </c>
       <c r="AV31" s="4">
         <v>104.06462226760138</v>
       </c>
       <c r="AW31" s="5">
         <v>106.60734144328148</v>
       </c>
       <c r="AX31" s="5">
         <v>109.07493116607834</v>
       </c>
       <c r="AY31" s="5">
         <v>114.31942397096036</v>
       </c>
-      <c r="AZ31" s="5"/>
+      <c r="AZ31" s="5">
+        <v>109.6</v>
+      </c>
       <c r="BA31" s="5"/>
       <c r="BB31" s="5"/>
       <c r="BC31" s="4"/>
       <c r="BE31" s="26"/>
       <c r="BF31" s="26"/>
       <c r="BG31" s="26"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="3">
         <v>101.6</v>
       </c>
       <c r="C32" s="3">
         <v>104.2</v>
       </c>
       <c r="D32" s="3">
         <v>103.9</v>
       </c>
       <c r="E32" s="4">
         <v>101.9</v>
       </c>
       <c r="F32" s="4">
         <v>101</v>
@@ -4919,51 +4965,53 @@
       </c>
       <c r="AR32" s="3">
         <v>109.9</v>
       </c>
       <c r="AS32" s="3">
         <v>109.93397960784625</v>
       </c>
       <c r="AT32" s="3">
         <v>108.7</v>
       </c>
       <c r="AU32" s="4">
         <v>108.3</v>
       </c>
       <c r="AV32" s="4">
         <v>108.9839575800202</v>
       </c>
       <c r="AW32" s="5">
         <v>107.74239536620416</v>
       </c>
       <c r="AX32" s="5">
         <v>110.29217940924443</v>
       </c>
       <c r="AY32" s="5">
         <v>108.40353941455558</v>
       </c>
-      <c r="AZ32" s="5"/>
+      <c r="AZ32" s="5">
+        <v>117.5</v>
+      </c>
       <c r="BA32" s="5"/>
       <c r="BB32" s="5"/>
       <c r="BC32" s="4"/>
       <c r="BE32" s="26"/>
       <c r="BF32" s="26"/>
       <c r="BG32" s="26"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="3">
         <v>103.5</v>
       </c>
       <c r="C33" s="3">
         <v>107.5</v>
       </c>
       <c r="D33" s="3">
         <v>100.3</v>
       </c>
       <c r="E33" s="4">
         <v>102.8</v>
       </c>
       <c r="F33" s="4">
         <v>102.8</v>
@@ -5072,51 +5120,53 @@
       </c>
       <c r="AR33" s="3">
         <v>98.3</v>
       </c>
       <c r="AS33" s="3">
         <v>97.290429239064352</v>
       </c>
       <c r="AT33" s="3">
         <v>104.4</v>
       </c>
       <c r="AU33" s="4">
         <v>100.1</v>
       </c>
       <c r="AV33" s="4">
         <v>102.54126939939397</v>
       </c>
       <c r="AW33" s="5">
         <v>102.51363558750019</v>
       </c>
       <c r="AX33" s="5">
         <v>102.43194809359019</v>
       </c>
       <c r="AY33" s="5">
         <v>102.10056801567285</v>
       </c>
-      <c r="AZ33" s="5"/>
+      <c r="AZ33" s="5">
+        <v>103.6</v>
+      </c>
       <c r="BA33" s="5"/>
       <c r="BB33" s="19"/>
       <c r="BC33" s="4"/>
       <c r="BE33" s="26"/>
       <c r="BF33" s="26"/>
       <c r="BG33" s="26"/>
     </row>
     <row r="34" spans="1:59">
       <c r="A34" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="3">
         <v>112.9</v>
       </c>
       <c r="C34" s="3">
         <v>119.1</v>
       </c>
       <c r="D34" s="3">
         <v>126.9</v>
       </c>
       <c r="E34" s="4">
         <v>127.4</v>
       </c>
       <c r="F34" s="4">
         <v>121</v>
@@ -5225,51 +5275,53 @@
       </c>
       <c r="AR34" s="3">
         <v>120.4</v>
       </c>
       <c r="AS34" s="3">
         <v>122.1504934093191</v>
       </c>
       <c r="AT34" s="3">
         <v>117.8</v>
       </c>
       <c r="AU34" s="4">
         <v>111.5</v>
       </c>
       <c r="AV34" s="4">
         <v>107.04986844764441</v>
       </c>
       <c r="AW34" s="5">
         <v>105.49732489024346</v>
       </c>
       <c r="AX34" s="5">
         <v>106.34282792643688</v>
       </c>
       <c r="AY34" s="5">
         <v>104.15755885611502</v>
       </c>
-      <c r="AZ34" s="5"/>
+      <c r="AZ34" s="5">
+        <v>102.1</v>
+      </c>
       <c r="BA34" s="5"/>
       <c r="BB34" s="5"/>
       <c r="BC34" s="4"/>
       <c r="BE34" s="26"/>
       <c r="BF34" s="26"/>
       <c r="BG34" s="26"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="3">
         <v>97.1</v>
       </c>
       <c r="C35" s="3">
         <v>104.2</v>
       </c>
       <c r="D35" s="3">
         <v>108.2</v>
       </c>
       <c r="E35" s="4">
         <v>108.2</v>
       </c>
       <c r="F35" s="4">
         <v>106.6</v>
@@ -5378,51 +5430,53 @@
       </c>
       <c r="AR35" s="3">
         <v>103.2</v>
       </c>
       <c r="AS35" s="3">
         <v>101.87768854600934</v>
       </c>
       <c r="AT35" s="3">
         <v>101.3</v>
       </c>
       <c r="AU35" s="4">
         <v>99.8</v>
       </c>
       <c r="AV35" s="4">
         <v>101.571057581815</v>
       </c>
       <c r="AW35" s="5">
         <v>104.82231171889676</v>
       </c>
       <c r="AX35" s="5">
         <v>102.91327245472817</v>
       </c>
       <c r="AY35" s="5">
         <v>107.27253950771049</v>
       </c>
-      <c r="AZ35" s="5"/>
+      <c r="AZ35" s="5">
+        <v>114.2</v>
+      </c>
       <c r="BA35" s="5"/>
       <c r="BB35" s="5"/>
       <c r="BC35" s="4"/>
       <c r="BE35" s="26"/>
       <c r="BF35" s="26"/>
       <c r="BG35" s="26"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="3">
         <v>100.7</v>
       </c>
       <c r="C36" s="3">
         <v>102.6</v>
       </c>
       <c r="D36" s="3">
         <v>102.4</v>
       </c>
       <c r="E36" s="4">
         <v>102.8</v>
       </c>
       <c r="F36" s="4">
         <v>103.1</v>
@@ -5531,51 +5585,53 @@
       </c>
       <c r="AR36" s="3">
         <v>94.1</v>
       </c>
       <c r="AS36" s="3">
         <v>102.32419469756088</v>
       </c>
       <c r="AT36" s="3">
         <v>108.1</v>
       </c>
       <c r="AU36" s="4">
         <v>105.3</v>
       </c>
       <c r="AV36" s="4">
         <v>104.18580585629719</v>
       </c>
       <c r="AW36" s="5">
         <v>104.29488448245966</v>
       </c>
       <c r="AX36" s="5">
         <v>108.13635335563599</v>
       </c>
       <c r="AY36" s="5">
         <v>108.05108866763382</v>
       </c>
-      <c r="AZ36" s="5"/>
+      <c r="AZ36" s="5">
+        <v>131.4</v>
+      </c>
       <c r="BA36" s="5"/>
       <c r="BB36" s="5"/>
       <c r="BC36" s="4"/>
       <c r="BE36" s="26"/>
       <c r="BF36" s="26"/>
       <c r="BG36" s="26"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="3">
         <v>100.8</v>
       </c>
       <c r="C37" s="3">
         <v>105.2</v>
       </c>
       <c r="D37" s="3">
         <v>102.2</v>
       </c>
       <c r="E37" s="4">
         <v>101.4</v>
       </c>
       <c r="F37" s="4">
         <v>101.8</v>
@@ -5684,51 +5740,53 @@
       </c>
       <c r="AR37" s="3">
         <v>110.4</v>
       </c>
       <c r="AS37" s="3">
         <v>104.75132395182349</v>
       </c>
       <c r="AT37" s="3">
         <v>105.5</v>
       </c>
       <c r="AU37" s="4">
         <v>102.9</v>
       </c>
       <c r="AV37" s="4">
         <v>100.40645867404699</v>
       </c>
       <c r="AW37" s="5">
         <v>102.05615267119586</v>
       </c>
       <c r="AX37" s="5">
         <v>101.36159662959847</v>
       </c>
       <c r="AY37" s="5">
         <v>106.34703741756579</v>
       </c>
-      <c r="AZ37" s="5"/>
+      <c r="AZ37" s="5">
+        <v>102.4</v>
+      </c>
       <c r="BA37" s="5"/>
       <c r="BB37" s="5"/>
       <c r="BC37" s="4"/>
       <c r="BE37" s="26"/>
       <c r="BF37" s="26"/>
       <c r="BG37" s="26"/>
     </row>
     <row r="38" spans="1:59">
       <c r="A38" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="3">
         <v>102</v>
       </c>
       <c r="C38" s="3">
         <v>103</v>
       </c>
       <c r="D38" s="3">
         <v>104.9</v>
       </c>
       <c r="E38" s="4">
         <v>104.8</v>
       </c>
       <c r="F38" s="4">
         <v>105.8</v>
@@ -5837,51 +5895,53 @@
       </c>
       <c r="AR38" s="3">
         <v>99.4</v>
       </c>
       <c r="AS38" s="3">
         <v>91.444287487031133</v>
       </c>
       <c r="AT38" s="3">
         <v>100</v>
       </c>
       <c r="AU38" s="4">
         <v>100</v>
       </c>
       <c r="AV38" s="4">
         <v>99.9</v>
       </c>
       <c r="AW38" s="5">
         <v>98.584831666255468</v>
       </c>
       <c r="AX38" s="5">
         <v>100.78248411353155</v>
       </c>
       <c r="AY38" s="5">
         <v>106.16929029372295</v>
       </c>
-      <c r="AZ38" s="5"/>
+      <c r="AZ38" s="5">
+        <v>118.3</v>
+      </c>
       <c r="BA38" s="5"/>
       <c r="BB38" s="5"/>
       <c r="BC38" s="4"/>
       <c r="BE38" s="26"/>
       <c r="BF38" s="26"/>
       <c r="BG38" s="26"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" s="18"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
@@ -6324,51 +6384,53 @@
       </c>
       <c r="AR43" s="6">
         <v>100</v>
       </c>
       <c r="AS43" s="6">
         <v>100</v>
       </c>
       <c r="AT43" s="6">
         <v>100</v>
       </c>
       <c r="AU43" s="4">
         <v>99.837125382255138</v>
       </c>
       <c r="AV43" s="5">
         <v>99.869858230706882</v>
       </c>
       <c r="AW43" s="5">
         <v>99.891574880746887</v>
       </c>
       <c r="AX43" s="5">
         <v>119.7</v>
       </c>
       <c r="AY43" s="5">
         <v>110.06208018521622</v>
       </c>
-      <c r="AZ43" s="5"/>
+      <c r="AZ43" s="5">
+        <v>113.06367402749049</v>
+      </c>
       <c r="BA43" s="5"/>
       <c r="BB43" s="5"/>
       <c r="BC43" s="3"/>
     </row>
     <row r="44" spans="1:59">
       <c r="A44" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="6">
         <v>100</v>
       </c>
       <c r="C44" s="6">
         <v>100</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="4">
         <v>100</v>
       </c>
       <c r="F44" s="5">
         <v>100</v>
       </c>
       <c r="G44" s="5">
         <v>100</v>
@@ -6474,51 +6536,53 @@
       </c>
       <c r="AR44" s="6">
         <v>100</v>
       </c>
       <c r="AS44" s="6">
         <v>100</v>
       </c>
       <c r="AT44" s="6">
         <v>100</v>
       </c>
       <c r="AU44" s="4">
         <v>99.826861958542594</v>
       </c>
       <c r="AV44" s="5">
         <v>99.859433533334851</v>
       </c>
       <c r="AW44" s="5">
         <v>99.9</v>
       </c>
       <c r="AX44" s="5">
         <v>99.456332431655042</v>
       </c>
       <c r="AY44" s="5">
         <v>97.38621398564959</v>
       </c>
-      <c r="AZ44" s="5"/>
+      <c r="AZ44" s="5">
+        <v>89.6</v>
+      </c>
       <c r="BA44" s="5"/>
       <c r="BB44" s="5"/>
       <c r="BC44" s="3"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>12</v>
@@ -6624,51 +6688,53 @@
       </c>
       <c r="AR45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX45" s="5">
         <v>175.49716644903367</v>
       </c>
       <c r="AY45" s="5">
         <v>111.33519038428329</v>
       </c>
-      <c r="AZ45" s="5"/>
+      <c r="AZ45" s="5">
+        <v>109.1</v>
+      </c>
       <c r="BA45" s="5"/>
       <c r="BB45" s="5"/>
       <c r="BC45" s="3"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>12</v>
@@ -6774,51 +6840,53 @@
       </c>
       <c r="AR46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX46" s="5">
         <v>101.59826983853237</v>
       </c>
       <c r="AY46" s="5">
         <v>120.64240022122881</v>
       </c>
-      <c r="AZ46" s="5"/>
+      <c r="AZ46" s="5">
+        <v>124</v>
+      </c>
       <c r="BA46" s="5"/>
       <c r="BB46" s="5"/>
       <c r="BC46" s="3"/>
     </row>
     <row r="47" spans="1:59">
       <c r="A47" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>12</v>
@@ -6924,51 +6992,53 @@
       </c>
       <c r="AR47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX47" s="5">
         <v>114.49940225438972</v>
       </c>
       <c r="AY47" s="5">
         <v>108.22986179886556</v>
       </c>
-      <c r="AZ47" s="5"/>
+      <c r="AZ47" s="5">
+        <v>103.7</v>
+      </c>
       <c r="BA47" s="5"/>
       <c r="BB47" s="5"/>
       <c r="BC47" s="3"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>12</v>
@@ -7074,51 +7144,53 @@
       </c>
       <c r="AR48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX48" s="5">
         <v>100.2444224507055</v>
       </c>
       <c r="AY48" s="5">
         <v>100.10276367925111</v>
       </c>
-      <c r="AZ48" s="5"/>
+      <c r="AZ48" s="5">
+        <v>110.3</v>
+      </c>
       <c r="BA48" s="5"/>
       <c r="BB48" s="5"/>
       <c r="BC48" s="3"/>
     </row>
     <row r="49" spans="1:55">
       <c r="A49" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
@@ -7224,51 +7296,53 @@
       </c>
       <c r="AR49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX49" s="5">
         <v>212.17662554609697</v>
       </c>
       <c r="AY49" s="5">
         <v>100.00443565126653</v>
       </c>
-      <c r="AZ49" s="5"/>
+      <c r="AZ49" s="5">
+        <v>113.2</v>
+      </c>
       <c r="BA49" s="5"/>
       <c r="BB49" s="5"/>
       <c r="BC49" s="3"/>
     </row>
     <row r="50" spans="1:55">
       <c r="A50" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>12</v>
@@ -7374,51 +7448,53 @@
       </c>
       <c r="AR50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AS50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AT50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AV50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX50" s="5">
         <v>130.06646371864122</v>
       </c>
       <c r="AY50" s="5">
         <v>142.13075236261119</v>
       </c>
-      <c r="AZ50" s="5"/>
+      <c r="AZ50" s="5">
+        <v>110.4</v>
+      </c>
       <c r="BA50" s="5"/>
       <c r="BB50" s="5"/>
       <c r="BC50" s="3"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>12</v>
@@ -7524,51 +7600,53 @@
       </c>
       <c r="AR51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU51" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX51" s="5">
         <v>131.33964753240761</v>
       </c>
       <c r="AY51" s="5">
         <v>110.83051725570276</v>
       </c>
-      <c r="AZ51" s="5"/>
+      <c r="AZ51" s="5">
+        <v>120.7</v>
+      </c>
       <c r="BA51" s="5"/>
       <c r="BB51" s="5"/>
       <c r="BC51" s="3"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>12</v>
@@ -7674,51 +7752,53 @@
       </c>
       <c r="AR52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU52" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX52" s="5">
         <v>105.39230446750094</v>
       </c>
       <c r="AY52" s="5">
         <v>102.01141179104893</v>
       </c>
-      <c r="AZ52" s="5"/>
+      <c r="AZ52" s="5">
+        <v>104</v>
+      </c>
       <c r="BA52" s="5"/>
       <c r="BB52" s="5"/>
       <c r="BC52" s="3"/>
     </row>
     <row r="53" spans="1:55">
       <c r="A53" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>12</v>
@@ -7824,51 +7904,53 @@
       </c>
       <c r="AR53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU53" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX53" s="5">
         <v>143.58162283129931</v>
       </c>
       <c r="AY53" s="5">
         <v>100.62310268018201</v>
       </c>
-      <c r="AZ53" s="5"/>
+      <c r="AZ53" s="5">
+        <v>100.1</v>
+      </c>
       <c r="BA53" s="5"/>
       <c r="BB53" s="5"/>
       <c r="BC53" s="3"/>
     </row>
     <row r="54" spans="1:55">
       <c r="A54" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>12</v>
@@ -7974,51 +8056,53 @@
       </c>
       <c r="AR54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX54" s="5">
         <v>105.11749770333098</v>
       </c>
       <c r="AY54" s="5">
         <v>114.76309662955772</v>
       </c>
-      <c r="AZ54" s="5"/>
+      <c r="AZ54" s="5">
+        <v>121.5</v>
+      </c>
       <c r="BA54" s="5"/>
       <c r="BB54" s="5"/>
       <c r="BC54" s="3"/>
     </row>
     <row r="55" spans="1:55">
       <c r="A55" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>12</v>
@@ -8124,51 +8208,53 @@
       </c>
       <c r="AR55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX55" s="5">
         <v>127.75845430570713</v>
       </c>
       <c r="AY55" s="5">
         <v>108.44947888439319</v>
       </c>
-      <c r="AZ55" s="5"/>
+      <c r="AZ55" s="5">
+        <v>134.69999999999999</v>
+      </c>
       <c r="BA55" s="5"/>
       <c r="BB55" s="5"/>
       <c r="BC55" s="3"/>
     </row>
     <row r="56" spans="1:55">
       <c r="A56" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>12</v>
@@ -8274,51 +8360,53 @@
       </c>
       <c r="AR56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU56" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX56" s="5">
         <v>128.74529712029329</v>
       </c>
       <c r="AY56" s="5">
         <v>134.08916429479743</v>
       </c>
-      <c r="AZ56" s="5"/>
+      <c r="AZ56" s="5">
+        <v>104.6</v>
+      </c>
       <c r="BA56" s="5"/>
       <c r="BB56" s="5"/>
       <c r="BC56" s="3"/>
     </row>
     <row r="57" spans="1:55">
       <c r="A57" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>12</v>
@@ -8424,51 +8512,53 @@
       </c>
       <c r="AR57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AS57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AT57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AU57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AV57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AW57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="AX57" s="5">
         <v>101.71508794646795</v>
       </c>
       <c r="AY57" s="5">
         <v>108.56377744141541</v>
       </c>
-      <c r="AZ57" s="5"/>
+      <c r="AZ57" s="5">
+        <v>120.9</v>
+      </c>
       <c r="BA57" s="5"/>
       <c r="BB57" s="5"/>
       <c r="BC57" s="3"/>
     </row>
     <row r="58" spans="1:55">
       <c r="A58" s="13"/>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
       <c r="E58" s="13"/>
       <c r="F58" s="13"/>
       <c r="G58" s="13"/>
       <c r="H58" s="13"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
       <c r="O58" s="13"/>
       <c r="P58" s="13"/>
       <c r="Q58" s="13"/>
       <c r="R58" s="13"/>
       <c r="S58" s="13"/>
       <c r="T58" s="13"/>
       <c r="U58" s="13"/>
@@ -8902,51 +8992,53 @@
       </c>
       <c r="AR62" s="3">
         <v>105.9</v>
       </c>
       <c r="AS62" s="6">
         <v>105.11356455537089</v>
       </c>
       <c r="AT62" s="6">
         <v>103.9</v>
       </c>
       <c r="AU62" s="5">
         <v>102.86778837818034</v>
       </c>
       <c r="AV62" s="3">
         <v>102.85839559219892</v>
       </c>
       <c r="AW62" s="3">
         <v>103.91351490852216</v>
       </c>
       <c r="AX62" s="5">
         <v>103.3</v>
       </c>
       <c r="AY62" s="5">
         <v>103.55638262921553</v>
       </c>
-      <c r="AZ62" s="5"/>
+      <c r="AZ62" s="5">
+        <v>103.66843198413886</v>
+      </c>
       <c r="BA62" s="5"/>
       <c r="BB62" s="5"/>
       <c r="BC62" s="4"/>
     </row>
     <row r="63" spans="1:55">
       <c r="A63" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B63" s="3">
         <v>60.1</v>
       </c>
       <c r="C63" s="6">
         <v>66.3</v>
       </c>
       <c r="D63" s="6">
         <v>65.2</v>
       </c>
       <c r="E63" s="5">
         <v>62</v>
       </c>
       <c r="F63" s="3">
         <v>60.7</v>
       </c>
       <c r="G63" s="3">
         <v>63.00796175541349</v>
@@ -9052,51 +9144,53 @@
       </c>
       <c r="AR63" s="3">
         <v>19.100000000000001</v>
       </c>
       <c r="AS63" s="6">
         <v>15.518005105473719</v>
       </c>
       <c r="AT63" s="6">
         <v>17.3</v>
       </c>
       <c r="AU63" s="5">
         <v>21.395208761630617</v>
       </c>
       <c r="AV63" s="3">
         <v>27.434515289942485</v>
       </c>
       <c r="AW63" s="3">
         <v>27.539195353412531</v>
       </c>
       <c r="AX63" s="5">
         <v>26.838724480483961</v>
       </c>
       <c r="AY63" s="5">
         <v>28.201209072193222</v>
       </c>
-      <c r="AZ63" s="5"/>
+      <c r="AZ63" s="5">
+        <v>28.6</v>
+      </c>
       <c r="BA63" s="5"/>
       <c r="BB63" s="5"/>
       <c r="BC63" s="4"/>
     </row>
     <row r="64" spans="1:55">
       <c r="A64" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B64" s="3">
         <v>101.5</v>
       </c>
       <c r="C64" s="6">
         <v>101.7</v>
       </c>
       <c r="D64" s="6">
         <v>101.9</v>
       </c>
       <c r="E64" s="5">
         <v>100.5</v>
       </c>
       <c r="F64" s="3">
         <v>100.4</v>
       </c>
       <c r="G64" s="3">
         <v>100.54882979097668</v>
@@ -9202,51 +9296,53 @@
       </c>
       <c r="AR64" s="3">
         <v>97</v>
       </c>
       <c r="AS64" s="6">
         <v>101.75185059488658</v>
       </c>
       <c r="AT64" s="6">
         <v>102.3</v>
       </c>
       <c r="AU64" s="5">
         <v>101.1</v>
       </c>
       <c r="AV64" s="3">
         <v>100.00542711503509</v>
       </c>
       <c r="AW64" s="3">
         <v>100.69368743014881</v>
       </c>
       <c r="AX64" s="5">
         <v>100.79759526970746</v>
       </c>
       <c r="AY64" s="5">
         <v>99.829501885237164</v>
       </c>
-      <c r="AZ64" s="5"/>
+      <c r="AZ64" s="5">
+        <v>99.5</v>
+      </c>
       <c r="BA64" s="5"/>
       <c r="BB64" s="5"/>
       <c r="BC64" s="4"/>
     </row>
     <row r="65" spans="1:55">
       <c r="A65" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="3">
         <v>100.6</v>
       </c>
       <c r="C65" s="6">
         <v>100.7</v>
       </c>
       <c r="D65" s="6">
         <v>100.8</v>
       </c>
       <c r="E65" s="5">
         <v>100.8</v>
       </c>
       <c r="F65" s="3">
         <v>100.7</v>
       </c>
       <c r="G65" s="3">
         <v>100.47058848176984</v>
@@ -9352,51 +9448,53 @@
       </c>
       <c r="AR65" s="3">
         <v>98.9</v>
       </c>
       <c r="AS65" s="6">
         <v>93.894048937219111</v>
       </c>
       <c r="AT65" s="6">
         <v>90.9</v>
       </c>
       <c r="AU65" s="5">
         <v>96.6</v>
       </c>
       <c r="AV65" s="3">
         <v>100.65246850300456</v>
       </c>
       <c r="AW65" s="3">
         <v>103.67556015750152</v>
       </c>
       <c r="AX65" s="5">
         <v>103.73837996863271</v>
       </c>
       <c r="AY65" s="5">
         <v>102.36000357697151</v>
       </c>
-      <c r="AZ65" s="5"/>
+      <c r="AZ65" s="5">
+        <v>103</v>
+      </c>
       <c r="BA65" s="5"/>
       <c r="BB65" s="5"/>
       <c r="BC65" s="4"/>
     </row>
     <row r="66" spans="1:55">
       <c r="A66" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="3">
         <v>102.5</v>
       </c>
       <c r="C66" s="6">
         <v>102.6</v>
       </c>
       <c r="D66" s="6">
         <v>103.3</v>
       </c>
       <c r="E66" s="5">
         <v>103</v>
       </c>
       <c r="F66" s="3">
         <v>103.2</v>
       </c>
       <c r="G66" s="3">
         <v>102.57920114478236</v>
@@ -9502,51 +9600,53 @@
       </c>
       <c r="AR66" s="3">
         <v>109.6</v>
       </c>
       <c r="AS66" s="6">
         <v>112.16743714690706</v>
       </c>
       <c r="AT66" s="6">
         <v>104.2</v>
       </c>
       <c r="AU66" s="5">
         <v>103.2</v>
       </c>
       <c r="AV66" s="3">
         <v>104.58022663702108</v>
       </c>
       <c r="AW66" s="3">
         <v>105.01715843923489</v>
       </c>
       <c r="AX66" s="5">
         <v>103.26748933460206</v>
       </c>
       <c r="AY66" s="5">
         <v>102.47470514556692</v>
       </c>
-      <c r="AZ66" s="5"/>
+      <c r="AZ66" s="5">
+        <v>102.3</v>
+      </c>
       <c r="BA66" s="5"/>
       <c r="BB66" s="5"/>
       <c r="BC66" s="4"/>
     </row>
     <row r="67" spans="1:55">
       <c r="A67" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="3">
         <v>100.6</v>
       </c>
       <c r="C67" s="6">
         <v>100.6</v>
       </c>
       <c r="D67" s="6">
         <v>100.7</v>
       </c>
       <c r="E67" s="5">
         <v>101.3</v>
       </c>
       <c r="F67" s="3">
         <v>100.9</v>
       </c>
       <c r="G67" s="3">
         <v>100.11104455115085</v>
@@ -9652,51 +9752,53 @@
       </c>
       <c r="AR67" s="3">
         <v>114.8</v>
       </c>
       <c r="AS67" s="6">
         <v>116.1635338247339</v>
       </c>
       <c r="AT67" s="6">
         <v>112.4</v>
       </c>
       <c r="AU67" s="5">
         <v>109.8</v>
       </c>
       <c r="AV67" s="3">
         <v>108.21436854634725</v>
       </c>
       <c r="AW67" s="3">
         <v>106.64363340223188</v>
       </c>
       <c r="AX67" s="5">
         <v>106.45216113984119</v>
       </c>
       <c r="AY67" s="5">
         <v>105.96992072061995</v>
       </c>
-      <c r="AZ67" s="5"/>
+      <c r="AZ67" s="5">
+        <v>106.2</v>
+      </c>
       <c r="BA67" s="5"/>
       <c r="BB67" s="5"/>
       <c r="BC67" s="4"/>
     </row>
     <row r="68" spans="1:55">
       <c r="A68" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B68" s="3">
         <v>100.5</v>
       </c>
       <c r="C68" s="6">
         <v>100.7</v>
       </c>
       <c r="D68" s="6">
         <v>101.3</v>
       </c>
       <c r="E68" s="5">
         <v>100.7</v>
       </c>
       <c r="F68" s="3">
         <v>100.5</v>
       </c>
       <c r="G68" s="3">
         <v>100.30384725929633</v>
@@ -9802,51 +9904,53 @@
       </c>
       <c r="AR68" s="3">
         <v>92</v>
       </c>
       <c r="AS68" s="6">
         <v>106.16186199420325</v>
       </c>
       <c r="AT68" s="6">
         <v>106.4</v>
       </c>
       <c r="AU68" s="5">
         <v>105</v>
       </c>
       <c r="AV68" s="3">
         <v>104.28133963947501</v>
       </c>
       <c r="AW68" s="3">
         <v>104.53617850420129</v>
       </c>
       <c r="AX68" s="5">
         <v>104.47035495147101</v>
       </c>
       <c r="AY68" s="5">
         <v>103.86327125679688</v>
       </c>
-      <c r="AZ68" s="5"/>
+      <c r="AZ68" s="5">
+        <v>104</v>
+      </c>
       <c r="BA68" s="5"/>
       <c r="BB68" s="5"/>
       <c r="BC68" s="4"/>
     </row>
     <row r="69" spans="1:55">
       <c r="A69" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B69" s="3">
         <v>110.7</v>
       </c>
       <c r="C69" s="6">
         <v>105.2</v>
       </c>
       <c r="D69" s="6">
         <v>102.7</v>
       </c>
       <c r="E69" s="5">
         <v>100.6</v>
       </c>
       <c r="F69" s="3">
         <v>102.1</v>
       </c>
       <c r="G69" s="3">
         <v>102.38744287799919</v>
@@ -9952,51 +10056,53 @@
       </c>
       <c r="AR69" s="3">
         <v>112.4</v>
       </c>
       <c r="AS69" s="6">
         <v>109.24159722187001</v>
       </c>
       <c r="AT69" s="6">
         <v>104</v>
       </c>
       <c r="AU69" s="5">
         <v>104.4</v>
       </c>
       <c r="AV69" s="3">
         <v>104.06497322932312</v>
       </c>
       <c r="AW69" s="3">
         <v>106.60806614623777</v>
       </c>
       <c r="AX69" s="5">
         <v>107.1420408433323</v>
       </c>
       <c r="AY69" s="5">
         <v>108.07038660934016</v>
       </c>
-      <c r="AZ69" s="5"/>
+      <c r="AZ69" s="5">
+        <v>108.6</v>
+      </c>
       <c r="BA69" s="5"/>
       <c r="BB69" s="5"/>
       <c r="BC69" s="4"/>
     </row>
     <row r="70" spans="1:55">
       <c r="A70" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="3">
         <v>101.6</v>
       </c>
       <c r="C70" s="6">
         <v>104.2</v>
       </c>
       <c r="D70" s="6">
         <v>103.9</v>
       </c>
       <c r="E70" s="5">
         <v>101.9</v>
       </c>
       <c r="F70" s="3">
         <v>101</v>
       </c>
       <c r="G70" s="3">
         <v>100.09499017638095</v>
@@ -10102,51 +10208,53 @@
       </c>
       <c r="AR70" s="3">
         <v>109.9</v>
       </c>
       <c r="AS70" s="6">
         <v>109.93397960784625</v>
       </c>
       <c r="AT70" s="6">
         <v>108.7</v>
       </c>
       <c r="AU70" s="5">
         <v>108.3</v>
       </c>
       <c r="AV70" s="3">
         <v>108.9839575800202</v>
       </c>
       <c r="AW70" s="3">
         <v>107.74239536620416</v>
       </c>
       <c r="AX70" s="5">
         <v>107.1534794177087</v>
       </c>
       <c r="AY70" s="5">
         <v>106.68372285893837</v>
       </c>
-      <c r="AZ70" s="5"/>
+      <c r="AZ70" s="5">
+        <v>107.1</v>
+      </c>
       <c r="BA70" s="5"/>
       <c r="BB70" s="5"/>
       <c r="BC70" s="4"/>
     </row>
     <row r="71" spans="1:55">
       <c r="A71" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B71" s="3">
         <v>103.5</v>
       </c>
       <c r="C71" s="6">
         <v>107.5</v>
       </c>
       <c r="D71" s="6">
         <v>100.3</v>
       </c>
       <c r="E71" s="5">
         <v>102.8</v>
       </c>
       <c r="F71" s="3">
         <v>102.8</v>
       </c>
       <c r="G71" s="3">
         <v>104.08993808436644</v>
@@ -10252,51 +10360,53 @@
       </c>
       <c r="AR71" s="3">
         <v>98.3</v>
       </c>
       <c r="AS71" s="6">
         <v>97.290429239064352</v>
       </c>
       <c r="AT71" s="6">
         <v>104.4</v>
       </c>
       <c r="AU71" s="5">
         <v>100.1</v>
       </c>
       <c r="AV71" s="3">
         <v>102.54126939939397</v>
       </c>
       <c r="AW71" s="3">
         <v>102.51363558750019</v>
       </c>
       <c r="AX71" s="5">
         <v>102.127679551684</v>
       </c>
       <c r="AY71" s="5">
         <v>102.13883495039673</v>
       </c>
-      <c r="AZ71" s="5"/>
+      <c r="AZ71" s="5">
+        <v>101.6</v>
+      </c>
       <c r="BA71" s="5"/>
       <c r="BB71" s="5"/>
       <c r="BC71" s="4"/>
     </row>
     <row r="72" spans="1:55">
       <c r="A72" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="3">
         <v>112.9</v>
       </c>
       <c r="C72" s="6">
         <v>119.1</v>
       </c>
       <c r="D72" s="6">
         <v>126.9</v>
       </c>
       <c r="E72" s="5">
         <v>127.4</v>
       </c>
       <c r="F72" s="3">
         <v>121</v>
       </c>
       <c r="G72" s="3">
         <v>117.69837937422258</v>
@@ -10402,51 +10512,53 @@
       </c>
       <c r="AR72" s="3">
         <v>120.4</v>
       </c>
       <c r="AS72" s="6">
         <v>122.1504934093191</v>
       </c>
       <c r="AT72" s="6">
         <v>117.8</v>
       </c>
       <c r="AU72" s="5">
         <v>111.5</v>
       </c>
       <c r="AV72" s="3">
         <v>107.04986844764441</v>
       </c>
       <c r="AW72" s="3">
         <v>105.49732489024346</v>
       </c>
       <c r="AX72" s="5">
         <v>103.44849701290227</v>
       </c>
       <c r="AY72" s="5">
         <v>106.44179639965444</v>
       </c>
-      <c r="AZ72" s="5"/>
+      <c r="AZ72" s="5">
+        <v>107</v>
+      </c>
       <c r="BA72" s="5"/>
       <c r="BB72" s="5"/>
       <c r="BC72" s="4"/>
     </row>
     <row r="73" spans="1:55">
       <c r="A73" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B73" s="3">
         <v>97.1</v>
       </c>
       <c r="C73" s="6">
         <v>104.2</v>
       </c>
       <c r="D73" s="6">
         <v>108.2</v>
       </c>
       <c r="E73" s="5">
         <v>108.2</v>
       </c>
       <c r="F73" s="3">
         <v>106.6</v>
       </c>
       <c r="G73" s="3">
         <v>106.96241483444997</v>
@@ -10552,51 +10664,53 @@
       </c>
       <c r="AR73" s="3">
         <v>103.2</v>
       </c>
       <c r="AS73" s="6">
         <v>101.87768854600934</v>
       </c>
       <c r="AT73" s="6">
         <v>101.3</v>
       </c>
       <c r="AU73" s="5">
         <v>99.8</v>
       </c>
       <c r="AV73" s="3">
         <v>101.571057581815</v>
       </c>
       <c r="AW73" s="3">
         <v>104.82376812520944</v>
       </c>
       <c r="AX73" s="5">
         <v>102.6773746228898</v>
       </c>
       <c r="AY73" s="5">
         <v>102.71992304422319</v>
       </c>
-      <c r="AZ73" s="5"/>
+      <c r="AZ73" s="5">
+        <v>102.4</v>
+      </c>
       <c r="BA73" s="5"/>
       <c r="BB73" s="5"/>
       <c r="BC73" s="4"/>
     </row>
     <row r="74" spans="1:55">
       <c r="A74" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B74" s="3">
         <v>100.7</v>
       </c>
       <c r="C74" s="6">
         <v>102.6</v>
       </c>
       <c r="D74" s="6">
         <v>102.4</v>
       </c>
       <c r="E74" s="5">
         <v>102.8</v>
       </c>
       <c r="F74" s="3">
         <v>103.1</v>
       </c>
       <c r="G74" s="3">
         <v>102.73915214973559</v>
@@ -10702,51 +10816,53 @@
       </c>
       <c r="AR74" s="3">
         <v>94.1</v>
       </c>
       <c r="AS74" s="6">
         <v>102.32419469756088</v>
       </c>
       <c r="AT74" s="6">
         <v>108.1</v>
       </c>
       <c r="AU74" s="5">
         <v>105.3</v>
       </c>
       <c r="AV74" s="3">
         <v>104.18580585629719</v>
       </c>
       <c r="AW74" s="3">
         <v>104.29488448245966</v>
       </c>
       <c r="AX74" s="5">
         <v>105.66858782121567</v>
       </c>
       <c r="AY74" s="5">
         <v>107.10831565177823</v>
       </c>
-      <c r="AZ74" s="5"/>
+      <c r="AZ74" s="5">
+        <v>107.4</v>
+      </c>
       <c r="BA74" s="5"/>
       <c r="BB74" s="5"/>
       <c r="BC74" s="4"/>
     </row>
     <row r="75" spans="1:55">
       <c r="A75" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B75" s="3">
         <v>100.8</v>
       </c>
       <c r="C75" s="6">
         <v>105.2</v>
       </c>
       <c r="D75" s="6">
         <v>102.2</v>
       </c>
       <c r="E75" s="5">
         <v>101.4</v>
       </c>
       <c r="F75" s="3">
         <v>101.8</v>
       </c>
       <c r="G75" s="3">
         <v>101.54711528816756</v>
@@ -10852,51 +10968,53 @@
       </c>
       <c r="AR75" s="3">
         <v>110.4</v>
       </c>
       <c r="AS75" s="6">
         <v>104.75132395182349</v>
       </c>
       <c r="AT75" s="6">
         <v>105.5</v>
       </c>
       <c r="AU75" s="5">
         <v>102.9</v>
       </c>
       <c r="AV75" s="3">
         <v>100.40645867404699</v>
       </c>
       <c r="AW75" s="3">
         <v>102.05930354624316</v>
       </c>
       <c r="AX75" s="5">
         <v>99.656112580919071</v>
       </c>
       <c r="AY75" s="5">
         <v>100.28446938904838</v>
       </c>
-      <c r="AZ75" s="5"/>
+      <c r="AZ75" s="5">
+        <v>99.5</v>
+      </c>
       <c r="BA75" s="5"/>
       <c r="BB75" s="5"/>
       <c r="BC75" s="4"/>
     </row>
     <row r="76" spans="1:55">
       <c r="A76" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B76" s="3">
         <v>102</v>
       </c>
       <c r="C76" s="6">
         <v>103</v>
       </c>
       <c r="D76" s="6">
         <v>104.9</v>
       </c>
       <c r="E76" s="5">
         <v>104.8</v>
       </c>
       <c r="F76" s="3">
         <v>105.8</v>
       </c>
       <c r="G76" s="3">
         <v>105.88931027979727</v>
@@ -11002,99 +11120,104 @@
       </c>
       <c r="AR76" s="3">
         <v>99.4</v>
       </c>
       <c r="AS76" s="6">
         <v>91.444287487031133</v>
       </c>
       <c r="AT76" s="6">
         <v>100</v>
       </c>
       <c r="AU76" s="5">
         <v>100</v>
       </c>
       <c r="AV76" s="3">
         <v>99.9</v>
       </c>
       <c r="AW76" s="3">
         <v>98.579890454725799</v>
       </c>
       <c r="AX76" s="5">
         <v>100.45467218702389</v>
       </c>
       <c r="AY76" s="5">
         <v>100.77829808293954</v>
       </c>
-      <c r="AZ76" s="5"/>
+      <c r="AZ76" s="5">
+        <v>101.8</v>
+      </c>
       <c r="BA76" s="5"/>
       <c r="BB76" s="5"/>
       <c r="BC76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="AQ1:BC1"/>
+    <mergeCell ref="AQ20:BC20"/>
+    <mergeCell ref="AQ21:BC21"/>
+    <mergeCell ref="AQ40:BC40"/>
+    <mergeCell ref="AQ59:BC59"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="O1:AA1"/>
+    <mergeCell ref="O20:AA20"/>
+    <mergeCell ref="O21:AA21"/>
+    <mergeCell ref="O40:AA40"/>
+    <mergeCell ref="O59:AA59"/>
     <mergeCell ref="AC1:AO1"/>
     <mergeCell ref="AC20:AO20"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="AC40:AO40"/>
     <mergeCell ref="AC59:AO59"/>
-    <mergeCell ref="O1:AA1"/>
-[...13 lines deleted...]
-    <mergeCell ref="AQ59:BC59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100F52D61E0921EAD448959832941C23911" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5c8d1e4defbaeae74c6e4e776ba5e32">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11103,92 +11226,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B319CE-68F3-4AAE-A79C-C3E353284AB0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4097CA-F2CC-4C08-9165-78B272835A0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B319CE-68F3-4AAE-A79C-C3E353284AB0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026 ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>