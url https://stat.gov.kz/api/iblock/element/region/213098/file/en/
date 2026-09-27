--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -24,51 +24,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="921"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="Symbols" sheetId="18" r:id="rId5"/>
     <sheet name="Indikator" sheetId="17" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="110">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -164,53 +164,50 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>"Report on the commissioning of facilities" 2-КС (year)</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities 2-КС (year)</t>
   </si>
   <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Eskaraeva Gulzira Islamovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Commissiioning of social facilities for the year 2024</t>
@@ -351,50 +348,56 @@
     <t>533.3</t>
   </si>
   <si>
     <t>172.5</t>
   </si>
   <si>
     <t>Commissiioning of social facilities for the year 2026</t>
   </si>
   <si>
     <t>50.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>180.0</t>
   </si>
   <si>
     <t>230.0</t>
   </si>
   <si>
     <t>71.9</t>
   </si>
   <si>
     <t>Since January 2024</t>
+  </si>
+  <si>
+    <t>59.0</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1976,51 +1979,51 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3391,179 +3394,179 @@
       <c r="B3" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="18.75" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="35" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3606,179 +3609,179 @@
       <c r="B3" s="3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="35" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3821,179 +3824,179 @@
       <c r="B3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="35" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4036,179 +4039,179 @@
       <c r="B3" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="32" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="32" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="35" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4483,1173 +4486,1202 @@
       <c r="A13" s="21"/>
       <c r="B13" s="30" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="21"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="27"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="28"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="28"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37:I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="19.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="24"/>
     <col min="2" max="2" width="12" style="24" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="24" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="24" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="24" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="24" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="24" customWidth="1"/>
     <col min="8" max="8" width="12" style="24" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" style="24" customWidth="1"/>
     <col min="10" max="10" width="19.7109375" style="36"/>
     <col min="11" max="16384" width="19.7109375" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75">
       <c r="A1" s="86" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="87"/>
     </row>
     <row r="2" spans="1:9" ht="15.75">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="88"/>
       <c r="B3" s="90" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C3" s="91"/>
       <c r="D3" s="92" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E3" s="91"/>
       <c r="F3" s="92" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G3" s="91"/>
       <c r="H3" s="93" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I3" s="94"/>
     </row>
     <row r="4" spans="1:9" ht="33.75">
       <c r="A4" s="95"/>
       <c r="B4" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="38" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H4" s="39" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="41" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B5" s="42">
         <v>250</v>
       </c>
       <c r="C5" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B6" s="42">
         <v>250</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="46" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B7" s="47">
         <v>750</v>
       </c>
       <c r="C7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="48">
         <v>70</v>
       </c>
       <c r="E7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="44">
         <v>25</v>
       </c>
       <c r="I7" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="49" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B8" s="49">
         <v>750</v>
       </c>
       <c r="C8" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="50">
         <v>70</v>
       </c>
       <c r="E8" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F8" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="44">
         <v>50</v>
       </c>
       <c r="I8" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="51" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B9" s="47">
         <v>750</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="48">
         <v>70</v>
       </c>
       <c r="E9" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="52">
         <v>50</v>
       </c>
       <c r="I9" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B10" s="53">
         <v>750</v>
       </c>
       <c r="C10" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="54">
         <v>70</v>
       </c>
       <c r="E10" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="19">
         <v>50</v>
       </c>
       <c r="I10" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="51" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B11" s="53">
         <v>750</v>
       </c>
       <c r="C11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="54">
         <v>70</v>
       </c>
       <c r="E11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="19">
         <v>50</v>
       </c>
       <c r="I11" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="51" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B12" s="19">
         <v>1170</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="19">
         <v>70</v>
       </c>
       <c r="E12" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H12" s="20">
         <v>50</v>
       </c>
       <c r="I12" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="51" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B13" s="55">
         <v>2100</v>
       </c>
       <c r="C13" s="56" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D13" s="55">
         <v>70</v>
       </c>
       <c r="E13" s="56" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="20">
         <v>50</v>
       </c>
       <c r="I13" s="57" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="51" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B14" s="19">
         <v>2100</v>
       </c>
       <c r="C14" s="56" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D14" s="19">
         <v>70</v>
       </c>
       <c r="E14" s="56" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F14" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G14" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="20">
         <v>65</v>
       </c>
       <c r="I14" s="57" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="51" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B15" s="19">
         <v>2100</v>
       </c>
       <c r="C15" s="56" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D15" s="19">
         <v>120</v>
       </c>
       <c r="E15" s="56" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F15" s="43" t="s">
         <v>38</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="20">
         <v>65</v>
       </c>
       <c r="I15" s="57" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B16" s="59">
         <v>2200</v>
       </c>
       <c r="C16" s="60" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D16" s="59">
         <v>120</v>
       </c>
       <c r="E16" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F16" s="61">
         <v>40</v>
       </c>
       <c r="G16" s="62" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="63">
         <v>560</v>
       </c>
       <c r="I16" s="64" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="18"/>
       <c r="B17" s="19"/>
       <c r="C17" s="56"/>
       <c r="D17" s="19"/>
       <c r="E17" s="56"/>
       <c r="F17" s="55"/>
       <c r="G17" s="65"/>
       <c r="H17" s="20"/>
       <c r="I17" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="15.75">
       <c r="A19" s="86" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B19" s="86"/>
       <c r="C19" s="86"/>
       <c r="D19" s="86"/>
       <c r="E19" s="86"/>
       <c r="F19" s="86"/>
       <c r="G19" s="86"/>
       <c r="H19" s="86"/>
       <c r="I19" s="87"/>
     </row>
     <row r="20" spans="1:9" ht="15.75">
       <c r="A20" s="37"/>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="88"/>
       <c r="B21" s="90" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C21" s="91"/>
       <c r="D21" s="92" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E21" s="91"/>
       <c r="F21" s="92" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G21" s="91"/>
       <c r="H21" s="93" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I21" s="94"/>
     </row>
     <row r="22" spans="1:9" ht="33.75">
       <c r="A22" s="95"/>
       <c r="B22" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="38" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H22" s="39" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="41" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B23" s="42">
         <v>500</v>
       </c>
       <c r="C23" s="43" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D23" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G23" s="44" t="s">
         <v>38</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B24" s="42">
         <v>500</v>
       </c>
       <c r="C24" s="43" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D24" s="66">
         <v>50</v>
       </c>
       <c r="E24" s="43" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="44" t="s">
         <v>38</v>
       </c>
       <c r="H24" s="44" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="46" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B25" s="47">
         <v>500</v>
       </c>
       <c r="C25" s="57" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D25" s="48">
         <v>100</v>
       </c>
       <c r="E25" s="57" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F25" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>38</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="49" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B26" s="49">
         <v>2300</v>
       </c>
       <c r="C26" s="65" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D26" s="50">
         <v>100</v>
       </c>
       <c r="E26" s="65" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F26" s="52" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="52" t="s">
         <v>38</v>
       </c>
       <c r="H26" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="51" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B27" s="47">
         <v>2300</v>
       </c>
       <c r="C27" s="67" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D27" s="48">
         <v>100</v>
       </c>
       <c r="E27" s="68" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="52" t="s">
         <v>38</v>
       </c>
       <c r="H27" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B28" s="53">
         <v>3200</v>
       </c>
       <c r="C28" s="52" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D28" s="54">
         <v>100</v>
       </c>
       <c r="E28" s="68" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>38</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="51" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B29" s="53">
         <v>3200</v>
       </c>
       <c r="C29" s="52" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D29" s="54">
         <v>320</v>
       </c>
       <c r="E29" s="52" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F29" s="19">
         <v>9</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>38</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="51" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B30" s="19">
         <v>3500</v>
       </c>
       <c r="C30" s="52" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D30" s="19">
         <v>390</v>
       </c>
       <c r="E30" s="69" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F30" s="19">
         <v>9</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>38</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="51" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B31" s="55">
         <v>3800</v>
       </c>
       <c r="C31" s="52" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D31" s="55">
         <v>390</v>
       </c>
       <c r="E31" s="69" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F31" s="55">
         <v>9</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>38</v>
       </c>
       <c r="H31" s="20" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="51" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B32" s="19">
         <v>4100</v>
       </c>
       <c r="C32" s="52" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D32" s="19">
         <v>450</v>
       </c>
       <c r="E32" s="70" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F32" s="55">
         <v>9</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H32" s="20" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="51" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B33" s="19">
         <v>4100</v>
       </c>
       <c r="C33" s="71" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D33" s="19">
         <v>510</v>
       </c>
       <c r="E33" s="70" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F33" s="54">
         <v>18</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H33" s="20" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B34" s="59">
         <v>4700</v>
       </c>
       <c r="C34" s="72" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D34" s="59">
         <v>640</v>
       </c>
       <c r="E34" s="73" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F34" s="74">
         <v>69</v>
       </c>
       <c r="G34" s="72" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H34" s="63" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="63" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15.75">
       <c r="A37" s="86" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B37" s="86"/>
       <c r="C37" s="86"/>
       <c r="D37" s="86"/>
       <c r="E37" s="86"/>
       <c r="F37" s="86"/>
       <c r="G37" s="86"/>
       <c r="H37" s="86"/>
       <c r="I37" s="87"/>
     </row>
     <row r="38" spans="1:9" ht="15.75">
       <c r="A38" s="37"/>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="88"/>
       <c r="B39" s="90" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="91"/>
       <c r="D39" s="92" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E39" s="91"/>
       <c r="F39" s="92" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G39" s="91"/>
       <c r="H39" s="93" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I39" s="94"/>
     </row>
     <row r="40" spans="1:9" ht="33.75">
       <c r="A40" s="89"/>
       <c r="B40" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="75" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D40" s="75" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="75" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F40" s="75" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="75" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H40" s="76" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="77" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="78" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="E41" s="80" t="s">
         <v>38</v>
       </c>
       <c r="F41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="G41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="H41" s="79" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="79" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="81" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="F42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="G42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="82" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B43" s="52" t="s">
         <v>38</v>
       </c>
       <c r="C43" s="52" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="54">
         <v>50</v>
       </c>
       <c r="E43" s="52" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F43" s="52" t="s">
         <v>38</v>
       </c>
       <c r="G43" s="52" t="s">
         <v>38</v>
       </c>
       <c r="H43" s="52" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="49" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B44" s="83" t="s">
         <v>38</v>
       </c>
       <c r="C44" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="83">
         <v>110</v>
       </c>
       <c r="E44" s="68" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F44" s="83" t="s">
         <v>38</v>
       </c>
       <c r="G44" s="83" t="s">
         <v>38</v>
       </c>
       <c r="H44" s="83" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="83" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="51" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B45" s="83" t="s">
         <v>38</v>
       </c>
       <c r="C45" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D45" s="54">
         <v>180</v>
       </c>
       <c r="E45" s="65" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F45" s="83" t="s">
         <v>38</v>
       </c>
       <c r="G45" s="83" t="s">
         <v>38</v>
       </c>
       <c r="H45" s="83" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="83" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B46" s="36"/>
       <c r="C46" s="36"/>
       <c r="D46" s="52">
         <v>230</v>
       </c>
       <c r="E46" s="52" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F46" s="36"/>
       <c r="G46" s="36"/>
       <c r="H46" s="36"/>
       <c r="I46" s="36"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="84" t="s">
+      <c r="A47" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="54">
+        <v>230</v>
+      </c>
+      <c r="E47" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="F47" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="G47" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47" s="52" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="84" t="s">
         <v>68</v>
       </c>
-      <c r="B47" s="85" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="74">
+      <c r="B48" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" s="74">
         <v>230</v>
       </c>
-      <c r="E47" s="85" t="s">
-[...11 lines deleted...]
-      <c r="I47" s="85" t="s">
+      <c r="E48" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="F48" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="G48" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="H48" s="85" t="s">
+        <v>38</v>
+      </c>
+      <c r="I48" s="85" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>