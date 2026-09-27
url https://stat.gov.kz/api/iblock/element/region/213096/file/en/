--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="КСП_162101_162107" sheetId="8" r:id="rId4"/>
     <sheet name="КСП 162101, 162107" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="687" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="371">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
     <t>Defination of the indicator</t>
   </si>
   <si>
@@ -147,53 +147,50 @@
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>"Report on completed construction works (services)" 1-КС  (monthly, quarterly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>Volume of construction work for the year 2025</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
@@ -1096,50 +1093,92 @@
     <t>563.8</t>
   </si>
   <si>
     <t>110.3</t>
   </si>
   <si>
     <t>105.2</t>
   </si>
   <si>
     <t>Since January 2025</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Eskaraeva Gulzira Islamovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>87.7</t>
+  </si>
+  <si>
+    <t>72.8</t>
+  </si>
+  <si>
+    <t>103.3</t>
+  </si>
+  <si>
+    <t>71.1</t>
+  </si>
+  <si>
+    <t>1 155.3</t>
+  </si>
+  <si>
+    <t>126.9</t>
+  </si>
+  <si>
+    <t>111.8</t>
+  </si>
+  <si>
+    <t>275.0</t>
+  </si>
+  <si>
+    <t>144.1</t>
+  </si>
+  <si>
+    <t>155.9</t>
+  </si>
+  <si>
+    <t>138.4</t>
+  </si>
+  <si>
+    <t>126.5</t>
+  </si>
+  <si>
+    <t>116.3</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -2502,51 +2541,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2816,66 +2855,69 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1014">
     <cellStyle name="20% - Акцент1 10" xfId="17"/>
     <cellStyle name="20% - Акцент1 11" xfId="18"/>
     <cellStyle name="20% - Акцент1 12" xfId="19"/>
     <cellStyle name="20% - Акцент1 13" xfId="20"/>
     <cellStyle name="20% - Акцент1 14" xfId="21"/>
     <cellStyle name="20% - Акцент1 15" xfId="22"/>
     <cellStyle name="20% - Акцент1 16" xfId="23"/>
     <cellStyle name="20% - Акцент1 17" xfId="24"/>
     <cellStyle name="20% - Акцент1 18" xfId="25"/>
     <cellStyle name="20% - Акцент1 19" xfId="26"/>
     <cellStyle name="20% - Акцент1 2" xfId="27"/>
     <cellStyle name="20% - Акцент1 20" xfId="28"/>
     <cellStyle name="20% - Акцент1 21" xfId="29"/>
     <cellStyle name="20% - Акцент1 22" xfId="30"/>
     <cellStyle name="20% - Акцент1 23" xfId="31"/>
     <cellStyle name="20% - Акцент1 24" xfId="32"/>
     <cellStyle name="20% - Акцент1 25" xfId="33"/>
     <cellStyle name="20% - Акцент1 26" xfId="34"/>
     <cellStyle name="20% - Акцент1 27" xfId="35"/>
     <cellStyle name="20% - Акцент1 28" xfId="36"/>
@@ -4228,51 +4270,51 @@
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -4294,114 +4336,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>41</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="31" t="s">
-        <v>42</v>
+        <v>370</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="117" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="118" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4445,51 +4487,51 @@
       <c r="B3" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>35</v>
       </c>
@@ -4511,114 +4553,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>41</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="31" t="s">
-        <v>42</v>
+        <v>370</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="117" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="118" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4899,1661 +4941,1701 @@
       </c>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="1:5">
       <c r="B15" s="23"/>
     </row>
     <row r="16" spans="1:5">
       <c r="B16" s="23"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y169"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="A18" sqref="A18:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="20" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="77"/>
     <col min="4" max="4" width="9.42578125" style="38" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="20"/>
     <col min="6" max="6" width="8.42578125" style="20" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="20"/>
     <col min="8" max="8" width="8.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="20"/>
     <col min="10" max="10" width="8.85546875" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="20"/>
     <col min="12" max="12" width="9" style="20" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="20"/>
     <col min="14" max="14" width="9.140625" style="20" customWidth="1"/>
     <col min="15" max="15" width="11.5703125" style="20"/>
     <col min="16" max="16" width="9" style="20" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="20"/>
     <col min="18" max="18" width="8.140625" style="20" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="20"/>
     <col min="20" max="20" width="8.85546875" style="20" customWidth="1"/>
     <col min="21" max="21" width="11.5703125" style="20"/>
     <col min="22" max="22" width="9" style="20" customWidth="1"/>
     <col min="23" max="23" width="11.5703125" style="20"/>
     <col min="24" max="24" width="9" style="20" customWidth="1"/>
     <col min="25" max="16384" width="11.5703125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15" customHeight="1">
-      <c r="A1" s="122" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="123"/>
+      <c r="A1" s="126" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
     </row>
     <row r="2" spans="1:25" ht="15" customHeight="1">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="124"/>
-      <c r="B3" s="121" t="s">
+      <c r="A3" s="123"/>
+      <c r="B3" s="122" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="121"/>
+      <c r="D3" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="120"/>
-      <c r="D3" s="119" t="s">
+      <c r="E3" s="125"/>
+      <c r="F3" s="120" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="126"/>
-      <c r="F3" s="119" t="s">
+      <c r="G3" s="121"/>
+      <c r="H3" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="120"/>
-      <c r="H3" s="119" t="s">
+      <c r="I3" s="121"/>
+      <c r="J3" s="120" t="s">
+        <v>37</v>
+      </c>
+      <c r="K3" s="121"/>
+      <c r="L3" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="I3" s="120"/>
-[...4 lines deleted...]
-      <c r="L3" s="119" t="s">
+      <c r="M3" s="121"/>
+      <c r="N3" s="120" t="s">
         <v>48</v>
       </c>
-      <c r="M3" s="120"/>
-      <c r="N3" s="119" t="s">
+      <c r="O3" s="121"/>
+      <c r="P3" s="120" t="s">
         <v>49</v>
       </c>
-      <c r="O3" s="120"/>
-      <c r="P3" s="119" t="s">
+      <c r="Q3" s="121"/>
+      <c r="R3" s="120" t="s">
         <v>50</v>
       </c>
-      <c r="Q3" s="120"/>
-      <c r="R3" s="119" t="s">
+      <c r="S3" s="121"/>
+      <c r="T3" s="120" t="s">
         <v>51</v>
       </c>
-      <c r="S3" s="120"/>
-      <c r="T3" s="119" t="s">
+      <c r="U3" s="121"/>
+      <c r="V3" s="120" t="s">
         <v>52</v>
       </c>
-      <c r="U3" s="120"/>
-      <c r="V3" s="119" t="s">
+      <c r="W3" s="121"/>
+      <c r="X3" s="120" t="s">
         <v>53</v>
       </c>
-      <c r="W3" s="120"/>
-[...3 lines deleted...]
-      <c r="Y3" s="121"/>
+      <c r="Y3" s="122"/>
     </row>
     <row r="4" spans="1:25" s="39" customFormat="1" ht="45">
-      <c r="A4" s="125"/>
+      <c r="A4" s="124"/>
       <c r="B4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="U4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Y4" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="44">
         <v>5212</v>
       </c>
       <c r="C5" s="45" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D5" s="46">
         <v>5011</v>
       </c>
       <c r="E5" s="47" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F5" s="46">
         <v>25753</v>
       </c>
       <c r="G5" s="47" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H5" s="46">
         <v>14930</v>
       </c>
       <c r="I5" s="47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J5" s="46">
         <v>20307</v>
       </c>
       <c r="K5" s="47" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L5" s="48">
         <v>40744</v>
       </c>
       <c r="M5" s="49" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="N5" s="50">
         <v>24467</v>
       </c>
       <c r="O5" s="51" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="P5" s="46">
         <v>27808</v>
       </c>
       <c r="Q5" s="47" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="R5" s="46">
         <v>42613</v>
       </c>
       <c r="S5" s="47" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T5" s="46">
         <v>28507</v>
       </c>
       <c r="U5" s="47" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V5" s="46">
         <v>61014</v>
       </c>
       <c r="W5" s="47" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="X5" s="46">
         <v>69462</v>
       </c>
       <c r="Y5" s="52" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B6" s="54">
         <v>4650</v>
       </c>
       <c r="C6" s="55" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D6" s="46">
         <v>4477</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F6" s="46">
         <v>12451</v>
       </c>
       <c r="G6" s="47" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H6" s="46">
         <v>10270</v>
       </c>
       <c r="I6" s="47" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J6" s="46">
         <v>13509</v>
       </c>
       <c r="K6" s="47" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L6" s="56">
         <v>13942</v>
       </c>
       <c r="M6" s="57" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="N6" s="58">
         <v>14899</v>
       </c>
       <c r="O6" s="59" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="P6" s="46">
         <v>15744</v>
       </c>
       <c r="Q6" s="47" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="R6" s="46">
         <v>18851</v>
       </c>
       <c r="S6" s="47" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="T6" s="46">
         <v>15602</v>
       </c>
       <c r="U6" s="47" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V6" s="46">
         <v>36658</v>
       </c>
       <c r="W6" s="47" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="X6" s="46">
         <v>21224</v>
       </c>
       <c r="Y6" s="52" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L7" s="63" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M7" s="63" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N7" s="64"/>
       <c r="O7" s="64"/>
       <c r="P7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="Q7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="R7" s="46">
         <v>6</v>
       </c>
       <c r="S7" s="47" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="U7" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V7" s="61"/>
       <c r="W7" s="61"/>
       <c r="X7" s="46">
         <v>67</v>
       </c>
       <c r="Y7" s="52" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="68" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="65" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B8" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C8" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D8" s="46"/>
       <c r="E8" s="47"/>
       <c r="F8" s="58">
         <v>1916</v>
       </c>
       <c r="G8" s="59" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H8" s="46">
         <v>48</v>
       </c>
       <c r="I8" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J8" s="46">
         <v>37</v>
       </c>
       <c r="K8" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L8" s="66">
         <v>4264</v>
       </c>
       <c r="M8" s="67" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N8" s="58">
         <v>664</v>
       </c>
       <c r="O8" s="59" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="P8" s="46">
         <v>1507</v>
       </c>
       <c r="Q8" s="47" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="R8" s="46">
         <v>6015</v>
       </c>
       <c r="S8" s="47" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="T8" s="46">
         <v>6844</v>
       </c>
       <c r="U8" s="47" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="V8" s="58">
         <v>2937</v>
       </c>
       <c r="W8" s="59" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="X8" s="46">
         <v>8090</v>
       </c>
       <c r="Y8" s="52" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B9" s="55">
         <v>122</v>
       </c>
       <c r="C9" s="55" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D9" s="46"/>
       <c r="E9" s="47"/>
       <c r="F9" s="58">
         <v>1988</v>
       </c>
       <c r="G9" s="59" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H9" s="46">
         <v>775</v>
       </c>
       <c r="I9" s="47" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="J9" s="46">
         <v>908</v>
       </c>
       <c r="K9" s="47" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="L9" s="56">
         <v>1481</v>
       </c>
       <c r="M9" s="69" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="N9" s="58">
         <v>2400</v>
       </c>
       <c r="O9" s="59" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="P9" s="46">
         <v>110</v>
       </c>
       <c r="Q9" s="47" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="R9" s="46">
         <v>1175</v>
       </c>
       <c r="S9" s="47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="T9" s="46">
         <v>602</v>
       </c>
       <c r="U9" s="47" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V9" s="58">
         <v>560</v>
       </c>
       <c r="W9" s="59" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="X9" s="46">
         <v>994</v>
       </c>
       <c r="Y9" s="52" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="53" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B10" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C10" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D10" s="46">
         <v>17</v>
       </c>
       <c r="E10" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F10" s="58">
         <v>2241</v>
       </c>
       <c r="G10" s="59" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H10" s="46">
         <v>868</v>
       </c>
       <c r="I10" s="47" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="J10" s="46">
         <v>2738</v>
       </c>
       <c r="K10" s="47" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L10" s="56">
         <v>2911</v>
       </c>
       <c r="M10" s="57" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="N10" s="58">
         <v>3004</v>
       </c>
       <c r="O10" s="59" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="P10" s="46">
         <v>3674</v>
       </c>
       <c r="Q10" s="47" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="R10" s="46">
         <v>6931</v>
       </c>
       <c r="S10" s="47" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="T10" s="46">
         <v>2230</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="V10" s="58">
         <v>10305</v>
       </c>
       <c r="W10" s="59" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="X10" s="46">
         <v>17285</v>
       </c>
       <c r="Y10" s="52" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B11" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C11" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D11" s="46">
         <v>35</v>
       </c>
       <c r="E11" s="47" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F11" s="58">
         <v>956</v>
       </c>
       <c r="G11" s="59" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="H11" s="46"/>
       <c r="I11" s="47"/>
       <c r="J11" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K11" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L11" s="56">
         <v>4658</v>
       </c>
       <c r="M11" s="57" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="N11" s="58">
         <v>2349</v>
       </c>
       <c r="O11" s="59" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="P11" s="46">
         <v>556</v>
       </c>
       <c r="Q11" s="47" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="R11" s="46">
         <v>2739</v>
       </c>
       <c r="S11" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T11" s="46">
         <v>600</v>
       </c>
       <c r="U11" s="47" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="V11" s="58">
         <v>1809</v>
       </c>
       <c r="W11" s="59" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="X11" s="46">
         <v>7023</v>
       </c>
       <c r="Y11" s="52" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="53" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B12" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C12" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D12" s="46"/>
       <c r="E12" s="47"/>
       <c r="F12" s="58">
         <v>429</v>
       </c>
       <c r="G12" s="59" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H12" s="46"/>
       <c r="I12" s="47"/>
       <c r="J12" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K12" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L12" s="56">
         <v>1956</v>
       </c>
       <c r="M12" s="57" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N12" s="58">
         <v>249</v>
       </c>
       <c r="O12" s="59" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="P12" s="46">
         <v>3778</v>
       </c>
       <c r="Q12" s="47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="R12" s="46">
         <v>32</v>
       </c>
       <c r="S12" s="52" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="T12" s="46">
         <v>1646</v>
       </c>
       <c r="U12" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V12" s="58">
         <v>1845</v>
       </c>
       <c r="W12" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="X12" s="46">
         <v>1339</v>
       </c>
       <c r="Y12" s="52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B13" s="55">
         <v>384</v>
       </c>
       <c r="C13" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D13" s="46">
         <v>465</v>
       </c>
       <c r="E13" s="47" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F13" s="58">
         <v>3199</v>
       </c>
       <c r="G13" s="59" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H13" s="46">
         <v>1045</v>
       </c>
       <c r="I13" s="47" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="J13" s="46">
         <v>104</v>
       </c>
       <c r="K13" s="47" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="L13" s="56">
         <v>7390</v>
       </c>
       <c r="M13" s="57" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="N13" s="58">
         <v>195</v>
       </c>
       <c r="O13" s="59" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="P13" s="46">
         <v>251</v>
       </c>
       <c r="Q13" s="52" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="R13" s="46">
         <v>4799</v>
       </c>
       <c r="S13" s="47" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T13" s="46">
         <v>845</v>
       </c>
       <c r="U13" s="47" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="V13" s="58">
         <v>4150</v>
       </c>
       <c r="W13" s="59" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="X13" s="46">
         <v>5710</v>
       </c>
       <c r="Y13" s="52" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="70" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B14" s="71">
         <v>56</v>
       </c>
       <c r="C14" s="71" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D14" s="72">
         <v>17</v>
       </c>
       <c r="E14" s="73">
         <v>45811</v>
       </c>
       <c r="F14" s="72">
         <v>2573</v>
       </c>
       <c r="G14" s="73" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H14" s="72">
         <v>1924</v>
       </c>
       <c r="I14" s="73" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J14" s="72">
         <v>3011</v>
       </c>
       <c r="K14" s="73" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="L14" s="74">
         <v>4142</v>
       </c>
       <c r="M14" s="75" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N14" s="72">
         <v>707</v>
       </c>
       <c r="O14" s="73" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="P14" s="72">
         <v>2188</v>
       </c>
       <c r="Q14" s="73" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R14" s="72">
         <v>2065</v>
       </c>
       <c r="S14" s="73" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="T14" s="72">
         <v>138</v>
       </c>
       <c r="U14" s="73" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V14" s="72">
         <v>2750</v>
       </c>
       <c r="W14" s="73" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="X14" s="72">
         <v>7730</v>
       </c>
       <c r="Y14" s="76" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
       <c r="Y15" s="78"/>
     </row>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="79"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1"/>
     <row r="18" spans="1:25" ht="15" customHeight="1">
-      <c r="A18" s="122" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="123"/>
+      <c r="A18" s="126" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18" s="126"/>
+      <c r="C18" s="126"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="127"/>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
       <c r="A19" s="36"/>
       <c r="B19" s="36"/>
       <c r="C19" s="37"/>
     </row>
     <row r="20" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="124"/>
-      <c r="B20" s="121" t="s">
+      <c r="A20" s="123"/>
+      <c r="B20" s="122" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="121"/>
+      <c r="D20" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="C20" s="120"/>
-      <c r="D20" s="119" t="s">
+      <c r="E20" s="125"/>
+      <c r="F20" s="120" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="126"/>
-      <c r="F20" s="119" t="s">
+      <c r="G20" s="121"/>
+      <c r="H20" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="120"/>
-      <c r="H20" s="119" t="s">
+      <c r="I20" s="121"/>
+      <c r="J20" s="120" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="121"/>
+      <c r="L20" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="I20" s="120"/>
-[...4 lines deleted...]
-      <c r="L20" s="119" t="s">
+      <c r="M20" s="121"/>
+      <c r="N20" s="120" t="s">
         <v>48</v>
       </c>
-      <c r="M20" s="120"/>
-      <c r="N20" s="119" t="s">
+      <c r="O20" s="121"/>
+      <c r="P20" s="120" t="s">
         <v>49</v>
       </c>
-      <c r="O20" s="120"/>
-      <c r="P20" s="119" t="s">
+      <c r="Q20" s="121"/>
+      <c r="R20" s="120" t="s">
         <v>50</v>
       </c>
-      <c r="Q20" s="120"/>
-      <c r="R20" s="119" t="s">
+      <c r="S20" s="121"/>
+      <c r="T20" s="120" t="s">
         <v>51</v>
       </c>
-      <c r="S20" s="120"/>
-      <c r="T20" s="119" t="s">
+      <c r="U20" s="121"/>
+      <c r="V20" s="120" t="s">
         <v>52</v>
       </c>
-      <c r="U20" s="120"/>
-      <c r="V20" s="119" t="s">
+      <c r="W20" s="121"/>
+      <c r="X20" s="120" t="s">
         <v>53</v>
       </c>
-      <c r="W20" s="120"/>
-[...3 lines deleted...]
-      <c r="Y20" s="121"/>
+      <c r="Y20" s="122"/>
     </row>
     <row r="21" spans="1:25" s="39" customFormat="1" ht="45">
-      <c r="A21" s="125"/>
+      <c r="A21" s="124"/>
       <c r="B21" s="40" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="M21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="N21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="O21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Q21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="S21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="U21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="W21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Y21" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B22" s="44">
         <v>6243</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D22" s="50">
         <v>11466</v>
       </c>
       <c r="E22" s="51" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F22" s="46">
         <v>28898</v>
       </c>
       <c r="G22" s="47" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H22" s="50">
         <v>22278</v>
       </c>
       <c r="I22" s="51" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J22" s="46">
         <v>27663</v>
       </c>
       <c r="K22" s="47" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L22" s="50">
         <v>60998</v>
       </c>
       <c r="M22" s="51" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="N22" s="46">
         <v>39168</v>
       </c>
       <c r="O22" s="47" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="Q22" s="47"/>
+        <v>163</v>
+      </c>
+      <c r="P22" s="50">
+        <v>26456</v>
+      </c>
+      <c r="Q22" s="51" t="s">
+        <v>357</v>
+      </c>
       <c r="R22" s="46"/>
       <c r="S22" s="47"/>
       <c r="T22" s="46"/>
       <c r="U22" s="47"/>
       <c r="V22" s="46"/>
       <c r="W22" s="47"/>
       <c r="X22" s="46"/>
       <c r="Y22" s="52"/>
     </row>
     <row r="23" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B23" s="54">
         <v>5775</v>
       </c>
       <c r="C23" s="55" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D23" s="58">
         <v>4427</v>
       </c>
       <c r="E23" s="59" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F23" s="58">
         <v>17568</v>
       </c>
       <c r="G23" s="47" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H23" s="58">
         <v>7592</v>
       </c>
       <c r="I23" s="59" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="J23" s="46">
         <v>16578</v>
       </c>
       <c r="K23" s="47" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="L23" s="58">
         <v>21067</v>
       </c>
       <c r="M23" s="59" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="N23" s="46">
         <v>26165</v>
       </c>
       <c r="O23" s="47" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="Q23" s="47"/>
+        <v>170</v>
+      </c>
+      <c r="P23" s="58">
+        <v>14397</v>
+      </c>
+      <c r="Q23" s="59" t="s">
+        <v>358</v>
+      </c>
       <c r="R23" s="46"/>
       <c r="S23" s="47"/>
       <c r="T23" s="46"/>
       <c r="U23" s="47"/>
       <c r="V23" s="46"/>
       <c r="W23" s="47"/>
       <c r="X23" s="46"/>
       <c r="Y23" s="52"/>
     </row>
     <row r="24" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B24" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C24" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G24" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J24" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K24" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L24" s="58">
         <v>23</v>
       </c>
       <c r="M24" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N24" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="O24" s="55" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="Q24" s="62"/>
+        <v>82</v>
+      </c>
+      <c r="P24" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q24" s="55" t="s">
+        <v>82</v>
+      </c>
       <c r="R24" s="46"/>
       <c r="S24" s="47"/>
       <c r="T24" s="62"/>
       <c r="U24" s="62"/>
       <c r="V24" s="61"/>
       <c r="W24" s="61"/>
       <c r="X24" s="46"/>
       <c r="Y24" s="52"/>
     </row>
     <row r="25" spans="1:25" s="68" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="65" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C25" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D25" s="58">
         <v>2350</v>
       </c>
       <c r="E25" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F25" s="58">
         <v>61</v>
       </c>
       <c r="G25" s="47" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H25" s="58">
         <v>10737</v>
       </c>
       <c r="I25" s="59" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J25" s="46">
         <v>185</v>
       </c>
       <c r="K25" s="47" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="L25" s="58">
         <v>8377</v>
       </c>
       <c r="M25" s="59" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="N25" s="46">
         <v>392</v>
       </c>
       <c r="O25" s="47" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="Q25" s="47"/>
+        <v>176</v>
+      </c>
+      <c r="P25" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q25" s="55" t="s">
+        <v>82</v>
+      </c>
       <c r="R25" s="46"/>
       <c r="S25" s="47"/>
       <c r="T25" s="46"/>
       <c r="U25" s="47"/>
       <c r="V25" s="58"/>
       <c r="W25" s="59"/>
       <c r="X25" s="46"/>
       <c r="Y25" s="52"/>
     </row>
     <row r="26" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B26" s="55">
         <v>200</v>
       </c>
       <c r="C26" s="55" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D26" s="58">
         <v>368</v>
       </c>
       <c r="E26" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F26" s="58">
         <v>2474</v>
       </c>
       <c r="G26" s="47" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H26" s="58">
         <v>273</v>
       </c>
       <c r="I26" s="59" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="J26" s="46">
         <v>1309</v>
       </c>
       <c r="K26" s="47" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L26" s="58">
         <v>1519</v>
       </c>
       <c r="M26" s="59" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="N26" s="46">
         <v>5170</v>
       </c>
       <c r="O26" s="47" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="Q26" s="47"/>
+        <v>182</v>
+      </c>
+      <c r="P26" s="58">
+        <v>129</v>
+      </c>
+      <c r="Q26" s="59" t="s">
+        <v>361</v>
+      </c>
       <c r="R26" s="46"/>
       <c r="S26" s="47"/>
       <c r="T26" s="46"/>
       <c r="U26" s="47"/>
       <c r="V26" s="58"/>
       <c r="W26" s="59"/>
       <c r="X26" s="46"/>
       <c r="Y26" s="52"/>
     </row>
     <row r="27" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="53" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B27" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C27" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D27" s="58">
         <v>687</v>
       </c>
       <c r="E27" s="59" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F27" s="58">
         <v>2089</v>
       </c>
       <c r="G27" s="47" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H27" s="58">
         <v>688</v>
       </c>
       <c r="I27" s="59" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="J27" s="46">
         <v>4267</v>
       </c>
       <c r="K27" s="47" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="L27" s="58">
         <v>8276</v>
       </c>
       <c r="M27" s="59" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="N27" s="46">
         <v>895</v>
       </c>
       <c r="O27" s="47" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-      <c r="Q27" s="47"/>
+        <v>188</v>
+      </c>
+      <c r="P27" s="58">
+        <v>5876</v>
+      </c>
+      <c r="Q27" s="59" t="s">
+        <v>342</v>
+      </c>
       <c r="R27" s="46"/>
       <c r="S27" s="47"/>
       <c r="T27" s="46"/>
       <c r="U27" s="47"/>
       <c r="V27" s="58"/>
       <c r="W27" s="59"/>
       <c r="X27" s="46"/>
       <c r="Y27" s="52"/>
     </row>
     <row r="28" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B28" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C28" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D28" s="58">
         <v>1916</v>
       </c>
       <c r="E28" s="59" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F28" s="58">
         <v>74</v>
       </c>
       <c r="G28" s="52" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H28" s="58" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I28" s="59" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J28" s="46" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K28" s="47" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L28" s="58">
         <v>5230</v>
       </c>
       <c r="M28" s="59" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="N28" s="46">
         <v>1889</v>
       </c>
       <c r="O28" s="47" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="Q28" s="47"/>
+        <v>192</v>
+      </c>
+      <c r="P28" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q28" s="55" t="s">
+        <v>82</v>
+      </c>
       <c r="R28" s="46"/>
       <c r="S28" s="47"/>
       <c r="T28" s="46"/>
       <c r="U28" s="47"/>
       <c r="V28" s="58"/>
       <c r="W28" s="59"/>
       <c r="X28" s="46"/>
       <c r="Y28" s="52"/>
     </row>
     <row r="29" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="53" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B29" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C29" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D29" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E29" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="58">
         <v>513</v>
       </c>
       <c r="G29" s="47" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H29" s="58" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I29" s="59" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J29" s="46" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K29" s="47" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L29" s="58">
         <v>4605</v>
       </c>
       <c r="M29" s="59" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="N29" s="62" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="O29" s="62" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="Q29" s="47"/>
+        <v>82</v>
+      </c>
+      <c r="P29" s="58">
+        <v>4076</v>
+      </c>
+      <c r="Q29" s="59" t="s">
+        <v>359</v>
+      </c>
       <c r="R29" s="46"/>
       <c r="S29" s="52"/>
       <c r="T29" s="46"/>
       <c r="U29" s="60"/>
       <c r="V29" s="58"/>
       <c r="W29" s="59"/>
       <c r="X29" s="46"/>
       <c r="Y29" s="52"/>
     </row>
     <row r="30" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B30" s="55">
         <v>75</v>
       </c>
       <c r="C30" s="81" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D30" s="58">
         <v>1466</v>
       </c>
       <c r="E30" s="59" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F30" s="58">
         <v>3252</v>
       </c>
       <c r="G30" s="47" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H30" s="58">
         <v>843</v>
       </c>
       <c r="I30" s="59" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J30" s="46">
         <v>1855</v>
       </c>
       <c r="K30" s="47" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="L30" s="58">
         <v>7611</v>
       </c>
       <c r="M30" s="59" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="N30" s="46">
         <v>1292</v>
       </c>
       <c r="O30" s="60" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="Q30" s="52"/>
+        <v>82</v>
+      </c>
+      <c r="P30" s="58">
+        <v>290</v>
+      </c>
+      <c r="Q30" s="55" t="s">
+        <v>82</v>
+      </c>
       <c r="R30" s="46"/>
       <c r="S30" s="47"/>
       <c r="T30" s="46"/>
       <c r="U30" s="47"/>
       <c r="V30" s="58"/>
       <c r="W30" s="59"/>
       <c r="X30" s="46"/>
       <c r="Y30" s="52"/>
     </row>
     <row r="31" spans="1:25" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="70" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B31" s="71">
         <v>193</v>
       </c>
       <c r="C31" s="71" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D31" s="72">
         <v>252</v>
       </c>
       <c r="E31" s="73" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F31" s="72">
         <v>2867</v>
       </c>
       <c r="G31" s="73" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H31" s="72">
         <v>2145</v>
       </c>
       <c r="I31" s="73" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="J31" s="72">
         <v>3469</v>
       </c>
       <c r="K31" s="73" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="L31" s="72">
         <v>4290</v>
       </c>
       <c r="M31" s="73" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="N31" s="72">
         <v>3365</v>
       </c>
       <c r="O31" s="73" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="Q31" s="73"/>
+        <v>206</v>
+      </c>
+      <c r="P31" s="72">
+        <v>1688</v>
+      </c>
+      <c r="Q31" s="73" t="s">
+        <v>360</v>
+      </c>
       <c r="R31" s="72"/>
       <c r="S31" s="73"/>
       <c r="T31" s="72"/>
       <c r="U31" s="73"/>
       <c r="V31" s="72"/>
       <c r="W31" s="73"/>
       <c r="X31" s="72"/>
       <c r="Y31" s="76"/>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1">
       <c r="Y32" s="78"/>
     </row>
     <row r="33" spans="1:1" ht="15" customHeight="1">
       <c r="A33" s="79"/>
     </row>
     <row r="34" spans="1:1" ht="15" customHeight="1"/>
     <row r="35" spans="1:1" ht="15" customHeight="1"/>
     <row r="36" spans="1:1" ht="15" customHeight="1"/>
     <row r="37" spans="1:1" ht="15" customHeight="1"/>
     <row r="38" spans="1:1" ht="15" customHeight="1"/>
     <row r="39" spans="1:1" ht="15" customHeight="1"/>
     <row r="40" spans="1:1" ht="15" customHeight="1"/>
     <row r="41" spans="1:1" ht="15" customHeight="1"/>
     <row r="42" spans="1:1" ht="15" customHeight="1"/>
     <row r="43" spans="1:1" ht="15" customHeight="1"/>
@@ -6668,1783 +6750,1823 @@
     <row r="152" ht="15" customHeight="1"/>
     <row r="153" ht="15" customHeight="1"/>
     <row r="154" ht="15" customHeight="1"/>
     <row r="155" ht="15" customHeight="1"/>
     <row r="156" ht="15" customHeight="1"/>
     <row r="157" ht="15" customHeight="1"/>
     <row r="158" ht="15" customHeight="1"/>
     <row r="159" ht="15" customHeight="1"/>
     <row r="160" ht="15" customHeight="1"/>
     <row r="161" ht="15" customHeight="1"/>
     <row r="162" ht="15" customHeight="1"/>
     <row r="163" ht="15" customHeight="1"/>
     <row r="164" ht="15" customHeight="1"/>
     <row r="165" ht="15" customHeight="1"/>
     <row r="166" ht="15" customHeight="1"/>
     <row r="167" ht="15" customHeight="1"/>
     <row r="168" ht="15" customHeight="1"/>
     <row r="169" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
-    <mergeCell ref="R3:S3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="P20:Q20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y67"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A18" sqref="A18:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="39" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="39"/>
     <col min="3" max="3" width="9.140625" style="68"/>
     <col min="4" max="4" width="9.140625" style="84"/>
     <col min="5" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75">
-      <c r="A1" s="122" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="123"/>
+      <c r="A1" s="126" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
       <c r="F1" s="35"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="82"/>
       <c r="B2" s="82"/>
       <c r="C2" s="83"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1">
-      <c r="A3" s="124"/>
-[...4 lines deleted...]
-      <c r="D3" s="127" t="s">
+      <c r="A3" s="123"/>
+      <c r="B3" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="128"/>
+      <c r="D3" s="128" t="s">
+        <v>207</v>
+      </c>
+      <c r="E3" s="128"/>
+      <c r="F3" s="128" t="s">
         <v>208</v>
       </c>
-      <c r="E3" s="127"/>
-      <c r="F3" s="127" t="s">
+      <c r="G3" s="128"/>
+      <c r="H3" s="128" t="s">
         <v>209</v>
       </c>
-      <c r="G3" s="127"/>
-      <c r="H3" s="127" t="s">
+      <c r="I3" s="128"/>
+      <c r="J3" s="128" t="s">
         <v>210</v>
       </c>
-      <c r="I3" s="127"/>
-      <c r="J3" s="127" t="s">
+      <c r="K3" s="128"/>
+      <c r="L3" s="128" t="s">
         <v>211</v>
       </c>
-      <c r="K3" s="127"/>
-      <c r="L3" s="127" t="s">
+      <c r="M3" s="128"/>
+      <c r="N3" s="128" t="s">
         <v>212</v>
       </c>
-      <c r="M3" s="127"/>
-      <c r="N3" s="127" t="s">
+      <c r="O3" s="128"/>
+      <c r="P3" s="128" t="s">
         <v>213</v>
       </c>
-      <c r="O3" s="127"/>
-      <c r="P3" s="127" t="s">
+      <c r="Q3" s="128"/>
+      <c r="R3" s="128" t="s">
         <v>214</v>
       </c>
-      <c r="Q3" s="127"/>
-      <c r="R3" s="127" t="s">
+      <c r="S3" s="128"/>
+      <c r="T3" s="128" t="s">
         <v>215</v>
       </c>
-      <c r="S3" s="127"/>
-      <c r="T3" s="127" t="s">
+      <c r="U3" s="128"/>
+      <c r="V3" s="128" t="s">
         <v>216</v>
       </c>
-      <c r="U3" s="127"/>
-      <c r="V3" s="127" t="s">
+      <c r="W3" s="128"/>
+      <c r="X3" s="128" t="s">
         <v>217</v>
       </c>
-      <c r="W3" s="127"/>
-[...3 lines deleted...]
-      <c r="Y3" s="119"/>
+      <c r="Y3" s="120"/>
     </row>
     <row r="4" spans="1:25" ht="78.75">
-      <c r="A4" s="125"/>
+      <c r="A4" s="124"/>
       <c r="B4" s="40" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="L4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="N4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="R4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="T4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="U4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="V4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="X4" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Y4" s="33" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
       <c r="A5" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B5" s="44">
         <v>5212</v>
       </c>
       <c r="C5" s="45" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D5" s="85">
         <v>10223</v>
       </c>
       <c r="E5" s="86" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F5" s="85">
         <v>35976</v>
       </c>
       <c r="G5" s="86" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H5" s="87">
         <v>50906</v>
       </c>
       <c r="I5" s="88" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="J5" s="85">
         <v>71213</v>
       </c>
       <c r="K5" s="89" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="L5" s="90">
         <v>111957</v>
       </c>
       <c r="M5" s="91" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="N5" s="44">
         <v>136424</v>
       </c>
       <c r="O5" s="92" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="P5" s="46">
         <v>164232</v>
       </c>
       <c r="Q5" s="47" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="R5" s="46">
         <v>206846</v>
       </c>
       <c r="S5" s="47" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="T5" s="46">
         <v>235353</v>
       </c>
       <c r="U5" s="47" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="V5" s="44">
         <v>296366</v>
       </c>
       <c r="W5" s="45" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="X5" s="44">
         <v>365828</v>
       </c>
       <c r="Y5" s="93" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1">
       <c r="A6" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B6" s="54">
         <v>4650</v>
       </c>
       <c r="C6" s="55" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D6" s="94">
         <v>9127</v>
       </c>
       <c r="E6" s="95" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F6" s="94">
         <v>21578</v>
       </c>
       <c r="G6" s="95" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H6" s="87">
         <v>31848</v>
       </c>
       <c r="I6" s="88" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="J6" s="94">
         <v>45357</v>
       </c>
       <c r="K6" s="96" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="L6" s="90">
         <v>59298</v>
       </c>
       <c r="M6" s="91" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="N6" s="54">
         <v>74198</v>
       </c>
       <c r="O6" s="97" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="P6" s="46">
         <v>89942</v>
       </c>
       <c r="Q6" s="47" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="R6" s="46">
         <v>108793</v>
       </c>
       <c r="S6" s="47" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="T6" s="46">
         <v>124394</v>
       </c>
       <c r="U6" s="47" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="V6" s="54">
         <v>161052</v>
       </c>
       <c r="W6" s="55" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="X6" s="54">
         <v>182276</v>
       </c>
       <c r="Y6" s="81" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1">
       <c r="A7" s="53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E7" s="95" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G7" s="95" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H7" s="98" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I7" s="98" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M7" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="O7" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="P7" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="Q7" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="R7" s="46">
         <v>6</v>
       </c>
       <c r="S7" s="52" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="T7" s="46">
         <v>6</v>
       </c>
       <c r="U7" s="52" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="V7" s="55">
         <v>6</v>
       </c>
       <c r="W7" s="81" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="X7" s="55">
         <v>73</v>
       </c>
       <c r="Y7" s="81" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:25" ht="15" customHeight="1">
       <c r="A8" s="65" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B8" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C8" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D8" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E8" s="95" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F8" s="94">
         <v>1916</v>
       </c>
       <c r="G8" s="95" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="H8" s="87">
         <v>1964</v>
       </c>
       <c r="I8" s="88" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J8" s="94">
         <v>2001</v>
       </c>
       <c r="K8" s="96" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="L8" s="90">
         <v>6265</v>
       </c>
       <c r="M8" s="99" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="N8" s="54">
         <v>6929</v>
       </c>
       <c r="O8" s="55" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="P8" s="46">
         <v>8436</v>
       </c>
       <c r="Q8" s="47" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="R8" s="46">
         <v>14451</v>
       </c>
       <c r="S8" s="47" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="T8" s="46">
         <v>21295</v>
       </c>
       <c r="U8" s="47" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="V8" s="54">
         <v>24231</v>
       </c>
       <c r="W8" s="55" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="X8" s="54">
         <v>32321</v>
       </c>
       <c r="Y8" s="81" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="15" customHeight="1">
       <c r="A9" s="53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B9" s="55">
         <v>122</v>
       </c>
       <c r="C9" s="55" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D9" s="96">
         <v>121</v>
       </c>
       <c r="E9" s="95" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F9" s="94">
         <v>2110</v>
       </c>
       <c r="G9" s="95" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H9" s="87">
         <v>2884</v>
       </c>
       <c r="I9" s="88" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J9" s="94">
         <v>3792</v>
       </c>
       <c r="K9" s="96" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="L9" s="90">
         <v>5274</v>
       </c>
       <c r="M9" s="91" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="N9" s="54">
         <v>7674</v>
       </c>
       <c r="O9" s="55" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="P9" s="46">
         <v>7784</v>
       </c>
       <c r="Q9" s="47" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="R9" s="46">
         <v>8959</v>
       </c>
       <c r="S9" s="47" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T9" s="46">
         <v>9561</v>
       </c>
       <c r="U9" s="47" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V9" s="54">
         <v>10121</v>
       </c>
       <c r="W9" s="55" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="X9" s="54">
         <v>11115</v>
       </c>
       <c r="Y9" s="81" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15" customHeight="1">
       <c r="A10" s="53" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B10" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C10" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D10" s="96">
         <v>17</v>
       </c>
       <c r="E10" s="100" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F10" s="94">
         <v>2258</v>
       </c>
       <c r="G10" s="95" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="H10" s="87">
         <v>3126</v>
       </c>
       <c r="I10" s="88" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J10" s="94">
         <v>5864</v>
       </c>
       <c r="K10" s="96" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="L10" s="90">
         <v>8775</v>
       </c>
       <c r="M10" s="91" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="N10" s="54">
         <v>11779</v>
       </c>
       <c r="O10" s="55" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="P10" s="46">
         <v>15453</v>
       </c>
       <c r="Q10" s="47" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="R10" s="46">
         <v>22384</v>
       </c>
       <c r="S10" s="47" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="T10" s="46">
         <v>24613</v>
       </c>
       <c r="U10" s="47" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="V10" s="54">
         <v>34919</v>
       </c>
       <c r="W10" s="55" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="X10" s="54">
         <v>52204</v>
       </c>
       <c r="Y10" s="81" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:25" ht="15" customHeight="1">
       <c r="A11" s="53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B11" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C11" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D11" s="96">
         <v>35</v>
       </c>
       <c r="E11" s="95" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F11" s="96">
         <v>991</v>
       </c>
       <c r="G11" s="95" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H11" s="87">
         <v>991</v>
       </c>
       <c r="I11" s="88" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J11" s="96">
         <v>991</v>
       </c>
       <c r="K11" s="96" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="L11" s="90">
         <v>5649</v>
       </c>
       <c r="M11" s="91" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="N11" s="54">
         <v>7998</v>
       </c>
       <c r="O11" s="55" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="P11" s="46">
         <v>8554</v>
       </c>
       <c r="Q11" s="47" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="R11" s="46">
         <v>11294</v>
       </c>
       <c r="S11" s="47" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="T11" s="46">
         <v>11894</v>
       </c>
       <c r="U11" s="47" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="V11" s="54">
         <v>13703</v>
       </c>
       <c r="W11" s="55" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="X11" s="54">
         <v>20726</v>
       </c>
       <c r="Y11" s="81" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="15" customHeight="1">
       <c r="A12" s="53" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B12" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C12" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D12" s="96" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="95" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F12" s="96">
         <v>429</v>
       </c>
       <c r="G12" s="95" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H12" s="87">
         <v>429</v>
       </c>
       <c r="I12" s="88" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J12" s="96">
         <v>429</v>
       </c>
       <c r="K12" s="96" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="L12" s="90">
         <v>2385</v>
       </c>
       <c r="M12" s="91" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="N12" s="54">
         <v>2633</v>
       </c>
       <c r="O12" s="55" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="P12" s="46">
         <v>6411</v>
       </c>
       <c r="Q12" s="47" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="R12" s="46">
         <v>6443</v>
       </c>
       <c r="S12" s="47" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="T12" s="46">
         <v>8090</v>
       </c>
       <c r="U12" s="47" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="V12" s="54">
         <v>9935</v>
       </c>
       <c r="W12" s="55" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="X12" s="54">
         <v>11273</v>
       </c>
       <c r="Y12" s="81" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="15" customHeight="1">
       <c r="A13" s="53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B13" s="55">
         <v>384</v>
       </c>
       <c r="C13" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D13" s="96">
         <v>849</v>
       </c>
       <c r="E13" s="95" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F13" s="94">
         <v>4048</v>
       </c>
       <c r="G13" s="95" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H13" s="87">
         <v>5093</v>
       </c>
       <c r="I13" s="88" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="J13" s="94">
         <v>5197</v>
       </c>
       <c r="K13" s="95" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="L13" s="90">
         <v>12587</v>
       </c>
       <c r="M13" s="91" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="N13" s="54">
         <v>12782</v>
       </c>
       <c r="O13" s="55" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="P13" s="58">
         <v>13033</v>
       </c>
       <c r="Q13" s="59" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="R13" s="46">
         <v>17832</v>
       </c>
       <c r="S13" s="47" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="T13" s="46">
         <v>18678</v>
       </c>
       <c r="U13" s="47" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="V13" s="54">
         <v>22827</v>
       </c>
       <c r="W13" s="55" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="X13" s="54">
         <v>28538</v>
       </c>
       <c r="Y13" s="81" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
       <c r="A14" s="70" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B14" s="71">
         <v>56</v>
       </c>
       <c r="C14" s="71" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D14" s="101">
         <v>74</v>
       </c>
       <c r="E14" s="102" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F14" s="103">
         <v>2646</v>
       </c>
       <c r="G14" s="104" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H14" s="105">
         <v>4571</v>
       </c>
       <c r="I14" s="106" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J14" s="103">
         <v>7582</v>
       </c>
       <c r="K14" s="101" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="L14" s="107">
         <v>11724</v>
       </c>
       <c r="M14" s="108" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="N14" s="109">
         <v>12431</v>
       </c>
       <c r="O14" s="71" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="P14" s="72">
         <v>14619</v>
       </c>
       <c r="Q14" s="73" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="R14" s="72">
         <v>16684</v>
       </c>
       <c r="S14" s="73" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="T14" s="72">
         <v>16822</v>
       </c>
       <c r="U14" s="73" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="V14" s="109">
         <v>19572</v>
       </c>
       <c r="W14" s="71" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="X14" s="109">
         <v>27302</v>
       </c>
       <c r="Y14" s="76" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1"/>
     <row r="16" spans="1:25" ht="15" customHeight="1">
       <c r="A16" s="79"/>
     </row>
     <row r="17" spans="1:25" ht="15" customHeight="1"/>
     <row r="18" spans="1:25" ht="15" customHeight="1">
-      <c r="A18" s="122" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="123"/>
+      <c r="A18" s="126" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18" s="127"/>
+      <c r="C18" s="127"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="127"/>
       <c r="F18" s="35"/>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
       <c r="A19" s="82"/>
       <c r="B19" s="82"/>
       <c r="C19" s="83"/>
     </row>
     <row r="20" spans="1:25" ht="15" customHeight="1">
-      <c r="A20" s="124"/>
-[...4 lines deleted...]
-      <c r="D20" s="127" t="s">
+      <c r="A20" s="123"/>
+      <c r="B20" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="128"/>
+      <c r="D20" s="128" t="s">
+        <v>207</v>
+      </c>
+      <c r="E20" s="128"/>
+      <c r="F20" s="128" t="s">
         <v>208</v>
       </c>
-      <c r="E20" s="127"/>
-      <c r="F20" s="127" t="s">
+      <c r="G20" s="128"/>
+      <c r="H20" s="128" t="s">
         <v>209</v>
       </c>
-      <c r="G20" s="127"/>
-      <c r="H20" s="127" t="s">
+      <c r="I20" s="128"/>
+      <c r="J20" s="128" t="s">
         <v>210</v>
       </c>
-      <c r="I20" s="127"/>
-      <c r="J20" s="127" t="s">
+      <c r="K20" s="128"/>
+      <c r="L20" s="128" t="s">
         <v>211</v>
       </c>
-      <c r="K20" s="127"/>
-      <c r="L20" s="127" t="s">
+      <c r="M20" s="128"/>
+      <c r="N20" s="128" t="s">
         <v>212</v>
       </c>
-      <c r="M20" s="127"/>
-      <c r="N20" s="127" t="s">
+      <c r="O20" s="128"/>
+      <c r="P20" s="128" t="s">
         <v>213</v>
       </c>
-      <c r="O20" s="127"/>
-      <c r="P20" s="127" t="s">
+      <c r="Q20" s="128"/>
+      <c r="R20" s="128" t="s">
         <v>214</v>
       </c>
-      <c r="Q20" s="127"/>
-      <c r="R20" s="127" t="s">
+      <c r="S20" s="128"/>
+      <c r="T20" s="128" t="s">
         <v>215</v>
       </c>
-      <c r="S20" s="127"/>
-      <c r="T20" s="127" t="s">
+      <c r="U20" s="128"/>
+      <c r="V20" s="128" t="s">
         <v>216</v>
       </c>
-      <c r="U20" s="127"/>
-      <c r="V20" s="127" t="s">
+      <c r="W20" s="128"/>
+      <c r="X20" s="128" t="s">
         <v>217</v>
       </c>
-      <c r="W20" s="127"/>
-[...3 lines deleted...]
-      <c r="Y20" s="119"/>
+      <c r="Y20" s="120"/>
     </row>
     <row r="21" spans="1:25" ht="78.75">
-      <c r="A21" s="125"/>
+      <c r="A21" s="124"/>
       <c r="B21" s="40" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="L21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="M21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="N21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="O21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Q21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="R21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="S21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="T21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="U21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="V21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="W21" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="X21" s="42" t="s">
         <v>4</v>
       </c>
       <c r="Y21" s="33" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="22" spans="1:25" ht="15" customHeight="1">
       <c r="A22" s="43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B22" s="44">
         <v>6243</v>
       </c>
       <c r="C22" s="45" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D22" s="46">
         <v>17709</v>
       </c>
       <c r="E22" s="47" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F22" s="87">
         <v>46608</v>
       </c>
       <c r="G22" s="88" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="H22" s="44">
         <v>68886</v>
       </c>
       <c r="I22" s="45" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="J22" s="46">
         <v>96549</v>
       </c>
       <c r="K22" s="47" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="L22" s="46">
         <v>157547</v>
       </c>
       <c r="M22" s="47" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="N22" s="110">
         <v>196714</v>
       </c>
       <c r="O22" s="111" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-      <c r="Q22" s="47"/>
+        <v>314</v>
+      </c>
+      <c r="P22" s="110">
+        <v>223171</v>
+      </c>
+      <c r="Q22" s="111" t="s">
+        <v>362</v>
+      </c>
       <c r="R22" s="46"/>
       <c r="S22" s="47"/>
       <c r="T22" s="46"/>
       <c r="U22" s="47"/>
       <c r="V22" s="44"/>
       <c r="W22" s="45"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="93"/>
     </row>
     <row r="23" spans="1:25" ht="15" customHeight="1">
       <c r="A23" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B23" s="54">
         <v>5775</v>
       </c>
       <c r="C23" s="55" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D23" s="46">
         <v>10202</v>
       </c>
       <c r="E23" s="47" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F23" s="87">
         <v>27770</v>
       </c>
       <c r="G23" s="88" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H23" s="54">
         <v>35362</v>
       </c>
       <c r="I23" s="55" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J23" s="46">
         <v>51941</v>
       </c>
       <c r="K23" s="47" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="L23" s="46">
         <v>73008</v>
       </c>
       <c r="M23" s="47" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="N23" s="112">
         <v>99173</v>
       </c>
       <c r="O23" s="113" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-      <c r="Q23" s="47"/>
+        <v>319</v>
+      </c>
+      <c r="P23" s="112">
+        <v>113570</v>
+      </c>
+      <c r="Q23" s="113" t="s">
+        <v>363</v>
+      </c>
       <c r="R23" s="46"/>
       <c r="S23" s="47"/>
       <c r="T23" s="46"/>
       <c r="U23" s="47"/>
       <c r="V23" s="54"/>
       <c r="W23" s="55"/>
       <c r="X23" s="54"/>
       <c r="Y23" s="81"/>
     </row>
     <row r="24" spans="1:25" ht="15" customHeight="1">
       <c r="A24" s="53" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B24" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C24" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D24" s="96"/>
       <c r="E24" s="95"/>
       <c r="F24" s="114" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G24" s="114" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H24" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I24" s="55" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K24" s="80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L24" s="46">
         <v>23</v>
       </c>
       <c r="M24" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N24" s="113">
         <v>23</v>
       </c>
       <c r="O24" s="113" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="Q24" s="60"/>
+        <v>82</v>
+      </c>
+      <c r="P24" s="113">
+        <v>23</v>
+      </c>
+      <c r="Q24" s="113" t="s">
+        <v>82</v>
+      </c>
       <c r="R24" s="46"/>
       <c r="S24" s="52"/>
       <c r="T24" s="46"/>
       <c r="U24" s="52"/>
       <c r="V24" s="55"/>
       <c r="W24" s="81"/>
       <c r="X24" s="55"/>
       <c r="Y24" s="81"/>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1">
       <c r="A25" s="65" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C25" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D25" s="46">
         <v>2350</v>
       </c>
       <c r="E25" s="60" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F25" s="87">
         <v>2411</v>
       </c>
       <c r="G25" s="88" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="H25" s="54">
         <v>13148</v>
       </c>
       <c r="I25" s="55" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="J25" s="46">
         <v>13333</v>
       </c>
       <c r="K25" s="47" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="L25" s="46">
         <v>21710</v>
       </c>
       <c r="M25" s="47" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="N25" s="112">
         <v>22102</v>
       </c>
       <c r="O25" s="113" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-      <c r="Q25" s="47"/>
+        <v>324</v>
+      </c>
+      <c r="P25" s="112">
+        <v>22102</v>
+      </c>
+      <c r="Q25" s="119" t="s">
+        <v>364</v>
+      </c>
       <c r="R25" s="46"/>
       <c r="S25" s="47"/>
       <c r="T25" s="46"/>
       <c r="U25" s="47"/>
       <c r="V25" s="54"/>
       <c r="W25" s="55"/>
       <c r="X25" s="54"/>
       <c r="Y25" s="81"/>
     </row>
     <row r="26" spans="1:25" ht="15" customHeight="1">
       <c r="A26" s="53" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B26" s="55">
         <v>200</v>
       </c>
       <c r="C26" s="55" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D26" s="46">
         <v>568</v>
       </c>
       <c r="E26" s="47" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F26" s="87">
         <v>3042</v>
       </c>
       <c r="G26" s="88" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="H26" s="54">
         <v>3315</v>
       </c>
       <c r="I26" s="55" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="J26" s="46">
         <v>4624</v>
       </c>
       <c r="K26" s="47" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="L26" s="46">
         <v>6143</v>
       </c>
       <c r="M26" s="47" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N26" s="112">
         <v>11314</v>
       </c>
       <c r="O26" s="113" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="Q26" s="47"/>
+        <v>329</v>
+      </c>
+      <c r="P26" s="112">
+        <v>11442</v>
+      </c>
+      <c r="Q26" s="119" t="s">
+        <v>365</v>
+      </c>
       <c r="R26" s="46"/>
       <c r="S26" s="47"/>
       <c r="T26" s="46"/>
       <c r="U26" s="47"/>
       <c r="V26" s="54"/>
       <c r="W26" s="55"/>
       <c r="X26" s="54"/>
       <c r="Y26" s="81"/>
     </row>
     <row r="27" spans="1:25" ht="15" customHeight="1">
       <c r="A27" s="53" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B27" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C27" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D27" s="46">
         <v>687</v>
       </c>
       <c r="E27" s="47" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F27" s="87">
         <v>2776</v>
       </c>
       <c r="G27" s="88" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H27" s="54">
         <v>3464</v>
       </c>
       <c r="I27" s="55" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J27" s="46">
         <v>7731</v>
       </c>
       <c r="K27" s="47" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="L27" s="46">
         <v>16008</v>
       </c>
       <c r="M27" s="47" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="N27" s="112">
         <v>16902</v>
       </c>
       <c r="O27" s="113" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="Q27" s="47"/>
+        <v>224</v>
+      </c>
+      <c r="P27" s="112">
+        <v>22778</v>
+      </c>
+      <c r="Q27" s="119" t="s">
+        <v>366</v>
+      </c>
       <c r="R27" s="46"/>
       <c r="S27" s="47"/>
       <c r="T27" s="46"/>
       <c r="U27" s="47"/>
       <c r="V27" s="54"/>
       <c r="W27" s="55"/>
       <c r="X27" s="54"/>
       <c r="Y27" s="81"/>
     </row>
     <row r="28" spans="1:25" ht="15" customHeight="1">
       <c r="A28" s="53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B28" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C28" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D28" s="46">
         <v>1916</v>
       </c>
       <c r="E28" s="47" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="F28" s="87">
         <v>1990</v>
       </c>
       <c r="G28" s="88" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="H28" s="54">
         <v>1990</v>
       </c>
       <c r="I28" s="55" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="J28" s="46">
         <v>1990</v>
       </c>
       <c r="K28" s="47" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="L28" s="46">
         <v>7220</v>
       </c>
       <c r="M28" s="47" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="N28" s="112">
         <v>9108</v>
       </c>
       <c r="O28" s="113" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="Q28" s="47"/>
+        <v>164</v>
+      </c>
+      <c r="P28" s="112">
+        <v>9109</v>
+      </c>
+      <c r="Q28" s="119" t="s">
+        <v>291</v>
+      </c>
       <c r="R28" s="46"/>
       <c r="S28" s="47"/>
       <c r="T28" s="46"/>
       <c r="U28" s="47"/>
       <c r="V28" s="54"/>
       <c r="W28" s="55"/>
       <c r="X28" s="54"/>
       <c r="Y28" s="81"/>
     </row>
     <row r="29" spans="1:25" ht="15" customHeight="1">
       <c r="A29" s="53" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B29" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C29" s="55" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D29" s="96"/>
       <c r="E29" s="95"/>
       <c r="F29" s="87">
         <v>513</v>
       </c>
       <c r="G29" s="88" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H29" s="55">
         <v>513</v>
       </c>
       <c r="I29" s="55" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J29" s="46">
         <v>513</v>
       </c>
       <c r="K29" s="47" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="L29" s="46">
         <v>5118</v>
       </c>
       <c r="M29" s="47" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="N29" s="112">
         <v>5118</v>
       </c>
       <c r="O29" s="113" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-      <c r="Q29" s="47"/>
+        <v>343</v>
+      </c>
+      <c r="P29" s="112">
+        <v>9194</v>
+      </c>
+      <c r="Q29" s="113" t="s">
+        <v>367</v>
+      </c>
       <c r="R29" s="46"/>
       <c r="S29" s="47"/>
       <c r="T29" s="46"/>
       <c r="U29" s="47"/>
       <c r="V29" s="54"/>
       <c r="W29" s="55"/>
       <c r="X29" s="54"/>
       <c r="Y29" s="81"/>
     </row>
     <row r="30" spans="1:25" ht="15" customHeight="1">
       <c r="A30" s="53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B30" s="55">
         <v>75</v>
       </c>
       <c r="C30" s="81" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D30" s="58">
         <v>1541</v>
       </c>
       <c r="E30" s="59" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F30" s="87">
         <v>4793</v>
       </c>
       <c r="G30" s="88" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="H30" s="54">
         <v>5637</v>
       </c>
       <c r="I30" s="55" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="J30" s="46">
         <v>7491</v>
       </c>
       <c r="K30" s="47" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="L30" s="46">
         <v>15102</v>
       </c>
       <c r="M30" s="47" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N30" s="112">
         <v>16394</v>
       </c>
       <c r="O30" s="113" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-      <c r="Q30" s="59"/>
+        <v>347</v>
+      </c>
+      <c r="P30" s="112">
+        <v>16684</v>
+      </c>
+      <c r="Q30" s="113" t="s">
+        <v>368</v>
+      </c>
       <c r="R30" s="46"/>
       <c r="S30" s="47"/>
       <c r="T30" s="46"/>
       <c r="U30" s="47"/>
       <c r="V30" s="54"/>
       <c r="W30" s="55"/>
       <c r="X30" s="54"/>
       <c r="Y30" s="81"/>
     </row>
     <row r="31" spans="1:25" ht="15" customHeight="1">
       <c r="A31" s="70" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B31" s="71">
         <v>193</v>
       </c>
       <c r="C31" s="71" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D31" s="72">
         <v>445</v>
       </c>
       <c r="E31" s="73" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F31" s="105">
         <v>3313</v>
       </c>
       <c r="G31" s="106" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="H31" s="109">
         <v>5457</v>
       </c>
       <c r="I31" s="71" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="J31" s="72">
         <v>8926</v>
       </c>
       <c r="K31" s="73" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="L31" s="72">
         <v>13215</v>
       </c>
       <c r="M31" s="73" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N31" s="115">
         <v>16580</v>
       </c>
       <c r="O31" s="116" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="Q31" s="73"/>
+        <v>71</v>
+      </c>
+      <c r="P31" s="115">
+        <v>18269</v>
+      </c>
+      <c r="Q31" s="116" t="s">
+        <v>369</v>
+      </c>
       <c r="R31" s="72"/>
       <c r="S31" s="73"/>
       <c r="T31" s="72"/>
       <c r="U31" s="73"/>
       <c r="V31" s="109"/>
       <c r="W31" s="71"/>
       <c r="X31" s="109"/>
       <c r="Y31" s="76"/>
     </row>
     <row r="32" spans="1:25" ht="15" customHeight="1"/>
     <row r="33" spans="1:1" ht="15" customHeight="1">
       <c r="A33" s="79"/>
     </row>
     <row r="34" spans="1:1" ht="15" customHeight="1"/>
     <row r="35" spans="1:1" ht="15" customHeight="1"/>
     <row r="36" spans="1:1" ht="15" customHeight="1"/>
     <row r="37" spans="1:1" ht="15" customHeight="1"/>
     <row r="38" spans="1:1" ht="15" customHeight="1"/>
     <row r="39" spans="1:1" ht="15" customHeight="1"/>
     <row r="40" spans="1:1" ht="15" customHeight="1"/>
     <row r="41" spans="1:1" ht="15" customHeight="1"/>
     <row r="42" spans="1:1" ht="15" customHeight="1"/>
     <row r="43" spans="1:1" ht="15" customHeight="1"/>
     <row r="44" spans="1:1" ht="15" customHeight="1"/>
     <row r="45" spans="1:1" ht="15" customHeight="1"/>
     <row r="46" spans="1:1" ht="15" customHeight="1"/>
     <row r="47" spans="1:1" ht="15" customHeight="1"/>
     <row r="48" spans="1:1" ht="15" customHeight="1"/>
     <row r="49" ht="15" customHeight="1"/>
     <row r="50" ht="15" customHeight="1"/>
     <row r="51" ht="15" customHeight="1"/>
     <row r="52" ht="15" customHeight="1"/>
     <row r="53" ht="15" customHeight="1"/>
     <row r="54" ht="15" customHeight="1"/>
     <row r="55" ht="15" customHeight="1"/>
     <row r="56" ht="15" customHeight="1"/>
     <row r="57" ht="15" customHeight="1"/>
     <row r="58" ht="15" customHeight="1"/>
     <row r="59" ht="15" customHeight="1"/>
     <row r="60" ht="15" customHeight="1"/>
     <row r="61" ht="15" customHeight="1"/>
     <row r="62" ht="15" customHeight="1"/>
     <row r="63" ht="15" customHeight="1"/>
     <row r="64" ht="15" customHeight="1"/>
     <row r="65" ht="15" customHeight="1"/>
     <row r="66" ht="15" customHeight="1"/>
     <row r="67" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
-    <mergeCell ref="V20:W20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>