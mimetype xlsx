--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -30,51 +30,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="847"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId2"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="Indikator month" sheetId="13" r:id="rId8"/>
     <sheet name="Indikator period" sheetId="14" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="854" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="942" uniqueCount="279">
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
     <t>Defination of the indicator</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
@@ -195,53 +195,50 @@
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
     <t>The commissioning of residential buildings</t>
   </si>
   <si>
     <t>Of them</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>"Report on the commissioning of facilities" 2-КС (monthly), "Report on the commissioning of facilities by individual developers" 1-ИС (monthly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
     <t>Report on the commissioning of facilities by individual developers 1-ИС (monthly)</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Residential buildings commissioned, sq.meters of total area </t>
   </si>
   <si>
     <t>Percentage to appropriate  month of last year</t>
   </si>
   <si>
     <t>Number of apartments, units</t>
   </si>
   <si>
     <t>population</t>
   </si>
   <si>
     <t>percentage to appropriate  month of last year</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>110.8</t>
@@ -799,50 +796,122 @@
     <t>89.2</t>
   </si>
   <si>
     <t>124.8</t>
   </si>
   <si>
     <t>91.3</t>
   </si>
   <si>
     <t>111.1</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Eskaraeva Gulzira Islamovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>August 2026</t>
+  </si>
+  <si>
+    <t>106.1</t>
+  </si>
+  <si>
+    <t>110.6</t>
+  </si>
+  <si>
+    <t>103.4</t>
+  </si>
+  <si>
+    <t>92.1</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>96.8</t>
+  </si>
+  <si>
+    <t>144.1</t>
+  </si>
+  <si>
+    <t>108.4</t>
+  </si>
+  <si>
+    <t>118.3</t>
+  </si>
+  <si>
+    <t>86.8</t>
+  </si>
+  <si>
+    <t>90.4</t>
+  </si>
+  <si>
+    <t>89.8</t>
+  </si>
+  <si>
+    <t>69.3</t>
+  </si>
+  <si>
+    <t>99.8</t>
+  </si>
+  <si>
+    <t>137.4</t>
+  </si>
+  <si>
+    <t>164.2</t>
+  </si>
+  <si>
+    <t>79.5</t>
+  </si>
+  <si>
+    <t>86.1</t>
+  </si>
+  <si>
+    <t>205.9</t>
+  </si>
+  <si>
+    <t>79.2</t>
+  </si>
+  <si>
+    <t>66.7</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2211,51 +2280,51 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -2416,80 +2485,83 @@
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1007">
     <cellStyle name="20% - Акцент1 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 15" xfId="14"/>
     <cellStyle name="20% - Акцент1 16" xfId="15"/>
     <cellStyle name="20% - Акцент1 17" xfId="16"/>
     <cellStyle name="20% - Акцент1 18" xfId="17"/>
     <cellStyle name="20% - Акцент1 19" xfId="18"/>
     <cellStyle name="20% - Акцент1 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 20" xfId="20"/>
     <cellStyle name="20% - Акцент1 21" xfId="21"/>
     <cellStyle name="20% - Акцент1 22" xfId="22"/>
     <cellStyle name="20% - Акцент1 23" xfId="23"/>
     <cellStyle name="20% - Акцент1 24" xfId="24"/>
     <cellStyle name="20% - Акцент1 25" xfId="25"/>
     <cellStyle name="20% - Акцент1 26" xfId="26"/>
     <cellStyle name="20% - Акцент1 27" xfId="27"/>
@@ -3917,114 +3989,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4133,114 +4205,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4349,114 +4421,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4565,114 +4637,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4781,114 +4853,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4997,114 +5069,114 @@
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="71" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="71" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="73" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -5380,4008 +5452,4542 @@
       <c r="B13" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="9"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="15"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="16"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="16"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H99"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="A101" sqref="A101:G101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="12" customWidth="1"/>
     <col min="2" max="7" width="17.7109375" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="28"/>
     <col min="9" max="16384" width="8.85546875" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="84"/>
-[...4 lines deleted...]
-      <c r="G1" s="84"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
     </row>
     <row r="2" spans="1:8" ht="15.75">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="76" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+    </row>
+    <row r="4" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A4" s="76"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="74"/>
-[...17 lines deleted...]
-      <c r="B5" s="78" t="s">
+      <c r="C5" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="79" t="s">
+      <c r="D5" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="83"/>
+      <c r="F5" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="G5" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="33.75">
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D6" s="30" t="s">
+      <c r="E6" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G6" s="83"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="85"/>
     </row>
     <row r="7" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="33">
         <v>83601</v>
       </c>
       <c r="C7" s="34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D7" s="35">
         <v>41603</v>
       </c>
       <c r="E7" s="36" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F7" s="33">
         <v>919</v>
       </c>
       <c r="G7" s="34" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B8" s="33">
         <v>64499</v>
       </c>
       <c r="C8" s="34" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D8" s="35">
         <v>22501</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F8" s="33">
         <v>795</v>
       </c>
       <c r="G8" s="34" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H8" s="35"/>
     </row>
     <row r="9" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B9" s="33">
         <v>1705</v>
       </c>
       <c r="C9" s="34" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D9" s="35">
         <v>1705</v>
       </c>
       <c r="E9" s="36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F9" s="33">
         <v>11</v>
       </c>
       <c r="G9" s="34" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H9" s="35"/>
     </row>
     <row r="10" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B10" s="33">
         <v>1571</v>
       </c>
       <c r="C10" s="34" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D10" s="35">
         <v>1571</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F10" s="33">
         <v>8</v>
       </c>
       <c r="G10" s="34" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H10" s="35"/>
     </row>
     <row r="11" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B11" s="33">
         <v>4750</v>
       </c>
       <c r="C11" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D11" s="35">
         <v>4750</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F11" s="33">
         <v>25</v>
       </c>
       <c r="G11" s="34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H11" s="35"/>
     </row>
     <row r="12" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B12" s="33">
         <v>2110</v>
       </c>
       <c r="C12" s="34" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D12" s="35">
         <v>2110</v>
       </c>
       <c r="E12" s="36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F12" s="33">
         <v>11</v>
       </c>
       <c r="G12" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H12" s="35"/>
     </row>
     <row r="13" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B13" s="33">
         <v>1740</v>
       </c>
       <c r="C13" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D13" s="35">
         <v>1740</v>
       </c>
       <c r="E13" s="36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F13" s="33">
         <v>11</v>
       </c>
       <c r="G13" s="34" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H13" s="35"/>
     </row>
     <row r="14" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B14" s="33">
         <v>1647</v>
       </c>
       <c r="C14" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D14" s="35">
         <v>1647</v>
       </c>
       <c r="E14" s="36" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F14" s="33">
         <v>9</v>
       </c>
       <c r="G14" s="34" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H14" s="35"/>
     </row>
     <row r="15" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="41">
         <v>5579</v>
       </c>
       <c r="C15" s="42" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D15" s="41">
         <v>5579</v>
       </c>
       <c r="E15" s="42" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F15" s="41">
         <v>49</v>
       </c>
       <c r="G15" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="H15" s="43"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="76" t="s">
         <v>90</v>
       </c>
-      <c r="H15" s="43"/>
-[...10 lines deleted...]
-      <c r="G17" s="74"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="74"/>
-[...5 lines deleted...]
-      <c r="G18" s="75"/>
+      <c r="A18" s="76"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="76"/>
-      <c r="B19" s="78" t="s">
+      <c r="A19" s="78"/>
+      <c r="B19" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="79" t="s">
+      <c r="D19" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="83"/>
+      <c r="F19" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D19" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F19" s="78" t="s">
+      <c r="G19" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="33.75">
+      <c r="A20" s="79"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G19" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D20" s="30" t="s">
+      <c r="E20" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E20" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G20" s="83"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="85"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B21" s="44">
         <v>29423</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D21" s="44">
         <v>29423</v>
       </c>
       <c r="E21" s="45" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F21" s="44">
         <v>166</v>
       </c>
       <c r="G21" s="45" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B22" s="35">
         <v>8193</v>
       </c>
       <c r="C22" s="36" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D22" s="35">
         <v>8193</v>
       </c>
       <c r="E22" s="36" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F22" s="35">
         <v>30</v>
       </c>
       <c r="G22" s="36" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B23" s="35">
         <v>2111</v>
       </c>
       <c r="C23" s="36" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D23" s="35">
         <v>2111</v>
       </c>
       <c r="E23" s="36" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F23" s="35">
         <v>14</v>
       </c>
       <c r="G23" s="36" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B24" s="35">
         <v>1450</v>
       </c>
       <c r="C24" s="36" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D24" s="35">
         <v>1450</v>
       </c>
       <c r="E24" s="36" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F24" s="35">
         <v>8</v>
       </c>
       <c r="G24" s="36" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B25" s="35">
         <v>6297</v>
       </c>
       <c r="C25" s="36" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D25" s="35">
         <v>6297</v>
       </c>
       <c r="E25" s="36" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F25" s="35">
         <v>45</v>
       </c>
       <c r="G25" s="36" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="35">
         <v>2178</v>
       </c>
       <c r="C26" s="36" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D26" s="35">
         <v>2178</v>
       </c>
       <c r="E26" s="36" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F26" s="35">
         <v>12</v>
       </c>
       <c r="G26" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B27" s="46">
         <v>1826</v>
       </c>
       <c r="C27" s="47" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D27" s="46">
         <v>1826</v>
       </c>
       <c r="E27" s="47" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F27" s="46">
         <v>22</v>
       </c>
       <c r="G27" s="47" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B28" s="46">
         <v>1320</v>
       </c>
       <c r="C28" s="47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D28" s="46">
         <v>1320</v>
       </c>
       <c r="E28" s="47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F28" s="46">
         <v>8</v>
       </c>
       <c r="G28" s="47" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B29" s="41">
         <v>6048</v>
       </c>
       <c r="C29" s="42" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D29" s="41">
         <v>6048</v>
       </c>
       <c r="E29" s="42" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F29" s="41">
         <v>27</v>
       </c>
       <c r="G29" s="42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="76" t="s">
         <v>105</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G31" s="74"/>
+      <c r="B31" s="76"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="74"/>
-[...5 lines deleted...]
-      <c r="G32" s="75"/>
+      <c r="A32" s="76"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="76"/>
-      <c r="B33" s="78" t="s">
+      <c r="A33" s="78"/>
+      <c r="B33" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C33" s="79" t="s">
+      <c r="D33" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="83"/>
+      <c r="F33" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D33" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F33" s="78" t="s">
+      <c r="G33" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="33.75">
+      <c r="A34" s="79"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="82"/>
+      <c r="D34" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G33" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D34" s="30" t="s">
+      <c r="E34" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E34" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G34" s="83"/>
+      <c r="F34" s="80"/>
+      <c r="G34" s="85"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B35" s="33">
         <v>46402</v>
       </c>
       <c r="C35" s="45" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D35" s="33">
         <v>46402</v>
       </c>
       <c r="E35" s="34" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F35" s="48">
         <v>221</v>
       </c>
       <c r="G35" s="49" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B36" s="50">
         <v>17127</v>
       </c>
       <c r="C36" s="36" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D36" s="33">
         <v>17127</v>
       </c>
       <c r="E36" s="34" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F36" s="46">
         <v>61</v>
       </c>
       <c r="G36" s="47" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B37" s="50">
         <v>3734</v>
       </c>
       <c r="C37" s="36" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D37" s="46">
         <v>3734</v>
       </c>
       <c r="E37" s="47" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F37" s="46">
         <v>23</v>
       </c>
       <c r="G37" s="47" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B38" s="50">
         <v>1450</v>
       </c>
       <c r="C38" s="36" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D38" s="46">
         <v>1450</v>
       </c>
       <c r="E38" s="47" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F38" s="46">
         <v>7</v>
       </c>
       <c r="G38" s="47" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B39" s="50">
         <v>6102</v>
       </c>
       <c r="C39" s="36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D39" s="46">
         <v>6102</v>
       </c>
       <c r="E39" s="47" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F39" s="46">
         <v>24</v>
       </c>
       <c r="G39" s="47" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B40" s="50">
         <v>8197</v>
       </c>
       <c r="C40" s="36" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D40" s="46">
         <v>8197</v>
       </c>
       <c r="E40" s="47" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F40" s="46">
         <v>38</v>
       </c>
       <c r="G40" s="47" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B41" s="50">
         <v>2330</v>
       </c>
       <c r="C41" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D41" s="46">
         <v>2330</v>
       </c>
       <c r="E41" s="47" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F41" s="46">
         <v>28</v>
       </c>
       <c r="G41" s="47" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B42" s="50">
         <v>2002</v>
       </c>
       <c r="C42" s="36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D42" s="46">
         <v>2002</v>
       </c>
       <c r="E42" s="47" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F42" s="46">
         <v>12</v>
       </c>
       <c r="G42" s="47" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B43" s="51">
         <v>5460</v>
       </c>
       <c r="C43" s="42" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D43" s="51">
         <v>5460</v>
       </c>
       <c r="E43" s="52" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F43" s="51">
         <v>28</v>
       </c>
       <c r="G43" s="52" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="76" t="s">
         <v>120</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G45" s="74"/>
+      <c r="B45" s="76"/>
+      <c r="C45" s="76"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="74"/>
-[...5 lines deleted...]
-      <c r="G46" s="75"/>
+      <c r="A46" s="76"/>
+      <c r="B46" s="77"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="77"/>
+      <c r="E46" s="77"/>
+      <c r="F46" s="77"/>
+      <c r="G46" s="77"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="76"/>
-      <c r="B47" s="78" t="s">
+      <c r="A47" s="78"/>
+      <c r="B47" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C47" s="79" t="s">
+      <c r="D47" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47" s="83"/>
+      <c r="F47" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D47" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F47" s="78" t="s">
+      <c r="G47" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="33.75">
+      <c r="A48" s="79"/>
+      <c r="B48" s="80"/>
+      <c r="C48" s="82"/>
+      <c r="D48" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G47" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D48" s="30" t="s">
+      <c r="E48" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E48" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G48" s="83"/>
+      <c r="F48" s="80"/>
+      <c r="G48" s="85"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B49" s="44">
         <v>31232</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D49" s="44">
         <v>31232</v>
       </c>
       <c r="E49" s="45" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F49" s="44">
         <v>144</v>
       </c>
       <c r="G49" s="45" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B50" s="35">
         <v>15207</v>
       </c>
       <c r="C50" s="36" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D50" s="35">
         <v>15207</v>
       </c>
       <c r="E50" s="36" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F50" s="35">
         <v>50</v>
       </c>
       <c r="G50" s="36" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B51" s="35">
         <v>2153</v>
       </c>
       <c r="C51" s="36" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D51" s="35">
         <v>2153</v>
       </c>
       <c r="E51" s="36" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F51" s="35">
         <v>14</v>
       </c>
       <c r="G51" s="36" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B52" s="35">
         <v>1841</v>
       </c>
       <c r="C52" s="36" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D52" s="35">
         <v>1841</v>
       </c>
       <c r="E52" s="36" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F52" s="35">
         <v>11</v>
       </c>
       <c r="G52" s="36" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B53" s="35">
         <v>3847</v>
       </c>
       <c r="C53" s="36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D53" s="35">
         <v>3847</v>
       </c>
       <c r="E53" s="36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F53" s="35">
         <v>28</v>
       </c>
       <c r="G53" s="36" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B54" s="35">
         <v>3239</v>
       </c>
       <c r="C54" s="36" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D54" s="35">
         <v>3239</v>
       </c>
       <c r="E54" s="36" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F54" s="35">
         <v>15</v>
       </c>
       <c r="G54" s="36" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B55" s="35">
         <v>2090</v>
       </c>
       <c r="C55" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D55" s="35">
         <v>2090</v>
       </c>
       <c r="E55" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F55" s="35">
         <v>11</v>
       </c>
       <c r="G55" s="36" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B56" s="35">
         <v>1763</v>
       </c>
       <c r="C56" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D56" s="35">
         <v>1763</v>
       </c>
       <c r="E56" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F56" s="35">
         <v>9</v>
       </c>
       <c r="G56" s="36" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B57" s="41">
         <v>1092</v>
       </c>
       <c r="C57" s="42" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D57" s="41">
         <v>1092</v>
       </c>
       <c r="E57" s="42" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F57" s="41">
         <v>6</v>
       </c>
       <c r="G57" s="42" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="76" t="s">
         <v>137</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G59" s="74"/>
+      <c r="B59" s="76"/>
+      <c r="C59" s="76"/>
+      <c r="D59" s="76"/>
+      <c r="E59" s="76"/>
+      <c r="F59" s="76"/>
+      <c r="G59" s="76"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="74"/>
-[...5 lines deleted...]
-      <c r="G60" s="75"/>
+      <c r="A60" s="76"/>
+      <c r="B60" s="77"/>
+      <c r="C60" s="77"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="77"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="77"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="76"/>
-      <c r="B61" s="78" t="s">
+      <c r="A61" s="78"/>
+      <c r="B61" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C61" s="79" t="s">
+      <c r="D61" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" s="83"/>
+      <c r="F61" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D61" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F61" s="78" t="s">
+      <c r="G61" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="33.75">
+      <c r="A62" s="79"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="82"/>
+      <c r="D62" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G61" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D62" s="30" t="s">
+      <c r="E62" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E62" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G62" s="83"/>
+      <c r="F62" s="80"/>
+      <c r="G62" s="85"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B63" s="33">
         <v>59078</v>
       </c>
       <c r="C63" s="34" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D63" s="33">
         <v>59078</v>
       </c>
       <c r="E63" s="34" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F63" s="33">
         <v>265</v>
       </c>
       <c r="G63" s="34" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="33">
         <v>36133</v>
       </c>
       <c r="C64" s="34" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D64" s="33">
         <v>36133</v>
       </c>
       <c r="E64" s="34" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F64" s="33">
         <v>122</v>
       </c>
       <c r="G64" s="34" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B65" s="33">
         <v>3010</v>
       </c>
       <c r="C65" s="34" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D65" s="33">
         <v>3010</v>
       </c>
       <c r="E65" s="34" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F65" s="33">
         <v>25</v>
       </c>
       <c r="G65" s="34" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B66" s="33">
         <v>1500</v>
       </c>
       <c r="C66" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D66" s="33">
         <v>1500</v>
       </c>
       <c r="E66" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F66" s="33">
         <v>8</v>
       </c>
       <c r="G66" s="34" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B67" s="33">
         <v>7056</v>
       </c>
       <c r="C67" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D67" s="33">
         <v>7056</v>
       </c>
       <c r="E67" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="33">
         <v>43</v>
       </c>
       <c r="G67" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B68" s="33">
         <v>2029</v>
       </c>
       <c r="C68" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D68" s="33">
         <v>2029</v>
       </c>
       <c r="E68" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F68" s="33">
         <v>11</v>
       </c>
       <c r="G68" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B69" s="33">
         <v>2180</v>
       </c>
       <c r="C69" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D69" s="33">
         <v>2180</v>
       </c>
       <c r="E69" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F69" s="33">
         <v>12</v>
       </c>
       <c r="G69" s="34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B70" s="33">
         <v>1699</v>
       </c>
       <c r="C70" s="34" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D70" s="33">
         <v>1699</v>
       </c>
       <c r="E70" s="34" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F70" s="33">
         <v>9</v>
       </c>
       <c r="G70" s="34" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B71" s="41">
         <v>5471</v>
       </c>
       <c r="C71" s="42" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D71" s="41">
         <v>5471</v>
       </c>
       <c r="E71" s="42" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F71" s="41">
         <v>35</v>
       </c>
       <c r="G71" s="42" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="76" t="s">
         <v>151</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G73" s="74"/>
+      <c r="B73" s="76"/>
+      <c r="C73" s="76"/>
+      <c r="D73" s="76"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="74"/>
-[...5 lines deleted...]
-      <c r="G74" s="75"/>
+      <c r="A74" s="76"/>
+      <c r="B74" s="77"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="77"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="77"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="76"/>
-      <c r="B75" s="78" t="s">
+      <c r="A75" s="78"/>
+      <c r="B75" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C75" s="79" t="s">
+      <c r="D75" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" s="83"/>
+      <c r="F75" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D75" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F75" s="78" t="s">
+      <c r="G75" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="33.75">
+      <c r="A76" s="79"/>
+      <c r="B76" s="80"/>
+      <c r="C76" s="82"/>
+      <c r="D76" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G75" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D76" s="30" t="s">
+      <c r="E76" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E76" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G76" s="83"/>
+      <c r="F76" s="80"/>
+      <c r="G76" s="85"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B77" s="53">
         <v>105296</v>
       </c>
       <c r="C77" s="54" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D77" s="55">
         <v>105296</v>
       </c>
       <c r="E77" s="56" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F77" s="53">
         <v>427</v>
       </c>
       <c r="G77" s="54" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B78" s="53">
         <v>60240</v>
       </c>
       <c r="C78" s="54" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D78" s="57">
         <v>60240</v>
       </c>
       <c r="E78" s="58" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F78" s="53">
         <v>207</v>
       </c>
       <c r="G78" s="54" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B79" s="57">
         <v>3537</v>
       </c>
       <c r="C79" s="58" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D79" s="57">
         <v>3537</v>
       </c>
       <c r="E79" s="58" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F79" s="53">
         <v>27</v>
       </c>
       <c r="G79" s="54" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B80" s="57">
         <v>7102</v>
       </c>
       <c r="C80" s="58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D80" s="57">
         <v>7102</v>
       </c>
       <c r="E80" s="58" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F80" s="53">
         <v>41</v>
       </c>
       <c r="G80" s="54" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B81" s="57">
         <v>8419</v>
       </c>
       <c r="C81" s="58" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D81" s="57">
         <v>8419</v>
       </c>
       <c r="E81" s="58" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F81" s="53">
         <v>40</v>
       </c>
       <c r="G81" s="54" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B82" s="57">
         <v>5209</v>
       </c>
       <c r="C82" s="58" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D82" s="57">
         <v>5209</v>
       </c>
       <c r="E82" s="58" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F82" s="53">
         <v>26</v>
       </c>
       <c r="G82" s="54" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B83" s="57">
         <v>4585</v>
       </c>
       <c r="C83" s="58" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D83" s="57">
         <v>4585</v>
       </c>
       <c r="E83" s="58" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F83" s="53">
         <v>20</v>
       </c>
       <c r="G83" s="54" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B84" s="57">
         <v>2101</v>
       </c>
       <c r="C84" s="58" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D84" s="57">
         <v>2101</v>
       </c>
       <c r="E84" s="58" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F84" s="53">
         <v>12</v>
       </c>
       <c r="G84" s="54" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B85" s="59">
         <v>14103</v>
       </c>
       <c r="C85" s="60" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D85" s="59">
         <v>14103</v>
       </c>
       <c r="E85" s="60" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F85" s="59">
         <v>54</v>
       </c>
       <c r="G85" s="60" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="76" t="s">
         <v>166</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G87" s="74"/>
+      <c r="B87" s="76"/>
+      <c r="C87" s="76"/>
+      <c r="D87" s="76"/>
+      <c r="E87" s="76"/>
+      <c r="F87" s="76"/>
+      <c r="G87" s="76"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="74"/>
-[...5 lines deleted...]
-      <c r="G88" s="75"/>
+      <c r="A88" s="76"/>
+      <c r="B88" s="77"/>
+      <c r="C88" s="77"/>
+      <c r="D88" s="77"/>
+      <c r="E88" s="77"/>
+      <c r="F88" s="77"/>
+      <c r="G88" s="77"/>
     </row>
     <row r="89" spans="1:7">
-      <c r="A89" s="76"/>
-      <c r="B89" s="78" t="s">
+      <c r="A89" s="78"/>
+      <c r="B89" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C89" s="79" t="s">
+      <c r="D89" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" s="83"/>
+      <c r="F89" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D89" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F89" s="78" t="s">
+      <c r="G89" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="33.75">
+      <c r="A90" s="79"/>
+      <c r="B90" s="80"/>
+      <c r="C90" s="82"/>
+      <c r="D90" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G89" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D90" s="30" t="s">
+      <c r="E90" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E90" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G90" s="83"/>
+      <c r="F90" s="80"/>
+      <c r="G90" s="85"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B91" s="44">
         <v>87817</v>
       </c>
       <c r="C91" s="45" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D91" s="44">
         <v>87817</v>
       </c>
       <c r="E91" s="45" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F91" s="44">
         <v>344</v>
       </c>
       <c r="G91" s="45" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B92" s="35">
         <v>61000</v>
       </c>
       <c r="C92" s="36" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D92" s="35">
         <v>61000</v>
       </c>
       <c r="E92" s="36" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F92" s="35">
         <v>209</v>
       </c>
       <c r="G92" s="36" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B93" s="35">
         <v>2541</v>
       </c>
       <c r="C93" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D93" s="35">
         <v>2541</v>
       </c>
       <c r="E93" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F93" s="35">
         <v>16</v>
       </c>
       <c r="G93" s="36" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B94" s="35">
         <v>453</v>
       </c>
       <c r="C94" s="36" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D94" s="35">
         <v>453</v>
       </c>
       <c r="E94" s="36" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F94" s="35">
         <v>3</v>
       </c>
       <c r="G94" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B95" s="35">
         <v>5181</v>
       </c>
       <c r="C95" s="36" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D95" s="35">
         <v>5181</v>
       </c>
       <c r="E95" s="36" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F95" s="35">
         <v>27</v>
       </c>
       <c r="G95" s="36" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B96" s="35">
         <v>1974</v>
       </c>
       <c r="C96" s="36" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D96" s="35">
         <v>1974</v>
       </c>
       <c r="E96" s="36" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F96" s="35">
         <v>9</v>
       </c>
       <c r="G96" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B97" s="35">
         <v>5910</v>
       </c>
       <c r="C97" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D97" s="35">
         <v>5910</v>
       </c>
       <c r="E97" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F97" s="35">
         <v>32</v>
       </c>
       <c r="G97" s="36" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B98" s="35">
         <v>2616</v>
       </c>
       <c r="C98" s="36" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D98" s="35">
         <v>2616</v>
       </c>
       <c r="E98" s="36" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F98" s="35">
         <v>14</v>
       </c>
       <c r="G98" s="36" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B99" s="41">
         <v>8142</v>
       </c>
       <c r="C99" s="42" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D99" s="41">
         <v>8142</v>
       </c>
       <c r="E99" s="42" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F99" s="41">
         <v>34</v>
       </c>
       <c r="G99" s="42" t="s">
-        <v>182</v>
+        <v>181</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="76" t="s">
+        <v>256</v>
+      </c>
+      <c r="B101" s="76"/>
+      <c r="C101" s="76"/>
+      <c r="D101" s="76"/>
+      <c r="E101" s="76"/>
+      <c r="F101" s="76"/>
+      <c r="G101" s="76"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="76"/>
+      <c r="B102" s="77"/>
+      <c r="C102" s="77"/>
+      <c r="D102" s="77"/>
+      <c r="E102" s="77"/>
+      <c r="F102" s="77"/>
+      <c r="G102" s="77"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="78"/>
+      <c r="B103" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="D103" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E103" s="83"/>
+      <c r="F103" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="33.75">
+      <c r="A104" s="79"/>
+      <c r="B104" s="80"/>
+      <c r="C104" s="82"/>
+      <c r="D104" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="E104" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F104" s="80"/>
+      <c r="G104" s="85"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B105" s="55">
+        <v>140909</v>
+      </c>
+      <c r="C105" s="56" t="s">
+        <v>264</v>
+      </c>
+      <c r="D105" s="55">
+        <v>124978</v>
+      </c>
+      <c r="E105" s="56" t="s">
+        <v>189</v>
+      </c>
+      <c r="F105" s="53">
+        <v>698</v>
+      </c>
+      <c r="G105" s="54" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B106" s="57">
+        <v>102202</v>
+      </c>
+      <c r="C106" s="58" t="s">
+        <v>265</v>
+      </c>
+      <c r="D106" s="57">
+        <v>86271</v>
+      </c>
+      <c r="E106" s="58" t="s">
+        <v>270</v>
+      </c>
+      <c r="F106" s="53">
+        <v>481</v>
+      </c>
+      <c r="G106" s="54" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B107" s="57">
+        <v>3069</v>
+      </c>
+      <c r="C107" s="58" t="s">
+        <v>266</v>
+      </c>
+      <c r="D107" s="57">
+        <v>3069</v>
+      </c>
+      <c r="E107" s="58" t="s">
+        <v>266</v>
+      </c>
+      <c r="F107" s="53">
+        <v>23</v>
+      </c>
+      <c r="G107" s="54" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" s="57">
+        <v>1250</v>
+      </c>
+      <c r="C108" s="58" t="s">
+        <v>188</v>
+      </c>
+      <c r="D108" s="57">
+        <v>1250</v>
+      </c>
+      <c r="E108" s="58" t="s">
+        <v>188</v>
+      </c>
+      <c r="F108" s="53">
+        <v>7</v>
+      </c>
+      <c r="G108" s="54" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B109" s="57">
+        <v>9589</v>
+      </c>
+      <c r="C109" s="58" t="s">
+        <v>267</v>
+      </c>
+      <c r="D109" s="57">
+        <v>9589</v>
+      </c>
+      <c r="E109" s="58" t="s">
+        <v>267</v>
+      </c>
+      <c r="F109" s="53">
+        <v>31</v>
+      </c>
+      <c r="G109" s="54" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="57">
+        <v>5894</v>
+      </c>
+      <c r="C110" s="58" t="s">
+        <v>200</v>
+      </c>
+      <c r="D110" s="57">
+        <v>5894</v>
+      </c>
+      <c r="E110" s="58" t="s">
+        <v>200</v>
+      </c>
+      <c r="F110" s="53">
+        <v>31</v>
+      </c>
+      <c r="G110" s="54" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="57">
+        <v>7900</v>
+      </c>
+      <c r="C111" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="D111" s="57">
+        <v>7900</v>
+      </c>
+      <c r="E111" s="58" t="s">
+        <v>80</v>
+      </c>
+      <c r="F111" s="53">
+        <v>70</v>
+      </c>
+      <c r="G111" s="54" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B112" s="57">
+        <v>4375</v>
+      </c>
+      <c r="C112" s="58" t="s">
+        <v>268</v>
+      </c>
+      <c r="D112" s="57">
+        <v>4375</v>
+      </c>
+      <c r="E112" s="58" t="s">
+        <v>268</v>
+      </c>
+      <c r="F112" s="53">
+        <v>19</v>
+      </c>
+      <c r="G112" s="54" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="59">
+        <v>6630</v>
+      </c>
+      <c r="C113" s="60" t="s">
+        <v>269</v>
+      </c>
+      <c r="D113" s="59">
+        <v>6630</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>269</v>
+      </c>
+      <c r="F113" s="59">
+        <v>36</v>
+      </c>
+      <c r="G113" s="60" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="57">
+  <mergeCells count="65">
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="G103:G104"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G89:G90"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="G75:G76"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:F48"/>
+    <mergeCell ref="G47:G48"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="A17:G17"/>
-[...46 lines deleted...]
-    <mergeCell ref="G89:G90"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H99"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView topLeftCell="A79" workbookViewId="0">
+      <selection activeCell="A101" sqref="A101:G101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="12" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="12" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" style="12" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" style="12" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" style="12" customWidth="1"/>
     <col min="7" max="7" width="17.140625" style="12" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="28"/>
     <col min="9" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="84"/>
-[...4 lines deleted...]
-      <c r="G1" s="84"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
     </row>
     <row r="2" spans="1:8" ht="15.75">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="76" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="76"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="78"/>
+      <c r="B5" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="74"/>
-[...17 lines deleted...]
-      <c r="B5" s="78" t="s">
+      <c r="C5" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="79" t="s">
+      <c r="D5" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="83"/>
+      <c r="F5" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="81" t="s">
-[...3 lines deleted...]
-      <c r="F5" s="78" t="s">
+      <c r="G5" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="33.75">
+      <c r="A6" s="79"/>
+      <c r="B6" s="80"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="G5" s="82" t="s">
-[...7 lines deleted...]
-      <c r="D6" s="30" t="s">
+      <c r="E6" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="31" t="s">
-[...3 lines deleted...]
-      <c r="G6" s="83"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="85"/>
     </row>
     <row r="7" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="44">
         <v>83601</v>
       </c>
       <c r="C7" s="45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D7" s="44">
         <v>41603</v>
       </c>
       <c r="E7" s="45" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F7" s="44">
         <v>919</v>
       </c>
       <c r="G7" s="45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H7" s="35"/>
     </row>
     <row r="8" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B8" s="35">
         <v>64499</v>
       </c>
       <c r="C8" s="36" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D8" s="35">
         <v>22501</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F8" s="35">
         <v>795</v>
       </c>
       <c r="G8" s="36" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H8" s="35"/>
     </row>
     <row r="9" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B9" s="35">
         <v>1705</v>
       </c>
       <c r="C9" s="36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D9" s="35">
         <v>1705</v>
       </c>
       <c r="E9" s="36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F9" s="35">
         <v>11</v>
       </c>
       <c r="G9" s="36" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H9" s="35"/>
     </row>
     <row r="10" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B10" s="35">
         <v>1571</v>
       </c>
       <c r="C10" s="36" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D10" s="35">
         <v>1571</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F10" s="35">
         <v>8</v>
       </c>
       <c r="G10" s="36" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H10" s="35"/>
     </row>
     <row r="11" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B11" s="35">
         <v>4750</v>
       </c>
       <c r="C11" s="36" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D11" s="35">
         <v>4750</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F11" s="35">
         <v>25</v>
       </c>
       <c r="G11" s="36" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H11" s="35"/>
     </row>
     <row r="12" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B12" s="35">
         <v>2110</v>
       </c>
       <c r="C12" s="36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D12" s="35">
         <v>2110</v>
       </c>
       <c r="E12" s="36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F12" s="35">
         <v>11</v>
       </c>
       <c r="G12" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H12" s="35"/>
     </row>
     <row r="13" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B13" s="35">
         <v>1740</v>
       </c>
       <c r="C13" s="36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D13" s="35">
         <v>1740</v>
       </c>
       <c r="E13" s="36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F13" s="35">
         <v>11</v>
       </c>
       <c r="G13" s="36" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="H13" s="35"/>
     </row>
     <row r="14" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B14" s="35">
         <v>1647</v>
       </c>
       <c r="C14" s="36" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D14" s="35">
         <v>1647</v>
       </c>
       <c r="E14" s="36" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F14" s="35">
         <v>9</v>
       </c>
       <c r="G14" s="36" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H14" s="35"/>
     </row>
     <row r="15" spans="1:8" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B15" s="41">
         <v>5579</v>
       </c>
       <c r="C15" s="42" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D15" s="41">
         <v>5579</v>
       </c>
       <c r="E15" s="42" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F15" s="41">
         <v>49</v>
       </c>
       <c r="G15" s="42" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H15" s="43"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="74" t="s">
+      <c r="A17" s="76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="76"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="78"/>
+      <c r="B19" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="80" t="s">
         <v>183</v>
       </c>
-      <c r="B17" s="74"/>
-[...20 lines deleted...]
-      <c r="C19" s="78" t="s">
+      <c r="D19" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" s="83"/>
+      <c r="F19" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="45">
+      <c r="A20" s="79"/>
+      <c r="B20" s="80"/>
+      <c r="C20" s="80"/>
+      <c r="D20" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="D19" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G20" s="85"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="86"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B21" s="44">
         <v>113024</v>
       </c>
       <c r="C21" s="45" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D21" s="44">
         <v>71026</v>
       </c>
       <c r="E21" s="45" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F21" s="44">
         <v>1085</v>
       </c>
       <c r="G21" s="45" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B22" s="35">
         <v>72692</v>
       </c>
       <c r="C22" s="36" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D22" s="35">
         <v>30694</v>
       </c>
       <c r="E22" s="36" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F22" s="35">
         <v>825</v>
       </c>
       <c r="G22" s="36" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B23" s="35">
         <v>3816</v>
       </c>
       <c r="C23" s="36" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D23" s="35">
         <v>3816</v>
       </c>
       <c r="E23" s="36" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F23" s="35">
         <v>25</v>
       </c>
       <c r="G23" s="36" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B24" s="35">
         <v>3021</v>
       </c>
       <c r="C24" s="36" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D24" s="35">
         <v>3021</v>
       </c>
       <c r="E24" s="36" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F24" s="35">
         <v>16</v>
       </c>
       <c r="G24" s="36" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B25" s="35">
         <v>11047</v>
       </c>
       <c r="C25" s="36" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D25" s="35">
         <v>11047</v>
       </c>
       <c r="E25" s="36" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F25" s="35">
         <v>70</v>
       </c>
       <c r="G25" s="36" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="35">
         <v>4288</v>
       </c>
       <c r="C26" s="36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D26" s="35">
         <v>4288</v>
       </c>
       <c r="E26" s="36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F26" s="35">
         <v>23</v>
       </c>
       <c r="G26" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B27" s="35">
         <v>3566</v>
       </c>
       <c r="C27" s="36" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D27" s="35">
         <v>3566</v>
       </c>
       <c r="E27" s="36" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F27" s="35">
         <v>33</v>
       </c>
       <c r="G27" s="36" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B28" s="35">
         <v>2967</v>
       </c>
       <c r="C28" s="36" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D28" s="35">
         <v>2967</v>
       </c>
       <c r="E28" s="36" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F28" s="35">
         <v>17</v>
       </c>
       <c r="G28" s="36" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B29" s="41">
         <v>11627</v>
       </c>
       <c r="C29" s="42" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D29" s="41">
         <v>11627</v>
       </c>
       <c r="E29" s="42" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F29" s="41">
         <v>76</v>
       </c>
       <c r="G29" s="42" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="76" t="s">
         <v>196</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G31" s="74"/>
+      <c r="B31" s="76"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="74"/>
-[...5 lines deleted...]
-      <c r="G32" s="75"/>
+      <c r="A32" s="76"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="76"/>
-[...3 lines deleted...]
-      <c r="C33" s="78" t="s">
+      <c r="A33" s="78"/>
+      <c r="B33" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="D33" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="83"/>
+      <c r="F33" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="45">
+      <c r="A34" s="79"/>
+      <c r="B34" s="80"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="D33" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G34" s="85"/>
+      <c r="F34" s="80"/>
+      <c r="G34" s="86"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B35" s="61">
         <v>159426</v>
       </c>
       <c r="C35" s="62" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D35" s="61">
         <v>117428</v>
       </c>
       <c r="E35" s="62" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F35" s="61">
         <v>1306</v>
       </c>
       <c r="G35" s="62" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B36" s="61">
         <v>89819</v>
       </c>
       <c r="C36" s="62" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D36" s="61">
         <v>47821</v>
       </c>
       <c r="E36" s="62" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F36" s="61">
         <v>886</v>
       </c>
       <c r="G36" s="62" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B37" s="63">
         <v>7550</v>
       </c>
       <c r="C37" s="64" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D37" s="63">
         <v>7550</v>
       </c>
       <c r="E37" s="64" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F37" s="61">
         <v>48</v>
       </c>
       <c r="G37" s="62" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B38" s="63">
         <v>4471</v>
       </c>
       <c r="C38" s="64" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D38" s="63">
         <v>4471</v>
       </c>
       <c r="E38" s="64" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F38" s="61">
         <v>23</v>
       </c>
       <c r="G38" s="62" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B39" s="63">
         <v>17149</v>
       </c>
       <c r="C39" s="64" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D39" s="63">
         <v>17149</v>
       </c>
       <c r="E39" s="64" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F39" s="61">
         <v>94</v>
       </c>
       <c r="G39" s="62" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B40" s="63">
         <v>12485</v>
       </c>
       <c r="C40" s="64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D40" s="63">
         <v>12485</v>
       </c>
       <c r="E40" s="64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F40" s="61">
         <v>61</v>
       </c>
       <c r="G40" s="62" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B41" s="63">
         <v>5896</v>
       </c>
       <c r="C41" s="64" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D41" s="63">
         <v>5896</v>
       </c>
       <c r="E41" s="64" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F41" s="61">
         <v>61</v>
       </c>
       <c r="G41" s="62" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B42" s="63">
         <v>4969</v>
       </c>
       <c r="C42" s="64" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D42" s="63">
         <v>4969</v>
       </c>
       <c r="E42" s="64" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F42" s="61">
         <v>29</v>
       </c>
       <c r="G42" s="62" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B43" s="65">
         <v>17087</v>
       </c>
       <c r="C43" s="66" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D43" s="65">
         <v>17087</v>
       </c>
       <c r="E43" s="66" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="F43" s="65">
         <v>104</v>
       </c>
       <c r="G43" s="66" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="74" t="s">
-[...7 lines deleted...]
-      <c r="G45" s="74"/>
+      <c r="A45" s="76" t="s">
+        <v>212</v>
+      </c>
+      <c r="B45" s="76"/>
+      <c r="C45" s="76"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="74"/>
-[...5 lines deleted...]
-      <c r="G46" s="75"/>
+      <c r="A46" s="76"/>
+      <c r="B46" s="77"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="77"/>
+      <c r="E46" s="77"/>
+      <c r="F46" s="77"/>
+      <c r="G46" s="77"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="76"/>
-[...3 lines deleted...]
-      <c r="C47" s="78" t="s">
+      <c r="A47" s="78"/>
+      <c r="B47" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47" s="83"/>
+      <c r="F47" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="45">
+      <c r="A48" s="79"/>
+      <c r="B48" s="80"/>
+      <c r="C48" s="80"/>
+      <c r="D48" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="D47" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G48" s="85"/>
+      <c r="F48" s="80"/>
+      <c r="G48" s="86"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B49" s="44">
         <v>190658</v>
       </c>
       <c r="C49" s="45" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D49" s="44">
         <v>148660</v>
       </c>
       <c r="E49" s="45" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F49" s="67">
         <v>1450</v>
       </c>
       <c r="G49" s="68" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B50" s="35">
         <v>105026</v>
       </c>
       <c r="C50" s="36" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D50" s="35">
         <v>63028</v>
       </c>
       <c r="E50" s="36" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F50" s="35">
         <v>936</v>
       </c>
       <c r="G50" s="36" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B51" s="35">
         <v>9703</v>
       </c>
       <c r="C51" s="36" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D51" s="35">
         <v>9703</v>
       </c>
       <c r="E51" s="36" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F51" s="35">
         <v>62</v>
       </c>
       <c r="G51" s="36" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B52" s="35">
         <v>6312</v>
       </c>
       <c r="C52" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D52" s="35">
         <v>6312</v>
       </c>
       <c r="E52" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F52" s="35">
         <v>34</v>
       </c>
       <c r="G52" s="36" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B53" s="35">
         <v>20996</v>
       </c>
       <c r="C53" s="36" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D53" s="35">
         <v>20996</v>
       </c>
       <c r="E53" s="36" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F53" s="35">
         <v>122</v>
       </c>
       <c r="G53" s="36" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B54" s="35">
         <v>15724</v>
       </c>
       <c r="C54" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D54" s="35">
         <v>15724</v>
       </c>
       <c r="E54" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F54" s="35">
         <v>76</v>
       </c>
       <c r="G54" s="36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B55" s="35">
         <v>7986</v>
       </c>
       <c r="C55" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D55" s="35">
         <v>7986</v>
       </c>
       <c r="E55" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F55" s="35">
         <v>72</v>
       </c>
       <c r="G55" s="36" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B56" s="35">
         <v>6732</v>
       </c>
       <c r="C56" s="36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D56" s="35">
         <v>6732</v>
       </c>
       <c r="E56" s="36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F56" s="35">
         <v>38</v>
       </c>
       <c r="G56" s="36" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B57" s="41">
         <v>18179</v>
       </c>
       <c r="C57" s="42" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D57" s="41">
         <v>18179</v>
       </c>
       <c r="E57" s="42" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F57" s="41">
         <v>110</v>
       </c>
       <c r="G57" s="42" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="76" t="s">
         <v>224</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G59" s="74"/>
+      <c r="B59" s="76"/>
+      <c r="C59" s="76"/>
+      <c r="D59" s="76"/>
+      <c r="E59" s="76"/>
+      <c r="F59" s="76"/>
+      <c r="G59" s="76"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="74"/>
-[...5 lines deleted...]
-      <c r="G60" s="75"/>
+      <c r="A60" s="76"/>
+      <c r="B60" s="77"/>
+      <c r="C60" s="77"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="77"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="77"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="76"/>
-[...3 lines deleted...]
-      <c r="C61" s="78" t="s">
+      <c r="A61" s="78"/>
+      <c r="B61" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" s="83"/>
+      <c r="F61" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="45">
+      <c r="A62" s="79"/>
+      <c r="B62" s="80"/>
+      <c r="C62" s="80"/>
+      <c r="D62" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E62" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="D61" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G62" s="85"/>
+      <c r="F62" s="80"/>
+      <c r="G62" s="86"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B63" s="33">
         <v>249736</v>
       </c>
       <c r="C63" s="34" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D63" s="33">
         <v>207738</v>
       </c>
       <c r="E63" s="34" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F63" s="33">
         <v>1715</v>
       </c>
       <c r="G63" s="34" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B64" s="33">
         <v>141159</v>
       </c>
       <c r="C64" s="34" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D64" s="33">
         <v>99161</v>
       </c>
       <c r="E64" s="34" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F64" s="33">
         <v>1058</v>
       </c>
       <c r="G64" s="34" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B65" s="33">
         <v>12713</v>
       </c>
       <c r="C65" s="34" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D65" s="33">
         <v>12713</v>
       </c>
       <c r="E65" s="34" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F65" s="33">
         <v>87</v>
       </c>
       <c r="G65" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B66" s="33">
         <v>7812</v>
       </c>
       <c r="C66" s="34" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D66" s="33">
         <v>7812</v>
       </c>
       <c r="E66" s="34" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F66" s="33">
         <v>42</v>
       </c>
       <c r="G66" s="34" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B67" s="33">
         <v>28052</v>
       </c>
       <c r="C67" s="34" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D67" s="33">
         <v>28052</v>
       </c>
       <c r="E67" s="34" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F67" s="33">
         <v>165</v>
       </c>
       <c r="G67" s="34" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B68" s="33">
         <v>17753</v>
       </c>
       <c r="C68" s="34" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D68" s="33">
         <v>17753</v>
       </c>
       <c r="E68" s="34" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F68" s="33">
         <v>87</v>
       </c>
       <c r="G68" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B69" s="33">
         <v>10166</v>
       </c>
       <c r="C69" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D69" s="33">
         <v>10166</v>
       </c>
       <c r="E69" s="34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F69" s="33">
         <v>84</v>
       </c>
       <c r="G69" s="34" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B70" s="33">
         <v>8431</v>
       </c>
       <c r="C70" s="34" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D70" s="33">
         <v>8431</v>
       </c>
       <c r="E70" s="34" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F70" s="33">
         <v>47</v>
       </c>
       <c r="G70" s="34" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B71" s="41">
         <v>23650</v>
       </c>
       <c r="C71" s="42" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D71" s="41">
         <v>23650</v>
       </c>
       <c r="E71" s="42" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F71" s="41">
         <v>145</v>
       </c>
       <c r="G71" s="42" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="76" t="s">
         <v>233</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G73" s="74"/>
+      <c r="B73" s="76"/>
+      <c r="C73" s="76"/>
+      <c r="D73" s="76"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="74"/>
-[...5 lines deleted...]
-      <c r="G74" s="75"/>
+      <c r="A74" s="76"/>
+      <c r="B74" s="77"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="77"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="77"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="76"/>
-[...3 lines deleted...]
-      <c r="C75" s="78" t="s">
+      <c r="A75" s="78"/>
+      <c r="B75" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="D75" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E75" s="83"/>
+      <c r="F75" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="45">
+      <c r="A76" s="79"/>
+      <c r="B76" s="80"/>
+      <c r="C76" s="80"/>
+      <c r="D76" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E76" s="30" t="s">
         <v>184</v>
       </c>
-      <c r="D75" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G76" s="85"/>
+      <c r="F76" s="80"/>
+      <c r="G76" s="86"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B77" s="33">
         <v>355032</v>
       </c>
       <c r="C77" s="34" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D77" s="33">
         <v>313034</v>
       </c>
       <c r="E77" s="34" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F77" s="33">
         <v>2142</v>
       </c>
       <c r="G77" s="34" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B78" s="33">
         <v>201399</v>
       </c>
       <c r="C78" s="34" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D78" s="33">
         <v>159401</v>
       </c>
       <c r="E78" s="34" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="F78" s="33">
         <v>1265</v>
       </c>
       <c r="G78" s="34" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B79" s="33">
         <v>16250</v>
       </c>
       <c r="C79" s="34" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D79" s="33">
         <v>16250</v>
       </c>
       <c r="E79" s="34" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F79" s="33">
         <v>114</v>
       </c>
       <c r="G79" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B80" s="33">
         <v>14914</v>
       </c>
       <c r="C80" s="34" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D80" s="33">
         <v>14914</v>
       </c>
       <c r="E80" s="34" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F80" s="33">
         <v>83</v>
       </c>
       <c r="G80" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B81" s="33">
         <v>36471</v>
       </c>
       <c r="C81" s="34" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D81" s="33">
         <v>36471</v>
       </c>
       <c r="E81" s="34" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F81" s="33">
         <v>205</v>
       </c>
       <c r="G81" s="34" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B82" s="33">
         <v>22962</v>
       </c>
       <c r="C82" s="34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D82" s="33">
         <v>22962</v>
       </c>
       <c r="E82" s="34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F82" s="33">
         <v>113</v>
       </c>
       <c r="G82" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B83" s="33">
         <v>14751</v>
       </c>
       <c r="C83" s="34" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D83" s="33">
         <v>14751</v>
       </c>
       <c r="E83" s="34" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F83" s="33">
         <v>104</v>
       </c>
       <c r="G83" s="34" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B84" s="33">
         <v>10532</v>
       </c>
       <c r="C84" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D84" s="33">
         <v>10532</v>
       </c>
       <c r="E84" s="34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F84" s="33">
         <v>59</v>
       </c>
       <c r="G84" s="34" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B85" s="41">
         <v>37753</v>
       </c>
       <c r="C85" s="42" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D85" s="41">
         <v>37753</v>
       </c>
       <c r="E85" s="42" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F85" s="41">
         <v>199</v>
       </c>
       <c r="G85" s="42" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="76" t="s">
         <v>243</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G87" s="74"/>
+      <c r="B87" s="76"/>
+      <c r="C87" s="76"/>
+      <c r="D87" s="76"/>
+      <c r="E87" s="76"/>
+      <c r="F87" s="76"/>
+      <c r="G87" s="76"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="74"/>
-[...5 lines deleted...]
-      <c r="G88" s="75"/>
+      <c r="A88" s="76"/>
+      <c r="B88" s="77"/>
+      <c r="C88" s="77"/>
+      <c r="D88" s="77"/>
+      <c r="E88" s="77"/>
+      <c r="F88" s="77"/>
+      <c r="G88" s="77"/>
     </row>
     <row r="89" spans="1:7">
-      <c r="A89" s="76"/>
-[...3 lines deleted...]
-      <c r="C89" s="78" t="s">
+      <c r="A89" s="78"/>
+      <c r="B89" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="D89" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" s="83"/>
+      <c r="F89" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G89" s="86" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="45">
+      <c r="A90" s="79"/>
+      <c r="B90" s="80"/>
+      <c r="C90" s="80"/>
+      <c r="D90" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E90" s="69" t="s">
         <v>184</v>
       </c>
-      <c r="D89" s="81" t="s">
-[...21 lines deleted...]
-      <c r="G90" s="85"/>
+      <c r="F90" s="80"/>
+      <c r="G90" s="86"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="32" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B91" s="44">
         <v>442849</v>
       </c>
       <c r="C91" s="45" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D91" s="44">
         <v>400851</v>
       </c>
       <c r="E91" s="45" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F91" s="33">
         <v>2486</v>
       </c>
       <c r="G91" s="34" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B92" s="35">
         <v>262399</v>
       </c>
       <c r="C92" s="36" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D92" s="35">
         <v>220401</v>
       </c>
       <c r="E92" s="36" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F92" s="33">
         <v>1474</v>
       </c>
       <c r="G92" s="34" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B93" s="35">
         <v>18791</v>
       </c>
       <c r="C93" s="36" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D93" s="35">
         <v>18791</v>
       </c>
       <c r="E93" s="36" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F93" s="33">
         <v>130</v>
       </c>
       <c r="G93" s="34" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B94" s="35">
         <v>15367</v>
       </c>
       <c r="C94" s="36" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D94" s="35">
         <v>15367</v>
       </c>
       <c r="E94" s="36" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F94" s="33">
         <v>86</v>
       </c>
       <c r="G94" s="34" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B95" s="35">
         <v>41652</v>
       </c>
       <c r="C95" s="36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D95" s="35">
         <v>41652</v>
       </c>
       <c r="E95" s="36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="F95" s="33">
         <v>232</v>
       </c>
       <c r="G95" s="34" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B96" s="35">
         <v>24936</v>
       </c>
       <c r="C96" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D96" s="35">
         <v>24936</v>
       </c>
       <c r="E96" s="36" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F96" s="33">
         <v>122</v>
       </c>
       <c r="G96" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B97" s="35">
         <v>20661</v>
       </c>
       <c r="C97" s="36" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D97" s="35">
         <v>20661</v>
       </c>
       <c r="E97" s="36" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F97" s="33">
         <v>136</v>
       </c>
       <c r="G97" s="34" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="38" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B98" s="35">
         <v>13148</v>
       </c>
       <c r="C98" s="36" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D98" s="35">
         <v>13148</v>
       </c>
       <c r="E98" s="36" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F98" s="33">
         <v>73</v>
       </c>
       <c r="G98" s="34" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B99" s="41">
         <v>45895</v>
       </c>
       <c r="C99" s="42" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D99" s="41">
         <v>45895</v>
       </c>
       <c r="E99" s="42" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F99" s="41">
         <v>233</v>
       </c>
       <c r="G99" s="42" t="s">
-        <v>196</v>
+        <v>195</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="76" t="s">
+        <v>255</v>
+      </c>
+      <c r="B101" s="76"/>
+      <c r="C101" s="76"/>
+      <c r="D101" s="76"/>
+      <c r="E101" s="76"/>
+      <c r="F101" s="76"/>
+      <c r="G101" s="76"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="76"/>
+      <c r="B102" s="77"/>
+      <c r="C102" s="77"/>
+      <c r="D102" s="77"/>
+      <c r="E102" s="77"/>
+      <c r="F102" s="77"/>
+      <c r="G102" s="77"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="78"/>
+      <c r="B103" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="D103" s="83" t="s">
+        <v>49</v>
+      </c>
+      <c r="E103" s="83"/>
+      <c r="F103" s="80" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="33.75">
+      <c r="A104" s="79"/>
+      <c r="B104" s="80"/>
+      <c r="C104" s="82"/>
+      <c r="D104" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="E104" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F104" s="80"/>
+      <c r="G104" s="85"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B105" s="53">
+        <v>583758</v>
+      </c>
+      <c r="C105" s="54" t="s">
+        <v>188</v>
+      </c>
+      <c r="D105" s="55">
+        <v>525829</v>
+      </c>
+      <c r="E105" s="56" t="s">
+        <v>117</v>
+      </c>
+      <c r="F105" s="55">
+        <v>3184</v>
+      </c>
+      <c r="G105" s="56" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B106" s="53">
+        <v>364601</v>
+      </c>
+      <c r="C106" s="54" t="s">
+        <v>238</v>
+      </c>
+      <c r="D106" s="57">
+        <v>306672</v>
+      </c>
+      <c r="E106" s="58" t="s">
+        <v>257</v>
+      </c>
+      <c r="F106" s="57">
+        <v>1955</v>
+      </c>
+      <c r="G106" s="58" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B107" s="53">
+        <v>21860</v>
+      </c>
+      <c r="C107" s="54" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" s="57">
+        <v>21860</v>
+      </c>
+      <c r="E107" s="58" t="s">
+        <v>114</v>
+      </c>
+      <c r="F107" s="57">
+        <v>153</v>
+      </c>
+      <c r="G107" s="58" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" s="53">
+        <v>16617</v>
+      </c>
+      <c r="C108" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="D108" s="57">
+        <v>16617</v>
+      </c>
+      <c r="E108" s="58" t="s">
+        <v>162</v>
+      </c>
+      <c r="F108" s="57">
+        <v>93</v>
+      </c>
+      <c r="G108" s="58" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B109" s="53">
+        <v>51241</v>
+      </c>
+      <c r="C109" s="54" t="s">
+        <v>236</v>
+      </c>
+      <c r="D109" s="57">
+        <v>51241</v>
+      </c>
+      <c r="E109" s="58" t="s">
+        <v>236</v>
+      </c>
+      <c r="F109" s="57">
+        <v>263</v>
+      </c>
+      <c r="G109" s="58" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="53">
+        <v>30830</v>
+      </c>
+      <c r="C110" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="D110" s="57">
+        <v>30830</v>
+      </c>
+      <c r="E110" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="F110" s="57">
+        <v>153</v>
+      </c>
+      <c r="G110" s="58" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="53">
+        <v>28561</v>
+      </c>
+      <c r="C111" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="D111" s="57">
+        <v>28561</v>
+      </c>
+      <c r="E111" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="F111" s="57">
+        <v>206</v>
+      </c>
+      <c r="G111" s="58" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B112" s="53">
+        <v>17523</v>
+      </c>
+      <c r="C112" s="54" t="s">
+        <v>200</v>
+      </c>
+      <c r="D112" s="57">
+        <v>17523</v>
+      </c>
+      <c r="E112" s="58" t="s">
+        <v>200</v>
+      </c>
+      <c r="F112" s="57">
+        <v>92</v>
+      </c>
+      <c r="G112" s="58" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="59">
+        <v>52525</v>
+      </c>
+      <c r="C113" s="60" t="s">
+        <v>100</v>
+      </c>
+      <c r="D113" s="59">
+        <v>52525</v>
+      </c>
+      <c r="E113" s="60" t="s">
+        <v>100</v>
+      </c>
+      <c r="F113" s="59">
+        <v>269</v>
+      </c>
+      <c r="G113" s="60" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="57">
+  <mergeCells count="65">
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="G103:G104"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A88:G88"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G89:G90"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="G75:G76"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:F48"/>
+    <mergeCell ref="G47:G48"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="A17:G17"/>
-[...46 lines deleted...]
-    <mergeCell ref="G89:G90"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>