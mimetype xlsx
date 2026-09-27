--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="КСП 162101_162107" sheetId="8" r:id="rId4"/>
     <sheet name="КСП_162101, 162107" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="200">
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -186,53 +186,50 @@
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>The volume of construction works</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>"Report on completed construction works (services)" 1-КС (monthly, quarterly)</t>
   </si>
   <si>
     <t>as a percentage</t>
   </si>
   <si>
-    <t>17.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026y.</t>
   </si>
   <si>
     <t>Volume of construction work, million tenge</t>
   </si>
   <si>
     <t>Volume of construction work</t>
   </si>
   <si>
     <t>7.5</t>
   </si>
   <si>
     <t>139.5</t>
   </si>
   <si>
     <t>609.1</t>
   </si>
   <si>
     <t>39.1</t>
   </si>
   <si>
     <t>176.5</t>
   </si>
   <si>
     <t>306.4</t>
@@ -616,59 +613,69 @@
     <t>127.1</t>
   </si>
   <si>
     <t>131.3</t>
   </si>
   <si>
     <t>134.9</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28263/</t>
   </si>
   <si>
     <t>Department of construction and investment statistics</t>
   </si>
   <si>
     <t>Eskaraeva Gulzira Islamovna</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>87.7</t>
+  </si>
+  <si>
+    <t>126.9</t>
+  </si>
+  <si>
+    <t>16.10.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -906,51 +913,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1089,50 +1096,53 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
@@ -1498,51 +1508,51 @@
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>25</v>
       </c>
@@ -1563,114 +1573,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="73" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="74" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1714,51 +1724,51 @@
       <c r="B3" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
@@ -1779,114 +1789,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="36" t="s">
-        <v>55</v>
+        <v>199</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="73" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="74" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="16"/>
       <c r="B22" s="17"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -2181,136 +2191,136 @@
       <c r="A33" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="29"/>
     <col min="2" max="13" width="10.28515625" style="29" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="28"/>
     <col min="15" max="16384" width="8.85546875" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="75"/>
-[...10 lines deleted...]
-      <c r="M1" s="75"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="76"/>
-[...11 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="A2" s="77"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="30"/>
       <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="31" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="31" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A4" s="77" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="77"/>
+      <c r="A4" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="38">
         <v>2023</v>
       </c>
       <c r="B5" s="39">
         <v>1371</v>
       </c>
       <c r="C5" s="40">
         <v>1910</v>
       </c>
       <c r="D5" s="40">
         <v>11613</v>
       </c>
       <c r="E5" s="40">
         <v>4564</v>
       </c>
       <c r="F5" s="40">
         <v>8409</v>
       </c>
       <c r="G5" s="40">
         <v>25792</v>
       </c>
       <c r="H5" s="40">
         <v>10579</v>
@@ -2416,529 +2426,535 @@
     <row r="8" spans="1:14" s="34" customFormat="1" ht="11.25">
       <c r="A8" s="41">
         <v>2026</v>
       </c>
       <c r="B8" s="42">
         <v>6243</v>
       </c>
       <c r="C8" s="42">
         <v>11466</v>
       </c>
       <c r="D8" s="42">
         <v>28898</v>
       </c>
       <c r="E8" s="42">
         <v>22278</v>
       </c>
       <c r="F8" s="42">
         <v>27663</v>
       </c>
       <c r="G8" s="42">
         <v>60998</v>
       </c>
       <c r="H8" s="42">
         <v>39167</v>
       </c>
-      <c r="I8" s="43"/>
+      <c r="I8" s="75">
+        <v>26457</v>
+      </c>
       <c r="J8" s="43"/>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
       <c r="N8" s="33"/>
     </row>
     <row r="9" spans="1:14" s="34" customFormat="1" ht="11.25">
-      <c r="A9" s="78" t="s">
+      <c r="A9" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="79"/>
-[...10 lines deleted...]
-      <c r="M9" s="79"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
       <c r="N9" s="33"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="38">
         <v>2023</v>
       </c>
       <c r="B10" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="45" t="s">
+      <c r="D10" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="D10" s="45" t="s">
+      <c r="E10" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="E10" s="45" t="s">
+      <c r="F10" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="F10" s="45" t="s">
+      <c r="G10" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="G10" s="45" t="s">
+      <c r="H10" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="H10" s="45" t="s">
+      <c r="I10" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="45" t="s">
+      <c r="J10" s="45" t="s">
         <v>65</v>
       </c>
-      <c r="J10" s="45" t="s">
+      <c r="K10" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="44" t="s">
+      <c r="L10" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="45" t="s">
+      <c r="M10" s="45" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="38">
         <v>2024</v>
       </c>
       <c r="B11" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="45" t="s">
+      <c r="D11" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="D11" s="45" t="s">
+      <c r="E11" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="E11" s="45" t="s">
+      <c r="F11" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="F11" s="45" t="s">
+      <c r="G11" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="G11" s="45" t="s">
+      <c r="H11" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="H11" s="45" t="s">
+      <c r="I11" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="45" t="s">
+      <c r="J11" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="J11" s="45" t="s">
+      <c r="K11" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="K11" s="44" t="s">
+      <c r="L11" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="45" t="s">
+      <c r="M11" s="45" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="41">
         <v>2025</v>
       </c>
       <c r="B12" s="46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C12" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="C12" s="47" t="s">
+      <c r="D12" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="D12" s="47" t="s">
+      <c r="E12" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="E12" s="47" t="s">
+      <c r="F12" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="F12" s="47" t="s">
+      <c r="G12" s="47" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="47" t="s">
+      <c r="H12" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="H12" s="47" t="s">
+      <c r="I12" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="I12" s="47" t="s">
+      <c r="J12" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="J12" s="47" t="s">
+      <c r="K12" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="47" t="s">
         <v>90</v>
       </c>
-      <c r="K12" s="47" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="47" t="s">
+      <c r="M12" s="46" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="41">
         <v>2026</v>
       </c>
       <c r="B13" s="46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C13" s="47" t="s">
         <v>93</v>
       </c>
-      <c r="C13" s="47" t="s">
+      <c r="D13" s="47" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="47" t="s">
+      <c r="E13" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="E13" s="47" t="s">
+      <c r="F13" s="47" t="s">
         <v>96</v>
       </c>
-      <c r="F13" s="47" t="s">
+      <c r="G13" s="47" t="s">
         <v>97</v>
       </c>
-      <c r="G13" s="47" t="s">
+      <c r="H13" s="47" t="s">
         <v>98</v>
       </c>
-      <c r="H13" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="43"/>
+      <c r="I13" s="47" t="s">
+        <v>70</v>
+      </c>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="78" t="s">
-[...13 lines deleted...]
-      <c r="M14" s="79"/>
+      <c r="A14" s="79" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" s="80"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="80"/>
+      <c r="M14" s="80"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="38">
         <v>2023</v>
       </c>
       <c r="B15" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="C15" s="48" t="s">
+      <c r="D15" s="48" t="s">
         <v>102</v>
       </c>
-      <c r="D15" s="48" t="s">
+      <c r="E15" s="48" t="s">
         <v>103</v>
       </c>
-      <c r="E15" s="48" t="s">
+      <c r="F15" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="F15" s="48" t="s">
+      <c r="G15" s="49" t="s">
         <v>105</v>
       </c>
-      <c r="G15" s="49" t="s">
+      <c r="H15" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="H15" s="48" t="s">
+      <c r="I15" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="I15" s="48" t="s">
+      <c r="J15" s="48" t="s">
         <v>108</v>
       </c>
-      <c r="J15" s="48" t="s">
+      <c r="K15" s="48" t="s">
         <v>109</v>
       </c>
-      <c r="K15" s="48" t="s">
+      <c r="L15" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="L15" s="50" t="s">
+      <c r="M15" s="50" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="38">
         <v>2024</v>
       </c>
       <c r="B16" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="50" t="s">
         <v>113</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="D16" s="50" t="s">
         <v>114</v>
       </c>
-      <c r="D16" s="50" t="s">
+      <c r="E16" s="50" t="s">
         <v>115</v>
       </c>
-      <c r="E16" s="50" t="s">
+      <c r="F16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="F16" s="50" t="s">
+      <c r="G16" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="G16" s="50" t="s">
+      <c r="H16" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="H16" s="50" t="s">
+      <c r="I16" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="I16" s="50" t="s">
+      <c r="J16" s="50" t="s">
         <v>120</v>
       </c>
-      <c r="J16" s="50" t="s">
+      <c r="K16" s="50" t="s">
         <v>121</v>
       </c>
-      <c r="K16" s="50" t="s">
+      <c r="L16" s="50" t="s">
         <v>122</v>
       </c>
-      <c r="L16" s="50" t="s">
+      <c r="M16" s="50" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="52">
         <v>2025</v>
       </c>
       <c r="B17" s="53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C17" s="53" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="53" t="s">
         <v>125</v>
       </c>
-      <c r="C17" s="53" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="53" t="s">
+      <c r="E17" s="53" t="s">
         <v>126</v>
       </c>
-      <c r="E17" s="53" t="s">
+      <c r="F17" s="53" t="s">
         <v>127</v>
       </c>
-      <c r="F17" s="53" t="s">
+      <c r="G17" s="53" t="s">
         <v>128</v>
       </c>
-      <c r="G17" s="53" t="s">
+      <c r="H17" s="53" t="s">
         <v>129</v>
       </c>
-      <c r="H17" s="53" t="s">
+      <c r="I17" s="53" t="s">
         <v>130</v>
       </c>
-      <c r="I17" s="53" t="s">
+      <c r="J17" s="53" t="s">
         <v>131</v>
       </c>
-      <c r="J17" s="53" t="s">
+      <c r="K17" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="K17" s="53" t="s">
+      <c r="L17" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="L17" s="53" t="s">
+      <c r="M17" s="44" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="54">
         <v>2026</v>
       </c>
       <c r="B18" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="C18" s="55" t="s">
+      <c r="D18" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="D18" s="55" t="s">
+      <c r="E18" s="55" t="s">
         <v>138</v>
       </c>
-      <c r="E18" s="55" t="s">
+      <c r="F18" s="55" t="s">
         <v>139</v>
       </c>
-      <c r="F18" s="55" t="s">
+      <c r="G18" s="55" t="s">
         <v>140</v>
       </c>
-      <c r="G18" s="55" t="s">
+      <c r="H18" s="55" t="s">
         <v>141</v>
       </c>
-      <c r="H18" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="56"/>
+      <c r="I18" s="55" t="s">
+        <v>197</v>
+      </c>
       <c r="J18" s="56"/>
       <c r="K18" s="56"/>
       <c r="L18" s="56"/>
       <c r="M18" s="56"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="21" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="21"/>
     <col min="14" max="14" width="9.140625" style="64"/>
     <col min="15" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15.75">
-      <c r="A1" s="80" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="A1" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
     </row>
     <row r="2" spans="1:18" ht="15.75">
       <c r="A2" s="58"/>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="59"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
     </row>
     <row r="3" spans="1:18" ht="22.5">
       <c r="A3" s="60"/>
       <c r="B3" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="D3" s="62" t="s">
         <v>143</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="E3" s="62" t="s">
         <v>144</v>
       </c>
-      <c r="E3" s="62" t="s">
+      <c r="F3" s="62" t="s">
         <v>145</v>
       </c>
-      <c r="F3" s="62" t="s">
+      <c r="G3" s="62" t="s">
         <v>146</v>
       </c>
-      <c r="G3" s="62" t="s">
+      <c r="H3" s="62" t="s">
         <v>147</v>
       </c>
-      <c r="H3" s="62" t="s">
+      <c r="I3" s="62" t="s">
         <v>148</v>
       </c>
-      <c r="I3" s="62" t="s">
+      <c r="J3" s="62" t="s">
         <v>149</v>
       </c>
-      <c r="J3" s="62" t="s">
+      <c r="K3" s="62" t="s">
         <v>150</v>
       </c>
-      <c r="K3" s="62" t="s">
+      <c r="L3" s="62" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="62" t="s">
+      <c r="M3" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="M3" s="63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:18" s="66" customFormat="1" ht="11.25">
-      <c r="A4" s="77" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="77"/>
+      <c r="A4" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
       <c r="N4" s="65"/>
     </row>
     <row r="5" spans="1:18" s="66" customFormat="1" ht="11.25">
       <c r="A5" s="38">
         <v>2023</v>
       </c>
       <c r="B5" s="39">
         <v>1371</v>
       </c>
       <c r="C5" s="40">
         <v>3282</v>
       </c>
       <c r="D5" s="40">
         <v>14895</v>
       </c>
       <c r="E5" s="40">
         <v>19459</v>
       </c>
       <c r="F5" s="40">
         <v>27868</v>
       </c>
       <c r="G5" s="40">
         <v>53660</v>
       </c>
       <c r="H5" s="40">
@@ -3049,224 +3065,229 @@
     <row r="8" spans="1:18" s="43" customFormat="1" ht="11.25">
       <c r="A8" s="52">
         <v>2026</v>
       </c>
       <c r="B8" s="42">
         <v>6243</v>
       </c>
       <c r="C8" s="42">
         <v>17709</v>
       </c>
       <c r="D8" s="42">
         <v>46608</v>
       </c>
       <c r="E8" s="42">
         <v>68886</v>
       </c>
       <c r="F8" s="42">
         <v>96549</v>
       </c>
       <c r="G8" s="42">
         <v>157547</v>
       </c>
       <c r="H8" s="42">
         <v>196714</v>
       </c>
+      <c r="I8" s="42">
+        <v>223171</v>
+      </c>
       <c r="N8" s="68"/>
     </row>
     <row r="9" spans="1:18" s="43" customFormat="1" ht="11.25">
-      <c r="A9" s="78" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="79"/>
+      <c r="A9" s="79" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
       <c r="N9" s="68"/>
       <c r="O9" s="69"/>
     </row>
     <row r="10" spans="1:18" s="43" customFormat="1" ht="11.25">
       <c r="A10" s="38">
         <v>2023</v>
       </c>
       <c r="B10" s="50" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C10" s="50" t="s">
+        <v>154</v>
+      </c>
+      <c r="D10" s="50" t="s">
         <v>155</v>
       </c>
-      <c r="D10" s="50" t="s">
+      <c r="E10" s="50" t="s">
         <v>156</v>
       </c>
-      <c r="E10" s="50" t="s">
+      <c r="F10" s="50" t="s">
         <v>157</v>
       </c>
-      <c r="F10" s="50" t="s">
+      <c r="G10" s="70" t="s">
         <v>158</v>
       </c>
-      <c r="G10" s="70" t="s">
+      <c r="H10" s="50" t="s">
         <v>159</v>
       </c>
-      <c r="H10" s="50" t="s">
+      <c r="I10" s="50" t="s">
         <v>160</v>
       </c>
-      <c r="I10" s="50" t="s">
+      <c r="J10" s="50" t="s">
         <v>161</v>
       </c>
-      <c r="J10" s="50" t="s">
+      <c r="K10" s="50" t="s">
         <v>162</v>
       </c>
-      <c r="K10" s="50" t="s">
+      <c r="L10" s="50" t="s">
         <v>163</v>
       </c>
-      <c r="L10" s="50" t="s">
+      <c r="M10" s="50" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="N10" s="68"/>
       <c r="O10" s="69"/>
     </row>
     <row r="11" spans="1:18" s="43" customFormat="1" ht="11.25">
       <c r="A11" s="38">
         <v>2024</v>
       </c>
       <c r="B11" s="51" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C11" s="50" t="s">
+        <v>165</v>
+      </c>
+      <c r="D11" s="50" t="s">
         <v>166</v>
       </c>
-      <c r="D11" s="50" t="s">
+      <c r="E11" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="E11" s="50" t="s">
+      <c r="F11" s="50" t="s">
         <v>168</v>
       </c>
-      <c r="F11" s="50" t="s">
+      <c r="G11" s="50" t="s">
         <v>169</v>
       </c>
-      <c r="G11" s="50" t="s">
+      <c r="H11" s="50" t="s">
         <v>170</v>
       </c>
-      <c r="H11" s="50" t="s">
+      <c r="I11" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="J11" s="50" t="s">
         <v>171</v>
       </c>
-      <c r="I11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="50" t="s">
+      <c r="K11" s="50" t="s">
         <v>172</v>
       </c>
-      <c r="K11" s="50" t="s">
+      <c r="L11" s="50" t="s">
         <v>173</v>
       </c>
-      <c r="L11" s="50" t="s">
+      <c r="M11" s="50" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="N11" s="68"/>
     </row>
     <row r="12" spans="1:18" s="43" customFormat="1" ht="11.25">
       <c r="A12" s="41">
         <v>2025</v>
       </c>
       <c r="B12" s="53" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C12" s="53" t="s">
+        <v>175</v>
+      </c>
+      <c r="D12" s="53" t="s">
         <v>176</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="E12" s="53" t="s">
         <v>177</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="F12" s="53" t="s">
         <v>178</v>
       </c>
-      <c r="F12" s="53" t="s">
+      <c r="G12" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="H12" s="53" t="s">
         <v>179</v>
       </c>
-      <c r="G12" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="53" t="s">
+      <c r="I12" s="53" t="s">
         <v>180</v>
       </c>
-      <c r="I12" s="53" t="s">
+      <c r="J12" s="53" t="s">
         <v>181</v>
       </c>
-      <c r="J12" s="53" t="s">
+      <c r="K12" s="53" t="s">
         <v>182</v>
       </c>
-      <c r="K12" s="53" t="s">
+      <c r="L12" s="53" t="s">
         <v>183</v>
       </c>
-      <c r="L12" s="53" t="s">
+      <c r="M12" s="53" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="N12" s="68"/>
     </row>
     <row r="13" spans="1:18" s="43" customFormat="1" ht="11.25">
       <c r="A13" s="54">
         <v>2026</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C13" s="55" t="s">
+        <v>185</v>
+      </c>
+      <c r="D13" s="55" t="s">
         <v>186</v>
       </c>
-      <c r="D13" s="55" t="s">
+      <c r="E13" s="55" t="s">
         <v>187</v>
       </c>
-      <c r="E13" s="55" t="s">
+      <c r="F13" s="55" t="s">
         <v>188</v>
       </c>
-      <c r="F13" s="55" t="s">
+      <c r="G13" s="55" t="s">
         <v>189</v>
       </c>
-      <c r="G13" s="55" t="s">
+      <c r="H13" s="55" t="s">
         <v>190</v>
       </c>
-      <c r="H13" s="55" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="56"/>
+      <c r="I13" s="55" t="s">
+        <v>198</v>
+      </c>
       <c r="J13" s="56"/>
       <c r="K13" s="56"/>
       <c r="L13" s="56"/>
       <c r="M13" s="56"/>
       <c r="N13" s="68"/>
     </row>
     <row r="14" spans="1:18">
       <c r="B14" s="71"/>
       <c r="C14" s="71"/>
       <c r="D14" s="71"/>
       <c r="E14" s="71"/>
       <c r="F14" s="71"/>
       <c r="G14" s="71"/>
       <c r="H14" s="71"/>
       <c r="I14" s="71"/>
       <c r="J14" s="71"/>
       <c r="K14" s="71"/>
       <c r="L14" s="71"/>
       <c r="M14" s="71"/>
     </row>
     <row r="15" spans="1:18">
       <c r="B15" s="71"/>
       <c r="C15" s="71"/>
       <c r="D15" s="72"/>
       <c r="E15" s="71"/>