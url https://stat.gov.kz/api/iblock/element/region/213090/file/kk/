--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -24,51 +24,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="969"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метадеректер 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метадеректер 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId5"/>
     <sheet name="Көрсеткіш" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдістемесі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
@@ -155,53 +155,50 @@
   <si>
     <t>Төсек</t>
   </si>
   <si>
     <t>Пайдалануға берілген ауруханалардағы төсек-орындардың жалпы саны</t>
   </si>
   <si>
     <t>Пайдалануға берілген амбулаториялық-емханалық мекемелердің жалпы саны</t>
   </si>
   <si>
     <t>Ауысымда келіп-кету</t>
   </si>
   <si>
     <t>Пайдалануға берілген амбулаториялық-емханалық ұйымдардағы ауысымдағы келіп кетулер саны</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
@@ -258,50 +255,53 @@
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2025 жылғы әлеуметтік сала объектілерін пайдалануға беру</t>
   </si>
   <si>
     <t>2026 жылғы әлеуметтік сала объектілерін пайдалануға беру</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1648,51 +1648,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -1832,53 +1832,54 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3200,51 +3201,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.eskaraeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.eskaraeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gu.eskaraeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="91.85546875" style="15" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3376,179 +3377,179 @@
       <c r="B3" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>43</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3717,179 +3718,179 @@
       <c r="B3" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>43</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4058,179 +4059,179 @@
       <c r="B3" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>43</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4399,179 +4400,179 @@
       <c r="B3" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>43</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="26" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4868,54 +4869,54 @@
         <v>41</v>
       </c>
       <c r="C14" s="16"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="16"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J45"/>
+  <dimension ref="A1:J46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35:I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="17" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="17" customWidth="1"/>
     <col min="4" max="4" width="10" style="17" customWidth="1"/>
     <col min="5" max="5" width="17.7109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="17"/>
     <col min="7" max="7" width="16.42578125" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="17"/>
     <col min="9" max="9" width="17.5703125" style="17" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="32"/>
     <col min="11" max="252" width="8.85546875" style="17"/>
     <col min="253" max="253" width="13.140625" style="17" customWidth="1"/>
     <col min="254" max="254" width="14" style="17" customWidth="1"/>
     <col min="255" max="255" width="13.7109375" style="17" customWidth="1"/>
     <col min="256" max="256" width="12.140625" style="17" customWidth="1"/>
     <col min="257" max="257" width="13.140625" style="17" customWidth="1"/>
     <col min="258" max="258" width="12.7109375" style="17" customWidth="1"/>
     <col min="259" max="259" width="13.140625" style="17" customWidth="1"/>
     <col min="260" max="260" width="11.7109375" style="17" customWidth="1"/>
     <col min="261" max="261" width="13.140625" style="17" customWidth="1"/>
     <col min="262" max="508" width="8.85546875" style="17"/>
@@ -5520,1138 +5521,1167 @@
     <col min="15621" max="15621" width="13.140625" style="17" customWidth="1"/>
     <col min="15622" max="15868" width="8.85546875" style="17"/>
     <col min="15869" max="15869" width="13.140625" style="17" customWidth="1"/>
     <col min="15870" max="15870" width="14" style="17" customWidth="1"/>
     <col min="15871" max="15871" width="13.7109375" style="17" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" style="17" customWidth="1"/>
     <col min="15873" max="15873" width="13.140625" style="17" customWidth="1"/>
     <col min="15874" max="15874" width="12.7109375" style="17" customWidth="1"/>
     <col min="15875" max="15875" width="13.140625" style="17" customWidth="1"/>
     <col min="15876" max="15876" width="11.7109375" style="17" customWidth="1"/>
     <col min="15877" max="15877" width="13.140625" style="17" customWidth="1"/>
     <col min="15878" max="16124" width="8.85546875" style="17"/>
     <col min="16125" max="16125" width="13.140625" style="17" customWidth="1"/>
     <col min="16126" max="16126" width="14" style="17" customWidth="1"/>
     <col min="16127" max="16127" width="13.7109375" style="17" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" style="17" customWidth="1"/>
     <col min="16129" max="16129" width="13.140625" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="12.7109375" style="17" customWidth="1"/>
     <col min="16131" max="16131" width="13.140625" style="17" customWidth="1"/>
     <col min="16132" max="16132" width="11.7109375" style="17" customWidth="1"/>
     <col min="16133" max="16133" width="13.140625" style="17" customWidth="1"/>
     <col min="16134" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A1" s="76" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="A1" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="78"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9" ht="23.25" customHeight="1">
-      <c r="A3" s="78"/>
-      <c r="B3" s="80" t="s">
+      <c r="A3" s="79"/>
+      <c r="B3" s="81" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="82"/>
+      <c r="D3" s="83" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="81"/>
-      <c r="D3" s="82" t="s">
+      <c r="E3" s="82"/>
+      <c r="F3" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="E3" s="81"/>
-      <c r="F3" s="82" t="s">
+      <c r="G3" s="82"/>
+      <c r="H3" s="84" t="s">
         <v>56</v>
       </c>
-      <c r="G3" s="81"/>
-      <c r="H3" s="83" t="s">
+      <c r="I3" s="85"/>
+    </row>
+    <row r="4" spans="1:9" ht="33.75">
+      <c r="A4" s="80"/>
+      <c r="B4" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="I3" s="84"/>
-[...3 lines deleted...]
-      <c r="B4" s="34" t="s">
+      <c r="C4" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="D4" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="E4" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="34" t="s">
+      <c r="G4" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="H4" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="G4" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I4" s="35" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B5" s="37">
         <v>250</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="40" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B6" s="37">
         <v>250</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="40" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B7" s="41">
         <v>750</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="42">
         <v>70</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="39">
         <v>25</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B8" s="43">
         <v>750</v>
       </c>
       <c r="C8" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="44">
         <v>70</v>
       </c>
       <c r="E8" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="39">
         <v>50</v>
       </c>
       <c r="I8" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="40" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B9" s="41">
         <v>750</v>
       </c>
       <c r="C9" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="42">
         <v>70</v>
       </c>
       <c r="E9" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H9" s="45">
         <v>50</v>
       </c>
       <c r="I9" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="40" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10" s="46">
         <v>750</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="47">
         <v>70</v>
       </c>
       <c r="E10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H10" s="22">
         <v>50</v>
       </c>
       <c r="I10" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="40" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B11" s="46">
         <v>750</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="47">
         <v>70</v>
       </c>
       <c r="E11" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="22">
         <v>50</v>
       </c>
       <c r="I11" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="40" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B12" s="22">
         <v>1170</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="22">
         <v>70</v>
       </c>
       <c r="E12" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="23">
         <v>50</v>
       </c>
       <c r="I12" s="38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="40" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B13" s="48">
         <v>2100</v>
       </c>
       <c r="C13" s="47">
         <v>85.7</v>
       </c>
       <c r="D13" s="48">
         <v>70</v>
       </c>
       <c r="E13" s="47">
         <v>87.5</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="23">
         <v>50</v>
       </c>
       <c r="I13" s="49">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="40" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B14" s="22">
         <v>2100</v>
       </c>
       <c r="C14" s="47">
         <v>72.2</v>
       </c>
       <c r="D14" s="22">
         <v>70</v>
       </c>
       <c r="E14" s="50">
         <v>87.5</v>
       </c>
       <c r="F14" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="23">
         <v>65</v>
       </c>
       <c r="I14" s="49">
         <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B15" s="22">
         <v>2100</v>
       </c>
       <c r="C15" s="51">
         <v>53</v>
       </c>
       <c r="D15" s="22">
         <v>120</v>
       </c>
       <c r="E15" s="50">
         <v>150</v>
       </c>
       <c r="F15" s="38" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="23">
         <v>65</v>
       </c>
       <c r="I15" s="23">
         <v>144.4</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="52" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B16" s="53">
         <v>2200</v>
       </c>
       <c r="C16" s="54">
         <v>55.5</v>
       </c>
       <c r="D16" s="53">
         <v>120</v>
       </c>
       <c r="E16" s="55">
         <v>10.8</v>
       </c>
       <c r="F16" s="56">
         <v>40</v>
       </c>
       <c r="G16" s="57" t="s">
         <v>40</v>
       </c>
       <c r="H16" s="58">
         <v>560</v>
       </c>
       <c r="I16" s="58">
         <v>141.80000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15.75">
-      <c r="A18" s="76" t="s">
-[...9 lines deleted...]
-      <c r="I18" s="77"/>
+      <c r="A18" s="77" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="77"/>
+      <c r="E18" s="77"/>
+      <c r="F18" s="77"/>
+      <c r="G18" s="77"/>
+      <c r="H18" s="77"/>
+      <c r="I18" s="78"/>
     </row>
     <row r="19" spans="1:9" ht="15.75">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="78"/>
-      <c r="B20" s="80" t="s">
+      <c r="A20" s="79"/>
+      <c r="B20" s="81" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="82"/>
+      <c r="D20" s="83" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="81"/>
-      <c r="D20" s="82" t="s">
+      <c r="E20" s="82"/>
+      <c r="F20" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="E20" s="81"/>
-      <c r="F20" s="82" t="s">
+      <c r="G20" s="82"/>
+      <c r="H20" s="84" t="s">
         <v>56</v>
       </c>
-      <c r="G20" s="81"/>
-      <c r="H20" s="83" t="s">
+      <c r="I20" s="85"/>
+    </row>
+    <row r="21" spans="1:9" ht="33.75">
+      <c r="A21" s="80"/>
+      <c r="B21" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="I20" s="84"/>
-[...3 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C21" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="C21" s="34" t="s">
+      <c r="D21" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="D21" s="34" t="s">
+      <c r="E21" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="E21" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="34" t="s">
+      <c r="G21" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="G21" s="34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="35" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B22" s="37">
         <v>500</v>
       </c>
       <c r="C22" s="59">
         <v>200</v>
       </c>
       <c r="D22" s="39" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="39" t="s">
         <v>40</v>
       </c>
       <c r="G22" s="39" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I22" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="40" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B23" s="37">
         <v>500</v>
       </c>
       <c r="C23" s="59">
         <v>200</v>
       </c>
       <c r="D23" s="60">
         <v>50</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>40</v>
       </c>
       <c r="G23" s="39" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I23" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="40" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B24" s="41">
         <v>500</v>
       </c>
       <c r="C24" s="49">
         <v>66.7</v>
       </c>
       <c r="D24" s="42">
         <v>100</v>
       </c>
       <c r="E24" s="49">
         <v>142.80000000000001</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>40</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I24" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B25" s="43">
         <v>2300</v>
       </c>
       <c r="C25" s="61">
         <v>306.7</v>
       </c>
       <c r="D25" s="44">
         <v>100</v>
       </c>
       <c r="E25" s="61">
         <v>142.80000000000001</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>40</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>40</v>
       </c>
       <c r="I25" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="40" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B26" s="41">
         <v>2300</v>
       </c>
       <c r="C26" s="62">
         <v>306.7</v>
       </c>
       <c r="D26" s="42">
         <v>100</v>
       </c>
       <c r="E26" s="63">
         <v>142.80000000000001</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>40</v>
       </c>
       <c r="G26" s="45" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="45" t="s">
         <v>40</v>
       </c>
       <c r="I26" s="45" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="40" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B27" s="46">
         <v>3200</v>
       </c>
       <c r="C27" s="47">
         <v>426.7</v>
       </c>
       <c r="D27" s="47">
         <v>100</v>
       </c>
       <c r="E27" s="47">
         <v>142.80000000000001</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>40</v>
       </c>
       <c r="G27" s="22" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>40</v>
       </c>
       <c r="I27" s="47"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="40" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B28" s="46">
         <v>3200</v>
       </c>
       <c r="C28" s="47">
         <v>426.7</v>
       </c>
       <c r="D28" s="47">
         <v>320</v>
       </c>
       <c r="E28" s="47">
         <v>457.1</v>
       </c>
       <c r="F28" s="22">
         <v>9</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="22" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="40" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B29" s="22">
         <v>3500</v>
       </c>
       <c r="C29" s="47">
         <v>299.10000000000002</v>
       </c>
       <c r="D29" s="22">
         <v>390</v>
       </c>
       <c r="E29" s="64">
         <v>557.1</v>
       </c>
       <c r="F29" s="22">
         <v>9</v>
       </c>
       <c r="G29" s="32"/>
       <c r="H29" s="23" t="s">
         <v>40</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="40" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B30" s="48">
         <v>3800</v>
       </c>
       <c r="C30" s="47">
         <v>180.9</v>
       </c>
       <c r="D30" s="48">
         <v>390</v>
       </c>
       <c r="E30" s="64">
         <v>557.1</v>
       </c>
       <c r="F30" s="48">
         <v>9</v>
       </c>
       <c r="G30" s="32"/>
       <c r="H30" s="23" t="s">
         <v>40</v>
       </c>
       <c r="I30" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="40" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B31" s="22">
         <v>4100</v>
       </c>
       <c r="C31" s="47">
         <v>195.2</v>
       </c>
       <c r="D31" s="22">
         <v>450</v>
       </c>
       <c r="E31" s="65">
         <v>642.79999999999995</v>
       </c>
       <c r="F31" s="48">
         <v>9</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>40</v>
       </c>
       <c r="I31" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B32" s="22">
         <v>4100</v>
       </c>
       <c r="C32" s="49">
         <v>195.2</v>
       </c>
       <c r="D32" s="22">
         <v>510</v>
       </c>
       <c r="E32" s="66">
         <v>425</v>
       </c>
       <c r="F32" s="47">
         <v>18</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>40</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="52" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B33" s="53">
         <v>4700</v>
       </c>
       <c r="C33" s="67">
         <v>213.6</v>
       </c>
       <c r="D33" s="53">
         <v>640</v>
       </c>
       <c r="E33" s="68">
         <v>533.29999999999995</v>
       </c>
       <c r="F33" s="54">
         <v>69</v>
       </c>
       <c r="G33" s="58">
         <v>172.5</v>
       </c>
       <c r="H33" s="58" t="s">
         <v>40</v>
       </c>
       <c r="I33" s="58" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="15.75">
-      <c r="A35" s="76" t="s">
-[...9 lines deleted...]
-      <c r="I35" s="77"/>
+      <c r="A35" s="77" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="77"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="77"/>
+      <c r="I35" s="78"/>
     </row>
     <row r="36" spans="1:10" ht="15.75">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="78"/>
-      <c r="B37" s="80" t="s">
+      <c r="A37" s="79"/>
+      <c r="B37" s="81" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="82"/>
+      <c r="D37" s="83" t="s">
         <v>54</v>
       </c>
-      <c r="C37" s="81"/>
-      <c r="D37" s="82" t="s">
+      <c r="E37" s="82"/>
+      <c r="F37" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="E37" s="81"/>
-      <c r="F37" s="82" t="s">
+      <c r="G37" s="82"/>
+      <c r="H37" s="84" t="s">
         <v>56</v>
       </c>
-      <c r="G37" s="81"/>
-      <c r="H37" s="83" t="s">
+      <c r="I37" s="85"/>
+    </row>
+    <row r="38" spans="1:10" ht="33.75">
+      <c r="A38" s="80"/>
+      <c r="B38" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="I37" s="84"/>
-[...3 lines deleted...]
-      <c r="B38" s="69" t="s">
+      <c r="C38" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="C38" s="69" t="s">
+      <c r="D38" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="D38" s="69" t="s">
+      <c r="E38" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="F38" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="E38" s="69" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="69" t="s">
+      <c r="G38" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="H38" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="G38" s="69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I38" s="70" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="73" customFormat="1" ht="11.25">
       <c r="A39" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B39" s="71" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="71" t="s">
         <v>40</v>
       </c>
       <c r="D39" s="72" t="s">
         <v>40</v>
       </c>
       <c r="E39" s="71" t="s">
         <v>40</v>
       </c>
       <c r="F39" s="72" t="s">
         <v>40</v>
       </c>
       <c r="G39" s="72" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="72" t="s">
         <v>40</v>
       </c>
       <c r="I39" s="72" t="s">
         <v>40</v>
       </c>
       <c r="J39" s="47"/>
     </row>
     <row r="40" spans="1:10" s="73" customFormat="1" ht="11.25">
       <c r="A40" s="40" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="C40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="F40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="G40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="I40" s="61" t="s">
         <v>40</v>
       </c>
       <c r="J40" s="47"/>
     </row>
     <row r="41" spans="1:10" s="73" customFormat="1" ht="11.25">
       <c r="A41" s="40" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="47">
         <v>50</v>
       </c>
       <c r="E41" s="51">
         <v>50</v>
       </c>
       <c r="F41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="G41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="I41" s="61" t="s">
         <v>40</v>
       </c>
       <c r="J41" s="47"/>
     </row>
     <row r="42" spans="1:10" s="73" customFormat="1" ht="11.25">
       <c r="A42" s="40" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="74">
         <v>110</v>
       </c>
       <c r="E42" s="63">
         <v>110</v>
       </c>
       <c r="F42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="G42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="H42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="74" t="s">
         <v>40</v>
       </c>
       <c r="J42" s="47"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="40" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B43" s="74" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="74" t="s">
         <v>40</v>
       </c>
       <c r="D43" s="47">
         <v>180</v>
       </c>
       <c r="E43" s="51">
         <v>180</v>
       </c>
       <c r="F43" s="74" t="s">
         <v>40</v>
       </c>
       <c r="G43" s="74" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="74" t="s">
         <v>40</v>
       </c>
       <c r="I43" s="74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="40" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B44" s="32"/>
       <c r="C44" s="32"/>
       <c r="D44" s="47">
         <v>230</v>
       </c>
       <c r="E44" s="51">
         <v>230</v>
       </c>
       <c r="F44" s="32"/>
       <c r="G44" s="32"/>
       <c r="H44" s="32"/>
       <c r="I44" s="32"/>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" s="52" t="s">
+      <c r="A45" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45" s="47">
+        <v>230</v>
+      </c>
+      <c r="E45" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="G45" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H45" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="I45" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="B45" s="75" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="54">
+      <c r="B46" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="54">
         <v>230</v>
       </c>
-      <c r="E45" s="54">
-[...11 lines deleted...]
-      <c r="I45" s="75" t="s">
+      <c r="E46" s="76">
+        <v>59</v>
+      </c>
+      <c r="F46" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="I46" s="75" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="A35:I35"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>