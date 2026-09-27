--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="КСП_162101_162107" sheetId="10" r:id="rId4"/>
     <sheet name="КСП_162101, 162107" sheetId="11" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="94">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -141,53 +141,50 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
@@ -304,50 +301,53 @@
     <t xml:space="preserve">2026 жылғы құрылыс жұмыстарының көлемі                                                        </t>
   </si>
   <si>
     <t>- </t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы құрылыс жұмыстарының көлемі                                                         </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңге, пайызбен</t>
   </si>
   <si>
     <t>2024 жылға, пайызбен</t>
   </si>
   <si>
     <t>102,0</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы құрылыс жұмыстарының көлемі                                                         </t>
   </si>
   <si>
     <t>2025 жылға, пайызбен</t>
   </si>
   <si>
     <t>2025 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -580,51 +580,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -810,68 +810,71 @@
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1217,179 +1220,179 @@
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
@@ -1435,179 +1438,179 @@
       <c r="B3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="52.15" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
@@ -1734,192 +1737,192 @@
       <c r="B17" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A18" sqref="A18:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="19" customWidth="1"/>
     <col min="2" max="3" width="10.85546875" style="19"/>
     <col min="4" max="4" width="10.85546875" style="31"/>
     <col min="5" max="16384" width="10.85546875" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75">
-      <c r="A1" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="95"/>
+      <c r="A1" s="97" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
     </row>
     <row r="2" spans="1:25" ht="15.75">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
     </row>
     <row r="3" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A3" s="96"/>
-[...4 lines deleted...]
-      <c r="D3" s="91" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="E3" s="91"/>
-      <c r="F3" s="91" t="s">
+      <c r="G3" s="92"/>
+      <c r="H3" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="G3" s="91"/>
-      <c r="H3" s="91" t="s">
+      <c r="I3" s="92"/>
+      <c r="J3" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="I3" s="91"/>
-      <c r="J3" s="91" t="s">
+      <c r="K3" s="92"/>
+      <c r="L3" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="K3" s="91"/>
-      <c r="L3" s="91" t="s">
+      <c r="M3" s="92"/>
+      <c r="N3" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="M3" s="91"/>
-      <c r="N3" s="91" t="s">
+      <c r="O3" s="92"/>
+      <c r="P3" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="O3" s="91"/>
-      <c r="P3" s="91" t="s">
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="Q3" s="91"/>
-      <c r="R3" s="91" t="s">
+      <c r="S3" s="92"/>
+      <c r="T3" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="S3" s="91"/>
-      <c r="T3" s="91" t="s">
+      <c r="U3" s="92"/>
+      <c r="V3" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="U3" s="91"/>
-      <c r="V3" s="91" t="s">
+      <c r="W3" s="92"/>
+      <c r="X3" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="W3" s="91"/>
-[...3 lines deleted...]
-      <c r="Y3" s="92"/>
+      <c r="Y3" s="93"/>
     </row>
     <row r="4" spans="1:25" s="33" customFormat="1" ht="45">
-      <c r="A4" s="97"/>
+      <c r="A4" s="95"/>
       <c r="B4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="P4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="R4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="U4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Y4" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A5" s="41" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B5" s="42">
         <v>5212</v>
       </c>
       <c r="C5" s="43">
         <v>167.2</v>
       </c>
       <c r="D5" s="44">
         <v>5011</v>
       </c>
       <c r="E5" s="45">
         <v>242.6</v>
       </c>
       <c r="F5" s="44">
         <v>25753</v>
       </c>
       <c r="G5" s="45">
         <v>138.1</v>
       </c>
       <c r="H5" s="44">
         <v>14930</v>
       </c>
       <c r="I5" s="45">
         <v>214</v>
       </c>
@@ -1952,51 +1955,51 @@
       </c>
       <c r="S5" s="45">
         <v>65.099999999999994</v>
       </c>
       <c r="T5" s="44">
         <v>28507</v>
       </c>
       <c r="U5" s="45">
         <v>135.30000000000001</v>
       </c>
       <c r="V5" s="44">
         <v>61014</v>
       </c>
       <c r="W5" s="45">
         <v>195.3</v>
       </c>
       <c r="X5" s="44">
         <v>69462</v>
       </c>
       <c r="Y5" s="45">
         <v>100.3</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="48" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B6" s="49">
         <v>4650</v>
       </c>
       <c r="C6" s="50">
         <v>237.3</v>
       </c>
       <c r="D6" s="44">
         <v>4477</v>
       </c>
       <c r="E6" s="45">
         <v>361.8</v>
       </c>
       <c r="F6" s="44">
         <v>12451</v>
       </c>
       <c r="G6" s="45">
         <v>124.4</v>
       </c>
       <c r="H6" s="44">
         <v>10270</v>
       </c>
       <c r="I6" s="45">
         <v>216.1</v>
       </c>
@@ -2029,181 +2032,181 @@
       </c>
       <c r="S6" s="45">
         <v>54</v>
       </c>
       <c r="T6" s="44">
         <v>15602</v>
       </c>
       <c r="U6" s="45">
         <v>95</v>
       </c>
       <c r="V6" s="44">
         <v>36658</v>
       </c>
       <c r="W6" s="45">
         <v>176.5</v>
       </c>
       <c r="X6" s="44">
         <v>21224</v>
       </c>
       <c r="Y6" s="45">
         <v>65.5</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="33" customFormat="1">
       <c r="A7" s="48" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D7" s="53"/>
       <c r="E7" s="53"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K7" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L7" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M7" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="N7" s="55"/>
       <c r="O7" s="55"/>
       <c r="P7" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="Q7" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="R7" s="44">
         <v>6</v>
       </c>
       <c r="S7" s="45">
         <v>35.1</v>
       </c>
       <c r="T7" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="U7" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V7" s="57"/>
       <c r="W7" s="57"/>
       <c r="X7" s="44">
         <v>67</v>
       </c>
       <c r="Y7" s="45">
         <v>79.8</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="59" customFormat="1" ht="11.25">
       <c r="A8" s="48" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D8" s="44"/>
       <c r="E8" s="45"/>
       <c r="F8" s="51">
         <v>1916</v>
       </c>
       <c r="G8" s="52">
         <v>174.5</v>
       </c>
       <c r="H8" s="44">
         <v>48</v>
       </c>
       <c r="I8" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J8" s="44">
         <v>37</v>
       </c>
       <c r="K8" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L8" s="58">
         <v>4264</v>
       </c>
       <c r="M8" s="59">
         <v>111.9</v>
       </c>
       <c r="N8" s="51">
         <v>664</v>
       </c>
       <c r="O8" s="52">
         <v>45.9</v>
       </c>
       <c r="P8" s="44">
         <v>1507</v>
       </c>
       <c r="Q8" s="45">
         <v>326.39999999999998</v>
       </c>
       <c r="R8" s="44">
         <v>6015</v>
       </c>
       <c r="S8" s="45">
         <v>175.6</v>
       </c>
       <c r="T8" s="44">
         <v>6844</v>
       </c>
       <c r="U8" s="45">
         <v>1639</v>
       </c>
       <c r="V8" s="51">
         <v>2937</v>
       </c>
       <c r="W8" s="52">
         <v>57.1</v>
       </c>
       <c r="X8" s="44">
         <v>8090</v>
       </c>
       <c r="Y8" s="45">
         <v>170.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="48" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B9" s="50">
         <v>122</v>
       </c>
       <c r="C9" s="50">
         <v>119.4</v>
       </c>
       <c r="D9" s="44"/>
       <c r="E9" s="45"/>
       <c r="F9" s="51">
         <v>1988</v>
       </c>
       <c r="G9" s="52">
         <v>112.9</v>
       </c>
       <c r="H9" s="44">
         <v>775</v>
       </c>
       <c r="I9" s="45">
         <v>506.3</v>
       </c>
       <c r="J9" s="44">
         <v>908</v>
       </c>
       <c r="K9" s="45">
@@ -2232,63 +2235,63 @@
       </c>
       <c r="S9" s="45">
         <v>42.3</v>
       </c>
       <c r="T9" s="44">
         <v>602</v>
       </c>
       <c r="U9" s="45">
         <v>87</v>
       </c>
       <c r="V9" s="51">
         <v>560</v>
       </c>
       <c r="W9" s="52">
         <v>137.69999999999999</v>
       </c>
       <c r="X9" s="44">
         <v>994</v>
       </c>
       <c r="Y9" s="45">
         <v>181.1</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B10" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C10" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D10" s="44">
         <v>17</v>
       </c>
       <c r="E10" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F10" s="51">
         <v>2241</v>
       </c>
       <c r="G10" s="52">
         <v>185.2</v>
       </c>
       <c r="H10" s="44">
         <v>868</v>
       </c>
       <c r="I10" s="45">
         <v>138.69999999999999</v>
       </c>
       <c r="J10" s="44">
         <v>2738</v>
       </c>
       <c r="K10" s="45">
         <v>106.5</v>
       </c>
       <c r="L10" s="34">
         <v>2911</v>
       </c>
       <c r="M10" s="33">
         <v>82.2</v>
       </c>
@@ -2309,193 +2312,193 @@
       </c>
       <c r="S10" s="45">
         <v>99.9</v>
       </c>
       <c r="T10" s="44">
         <v>2230</v>
       </c>
       <c r="U10" s="45">
         <v>146.1</v>
       </c>
       <c r="V10" s="51">
         <v>10305</v>
       </c>
       <c r="W10" s="52">
         <v>1342.7</v>
       </c>
       <c r="X10" s="44">
         <v>17285</v>
       </c>
       <c r="Y10" s="45">
         <v>187</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="48" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D11" s="44">
         <v>35</v>
       </c>
       <c r="E11" s="45">
         <v>119.7</v>
       </c>
       <c r="F11" s="51">
         <v>956</v>
       </c>
       <c r="G11" s="52">
         <v>1208.5</v>
       </c>
       <c r="H11" s="44"/>
       <c r="I11" s="45"/>
       <c r="J11" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K11" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L11" s="34">
         <v>4658</v>
       </c>
       <c r="M11" s="33">
         <v>118.9</v>
       </c>
       <c r="N11" s="51">
         <v>2349</v>
       </c>
       <c r="O11" s="52">
         <v>146.5</v>
       </c>
       <c r="P11" s="44">
         <v>556</v>
       </c>
       <c r="Q11" s="45">
         <v>1047.5999999999999</v>
       </c>
       <c r="R11" s="44">
         <v>2739</v>
       </c>
       <c r="S11" s="45">
         <v>55.5</v>
       </c>
       <c r="T11" s="44">
         <v>600</v>
       </c>
       <c r="U11" s="45">
         <v>94.8</v>
       </c>
       <c r="V11" s="51">
         <v>1809</v>
       </c>
       <c r="W11" s="52">
         <v>178.9</v>
       </c>
       <c r="X11" s="44">
         <v>7023</v>
       </c>
       <c r="Y11" s="45">
         <v>202.2</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="48" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D12" s="44"/>
       <c r="E12" s="45"/>
       <c r="F12" s="51">
         <v>429</v>
       </c>
       <c r="G12" s="52">
         <v>108.6</v>
       </c>
       <c r="H12" s="44"/>
       <c r="I12" s="45"/>
       <c r="J12" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K12" s="54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L12" s="34">
         <v>1956</v>
       </c>
       <c r="M12" s="33">
         <v>108.7</v>
       </c>
       <c r="N12" s="51">
         <v>249</v>
       </c>
       <c r="O12" s="52">
         <v>56.2</v>
       </c>
       <c r="P12" s="44">
         <v>3778</v>
       </c>
       <c r="Q12" s="45">
         <v>248.1</v>
       </c>
       <c r="R12" s="44">
         <v>32</v>
       </c>
       <c r="S12" s="45">
         <v>2.5</v>
       </c>
       <c r="T12" s="44">
         <v>1646</v>
       </c>
       <c r="U12" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V12" s="51">
         <v>1845</v>
       </c>
       <c r="W12" s="52">
         <v>422.8</v>
       </c>
       <c r="X12" s="44">
         <v>1339</v>
       </c>
       <c r="Y12" s="45">
         <v>59.7</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B13" s="50">
         <v>384</v>
       </c>
       <c r="C13" s="50">
         <v>110.4</v>
       </c>
       <c r="D13" s="44">
         <v>465</v>
       </c>
       <c r="E13" s="45">
         <v>152.4</v>
       </c>
       <c r="F13" s="51">
         <v>3199</v>
       </c>
       <c r="G13" s="52">
         <v>106.5</v>
       </c>
       <c r="H13" s="44">
         <v>1045</v>
       </c>
       <c r="I13" s="45">
         <v>90.7</v>
       </c>
@@ -2528,51 +2531,51 @@
       </c>
       <c r="S13" s="45">
         <v>63.7</v>
       </c>
       <c r="T13" s="44">
         <v>845</v>
       </c>
       <c r="U13" s="45">
         <v>79</v>
       </c>
       <c r="V13" s="51">
         <v>4150</v>
       </c>
       <c r="W13" s="52">
         <v>579.79999999999995</v>
       </c>
       <c r="X13" s="44">
         <v>5710</v>
       </c>
       <c r="Y13" s="45">
         <v>66.2</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="61" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B14" s="62">
         <v>56</v>
       </c>
       <c r="C14" s="62">
         <v>816.3</v>
       </c>
       <c r="D14" s="63">
         <v>17</v>
       </c>
       <c r="E14" s="64">
         <v>3.6</v>
       </c>
       <c r="F14" s="63">
         <v>2573</v>
       </c>
       <c r="G14" s="64">
         <v>234</v>
       </c>
       <c r="H14" s="63">
         <v>1924</v>
       </c>
       <c r="I14" s="64">
         <v>659.2</v>
       </c>
@@ -2607,958 +2610,998 @@
         <v>55.6</v>
       </c>
       <c r="T14" s="63">
         <v>138</v>
       </c>
       <c r="U14" s="64">
         <v>42.3</v>
       </c>
       <c r="V14" s="63">
         <v>2750</v>
       </c>
       <c r="W14" s="64">
         <v>160.9</v>
       </c>
       <c r="X14" s="63">
         <v>7730</v>
       </c>
       <c r="Y14" s="64">
         <v>98.6</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="66"/>
     </row>
     <row r="18" spans="1:25" ht="15.75">
-      <c r="A18" s="93" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="95"/>
+      <c r="A18" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="99"/>
     </row>
     <row r="19" spans="1:25" ht="15.75">
       <c r="A19" s="36"/>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
     </row>
     <row r="20" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A20" s="96"/>
-[...4 lines deleted...]
-      <c r="D20" s="91" t="s">
+      <c r="A20" s="94"/>
+      <c r="B20" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="E20" s="91"/>
-      <c r="F20" s="91" t="s">
+      <c r="G20" s="92"/>
+      <c r="H20" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="G20" s="91"/>
-      <c r="H20" s="91" t="s">
+      <c r="I20" s="92"/>
+      <c r="J20" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="I20" s="91"/>
-      <c r="J20" s="91" t="s">
+      <c r="K20" s="92"/>
+      <c r="L20" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="K20" s="91"/>
-      <c r="L20" s="91" t="s">
+      <c r="M20" s="92"/>
+      <c r="N20" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="M20" s="91"/>
-      <c r="N20" s="91" t="s">
+      <c r="O20" s="92"/>
+      <c r="P20" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="O20" s="91"/>
-      <c r="P20" s="91" t="s">
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="Q20" s="91"/>
-      <c r="R20" s="91" t="s">
+      <c r="S20" s="92"/>
+      <c r="T20" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="S20" s="91"/>
-      <c r="T20" s="91" t="s">
+      <c r="U20" s="92"/>
+      <c r="V20" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="U20" s="91"/>
-      <c r="V20" s="91" t="s">
+      <c r="W20" s="92"/>
+      <c r="X20" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="W20" s="91"/>
-[...3 lines deleted...]
-      <c r="Y20" s="92"/>
+      <c r="Y20" s="93"/>
     </row>
     <row r="21" spans="1:25" s="33" customFormat="1" ht="45">
-      <c r="A21" s="97"/>
+      <c r="A21" s="95"/>
       <c r="B21" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="M21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="O21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="P21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Q21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="R21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="S21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="T21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="U21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="W21" s="38" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Y21" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A22" s="41" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B22" s="42">
         <v>6243</v>
       </c>
       <c r="C22" s="43">
         <v>111.3</v>
       </c>
       <c r="D22" s="46">
         <v>11466</v>
       </c>
       <c r="E22" s="47">
         <v>216.5</v>
       </c>
       <c r="F22" s="46">
         <v>28898</v>
       </c>
       <c r="G22" s="47">
         <v>106.6</v>
       </c>
       <c r="H22" s="46">
         <v>22278</v>
       </c>
       <c r="I22" s="47">
         <v>141.19999999999999</v>
       </c>
       <c r="J22" s="44">
         <v>27663</v>
       </c>
       <c r="K22" s="45">
         <v>124.9</v>
       </c>
       <c r="L22" s="46">
         <v>60998</v>
       </c>
       <c r="M22" s="47">
         <v>136.1</v>
       </c>
       <c r="N22" s="46">
         <v>39168</v>
       </c>
       <c r="O22" s="47">
         <v>150.80000000000001</v>
       </c>
-      <c r="P22" s="44"/>
-      <c r="Q22" s="45"/>
+      <c r="P22" s="46">
+        <v>26456</v>
+      </c>
+      <c r="Q22" s="47">
+        <v>87.7</v>
+      </c>
       <c r="R22" s="44"/>
       <c r="S22" s="45"/>
       <c r="T22" s="44"/>
       <c r="U22" s="45"/>
       <c r="V22" s="44"/>
       <c r="W22" s="45"/>
       <c r="X22" s="44"/>
       <c r="Y22" s="45"/>
     </row>
     <row r="23" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A23" s="48" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B23" s="49">
         <v>5775</v>
       </c>
       <c r="C23" s="50">
         <v>115.4</v>
       </c>
       <c r="D23" s="51">
         <v>4427</v>
       </c>
       <c r="E23" s="52">
         <v>93.6</v>
       </c>
       <c r="F23" s="51">
         <v>17568</v>
       </c>
       <c r="G23" s="52">
         <v>134</v>
       </c>
       <c r="H23" s="51">
         <v>7592</v>
       </c>
       <c r="I23" s="52">
         <v>69.900000000000006</v>
       </c>
       <c r="J23" s="44">
         <v>16578</v>
       </c>
       <c r="K23" s="45">
         <v>112.5</v>
       </c>
       <c r="L23" s="51">
         <v>21067</v>
       </c>
       <c r="M23" s="52">
         <v>137.4</v>
       </c>
       <c r="N23" s="51">
         <v>26165</v>
       </c>
       <c r="O23" s="52">
         <v>141.30000000000001</v>
       </c>
-      <c r="P23" s="44"/>
-      <c r="Q23" s="45"/>
+      <c r="P23" s="51">
+        <v>14397</v>
+      </c>
+      <c r="Q23" s="52">
+        <v>72.8</v>
+      </c>
       <c r="R23" s="44"/>
       <c r="S23" s="45"/>
       <c r="T23" s="44"/>
       <c r="U23" s="45"/>
       <c r="V23" s="44"/>
       <c r="W23" s="45"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="45"/>
     </row>
     <row r="24" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A24" s="48" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B24" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C24" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J24" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K24" s="56" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L24" s="51">
         <v>23</v>
       </c>
       <c r="M24" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="N24" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="O24" s="50" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="Q24" s="56"/>
+        <v>76</v>
+      </c>
+      <c r="P24" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q24" s="50" t="s">
+        <v>76</v>
+      </c>
       <c r="R24" s="44"/>
       <c r="S24" s="45"/>
       <c r="T24" s="56"/>
       <c r="U24" s="56"/>
       <c r="V24" s="57"/>
       <c r="W24" s="57"/>
       <c r="X24" s="44"/>
       <c r="Y24" s="45"/>
     </row>
     <row r="25" spans="1:25" s="59" customFormat="1" ht="11.25">
       <c r="A25" s="48" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B25" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C25" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D25" s="51">
         <v>2350</v>
       </c>
       <c r="E25" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F25" s="51">
         <v>61</v>
       </c>
       <c r="G25" s="52">
         <v>3</v>
       </c>
       <c r="H25" s="51">
         <v>10737</v>
       </c>
       <c r="I25" s="52">
         <v>21406.400000000001</v>
       </c>
       <c r="J25" s="44">
         <v>185</v>
       </c>
       <c r="K25" s="45">
         <v>459.5</v>
       </c>
       <c r="L25" s="51">
         <v>8377</v>
       </c>
       <c r="M25" s="52">
         <v>178.6</v>
       </c>
       <c r="N25" s="51">
         <v>392</v>
       </c>
       <c r="O25" s="52">
         <v>134.6</v>
       </c>
-      <c r="P25" s="44"/>
-      <c r="Q25" s="45"/>
+      <c r="P25" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q25" s="50" t="s">
+        <v>76</v>
+      </c>
       <c r="R25" s="44"/>
       <c r="S25" s="45"/>
       <c r="T25" s="44"/>
       <c r="U25" s="45"/>
       <c r="V25" s="51"/>
       <c r="W25" s="52"/>
       <c r="X25" s="44"/>
       <c r="Y25" s="45"/>
     </row>
     <row r="26" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A26" s="48" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="50">
         <v>200</v>
       </c>
       <c r="C26" s="50">
         <v>152.69999999999999</v>
       </c>
       <c r="D26" s="51">
         <v>368</v>
       </c>
       <c r="E26" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F26" s="51">
         <v>2474</v>
       </c>
       <c r="G26" s="52">
         <v>118.2</v>
       </c>
       <c r="H26" s="51">
         <v>273</v>
       </c>
       <c r="I26" s="52">
         <v>33.299999999999997</v>
       </c>
       <c r="J26" s="44">
         <v>1309</v>
       </c>
       <c r="K26" s="45">
         <v>132.1</v>
       </c>
       <c r="L26" s="51">
         <v>1519</v>
       </c>
       <c r="M26" s="52">
         <v>93.3</v>
       </c>
       <c r="N26" s="51">
         <v>5170</v>
       </c>
       <c r="O26" s="52">
         <v>228.2</v>
       </c>
-      <c r="P26" s="44"/>
-      <c r="Q26" s="45"/>
+      <c r="P26" s="51">
+        <v>129</v>
+      </c>
+      <c r="Q26" s="52">
+        <v>1155.3</v>
+      </c>
       <c r="R26" s="44"/>
       <c r="S26" s="45"/>
       <c r="T26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="51"/>
       <c r="W26" s="52"/>
       <c r="X26" s="44"/>
       <c r="Y26" s="45"/>
     </row>
     <row r="27" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A27" s="48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B27" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C27" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D27" s="51">
         <v>687</v>
       </c>
       <c r="E27" s="52">
         <v>3877.2</v>
       </c>
       <c r="F27" s="51">
         <v>2089</v>
       </c>
       <c r="G27" s="52">
         <v>88.5</v>
       </c>
       <c r="H27" s="51">
         <v>688</v>
       </c>
       <c r="I27" s="52">
         <v>74.900000000000006</v>
       </c>
       <c r="J27" s="44">
         <v>4267</v>
       </c>
       <c r="K27" s="45">
         <v>142.9</v>
       </c>
       <c r="L27" s="51">
         <v>8276</v>
       </c>
       <c r="M27" s="52">
         <v>258.5</v>
       </c>
       <c r="N27" s="51">
         <v>895</v>
       </c>
       <c r="O27" s="52">
         <v>38.700000000000003</v>
       </c>
-      <c r="P27" s="44"/>
-      <c r="Q27" s="45"/>
+      <c r="P27" s="51">
+        <v>5876</v>
+      </c>
+      <c r="Q27" s="52">
+        <v>200.2</v>
+      </c>
       <c r="R27" s="44"/>
       <c r="S27" s="45"/>
       <c r="T27" s="44"/>
       <c r="U27" s="45"/>
       <c r="V27" s="51"/>
       <c r="W27" s="52"/>
       <c r="X27" s="44"/>
       <c r="Y27" s="45"/>
     </row>
     <row r="28" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A28" s="48" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B28" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C28" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D28" s="51">
         <v>1916</v>
       </c>
       <c r="E28" s="52">
         <v>5179.8999999999996</v>
       </c>
       <c r="F28" s="51">
         <v>74</v>
       </c>
       <c r="G28" s="52">
         <v>7.4</v>
       </c>
       <c r="H28" s="51" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I28" s="52" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J28" s="44" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K28" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L28" s="51">
         <v>5230</v>
       </c>
       <c r="M28" s="52">
         <v>102.1</v>
       </c>
       <c r="N28" s="51">
         <v>1889</v>
       </c>
       <c r="O28" s="52">
         <v>101.9</v>
       </c>
-      <c r="P28" s="44"/>
-      <c r="Q28" s="45"/>
+      <c r="P28" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q28" s="50" t="s">
+        <v>76</v>
+      </c>
       <c r="R28" s="44"/>
       <c r="S28" s="45"/>
       <c r="T28" s="44"/>
       <c r="U28" s="45"/>
       <c r="V28" s="51"/>
       <c r="W28" s="52"/>
       <c r="X28" s="44"/>
       <c r="Y28" s="45"/>
     </row>
     <row r="29" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A29" s="48" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B29" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C29" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D29" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E29" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F29" s="51">
         <v>513</v>
       </c>
       <c r="G29" s="52">
         <v>113.5</v>
       </c>
       <c r="H29" s="51" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I29" s="52" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J29" s="44" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K29" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L29" s="51">
         <v>4605</v>
       </c>
       <c r="M29" s="52">
         <v>214.1</v>
       </c>
       <c r="N29" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="O29" s="67" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="Q29" s="45"/>
+        <v>76</v>
+      </c>
+      <c r="P29" s="51">
+        <v>4076</v>
+      </c>
+      <c r="Q29" s="52">
+        <v>103.3</v>
+      </c>
       <c r="R29" s="44"/>
       <c r="S29" s="45"/>
       <c r="T29" s="44"/>
       <c r="U29" s="53"/>
       <c r="V29" s="51"/>
       <c r="W29" s="52"/>
       <c r="X29" s="44"/>
       <c r="Y29" s="45"/>
     </row>
     <row r="30" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A30" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B30" s="50">
         <v>75</v>
       </c>
       <c r="C30" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="D30" s="51">
         <v>1466</v>
       </c>
       <c r="E30" s="52">
         <v>298.2</v>
       </c>
       <c r="F30" s="51">
         <v>3252</v>
       </c>
       <c r="G30" s="52">
         <v>96.5</v>
       </c>
       <c r="H30" s="51">
         <v>843</v>
       </c>
       <c r="I30" s="52">
         <v>76.400000000000006</v>
       </c>
       <c r="J30" s="44">
         <v>1855</v>
       </c>
       <c r="K30" s="45">
         <v>1628.9</v>
       </c>
       <c r="L30" s="51">
         <v>7611</v>
       </c>
       <c r="M30" s="52">
         <v>93.6</v>
       </c>
       <c r="N30" s="51">
         <v>1292</v>
       </c>
       <c r="O30" s="50" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="Q30" s="45"/>
+        <v>76</v>
+      </c>
+      <c r="P30" s="51">
+        <v>290</v>
+      </c>
+      <c r="Q30" s="50" t="s">
+        <v>76</v>
+      </c>
       <c r="R30" s="44"/>
       <c r="S30" s="45"/>
       <c r="T30" s="44"/>
       <c r="U30" s="45"/>
       <c r="V30" s="51"/>
       <c r="W30" s="52"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="45"/>
     </row>
     <row r="31" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A31" s="61" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B31" s="62">
         <v>193</v>
       </c>
       <c r="C31" s="62">
         <v>318.60000000000002</v>
       </c>
       <c r="D31" s="63">
         <v>252</v>
       </c>
       <c r="E31" s="64">
         <v>1354.3</v>
       </c>
       <c r="F31" s="63">
         <v>2867</v>
       </c>
       <c r="G31" s="64">
         <v>105.9</v>
       </c>
       <c r="H31" s="63">
         <v>2145</v>
       </c>
       <c r="I31" s="64">
         <v>105.4</v>
       </c>
       <c r="J31" s="63">
         <v>3469</v>
       </c>
       <c r="K31" s="64">
         <v>105.6</v>
       </c>
       <c r="L31" s="63">
         <v>4290</v>
       </c>
       <c r="M31" s="64">
         <v>94.1</v>
       </c>
       <c r="N31" s="63">
         <v>3365</v>
       </c>
       <c r="O31" s="64">
         <v>455</v>
       </c>
-      <c r="P31" s="63"/>
-      <c r="Q31" s="64"/>
+      <c r="P31" s="63">
+        <v>1688</v>
+      </c>
+      <c r="Q31" s="64">
+        <v>71.099999999999994</v>
+      </c>
       <c r="R31" s="63"/>
       <c r="S31" s="64"/>
       <c r="T31" s="63"/>
       <c r="U31" s="64"/>
       <c r="V31" s="63"/>
       <c r="W31" s="64"/>
       <c r="X31" s="63"/>
       <c r="Y31" s="64"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
-    <mergeCell ref="R3:S3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="R20:S20"/>
     <mergeCell ref="T20:U20"/>
     <mergeCell ref="V20:W20"/>
     <mergeCell ref="X20:Y20"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="P20:Q20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A18" sqref="A18:F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="33" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="33"/>
     <col min="4" max="4" width="9.140625" style="32"/>
     <col min="5" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75">
-      <c r="A1" s="93" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="99"/>
+      <c r="A1" s="97" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="100"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="68"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="96"/>
-      <c r="B3" s="98" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92" t="s">
         <v>49</v>
       </c>
-      <c r="C3" s="91"/>
-      <c r="D3" s="91" t="s">
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="E3" s="91"/>
-      <c r="F3" s="91" t="s">
+      <c r="G3" s="92"/>
+      <c r="H3" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="G3" s="91"/>
-      <c r="H3" s="91" t="s">
+      <c r="I3" s="92"/>
+      <c r="J3" s="92" t="s">
         <v>52</v>
       </c>
-      <c r="I3" s="91"/>
-      <c r="J3" s="91" t="s">
+      <c r="K3" s="92"/>
+      <c r="L3" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="91"/>
-      <c r="L3" s="91" t="s">
+      <c r="M3" s="92"/>
+      <c r="N3" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="M3" s="91"/>
-      <c r="N3" s="91" t="s">
+      <c r="O3" s="92"/>
+      <c r="P3" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="O3" s="91"/>
-      <c r="P3" s="91" t="s">
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92" t="s">
         <v>56</v>
       </c>
-      <c r="Q3" s="91"/>
-      <c r="R3" s="91" t="s">
+      <c r="S3" s="92"/>
+      <c r="T3" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="S3" s="91"/>
-      <c r="T3" s="91" t="s">
+      <c r="U3" s="92"/>
+      <c r="V3" s="92" t="s">
         <v>58</v>
       </c>
-      <c r="U3" s="91"/>
-      <c r="V3" s="91" t="s">
+      <c r="W3" s="92"/>
+      <c r="X3" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="W3" s="91"/>
-[...3 lines deleted...]
-      <c r="Y3" s="92"/>
+      <c r="Y3" s="93"/>
     </row>
     <row r="4" spans="1:25" ht="56.25">
-      <c r="A4" s="100"/>
+      <c r="A4" s="101"/>
       <c r="B4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="J4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="M4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="P4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="R4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="U4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="W4" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="X4" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Y4" s="40" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="41" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B5" s="42">
         <v>5212</v>
       </c>
       <c r="C5" s="43">
         <v>167.2</v>
       </c>
       <c r="D5" s="42">
         <v>10223</v>
       </c>
       <c r="E5" s="43">
         <v>197.2</v>
       </c>
       <c r="F5" s="42">
         <v>35976</v>
       </c>
       <c r="G5" s="43">
         <v>151.30000000000001</v>
       </c>
       <c r="H5" s="44">
         <v>50906</v>
       </c>
       <c r="I5" s="45">
         <v>165.5</v>
       </c>
@@ -3591,51 +3634,51 @@
       </c>
       <c r="S5" s="45">
         <v>115.6</v>
       </c>
       <c r="T5" s="44">
         <v>235353</v>
       </c>
       <c r="U5" s="45">
         <v>117.6</v>
       </c>
       <c r="V5" s="42">
         <v>296366</v>
       </c>
       <c r="W5" s="43">
         <v>128.1</v>
       </c>
       <c r="X5" s="42">
         <v>365828</v>
       </c>
       <c r="Y5" s="43">
         <v>121.8</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="48" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B6" s="49">
         <v>4650</v>
       </c>
       <c r="C6" s="50">
         <v>237.3</v>
       </c>
       <c r="D6" s="49">
         <v>9127</v>
       </c>
       <c r="E6" s="50">
         <v>285.5</v>
       </c>
       <c r="F6" s="49">
         <v>21578</v>
       </c>
       <c r="G6" s="50">
         <v>163.9</v>
       </c>
       <c r="H6" s="44">
         <v>31848</v>
       </c>
       <c r="I6" s="45">
         <v>177.7</v>
       </c>
@@ -3668,140 +3711,140 @@
       </c>
       <c r="S6" s="45">
         <v>115.4</v>
       </c>
       <c r="T6" s="44">
         <v>124394</v>
       </c>
       <c r="U6" s="45">
         <v>112.4</v>
       </c>
       <c r="V6" s="49">
         <v>161052</v>
       </c>
       <c r="W6" s="50">
         <v>122.6</v>
       </c>
       <c r="X6" s="49">
         <v>182276</v>
       </c>
       <c r="Y6" s="50">
         <v>111.3</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="48" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H7" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I7" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L7" s="73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M7" s="73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="N7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="O7" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="P7" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="Q7" s="53" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="R7" s="44">
         <v>6</v>
       </c>
       <c r="S7" s="45">
         <v>10.3</v>
       </c>
       <c r="T7" s="44">
         <v>6</v>
       </c>
       <c r="U7" s="45">
         <v>10.3</v>
       </c>
       <c r="V7" s="50">
         <v>6</v>
       </c>
       <c r="W7" s="50">
         <v>1.8</v>
       </c>
       <c r="X7" s="50">
         <v>73</v>
       </c>
       <c r="Y7" s="50">
         <v>17.100000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="48" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E8" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F8" s="49">
         <v>1916</v>
       </c>
       <c r="G8" s="50">
         <v>175.2</v>
       </c>
       <c r="H8" s="44">
         <v>1964</v>
       </c>
       <c r="I8" s="45">
         <v>179.1</v>
       </c>
       <c r="J8" s="49">
         <v>2000</v>
       </c>
       <c r="K8" s="50">
         <v>182.7</v>
       </c>
       <c r="L8" s="69">
         <v>6265</v>
       </c>
       <c r="M8" s="74">
         <v>128</v>
       </c>
@@ -3822,51 +3865,51 @@
       </c>
       <c r="S8" s="45">
         <v>141.4</v>
       </c>
       <c r="T8" s="44">
         <v>21295</v>
       </c>
       <c r="U8" s="45">
         <v>200</v>
       </c>
       <c r="V8" s="49">
         <v>24231</v>
       </c>
       <c r="W8" s="50">
         <v>153.5</v>
       </c>
       <c r="X8" s="49">
         <v>32321</v>
       </c>
       <c r="Y8" s="50">
         <v>157.5</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="48" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B9" s="50">
         <v>122</v>
       </c>
       <c r="C9" s="50">
         <v>119.4</v>
       </c>
       <c r="D9" s="50">
         <v>121</v>
       </c>
       <c r="E9" s="50">
         <v>119.4</v>
       </c>
       <c r="F9" s="49">
         <v>2110</v>
       </c>
       <c r="G9" s="50">
         <v>113.7</v>
       </c>
       <c r="H9" s="44">
         <v>2884</v>
       </c>
       <c r="I9" s="45">
         <v>143.4</v>
       </c>
@@ -3899,57 +3942,57 @@
       </c>
       <c r="S9" s="45">
         <v>111.9</v>
       </c>
       <c r="T9" s="44">
         <v>9561</v>
       </c>
       <c r="U9" s="45">
         <v>109.8</v>
       </c>
       <c r="V9" s="49">
         <v>10121</v>
       </c>
       <c r="W9" s="50">
         <v>111.1</v>
       </c>
       <c r="X9" s="49">
         <v>11115</v>
       </c>
       <c r="Y9" s="50">
         <v>115.1</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B10" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C10" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D10" s="50">
         <v>17</v>
       </c>
       <c r="E10" s="50">
         <v>2.4</v>
       </c>
       <c r="F10" s="49">
         <v>2258</v>
       </c>
       <c r="G10" s="50">
         <v>118.3</v>
       </c>
       <c r="H10" s="44">
         <v>3126</v>
       </c>
       <c r="I10" s="45">
         <v>123.3</v>
       </c>
       <c r="J10" s="49">
         <v>5864</v>
       </c>
       <c r="K10" s="50">
         <v>114.8</v>
       </c>
@@ -3976,57 +4019,57 @@
       </c>
       <c r="S10" s="45">
         <v>103.9</v>
       </c>
       <c r="T10" s="44">
         <v>24613</v>
       </c>
       <c r="U10" s="45">
         <v>106.7</v>
       </c>
       <c r="V10" s="49">
         <v>34919</v>
       </c>
       <c r="W10" s="50">
         <v>146.5</v>
       </c>
       <c r="X10" s="49">
         <v>52204</v>
       </c>
       <c r="Y10" s="50">
         <v>157.80000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="48" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D11" s="50">
         <v>35</v>
       </c>
       <c r="E11" s="50">
         <v>119.7</v>
       </c>
       <c r="F11" s="50">
         <v>991</v>
       </c>
       <c r="G11" s="50">
         <v>916.9</v>
       </c>
       <c r="H11" s="44">
         <v>991</v>
       </c>
       <c r="I11" s="45">
         <v>915.1</v>
       </c>
       <c r="J11" s="50">
         <v>991</v>
       </c>
       <c r="K11" s="50">
         <v>423.7</v>
       </c>
@@ -4053,63 +4096,63 @@
       </c>
       <c r="S11" s="45">
         <v>123.8</v>
       </c>
       <c r="T11" s="44">
         <v>11894</v>
       </c>
       <c r="U11" s="45">
         <v>121.9</v>
       </c>
       <c r="V11" s="49">
         <v>13703</v>
       </c>
       <c r="W11" s="50">
         <v>127.3</v>
       </c>
       <c r="X11" s="49">
         <v>20726</v>
       </c>
       <c r="Y11" s="50">
         <v>145.6</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="48" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E12" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F12" s="50">
         <v>429</v>
       </c>
       <c r="G12" s="50">
         <v>109</v>
       </c>
       <c r="H12" s="44">
         <v>429</v>
       </c>
       <c r="I12" s="45">
         <v>108.8</v>
       </c>
       <c r="J12" s="50">
         <v>429</v>
       </c>
       <c r="K12" s="50">
         <v>108.9</v>
       </c>
       <c r="L12" s="69">
         <v>2385</v>
       </c>
       <c r="M12" s="70">
         <v>109.1</v>
       </c>
@@ -4130,51 +4173,51 @@
       </c>
       <c r="S12" s="45">
         <v>118.8</v>
       </c>
       <c r="T12" s="44">
         <v>8090</v>
       </c>
       <c r="U12" s="45">
         <v>149.5</v>
       </c>
       <c r="V12" s="49">
         <v>9935</v>
       </c>
       <c r="W12" s="50">
         <v>169.9</v>
       </c>
       <c r="X12" s="49">
         <v>11273</v>
       </c>
       <c r="Y12" s="50">
         <v>139.4</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B13" s="50">
         <v>384</v>
       </c>
       <c r="C13" s="50">
         <v>110.4</v>
       </c>
       <c r="D13" s="50">
         <v>849</v>
       </c>
       <c r="E13" s="50">
         <v>130</v>
       </c>
       <c r="F13" s="49">
         <v>4048</v>
       </c>
       <c r="G13" s="50">
         <v>111</v>
       </c>
       <c r="H13" s="44">
         <v>5093</v>
       </c>
       <c r="I13" s="45">
         <v>106.1</v>
       </c>
@@ -4202,56 +4245,56 @@
       <c r="Q13" s="52">
         <v>129.69999999999999</v>
       </c>
       <c r="R13" s="44">
         <v>17832</v>
       </c>
       <c r="S13" s="45">
         <v>101.6</v>
       </c>
       <c r="T13" s="44">
         <v>18678</v>
       </c>
       <c r="U13" s="45">
         <v>100.2</v>
       </c>
       <c r="V13" s="49">
         <v>22827</v>
       </c>
       <c r="W13" s="50">
         <v>117.9</v>
       </c>
       <c r="X13" s="49">
         <v>28538</v>
       </c>
       <c r="Y13" s="75" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="61" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B14" s="62">
         <v>56</v>
       </c>
       <c r="C14" s="62">
         <v>816.3</v>
       </c>
       <c r="D14" s="62">
         <v>74</v>
       </c>
       <c r="E14" s="62">
         <v>14.8</v>
       </c>
       <c r="F14" s="76">
         <v>2646</v>
       </c>
       <c r="G14" s="62">
         <v>165.8</v>
       </c>
       <c r="H14" s="63">
         <v>4571</v>
       </c>
       <c r="I14" s="64">
         <v>241.8</v>
       </c>
@@ -4286,743 +4329,783 @@
         <v>130.19999999999999</v>
       </c>
       <c r="T14" s="63">
         <v>16822</v>
       </c>
       <c r="U14" s="64">
         <v>128</v>
       </c>
       <c r="V14" s="76">
         <v>19572</v>
       </c>
       <c r="W14" s="62">
         <v>131.80000000000001</v>
       </c>
       <c r="X14" s="76">
         <v>27302</v>
       </c>
       <c r="Y14" s="62">
         <v>120.3</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="66"/>
     </row>
     <row r="18" spans="1:25" ht="15.75">
-      <c r="A18" s="93" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="99"/>
+      <c r="A18" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="99"/>
+      <c r="F18" s="100"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="68"/>
       <c r="B19" s="68"/>
       <c r="C19" s="68"/>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="96"/>
-      <c r="B20" s="98" t="s">
+      <c r="A20" s="94"/>
+      <c r="B20" s="96" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="91"/>
-      <c r="D20" s="91" t="s">
+      <c r="E20" s="92"/>
+      <c r="F20" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="E20" s="91"/>
-      <c r="F20" s="91" t="s">
+      <c r="G20" s="92"/>
+      <c r="H20" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="G20" s="91"/>
-      <c r="H20" s="91" t="s">
+      <c r="I20" s="92"/>
+      <c r="J20" s="92" t="s">
         <v>52</v>
       </c>
-      <c r="I20" s="91"/>
-      <c r="J20" s="91" t="s">
+      <c r="K20" s="92"/>
+      <c r="L20" s="92" t="s">
         <v>53</v>
       </c>
-      <c r="K20" s="91"/>
-      <c r="L20" s="91" t="s">
+      <c r="M20" s="92"/>
+      <c r="N20" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="M20" s="91"/>
-      <c r="N20" s="91" t="s">
+      <c r="O20" s="92"/>
+      <c r="P20" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="O20" s="91"/>
-      <c r="P20" s="91" t="s">
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92" t="s">
         <v>56</v>
       </c>
-      <c r="Q20" s="91"/>
-      <c r="R20" s="91" t="s">
+      <c r="S20" s="92"/>
+      <c r="T20" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="S20" s="91"/>
-      <c r="T20" s="91" t="s">
+      <c r="U20" s="92"/>
+      <c r="V20" s="92" t="s">
         <v>58</v>
       </c>
-      <c r="U20" s="91"/>
-      <c r="V20" s="91" t="s">
+      <c r="W20" s="92"/>
+      <c r="X20" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="W20" s="91"/>
-[...3 lines deleted...]
-      <c r="Y20" s="92"/>
+      <c r="Y20" s="93"/>
     </row>
     <row r="21" spans="1:25" ht="56.25">
-      <c r="A21" s="100"/>
+      <c r="A21" s="101"/>
       <c r="B21" s="37" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="E21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="J21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="M21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="O21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="P21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Q21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="R21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="S21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="U21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="W21" s="38" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="X21" s="39" t="s">
         <v>4</v>
       </c>
       <c r="Y21" s="40" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="41" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B22" s="42">
         <v>6243</v>
       </c>
       <c r="C22" s="43">
         <v>111.3</v>
       </c>
       <c r="D22" s="46">
         <v>17709</v>
       </c>
       <c r="E22" s="47">
         <v>162.30000000000001</v>
       </c>
       <c r="F22" s="79">
         <v>46608</v>
       </c>
       <c r="G22" s="80">
         <v>122</v>
       </c>
       <c r="H22" s="42">
         <v>68886</v>
       </c>
       <c r="I22" s="43">
         <v>127.5</v>
       </c>
       <c r="J22" s="44">
         <v>96549</v>
       </c>
       <c r="K22" s="45">
         <v>127.1</v>
       </c>
       <c r="L22" s="46">
         <v>157547</v>
       </c>
       <c r="M22" s="47">
         <v>131.30000000000001</v>
       </c>
       <c r="N22" s="81">
         <v>196714</v>
       </c>
       <c r="O22" s="82">
         <v>134.9</v>
       </c>
-      <c r="P22" s="44"/>
-      <c r="Q22" s="45"/>
+      <c r="P22" s="81">
+        <v>223171</v>
+      </c>
+      <c r="Q22" s="82">
+        <v>126.9</v>
+      </c>
       <c r="R22" s="44"/>
       <c r="S22" s="45"/>
       <c r="T22" s="44"/>
       <c r="U22" s="45"/>
       <c r="V22" s="42"/>
       <c r="W22" s="43"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="43"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="48" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B23" s="49">
         <v>5775</v>
       </c>
       <c r="C23" s="50">
         <v>115.4</v>
       </c>
       <c r="D23" s="51">
         <v>10202</v>
       </c>
       <c r="E23" s="52">
         <v>104.8</v>
       </c>
       <c r="F23" s="79">
         <v>27770</v>
       </c>
       <c r="G23" s="80">
         <v>121.2</v>
       </c>
       <c r="H23" s="49">
         <v>35362</v>
       </c>
       <c r="I23" s="50">
         <v>104.7</v>
       </c>
       <c r="J23" s="44">
         <v>51941</v>
       </c>
       <c r="K23" s="45">
         <v>107.3</v>
       </c>
       <c r="L23" s="51">
         <v>73008</v>
       </c>
       <c r="M23" s="52">
         <v>114.8</v>
       </c>
       <c r="N23" s="83">
         <v>99173</v>
       </c>
       <c r="O23" s="84">
         <v>121.1</v>
       </c>
-      <c r="P23" s="44"/>
-      <c r="Q23" s="45"/>
+      <c r="P23" s="83">
+        <v>113570</v>
+      </c>
+      <c r="Q23" s="84">
+        <v>111.8</v>
+      </c>
       <c r="R23" s="44"/>
       <c r="S23" s="45"/>
       <c r="T23" s="44"/>
       <c r="U23" s="45"/>
       <c r="V23" s="49"/>
       <c r="W23" s="50"/>
       <c r="X23" s="49"/>
       <c r="Y23" s="50"/>
     </row>
     <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="48" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B24" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C24" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D24" s="73"/>
       <c r="E24" s="85"/>
       <c r="F24" s="86" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G24" s="86" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H24" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I24" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K24" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L24" s="51">
         <v>23</v>
       </c>
       <c r="M24" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="N24" s="84">
         <v>23</v>
       </c>
       <c r="O24" s="84" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="Q24" s="53"/>
+        <v>76</v>
+      </c>
+      <c r="P24" s="84">
+        <v>23</v>
+      </c>
+      <c r="Q24" s="84" t="s">
+        <v>76</v>
+      </c>
       <c r="R24" s="44"/>
       <c r="S24" s="45"/>
       <c r="T24" s="44"/>
       <c r="U24" s="45"/>
       <c r="V24" s="50"/>
       <c r="W24" s="50"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="50"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="48" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B25" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C25" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D25" s="51">
         <v>2350</v>
       </c>
       <c r="E25" s="50" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F25" s="79">
         <v>2411</v>
       </c>
       <c r="G25" s="80">
         <v>118.5</v>
       </c>
       <c r="H25" s="49">
         <v>13148</v>
       </c>
       <c r="I25" s="50">
         <v>631.1</v>
       </c>
       <c r="J25" s="44">
         <v>13333</v>
       </c>
       <c r="K25" s="45">
         <v>624.70000000000005</v>
       </c>
       <c r="L25" s="51">
         <v>21710</v>
       </c>
       <c r="M25" s="52">
         <v>323.3</v>
       </c>
       <c r="N25" s="83">
         <v>22102</v>
       </c>
       <c r="O25" s="84">
         <v>314.8</v>
       </c>
-      <c r="P25" s="44"/>
-      <c r="Q25" s="45"/>
+      <c r="P25" s="83">
+        <v>22102</v>
+      </c>
+      <c r="Q25" s="91">
+        <v>275</v>
+      </c>
       <c r="R25" s="44"/>
       <c r="S25" s="45"/>
       <c r="T25" s="44"/>
       <c r="U25" s="45"/>
       <c r="V25" s="49"/>
       <c r="W25" s="50"/>
       <c r="X25" s="49"/>
       <c r="Y25" s="50"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="48" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="50">
         <v>200</v>
       </c>
       <c r="C26" s="50">
         <v>152.69999999999999</v>
       </c>
       <c r="D26" s="51">
         <v>568</v>
       </c>
       <c r="E26" s="52">
         <v>437.9</v>
       </c>
       <c r="F26" s="79">
         <v>3042</v>
       </c>
       <c r="G26" s="80">
         <v>135.80000000000001</v>
       </c>
       <c r="H26" s="49">
         <v>3315</v>
       </c>
       <c r="I26" s="50">
         <v>108.3</v>
       </c>
       <c r="J26" s="44">
         <v>4624</v>
       </c>
       <c r="K26" s="45">
         <v>114.3</v>
       </c>
       <c r="L26" s="51">
         <v>6143</v>
       </c>
       <c r="M26" s="52">
         <v>108.7</v>
       </c>
       <c r="N26" s="83">
         <v>11314</v>
       </c>
       <c r="O26" s="84">
         <v>143.30000000000001</v>
       </c>
-      <c r="P26" s="44"/>
-      <c r="Q26" s="45"/>
+      <c r="P26" s="83">
+        <v>11442</v>
+      </c>
+      <c r="Q26" s="91">
+        <v>144.1</v>
+      </c>
       <c r="R26" s="44"/>
       <c r="S26" s="45"/>
       <c r="T26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="49"/>
       <c r="W26" s="50"/>
       <c r="X26" s="49"/>
       <c r="Y26" s="50"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B27" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C27" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D27" s="51">
         <v>687</v>
       </c>
       <c r="E27" s="52">
         <v>3840.9</v>
       </c>
       <c r="F27" s="79">
         <v>2776</v>
       </c>
       <c r="G27" s="80">
         <v>115.8</v>
       </c>
       <c r="H27" s="49">
         <v>3464</v>
       </c>
       <c r="I27" s="50">
         <v>104.4</v>
       </c>
       <c r="J27" s="44">
         <v>7731</v>
       </c>
       <c r="K27" s="45">
         <v>123.6</v>
       </c>
       <c r="L27" s="51">
         <v>16008</v>
       </c>
       <c r="M27" s="52">
         <v>170.2</v>
       </c>
       <c r="N27" s="83">
         <v>16902</v>
       </c>
       <c r="O27" s="84">
         <v>144.5</v>
       </c>
-      <c r="P27" s="44"/>
-      <c r="Q27" s="45"/>
+      <c r="P27" s="83">
+        <v>22778</v>
+      </c>
+      <c r="Q27" s="91">
+        <v>155.9</v>
+      </c>
       <c r="R27" s="44"/>
       <c r="S27" s="45"/>
       <c r="T27" s="44"/>
       <c r="U27" s="45"/>
       <c r="V27" s="49"/>
       <c r="W27" s="50"/>
       <c r="X27" s="49"/>
       <c r="Y27" s="50"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="48" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B28" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C28" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D28" s="51">
         <v>1916</v>
       </c>
       <c r="E28" s="52">
         <v>5131.3</v>
       </c>
       <c r="F28" s="79">
         <v>1990</v>
       </c>
       <c r="G28" s="80">
         <v>189</v>
       </c>
       <c r="H28" s="49">
         <v>1990</v>
       </c>
       <c r="I28" s="50">
         <v>189.2</v>
       </c>
       <c r="J28" s="44">
         <v>1990</v>
       </c>
       <c r="K28" s="45">
         <v>188.2</v>
       </c>
       <c r="L28" s="51">
         <v>7220</v>
       </c>
       <c r="M28" s="52">
         <v>119.2</v>
       </c>
       <c r="N28" s="83">
         <v>9108</v>
       </c>
       <c r="O28" s="84">
         <v>115.4</v>
       </c>
-      <c r="P28" s="44"/>
-      <c r="Q28" s="45"/>
+      <c r="P28" s="83">
+        <v>9109</v>
+      </c>
+      <c r="Q28" s="91">
+        <v>111</v>
+      </c>
       <c r="R28" s="44"/>
       <c r="S28" s="45"/>
       <c r="T28" s="44"/>
       <c r="U28" s="45"/>
       <c r="V28" s="49"/>
       <c r="W28" s="50"/>
       <c r="X28" s="49"/>
       <c r="Y28" s="50"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="48" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B29" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C29" s="50" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D29" s="73"/>
       <c r="E29" s="85"/>
       <c r="F29" s="79">
         <v>513</v>
       </c>
       <c r="G29" s="80">
         <v>112.5</v>
       </c>
       <c r="H29" s="50">
         <v>513</v>
       </c>
       <c r="I29" s="50">
         <v>112.6</v>
       </c>
       <c r="J29" s="44">
         <v>513</v>
       </c>
       <c r="K29" s="45">
         <v>112</v>
       </c>
       <c r="L29" s="51">
         <v>5118</v>
       </c>
       <c r="M29" s="52">
         <v>200.2</v>
       </c>
       <c r="N29" s="83">
         <v>5118</v>
       </c>
       <c r="O29" s="84">
         <v>183.2</v>
       </c>
-      <c r="P29" s="44"/>
-      <c r="Q29" s="45"/>
+      <c r="P29" s="83">
+        <v>9194</v>
+      </c>
+      <c r="Q29" s="84">
+        <v>138.4</v>
+      </c>
       <c r="R29" s="44"/>
       <c r="S29" s="45"/>
       <c r="T29" s="44"/>
       <c r="U29" s="45"/>
       <c r="V29" s="49"/>
       <c r="W29" s="50"/>
       <c r="X29" s="49"/>
       <c r="Y29" s="50"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="48" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B30" s="50">
         <v>75</v>
       </c>
       <c r="C30" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="D30" s="51">
         <v>1541</v>
       </c>
       <c r="E30" s="52">
         <v>170.1</v>
       </c>
       <c r="F30" s="79">
         <v>4793</v>
       </c>
       <c r="G30" s="80">
         <v>111.5</v>
       </c>
       <c r="H30" s="49">
         <v>5637</v>
       </c>
       <c r="I30" s="50">
         <v>104.3</v>
       </c>
       <c r="J30" s="44">
         <v>7491</v>
       </c>
       <c r="K30" s="45">
         <v>135.1</v>
       </c>
       <c r="L30" s="51">
         <v>15102</v>
       </c>
       <c r="M30" s="52">
         <v>111.9</v>
       </c>
       <c r="N30" s="83">
         <v>16394</v>
       </c>
       <c r="O30" s="84">
         <v>123.2</v>
       </c>
-      <c r="P30" s="51"/>
-      <c r="Q30" s="52"/>
+      <c r="P30" s="83">
+        <v>16684</v>
+      </c>
+      <c r="Q30" s="84">
+        <v>126.5</v>
+      </c>
       <c r="R30" s="44"/>
       <c r="S30" s="45"/>
       <c r="T30" s="44"/>
       <c r="U30" s="45"/>
       <c r="V30" s="49"/>
       <c r="W30" s="50"/>
       <c r="X30" s="49"/>
       <c r="Y30" s="75"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="61" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B31" s="62">
         <v>193</v>
       </c>
       <c r="C31" s="62">
         <v>318.60000000000002</v>
       </c>
       <c r="D31" s="63">
         <v>445</v>
       </c>
       <c r="E31" s="64">
         <v>563.79999999999995</v>
       </c>
       <c r="F31" s="87">
         <v>3313</v>
       </c>
       <c r="G31" s="88">
         <v>117.9</v>
       </c>
       <c r="H31" s="76">
         <v>5457</v>
       </c>
       <c r="I31" s="62">
         <v>112.5</v>
       </c>
       <c r="J31" s="63">
         <v>8926</v>
       </c>
       <c r="K31" s="64">
         <v>110.3</v>
       </c>
       <c r="L31" s="63">
         <v>13215</v>
       </c>
       <c r="M31" s="64">
         <v>105.2</v>
       </c>
       <c r="N31" s="89">
         <v>16580</v>
       </c>
       <c r="O31" s="90">
         <v>124.4</v>
       </c>
-      <c r="P31" s="63"/>
-      <c r="Q31" s="64"/>
+      <c r="P31" s="89">
+        <v>18269</v>
+      </c>
+      <c r="Q31" s="90">
+        <v>116.3</v>
+      </c>
       <c r="R31" s="63"/>
       <c r="S31" s="64"/>
       <c r="T31" s="63"/>
       <c r="U31" s="64"/>
       <c r="V31" s="76"/>
       <c r="W31" s="62"/>
       <c r="X31" s="76"/>
       <c r="Y31" s="62"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>