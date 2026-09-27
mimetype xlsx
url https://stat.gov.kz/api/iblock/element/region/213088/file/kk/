--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -29,51 +29,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId2"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="Көрсеткіштер айлық" sheetId="13" r:id="rId8"/>
     <sheet name="Көрсеткіштер кезең" sheetId="14" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="97">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
   </si>
   <si>
@@ -195,84 +195,78 @@
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>Жиынтық</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп 1-ИС (айлық)</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (айлық)</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)", "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (айлық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 жылғы қаңтар-шілде</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тұрғын үйлерді пайдаланұға беру</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>Пайдаланұға берілген тұрғын үйлер, жалпы алаңы шаршы метр</t>
   </si>
   <si>
     <t>Өткен жылдың тиісті айға, пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">Оның ішінде </t>
   </si>
   <si>
     <t>Пәтерлер саны, бірлік</t>
   </si>
   <si>
     <t xml:space="preserve">халықпен  </t>
   </si>
   <si>
     <t>өткен жылдың тиісті айға, пайызбен</t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
@@ -317,60 +311,72 @@
   </si>
   <si>
     <t>2026 жылғы шілде</t>
   </si>
   <si>
     <t>Өткен жылдың тиісті кезеңге, пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңге, пайызбен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
+  <si>
+    <t>2026 жылғы тамыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>Тұрғын үйлерді пайдалануға беру</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -502,50 +508,55 @@
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -581,51 +592,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -684,50 +695,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1002">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1701,51 +1723,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -1872,77 +1894,107 @@
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1002">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 11" xfId="5"/>
     <cellStyle name="20% - Акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% - Акцент1 14" xfId="8"/>
     <cellStyle name="20% - Акцент1 15" xfId="9"/>
     <cellStyle name="20% - Акцент1 16" xfId="10"/>
     <cellStyle name="20% - Акцент1 17" xfId="11"/>
     <cellStyle name="20% - Акцент1 18" xfId="12"/>
     <cellStyle name="20% - Акцент1 19" xfId="13"/>
     <cellStyle name="20% - Акцент1 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 20" xfId="15"/>
     <cellStyle name="20% - Акцент1 21" xfId="16"/>
     <cellStyle name="20% - Акцент1 22" xfId="17"/>
     <cellStyle name="20% - Акцент1 23" xfId="18"/>
     <cellStyle name="20% - Акцент1 24" xfId="19"/>
     <cellStyle name="20% - Акцент1 25" xfId="20"/>
     <cellStyle name="20% - Акцент1 26" xfId="21"/>
     <cellStyle name="20% - Акцент1 27" xfId="22"/>
@@ -3472,132 +3524,132 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3813,132 +3865,132 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4154,169 +4206,169 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.85546875" style="15" customWidth="1"/>
     <col min="2" max="2" width="87.5703125" style="15" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
@@ -4495,132 +4547,132 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -4836,132 +4888,132 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -5177,132 +5229,132 @@
       </c>
       <c r="B9" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="M17" s="11"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="11"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="10"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="11"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="11"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="10"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="11"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -5599,1910 +5651,2169 @@
         <v>49</v>
       </c>
       <c r="C14" s="16"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="16"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H99"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="17" customWidth="1"/>
     <col min="2" max="7" width="16.7109375" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="33"/>
     <col min="9" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75">
-      <c r="A1" s="72" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="72"/>
+      <c r="A1" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
     </row>
     <row r="2" spans="1:8" ht="15.75">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+    </row>
+    <row r="4" spans="1:8" ht="12.75" customHeight="1">
+      <c r="A4" s="71"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+    </row>
+    <row r="5" spans="1:8" s="36" customFormat="1" ht="33" customHeight="1">
+      <c r="A5" s="73"/>
+      <c r="B5" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="76" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="62"/>
-[...17 lines deleted...]
-      <c r="B5" s="66" t="s">
+      <c r="D5" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="67" t="s">
+      <c r="E5" s="78"/>
+      <c r="F5" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D5" s="69" t="s">
+      <c r="G5" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="H5" s="35"/>
+    </row>
+    <row r="6" spans="1:8" s="36" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A6" s="81"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E5" s="69"/>
-      <c r="F5" s="66" t="s">
+      <c r="E6" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G5" s="70" t="s">
-[...15 lines deleted...]
-      <c r="G6" s="71"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="80"/>
       <c r="H6" s="35"/>
     </row>
     <row r="7" spans="1:8" s="36" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A7" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B7" s="39">
         <v>83601</v>
       </c>
       <c r="C7" s="40">
         <v>110.8</v>
       </c>
       <c r="D7" s="39">
         <v>41603</v>
       </c>
       <c r="E7" s="40">
         <v>85.8</v>
       </c>
       <c r="F7" s="39">
         <v>919</v>
       </c>
       <c r="G7" s="40">
         <v>158.69999999999999</v>
       </c>
       <c r="H7" s="41"/>
     </row>
     <row r="8" spans="1:8" s="36" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A8" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B8" s="41">
         <v>64499</v>
       </c>
       <c r="C8" s="43">
         <v>113.2</v>
       </c>
       <c r="D8" s="41">
         <v>22501</v>
       </c>
       <c r="E8" s="43">
         <v>75</v>
       </c>
       <c r="F8" s="41">
         <v>795</v>
       </c>
       <c r="G8" s="43">
         <v>180.7</v>
       </c>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="1:8" s="36" customFormat="1" ht="16.899999999999999" customHeight="1">
       <c r="A9" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B9" s="41">
         <v>1705</v>
       </c>
       <c r="C9" s="43">
         <v>115</v>
       </c>
       <c r="D9" s="41">
         <v>1705</v>
       </c>
       <c r="E9" s="43">
         <v>115</v>
       </c>
       <c r="F9" s="41">
         <v>11</v>
       </c>
       <c r="G9" s="43">
         <v>110</v>
       </c>
       <c r="H9" s="41"/>
     </row>
     <row r="10" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B10" s="41">
         <v>1571</v>
       </c>
       <c r="C10" s="43">
         <v>100.4</v>
       </c>
       <c r="D10" s="41">
         <v>1571</v>
       </c>
       <c r="E10" s="43">
         <v>100.4</v>
       </c>
       <c r="F10" s="41">
         <v>8</v>
       </c>
       <c r="G10" s="43">
         <v>88.9</v>
       </c>
       <c r="H10" s="41"/>
     </row>
     <row r="11" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B11" s="41">
         <v>4750</v>
       </c>
       <c r="C11" s="43">
         <v>101.6</v>
       </c>
       <c r="D11" s="41">
         <v>4750</v>
       </c>
       <c r="E11" s="43">
         <v>101.6</v>
       </c>
       <c r="F11" s="41">
         <v>25</v>
       </c>
       <c r="G11" s="43">
         <v>65.8</v>
       </c>
       <c r="H11" s="41"/>
     </row>
     <row r="12" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B12" s="41">
         <v>2110</v>
       </c>
       <c r="C12" s="43">
         <v>107.5</v>
       </c>
       <c r="D12" s="41">
         <v>2110</v>
       </c>
       <c r="E12" s="43">
         <v>107.5</v>
       </c>
       <c r="F12" s="41">
         <v>11</v>
       </c>
       <c r="G12" s="43">
         <v>100</v>
       </c>
       <c r="H12" s="41"/>
     </row>
     <row r="13" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B13" s="41">
         <v>1740</v>
       </c>
       <c r="C13" s="43">
         <v>103</v>
       </c>
       <c r="D13" s="41">
         <v>1740</v>
       </c>
       <c r="E13" s="43">
         <v>103</v>
       </c>
       <c r="F13" s="41">
         <v>11</v>
       </c>
       <c r="G13" s="43">
         <v>84.6</v>
       </c>
       <c r="H13" s="41"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B14" s="41">
         <v>1647</v>
       </c>
       <c r="C14" s="43">
         <v>104.9</v>
       </c>
       <c r="D14" s="41">
         <v>1647</v>
       </c>
       <c r="E14" s="43">
         <v>104.9</v>
       </c>
       <c r="F14" s="41">
         <v>9</v>
       </c>
       <c r="G14" s="43">
         <v>81.8</v>
       </c>
       <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B15" s="45">
         <v>5579</v>
       </c>
       <c r="C15" s="46">
         <v>100.9</v>
       </c>
       <c r="D15" s="45">
         <v>5579</v>
       </c>
       <c r="E15" s="46">
         <v>100.9</v>
       </c>
       <c r="F15" s="45">
         <v>49</v>
       </c>
       <c r="G15" s="46">
         <v>104.3</v>
       </c>
       <c r="H15" s="35"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G17" s="62"/>
+      <c r="A17" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="62"/>
-[...5 lines deleted...]
-      <c r="G18" s="63"/>
+      <c r="A18" s="71"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="64"/>
-      <c r="B19" s="66" t="s">
+      <c r="A19" s="73"/>
+      <c r="B19" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C19" s="67" t="s">
+      <c r="E19" s="78"/>
+      <c r="F19" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="69" t="s">
+      <c r="G19" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5">
+      <c r="A20" s="81"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E19" s="69"/>
-      <c r="F19" s="66" t="s">
+      <c r="E20" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G19" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="71"/>
+      <c r="F20" s="75"/>
+      <c r="G20" s="80"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B21" s="39">
         <v>29423</v>
       </c>
       <c r="C21" s="40">
         <v>82.8</v>
       </c>
       <c r="D21" s="39">
         <v>29423</v>
       </c>
       <c r="E21" s="40">
         <v>82.8</v>
       </c>
       <c r="F21" s="39">
         <v>166</v>
       </c>
       <c r="G21" s="40">
         <v>76.5</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B22" s="41">
         <v>8193</v>
       </c>
       <c r="C22" s="43">
         <v>54.5</v>
       </c>
       <c r="D22" s="41">
         <v>8193</v>
       </c>
       <c r="E22" s="43">
         <v>54.5</v>
       </c>
       <c r="F22" s="41">
         <v>30</v>
       </c>
       <c r="G22" s="43">
         <v>46.2</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" s="41">
         <v>2111</v>
       </c>
       <c r="C23" s="43">
         <v>95.7</v>
       </c>
       <c r="D23" s="41">
         <v>2111</v>
       </c>
       <c r="E23" s="43">
         <v>95.7</v>
       </c>
       <c r="F23" s="41">
         <v>14</v>
       </c>
       <c r="G23" s="43">
         <v>87.5</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B24" s="41">
         <v>1450</v>
       </c>
       <c r="C24" s="43">
         <v>100.7</v>
       </c>
       <c r="D24" s="41">
         <v>1450</v>
       </c>
       <c r="E24" s="43">
         <v>100.7</v>
       </c>
       <c r="F24" s="41">
         <v>8</v>
       </c>
       <c r="G24" s="43">
         <v>88.9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B25" s="41">
         <v>6297</v>
       </c>
       <c r="C25" s="43">
         <v>104.5</v>
       </c>
       <c r="D25" s="41">
         <v>6297</v>
       </c>
       <c r="E25" s="43">
         <v>104.5</v>
       </c>
       <c r="F25" s="41">
         <v>45</v>
       </c>
       <c r="G25" s="43">
         <v>93.8</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B26" s="41">
         <v>2178</v>
       </c>
       <c r="C26" s="43">
         <v>100.9</v>
       </c>
       <c r="D26" s="41">
         <v>2178</v>
       </c>
       <c r="E26" s="43">
         <v>100.9</v>
       </c>
       <c r="F26" s="41">
         <v>12</v>
       </c>
       <c r="G26" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B27" s="47">
         <v>1826</v>
       </c>
       <c r="C27" s="48">
         <v>103.2</v>
       </c>
       <c r="D27" s="47">
         <v>1826</v>
       </c>
       <c r="E27" s="48">
         <v>103.2</v>
       </c>
       <c r="F27" s="47">
         <v>22</v>
       </c>
       <c r="G27" s="48">
         <v>137.5</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B28" s="47">
         <v>1320</v>
       </c>
       <c r="C28" s="48">
         <v>101.5</v>
       </c>
       <c r="D28" s="47">
         <v>1320</v>
       </c>
       <c r="E28" s="48">
         <v>101.5</v>
       </c>
       <c r="F28" s="47">
         <v>8</v>
       </c>
       <c r="G28" s="48">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B29" s="45">
         <v>6048</v>
       </c>
       <c r="C29" s="46">
         <v>108.3</v>
       </c>
       <c r="D29" s="45">
         <v>6048</v>
       </c>
       <c r="E29" s="46">
         <v>108.3</v>
       </c>
       <c r="F29" s="45">
         <v>27</v>
       </c>
       <c r="G29" s="46">
         <v>62.8</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G31" s="62"/>
+      <c r="A31" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="62"/>
-[...5 lines deleted...]
-      <c r="G32" s="63"/>
+      <c r="A32" s="71"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="64"/>
-      <c r="B33" s="66" t="s">
+      <c r="A33" s="73"/>
+      <c r="B33" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="67" t="s">
+      <c r="E33" s="78"/>
+      <c r="F33" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D33" s="69" t="s">
+      <c r="G33" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5">
+      <c r="A34" s="81"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E33" s="69"/>
-      <c r="F33" s="66" t="s">
+      <c r="E34" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G33" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G34" s="71"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="80"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B35" s="49">
         <v>46402</v>
       </c>
       <c r="C35" s="40">
         <v>103.2</v>
       </c>
       <c r="D35" s="49">
         <v>46402</v>
       </c>
       <c r="E35" s="50">
         <v>103.2</v>
       </c>
       <c r="F35" s="51">
         <v>221</v>
       </c>
       <c r="G35" s="52">
         <v>99.5</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B36" s="53">
         <v>17127</v>
       </c>
       <c r="C36" s="43">
         <v>97.7</v>
       </c>
       <c r="D36" s="49">
         <v>17127</v>
       </c>
       <c r="E36" s="50">
         <v>97.7</v>
       </c>
       <c r="F36" s="47">
         <v>61</v>
       </c>
       <c r="G36" s="48">
         <v>88.4</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B37" s="53">
         <v>3734</v>
       </c>
       <c r="C37" s="43">
         <v>106.6</v>
       </c>
       <c r="D37" s="47">
         <v>3734</v>
       </c>
       <c r="E37" s="48">
         <v>106.6</v>
       </c>
       <c r="F37" s="47">
         <v>23</v>
       </c>
       <c r="G37" s="48">
         <v>109.5</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B38" s="53">
         <v>1450</v>
       </c>
       <c r="C38" s="43">
         <v>101.3</v>
       </c>
       <c r="D38" s="47">
         <v>1450</v>
       </c>
       <c r="E38" s="48">
         <v>101.3</v>
       </c>
       <c r="F38" s="47">
         <v>7</v>
       </c>
       <c r="G38" s="48">
         <v>87.5</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B39" s="53">
         <v>6102</v>
       </c>
       <c r="C39" s="43">
         <v>108.6</v>
       </c>
       <c r="D39" s="47">
         <v>6102</v>
       </c>
       <c r="E39" s="48">
         <v>108.6</v>
       </c>
       <c r="F39" s="47">
         <v>24</v>
       </c>
       <c r="G39" s="48">
         <v>92.3</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B40" s="53">
         <v>8197</v>
       </c>
       <c r="C40" s="43">
         <v>101.4</v>
       </c>
       <c r="D40" s="47">
         <v>8197</v>
       </c>
       <c r="E40" s="48">
         <v>101.4</v>
       </c>
       <c r="F40" s="47">
         <v>38</v>
       </c>
       <c r="G40" s="48">
         <v>97.4</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B41" s="53">
         <v>2330</v>
       </c>
       <c r="C41" s="43">
         <v>100</v>
       </c>
       <c r="D41" s="47">
         <v>2330</v>
       </c>
       <c r="E41" s="48">
         <v>100</v>
       </c>
       <c r="F41" s="47">
         <v>28</v>
       </c>
       <c r="G41" s="48">
         <v>164.7</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B42" s="53">
         <v>2002</v>
       </c>
       <c r="C42" s="43">
         <v>104.1</v>
       </c>
       <c r="D42" s="47">
         <v>2002</v>
       </c>
       <c r="E42" s="48">
         <v>104.1</v>
       </c>
       <c r="F42" s="47">
         <v>12</v>
       </c>
       <c r="G42" s="48">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B43" s="54">
         <v>5460</v>
       </c>
       <c r="C43" s="46">
         <v>119.7</v>
       </c>
       <c r="D43" s="54">
         <v>5460</v>
       </c>
       <c r="E43" s="55">
         <v>119.7</v>
       </c>
       <c r="F43" s="54">
         <v>28</v>
       </c>
       <c r="G43" s="55">
         <v>93.3</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G45" s="62"/>
+      <c r="A45" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="62"/>
-[...5 lines deleted...]
-      <c r="G46" s="63"/>
+      <c r="A46" s="71"/>
+      <c r="B46" s="72"/>
+      <c r="C46" s="72"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="72"/>
+      <c r="F46" s="72"/>
+      <c r="G46" s="72"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="64"/>
-      <c r="B47" s="66" t="s">
+      <c r="A47" s="73"/>
+      <c r="B47" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C47" s="67" t="s">
+      <c r="E47" s="78"/>
+      <c r="F47" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D47" s="69" t="s">
+      <c r="G47" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.5">
+      <c r="A48" s="81"/>
+      <c r="B48" s="75"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E47" s="69"/>
-      <c r="F47" s="66" t="s">
+      <c r="E48" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G47" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G48" s="71"/>
+      <c r="F48" s="75"/>
+      <c r="G48" s="80"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B49" s="39">
         <v>31232</v>
       </c>
       <c r="C49" s="40">
         <v>99.7</v>
       </c>
       <c r="D49" s="39">
         <v>31232</v>
       </c>
       <c r="E49" s="40">
         <v>99.7</v>
       </c>
       <c r="F49" s="39">
         <v>144</v>
       </c>
       <c r="G49" s="40">
         <v>86.7</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B50" s="41">
         <v>15207</v>
       </c>
       <c r="C50" s="43">
         <v>101</v>
       </c>
       <c r="D50" s="41">
         <v>15207</v>
       </c>
       <c r="E50" s="43">
         <v>101</v>
       </c>
       <c r="F50" s="41">
         <v>50</v>
       </c>
       <c r="G50" s="43">
         <v>80.599999999999994</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B51" s="41">
         <v>2153</v>
       </c>
       <c r="C51" s="43">
         <v>124.4</v>
       </c>
       <c r="D51" s="41">
         <v>2153</v>
       </c>
       <c r="E51" s="43">
         <v>124.4</v>
       </c>
       <c r="F51" s="41">
         <v>14</v>
       </c>
       <c r="G51" s="43">
         <v>127.3</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B52" s="41">
         <v>1841</v>
       </c>
       <c r="C52" s="43">
         <v>104.4</v>
       </c>
       <c r="D52" s="41">
         <v>1841</v>
       </c>
       <c r="E52" s="43">
         <v>104.4</v>
       </c>
       <c r="F52" s="41">
         <v>11</v>
       </c>
       <c r="G52" s="43">
         <v>91.7</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B53" s="41">
         <v>3847</v>
       </c>
       <c r="C53" s="43">
         <v>103.6</v>
       </c>
       <c r="D53" s="41">
         <v>3847</v>
       </c>
       <c r="E53" s="43">
         <v>103.6</v>
       </c>
       <c r="F53" s="41">
         <v>28</v>
       </c>
       <c r="G53" s="43">
         <v>82.4</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B54" s="41">
         <v>3239</v>
       </c>
       <c r="C54" s="43">
         <v>100.9</v>
       </c>
       <c r="D54" s="41">
         <v>3239</v>
       </c>
       <c r="E54" s="43">
         <v>100.9</v>
       </c>
       <c r="F54" s="41">
         <v>15</v>
       </c>
       <c r="G54" s="43">
         <v>107.1</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B55" s="41">
         <v>2090</v>
       </c>
       <c r="C55" s="43">
         <v>102.5</v>
       </c>
       <c r="D55" s="41">
         <v>2090</v>
       </c>
       <c r="E55" s="43">
         <v>102.5</v>
       </c>
       <c r="F55" s="41">
         <v>11</v>
       </c>
       <c r="G55" s="43">
         <v>122.2</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B56" s="41">
         <v>1763</v>
       </c>
       <c r="C56" s="43">
         <v>101.8</v>
       </c>
       <c r="D56" s="41">
         <v>1763</v>
       </c>
       <c r="E56" s="43">
         <v>101.8</v>
       </c>
       <c r="F56" s="41">
         <v>9</v>
       </c>
       <c r="G56" s="43">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B57" s="45">
         <v>1092</v>
       </c>
       <c r="C57" s="46">
         <v>52.9</v>
       </c>
       <c r="D57" s="45">
         <v>1092</v>
       </c>
       <c r="E57" s="46">
         <v>52.9</v>
       </c>
       <c r="F57" s="45">
         <v>6</v>
       </c>
       <c r="G57" s="46">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G59" s="62"/>
+      <c r="A59" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" s="71"/>
+      <c r="C59" s="71"/>
+      <c r="D59" s="71"/>
+      <c r="E59" s="71"/>
+      <c r="F59" s="71"/>
+      <c r="G59" s="71"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="62"/>
-[...5 lines deleted...]
-      <c r="G60" s="63"/>
+      <c r="A60" s="71"/>
+      <c r="B60" s="72"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="64"/>
-      <c r="B61" s="66" t="s">
+      <c r="A61" s="73"/>
+      <c r="B61" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="67" t="s">
+      <c r="E61" s="78"/>
+      <c r="F61" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D61" s="69" t="s">
+      <c r="G61" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="22.5">
+      <c r="A62" s="81"/>
+      <c r="B62" s="75"/>
+      <c r="C62" s="77"/>
+      <c r="D62" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E61" s="69"/>
-      <c r="F61" s="66" t="s">
+      <c r="E62" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G61" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G62" s="71"/>
+      <c r="F62" s="75"/>
+      <c r="G62" s="80"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B63" s="49">
         <v>59078</v>
       </c>
       <c r="C63" s="50">
         <v>98.4</v>
       </c>
       <c r="D63" s="49">
         <v>59078</v>
       </c>
       <c r="E63" s="50">
         <v>173.7</v>
       </c>
       <c r="F63" s="49">
         <v>265</v>
       </c>
       <c r="G63" s="50">
         <v>67.099999999999994</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B64" s="49">
         <v>36133</v>
       </c>
       <c r="C64" s="50">
         <v>99.7</v>
       </c>
       <c r="D64" s="49">
         <v>36133</v>
       </c>
       <c r="E64" s="50">
         <v>353.7</v>
       </c>
       <c r="F64" s="49">
         <v>122</v>
       </c>
       <c r="G64" s="50">
         <v>51.3</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B65" s="49">
         <v>3010</v>
       </c>
       <c r="C65" s="50">
         <v>85.9</v>
       </c>
       <c r="D65" s="49">
         <v>3010</v>
       </c>
       <c r="E65" s="50">
         <v>85.9</v>
       </c>
       <c r="F65" s="49">
         <v>25</v>
       </c>
       <c r="G65" s="50">
         <v>86.2</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B66" s="49">
         <v>1500</v>
       </c>
       <c r="C66" s="50">
         <v>98</v>
       </c>
       <c r="D66" s="49">
         <v>1500</v>
       </c>
       <c r="E66" s="50">
         <v>98</v>
       </c>
       <c r="F66" s="49">
         <v>8</v>
       </c>
       <c r="G66" s="50">
         <v>88.9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B67" s="49">
         <v>7056</v>
       </c>
       <c r="C67" s="50">
         <v>91.2</v>
       </c>
       <c r="D67" s="49">
         <v>7056</v>
       </c>
       <c r="E67" s="50">
         <v>91.2</v>
       </c>
       <c r="F67" s="49">
         <v>43</v>
       </c>
       <c r="G67" s="50">
         <v>104.9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B68" s="49">
         <v>2029</v>
       </c>
       <c r="C68" s="50">
         <v>100</v>
       </c>
       <c r="D68" s="49">
         <v>2029</v>
       </c>
       <c r="E68" s="50">
         <v>100</v>
       </c>
       <c r="F68" s="49">
         <v>11</v>
       </c>
       <c r="G68" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B69" s="49">
         <v>2180</v>
       </c>
       <c r="C69" s="50">
         <v>100</v>
       </c>
       <c r="D69" s="49">
         <v>2180</v>
       </c>
       <c r="E69" s="50">
         <v>100</v>
       </c>
       <c r="F69" s="49">
         <v>12</v>
       </c>
       <c r="G69" s="50">
         <v>109.1</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B70" s="49">
         <v>1699</v>
       </c>
       <c r="C70" s="50">
         <v>105.3</v>
       </c>
       <c r="D70" s="49">
         <v>1699</v>
       </c>
       <c r="E70" s="50">
         <v>105.3</v>
       </c>
       <c r="F70" s="49">
         <v>9</v>
       </c>
       <c r="G70" s="50">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B71" s="45">
         <v>5471</v>
       </c>
       <c r="C71" s="46">
         <v>105.3</v>
       </c>
       <c r="D71" s="45">
         <v>5471</v>
       </c>
       <c r="E71" s="46">
         <v>105.3</v>
       </c>
       <c r="F71" s="45">
         <v>35</v>
       </c>
       <c r="G71" s="46">
         <v>76.099999999999994</v>
       </c>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G73" s="62"/>
+      <c r="A73" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B73" s="71"/>
+      <c r="C73" s="71"/>
+      <c r="D73" s="71"/>
+      <c r="E73" s="71"/>
+      <c r="F73" s="71"/>
+      <c r="G73" s="71"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="62"/>
-[...5 lines deleted...]
-      <c r="G74" s="63"/>
+      <c r="A74" s="71"/>
+      <c r="B74" s="72"/>
+      <c r="C74" s="72"/>
+      <c r="D74" s="72"/>
+      <c r="E74" s="72"/>
+      <c r="F74" s="72"/>
+      <c r="G74" s="72"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="64"/>
-      <c r="B75" s="66" t="s">
+      <c r="A75" s="73"/>
+      <c r="B75" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C75" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D75" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C75" s="67" t="s">
+      <c r="E75" s="78"/>
+      <c r="F75" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D75" s="69" t="s">
+      <c r="G75" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.5">
+      <c r="A76" s="81"/>
+      <c r="B76" s="75"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E75" s="69"/>
-      <c r="F75" s="66" t="s">
+      <c r="E76" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G75" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G76" s="71"/>
+      <c r="F76" s="75"/>
+      <c r="G76" s="80"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B77" s="49">
         <v>105296</v>
       </c>
       <c r="C77" s="50">
         <v>102.1</v>
       </c>
       <c r="D77" s="49">
         <v>105296</v>
       </c>
       <c r="E77" s="50">
         <v>103.2</v>
       </c>
       <c r="F77" s="39">
         <v>427</v>
       </c>
       <c r="G77" s="40">
         <v>95.7</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B78" s="49">
         <v>60240</v>
       </c>
       <c r="C78" s="50">
         <v>101.2</v>
       </c>
       <c r="D78" s="49">
         <v>60240</v>
       </c>
       <c r="E78" s="50">
         <v>103.1</v>
       </c>
       <c r="F78" s="41">
         <v>207</v>
       </c>
       <c r="G78" s="43">
         <v>98.6</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B79" s="41">
         <v>3537</v>
       </c>
       <c r="C79" s="43">
         <v>114.1</v>
       </c>
       <c r="D79" s="49">
         <v>3537</v>
       </c>
       <c r="E79" s="50">
         <v>114.1</v>
       </c>
       <c r="F79" s="41">
         <v>27</v>
       </c>
       <c r="G79" s="43">
         <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B80" s="41">
         <v>7102</v>
       </c>
       <c r="C80" s="43">
         <v>100</v>
       </c>
       <c r="D80" s="49">
         <v>7102</v>
       </c>
       <c r="E80" s="50">
         <v>100</v>
       </c>
       <c r="F80" s="41">
         <v>41</v>
       </c>
       <c r="G80" s="43">
         <v>93.2</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B81" s="41">
         <v>8419</v>
       </c>
       <c r="C81" s="43">
         <v>97.8</v>
       </c>
       <c r="D81" s="49">
         <v>8419</v>
       </c>
       <c r="E81" s="50">
         <v>97.8</v>
       </c>
       <c r="F81" s="41">
         <v>40</v>
       </c>
       <c r="G81" s="43">
         <v>90.9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B82" s="41">
         <v>5209</v>
       </c>
       <c r="C82" s="43">
         <v>100.2</v>
       </c>
       <c r="D82" s="49">
         <v>5209</v>
       </c>
       <c r="E82" s="50">
         <v>100.2</v>
       </c>
       <c r="F82" s="41">
         <v>26</v>
       </c>
       <c r="G82" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B83" s="41">
         <v>4585</v>
       </c>
       <c r="C83" s="43">
         <v>106.6</v>
       </c>
       <c r="D83" s="49">
         <v>4585</v>
       </c>
       <c r="E83" s="50">
         <v>106.6</v>
       </c>
       <c r="F83" s="41">
         <v>20</v>
       </c>
       <c r="G83" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B84" s="41">
         <v>2101</v>
       </c>
       <c r="C84" s="43">
         <v>100.6</v>
       </c>
       <c r="D84" s="49">
         <v>2101</v>
       </c>
       <c r="E84" s="50">
         <v>100.6</v>
       </c>
       <c r="F84" s="41">
         <v>12</v>
       </c>
       <c r="G84" s="43">
         <v>85.7</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B85" s="45">
         <v>14103</v>
       </c>
       <c r="C85" s="46">
         <v>106.8</v>
       </c>
       <c r="D85" s="45">
         <v>14103</v>
       </c>
       <c r="E85" s="46">
         <v>106.8</v>
       </c>
       <c r="F85" s="45">
         <v>54</v>
       </c>
       <c r="G85" s="46">
         <v>79.400000000000006</v>
       </c>
     </row>
     <row r="87" spans="1:7">
-      <c r="A87" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G87" s="62"/>
+      <c r="A87" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="71"/>
+      <c r="C87" s="71"/>
+      <c r="D87" s="71"/>
+      <c r="E87" s="71"/>
+      <c r="F87" s="71"/>
+      <c r="G87" s="71"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="62"/>
-[...5 lines deleted...]
-      <c r="G88" s="63"/>
+      <c r="A88" s="71"/>
+      <c r="B88" s="72"/>
+      <c r="C88" s="72"/>
+      <c r="D88" s="72"/>
+      <c r="E88" s="72"/>
+      <c r="F88" s="72"/>
+      <c r="G88" s="72"/>
     </row>
     <row r="89" spans="1:7">
-      <c r="A89" s="64"/>
-      <c r="B89" s="66" t="s">
+      <c r="A89" s="73"/>
+      <c r="B89" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C89" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C89" s="67" t="s">
+      <c r="E89" s="78"/>
+      <c r="F89" s="75" t="s">
         <v>68</v>
       </c>
-      <c r="D89" s="69" t="s">
+      <c r="G89" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="22.5">
+      <c r="A90" s="81"/>
+      <c r="B90" s="75"/>
+      <c r="C90" s="77"/>
+      <c r="D90" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E89" s="69"/>
-      <c r="F89" s="66" t="s">
+      <c r="E90" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G89" s="70" t="s">
-[...14 lines deleted...]
-      <c r="G90" s="71"/>
+      <c r="F90" s="75"/>
+      <c r="G90" s="80"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B91" s="39">
         <v>87817</v>
       </c>
       <c r="C91" s="40">
         <v>104.9</v>
       </c>
       <c r="D91" s="39">
         <v>87817</v>
       </c>
       <c r="E91" s="40">
         <v>111.7</v>
       </c>
       <c r="F91" s="39">
         <v>344</v>
       </c>
       <c r="G91" s="40">
         <v>99.4</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B92" s="41">
         <v>61000</v>
       </c>
       <c r="C92" s="43">
         <v>99.1</v>
       </c>
       <c r="D92" s="41">
         <v>61000</v>
       </c>
       <c r="E92" s="43">
         <v>108.1</v>
       </c>
       <c r="F92" s="41">
         <v>209</v>
       </c>
       <c r="G92" s="43">
         <v>95.4</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B93" s="41">
         <v>2541</v>
       </c>
       <c r="C93" s="43">
         <v>102</v>
       </c>
       <c r="D93" s="41">
         <v>2541</v>
       </c>
       <c r="E93" s="43">
         <v>102</v>
       </c>
       <c r="F93" s="41">
         <v>16</v>
       </c>
       <c r="G93" s="43">
         <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B94" s="41">
         <v>453</v>
       </c>
       <c r="C94" s="43">
         <v>93.8</v>
       </c>
       <c r="D94" s="41">
         <v>453</v>
       </c>
       <c r="E94" s="43">
         <v>93.8</v>
       </c>
       <c r="F94" s="41">
         <v>3</v>
       </c>
       <c r="G94" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B95" s="41">
         <v>5181</v>
       </c>
       <c r="C95" s="43">
         <v>130</v>
       </c>
       <c r="D95" s="41">
         <v>5181</v>
       </c>
       <c r="E95" s="43">
         <v>130</v>
       </c>
       <c r="F95" s="41">
         <v>27</v>
       </c>
       <c r="G95" s="43">
         <v>93.1</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B96" s="41">
         <v>1974</v>
       </c>
       <c r="C96" s="43">
         <v>108.7</v>
       </c>
       <c r="D96" s="41">
         <v>1974</v>
       </c>
       <c r="E96" s="43">
         <v>108.7</v>
       </c>
       <c r="F96" s="41">
         <v>9</v>
       </c>
       <c r="G96" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B97" s="41">
         <v>5910</v>
       </c>
       <c r="C97" s="43">
         <v>100</v>
       </c>
       <c r="D97" s="41">
         <v>5910</v>
       </c>
       <c r="E97" s="43">
         <v>100</v>
       </c>
       <c r="F97" s="41">
         <v>32</v>
       </c>
       <c r="G97" s="43">
         <v>139.1</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B98" s="41">
         <v>2616</v>
       </c>
       <c r="C98" s="43">
         <v>110.5</v>
       </c>
       <c r="D98" s="41">
         <v>2616</v>
       </c>
       <c r="E98" s="43">
         <v>110.5</v>
       </c>
       <c r="F98" s="41">
         <v>14</v>
       </c>
       <c r="G98" s="43">
         <v>107.7</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B99" s="45">
         <v>8142</v>
       </c>
       <c r="C99" s="46">
         <v>157.6</v>
       </c>
       <c r="D99" s="45">
         <v>8142</v>
       </c>
       <c r="E99" s="46">
         <v>157.6</v>
       </c>
       <c r="F99" s="45">
         <v>34</v>
       </c>
       <c r="G99" s="46">
         <v>113.3</v>
       </c>
     </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B101" s="71"/>
+      <c r="C101" s="71"/>
+      <c r="D101" s="71"/>
+      <c r="E101" s="71"/>
+      <c r="F101" s="71"/>
+      <c r="G101" s="71"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="71"/>
+      <c r="B102" s="72"/>
+      <c r="C102" s="72"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="73"/>
+      <c r="B103" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C103" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="D103" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="E103" s="78"/>
+      <c r="F103" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G103" s="79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="22.5">
+      <c r="A104" s="74"/>
+      <c r="B104" s="75"/>
+      <c r="C104" s="77"/>
+      <c r="D104" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="E104" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="F104" s="75"/>
+      <c r="G104" s="80"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B105" s="63">
+        <v>140909</v>
+      </c>
+      <c r="C105" s="64">
+        <v>108.4</v>
+      </c>
+      <c r="D105" s="63">
+        <v>124978</v>
+      </c>
+      <c r="E105" s="64">
+        <v>96.2</v>
+      </c>
+      <c r="F105" s="65">
+        <v>698</v>
+      </c>
+      <c r="G105" s="66">
+        <v>137.4</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" s="67">
+        <v>102202</v>
+      </c>
+      <c r="C106" s="68">
+        <v>118.3</v>
+      </c>
+      <c r="D106" s="67">
+        <v>86271</v>
+      </c>
+      <c r="E106" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="F106" s="65">
+        <v>481</v>
+      </c>
+      <c r="G106" s="66">
+        <v>164.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B107" s="67">
+        <v>3069</v>
+      </c>
+      <c r="C107" s="68">
+        <v>86.8</v>
+      </c>
+      <c r="D107" s="67">
+        <v>3069</v>
+      </c>
+      <c r="E107" s="68">
+        <v>86.8</v>
+      </c>
+      <c r="F107" s="65">
+        <v>23</v>
+      </c>
+      <c r="G107" s="66">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B108" s="67">
+        <v>1250</v>
+      </c>
+      <c r="C108" s="68">
+        <v>103.5</v>
+      </c>
+      <c r="D108" s="67">
+        <v>1250</v>
+      </c>
+      <c r="E108" s="68">
+        <v>103.5</v>
+      </c>
+      <c r="F108" s="65">
+        <v>7</v>
+      </c>
+      <c r="G108" s="66">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B109" s="67">
+        <v>9589</v>
+      </c>
+      <c r="C109" s="68">
+        <v>90.4</v>
+      </c>
+      <c r="D109" s="67">
+        <v>9589</v>
+      </c>
+      <c r="E109" s="68">
+        <v>90.4</v>
+      </c>
+      <c r="F109" s="65">
+        <v>31</v>
+      </c>
+      <c r="G109" s="66">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B110" s="67">
+        <v>5894</v>
+      </c>
+      <c r="C110" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="D110" s="67">
+        <v>5894</v>
+      </c>
+      <c r="E110" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="F110" s="65">
+        <v>31</v>
+      </c>
+      <c r="G110" s="66">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B111" s="67">
+        <v>7900</v>
+      </c>
+      <c r="C111" s="68">
+        <v>100</v>
+      </c>
+      <c r="D111" s="67">
+        <v>7900</v>
+      </c>
+      <c r="E111" s="68">
+        <v>100</v>
+      </c>
+      <c r="F111" s="65">
+        <v>70</v>
+      </c>
+      <c r="G111" s="66">
+        <v>205.9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="67">
+        <v>4375</v>
+      </c>
+      <c r="C112" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="D112" s="67">
+        <v>4375</v>
+      </c>
+      <c r="E112" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="F112" s="65">
+        <v>19</v>
+      </c>
+      <c r="G112" s="66">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="69">
+        <v>6630</v>
+      </c>
+      <c r="C113" s="70">
+        <v>69.3</v>
+      </c>
+      <c r="D113" s="69">
+        <v>6630</v>
+      </c>
+      <c r="E113" s="70">
+        <v>69.3</v>
+      </c>
+      <c r="F113" s="69">
+        <v>36</v>
+      </c>
+      <c r="G113" s="70">
+        <v>66.7</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="57">
+  <mergeCells count="65">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
@@ -7516,1915 +7827,2182 @@
     <mergeCell ref="G47:G48"/>
     <mergeCell ref="A59:G59"/>
     <mergeCell ref="A60:G60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="A73:G73"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="F75:F76"/>
     <mergeCell ref="G75:G76"/>
     <mergeCell ref="A87:G87"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="G103:G104"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H99"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="22" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="7" width="22" style="17"/>
     <col min="8" max="8" width="22" style="33"/>
     <col min="9" max="16384" width="22" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75">
-      <c r="A1" s="72" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="72"/>
+      <c r="A1" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
     </row>
     <row r="2" spans="1:8" ht="15.75">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="62"/>
+      <c r="A3" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="62"/>
-[...5 lines deleted...]
-      <c r="G4" s="63"/>
+      <c r="A4" s="71"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="64"/>
-      <c r="B5" s="66" t="s">
+      <c r="A5" s="73"/>
+      <c r="B5" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D5" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="69" t="s">
+      <c r="E5" s="78"/>
+      <c r="F5" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="22.5">
+      <c r="A6" s="81"/>
+      <c r="B6" s="75"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E5" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E6" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G6" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F6" s="75"/>
+      <c r="G6" s="80"/>
     </row>
     <row r="7" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B7" s="39">
         <v>83601</v>
       </c>
       <c r="C7" s="40">
         <v>110.8</v>
       </c>
       <c r="D7" s="39">
         <v>41603</v>
       </c>
       <c r="E7" s="40">
         <v>85.8</v>
       </c>
       <c r="F7" s="39">
         <v>919</v>
       </c>
       <c r="G7" s="40">
         <v>158.69999999999999</v>
       </c>
       <c r="H7" s="41"/>
     </row>
     <row r="8" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B8" s="41">
         <v>64499</v>
       </c>
       <c r="C8" s="43">
         <v>113.2</v>
       </c>
       <c r="D8" s="41">
         <v>22501</v>
       </c>
       <c r="E8" s="43">
         <v>75</v>
       </c>
       <c r="F8" s="41">
         <v>795</v>
       </c>
       <c r="G8" s="43">
         <v>180.7</v>
       </c>
       <c r="H8" s="41"/>
     </row>
     <row r="9" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B9" s="41">
         <v>1705</v>
       </c>
       <c r="C9" s="43">
         <v>115</v>
       </c>
       <c r="D9" s="41">
         <v>1705</v>
       </c>
       <c r="E9" s="43">
         <v>115</v>
       </c>
       <c r="F9" s="41">
         <v>11</v>
       </c>
       <c r="G9" s="43">
         <v>110</v>
       </c>
       <c r="H9" s="41"/>
     </row>
     <row r="10" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B10" s="41">
         <v>1571</v>
       </c>
       <c r="C10" s="43">
         <v>100.4</v>
       </c>
       <c r="D10" s="41">
         <v>1571</v>
       </c>
       <c r="E10" s="43">
         <v>100.4</v>
       </c>
       <c r="F10" s="41">
         <v>8</v>
       </c>
       <c r="G10" s="43">
         <v>88.9</v>
       </c>
       <c r="H10" s="41"/>
     </row>
     <row r="11" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B11" s="41">
         <v>4750</v>
       </c>
       <c r="C11" s="43">
         <v>101.6</v>
       </c>
       <c r="D11" s="41">
         <v>4750</v>
       </c>
       <c r="E11" s="43">
         <v>101.6</v>
       </c>
       <c r="F11" s="41">
         <v>25</v>
       </c>
       <c r="G11" s="43">
         <v>65.8</v>
       </c>
       <c r="H11" s="41"/>
     </row>
     <row r="12" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B12" s="41">
         <v>2110</v>
       </c>
       <c r="C12" s="43">
         <v>107.5</v>
       </c>
       <c r="D12" s="41">
         <v>2110</v>
       </c>
       <c r="E12" s="43">
         <v>107.5</v>
       </c>
       <c r="F12" s="41">
         <v>11</v>
       </c>
       <c r="G12" s="43">
         <v>100</v>
       </c>
       <c r="H12" s="41"/>
     </row>
     <row r="13" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B13" s="41">
         <v>1740</v>
       </c>
       <c r="C13" s="43">
         <v>103</v>
       </c>
       <c r="D13" s="41">
         <v>1740</v>
       </c>
       <c r="E13" s="43">
         <v>103</v>
       </c>
       <c r="F13" s="41">
         <v>11</v>
       </c>
       <c r="G13" s="43">
         <v>84.6</v>
       </c>
       <c r="H13" s="41"/>
     </row>
     <row r="14" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B14" s="41">
         <v>1647</v>
       </c>
       <c r="C14" s="43">
         <v>104.9</v>
       </c>
       <c r="D14" s="41">
         <v>1647</v>
       </c>
       <c r="E14" s="43">
         <v>104.9</v>
       </c>
       <c r="F14" s="41">
         <v>9</v>
       </c>
       <c r="G14" s="43">
         <v>81.8</v>
       </c>
       <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:8" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B15" s="45">
         <v>5579</v>
       </c>
       <c r="C15" s="46">
         <v>100.9</v>
       </c>
       <c r="D15" s="45">
         <v>5579</v>
       </c>
       <c r="E15" s="46">
         <v>100.9</v>
       </c>
       <c r="F15" s="45">
         <v>49</v>
       </c>
       <c r="G15" s="46">
         <v>104.3</v>
       </c>
       <c r="H15" s="35"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G17" s="62"/>
+      <c r="A17" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="62"/>
-[...5 lines deleted...]
-      <c r="G18" s="63"/>
+      <c r="A18" s="71"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="64"/>
-      <c r="B19" s="66" t="s">
+      <c r="A19" s="73"/>
+      <c r="B19" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C19" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="69" t="s">
+      <c r="E19" s="78"/>
+      <c r="F19" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5">
+      <c r="A20" s="81"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E19" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E20" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G20" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F20" s="75"/>
+      <c r="G20" s="80"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B21" s="49">
         <v>113024</v>
       </c>
       <c r="C21" s="50">
         <v>101.8</v>
       </c>
       <c r="D21" s="39">
         <v>71026</v>
       </c>
       <c r="E21" s="40">
         <v>84.6</v>
       </c>
       <c r="F21" s="39">
         <v>1085</v>
       </c>
       <c r="G21" s="40">
         <v>136.30000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B22" s="49">
         <v>72692</v>
       </c>
       <c r="C22" s="50">
         <v>100.9</v>
       </c>
       <c r="D22" s="41">
         <v>30694</v>
       </c>
       <c r="E22" s="43">
         <v>68.099999999999994</v>
       </c>
       <c r="F22" s="41">
         <v>825</v>
       </c>
       <c r="G22" s="43">
         <v>163.4</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" s="49">
         <v>3816</v>
       </c>
       <c r="C23" s="50">
         <v>103.5</v>
       </c>
       <c r="D23" s="41">
         <v>3816</v>
       </c>
       <c r="E23" s="43">
         <v>103.5</v>
       </c>
       <c r="F23" s="41">
         <v>25</v>
       </c>
       <c r="G23" s="43">
         <v>96.2</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B24" s="49">
         <v>3021</v>
       </c>
       <c r="C24" s="50">
         <v>100.6</v>
       </c>
       <c r="D24" s="41">
         <v>3021</v>
       </c>
       <c r="E24" s="43">
         <v>100.6</v>
       </c>
       <c r="F24" s="41">
         <v>16</v>
       </c>
       <c r="G24" s="43">
         <v>88.9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B25" s="49">
         <v>11047</v>
       </c>
       <c r="C25" s="50">
         <v>103.3</v>
       </c>
       <c r="D25" s="41">
         <v>11047</v>
       </c>
       <c r="E25" s="43">
         <v>103.3</v>
       </c>
       <c r="F25" s="41">
         <v>70</v>
       </c>
       <c r="G25" s="43">
         <v>81.400000000000006</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B26" s="49">
         <v>4288</v>
       </c>
       <c r="C26" s="50">
         <v>104.1</v>
       </c>
       <c r="D26" s="41">
         <v>4288</v>
       </c>
       <c r="E26" s="43">
         <v>104.1</v>
       </c>
       <c r="F26" s="41">
         <v>23</v>
       </c>
       <c r="G26" s="43">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B27" s="49">
         <v>3566</v>
       </c>
       <c r="C27" s="50">
         <v>103.1</v>
       </c>
       <c r="D27" s="41">
         <v>3566</v>
       </c>
       <c r="E27" s="43">
         <v>103.1</v>
       </c>
       <c r="F27" s="41">
         <v>33</v>
       </c>
       <c r="G27" s="43">
         <v>113.8</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B28" s="49">
         <v>2967</v>
       </c>
       <c r="C28" s="50">
         <v>103.3</v>
       </c>
       <c r="D28" s="41">
         <v>2967</v>
       </c>
       <c r="E28" s="43">
         <v>103.3</v>
       </c>
       <c r="F28" s="41">
         <v>17</v>
       </c>
       <c r="G28" s="43">
         <v>89.5</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B29" s="45">
         <v>11627</v>
       </c>
       <c r="C29" s="46">
         <v>104.6</v>
       </c>
       <c r="D29" s="45">
         <v>11627</v>
       </c>
       <c r="E29" s="46">
         <v>104.6</v>
       </c>
       <c r="F29" s="45">
         <v>76</v>
       </c>
       <c r="G29" s="46">
         <v>84.4</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G31" s="62"/>
+      <c r="A31" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="62"/>
-[...5 lines deleted...]
-      <c r="G32" s="63"/>
+      <c r="A32" s="71"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="64"/>
-      <c r="B33" s="66" t="s">
+      <c r="A33" s="73"/>
+      <c r="B33" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="69" t="s">
+      <c r="E33" s="78"/>
+      <c r="F33" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5">
+      <c r="A34" s="81"/>
+      <c r="B34" s="75"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E33" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E34" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G34" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F34" s="75"/>
+      <c r="G34" s="80"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B35" s="56">
         <v>159426</v>
       </c>
       <c r="C35" s="57">
         <v>102.2</v>
       </c>
       <c r="D35" s="56">
         <v>117428</v>
       </c>
       <c r="E35" s="57">
         <v>91</v>
       </c>
       <c r="F35" s="56">
         <v>1306</v>
       </c>
       <c r="G35" s="57">
         <v>128.30000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B36" s="56">
         <v>89819</v>
       </c>
       <c r="C36" s="57">
         <v>100.3</v>
       </c>
       <c r="D36" s="56">
         <v>47821</v>
       </c>
       <c r="E36" s="57">
         <v>76.400000000000006</v>
       </c>
       <c r="F36" s="56">
         <v>886</v>
       </c>
       <c r="G36" s="57">
         <v>154.4</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B37" s="58">
         <v>7550</v>
       </c>
       <c r="C37" s="59">
         <v>105</v>
       </c>
       <c r="D37" s="58">
         <v>7550</v>
       </c>
       <c r="E37" s="59">
         <v>105</v>
       </c>
       <c r="F37" s="56">
         <v>48</v>
       </c>
       <c r="G37" s="57">
         <v>102.1</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B38" s="58">
         <v>4471</v>
       </c>
       <c r="C38" s="59">
         <v>100.8</v>
       </c>
       <c r="D38" s="58">
         <v>4471</v>
       </c>
       <c r="E38" s="59">
         <v>100.8</v>
       </c>
       <c r="F38" s="56">
         <v>23</v>
       </c>
       <c r="G38" s="57">
         <v>88.5</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B39" s="58">
         <v>17149</v>
       </c>
       <c r="C39" s="59">
         <v>105.1</v>
       </c>
       <c r="D39" s="58">
         <v>17149</v>
       </c>
       <c r="E39" s="59">
         <v>105.1</v>
       </c>
       <c r="F39" s="56">
         <v>94</v>
       </c>
       <c r="G39" s="57">
         <v>83.9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B40" s="58">
         <v>12485</v>
       </c>
       <c r="C40" s="59">
         <v>102.3</v>
       </c>
       <c r="D40" s="58">
         <v>12485</v>
       </c>
       <c r="E40" s="59">
         <v>102.3</v>
       </c>
       <c r="F40" s="56">
         <v>61</v>
       </c>
       <c r="G40" s="57">
         <v>98.4</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B41" s="58">
         <v>5896</v>
       </c>
       <c r="C41" s="59">
         <v>101.8</v>
       </c>
       <c r="D41" s="58">
         <v>5896</v>
       </c>
       <c r="E41" s="59">
         <v>101.8</v>
       </c>
       <c r="F41" s="56">
         <v>61</v>
       </c>
       <c r="G41" s="57">
         <v>132.6</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B42" s="58">
         <v>4969</v>
       </c>
       <c r="C42" s="59">
         <v>103.6</v>
       </c>
       <c r="D42" s="58">
         <v>4969</v>
       </c>
       <c r="E42" s="59">
         <v>103.6</v>
       </c>
       <c r="F42" s="56">
         <v>29</v>
       </c>
       <c r="G42" s="57">
         <v>93.5</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B43" s="60">
         <v>17087</v>
       </c>
       <c r="C43" s="61">
         <v>109</v>
       </c>
       <c r="D43" s="60">
         <v>17087</v>
       </c>
       <c r="E43" s="61">
         <v>109</v>
       </c>
       <c r="F43" s="60">
         <v>104</v>
       </c>
       <c r="G43" s="61">
         <v>86.7</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G45" s="62"/>
+      <c r="A45" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B45" s="71"/>
+      <c r="C45" s="71"/>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="62"/>
-[...5 lines deleted...]
-      <c r="G46" s="63"/>
+      <c r="A46" s="71"/>
+      <c r="B46" s="72"/>
+      <c r="C46" s="72"/>
+      <c r="D46" s="72"/>
+      <c r="E46" s="72"/>
+      <c r="F46" s="72"/>
+      <c r="G46" s="72"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="64"/>
-      <c r="B47" s="66" t="s">
+      <c r="A47" s="73"/>
+      <c r="B47" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C47" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="69" t="s">
+      <c r="E47" s="78"/>
+      <c r="F47" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.5">
+      <c r="A48" s="81"/>
+      <c r="B48" s="75"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E47" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E48" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G48" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F48" s="75"/>
+      <c r="G48" s="80"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B49" s="39">
         <v>190658</v>
       </c>
       <c r="C49" s="40">
         <v>101.8</v>
       </c>
       <c r="D49" s="39">
         <v>148660</v>
       </c>
       <c r="E49" s="40">
         <v>92.7</v>
       </c>
       <c r="F49" s="58">
         <v>1450</v>
       </c>
       <c r="G49" s="59">
         <v>122.5</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B50" s="41">
         <v>105026</v>
       </c>
       <c r="C50" s="43">
         <v>100.4</v>
       </c>
       <c r="D50" s="41">
         <v>63028</v>
       </c>
       <c r="E50" s="43">
         <v>81.2</v>
       </c>
       <c r="F50" s="41">
         <v>936</v>
       </c>
       <c r="G50" s="50">
         <v>147.19999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B51" s="41">
         <v>9703</v>
       </c>
       <c r="C51" s="43">
         <v>108.8</v>
       </c>
       <c r="D51" s="41">
         <v>9703</v>
       </c>
       <c r="E51" s="43">
         <v>108.8</v>
       </c>
       <c r="F51" s="41">
         <v>62</v>
       </c>
       <c r="G51" s="50">
         <v>106.9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B52" s="41">
         <v>6312</v>
       </c>
       <c r="C52" s="43">
         <v>101.8</v>
       </c>
       <c r="D52" s="41">
         <v>6312</v>
       </c>
       <c r="E52" s="43">
         <v>101.8</v>
       </c>
       <c r="F52" s="41">
         <v>34</v>
       </c>
       <c r="G52" s="50">
         <v>89.5</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B53" s="41">
         <v>20996</v>
       </c>
       <c r="C53" s="43">
         <v>104.8</v>
       </c>
       <c r="D53" s="41">
         <v>20996</v>
       </c>
       <c r="E53" s="43">
         <v>104.8</v>
       </c>
       <c r="F53" s="41">
         <v>122</v>
       </c>
       <c r="G53" s="50">
         <v>83.6</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B54" s="41">
         <v>15724</v>
       </c>
       <c r="C54" s="43">
         <v>102</v>
       </c>
       <c r="D54" s="41">
         <v>15724</v>
       </c>
       <c r="E54" s="43">
         <v>102</v>
       </c>
       <c r="F54" s="41">
         <v>76</v>
       </c>
       <c r="G54" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B55" s="41">
         <v>7986</v>
       </c>
       <c r="C55" s="43">
         <v>102</v>
       </c>
       <c r="D55" s="41">
         <v>7986</v>
       </c>
       <c r="E55" s="43">
         <v>102</v>
       </c>
       <c r="F55" s="41">
         <v>72</v>
       </c>
       <c r="G55" s="50">
         <v>130.9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B56" s="41">
         <v>6732</v>
       </c>
       <c r="C56" s="43">
         <v>103.2</v>
       </c>
       <c r="D56" s="41">
         <v>6732</v>
       </c>
       <c r="E56" s="43">
         <v>103.2</v>
       </c>
       <c r="F56" s="41">
         <v>38</v>
       </c>
       <c r="G56" s="50">
         <v>88.4</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B57" s="45">
         <v>18179</v>
       </c>
       <c r="C57" s="46">
         <v>102.4</v>
       </c>
       <c r="D57" s="45">
         <v>18179</v>
       </c>
       <c r="E57" s="46">
         <v>102.4</v>
       </c>
       <c r="F57" s="45">
         <v>110</v>
       </c>
       <c r="G57" s="46">
         <v>83.3</v>
       </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G59" s="62"/>
+      <c r="A59" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B59" s="71"/>
+      <c r="C59" s="71"/>
+      <c r="D59" s="71"/>
+      <c r="E59" s="71"/>
+      <c r="F59" s="71"/>
+      <c r="G59" s="71"/>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60" s="62"/>
-[...5 lines deleted...]
-      <c r="G60" s="63"/>
+      <c r="A60" s="71"/>
+      <c r="B60" s="72"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="64"/>
-      <c r="B61" s="66" t="s">
+      <c r="A61" s="73"/>
+      <c r="B61" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D61" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="69" t="s">
+      <c r="E61" s="78"/>
+      <c r="F61" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G61" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="22.5">
+      <c r="A62" s="81"/>
+      <c r="B62" s="75"/>
+      <c r="C62" s="77"/>
+      <c r="D62" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E61" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E62" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G62" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F62" s="75"/>
+      <c r="G62" s="80"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B63" s="49">
         <v>249736</v>
       </c>
       <c r="C63" s="50">
         <v>101</v>
       </c>
       <c r="D63" s="49">
         <v>207738</v>
       </c>
       <c r="E63" s="50">
         <v>106.9</v>
       </c>
       <c r="F63" s="49">
         <v>1715</v>
       </c>
       <c r="G63" s="50">
         <v>108.6</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B64" s="49">
         <v>141159</v>
       </c>
       <c r="C64" s="50">
         <v>100.2</v>
       </c>
       <c r="D64" s="49">
         <v>99161</v>
       </c>
       <c r="E64" s="50">
         <v>112.9</v>
       </c>
       <c r="F64" s="49">
         <v>1058</v>
       </c>
       <c r="G64" s="50">
         <v>121.1</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B65" s="49">
         <v>12713</v>
       </c>
       <c r="C65" s="50">
         <v>102.3</v>
       </c>
       <c r="D65" s="49">
         <v>12713</v>
       </c>
       <c r="E65" s="50">
         <v>102.3</v>
       </c>
       <c r="F65" s="49">
         <v>87</v>
       </c>
       <c r="G65" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B66" s="49">
         <v>7812</v>
       </c>
       <c r="C66" s="50">
         <v>101.1</v>
       </c>
       <c r="D66" s="49">
         <v>7812</v>
       </c>
       <c r="E66" s="50">
         <v>101.1</v>
       </c>
       <c r="F66" s="49">
         <v>42</v>
       </c>
       <c r="G66" s="50">
         <v>89.4</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B67" s="49">
         <v>28052</v>
       </c>
       <c r="C67" s="50">
         <v>101</v>
       </c>
       <c r="D67" s="49">
         <v>28052</v>
       </c>
       <c r="E67" s="50">
         <v>101</v>
       </c>
       <c r="F67" s="49">
         <v>165</v>
       </c>
       <c r="G67" s="50">
         <v>88.2</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B68" s="49">
         <v>17753</v>
       </c>
       <c r="C68" s="50">
         <v>101.8</v>
       </c>
       <c r="D68" s="49">
         <v>17753</v>
       </c>
       <c r="E68" s="50">
         <v>101.8</v>
       </c>
       <c r="F68" s="49">
         <v>87</v>
       </c>
       <c r="G68" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B69" s="49">
         <v>10166</v>
       </c>
       <c r="C69" s="50">
         <v>101.6</v>
       </c>
       <c r="D69" s="49">
         <v>10166</v>
       </c>
       <c r="E69" s="50">
         <v>101.6</v>
       </c>
       <c r="F69" s="49">
         <v>84</v>
       </c>
       <c r="G69" s="50">
         <v>127.3</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B70" s="49">
         <v>8431</v>
       </c>
       <c r="C70" s="50">
         <v>103.6</v>
       </c>
       <c r="D70" s="49">
         <v>8431</v>
       </c>
       <c r="E70" s="50">
         <v>103.6</v>
       </c>
       <c r="F70" s="49">
         <v>47</v>
       </c>
       <c r="G70" s="50">
         <v>88.7</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B71" s="45">
         <v>23650</v>
       </c>
       <c r="C71" s="46">
         <v>103.1</v>
       </c>
       <c r="D71" s="45">
         <v>23650</v>
       </c>
       <c r="E71" s="46">
         <v>103.1</v>
       </c>
       <c r="F71" s="45">
         <v>145</v>
       </c>
       <c r="G71" s="46">
         <v>81.5</v>
       </c>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G73" s="62"/>
+      <c r="A73" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B73" s="71"/>
+      <c r="C73" s="71"/>
+      <c r="D73" s="71"/>
+      <c r="E73" s="71"/>
+      <c r="F73" s="71"/>
+      <c r="G73" s="71"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="62"/>
-[...5 lines deleted...]
-      <c r="G74" s="63"/>
+      <c r="A74" s="71"/>
+      <c r="B74" s="72"/>
+      <c r="C74" s="72"/>
+      <c r="D74" s="72"/>
+      <c r="E74" s="72"/>
+      <c r="F74" s="72"/>
+      <c r="G74" s="72"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="64"/>
-      <c r="B75" s="66" t="s">
+      <c r="A75" s="73"/>
+      <c r="B75" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C75" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D75" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C75" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="69" t="s">
+      <c r="E75" s="78"/>
+      <c r="F75" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G75" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.5">
+      <c r="A76" s="81"/>
+      <c r="B76" s="75"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E75" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E76" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G76" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F76" s="75"/>
+      <c r="G76" s="80"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B77" s="49">
         <v>355032</v>
       </c>
       <c r="C77" s="50">
         <v>101.3</v>
       </c>
       <c r="D77" s="49">
         <v>313034</v>
       </c>
       <c r="E77" s="50">
         <v>105.6</v>
       </c>
       <c r="F77" s="49">
         <v>2142</v>
       </c>
       <c r="G77" s="50">
         <v>105.8</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B78" s="49">
         <v>201399</v>
       </c>
       <c r="C78" s="50">
         <v>100.5</v>
       </c>
       <c r="D78" s="49">
         <v>159401</v>
       </c>
       <c r="E78" s="50">
         <v>109</v>
       </c>
       <c r="F78" s="49">
         <v>1265</v>
       </c>
       <c r="G78" s="50">
         <v>116.7</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B79" s="49">
         <v>16250</v>
       </c>
       <c r="C79" s="50">
         <v>104.7</v>
       </c>
       <c r="D79" s="49">
         <v>16250</v>
       </c>
       <c r="E79" s="50">
         <v>104.7</v>
       </c>
       <c r="F79" s="49">
         <v>114</v>
       </c>
       <c r="G79" s="50">
         <v>106.5</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B80" s="49">
         <v>14914</v>
       </c>
       <c r="C80" s="50">
         <v>100.5</v>
       </c>
       <c r="D80" s="49">
         <v>14914</v>
       </c>
       <c r="E80" s="50">
         <v>100.5</v>
       </c>
       <c r="F80" s="49">
         <v>83</v>
       </c>
       <c r="G80" s="50">
         <v>91.2</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B81" s="49">
         <v>36471</v>
       </c>
       <c r="C81" s="50">
         <v>100.3</v>
       </c>
       <c r="D81" s="49">
         <v>36471</v>
       </c>
       <c r="E81" s="50">
         <v>100.3</v>
       </c>
       <c r="F81" s="49">
         <v>205</v>
       </c>
       <c r="G81" s="50">
         <v>88.7</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B82" s="49">
         <v>22962</v>
       </c>
       <c r="C82" s="50">
         <v>101.4</v>
       </c>
       <c r="D82" s="49">
         <v>22962</v>
       </c>
       <c r="E82" s="50">
         <v>101.4</v>
       </c>
       <c r="F82" s="49">
         <v>113</v>
       </c>
       <c r="G82" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B83" s="49">
         <v>14751</v>
       </c>
       <c r="C83" s="50">
         <v>103.1</v>
       </c>
       <c r="D83" s="49">
         <v>14751</v>
       </c>
       <c r="E83" s="50">
         <v>103.1</v>
       </c>
       <c r="F83" s="49">
         <v>104</v>
       </c>
       <c r="G83" s="50">
         <v>120.9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B84" s="49">
         <v>10532</v>
       </c>
       <c r="C84" s="50">
         <v>103</v>
       </c>
       <c r="D84" s="49">
         <v>10532</v>
       </c>
       <c r="E84" s="50">
         <v>103</v>
       </c>
       <c r="F84" s="49">
         <v>59</v>
       </c>
       <c r="G84" s="50">
         <v>88.1</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B85" s="45">
         <v>37753</v>
       </c>
       <c r="C85" s="46">
         <v>104.5</v>
       </c>
       <c r="D85" s="45">
         <v>37753</v>
       </c>
       <c r="E85" s="46">
         <v>104.5</v>
       </c>
       <c r="F85" s="45">
         <v>199</v>
       </c>
       <c r="G85" s="46">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="87" spans="1:7">
-      <c r="A87" s="62" t="s">
-[...7 lines deleted...]
-      <c r="G87" s="62"/>
+      <c r="A87" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="B87" s="71"/>
+      <c r="C87" s="71"/>
+      <c r="D87" s="71"/>
+      <c r="E87" s="71"/>
+      <c r="F87" s="71"/>
+      <c r="G87" s="71"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="62"/>
-[...5 lines deleted...]
-      <c r="G88" s="63"/>
+      <c r="A88" s="71"/>
+      <c r="B88" s="72"/>
+      <c r="C88" s="72"/>
+      <c r="D88" s="72"/>
+      <c r="E88" s="72"/>
+      <c r="F88" s="72"/>
+      <c r="G88" s="72"/>
     </row>
     <row r="89" spans="1:7">
-      <c r="A89" s="64"/>
-      <c r="B89" s="66" t="s">
+      <c r="A89" s="73"/>
+      <c r="B89" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C89" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D89" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C89" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="69" t="s">
+      <c r="E89" s="78"/>
+      <c r="F89" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G89" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="22.5">
+      <c r="A90" s="81"/>
+      <c r="B90" s="75"/>
+      <c r="C90" s="77"/>
+      <c r="D90" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E89" s="69"/>
-[...13 lines deleted...]
-      </c>
       <c r="E90" s="37" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G90" s="71"/>
+        <v>87</v>
+      </c>
+      <c r="F90" s="75"/>
+      <c r="G90" s="80"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="38" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B91" s="39">
         <v>442849</v>
       </c>
       <c r="C91" s="40">
         <v>102</v>
       </c>
       <c r="D91" s="39">
         <v>400851</v>
       </c>
       <c r="E91" s="40">
         <v>106.9</v>
       </c>
       <c r="F91" s="49">
         <v>2486</v>
       </c>
       <c r="G91" s="50">
         <v>104.9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B92" s="41">
         <v>262399</v>
       </c>
       <c r="C92" s="43">
         <v>100.2</v>
       </c>
       <c r="D92" s="41">
         <v>220401</v>
       </c>
       <c r="E92" s="43">
         <v>108.7</v>
       </c>
       <c r="F92" s="49">
         <v>1474</v>
       </c>
       <c r="G92" s="50">
         <v>113.1</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B93" s="41">
         <v>18791</v>
       </c>
       <c r="C93" s="43">
         <v>104.3</v>
       </c>
       <c r="D93" s="41">
         <v>18791</v>
       </c>
       <c r="E93" s="43">
         <v>104.3</v>
       </c>
       <c r="F93" s="49">
         <v>130</v>
       </c>
       <c r="G93" s="50">
         <v>102.4</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="42" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B94" s="41">
         <v>15367</v>
       </c>
       <c r="C94" s="43">
         <v>100.3</v>
       </c>
       <c r="D94" s="41">
         <v>15367</v>
       </c>
       <c r="E94" s="43">
         <v>100.3</v>
       </c>
       <c r="F94" s="49">
         <v>86</v>
       </c>
       <c r="G94" s="50">
         <v>91.5</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B95" s="41">
         <v>41652</v>
       </c>
       <c r="C95" s="43">
         <v>103.2</v>
       </c>
       <c r="D95" s="41">
         <v>41652</v>
       </c>
       <c r="E95" s="43">
         <v>103.2</v>
       </c>
       <c r="F95" s="49">
         <v>232</v>
       </c>
       <c r="G95" s="50">
         <v>89.2</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="42" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B96" s="41">
         <v>24936</v>
       </c>
       <c r="C96" s="43">
         <v>102</v>
       </c>
       <c r="D96" s="41">
         <v>24936</v>
       </c>
       <c r="E96" s="43">
         <v>102</v>
       </c>
       <c r="F96" s="49">
         <v>122</v>
       </c>
       <c r="G96" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B97" s="41">
         <v>20661</v>
       </c>
       <c r="C97" s="43">
         <v>102.2</v>
       </c>
       <c r="D97" s="41">
         <v>20661</v>
       </c>
       <c r="E97" s="43">
         <v>102.2</v>
       </c>
       <c r="F97" s="49">
         <v>136</v>
       </c>
       <c r="G97" s="50">
         <v>124.8</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="42" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B98" s="41">
         <v>13148</v>
       </c>
       <c r="C98" s="43">
         <v>104.4</v>
       </c>
       <c r="D98" s="41">
         <v>13148</v>
       </c>
       <c r="E98" s="43">
         <v>104.4</v>
       </c>
       <c r="F98" s="49">
         <v>73</v>
       </c>
       <c r="G98" s="50">
         <v>91.3</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B99" s="45">
         <v>45895</v>
       </c>
       <c r="C99" s="46">
         <v>111.1</v>
       </c>
       <c r="D99" s="45">
         <v>45895</v>
       </c>
       <c r="E99" s="46">
         <v>111.1</v>
       </c>
       <c r="F99" s="45">
         <v>233</v>
       </c>
       <c r="G99" s="46">
         <v>84.4</v>
       </c>
     </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="B101" s="71"/>
+      <c r="C101" s="71"/>
+      <c r="D101" s="71"/>
+      <c r="E101" s="71"/>
+      <c r="F101" s="71"/>
+      <c r="G101" s="71"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="71"/>
+      <c r="B102" s="72"/>
+      <c r="C102" s="72"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="73"/>
+      <c r="B103" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="C103" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="D103" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="E103" s="78"/>
+      <c r="F103" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G103" s="79" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="22.5">
+      <c r="A104" s="74"/>
+      <c r="B104" s="75"/>
+      <c r="C104" s="77"/>
+      <c r="D104" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="E104" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="F104" s="75"/>
+      <c r="G104" s="80"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B105" s="65">
+        <v>583758</v>
+      </c>
+      <c r="C105" s="66">
+        <v>103.5</v>
+      </c>
+      <c r="D105" s="63">
+        <v>525829</v>
+      </c>
+      <c r="E105" s="64">
+        <v>104.1</v>
+      </c>
+      <c r="F105" s="63">
+        <v>3184</v>
+      </c>
+      <c r="G105" s="64">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B106" s="65">
+        <v>364601</v>
+      </c>
+      <c r="C106" s="66">
+        <v>104.7</v>
+      </c>
+      <c r="D106" s="67">
+        <v>306672</v>
+      </c>
+      <c r="E106" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="F106" s="67">
+        <v>1955</v>
+      </c>
+      <c r="G106" s="68">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B107" s="65">
+        <v>21860</v>
+      </c>
+      <c r="C107" s="66">
+        <v>101.4</v>
+      </c>
+      <c r="D107" s="67">
+        <v>21860</v>
+      </c>
+      <c r="E107" s="68">
+        <v>101.4</v>
+      </c>
+      <c r="F107" s="67">
+        <v>153</v>
+      </c>
+      <c r="G107" s="68">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B108" s="65">
+        <v>16617</v>
+      </c>
+      <c r="C108" s="66">
+        <v>100.6</v>
+      </c>
+      <c r="D108" s="67">
+        <v>16617</v>
+      </c>
+      <c r="E108" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="F108" s="67">
+        <v>93</v>
+      </c>
+      <c r="G108" s="68">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="B109" s="65">
+        <v>51241</v>
+      </c>
+      <c r="C109" s="66">
+        <v>100.5</v>
+      </c>
+      <c r="D109" s="67">
+        <v>51241</v>
+      </c>
+      <c r="E109" s="68">
+        <v>100.5</v>
+      </c>
+      <c r="F109" s="67">
+        <v>263</v>
+      </c>
+      <c r="G109" s="68">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="B110" s="65">
+        <v>30830</v>
+      </c>
+      <c r="C110" s="66">
+        <v>101.6</v>
+      </c>
+      <c r="D110" s="67">
+        <v>30830</v>
+      </c>
+      <c r="E110" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="F110" s="67">
+        <v>153</v>
+      </c>
+      <c r="G110" s="68">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B111" s="65">
+        <v>28561</v>
+      </c>
+      <c r="C111" s="66">
+        <v>101.6</v>
+      </c>
+      <c r="D111" s="67">
+        <v>28561</v>
+      </c>
+      <c r="E111" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="F111" s="67">
+        <v>206</v>
+      </c>
+      <c r="G111" s="68">
+        <v>144.1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="65">
+        <v>17523</v>
+      </c>
+      <c r="C112" s="66">
+        <v>100.3</v>
+      </c>
+      <c r="D112" s="67">
+        <v>17523</v>
+      </c>
+      <c r="E112" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="F112" s="67">
+        <v>92</v>
+      </c>
+      <c r="G112" s="68">
+        <v>88.5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="69">
+        <v>52525</v>
+      </c>
+      <c r="C113" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="D113" s="69">
+        <v>52525</v>
+      </c>
+      <c r="E113" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="F113" s="69">
+        <v>269</v>
+      </c>
+      <c r="G113" s="70">
+        <v>81.5</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="57">
+  <mergeCells count="65">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
@@ -9438,50 +10016,58 @@
     <mergeCell ref="G47:G48"/>
     <mergeCell ref="A59:G59"/>
     <mergeCell ref="A60:G60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="A73:G73"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="F75:F76"/>
     <mergeCell ref="G75:G76"/>
     <mergeCell ref="A87:G87"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="G103:G104"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">