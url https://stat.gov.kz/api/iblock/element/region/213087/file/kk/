--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -186,53 +186,50 @@
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі, млн. теңге</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" (айлық, тоқсандық)</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
@@ -262,60 +259,64 @@
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-қазан</t>
   </si>
   <si>
     <t>Қаңтар-қараша</t>
   </si>
   <si>
     <t>Қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне, пайызбен</t>
   </si>
   <si>
     <t>2023 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -549,51 +550,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -699,64 +700,67 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1110,179 +1114,179 @@
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
@@ -1328,179 +1332,179 @@
       <c r="B3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="51">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="35" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>54</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
@@ -1698,65 +1702,65 @@
         <v>41</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="J3" s="32" t="s">
         <v>45</v>
       </c>
       <c r="K3" s="32" t="s">
         <v>46</v>
       </c>
       <c r="L3" s="32" t="s">
         <v>47</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="61"/>
-[...10 lines deleted...]
-      <c r="M4" s="61"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="37">
         <v>2023</v>
       </c>
       <c r="B5" s="38">
         <v>1371</v>
       </c>
       <c r="C5" s="39">
         <v>1910</v>
       </c>
       <c r="D5" s="39">
         <v>11613</v>
       </c>
       <c r="E5" s="39">
         <v>4564</v>
       </c>
       <c r="F5" s="39">
         <v>8409</v>
       </c>
       <c r="G5" s="39">
         <v>25792</v>
       </c>
       <c r="H5" s="39">
         <v>10579</v>
@@ -1862,76 +1866,78 @@
     <row r="8" spans="1:13">
       <c r="A8" s="40">
         <v>2026</v>
       </c>
       <c r="B8" s="41">
         <v>6243</v>
       </c>
       <c r="C8" s="41">
         <v>11466</v>
       </c>
       <c r="D8" s="41">
         <v>28898</v>
       </c>
       <c r="E8" s="41">
         <v>22278</v>
       </c>
       <c r="F8" s="41">
         <v>27663</v>
       </c>
       <c r="G8" s="41">
         <v>60998</v>
       </c>
       <c r="H8" s="41">
         <v>39167</v>
       </c>
-      <c r="I8" s="42"/>
+      <c r="I8" s="61">
+        <v>26457</v>
+      </c>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="62" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B9" s="62"/>
       <c r="C9" s="62"/>
       <c r="D9" s="62"/>
       <c r="E9" s="62"/>
       <c r="F9" s="62"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B10" s="63"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="63"/>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="63"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="37">
         <v>2023</v>
       </c>
       <c r="B11" s="43">
         <v>7.5</v>
       </c>
       <c r="C11" s="43">
         <v>139.5</v>
       </c>
       <c r="D11" s="43">
@@ -2050,76 +2056,78 @@
     <row r="14" spans="1:13">
       <c r="A14" s="40">
         <v>2026</v>
       </c>
       <c r="B14" s="42">
         <v>8.6</v>
       </c>
       <c r="C14" s="42">
         <v>187.6</v>
       </c>
       <c r="D14" s="42">
         <v>251.5</v>
       </c>
       <c r="E14" s="42">
         <v>76.5</v>
       </c>
       <c r="F14" s="42">
         <v>120.9</v>
       </c>
       <c r="G14" s="44">
         <v>217</v>
       </c>
       <c r="H14" s="42">
         <v>64.5</v>
       </c>
-      <c r="I14" s="42"/>
+      <c r="I14" s="42">
+        <v>66.400000000000006</v>
+      </c>
       <c r="J14" s="42"/>
       <c r="K14" s="42"/>
       <c r="L14" s="42"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B15" s="62"/>
       <c r="C15" s="62"/>
       <c r="D15" s="62"/>
       <c r="E15" s="62"/>
       <c r="F15" s="62"/>
       <c r="G15" s="62"/>
       <c r="H15" s="62"/>
       <c r="I15" s="62"/>
       <c r="J15" s="62"/>
       <c r="K15" s="62"/>
       <c r="L15" s="62"/>
       <c r="M15" s="62"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B16" s="63"/>
       <c r="C16" s="63"/>
       <c r="D16" s="63"/>
       <c r="E16" s="63"/>
       <c r="F16" s="63"/>
       <c r="G16" s="63"/>
       <c r="H16" s="63"/>
       <c r="I16" s="63"/>
       <c r="J16" s="63"/>
       <c r="K16" s="63"/>
       <c r="L16" s="63"/>
       <c r="M16" s="63"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="37">
         <v>2023</v>
       </c>
       <c r="B17" s="45">
         <v>135.9</v>
       </c>
       <c r="C17" s="45">
         <v>112.6</v>
       </c>
       <c r="D17" s="45">
@@ -2238,175 +2246,177 @@
     <row r="20" spans="1:13">
       <c r="A20" s="48">
         <v>2026</v>
       </c>
       <c r="B20" s="49">
         <v>111.3</v>
       </c>
       <c r="C20" s="49">
         <v>216.5</v>
       </c>
       <c r="D20" s="49">
         <v>106.6</v>
       </c>
       <c r="E20" s="49">
         <v>141.19999999999999</v>
       </c>
       <c r="F20" s="49">
         <v>124.9</v>
       </c>
       <c r="G20" s="49">
         <v>136.1</v>
       </c>
       <c r="H20" s="49">
         <v>150.80000000000001</v>
       </c>
-      <c r="I20" s="49"/>
+      <c r="I20" s="49">
+        <v>87.7</v>
+      </c>
       <c r="J20" s="49"/>
       <c r="K20" s="49"/>
       <c r="L20" s="49"/>
       <c r="M20" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
-    <mergeCell ref="A15:M15"/>
-    <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="19" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="19"/>
     <col min="14" max="14" width="9.140625" style="50"/>
     <col min="15" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75">
-      <c r="A1" s="66" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="67"/>
+      <c r="A1" s="67" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:15">
-      <c r="A2" s="68"/>
-[...11 lines deleted...]
-      <c r="M2" s="68"/>
+      <c r="A2" s="69"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
     </row>
     <row r="3" spans="1:15" ht="22.5">
       <c r="A3" s="51"/>
       <c r="B3" s="52" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="E3" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="F3" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="G3" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="H3" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="I3" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="J3" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="J3" s="53" t="s">
+      <c r="K3" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="K3" s="53" t="s">
+      <c r="L3" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="L3" s="53" t="s">
+      <c r="M3" s="54" t="s">
         <v>76</v>
       </c>
-      <c r="M3" s="54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" s="50"/>
     </row>
     <row r="4" spans="1:15" s="56" customFormat="1" ht="11.25">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="61"/>
-[...10 lines deleted...]
-      <c r="M4" s="61"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
       <c r="N4" s="55"/>
       <c r="O4" s="55"/>
     </row>
     <row r="5" spans="1:15" s="56" customFormat="1" ht="11.25">
       <c r="A5" s="37">
         <v>2023</v>
       </c>
       <c r="B5" s="38">
         <v>1371</v>
       </c>
       <c r="C5" s="39">
         <v>3282</v>
       </c>
       <c r="D5" s="39">
         <v>14895</v>
       </c>
       <c r="E5" s="39">
         <v>19459</v>
       </c>
       <c r="F5" s="39">
         <v>27868</v>
       </c>
       <c r="G5" s="39">
         <v>53660</v>
       </c>
@@ -2519,74 +2529,77 @@
     <row r="8" spans="1:15" s="42" customFormat="1" ht="11.25">
       <c r="A8" s="58">
         <v>2026</v>
       </c>
       <c r="B8" s="41">
         <v>6243</v>
       </c>
       <c r="C8" s="41">
         <v>17709</v>
       </c>
       <c r="D8" s="41">
         <v>46608</v>
       </c>
       <c r="E8" s="41">
         <v>68886</v>
       </c>
       <c r="F8" s="41">
         <v>96549</v>
       </c>
       <c r="G8" s="41">
         <v>157547</v>
       </c>
       <c r="H8" s="41">
         <v>196714</v>
       </c>
+      <c r="I8" s="41">
+        <v>223171</v>
+      </c>
       <c r="N8" s="47"/>
     </row>
     <row r="9" spans="1:15" s="42" customFormat="1" ht="11.25">
       <c r="A9" s="62" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B9" s="62"/>
       <c r="C9" s="62"/>
       <c r="D9" s="62"/>
       <c r="E9" s="62"/>
       <c r="F9" s="62"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="47"/>
       <c r="O9" s="57"/>
     </row>
     <row r="10" spans="1:15" s="42" customFormat="1" ht="11.25">
       <c r="A10" s="63" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B10" s="63"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="63"/>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="63"/>
       <c r="N10" s="47"/>
       <c r="O10" s="57"/>
     </row>
     <row r="11" spans="1:15" s="42" customFormat="1" ht="11.25">
       <c r="A11" s="37">
         <v>2023</v>
       </c>
       <c r="B11" s="45">
         <v>135.9</v>
       </c>
       <c r="C11" s="45">
         <v>121.3</v>
@@ -2711,51 +2724,53 @@
     <row r="14" spans="1:15" s="42" customFormat="1" ht="11.25">
       <c r="A14" s="48">
         <v>2026</v>
       </c>
       <c r="B14" s="59">
         <v>111.3</v>
       </c>
       <c r="C14" s="49">
         <v>162.30000000000001</v>
       </c>
       <c r="D14" s="60">
         <v>122</v>
       </c>
       <c r="E14" s="49">
         <v>127.5</v>
       </c>
       <c r="F14" s="49">
         <v>127.1</v>
       </c>
       <c r="G14" s="49">
         <v>131.30000000000001</v>
       </c>
       <c r="H14" s="49">
         <v>134.9</v>
       </c>
-      <c r="I14" s="49"/>
+      <c r="I14" s="49">
+        <v>126.9</v>
+      </c>
       <c r="J14" s="49"/>
       <c r="K14" s="49"/>
       <c r="L14" s="49"/>
       <c r="M14" s="49"/>
       <c r="N14" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>