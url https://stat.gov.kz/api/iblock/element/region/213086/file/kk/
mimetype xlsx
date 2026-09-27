--- v0 (2026-09-03)
+++ v1 (2026-09-27)
@@ -193,53 +193,50 @@
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру,  жалпы алаңы шаршы метр</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (айлық)</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>Қаңтар-ақпан</t>
   </si>
   <si>
     <t>Қаңтар-наурыз</t>
   </si>
   <si>
     <t>Қаңтар-сәуір</t>
   </si>
   <si>
     <t>Қаңтар-мамыр</t>
   </si>
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
     <t>Қаңтар-қыркүйек</t>
@@ -260,64 +257,67 @@
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Ескараева Гульзира Исламовна</t>
   </si>
   <si>
     <t>+7 7242272694</t>
   </si>
   <si>
     <t>gu.eskaraeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  бөлімі</t>
   </si>
   <si>
     <t>2023 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -442,50 +442,55 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1634,51 +1639,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -1798,50 +1803,54 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1001">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 11" xfId="4"/>
@@ -3198,179 +3207,179 @@
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="16.149999999999999" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="68" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3413,179 +3422,179 @@
       <c r="B3" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="68" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3679,136 +3688,136 @@
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="22" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="22" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="21"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="70"/>
-[...11 lines deleted...]
-      <c r="M2" s="70"/>
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="30" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="30" t="s">
         <v>44</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="30" t="s">
         <v>46</v>
       </c>
       <c r="J3" s="30" t="s">
         <v>47</v>
       </c>
       <c r="K3" s="30" t="s">
         <v>48</v>
       </c>
       <c r="L3" s="30" t="s">
         <v>49</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="71" t="s">
+      <c r="A4" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="71"/>
-[...10 lines deleted...]
-      <c r="M4" s="71"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="57">
         <v>2023</v>
       </c>
       <c r="B5" s="39">
         <v>49841</v>
       </c>
       <c r="C5" s="40">
         <v>52788</v>
       </c>
       <c r="D5" s="40">
         <v>41252</v>
       </c>
       <c r="E5" s="39">
         <v>30464</v>
       </c>
       <c r="F5" s="39">
         <v>52130</v>
       </c>
       <c r="G5" s="39">
         <v>92269</v>
       </c>
       <c r="H5" s="39">
         <v>64515</v>
@@ -3914,72 +3923,74 @@
     <row r="8" spans="1:13">
       <c r="A8" s="57">
         <v>2026</v>
       </c>
       <c r="B8" s="39">
         <v>83601</v>
       </c>
       <c r="C8" s="60">
         <v>29423</v>
       </c>
       <c r="D8" s="39">
         <v>46402</v>
       </c>
       <c r="E8" s="39">
         <v>31232</v>
       </c>
       <c r="F8" s="39">
         <v>59078</v>
       </c>
       <c r="G8" s="60">
         <v>105296</v>
       </c>
       <c r="H8" s="60">
         <v>87817</v>
       </c>
-      <c r="I8" s="45"/>
+      <c r="I8" s="69">
+        <v>140909</v>
+      </c>
       <c r="J8" s="45"/>
       <c r="K8" s="45"/>
       <c r="L8" s="45"/>
       <c r="M8" s="45"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="72" t="s">
+      <c r="A9" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="73"/>
-[...10 lines deleted...]
-      <c r="M9" s="73"/>
+      <c r="B9" s="75"/>
+      <c r="C9" s="75"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="75"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="57">
         <v>2023</v>
       </c>
       <c r="B10" s="44">
         <v>62.9</v>
       </c>
       <c r="C10" s="45">
         <v>105.9</v>
       </c>
       <c r="D10" s="45">
         <v>78.099999999999994</v>
       </c>
       <c r="E10" s="45">
         <v>73.8</v>
       </c>
       <c r="F10" s="45">
         <v>171.1</v>
       </c>
       <c r="G10" s="46">
         <v>177</v>
       </c>
       <c r="H10" s="46">
         <v>69.900000000000006</v>
@@ -4085,72 +4096,74 @@
     <row r="13" spans="1:13">
       <c r="A13" s="57">
         <v>2026</v>
       </c>
       <c r="B13" s="45">
         <v>343.3</v>
       </c>
       <c r="C13" s="45">
         <v>35.200000000000003</v>
       </c>
       <c r="D13" s="45">
         <v>157.69999999999999</v>
       </c>
       <c r="E13" s="45">
         <v>67.3</v>
       </c>
       <c r="F13" s="45">
         <v>189.2</v>
       </c>
       <c r="G13" s="45">
         <v>178.2</v>
       </c>
       <c r="H13" s="45">
         <v>83.4</v>
       </c>
-      <c r="I13" s="45"/>
+      <c r="I13" s="70">
+        <v>160.5</v>
+      </c>
       <c r="J13" s="45"/>
       <c r="K13" s="45"/>
       <c r="L13" s="45"/>
       <c r="M13" s="45"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="72" t="s">
+      <c r="A14" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="73"/>
-[...10 lines deleted...]
-      <c r="M14" s="73"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="75"/>
+      <c r="E14" s="75"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="75"/>
+      <c r="J14" s="75"/>
+      <c r="K14" s="75"/>
+      <c r="L14" s="75"/>
+      <c r="M14" s="75"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="57">
         <v>2023</v>
       </c>
       <c r="B15" s="45">
         <v>112.3</v>
       </c>
       <c r="C15" s="48">
         <v>93.3</v>
       </c>
       <c r="D15" s="46">
         <v>106.1</v>
       </c>
       <c r="E15" s="46">
         <v>100.3</v>
       </c>
       <c r="F15" s="46">
         <v>103</v>
       </c>
       <c r="G15" s="46">
         <v>100.9</v>
       </c>
       <c r="H15" s="46">
         <v>101.5</v>
@@ -4256,173 +4269,175 @@
     <row r="18" spans="1:13">
       <c r="A18" s="67">
         <v>2026</v>
       </c>
       <c r="B18" s="32">
         <v>110.8</v>
       </c>
       <c r="C18" s="32">
         <v>82.8</v>
       </c>
       <c r="D18" s="32">
         <v>103.2</v>
       </c>
       <c r="E18" s="32">
         <v>99.7</v>
       </c>
       <c r="F18" s="32">
         <v>98.4</v>
       </c>
       <c r="G18" s="52">
         <v>102.1</v>
       </c>
       <c r="H18" s="53">
         <v>104.9</v>
       </c>
-      <c r="I18" s="32"/>
+      <c r="I18" s="32">
+        <v>108.4</v>
+      </c>
       <c r="J18" s="32"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="32"/>
     </row>
     <row r="23" spans="1:13">
       <c r="F23" s="33"/>
       <c r="G23" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="74"/>
-[...11 lines deleted...]
-      <c r="M2" s="74"/>
+      <c r="A2" s="76"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
     </row>
     <row r="3" spans="1:13" ht="22.5">
       <c r="A3" s="54"/>
       <c r="B3" s="55" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="D3" s="55" t="s">
+      <c r="E3" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="F3" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="F3" s="55" t="s">
+      <c r="G3" s="55" t="s">
         <v>61</v>
       </c>
-      <c r="G3" s="55" t="s">
+      <c r="H3" s="55" t="s">
         <v>62</v>
       </c>
-      <c r="H3" s="55" t="s">
+      <c r="I3" s="55" t="s">
         <v>63</v>
       </c>
-      <c r="I3" s="55" t="s">
+      <c r="J3" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="J3" s="55" t="s">
+      <c r="K3" s="55" t="s">
         <v>65</v>
       </c>
-      <c r="K3" s="55" t="s">
+      <c r="L3" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="L3" s="55" t="s">
+      <c r="M3" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="M3" s="56" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="75"/>
-[...10 lines deleted...]
-      <c r="M4" s="75"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="57">
         <v>2023</v>
       </c>
       <c r="B5" s="58">
         <v>49841</v>
       </c>
       <c r="C5" s="62">
         <v>102629</v>
       </c>
       <c r="D5" s="62">
         <v>143881</v>
       </c>
       <c r="E5" s="58">
         <v>174345</v>
       </c>
       <c r="F5" s="58">
         <v>226475</v>
       </c>
       <c r="G5" s="58">
         <v>318744</v>
       </c>
       <c r="H5" s="58">
         <v>383259</v>
@@ -4528,72 +4543,74 @@
     <row r="8" spans="1:13">
       <c r="A8" s="57">
         <v>2026</v>
       </c>
       <c r="B8" s="42">
         <v>83601</v>
       </c>
       <c r="C8" s="43">
         <v>113024</v>
       </c>
       <c r="D8" s="43">
         <v>159426</v>
       </c>
       <c r="E8" s="43">
         <v>190658</v>
       </c>
       <c r="F8" s="43">
         <v>249736</v>
       </c>
       <c r="G8" s="43">
         <v>355032</v>
       </c>
       <c r="H8" s="43">
         <v>442849</v>
       </c>
-      <c r="I8" s="47"/>
+      <c r="I8" s="43">
+        <v>583758</v>
+      </c>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="72" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="73"/>
+      <c r="A9" s="74" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="75"/>
+      <c r="C9" s="75"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="75"/>
+      <c r="F9" s="75"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="75"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="57">
         <v>2023</v>
       </c>
       <c r="B10" s="51">
         <v>112.3</v>
       </c>
       <c r="C10" s="48">
         <v>101.7</v>
       </c>
       <c r="D10" s="63">
         <v>102.9</v>
       </c>
       <c r="E10" s="63">
         <v>102.4</v>
       </c>
       <c r="F10" s="63">
         <v>102.6</v>
       </c>
       <c r="G10" s="63">
         <v>102.1</v>
       </c>
       <c r="H10" s="63">
         <v>102</v>
@@ -4699,51 +4716,53 @@
     <row r="13" spans="1:13">
       <c r="A13" s="61">
         <v>2026</v>
       </c>
       <c r="B13" s="65">
         <v>110.8</v>
       </c>
       <c r="C13" s="65">
         <v>101.8</v>
       </c>
       <c r="D13" s="65">
         <v>102.2</v>
       </c>
       <c r="E13" s="65">
         <v>101.8</v>
       </c>
       <c r="F13" s="66">
         <v>101</v>
       </c>
       <c r="G13" s="65">
         <v>101.3</v>
       </c>
       <c r="H13" s="66">
         <v>102</v>
       </c>
-      <c r="I13" s="65"/>
+      <c r="I13" s="65">
+        <v>103.5</v>
+      </c>
       <c r="J13" s="65"/>
       <c r="K13" s="65"/>
       <c r="L13" s="65"/>
       <c r="M13" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 