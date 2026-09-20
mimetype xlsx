--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -1,69 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Zhakupov\Desktop\ДИНАМИКА усл год\дин кв\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\дин кв - 2вариант\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18855" windowHeight="11010"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="2025" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="8" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="2026" sheetId="4" r:id="rId3"/>
+    <sheet name="2025" sheetId="3" r:id="rId4"/>
+    <sheet name="2024" sheetId="6" r:id="rId5"/>
+    <sheet name="2023" sheetId="7" r:id="rId6"/>
+    <sheet name="2022" sheetId="9" r:id="rId7"/>
+    <sheet name="2021" sheetId="10" r:id="rId8"/>
+    <sheet name="2020" sheetId="11" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="90">
   <si>
     <t>Publishing activities</t>
   </si>
   <si>
     <t>Production of films, videos and television programs, activities in the field of sound recording and publication of musical works</t>
   </si>
   <si>
     <t>Programming activities and broadcasting</t>
   </si>
   <si>
     <t>Computer programming, consulting and other related services</t>
   </si>
   <si>
     <t>Activities in the field of information services</t>
   </si>
   <si>
     <t>Activities of holding companies</t>
   </si>
   <si>
     <t>Operations with real estate</t>
   </si>
   <si>
     <t>Activities in the field of law and accounting</t>
   </si>
   <si>
@@ -111,135 +127,280 @@
   <si>
     <t>Repair of computers, personal items and household goods</t>
   </si>
   <si>
     <t>Provision of other individual services</t>
   </si>
   <si>
     <t>* Including the non-observed sector of the economy.</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>total,  thousand tenge*</t>
   </si>
   <si>
-    <t>physical volume indices for the rerorting period 2024,cjmpared to the corresponding period 2023,%</t>
-[...4 lines deleted...]
-  <si>
     <t>total  thousand tenge</t>
   </si>
   <si>
-    <t>Indices of physical volume of the reporting period 2023 to the corresponding period of 2022. %</t>
+    <t>Code of the Statistical Indicator</t>
   </si>
   <si>
-    <t xml:space="preserve">Volume of services providedand phusical volume indices by tyre of servise for 2024  </t>
+    <t>Name of the Statistical Indicator</t>
   </si>
   <si>
-    <t xml:space="preserve">Volume of services providedand phusical volume indices by tyre of servise for 2025 </t>
+    <t>Volume of services provided by enterprises and individual entrepreneurs</t>
   </si>
   <si>
-    <t>physical volume indices for the rerorting period 2025,cjmpared to the corresponding period 2024,%</t>
+    <t>Unit of Measurement</t>
   </si>
   <si>
-    <t>physical volume indices for the rerorting period 2026,cjmpared to the corresponding period 2025,%</t>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
   </si>
   <si>
-    <t xml:space="preserve">Volume of services providedand phusical volume indices by tyre of servise for 2026 </t>
+    <t>Volume of services</t>
   </si>
   <si>
-    <t xml:space="preserve">Volume of services providedand phusical volume indices by tyre of servise for 2020 </t>
+    <t>History of the Indicator</t>
   </si>
   <si>
-    <t xml:space="preserve">Volume of services providedand phusical volume indices by tyre of servise for 2021 </t>
+    <t>Since 2020</t>
   </si>
   <si>
-    <t>Volume of services providedand phusical volume indices by tyre of servise for 2022</t>
+    <t>Definition of the Indicator</t>
   </si>
   <si>
-    <t>Indices of physical volume of the reporting period 2020 to the corresponding period of 2019. %</t>
+    <t>Represents the cost of services rendered in the amount of funds received from enterprises, institutions, the population in payment for the services rendered to them</t>
   </si>
   <si>
-    <t>Indices of physical volume of the reporting period 2021 to the corresponding period of 2020. %</t>
+    <t>Data Processing Method</t>
   </si>
   <si>
-    <t>Indices of physical volume of the reporting period 2022 to the corresponding period of 2021. %</t>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The calculation of indicators for commercial services statistics is carried out in accordance with the Methodology for the formation of indicators for commercial services statistics, approved by the order of the Chairman of the Statistics Committee of the Ministry of National Economy of the Republic of Kazakhstan dated February 9, 2016 No. 32 and the International Recommendations for Statistics of Services of Eurostat</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main source of information on the volume of services rendered in the republic and its regions are the data obtained from the results of the survey of statistical form 2-services «Report on the volume of services rendered» (index 2-services, frequency - quarterly)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>In the sphere of commercial services, the statistical Directory of Services is used</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (https://stat.gov.kz/en/classifiers/statistical/25799/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">, developed on the basis of the national classifiers «Classifier of Products by Types of Economic Activity» (KPVED) and «General Classifier of Types of Economic Activity» (OKED) </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/en/classifiers/statistical/25797/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25831/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702489</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>SIC 201101</t>
+  </si>
+  <si>
+    <t>physical volume indices for the rerorting period 2026,cjmpared to the corresponding period 2025,in percent</t>
+  </si>
+  <si>
+    <t>physical volume indices for the rerorting period 2025,cjmpared to the corresponding period 2024,in percent</t>
+  </si>
+  <si>
+    <t>physical volume indices for the rerorting period 2024,cjmpared to the corresponding period 2023,in percent</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of the reporting period 2023 to the corresponding period of 2022. in percent</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2026 *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2025 *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2024  *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2023 *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2022 *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2021 *</t>
+  </si>
+  <si>
+    <t>Volume of services providedand phusical volume indices by tyre of servise for 2020 *</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of the reporting period 2022 to the corresponding period of 2021. in percent</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of the reporting period 2021 to the corresponding period of 2020. in percent</t>
+  </si>
+  <si>
+    <t>Indices of physical volume of the reporting period 2020 to the corresponding period of 2019. in percent</t>
+  </si>
+  <si>
+    <t>Division of statistics of services and trade</t>
+  </si>
+  <si>
+    <t>Balgazieva R.M.</t>
+  </si>
+  <si>
+    <t>7 7112 50-06-05</t>
+  </si>
+  <si>
+    <t>r.balgazieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/dynamic-tables/28261/</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                    </t>
+  </si>
+  <si>
+    <t>total,  thousand tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+  <numFmts count="1">
+    <numFmt numFmtId="200" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -297,50 +458,63 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -367,148 +541,131 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="62"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="19"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="10"/>
-      <color indexed="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...51 lines deleted...]
-      <u/>
       <sz val="10"/>
-      <color theme="10"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="27">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -551,97 +708,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
-    <fill>
-[...43 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -796,881 +908,849 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...25 lines deleted...]
-      <right/>
       <top style="thin">
-        <color indexed="62"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-[...9 lines deleted...]
-        <color indexed="52"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3848">
+  <cellStyleXfs count="3041">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...752 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -1746,108 +1826,108 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1862,1507 +1942,1507 @@
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...212 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...1121 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
@@ -3389,5343 +3469,3777 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-[...121 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...156 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...997 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1019" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="0" xfId="1020" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1019" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="17" fillId="0" borderId="10" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="17" fillId="0" borderId="0" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="11" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="17" fillId="0" borderId="11" xfId="1020" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="10" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="0" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="11" xfId="1076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="200" fontId="29" fillId="0" borderId="0" xfId="1045" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1090" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="784" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="784" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3848">
+  <cellStyles count="3041">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
-    <cellStyle name="20% — акцент1 2" xfId="3039"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="14"/>
-    <cellStyle name="20% - Акцент1 2 16" xfId="3040"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
-    <cellStyle name="20% — акцент1 3" xfId="3041"/>
-    <cellStyle name="20% - Акцент1 3 2" xfId="3042"/>
     <cellStyle name="20% - Акцент1 4" xfId="24"/>
-    <cellStyle name="20% - Акцент1 4 2" xfId="3043"/>
     <cellStyle name="20% - Акцент1 5" xfId="25"/>
     <cellStyle name="20% - Акцент1 6" xfId="26"/>
     <cellStyle name="20% - Акцент1 7" xfId="27"/>
     <cellStyle name="20% - Акцент1 8" xfId="28"/>
     <cellStyle name="20% - Акцент1 9" xfId="29"/>
     <cellStyle name="20% - Акцент2 10" xfId="30"/>
     <cellStyle name="20% - Акцент2 11" xfId="31"/>
     <cellStyle name="20% - Акцент2 12" xfId="32"/>
     <cellStyle name="20% - Акцент2 13" xfId="33"/>
     <cellStyle name="20% - Акцент2 14" xfId="34"/>
     <cellStyle name="20% - Акцент2 15" xfId="35"/>
     <cellStyle name="20% - Акцент2 16" xfId="36"/>
     <cellStyle name="20% - Акцент2 2" xfId="37"/>
-    <cellStyle name="20% — акцент2 2" xfId="3044"/>
     <cellStyle name="20% - Акцент2 2 10" xfId="38"/>
     <cellStyle name="20% - Акцент2 2 11" xfId="39"/>
     <cellStyle name="20% - Акцент2 2 12" xfId="40"/>
     <cellStyle name="20% - Акцент2 2 13" xfId="41"/>
     <cellStyle name="20% - Акцент2 2 14" xfId="42"/>
     <cellStyle name="20% - Акцент2 2 15" xfId="43"/>
-    <cellStyle name="20% - Акцент2 2 16" xfId="3045"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="44"/>
     <cellStyle name="20% - Акцент2 2 3" xfId="45"/>
     <cellStyle name="20% - Акцент2 2 4" xfId="46"/>
     <cellStyle name="20% - Акцент2 2 5" xfId="47"/>
     <cellStyle name="20% - Акцент2 2 6" xfId="48"/>
     <cellStyle name="20% - Акцент2 2 7" xfId="49"/>
     <cellStyle name="20% - Акцент2 2 8" xfId="50"/>
     <cellStyle name="20% - Акцент2 2 9" xfId="51"/>
     <cellStyle name="20% - Акцент2 3" xfId="52"/>
-    <cellStyle name="20% — акцент2 3" xfId="3046"/>
-    <cellStyle name="20% - Акцент2 3 2" xfId="3047"/>
     <cellStyle name="20% - Акцент2 4" xfId="53"/>
-    <cellStyle name="20% - Акцент2 4 2" xfId="3048"/>
     <cellStyle name="20% - Акцент2 5" xfId="54"/>
     <cellStyle name="20% - Акцент2 6" xfId="55"/>
     <cellStyle name="20% - Акцент2 7" xfId="56"/>
     <cellStyle name="20% - Акцент2 8" xfId="57"/>
     <cellStyle name="20% - Акцент2 9" xfId="58"/>
     <cellStyle name="20% - Акцент3 10" xfId="59"/>
     <cellStyle name="20% - Акцент3 11" xfId="60"/>
     <cellStyle name="20% - Акцент3 12" xfId="61"/>
     <cellStyle name="20% - Акцент3 13" xfId="62"/>
     <cellStyle name="20% - Акцент3 14" xfId="63"/>
     <cellStyle name="20% - Акцент3 15" xfId="64"/>
     <cellStyle name="20% - Акцент3 16" xfId="65"/>
     <cellStyle name="20% - Акцент3 2" xfId="66"/>
-    <cellStyle name="20% — акцент3 2" xfId="3049"/>
     <cellStyle name="20% - Акцент3 2 10" xfId="67"/>
     <cellStyle name="20% - Акцент3 2 11" xfId="68"/>
     <cellStyle name="20% - Акцент3 2 12" xfId="69"/>
     <cellStyle name="20% - Акцент3 2 13" xfId="70"/>
     <cellStyle name="20% - Акцент3 2 14" xfId="71"/>
     <cellStyle name="20% - Акцент3 2 15" xfId="72"/>
-    <cellStyle name="20% - Акцент3 2 16" xfId="3050"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="73"/>
     <cellStyle name="20% - Акцент3 2 3" xfId="74"/>
     <cellStyle name="20% - Акцент3 2 4" xfId="75"/>
     <cellStyle name="20% - Акцент3 2 5" xfId="76"/>
     <cellStyle name="20% - Акцент3 2 6" xfId="77"/>
     <cellStyle name="20% - Акцент3 2 7" xfId="78"/>
     <cellStyle name="20% - Акцент3 2 8" xfId="79"/>
     <cellStyle name="20% - Акцент3 2 9" xfId="80"/>
     <cellStyle name="20% - Акцент3 3" xfId="81"/>
-    <cellStyle name="20% — акцент3 3" xfId="3051"/>
-    <cellStyle name="20% - Акцент3 3 2" xfId="3052"/>
     <cellStyle name="20% - Акцент3 4" xfId="82"/>
-    <cellStyle name="20% - Акцент3 4 2" xfId="3053"/>
     <cellStyle name="20% - Акцент3 5" xfId="83"/>
     <cellStyle name="20% - Акцент3 6" xfId="84"/>
     <cellStyle name="20% - Акцент3 7" xfId="85"/>
     <cellStyle name="20% - Акцент3 8" xfId="86"/>
     <cellStyle name="20% - Акцент3 9" xfId="87"/>
     <cellStyle name="20% - Акцент4 10" xfId="88"/>
     <cellStyle name="20% - Акцент4 11" xfId="89"/>
     <cellStyle name="20% - Акцент4 12" xfId="90"/>
     <cellStyle name="20% - Акцент4 13" xfId="91"/>
     <cellStyle name="20% - Акцент4 14" xfId="92"/>
     <cellStyle name="20% - Акцент4 15" xfId="93"/>
     <cellStyle name="20% - Акцент4 16" xfId="94"/>
     <cellStyle name="20% - Акцент4 2" xfId="95"/>
-    <cellStyle name="20% — акцент4 2" xfId="3054"/>
     <cellStyle name="20% - Акцент4 2 10" xfId="96"/>
     <cellStyle name="20% - Акцент4 2 11" xfId="97"/>
     <cellStyle name="20% - Акцент4 2 12" xfId="98"/>
     <cellStyle name="20% - Акцент4 2 13" xfId="99"/>
     <cellStyle name="20% - Акцент4 2 14" xfId="100"/>
     <cellStyle name="20% - Акцент4 2 15" xfId="101"/>
-    <cellStyle name="20% - Акцент4 2 16" xfId="3055"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="102"/>
     <cellStyle name="20% - Акцент4 2 3" xfId="103"/>
     <cellStyle name="20% - Акцент4 2 4" xfId="104"/>
     <cellStyle name="20% - Акцент4 2 5" xfId="105"/>
     <cellStyle name="20% - Акцент4 2 6" xfId="106"/>
     <cellStyle name="20% - Акцент4 2 7" xfId="107"/>
     <cellStyle name="20% - Акцент4 2 8" xfId="108"/>
     <cellStyle name="20% - Акцент4 2 9" xfId="109"/>
     <cellStyle name="20% - Акцент4 3" xfId="110"/>
-    <cellStyle name="20% — акцент4 3" xfId="3056"/>
-    <cellStyle name="20% - Акцент4 3 2" xfId="3057"/>
     <cellStyle name="20% - Акцент4 4" xfId="111"/>
-    <cellStyle name="20% - Акцент4 4 2" xfId="3058"/>
     <cellStyle name="20% - Акцент4 5" xfId="112"/>
     <cellStyle name="20% - Акцент4 6" xfId="113"/>
     <cellStyle name="20% - Акцент4 7" xfId="114"/>
     <cellStyle name="20% - Акцент4 8" xfId="115"/>
     <cellStyle name="20% - Акцент4 9" xfId="116"/>
     <cellStyle name="20% - Акцент5 10" xfId="117"/>
     <cellStyle name="20% - Акцент5 11" xfId="118"/>
     <cellStyle name="20% - Акцент5 12" xfId="119"/>
     <cellStyle name="20% - Акцент5 13" xfId="120"/>
     <cellStyle name="20% - Акцент5 14" xfId="121"/>
     <cellStyle name="20% - Акцент5 15" xfId="122"/>
     <cellStyle name="20% - Акцент5 16" xfId="123"/>
     <cellStyle name="20% - Акцент5 2" xfId="124"/>
-    <cellStyle name="20% — акцент5 2" xfId="3059"/>
     <cellStyle name="20% - Акцент5 2 10" xfId="125"/>
     <cellStyle name="20% - Акцент5 2 11" xfId="126"/>
     <cellStyle name="20% - Акцент5 2 12" xfId="127"/>
     <cellStyle name="20% - Акцент5 2 13" xfId="128"/>
     <cellStyle name="20% - Акцент5 2 14" xfId="129"/>
     <cellStyle name="20% - Акцент5 2 15" xfId="130"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="131"/>
     <cellStyle name="20% - Акцент5 2 3" xfId="132"/>
     <cellStyle name="20% - Акцент5 2 4" xfId="133"/>
     <cellStyle name="20% - Акцент5 2 5" xfId="134"/>
     <cellStyle name="20% - Акцент5 2 6" xfId="135"/>
     <cellStyle name="20% - Акцент5 2 7" xfId="136"/>
     <cellStyle name="20% - Акцент5 2 8" xfId="137"/>
     <cellStyle name="20% - Акцент5 2 9" xfId="138"/>
     <cellStyle name="20% - Акцент5 3" xfId="139"/>
-    <cellStyle name="20% — акцент5 3" xfId="3060"/>
-    <cellStyle name="20% - Акцент5 3 2" xfId="3061"/>
     <cellStyle name="20% - Акцент5 4" xfId="140"/>
-    <cellStyle name="20% - Акцент5 4 2" xfId="3062"/>
     <cellStyle name="20% - Акцент5 5" xfId="141"/>
     <cellStyle name="20% - Акцент5 6" xfId="142"/>
     <cellStyle name="20% - Акцент5 7" xfId="143"/>
     <cellStyle name="20% - Акцент5 8" xfId="144"/>
     <cellStyle name="20% - Акцент5 9" xfId="145"/>
     <cellStyle name="20% - Акцент6 10" xfId="146"/>
     <cellStyle name="20% - Акцент6 11" xfId="147"/>
     <cellStyle name="20% - Акцент6 12" xfId="148"/>
     <cellStyle name="20% - Акцент6 13" xfId="149"/>
     <cellStyle name="20% - Акцент6 14" xfId="150"/>
     <cellStyle name="20% - Акцент6 15" xfId="151"/>
     <cellStyle name="20% - Акцент6 16" xfId="152"/>
     <cellStyle name="20% - Акцент6 2" xfId="153"/>
-    <cellStyle name="20% — акцент6 2" xfId="3063"/>
     <cellStyle name="20% - Акцент6 2 10" xfId="154"/>
     <cellStyle name="20% - Акцент6 2 11" xfId="155"/>
     <cellStyle name="20% - Акцент6 2 12" xfId="156"/>
     <cellStyle name="20% - Акцент6 2 13" xfId="157"/>
     <cellStyle name="20% - Акцент6 2 14" xfId="158"/>
     <cellStyle name="20% - Акцент6 2 15" xfId="159"/>
-    <cellStyle name="20% - Акцент6 2 16" xfId="3064"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="160"/>
     <cellStyle name="20% - Акцент6 2 3" xfId="161"/>
     <cellStyle name="20% - Акцент6 2 4" xfId="162"/>
     <cellStyle name="20% - Акцент6 2 5" xfId="163"/>
     <cellStyle name="20% - Акцент6 2 6" xfId="164"/>
     <cellStyle name="20% - Акцент6 2 7" xfId="165"/>
     <cellStyle name="20% - Акцент6 2 8" xfId="166"/>
     <cellStyle name="20% - Акцент6 2 9" xfId="167"/>
     <cellStyle name="20% - Акцент6 3" xfId="168"/>
-    <cellStyle name="20% — акцент6 3" xfId="3065"/>
-    <cellStyle name="20% - Акцент6 3 2" xfId="3066"/>
     <cellStyle name="20% - Акцент6 4" xfId="169"/>
-    <cellStyle name="20% - Акцент6 4 2" xfId="3067"/>
     <cellStyle name="20% - Акцент6 5" xfId="170"/>
     <cellStyle name="20% - Акцент6 6" xfId="171"/>
     <cellStyle name="20% - Акцент6 7" xfId="172"/>
     <cellStyle name="20% - Акцент6 8" xfId="173"/>
     <cellStyle name="20% - Акцент6 9" xfId="174"/>
     <cellStyle name="40% - Акцент1 10" xfId="175"/>
     <cellStyle name="40% - Акцент1 11" xfId="176"/>
     <cellStyle name="40% - Акцент1 12" xfId="177"/>
     <cellStyle name="40% - Акцент1 13" xfId="178"/>
     <cellStyle name="40% - Акцент1 14" xfId="179"/>
     <cellStyle name="40% - Акцент1 15" xfId="180"/>
     <cellStyle name="40% - Акцент1 16" xfId="181"/>
     <cellStyle name="40% - Акцент1 2" xfId="182"/>
-    <cellStyle name="40% — акцент1 2" xfId="3068"/>
     <cellStyle name="40% - Акцент1 2 10" xfId="183"/>
     <cellStyle name="40% - Акцент1 2 11" xfId="184"/>
     <cellStyle name="40% - Акцент1 2 12" xfId="185"/>
     <cellStyle name="40% - Акцент1 2 13" xfId="186"/>
     <cellStyle name="40% - Акцент1 2 14" xfId="187"/>
     <cellStyle name="40% - Акцент1 2 15" xfId="188"/>
-    <cellStyle name="40% - Акцент1 2 16" xfId="3069"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="189"/>
     <cellStyle name="40% - Акцент1 2 3" xfId="190"/>
     <cellStyle name="40% - Акцент1 2 4" xfId="191"/>
     <cellStyle name="40% - Акцент1 2 5" xfId="192"/>
     <cellStyle name="40% - Акцент1 2 6" xfId="193"/>
     <cellStyle name="40% - Акцент1 2 7" xfId="194"/>
     <cellStyle name="40% - Акцент1 2 8" xfId="195"/>
     <cellStyle name="40% - Акцент1 2 9" xfId="196"/>
     <cellStyle name="40% - Акцент1 3" xfId="197"/>
-    <cellStyle name="40% — акцент1 3" xfId="3070"/>
-    <cellStyle name="40% - Акцент1 3 2" xfId="3071"/>
     <cellStyle name="40% - Акцент1 4" xfId="198"/>
-    <cellStyle name="40% - Акцент1 4 2" xfId="3072"/>
     <cellStyle name="40% - Акцент1 5" xfId="199"/>
     <cellStyle name="40% - Акцент1 6" xfId="200"/>
     <cellStyle name="40% - Акцент1 7" xfId="201"/>
     <cellStyle name="40% - Акцент1 8" xfId="202"/>
     <cellStyle name="40% - Акцент1 9" xfId="203"/>
     <cellStyle name="40% - Акцент2 10" xfId="204"/>
     <cellStyle name="40% - Акцент2 11" xfId="205"/>
     <cellStyle name="40% - Акцент2 12" xfId="206"/>
     <cellStyle name="40% - Акцент2 13" xfId="207"/>
     <cellStyle name="40% - Акцент2 14" xfId="208"/>
     <cellStyle name="40% - Акцент2 15" xfId="209"/>
     <cellStyle name="40% - Акцент2 16" xfId="210"/>
     <cellStyle name="40% - Акцент2 2" xfId="211"/>
-    <cellStyle name="40% — акцент2 2" xfId="3073"/>
     <cellStyle name="40% - Акцент2 2 10" xfId="212"/>
     <cellStyle name="40% - Акцент2 2 11" xfId="213"/>
     <cellStyle name="40% - Акцент2 2 12" xfId="214"/>
     <cellStyle name="40% - Акцент2 2 13" xfId="215"/>
     <cellStyle name="40% - Акцент2 2 14" xfId="216"/>
     <cellStyle name="40% - Акцент2 2 15" xfId="217"/>
     <cellStyle name="40% - Акцент2 2 2" xfId="218"/>
     <cellStyle name="40% - Акцент2 2 3" xfId="219"/>
     <cellStyle name="40% - Акцент2 2 4" xfId="220"/>
     <cellStyle name="40% - Акцент2 2 5" xfId="221"/>
     <cellStyle name="40% - Акцент2 2 6" xfId="222"/>
     <cellStyle name="40% - Акцент2 2 7" xfId="223"/>
     <cellStyle name="40% - Акцент2 2 8" xfId="224"/>
     <cellStyle name="40% - Акцент2 2 9" xfId="225"/>
     <cellStyle name="40% - Акцент2 3" xfId="226"/>
-    <cellStyle name="40% — акцент2 3" xfId="3074"/>
-    <cellStyle name="40% - Акцент2 3 2" xfId="3075"/>
     <cellStyle name="40% - Акцент2 4" xfId="227"/>
-    <cellStyle name="40% - Акцент2 4 2" xfId="3076"/>
     <cellStyle name="40% - Акцент2 5" xfId="228"/>
     <cellStyle name="40% - Акцент2 6" xfId="229"/>
     <cellStyle name="40% - Акцент2 7" xfId="230"/>
     <cellStyle name="40% - Акцент2 8" xfId="231"/>
     <cellStyle name="40% - Акцент2 9" xfId="232"/>
     <cellStyle name="40% - Акцент3 10" xfId="233"/>
     <cellStyle name="40% - Акцент3 11" xfId="234"/>
     <cellStyle name="40% - Акцент3 12" xfId="235"/>
     <cellStyle name="40% - Акцент3 13" xfId="236"/>
     <cellStyle name="40% - Акцент3 14" xfId="237"/>
     <cellStyle name="40% - Акцент3 15" xfId="238"/>
     <cellStyle name="40% - Акцент3 16" xfId="239"/>
     <cellStyle name="40% - Акцент3 2" xfId="240"/>
-    <cellStyle name="40% — акцент3 2" xfId="3077"/>
     <cellStyle name="40% - Акцент3 2 10" xfId="241"/>
     <cellStyle name="40% - Акцент3 2 11" xfId="242"/>
     <cellStyle name="40% - Акцент3 2 12" xfId="243"/>
     <cellStyle name="40% - Акцент3 2 13" xfId="244"/>
     <cellStyle name="40% - Акцент3 2 14" xfId="245"/>
     <cellStyle name="40% - Акцент3 2 15" xfId="246"/>
-    <cellStyle name="40% - Акцент3 2 16" xfId="3078"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="247"/>
     <cellStyle name="40% - Акцент3 2 3" xfId="248"/>
     <cellStyle name="40% - Акцент3 2 4" xfId="249"/>
     <cellStyle name="40% - Акцент3 2 5" xfId="250"/>
     <cellStyle name="40% - Акцент3 2 6" xfId="251"/>
     <cellStyle name="40% - Акцент3 2 7" xfId="252"/>
     <cellStyle name="40% - Акцент3 2 8" xfId="253"/>
     <cellStyle name="40% - Акцент3 2 9" xfId="254"/>
     <cellStyle name="40% - Акцент3 3" xfId="255"/>
-    <cellStyle name="40% — акцент3 3" xfId="3079"/>
-    <cellStyle name="40% - Акцент3 3 2" xfId="3080"/>
     <cellStyle name="40% - Акцент3 4" xfId="256"/>
-    <cellStyle name="40% - Акцент3 4 2" xfId="3081"/>
     <cellStyle name="40% - Акцент3 5" xfId="257"/>
     <cellStyle name="40% - Акцент3 6" xfId="258"/>
     <cellStyle name="40% - Акцент3 7" xfId="259"/>
     <cellStyle name="40% - Акцент3 8" xfId="260"/>
     <cellStyle name="40% - Акцент3 9" xfId="261"/>
     <cellStyle name="40% - Акцент4 10" xfId="262"/>
     <cellStyle name="40% - Акцент4 11" xfId="263"/>
     <cellStyle name="40% - Акцент4 12" xfId="264"/>
     <cellStyle name="40% - Акцент4 13" xfId="265"/>
     <cellStyle name="40% - Акцент4 14" xfId="266"/>
     <cellStyle name="40% - Акцент4 15" xfId="267"/>
     <cellStyle name="40% - Акцент4 16" xfId="268"/>
     <cellStyle name="40% - Акцент4 2" xfId="269"/>
-    <cellStyle name="40% — акцент4 2" xfId="3082"/>
     <cellStyle name="40% - Акцент4 2 10" xfId="270"/>
     <cellStyle name="40% - Акцент4 2 11" xfId="271"/>
     <cellStyle name="40% - Акцент4 2 12" xfId="272"/>
     <cellStyle name="40% - Акцент4 2 13" xfId="273"/>
     <cellStyle name="40% - Акцент4 2 14" xfId="274"/>
     <cellStyle name="40% - Акцент4 2 15" xfId="275"/>
-    <cellStyle name="40% - Акцент4 2 16" xfId="3083"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="276"/>
     <cellStyle name="40% - Акцент4 2 3" xfId="277"/>
     <cellStyle name="40% - Акцент4 2 4" xfId="278"/>
     <cellStyle name="40% - Акцент4 2 5" xfId="279"/>
     <cellStyle name="40% - Акцент4 2 6" xfId="280"/>
     <cellStyle name="40% - Акцент4 2 7" xfId="281"/>
     <cellStyle name="40% - Акцент4 2 8" xfId="282"/>
     <cellStyle name="40% - Акцент4 2 9" xfId="283"/>
     <cellStyle name="40% - Акцент4 3" xfId="284"/>
-    <cellStyle name="40% — акцент4 3" xfId="3084"/>
-    <cellStyle name="40% - Акцент4 3 2" xfId="3085"/>
     <cellStyle name="40% - Акцент4 4" xfId="285"/>
-    <cellStyle name="40% - Акцент4 4 2" xfId="3086"/>
     <cellStyle name="40% - Акцент4 5" xfId="286"/>
     <cellStyle name="40% - Акцент4 6" xfId="287"/>
     <cellStyle name="40% - Акцент4 7" xfId="288"/>
     <cellStyle name="40% - Акцент4 8" xfId="289"/>
     <cellStyle name="40% - Акцент4 9" xfId="290"/>
     <cellStyle name="40% - Акцент5 10" xfId="291"/>
     <cellStyle name="40% - Акцент5 11" xfId="292"/>
     <cellStyle name="40% - Акцент5 12" xfId="293"/>
     <cellStyle name="40% - Акцент5 13" xfId="294"/>
     <cellStyle name="40% - Акцент5 14" xfId="295"/>
     <cellStyle name="40% - Акцент5 15" xfId="296"/>
     <cellStyle name="40% - Акцент5 16" xfId="297"/>
     <cellStyle name="40% - Акцент5 2" xfId="298"/>
-    <cellStyle name="40% — акцент5 2" xfId="3087"/>
     <cellStyle name="40% - Акцент5 2 10" xfId="299"/>
     <cellStyle name="40% - Акцент5 2 11" xfId="300"/>
     <cellStyle name="40% - Акцент5 2 12" xfId="301"/>
     <cellStyle name="40% - Акцент5 2 13" xfId="302"/>
     <cellStyle name="40% - Акцент5 2 14" xfId="303"/>
     <cellStyle name="40% - Акцент5 2 15" xfId="304"/>
-    <cellStyle name="40% - Акцент5 2 16" xfId="3088"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="305"/>
     <cellStyle name="40% - Акцент5 2 3" xfId="306"/>
     <cellStyle name="40% - Акцент5 2 4" xfId="307"/>
     <cellStyle name="40% - Акцент5 2 5" xfId="308"/>
     <cellStyle name="40% - Акцент5 2 6" xfId="309"/>
     <cellStyle name="40% - Акцент5 2 7" xfId="310"/>
     <cellStyle name="40% - Акцент5 2 8" xfId="311"/>
     <cellStyle name="40% - Акцент5 2 9" xfId="312"/>
     <cellStyle name="40% - Акцент5 3" xfId="313"/>
-    <cellStyle name="40% — акцент5 3" xfId="3089"/>
-    <cellStyle name="40% - Акцент5 3 2" xfId="3090"/>
     <cellStyle name="40% - Акцент5 4" xfId="314"/>
-    <cellStyle name="40% - Акцент5 4 2" xfId="3091"/>
     <cellStyle name="40% - Акцент5 5" xfId="315"/>
     <cellStyle name="40% - Акцент5 6" xfId="316"/>
     <cellStyle name="40% - Акцент5 7" xfId="317"/>
     <cellStyle name="40% - Акцент5 8" xfId="318"/>
     <cellStyle name="40% - Акцент5 9" xfId="319"/>
     <cellStyle name="40% - Акцент6 10" xfId="320"/>
     <cellStyle name="40% - Акцент6 11" xfId="321"/>
     <cellStyle name="40% - Акцент6 12" xfId="322"/>
     <cellStyle name="40% - Акцент6 13" xfId="323"/>
     <cellStyle name="40% - Акцент6 14" xfId="324"/>
     <cellStyle name="40% - Акцент6 15" xfId="325"/>
     <cellStyle name="40% - Акцент6 16" xfId="326"/>
     <cellStyle name="40% - Акцент6 2" xfId="327"/>
-    <cellStyle name="40% — акцент6 2" xfId="3092"/>
     <cellStyle name="40% - Акцент6 2 10" xfId="328"/>
     <cellStyle name="40% - Акцент6 2 11" xfId="329"/>
     <cellStyle name="40% - Акцент6 2 12" xfId="330"/>
     <cellStyle name="40% - Акцент6 2 13" xfId="331"/>
     <cellStyle name="40% - Акцент6 2 14" xfId="332"/>
     <cellStyle name="40% - Акцент6 2 15" xfId="333"/>
-    <cellStyle name="40% - Акцент6 2 16" xfId="3093"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="334"/>
     <cellStyle name="40% - Акцент6 2 3" xfId="335"/>
     <cellStyle name="40% - Акцент6 2 4" xfId="336"/>
     <cellStyle name="40% - Акцент6 2 5" xfId="337"/>
     <cellStyle name="40% - Акцент6 2 6" xfId="338"/>
     <cellStyle name="40% - Акцент6 2 7" xfId="339"/>
     <cellStyle name="40% - Акцент6 2 8" xfId="340"/>
     <cellStyle name="40% - Акцент6 2 9" xfId="341"/>
     <cellStyle name="40% - Акцент6 3" xfId="342"/>
-    <cellStyle name="40% — акцент6 3" xfId="3094"/>
-    <cellStyle name="40% - Акцент6 3 2" xfId="3095"/>
     <cellStyle name="40% - Акцент6 4" xfId="343"/>
-    <cellStyle name="40% - Акцент6 4 2" xfId="3096"/>
     <cellStyle name="40% - Акцент6 5" xfId="344"/>
     <cellStyle name="40% - Акцент6 6" xfId="345"/>
     <cellStyle name="40% - Акцент6 7" xfId="346"/>
     <cellStyle name="40% - Акцент6 8" xfId="347"/>
     <cellStyle name="40% - Акцент6 9" xfId="348"/>
     <cellStyle name="60% - Акцент1 10" xfId="349"/>
     <cellStyle name="60% - Акцент1 11" xfId="350"/>
     <cellStyle name="60% - Акцент1 12" xfId="351"/>
     <cellStyle name="60% - Акцент1 13" xfId="352"/>
     <cellStyle name="60% - Акцент1 14" xfId="353"/>
     <cellStyle name="60% - Акцент1 15" xfId="354"/>
     <cellStyle name="60% - Акцент1 16" xfId="355"/>
     <cellStyle name="60% - Акцент1 2" xfId="356"/>
-    <cellStyle name="60% — акцент1 2" xfId="3097"/>
     <cellStyle name="60% - Акцент1 2 10" xfId="357"/>
     <cellStyle name="60% - Акцент1 2 11" xfId="358"/>
     <cellStyle name="60% - Акцент1 2 12" xfId="359"/>
     <cellStyle name="60% - Акцент1 2 13" xfId="360"/>
     <cellStyle name="60% - Акцент1 2 14" xfId="361"/>
     <cellStyle name="60% - Акцент1 2 15" xfId="362"/>
-    <cellStyle name="60% - Акцент1 2 16" xfId="3098"/>
     <cellStyle name="60% - Акцент1 2 2" xfId="363"/>
     <cellStyle name="60% - Акцент1 2 3" xfId="364"/>
     <cellStyle name="60% - Акцент1 2 4" xfId="365"/>
     <cellStyle name="60% - Акцент1 2 5" xfId="366"/>
     <cellStyle name="60% - Акцент1 2 6" xfId="367"/>
     <cellStyle name="60% - Акцент1 2 7" xfId="368"/>
     <cellStyle name="60% - Акцент1 2 8" xfId="369"/>
     <cellStyle name="60% - Акцент1 2 9" xfId="370"/>
     <cellStyle name="60% - Акцент1 3" xfId="371"/>
-    <cellStyle name="60% — акцент1 3" xfId="3099"/>
-    <cellStyle name="60% - Акцент1 3 2" xfId="3100"/>
     <cellStyle name="60% - Акцент1 4" xfId="372"/>
-    <cellStyle name="60% - Акцент1 4 2" xfId="3101"/>
     <cellStyle name="60% - Акцент1 5" xfId="373"/>
     <cellStyle name="60% - Акцент1 6" xfId="374"/>
     <cellStyle name="60% - Акцент1 7" xfId="375"/>
     <cellStyle name="60% - Акцент1 8" xfId="376"/>
     <cellStyle name="60% - Акцент1 9" xfId="377"/>
     <cellStyle name="60% - Акцент2 10" xfId="378"/>
     <cellStyle name="60% - Акцент2 11" xfId="379"/>
     <cellStyle name="60% - Акцент2 12" xfId="380"/>
     <cellStyle name="60% - Акцент2 13" xfId="381"/>
     <cellStyle name="60% - Акцент2 14" xfId="382"/>
     <cellStyle name="60% - Акцент2 15" xfId="383"/>
     <cellStyle name="60% - Акцент2 16" xfId="384"/>
     <cellStyle name="60% - Акцент2 2" xfId="385"/>
-    <cellStyle name="60% — акцент2 2" xfId="3102"/>
     <cellStyle name="60% - Акцент2 2 10" xfId="386"/>
     <cellStyle name="60% - Акцент2 2 11" xfId="387"/>
     <cellStyle name="60% - Акцент2 2 12" xfId="388"/>
     <cellStyle name="60% - Акцент2 2 13" xfId="389"/>
     <cellStyle name="60% - Акцент2 2 14" xfId="390"/>
     <cellStyle name="60% - Акцент2 2 15" xfId="391"/>
-    <cellStyle name="60% - Акцент2 2 16" xfId="3103"/>
     <cellStyle name="60% - Акцент2 2 2" xfId="392"/>
     <cellStyle name="60% - Акцент2 2 3" xfId="393"/>
     <cellStyle name="60% - Акцент2 2 4" xfId="394"/>
     <cellStyle name="60% - Акцент2 2 5" xfId="395"/>
     <cellStyle name="60% - Акцент2 2 6" xfId="396"/>
     <cellStyle name="60% - Акцент2 2 7" xfId="397"/>
     <cellStyle name="60% - Акцент2 2 8" xfId="398"/>
     <cellStyle name="60% - Акцент2 2 9" xfId="399"/>
     <cellStyle name="60% - Акцент2 3" xfId="400"/>
-    <cellStyle name="60% — акцент2 3" xfId="3104"/>
-    <cellStyle name="60% - Акцент2 3 2" xfId="3105"/>
     <cellStyle name="60% - Акцент2 4" xfId="401"/>
-    <cellStyle name="60% - Акцент2 4 2" xfId="3106"/>
     <cellStyle name="60% - Акцент2 5" xfId="402"/>
     <cellStyle name="60% - Акцент2 6" xfId="403"/>
     <cellStyle name="60% - Акцент2 7" xfId="404"/>
     <cellStyle name="60% - Акцент2 8" xfId="405"/>
     <cellStyle name="60% - Акцент2 9" xfId="406"/>
     <cellStyle name="60% - Акцент3 10" xfId="407"/>
     <cellStyle name="60% - Акцент3 11" xfId="408"/>
     <cellStyle name="60% - Акцент3 12" xfId="409"/>
     <cellStyle name="60% - Акцент3 13" xfId="410"/>
     <cellStyle name="60% - Акцент3 14" xfId="411"/>
     <cellStyle name="60% - Акцент3 15" xfId="412"/>
     <cellStyle name="60% - Акцент3 16" xfId="413"/>
     <cellStyle name="60% - Акцент3 2" xfId="414"/>
-    <cellStyle name="60% — акцент3 2" xfId="3107"/>
     <cellStyle name="60% - Акцент3 2 10" xfId="415"/>
     <cellStyle name="60% - Акцент3 2 11" xfId="416"/>
     <cellStyle name="60% - Акцент3 2 12" xfId="417"/>
     <cellStyle name="60% - Акцент3 2 13" xfId="418"/>
     <cellStyle name="60% - Акцент3 2 14" xfId="419"/>
     <cellStyle name="60% - Акцент3 2 15" xfId="420"/>
-    <cellStyle name="60% - Акцент3 2 16" xfId="3108"/>
     <cellStyle name="60% - Акцент3 2 2" xfId="421"/>
     <cellStyle name="60% - Акцент3 2 3" xfId="422"/>
     <cellStyle name="60% - Акцент3 2 4" xfId="423"/>
     <cellStyle name="60% - Акцент3 2 5" xfId="424"/>
     <cellStyle name="60% - Акцент3 2 6" xfId="425"/>
     <cellStyle name="60% - Акцент3 2 7" xfId="426"/>
     <cellStyle name="60% - Акцент3 2 8" xfId="427"/>
     <cellStyle name="60% - Акцент3 2 9" xfId="428"/>
     <cellStyle name="60% - Акцент3 3" xfId="429"/>
-    <cellStyle name="60% — акцент3 3" xfId="3109"/>
-    <cellStyle name="60% - Акцент3 3 2" xfId="3110"/>
     <cellStyle name="60% - Акцент3 4" xfId="430"/>
-    <cellStyle name="60% - Акцент3 4 2" xfId="3111"/>
     <cellStyle name="60% - Акцент3 5" xfId="431"/>
     <cellStyle name="60% - Акцент3 6" xfId="432"/>
     <cellStyle name="60% - Акцент3 7" xfId="433"/>
     <cellStyle name="60% - Акцент3 8" xfId="434"/>
     <cellStyle name="60% - Акцент3 9" xfId="435"/>
     <cellStyle name="60% - Акцент4 10" xfId="436"/>
     <cellStyle name="60% - Акцент4 11" xfId="437"/>
     <cellStyle name="60% - Акцент4 12" xfId="438"/>
     <cellStyle name="60% - Акцент4 13" xfId="439"/>
     <cellStyle name="60% - Акцент4 14" xfId="440"/>
     <cellStyle name="60% - Акцент4 15" xfId="441"/>
     <cellStyle name="60% - Акцент4 16" xfId="442"/>
     <cellStyle name="60% - Акцент4 2" xfId="443"/>
-    <cellStyle name="60% — акцент4 2" xfId="3112"/>
     <cellStyle name="60% - Акцент4 2 10" xfId="444"/>
     <cellStyle name="60% - Акцент4 2 11" xfId="445"/>
     <cellStyle name="60% - Акцент4 2 12" xfId="446"/>
     <cellStyle name="60% - Акцент4 2 13" xfId="447"/>
     <cellStyle name="60% - Акцент4 2 14" xfId="448"/>
     <cellStyle name="60% - Акцент4 2 15" xfId="449"/>
-    <cellStyle name="60% - Акцент4 2 16" xfId="3113"/>
     <cellStyle name="60% - Акцент4 2 2" xfId="450"/>
     <cellStyle name="60% - Акцент4 2 3" xfId="451"/>
     <cellStyle name="60% - Акцент4 2 4" xfId="452"/>
     <cellStyle name="60% - Акцент4 2 5" xfId="453"/>
     <cellStyle name="60% - Акцент4 2 6" xfId="454"/>
     <cellStyle name="60% - Акцент4 2 7" xfId="455"/>
     <cellStyle name="60% - Акцент4 2 8" xfId="456"/>
     <cellStyle name="60% - Акцент4 2 9" xfId="457"/>
     <cellStyle name="60% - Акцент4 3" xfId="458"/>
-    <cellStyle name="60% — акцент4 3" xfId="3114"/>
-    <cellStyle name="60% - Акцент4 3 2" xfId="3115"/>
     <cellStyle name="60% - Акцент4 4" xfId="459"/>
-    <cellStyle name="60% - Акцент4 4 2" xfId="3116"/>
     <cellStyle name="60% - Акцент4 5" xfId="460"/>
     <cellStyle name="60% - Акцент4 6" xfId="461"/>
     <cellStyle name="60% - Акцент4 7" xfId="462"/>
     <cellStyle name="60% - Акцент4 8" xfId="463"/>
     <cellStyle name="60% - Акцент4 9" xfId="464"/>
     <cellStyle name="60% - Акцент5 10" xfId="465"/>
     <cellStyle name="60% - Акцент5 11" xfId="466"/>
     <cellStyle name="60% - Акцент5 12" xfId="467"/>
     <cellStyle name="60% - Акцент5 13" xfId="468"/>
     <cellStyle name="60% - Акцент5 14" xfId="469"/>
     <cellStyle name="60% - Акцент5 15" xfId="470"/>
     <cellStyle name="60% - Акцент5 16" xfId="471"/>
     <cellStyle name="60% - Акцент5 2" xfId="472"/>
-    <cellStyle name="60% — акцент5 2" xfId="3117"/>
     <cellStyle name="60% - Акцент5 2 10" xfId="473"/>
     <cellStyle name="60% - Акцент5 2 11" xfId="474"/>
     <cellStyle name="60% - Акцент5 2 12" xfId="475"/>
     <cellStyle name="60% - Акцент5 2 13" xfId="476"/>
     <cellStyle name="60% - Акцент5 2 14" xfId="477"/>
     <cellStyle name="60% - Акцент5 2 15" xfId="478"/>
-    <cellStyle name="60% - Акцент5 2 16" xfId="3118"/>
     <cellStyle name="60% - Акцент5 2 2" xfId="479"/>
     <cellStyle name="60% - Акцент5 2 3" xfId="480"/>
     <cellStyle name="60% - Акцент5 2 4" xfId="481"/>
     <cellStyle name="60% - Акцент5 2 5" xfId="482"/>
     <cellStyle name="60% - Акцент5 2 6" xfId="483"/>
     <cellStyle name="60% - Акцент5 2 7" xfId="484"/>
     <cellStyle name="60% - Акцент5 2 8" xfId="485"/>
     <cellStyle name="60% - Акцент5 2 9" xfId="486"/>
     <cellStyle name="60% - Акцент5 3" xfId="487"/>
-    <cellStyle name="60% — акцент5 3" xfId="3119"/>
-    <cellStyle name="60% - Акцент5 3 2" xfId="3120"/>
     <cellStyle name="60% - Акцент5 4" xfId="488"/>
-    <cellStyle name="60% - Акцент5 4 2" xfId="3121"/>
     <cellStyle name="60% - Акцент5 5" xfId="489"/>
     <cellStyle name="60% - Акцент5 6" xfId="490"/>
     <cellStyle name="60% - Акцент5 7" xfId="491"/>
     <cellStyle name="60% - Акцент5 8" xfId="492"/>
     <cellStyle name="60% - Акцент5 9" xfId="493"/>
     <cellStyle name="60% - Акцент6 10" xfId="494"/>
     <cellStyle name="60% - Акцент6 11" xfId="495"/>
     <cellStyle name="60% - Акцент6 12" xfId="496"/>
     <cellStyle name="60% - Акцент6 13" xfId="497"/>
     <cellStyle name="60% - Акцент6 14" xfId="498"/>
     <cellStyle name="60% - Акцент6 15" xfId="499"/>
     <cellStyle name="60% - Акцент6 16" xfId="500"/>
     <cellStyle name="60% - Акцент6 2" xfId="501"/>
-    <cellStyle name="60% — акцент6 2" xfId="3122"/>
     <cellStyle name="60% - Акцент6 2 10" xfId="502"/>
     <cellStyle name="60% - Акцент6 2 11" xfId="503"/>
     <cellStyle name="60% - Акцент6 2 12" xfId="504"/>
     <cellStyle name="60% - Акцент6 2 13" xfId="505"/>
     <cellStyle name="60% - Акцент6 2 14" xfId="506"/>
     <cellStyle name="60% - Акцент6 2 15" xfId="507"/>
-    <cellStyle name="60% - Акцент6 2 16" xfId="3123"/>
     <cellStyle name="60% - Акцент6 2 2" xfId="508"/>
     <cellStyle name="60% - Акцент6 2 3" xfId="509"/>
     <cellStyle name="60% - Акцент6 2 4" xfId="510"/>
     <cellStyle name="60% - Акцент6 2 5" xfId="511"/>
     <cellStyle name="60% - Акцент6 2 6" xfId="512"/>
     <cellStyle name="60% - Акцент6 2 7" xfId="513"/>
     <cellStyle name="60% - Акцент6 2 8" xfId="514"/>
     <cellStyle name="60% - Акцент6 2 9" xfId="515"/>
     <cellStyle name="60% - Акцент6 3" xfId="516"/>
-    <cellStyle name="60% — акцент6 3" xfId="3124"/>
-    <cellStyle name="60% - Акцент6 3 2" xfId="3125"/>
     <cellStyle name="60% - Акцент6 4" xfId="517"/>
-    <cellStyle name="60% - Акцент6 4 2" xfId="3126"/>
     <cellStyle name="60% - Акцент6 5" xfId="518"/>
     <cellStyle name="60% - Акцент6 6" xfId="519"/>
     <cellStyle name="60% - Акцент6 7" xfId="520"/>
     <cellStyle name="60% - Акцент6 8" xfId="521"/>
     <cellStyle name="60% - Акцент6 9" xfId="522"/>
     <cellStyle name="Акцент1 10" xfId="523"/>
     <cellStyle name="Акцент1 11" xfId="524"/>
     <cellStyle name="Акцент1 12" xfId="525"/>
     <cellStyle name="Акцент1 13" xfId="526"/>
     <cellStyle name="Акцент1 14" xfId="527"/>
     <cellStyle name="Акцент1 15" xfId="528"/>
     <cellStyle name="Акцент1 16" xfId="529"/>
     <cellStyle name="Акцент1 2" xfId="530"/>
     <cellStyle name="Акцент1 2 10" xfId="531"/>
     <cellStyle name="Акцент1 2 11" xfId="532"/>
     <cellStyle name="Акцент1 2 12" xfId="533"/>
     <cellStyle name="Акцент1 2 13" xfId="534"/>
     <cellStyle name="Акцент1 2 14" xfId="535"/>
     <cellStyle name="Акцент1 2 15" xfId="536"/>
-    <cellStyle name="Акцент1 2 16" xfId="3127"/>
     <cellStyle name="Акцент1 2 2" xfId="537"/>
     <cellStyle name="Акцент1 2 3" xfId="538"/>
     <cellStyle name="Акцент1 2 4" xfId="539"/>
     <cellStyle name="Акцент1 2 5" xfId="540"/>
     <cellStyle name="Акцент1 2 6" xfId="541"/>
     <cellStyle name="Акцент1 2 7" xfId="542"/>
     <cellStyle name="Акцент1 2 8" xfId="543"/>
     <cellStyle name="Акцент1 2 9" xfId="544"/>
     <cellStyle name="Акцент1 3" xfId="545"/>
-    <cellStyle name="Акцент1 3 2" xfId="3128"/>
     <cellStyle name="Акцент1 4" xfId="546"/>
-    <cellStyle name="Акцент1 4 2" xfId="3129"/>
     <cellStyle name="Акцент1 5" xfId="547"/>
     <cellStyle name="Акцент1 6" xfId="548"/>
     <cellStyle name="Акцент1 7" xfId="549"/>
     <cellStyle name="Акцент1 8" xfId="550"/>
     <cellStyle name="Акцент1 9" xfId="551"/>
     <cellStyle name="Акцент2 10" xfId="552"/>
     <cellStyle name="Акцент2 11" xfId="553"/>
     <cellStyle name="Акцент2 12" xfId="554"/>
     <cellStyle name="Акцент2 13" xfId="555"/>
     <cellStyle name="Акцент2 14" xfId="556"/>
     <cellStyle name="Акцент2 15" xfId="557"/>
     <cellStyle name="Акцент2 16" xfId="558"/>
     <cellStyle name="Акцент2 2" xfId="559"/>
     <cellStyle name="Акцент2 2 10" xfId="560"/>
     <cellStyle name="Акцент2 2 11" xfId="561"/>
     <cellStyle name="Акцент2 2 12" xfId="562"/>
     <cellStyle name="Акцент2 2 13" xfId="563"/>
     <cellStyle name="Акцент2 2 14" xfId="564"/>
     <cellStyle name="Акцент2 2 15" xfId="565"/>
-    <cellStyle name="Акцент2 2 16" xfId="3130"/>
     <cellStyle name="Акцент2 2 2" xfId="566"/>
     <cellStyle name="Акцент2 2 3" xfId="567"/>
     <cellStyle name="Акцент2 2 4" xfId="568"/>
     <cellStyle name="Акцент2 2 5" xfId="569"/>
     <cellStyle name="Акцент2 2 6" xfId="570"/>
     <cellStyle name="Акцент2 2 7" xfId="571"/>
     <cellStyle name="Акцент2 2 8" xfId="572"/>
     <cellStyle name="Акцент2 2 9" xfId="573"/>
     <cellStyle name="Акцент2 3" xfId="574"/>
-    <cellStyle name="Акцент2 3 2" xfId="3131"/>
     <cellStyle name="Акцент2 4" xfId="575"/>
-    <cellStyle name="Акцент2 4 2" xfId="3132"/>
     <cellStyle name="Акцент2 5" xfId="576"/>
     <cellStyle name="Акцент2 6" xfId="577"/>
     <cellStyle name="Акцент2 7" xfId="578"/>
     <cellStyle name="Акцент2 8" xfId="579"/>
     <cellStyle name="Акцент2 9" xfId="580"/>
     <cellStyle name="Акцент3 10" xfId="581"/>
     <cellStyle name="Акцент3 11" xfId="582"/>
     <cellStyle name="Акцент3 12" xfId="583"/>
     <cellStyle name="Акцент3 13" xfId="584"/>
     <cellStyle name="Акцент3 14" xfId="585"/>
     <cellStyle name="Акцент3 15" xfId="586"/>
     <cellStyle name="Акцент3 16" xfId="587"/>
     <cellStyle name="Акцент3 2" xfId="588"/>
     <cellStyle name="Акцент3 2 10" xfId="589"/>
     <cellStyle name="Акцент3 2 11" xfId="590"/>
     <cellStyle name="Акцент3 2 12" xfId="591"/>
     <cellStyle name="Акцент3 2 13" xfId="592"/>
     <cellStyle name="Акцент3 2 14" xfId="593"/>
     <cellStyle name="Акцент3 2 15" xfId="594"/>
-    <cellStyle name="Акцент3 2 16" xfId="3133"/>
     <cellStyle name="Акцент3 2 2" xfId="595"/>
     <cellStyle name="Акцент3 2 3" xfId="596"/>
     <cellStyle name="Акцент3 2 4" xfId="597"/>
     <cellStyle name="Акцент3 2 5" xfId="598"/>
     <cellStyle name="Акцент3 2 6" xfId="599"/>
     <cellStyle name="Акцент3 2 7" xfId="600"/>
     <cellStyle name="Акцент3 2 8" xfId="601"/>
     <cellStyle name="Акцент3 2 9" xfId="602"/>
     <cellStyle name="Акцент3 3" xfId="603"/>
-    <cellStyle name="Акцент3 3 2" xfId="3134"/>
     <cellStyle name="Акцент3 4" xfId="604"/>
-    <cellStyle name="Акцент3 4 2" xfId="3135"/>
     <cellStyle name="Акцент3 5" xfId="605"/>
     <cellStyle name="Акцент3 6" xfId="606"/>
     <cellStyle name="Акцент3 7" xfId="607"/>
     <cellStyle name="Акцент3 8" xfId="608"/>
     <cellStyle name="Акцент3 9" xfId="609"/>
     <cellStyle name="Акцент4 10" xfId="610"/>
     <cellStyle name="Акцент4 11" xfId="611"/>
     <cellStyle name="Акцент4 12" xfId="612"/>
     <cellStyle name="Акцент4 13" xfId="613"/>
     <cellStyle name="Акцент4 14" xfId="614"/>
     <cellStyle name="Акцент4 15" xfId="615"/>
     <cellStyle name="Акцент4 16" xfId="616"/>
     <cellStyle name="Акцент4 2" xfId="617"/>
     <cellStyle name="Акцент4 2 10" xfId="618"/>
     <cellStyle name="Акцент4 2 11" xfId="619"/>
     <cellStyle name="Акцент4 2 12" xfId="620"/>
     <cellStyle name="Акцент4 2 13" xfId="621"/>
     <cellStyle name="Акцент4 2 14" xfId="622"/>
     <cellStyle name="Акцент4 2 15" xfId="623"/>
-    <cellStyle name="Акцент4 2 16" xfId="3136"/>
     <cellStyle name="Акцент4 2 2" xfId="624"/>
     <cellStyle name="Акцент4 2 3" xfId="625"/>
     <cellStyle name="Акцент4 2 4" xfId="626"/>
     <cellStyle name="Акцент4 2 5" xfId="627"/>
     <cellStyle name="Акцент4 2 6" xfId="628"/>
     <cellStyle name="Акцент4 2 7" xfId="629"/>
     <cellStyle name="Акцент4 2 8" xfId="630"/>
     <cellStyle name="Акцент4 2 9" xfId="631"/>
     <cellStyle name="Акцент4 3" xfId="632"/>
-    <cellStyle name="Акцент4 3 2" xfId="3137"/>
     <cellStyle name="Акцент4 4" xfId="633"/>
-    <cellStyle name="Акцент4 4 2" xfId="3138"/>
     <cellStyle name="Акцент4 5" xfId="634"/>
     <cellStyle name="Акцент4 6" xfId="635"/>
     <cellStyle name="Акцент4 7" xfId="636"/>
     <cellStyle name="Акцент4 8" xfId="637"/>
     <cellStyle name="Акцент4 9" xfId="638"/>
     <cellStyle name="Акцент5 10" xfId="639"/>
     <cellStyle name="Акцент5 11" xfId="640"/>
     <cellStyle name="Акцент5 12" xfId="641"/>
     <cellStyle name="Акцент5 13" xfId="642"/>
     <cellStyle name="Акцент5 14" xfId="643"/>
     <cellStyle name="Акцент5 15" xfId="644"/>
     <cellStyle name="Акцент5 16" xfId="645"/>
     <cellStyle name="Акцент5 2" xfId="646"/>
     <cellStyle name="Акцент5 2 10" xfId="647"/>
     <cellStyle name="Акцент5 2 11" xfId="648"/>
     <cellStyle name="Акцент5 2 12" xfId="649"/>
     <cellStyle name="Акцент5 2 13" xfId="650"/>
     <cellStyle name="Акцент5 2 14" xfId="651"/>
     <cellStyle name="Акцент5 2 15" xfId="652"/>
     <cellStyle name="Акцент5 2 2" xfId="653"/>
     <cellStyle name="Акцент5 2 3" xfId="654"/>
     <cellStyle name="Акцент5 2 4" xfId="655"/>
     <cellStyle name="Акцент5 2 5" xfId="656"/>
     <cellStyle name="Акцент5 2 6" xfId="657"/>
     <cellStyle name="Акцент5 2 7" xfId="658"/>
     <cellStyle name="Акцент5 2 8" xfId="659"/>
     <cellStyle name="Акцент5 2 9" xfId="660"/>
     <cellStyle name="Акцент5 3" xfId="661"/>
-    <cellStyle name="Акцент5 3 2" xfId="3139"/>
     <cellStyle name="Акцент5 4" xfId="662"/>
-    <cellStyle name="Акцент5 4 2" xfId="3140"/>
     <cellStyle name="Акцент5 5" xfId="663"/>
     <cellStyle name="Акцент5 6" xfId="664"/>
     <cellStyle name="Акцент5 7" xfId="665"/>
     <cellStyle name="Акцент5 8" xfId="666"/>
     <cellStyle name="Акцент5 9" xfId="667"/>
     <cellStyle name="Акцент6 10" xfId="668"/>
     <cellStyle name="Акцент6 11" xfId="669"/>
     <cellStyle name="Акцент6 12" xfId="670"/>
     <cellStyle name="Акцент6 13" xfId="671"/>
     <cellStyle name="Акцент6 14" xfId="672"/>
     <cellStyle name="Акцент6 15" xfId="673"/>
     <cellStyle name="Акцент6 16" xfId="674"/>
     <cellStyle name="Акцент6 2" xfId="675"/>
     <cellStyle name="Акцент6 2 10" xfId="676"/>
     <cellStyle name="Акцент6 2 11" xfId="677"/>
     <cellStyle name="Акцент6 2 12" xfId="678"/>
     <cellStyle name="Акцент6 2 13" xfId="679"/>
     <cellStyle name="Акцент6 2 14" xfId="680"/>
     <cellStyle name="Акцент6 2 15" xfId="681"/>
-    <cellStyle name="Акцент6 2 16" xfId="3141"/>
     <cellStyle name="Акцент6 2 2" xfId="682"/>
     <cellStyle name="Акцент6 2 3" xfId="683"/>
     <cellStyle name="Акцент6 2 4" xfId="684"/>
     <cellStyle name="Акцент6 2 5" xfId="685"/>
     <cellStyle name="Акцент6 2 6" xfId="686"/>
     <cellStyle name="Акцент6 2 7" xfId="687"/>
     <cellStyle name="Акцент6 2 8" xfId="688"/>
     <cellStyle name="Акцент6 2 9" xfId="689"/>
     <cellStyle name="Акцент6 3" xfId="690"/>
-    <cellStyle name="Акцент6 3 2" xfId="3142"/>
     <cellStyle name="Акцент6 4" xfId="691"/>
-    <cellStyle name="Акцент6 4 2" xfId="3143"/>
     <cellStyle name="Акцент6 5" xfId="692"/>
     <cellStyle name="Акцент6 6" xfId="693"/>
     <cellStyle name="Акцент6 7" xfId="694"/>
     <cellStyle name="Акцент6 8" xfId="695"/>
     <cellStyle name="Акцент6 9" xfId="696"/>
     <cellStyle name="Ввод  10" xfId="697"/>
     <cellStyle name="Ввод  11" xfId="698"/>
     <cellStyle name="Ввод  12" xfId="699"/>
     <cellStyle name="Ввод  13" xfId="700"/>
     <cellStyle name="Ввод  14" xfId="701"/>
     <cellStyle name="Ввод  15" xfId="702"/>
     <cellStyle name="Ввод  16" xfId="703"/>
     <cellStyle name="Ввод  2" xfId="704"/>
     <cellStyle name="Ввод  2 10" xfId="705"/>
     <cellStyle name="Ввод  2 11" xfId="706"/>
     <cellStyle name="Ввод  2 12" xfId="707"/>
     <cellStyle name="Ввод  2 13" xfId="708"/>
     <cellStyle name="Ввод  2 14" xfId="709"/>
     <cellStyle name="Ввод  2 15" xfId="710"/>
-    <cellStyle name="Ввод  2 16" xfId="3144"/>
     <cellStyle name="Ввод  2 2" xfId="711"/>
     <cellStyle name="Ввод  2 3" xfId="712"/>
     <cellStyle name="Ввод  2 4" xfId="713"/>
     <cellStyle name="Ввод  2 5" xfId="714"/>
     <cellStyle name="Ввод  2 6" xfId="715"/>
     <cellStyle name="Ввод  2 7" xfId="716"/>
     <cellStyle name="Ввод  2 8" xfId="717"/>
     <cellStyle name="Ввод  2 9" xfId="718"/>
     <cellStyle name="Ввод  3" xfId="719"/>
-    <cellStyle name="Ввод  3 2" xfId="3145"/>
     <cellStyle name="Ввод  4" xfId="720"/>
-    <cellStyle name="Ввод  4 2" xfId="3146"/>
     <cellStyle name="Ввод  5" xfId="721"/>
     <cellStyle name="Ввод  6" xfId="722"/>
     <cellStyle name="Ввод  7" xfId="723"/>
     <cellStyle name="Ввод  8" xfId="724"/>
     <cellStyle name="Ввод  9" xfId="725"/>
     <cellStyle name="Вывод 10" xfId="726"/>
     <cellStyle name="Вывод 11" xfId="727"/>
     <cellStyle name="Вывод 12" xfId="728"/>
     <cellStyle name="Вывод 13" xfId="729"/>
     <cellStyle name="Вывод 14" xfId="730"/>
     <cellStyle name="Вывод 15" xfId="731"/>
     <cellStyle name="Вывод 16" xfId="732"/>
     <cellStyle name="Вывод 2" xfId="733"/>
     <cellStyle name="Вывод 2 10" xfId="734"/>
     <cellStyle name="Вывод 2 11" xfId="735"/>
     <cellStyle name="Вывод 2 12" xfId="736"/>
     <cellStyle name="Вывод 2 13" xfId="737"/>
     <cellStyle name="Вывод 2 14" xfId="738"/>
     <cellStyle name="Вывод 2 15" xfId="739"/>
-    <cellStyle name="Вывод 2 16" xfId="3147"/>
     <cellStyle name="Вывод 2 2" xfId="740"/>
     <cellStyle name="Вывод 2 3" xfId="741"/>
     <cellStyle name="Вывод 2 4" xfId="742"/>
     <cellStyle name="Вывод 2 5" xfId="743"/>
     <cellStyle name="Вывод 2 6" xfId="744"/>
     <cellStyle name="Вывод 2 7" xfId="745"/>
     <cellStyle name="Вывод 2 8" xfId="746"/>
     <cellStyle name="Вывод 2 9" xfId="747"/>
     <cellStyle name="Вывод 3" xfId="748"/>
-    <cellStyle name="Вывод 3 2" xfId="3148"/>
     <cellStyle name="Вывод 4" xfId="749"/>
-    <cellStyle name="Вывод 4 2" xfId="3149"/>
     <cellStyle name="Вывод 5" xfId="750"/>
     <cellStyle name="Вывод 6" xfId="751"/>
     <cellStyle name="Вывод 7" xfId="752"/>
     <cellStyle name="Вывод 8" xfId="753"/>
     <cellStyle name="Вывод 9" xfId="754"/>
     <cellStyle name="Вычисление 10" xfId="755"/>
     <cellStyle name="Вычисление 11" xfId="756"/>
     <cellStyle name="Вычисление 12" xfId="757"/>
     <cellStyle name="Вычисление 13" xfId="758"/>
     <cellStyle name="Вычисление 14" xfId="759"/>
     <cellStyle name="Вычисление 15" xfId="760"/>
     <cellStyle name="Вычисление 16" xfId="761"/>
     <cellStyle name="Вычисление 2" xfId="762"/>
     <cellStyle name="Вычисление 2 10" xfId="763"/>
     <cellStyle name="Вычисление 2 11" xfId="764"/>
     <cellStyle name="Вычисление 2 12" xfId="765"/>
     <cellStyle name="Вычисление 2 13" xfId="766"/>
     <cellStyle name="Вычисление 2 14" xfId="767"/>
     <cellStyle name="Вычисление 2 15" xfId="768"/>
-    <cellStyle name="Вычисление 2 16" xfId="3150"/>
     <cellStyle name="Вычисление 2 2" xfId="769"/>
     <cellStyle name="Вычисление 2 3" xfId="770"/>
     <cellStyle name="Вычисление 2 4" xfId="771"/>
     <cellStyle name="Вычисление 2 5" xfId="772"/>
     <cellStyle name="Вычисление 2 6" xfId="773"/>
     <cellStyle name="Вычисление 2 7" xfId="774"/>
     <cellStyle name="Вычисление 2 8" xfId="775"/>
     <cellStyle name="Вычисление 2 9" xfId="776"/>
     <cellStyle name="Вычисление 3" xfId="777"/>
-    <cellStyle name="Вычисление 3 2" xfId="3151"/>
     <cellStyle name="Вычисление 4" xfId="778"/>
-    <cellStyle name="Вычисление 4 2" xfId="3152"/>
     <cellStyle name="Вычисление 5" xfId="779"/>
     <cellStyle name="Вычисление 6" xfId="780"/>
     <cellStyle name="Вычисление 7" xfId="781"/>
     <cellStyle name="Вычисление 8" xfId="782"/>
     <cellStyle name="Вычисление 9" xfId="783"/>
-    <cellStyle name="Гиперссылка 2" xfId="784"/>
-[...259 lines deleted...]
-    <cellStyle name="Нейтральный 9" xfId="1016"/>
+    <cellStyle name="Гиперссылка" xfId="784" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="785"/>
+    <cellStyle name="Заголовок 1 10" xfId="786"/>
+    <cellStyle name="Заголовок 1 11" xfId="787"/>
+    <cellStyle name="Заголовок 1 12" xfId="788"/>
+    <cellStyle name="Заголовок 1 13" xfId="789"/>
+    <cellStyle name="Заголовок 1 14" xfId="790"/>
+    <cellStyle name="Заголовок 1 15" xfId="791"/>
+    <cellStyle name="Заголовок 1 16" xfId="792"/>
+    <cellStyle name="Заголовок 1 2" xfId="793"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="794"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="795"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="796"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="797"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="798"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="799"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="800"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="801"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="802"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="803"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="804"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="805"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="806"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="807"/>
+    <cellStyle name="Заголовок 1 3" xfId="808"/>
+    <cellStyle name="Заголовок 1 4" xfId="809"/>
+    <cellStyle name="Заголовок 1 5" xfId="810"/>
+    <cellStyle name="Заголовок 1 6" xfId="811"/>
+    <cellStyle name="Заголовок 1 7" xfId="812"/>
+    <cellStyle name="Заголовок 1 8" xfId="813"/>
+    <cellStyle name="Заголовок 1 9" xfId="814"/>
+    <cellStyle name="Заголовок 2 10" xfId="815"/>
+    <cellStyle name="Заголовок 2 11" xfId="816"/>
+    <cellStyle name="Заголовок 2 12" xfId="817"/>
+    <cellStyle name="Заголовок 2 13" xfId="818"/>
+    <cellStyle name="Заголовок 2 14" xfId="819"/>
+    <cellStyle name="Заголовок 2 15" xfId="820"/>
+    <cellStyle name="Заголовок 2 16" xfId="821"/>
+    <cellStyle name="Заголовок 2 2" xfId="822"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="823"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="824"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="825"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="826"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="827"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="828"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="829"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="830"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="831"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="832"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="833"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="834"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="835"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="836"/>
+    <cellStyle name="Заголовок 2 3" xfId="837"/>
+    <cellStyle name="Заголовок 2 4" xfId="838"/>
+    <cellStyle name="Заголовок 2 5" xfId="839"/>
+    <cellStyle name="Заголовок 2 6" xfId="840"/>
+    <cellStyle name="Заголовок 2 7" xfId="841"/>
+    <cellStyle name="Заголовок 2 8" xfId="842"/>
+    <cellStyle name="Заголовок 2 9" xfId="843"/>
+    <cellStyle name="Заголовок 3 10" xfId="844"/>
+    <cellStyle name="Заголовок 3 11" xfId="845"/>
+    <cellStyle name="Заголовок 3 12" xfId="846"/>
+    <cellStyle name="Заголовок 3 13" xfId="847"/>
+    <cellStyle name="Заголовок 3 14" xfId="848"/>
+    <cellStyle name="Заголовок 3 15" xfId="849"/>
+    <cellStyle name="Заголовок 3 16" xfId="850"/>
+    <cellStyle name="Заголовок 3 2" xfId="851"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="852"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="853"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="854"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="855"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="856"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="857"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="858"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="859"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="860"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="861"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="862"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="863"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="864"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="865"/>
+    <cellStyle name="Заголовок 3 3" xfId="866"/>
+    <cellStyle name="Заголовок 3 4" xfId="867"/>
+    <cellStyle name="Заголовок 3 5" xfId="868"/>
+    <cellStyle name="Заголовок 3 6" xfId="869"/>
+    <cellStyle name="Заголовок 3 7" xfId="870"/>
+    <cellStyle name="Заголовок 3 8" xfId="871"/>
+    <cellStyle name="Заголовок 3 9" xfId="872"/>
+    <cellStyle name="Заголовок 4 10" xfId="873"/>
+    <cellStyle name="Заголовок 4 11" xfId="874"/>
+    <cellStyle name="Заголовок 4 12" xfId="875"/>
+    <cellStyle name="Заголовок 4 13" xfId="876"/>
+    <cellStyle name="Заголовок 4 14" xfId="877"/>
+    <cellStyle name="Заголовок 4 15" xfId="878"/>
+    <cellStyle name="Заголовок 4 16" xfId="879"/>
+    <cellStyle name="Заголовок 4 2" xfId="880"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="881"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="882"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="883"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="884"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="885"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="886"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="887"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="888"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="889"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="890"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="891"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="892"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="893"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="894"/>
+    <cellStyle name="Заголовок 4 3" xfId="895"/>
+    <cellStyle name="Заголовок 4 4" xfId="896"/>
+    <cellStyle name="Заголовок 4 5" xfId="897"/>
+    <cellStyle name="Заголовок 4 6" xfId="898"/>
+    <cellStyle name="Заголовок 4 7" xfId="899"/>
+    <cellStyle name="Заголовок 4 8" xfId="900"/>
+    <cellStyle name="Заголовок 4 9" xfId="901"/>
+    <cellStyle name="Итог 10" xfId="902"/>
+    <cellStyle name="Итог 11" xfId="903"/>
+    <cellStyle name="Итог 12" xfId="904"/>
+    <cellStyle name="Итог 13" xfId="905"/>
+    <cellStyle name="Итог 14" xfId="906"/>
+    <cellStyle name="Итог 15" xfId="907"/>
+    <cellStyle name="Итог 16" xfId="908"/>
+    <cellStyle name="Итог 2" xfId="909"/>
+    <cellStyle name="Итог 2 10" xfId="910"/>
+    <cellStyle name="Итог 2 11" xfId="911"/>
+    <cellStyle name="Итог 2 12" xfId="912"/>
+    <cellStyle name="Итог 2 13" xfId="913"/>
+    <cellStyle name="Итог 2 14" xfId="914"/>
+    <cellStyle name="Итог 2 15" xfId="915"/>
+    <cellStyle name="Итог 2 2" xfId="916"/>
+    <cellStyle name="Итог 2 3" xfId="917"/>
+    <cellStyle name="Итог 2 4" xfId="918"/>
+    <cellStyle name="Итог 2 5" xfId="919"/>
+    <cellStyle name="Итог 2 6" xfId="920"/>
+    <cellStyle name="Итог 2 7" xfId="921"/>
+    <cellStyle name="Итог 2 8" xfId="922"/>
+    <cellStyle name="Итог 2 9" xfId="923"/>
+    <cellStyle name="Итог 3" xfId="924"/>
+    <cellStyle name="Итог 4" xfId="925"/>
+    <cellStyle name="Итог 5" xfId="926"/>
+    <cellStyle name="Итог 6" xfId="927"/>
+    <cellStyle name="Итог 7" xfId="928"/>
+    <cellStyle name="Итог 8" xfId="929"/>
+    <cellStyle name="Итог 9" xfId="930"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="931"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="932"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="933"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="934"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="935"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="936"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="937"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="938"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="939"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="940"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="941"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="942"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="943"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="944"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="945"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="946"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="947"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="948"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="949"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="950"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="951"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="952"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="953"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="954"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="955"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="956"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="957"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="958"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="959"/>
+    <cellStyle name="Название 10" xfId="960"/>
+    <cellStyle name="Название 11" xfId="961"/>
+    <cellStyle name="Название 12" xfId="962"/>
+    <cellStyle name="Название 13" xfId="963"/>
+    <cellStyle name="Название 14" xfId="964"/>
+    <cellStyle name="Название 15" xfId="965"/>
+    <cellStyle name="Название 16" xfId="966"/>
+    <cellStyle name="Название 2" xfId="967"/>
+    <cellStyle name="Название 2 10" xfId="968"/>
+    <cellStyle name="Название 2 11" xfId="969"/>
+    <cellStyle name="Название 2 12" xfId="970"/>
+    <cellStyle name="Название 2 13" xfId="971"/>
+    <cellStyle name="Название 2 14" xfId="972"/>
+    <cellStyle name="Название 2 15" xfId="973"/>
+    <cellStyle name="Название 2 2" xfId="974"/>
+    <cellStyle name="Название 2 3" xfId="975"/>
+    <cellStyle name="Название 2 4" xfId="976"/>
+    <cellStyle name="Название 2 5" xfId="977"/>
+    <cellStyle name="Название 2 6" xfId="978"/>
+    <cellStyle name="Название 2 7" xfId="979"/>
+    <cellStyle name="Название 2 8" xfId="980"/>
+    <cellStyle name="Название 2 9" xfId="981"/>
+    <cellStyle name="Название 3" xfId="982"/>
+    <cellStyle name="Название 4" xfId="983"/>
+    <cellStyle name="Название 5" xfId="984"/>
+    <cellStyle name="Название 6" xfId="985"/>
+    <cellStyle name="Название 7" xfId="986"/>
+    <cellStyle name="Название 8" xfId="987"/>
+    <cellStyle name="Название 9" xfId="988"/>
+    <cellStyle name="Нейтральный 10" xfId="989"/>
+    <cellStyle name="Нейтральный 11" xfId="990"/>
+    <cellStyle name="Нейтральный 12" xfId="991"/>
+    <cellStyle name="Нейтральный 13" xfId="992"/>
+    <cellStyle name="Нейтральный 14" xfId="993"/>
+    <cellStyle name="Нейтральный 15" xfId="994"/>
+    <cellStyle name="Нейтральный 16" xfId="995"/>
+    <cellStyle name="Нейтральный 2" xfId="996"/>
+    <cellStyle name="Нейтральный 2 10" xfId="997"/>
+    <cellStyle name="Нейтральный 2 11" xfId="998"/>
+    <cellStyle name="Нейтральный 2 12" xfId="999"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1000"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1001"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1002"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1003"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1004"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1005"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1006"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1007"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1008"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1009"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1010"/>
+    <cellStyle name="Нейтральный 3" xfId="1011"/>
+    <cellStyle name="Нейтральный 4" xfId="1012"/>
+    <cellStyle name="Нейтральный 5" xfId="1013"/>
+    <cellStyle name="Нейтральный 6" xfId="1014"/>
+    <cellStyle name="Нейтральный 7" xfId="1015"/>
+    <cellStyle name="Нейтральный 8" xfId="1016"/>
+    <cellStyle name="Нейтральный 9" xfId="1017"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="1017"/>
-[...2687 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="3038"/>
+    <cellStyle name="Обычный 10" xfId="1018"/>
+    <cellStyle name="Обычный 10 2" xfId="1019"/>
+    <cellStyle name="Обычный 10 3" xfId="1020"/>
+    <cellStyle name="Обычный 10 4" xfId="1021"/>
+    <cellStyle name="Обычный 100 2" xfId="1022"/>
+    <cellStyle name="Обычный 101 2" xfId="1023"/>
+    <cellStyle name="Обычный 102 2" xfId="1024"/>
+    <cellStyle name="Обычный 107 2" xfId="1025"/>
+    <cellStyle name="Обычный 109 2" xfId="1026"/>
+    <cellStyle name="Обычный 11" xfId="1027"/>
+    <cellStyle name="Обычный 11 2" xfId="1028"/>
+    <cellStyle name="Обычный 11 3" xfId="1029"/>
+    <cellStyle name="Обычный 11 4" xfId="1030"/>
+    <cellStyle name="Обычный 111 2" xfId="1031"/>
+    <cellStyle name="Обычный 114 2" xfId="1032"/>
+    <cellStyle name="Обычный 115 2" xfId="1033"/>
+    <cellStyle name="Обычный 117 2" xfId="1034"/>
+    <cellStyle name="Обычный 118 2" xfId="1035"/>
+    <cellStyle name="Обычный 12" xfId="1036"/>
+    <cellStyle name="Обычный 12 2" xfId="1037"/>
+    <cellStyle name="Обычный 12 3" xfId="1038"/>
+    <cellStyle name="Обычный 12 4" xfId="1039"/>
+    <cellStyle name="Обычный 12 5" xfId="1040"/>
+    <cellStyle name="Обычный 120 2" xfId="1041"/>
+    <cellStyle name="Обычный 122 2" xfId="1042"/>
+    <cellStyle name="Обычный 123 2" xfId="1043"/>
+    <cellStyle name="Обычный 126 2" xfId="1044"/>
+    <cellStyle name="Обычный 13" xfId="1045"/>
+    <cellStyle name="Обычный 14" xfId="1046"/>
+    <cellStyle name="Обычный 14 2" xfId="1047"/>
+    <cellStyle name="Обычный 14 3" xfId="1048"/>
+    <cellStyle name="Обычный 14 4" xfId="1049"/>
+    <cellStyle name="Обычный 141 2" xfId="1050"/>
+    <cellStyle name="Обычный 141 3" xfId="1051"/>
+    <cellStyle name="Обычный 141 4" xfId="1052"/>
+    <cellStyle name="Обычный 15" xfId="1053"/>
+    <cellStyle name="Обычный 15 2" xfId="1054"/>
+    <cellStyle name="Обычный 15 3" xfId="1055"/>
+    <cellStyle name="Обычный 15 4" xfId="1056"/>
+    <cellStyle name="Обычный 150 2" xfId="1057"/>
+    <cellStyle name="Обычный 150 3" xfId="1058"/>
+    <cellStyle name="Обычный 150 4" xfId="1059"/>
+    <cellStyle name="Обычный 159 2" xfId="1060"/>
+    <cellStyle name="Обычный 159 3" xfId="1061"/>
+    <cellStyle name="Обычный 159 4" xfId="1062"/>
+    <cellStyle name="Обычный 16" xfId="1063"/>
+    <cellStyle name="Обычный 166 2" xfId="1064"/>
+    <cellStyle name="Обычный 166 3" xfId="1065"/>
+    <cellStyle name="Обычный 166 4" xfId="1066"/>
+    <cellStyle name="Обычный 167 2" xfId="1067"/>
+    <cellStyle name="Обычный 167 3" xfId="1068"/>
+    <cellStyle name="Обычный 167 4" xfId="1069"/>
+    <cellStyle name="Обычный 168 2" xfId="1070"/>
+    <cellStyle name="Обычный 168 3" xfId="1071"/>
+    <cellStyle name="Обычный 168 4" xfId="1072"/>
+    <cellStyle name="Обычный 169 2" xfId="1073"/>
+    <cellStyle name="Обычный 169 3" xfId="1074"/>
+    <cellStyle name="Обычный 169 4" xfId="1075"/>
+    <cellStyle name="Обычный 17" xfId="1076"/>
+    <cellStyle name="Обычный 17 2" xfId="1077"/>
+    <cellStyle name="Обычный 170 2" xfId="1078"/>
+    <cellStyle name="Обычный 170 3" xfId="1079"/>
+    <cellStyle name="Обычный 170 4" xfId="1080"/>
+    <cellStyle name="Обычный 171 2" xfId="1081"/>
+    <cellStyle name="Обычный 171 3" xfId="1082"/>
+    <cellStyle name="Обычный 171 4" xfId="1083"/>
+    <cellStyle name="Обычный 175 2" xfId="1084"/>
+    <cellStyle name="Обычный 175 3" xfId="1085"/>
+    <cellStyle name="Обычный 175 4" xfId="1086"/>
+    <cellStyle name="Обычный 196 2" xfId="1087"/>
+    <cellStyle name="Обычный 196 3" xfId="1088"/>
+    <cellStyle name="Обычный 196 4" xfId="1089"/>
+    <cellStyle name="Обычный 2" xfId="1090"/>
+    <cellStyle name="Обычный 2 10" xfId="1091"/>
+    <cellStyle name="Обычный 2 10 2" xfId="1092"/>
+    <cellStyle name="Обычный 2 10 3" xfId="1093"/>
+    <cellStyle name="Обычный 2 10 4" xfId="1094"/>
+    <cellStyle name="Обычный 2 10 5" xfId="1095"/>
+    <cellStyle name="Обычный 2 10 6" xfId="1096"/>
+    <cellStyle name="Обычный 2 10 60" xfId="1097"/>
+    <cellStyle name="Обычный 2 11" xfId="1098"/>
+    <cellStyle name="Обычный 2 11 2" xfId="1099"/>
+    <cellStyle name="Обычный 2 11 3" xfId="1100"/>
+    <cellStyle name="Обычный 2 11 4" xfId="1101"/>
+    <cellStyle name="Обычный 2 11 5" xfId="1102"/>
+    <cellStyle name="Обычный 2 11 6" xfId="1103"/>
+    <cellStyle name="Обычный 2 12" xfId="1104"/>
+    <cellStyle name="Обычный 2 12 2" xfId="1105"/>
+    <cellStyle name="Обычный 2 12 3" xfId="1106"/>
+    <cellStyle name="Обычный 2 12 4" xfId="1107"/>
+    <cellStyle name="Обычный 2 12 5" xfId="1108"/>
+    <cellStyle name="Обычный 2 12 6" xfId="1109"/>
+    <cellStyle name="Обычный 2 13" xfId="1110"/>
+    <cellStyle name="Обычный 2 13 2" xfId="1111"/>
+    <cellStyle name="Обычный 2 13 3" xfId="1112"/>
+    <cellStyle name="Обычный 2 13 4" xfId="1113"/>
+    <cellStyle name="Обычный 2 13 5" xfId="1114"/>
+    <cellStyle name="Обычный 2 13 6" xfId="1115"/>
+    <cellStyle name="Обычный 2 14" xfId="1116"/>
+    <cellStyle name="Обычный 2 14 2" xfId="1117"/>
+    <cellStyle name="Обычный 2 14 3" xfId="1118"/>
+    <cellStyle name="Обычный 2 14 4" xfId="1119"/>
+    <cellStyle name="Обычный 2 14 5" xfId="1120"/>
+    <cellStyle name="Обычный 2 14 6" xfId="1121"/>
+    <cellStyle name="Обычный 2 15" xfId="1122"/>
+    <cellStyle name="Обычный 2 15 2" xfId="1123"/>
+    <cellStyle name="Обычный 2 15 3" xfId="1124"/>
+    <cellStyle name="Обычный 2 15 4" xfId="1125"/>
+    <cellStyle name="Обычный 2 15 5" xfId="1126"/>
+    <cellStyle name="Обычный 2 15 6" xfId="1127"/>
+    <cellStyle name="Обычный 2 16" xfId="1128"/>
+    <cellStyle name="Обычный 2 16 2" xfId="1129"/>
+    <cellStyle name="Обычный 2 16 3" xfId="1130"/>
+    <cellStyle name="Обычный 2 16 4" xfId="1131"/>
+    <cellStyle name="Обычный 2 16 5" xfId="1132"/>
+    <cellStyle name="Обычный 2 16 6" xfId="1133"/>
+    <cellStyle name="Обычный 2 17" xfId="1134"/>
+    <cellStyle name="Обычный 2 17 2" xfId="1135"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="1136"/>
+    <cellStyle name="Обычный 2 17 2 2 2" xfId="1137"/>
+    <cellStyle name="Обычный 2 17 2 2 3" xfId="1138"/>
+    <cellStyle name="Обычный 2 17 2 2 4" xfId="1139"/>
+    <cellStyle name="Обычный 2 17 2 2 5" xfId="1140"/>
+    <cellStyle name="Обычный 2 17 2 2 6" xfId="1141"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="1142"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="1143"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="1144"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="1145"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="1146"/>
+    <cellStyle name="Обычный 2 17 2_1Б-03-01-М_07_2019 " xfId="1147"/>
+    <cellStyle name="Обычный 2 17 3" xfId="1148"/>
+    <cellStyle name="Обычный 2 17 4" xfId="1149"/>
+    <cellStyle name="Обычный 2 17 5" xfId="1150"/>
+    <cellStyle name="Обычный 2 17 6" xfId="1151"/>
+    <cellStyle name="Обычный 2 17 7" xfId="1152"/>
+    <cellStyle name="Обычный 2 18" xfId="1153"/>
+    <cellStyle name="Обычный 2 18 2" xfId="1154"/>
+    <cellStyle name="Обычный 2 18 3" xfId="1155"/>
+    <cellStyle name="Обычный 2 18 4" xfId="1156"/>
+    <cellStyle name="Обычный 2 18 5" xfId="1157"/>
+    <cellStyle name="Обычный 2 18 6" xfId="1158"/>
+    <cellStyle name="Обычный 2 19" xfId="1159"/>
+    <cellStyle name="Обычный 2 19 10" xfId="1160"/>
+    <cellStyle name="Обычный 2 19 2" xfId="1161"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="1162"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="1163"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1164"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1165"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 2" xfId="1166"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 3" xfId="1167"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 4" xfId="1168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 5" xfId="1169"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2 6" xfId="1170"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1171"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 2" xfId="1172"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 3" xfId="1173"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 4" xfId="1174"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 5" xfId="1175"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3 6" xfId="1176"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 4" xfId="1177"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 5" xfId="1178"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 6" xfId="1179"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 7" xfId="1180"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 8" xfId="1181"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1182"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1183"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1184"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1185"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1186"/>
+    <cellStyle name="Обычный 2 19 2 2 2_1Б-03-01-М_07_2019 " xfId="1187"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="1188"/>
+    <cellStyle name="Обычный 2 19 2 2 3 2" xfId="1189"/>
+    <cellStyle name="Обычный 2 19 2 2 3 3" xfId="1190"/>
+    <cellStyle name="Обычный 2 19 2 2 3 4" xfId="1191"/>
+    <cellStyle name="Обычный 2 19 2 2 3 5" xfId="1192"/>
+    <cellStyle name="Обычный 2 19 2 2 3 6" xfId="1193"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="1194"/>
+    <cellStyle name="Обычный 2 19 2 2 4 2" xfId="1195"/>
+    <cellStyle name="Обычный 2 19 2 2 4 3" xfId="1196"/>
+    <cellStyle name="Обычный 2 19 2 2 4 4" xfId="1197"/>
+    <cellStyle name="Обычный 2 19 2 2 4 5" xfId="1198"/>
+    <cellStyle name="Обычный 2 19 2 2 4 6" xfId="1199"/>
+    <cellStyle name="Обычный 2 19 2 2 5" xfId="1200"/>
+    <cellStyle name="Обычный 2 19 2 2 6" xfId="1201"/>
+    <cellStyle name="Обычный 2 19 2 2 7" xfId="1202"/>
+    <cellStyle name="Обычный 2 19 2 2 8" xfId="1203"/>
+    <cellStyle name="Обычный 2 19 2 2 9" xfId="1204"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="1205"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="1206"/>
+    <cellStyle name="Обычный 2 19 2 3 2 2" xfId="1207"/>
+    <cellStyle name="Обычный 2 19 2 3 2 3" xfId="1208"/>
+    <cellStyle name="Обычный 2 19 2 3 2 4" xfId="1209"/>
+    <cellStyle name="Обычный 2 19 2 3 2 5" xfId="1210"/>
+    <cellStyle name="Обычный 2 19 2 3 2 6" xfId="1211"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="1212"/>
+    <cellStyle name="Обычный 2 19 2 3 3 2" xfId="1213"/>
+    <cellStyle name="Обычный 2 19 2 3 3 3" xfId="1214"/>
+    <cellStyle name="Обычный 2 19 2 3 3 4" xfId="1215"/>
+    <cellStyle name="Обычный 2 19 2 3 3 5" xfId="1216"/>
+    <cellStyle name="Обычный 2 19 2 3 3 6" xfId="1217"/>
+    <cellStyle name="Обычный 2 19 2 3 4" xfId="1218"/>
+    <cellStyle name="Обычный 2 19 2 3 5" xfId="1219"/>
+    <cellStyle name="Обычный 2 19 2 3 6" xfId="1220"/>
+    <cellStyle name="Обычный 2 19 2 3 7" xfId="1221"/>
+    <cellStyle name="Обычный 2 19 2 3 8" xfId="1222"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="1223"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="1224"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="1225"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="1226"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="1227"/>
+    <cellStyle name="Обычный 2 19 2_1Б-03-01-М_07_2019 " xfId="1228"/>
+    <cellStyle name="Обычный 2 19 3" xfId="1229"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="1230"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="1231"/>
+    <cellStyle name="Обычный 2 19 3 2 2 2" xfId="1232"/>
+    <cellStyle name="Обычный 2 19 3 2 2 3" xfId="1233"/>
+    <cellStyle name="Обычный 2 19 3 2 2 4" xfId="1234"/>
+    <cellStyle name="Обычный 2 19 3 2 2 5" xfId="1235"/>
+    <cellStyle name="Обычный 2 19 3 2 2 6" xfId="1236"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="1237"/>
+    <cellStyle name="Обычный 2 19 3 2 3 2" xfId="1238"/>
+    <cellStyle name="Обычный 2 19 3 2 3 3" xfId="1239"/>
+    <cellStyle name="Обычный 2 19 3 2 3 4" xfId="1240"/>
+    <cellStyle name="Обычный 2 19 3 2 3 5" xfId="1241"/>
+    <cellStyle name="Обычный 2 19 3 2 3 6" xfId="1242"/>
+    <cellStyle name="Обычный 2 19 3 2 4" xfId="1243"/>
+    <cellStyle name="Обычный 2 19 3 2 5" xfId="1244"/>
+    <cellStyle name="Обычный 2 19 3 2 6" xfId="1245"/>
+    <cellStyle name="Обычный 2 19 3 2 7" xfId="1246"/>
+    <cellStyle name="Обычный 2 19 3 2 8" xfId="1247"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="1248"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="1249"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="1250"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="1251"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 3_1Б-03-01-М_07_2019 " xfId="1253"/>
+    <cellStyle name="Обычный 2 19 4" xfId="1254"/>
+    <cellStyle name="Обычный 2 19 4 2" xfId="1255"/>
+    <cellStyle name="Обычный 2 19 4 3" xfId="1256"/>
+    <cellStyle name="Обычный 2 19 4 4" xfId="1257"/>
+    <cellStyle name="Обычный 2 19 4 5" xfId="1258"/>
+    <cellStyle name="Обычный 2 19 4 6" xfId="1259"/>
+    <cellStyle name="Обычный 2 19 5" xfId="1260"/>
+    <cellStyle name="Обычный 2 19 5 2" xfId="1261"/>
+    <cellStyle name="Обычный 2 19 5 3" xfId="1262"/>
+    <cellStyle name="Обычный 2 19 5 4" xfId="1263"/>
+    <cellStyle name="Обычный 2 19 5 5" xfId="1264"/>
+    <cellStyle name="Обычный 2 19 5 6" xfId="1265"/>
+    <cellStyle name="Обычный 2 19 6" xfId="1266"/>
+    <cellStyle name="Обычный 2 19 7" xfId="1267"/>
+    <cellStyle name="Обычный 2 19 8" xfId="1268"/>
+    <cellStyle name="Обычный 2 19 9" xfId="1269"/>
+    <cellStyle name="Обычный 2 2" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 11" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 12" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 13" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 14" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 14 2" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 14 2 2" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 2 2" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 14 2 2 2 3" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 14 2 2 3 2" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 14 2 3" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 14 2 4" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 14 2 4 2" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 14 2 5" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 14 3" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 14 3 2" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 14 3 2 2 2" xfId="1291"/>
+    <cellStyle name="Обычный 2 2 14 3 2 3" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 14 3 3" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 14 3 3 2" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 14 4" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 14 4 2" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 14 5" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 15" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 15 2" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 15 2 2" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 15 2 2 2" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 15 2 3" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 15 3" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 15 3 2" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 16" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 17" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 17 2" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 18" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 19" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 19 2" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 19 2 2" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 19 2 2 2 2" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 19 2 3" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 19 3" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 19 3 2" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 13 2" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 2 2" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 2 3" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 13 2 2 3 2" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 13 2 3" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 13 2 4 2" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 13 2 5" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 13 3" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 2 2" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 13 3 2 3" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 13 3 3 2" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 13 4" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 13 4 2" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 13 5" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 14 2" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 14 2 2 2" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 14 2 3" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 2 14 3" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 2 14 3 2" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 2 16 2" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 2 18" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 18 2" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 18 2 2 2 2" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 2 18 2 3" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 18 3" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 18 3 2" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 19" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 19 2" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 2 19 2 2" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 2 2 10" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 11" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="1371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 10" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 4" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 5" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 6" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 7" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 8" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 3" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 4" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 5" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 6" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 3" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 4" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 5" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 6" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 5" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 6" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 7" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 8" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 9" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 3" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 4" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 5" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 6" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 4" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 5" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 6" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 7" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 3" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 4" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 5" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 6" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 3" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 4" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 5" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 6" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 4" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 5" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 6" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 7" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 3" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 4" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 5" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 6" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 3" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 4" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 5" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 6" xfId="1511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 6" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 7" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 8" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 9" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 3" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 4" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 5" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 6" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 4" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 5" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 6" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 7" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 3" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 4" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 5" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 6" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 3" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 4" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 5" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 6" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 5" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 6" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 7" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 8" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 3" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 4" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 5" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 6" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 4" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 5" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 6" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 7" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 3" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 4" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 5" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 6" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 4" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 5" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 6" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 7" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1Б-03-01-М_07_2019 " xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_1Б-03-01-М_07_2019 " xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 5" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 6" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 7" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 8" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1Б-03-01-М_07_2019 " xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 4" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 5" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 6" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 7" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1Б-03-01-М_07_2019 " xfId="1654"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 2 3_1Б-03-01-М_07_2019 " xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 4" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 5" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 6" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 7" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 2 7" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 2 8" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 2 9" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 2_1Б-03-01-М_07_2019 " xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 20" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 21" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 2 21 2" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 2" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 2 2" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 2 3" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 3" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 21 2 2 3 2" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 21 2 3" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 21 2 4" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 21 2 4 2" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 21 2 5" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 21 3" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 2" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 2 2" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 21 3 2 3" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 21 3 3" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 21 3 3 2" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 21 4" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 21 4 2" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 21 5" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 22" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 23" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 23 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 23 2 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 23 2 2 2" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 23 2 3" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 23 3" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 23 3 2" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 24" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 25" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 25 2" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 26" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 27" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 27 2" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2 2" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 2 2 2" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 2 27 2 2 3" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 2 27 2 3" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 2 27 2 3 2" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 2 27 3" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 2 27 3 2" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 2 27 3 2 2" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 2 27 4" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 2 28" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 2 28 2" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 2 28 2 2" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 2 28 2 2 2" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 2 28 3" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 2 29" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 2 29 2" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 2 3 3" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 2 3 4" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 2 3 5" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 2 3 6" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 2 30" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 2 30 2" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 2" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 2 2" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 2 3" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 3" xfId="1761"/>
+    <cellStyle name="Обычный 2 2 2 30 2 2 3 2" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 2 30 2 3" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 2 30 2 4" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 2 30 2 4 2" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 2 30 2 5" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 2 30 3" xfId="1767"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 2" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 2 2" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 2 30 3 2 3" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 2 30 3 3" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 2 30 3 3 2" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 2 30 4" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 2 30 4 2" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 2 30 5" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 2 31" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 2 31 2" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 2 31 2 2" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 2 31 2 2 2" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 2 31 2 3" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 2 31 3" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 2 31 3 2" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 2 32" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 2 33" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 2 33 2" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 2 34" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 2 35" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 2 35 2" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2 2" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 2 35 2 2 2 2" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 2 35 2 3" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 2 35 3" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 2 35 3 2" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 2 36" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 2 36 2" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 2 36 2 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 2 37" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 2 38" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 2 38 2" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 2" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 2 2" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 2 3" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 3" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 2 38 2 2 3 2" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 2 38 2 3" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 2 38 2 4" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 2 38 2 4 2" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 2 38 2 5" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 2 38 3" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 2" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 2 2" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 2 38 3 2 3" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 2 38 3 3" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 2 38 3 3 2" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 2 38 4" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 2 38 4 2" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 2 38 5" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 2 39" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 2 39 2" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 2 39 2 2" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 2 39 2 2 2" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 2 39 2 3" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 2 39 3" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 2 39 3 2" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 3" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 4" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 5" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 6" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="1845"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 4" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 5" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 6" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 7" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="1851"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 3" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 4" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 5" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 6" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 2 4 2_1Б-03-01-М_07_2019 " xfId="1863"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 3" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 4" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 5" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 6" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1871"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 2 4 3_1Б-03-01-М_07_2019 " xfId="1876"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="1877"/>
+    <cellStyle name="Обычный 2 2 2 4 5" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 2 4 6" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 2 4 7" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 2 4 8" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 2 4_1Б-03-01-М_07_2019 " xfId="1882"/>
+    <cellStyle name="Обычный 2 2 2 40" xfId="1883"/>
+    <cellStyle name="Обычный 2 2 2 41" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 2 41 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 2 42" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 3" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 4" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 5" xfId="1893"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 6" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 2 5 2_1Б-03-01-М_07_2019 " xfId="1900"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 2 5 4" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 2 5 5" xfId="1903"/>
+    <cellStyle name="Обычный 2 2 2 5 6" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 2 5 7" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 2 5_1Б-03-01-М_07_2019 " xfId="1906"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 2 6 3" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 2 6 4" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 2 6 5" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 2 6 6" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1915"/>
+    <cellStyle name="Обычный 2 2 2_1Б-03-01-М_07_2019 " xfId="1916"/>
+    <cellStyle name="Обычный 2 2 20" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 20 2" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 20 2 2" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 21" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 22" xfId="1921"/>
+    <cellStyle name="Обычный 2 2 22 2" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 22 2 2" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2" xfId="1924"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 2" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 2 2" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 22 2 2 2 3" xfId="1927"/>
+    <cellStyle name="Обычный 2 2 22 2 2 3" xfId="1928"/>
+    <cellStyle name="Обычный 2 2 22 2 2 3 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 22 2 3" xfId="1930"/>
+    <cellStyle name="Обычный 2 2 22 2 4" xfId="1931"/>
+    <cellStyle name="Обычный 2 2 22 2 4 2" xfId="1932"/>
+    <cellStyle name="Обычный 2 2 22 2 5" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 22 3" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 22 3 2" xfId="1935"/>
+    <cellStyle name="Обычный 2 2 22 3 2 2" xfId="1936"/>
+    <cellStyle name="Обычный 2 2 22 3 2 2 2" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 22 3 2 3" xfId="1938"/>
+    <cellStyle name="Обычный 2 2 22 3 3" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 22 3 3 2" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 22 4" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 22 4 2" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 22 5" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 23" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 24" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 24 2" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 24 2 2" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 24 2 2 2" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 24 2 3" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 24 3" xfId="1950"/>
+    <cellStyle name="Обычный 2 2 24 3 2" xfId="1951"/>
+    <cellStyle name="Обычный 2 2 25" xfId="1952"/>
+    <cellStyle name="Обычный 2 2 26" xfId="1953"/>
+    <cellStyle name="Обычный 2 2 26 2" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 27" xfId="1955"/>
+    <cellStyle name="Обычный 2 2 28" xfId="1956"/>
+    <cellStyle name="Обычный 2 2 28 2" xfId="1957"/>
+    <cellStyle name="Обычный 2 2 28 2 2" xfId="1958"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2 2" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 28 2 2 2 2 2" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 28 2 2 3" xfId="1962"/>
+    <cellStyle name="Обычный 2 2 28 2 3" xfId="1963"/>
+    <cellStyle name="Обычный 2 2 28 2 3 2" xfId="1964"/>
+    <cellStyle name="Обычный 2 2 28 3" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 28 3 2" xfId="1966"/>
+    <cellStyle name="Обычный 2 2 28 3 2 2" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 28 4" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 29" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 29 2" xfId="1970"/>
+    <cellStyle name="Обычный 2 2 29 2 2" xfId="1971"/>
+    <cellStyle name="Обычный 2 2 29 2 2 2" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 29 3" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 3 2 3" xfId="1977"/>
+    <cellStyle name="Обычный 2 2 3 2 4" xfId="1978"/>
+    <cellStyle name="Обычный 2 2 3 2 5" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 3 2 6" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1982"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 3_1Б-03-01-М_07_2019 " xfId="1986"/>
+    <cellStyle name="Обычный 2 2 30" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 30 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 31" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 31 2" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 31 2 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 2 2" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 31 2 2 2 3" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 31 2 2 3" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 31 2 2 3 2" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 31 2 3" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 31 2 4" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 31 2 4 2" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 31 2 5" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 31 3" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 31 3 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 31 3 2 2" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 31 3 2 2 2" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 31 3 2 3" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 31 3 3" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 31 3 3 2" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 31 4" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 31 4 2" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 31 5" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 32" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 32 2" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 32 2 2" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 32 2 2 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 32 2 3" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 32 3" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 32 3 2" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 33" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 34" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 34 2" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 35" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 36" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 36 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 36 2 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 36 2 2 2" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 36 2 2 2 2" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 36 2 3" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 36 3" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 36 3 2" xfId="2030"/>
+    <cellStyle name="Обычный 2 2 37" xfId="2031"/>
+    <cellStyle name="Обычный 2 2 37 2" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 37 2 2" xfId="2033"/>
+    <cellStyle name="Обычный 2 2 38" xfId="2034"/>
+    <cellStyle name="Обычный 2 2 39" xfId="2035"/>
+    <cellStyle name="Обычный 2 2 39 2" xfId="2036"/>
+    <cellStyle name="Обычный 2 2 39 2 2" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2" xfId="2038"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 2" xfId="2039"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 2 2" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 39 2 2 2 3" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 39 2 2 3" xfId="2042"/>
+    <cellStyle name="Обычный 2 2 39 2 2 3 2" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 39 2 3" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 39 2 4" xfId="2045"/>
+    <cellStyle name="Обычный 2 2 39 2 4 2" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 39 2 5" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 39 3" xfId="2048"/>
+    <cellStyle name="Обычный 2 2 39 3 2" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 39 3 2 2" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 39 3 2 2 2" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 39 3 2 3" xfId="2052"/>
+    <cellStyle name="Обычный 2 2 39 3 3" xfId="2053"/>
+    <cellStyle name="Обычный 2 2 39 3 3 2" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 39 4" xfId="2055"/>
+    <cellStyle name="Обычный 2 2 39 4 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 39 5" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 4" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2063"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 4" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 5" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 6" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 7" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1Б-03-01-М_07_2019 " xfId="2073"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 4 2 2_1Б-03-01-М_07_2019 " xfId="2079"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="2080"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 4 2 5" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 4 2 6" xfId="2088"/>
+    <cellStyle name="Обычный 2 2 4 2 7" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 4 2 8" xfId="2090"/>
+    <cellStyle name="Обычный 2 2 4 2_1Б-03-01-М_07_2019 " xfId="2091"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 4 3 4" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 4 3 5" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 4 3 6" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 4 3 7" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 4 3_1Б-03-01-М_07_2019 " xfId="2104"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 4_1Б-03-01-М_07_2019 " xfId="2110"/>
+    <cellStyle name="Обычный 2 2 40" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 40 2" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 40 2 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 40 2 2 2" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 40 2 3" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 40 3" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 40 3 2" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 41" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 42" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 42 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 43" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 5" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 5 2 4" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 5 2 5" xfId="2132"/>
+    <cellStyle name="Обычный 2 2 5 2 6" xfId="2133"/>
+    <cellStyle name="Обычный 2 2 5 2 7" xfId="2134"/>
+    <cellStyle name="Обычный 2 2 5 2_1Б-03-01-М_07_2019 " xfId="2135"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2136"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2137"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2138"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="2139"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="2140"/>
+    <cellStyle name="Обычный 2 2 5_1Б-03-01-М_07_2019 " xfId="2141"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2142"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2143"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2144"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2145"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="2146"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="2147"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2148"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="2149"/>
+    <cellStyle name="Обычный 2 2 7 3" xfId="2150"/>
+    <cellStyle name="Обычный 2 2 7 4" xfId="2151"/>
+    <cellStyle name="Обычный 2 2 7 5" xfId="2152"/>
+    <cellStyle name="Обычный 2 2 7 6" xfId="2153"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2154"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2155"/>
+    <cellStyle name="Обычный 2 2_1Б-03-01-М_07_2019 " xfId="2156"/>
+    <cellStyle name="Обычный 2 20" xfId="2157"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2158"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2159"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2160"/>
+    <cellStyle name="Обычный 2 20 2 2 2 2" xfId="2161"/>
+    <cellStyle name="Обычный 2 20 2 2 2 3" xfId="2162"/>
+    <cellStyle name="Обычный 2 20 2 2 2 4" xfId="2163"/>
+    <cellStyle name="Обычный 2 20 2 2 2 5" xfId="2164"/>
+    <cellStyle name="Обычный 2 20 2 2 2 6" xfId="2165"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2166"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2" xfId="2167"/>
+    <cellStyle name="Обычный 2 20 2 2 3 3" xfId="2168"/>
+    <cellStyle name="Обычный 2 20 2 2 3 4" xfId="2169"/>
+    <cellStyle name="Обычный 2 20 2 2 3 5" xfId="2170"/>
+    <cellStyle name="Обычный 2 20 2 2 3 6" xfId="2171"/>
+    <cellStyle name="Обычный 2 20 2 2 4" xfId="2172"/>
+    <cellStyle name="Обычный 2 20 2 2 5" xfId="2173"/>
+    <cellStyle name="Обычный 2 20 2 2 6" xfId="2174"/>
+    <cellStyle name="Обычный 2 20 2 2 7" xfId="2175"/>
+    <cellStyle name="Обычный 2 20 2 2 8" xfId="2176"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2177"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2178"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="2179"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="2180"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="2181"/>
+    <cellStyle name="Обычный 2 20 2_1Б-03-01-М_07_2019 " xfId="2182"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2183"/>
+    <cellStyle name="Обычный 2 20 3 2" xfId="2184"/>
+    <cellStyle name="Обычный 2 20 3 3" xfId="2185"/>
+    <cellStyle name="Обычный 2 20 3 4" xfId="2186"/>
+    <cellStyle name="Обычный 2 20 3 5" xfId="2187"/>
+    <cellStyle name="Обычный 2 20 3 6" xfId="2188"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2189"/>
+    <cellStyle name="Обычный 2 20 4 2" xfId="2190"/>
+    <cellStyle name="Обычный 2 20 4 3" xfId="2191"/>
+    <cellStyle name="Обычный 2 20 4 4" xfId="2192"/>
+    <cellStyle name="Обычный 2 20 4 5" xfId="2193"/>
+    <cellStyle name="Обычный 2 20 4 6" xfId="2194"/>
+    <cellStyle name="Обычный 2 20 5" xfId="2195"/>
+    <cellStyle name="Обычный 2 20 6" xfId="2196"/>
+    <cellStyle name="Обычный 2 20 7" xfId="2197"/>
+    <cellStyle name="Обычный 2 20 8" xfId="2198"/>
+    <cellStyle name="Обычный 2 20 9" xfId="2199"/>
+    <cellStyle name="Обычный 2 21" xfId="2200"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2201"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="2202"/>
+    <cellStyle name="Обычный 2 21 2 3" xfId="2203"/>
+    <cellStyle name="Обычный 2 21 2 4" xfId="2204"/>
+    <cellStyle name="Обычный 2 21 2 5" xfId="2205"/>
+    <cellStyle name="Обычный 2 21 2 6" xfId="2206"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2207"/>
+    <cellStyle name="Обычный 2 21 3 2" xfId="2208"/>
+    <cellStyle name="Обычный 2 21 3 3" xfId="2209"/>
+    <cellStyle name="Обычный 2 21 3 4" xfId="2210"/>
+    <cellStyle name="Обычный 2 21 3 5" xfId="2211"/>
+    <cellStyle name="Обычный 2 21 3 6" xfId="2212"/>
+    <cellStyle name="Обычный 2 21 4" xfId="2213"/>
+    <cellStyle name="Обычный 2 21 5" xfId="2214"/>
+    <cellStyle name="Обычный 2 21 6" xfId="2215"/>
+    <cellStyle name="Обычный 2 21 7" xfId="2216"/>
+    <cellStyle name="Обычный 2 21 8" xfId="2217"/>
+    <cellStyle name="Обычный 2 22" xfId="2218"/>
+    <cellStyle name="Обычный 2 22 2" xfId="2219"/>
+    <cellStyle name="Обычный 2 22 3" xfId="2220"/>
+    <cellStyle name="Обычный 2 22 4" xfId="2221"/>
+    <cellStyle name="Обычный 2 22 5" xfId="2222"/>
+    <cellStyle name="Обычный 2 22 6" xfId="2223"/>
+    <cellStyle name="Обычный 2 23" xfId="2224"/>
+    <cellStyle name="Обычный 2 23 2" xfId="2225"/>
+    <cellStyle name="Обычный 2 23 3" xfId="2226"/>
+    <cellStyle name="Обычный 2 23 4" xfId="2227"/>
+    <cellStyle name="Обычный 2 23 5" xfId="2228"/>
+    <cellStyle name="Обычный 2 23 6" xfId="2229"/>
+    <cellStyle name="Обычный 2 24" xfId="2230"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2231"/>
+    <cellStyle name="Обычный 2 24 3" xfId="2232"/>
+    <cellStyle name="Обычный 2 24 4" xfId="2233"/>
+    <cellStyle name="Обычный 2 24 5" xfId="2234"/>
+    <cellStyle name="Обычный 2 24 6" xfId="2235"/>
+    <cellStyle name="Обычный 2 25" xfId="2236"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2237"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2238"/>
+    <cellStyle name="Обычный 2 25 4" xfId="2239"/>
+    <cellStyle name="Обычный 2 25 5" xfId="2240"/>
+    <cellStyle name="Обычный 2 25 6" xfId="2241"/>
+    <cellStyle name="Обычный 2 26" xfId="2242"/>
+    <cellStyle name="Обычный 2 27" xfId="2243"/>
+    <cellStyle name="Обычный 2 28" xfId="2244"/>
+    <cellStyle name="Обычный 2 29" xfId="2245"/>
+    <cellStyle name="Обычный 2 3" xfId="2246"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2247"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="2248"/>
+    <cellStyle name="Обычный 2 3 2 3" xfId="2249"/>
+    <cellStyle name="Обычный 2 3 2 4" xfId="2250"/>
+    <cellStyle name="Обычный 2 3 2 5" xfId="2251"/>
+    <cellStyle name="Обычный 2 3 2 6" xfId="2252"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2253"/>
+    <cellStyle name="Обычный 2 3 4" xfId="2254"/>
+    <cellStyle name="Обычный 2 3 5" xfId="2255"/>
+    <cellStyle name="Обычный 2 3 6" xfId="2256"/>
+    <cellStyle name="Обычный 2 3 7" xfId="2257"/>
+    <cellStyle name="Обычный 2 3_1Б-03-01-М_07_2019 " xfId="2258"/>
+    <cellStyle name="Обычный 2 30" xfId="2259"/>
+    <cellStyle name="Обычный 2 31" xfId="2260"/>
+    <cellStyle name="Обычный 2 32" xfId="2261"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2262"/>
+    <cellStyle name="Обычный 2 32 2 2" xfId="2263"/>
+    <cellStyle name="Обычный 2 32 2 2 2" xfId="2264"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2" xfId="2265"/>
+    <cellStyle name="Обычный 2 32 2 2 2 2 2" xfId="2266"/>
+    <cellStyle name="Обычный 2 32 2 2 2 3" xfId="2267"/>
+    <cellStyle name="Обычный 2 32 2 2 3" xfId="2268"/>
+    <cellStyle name="Обычный 2 32 2 2 3 2" xfId="2269"/>
+    <cellStyle name="Обычный 2 32 2 3" xfId="2270"/>
+    <cellStyle name="Обычный 2 32 2 4" xfId="2271"/>
+    <cellStyle name="Обычный 2 32 2 4 2" xfId="2272"/>
+    <cellStyle name="Обычный 2 32 2 5" xfId="2273"/>
+    <cellStyle name="Обычный 2 32 3" xfId="2274"/>
+    <cellStyle name="Обычный 2 32 3 2" xfId="2275"/>
+    <cellStyle name="Обычный 2 32 3 2 2" xfId="2276"/>
+    <cellStyle name="Обычный 2 32 3 2 2 2" xfId="2277"/>
+    <cellStyle name="Обычный 2 32 3 2 3" xfId="2278"/>
+    <cellStyle name="Обычный 2 32 3 3" xfId="2279"/>
+    <cellStyle name="Обычный 2 32 3 3 2" xfId="2280"/>
+    <cellStyle name="Обычный 2 32 4" xfId="2281"/>
+    <cellStyle name="Обычный 2 32 4 2" xfId="2282"/>
+    <cellStyle name="Обычный 2 32 5" xfId="2283"/>
+    <cellStyle name="Обычный 2 33" xfId="2284"/>
+    <cellStyle name="Обычный 2 34" xfId="2285"/>
+    <cellStyle name="Обычный 2 35" xfId="2286"/>
+    <cellStyle name="Обычный 2 36" xfId="2287"/>
+    <cellStyle name="Обычный 2 37" xfId="2288"/>
+    <cellStyle name="Обычный 2 37 2" xfId="2289"/>
+    <cellStyle name="Обычный 2 37 2 2" xfId="2290"/>
+    <cellStyle name="Обычный 2 37 2 2 2" xfId="2291"/>
+    <cellStyle name="Обычный 2 37 2 2 2 2" xfId="2292"/>
+    <cellStyle name="Обычный 2 37 2 3" xfId="2293"/>
+    <cellStyle name="Обычный 2 37 3" xfId="2294"/>
+    <cellStyle name="Обычный 2 37 3 2" xfId="2295"/>
+    <cellStyle name="Обычный 2 38" xfId="2296"/>
+    <cellStyle name="Обычный 2 39" xfId="2297"/>
+    <cellStyle name="Обычный 2 39 2" xfId="2298"/>
+    <cellStyle name="Обычный 2 39 2 2" xfId="2299"/>
+    <cellStyle name="Обычный 2 39 2 2 2" xfId="2300"/>
+    <cellStyle name="Обычный 2 39 2 2 2 2" xfId="2301"/>
+    <cellStyle name="Обычный 2 39 2 2 2 2 2" xfId="2302"/>
+    <cellStyle name="Обычный 2 39 2 2 2 3" xfId="2303"/>
+    <cellStyle name="Обычный 2 39 2 2 3" xfId="2304"/>
+    <cellStyle name="Обычный 2 39 2 2 3 2" xfId="2305"/>
+    <cellStyle name="Обычный 2 39 2 3" xfId="2306"/>
+    <cellStyle name="Обычный 2 39 2 4" xfId="2307"/>
+    <cellStyle name="Обычный 2 39 2 4 2" xfId="2308"/>
+    <cellStyle name="Обычный 2 39 2 5" xfId="2309"/>
+    <cellStyle name="Обычный 2 39 3" xfId="2310"/>
+    <cellStyle name="Обычный 2 39 3 2" xfId="2311"/>
+    <cellStyle name="Обычный 2 39 3 2 2" xfId="2312"/>
+    <cellStyle name="Обычный 2 39 3 2 2 2" xfId="2313"/>
+    <cellStyle name="Обычный 2 39 3 2 3" xfId="2314"/>
+    <cellStyle name="Обычный 2 39 3 3" xfId="2315"/>
+    <cellStyle name="Обычный 2 39 3 3 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 39 4" xfId="2317"/>
+    <cellStyle name="Обычный 2 39 4 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 39 5" xfId="2319"/>
+    <cellStyle name="Обычный 2 4" xfId="2320"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2321"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2322"/>
+    <cellStyle name="Обычный 2 4 2 3" xfId="2323"/>
+    <cellStyle name="Обычный 2 4 2 4" xfId="2324"/>
+    <cellStyle name="Обычный 2 4 2 5" xfId="2325"/>
+    <cellStyle name="Обычный 2 4 2 6" xfId="2326"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2327"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2328"/>
+    <cellStyle name="Обычный 2 4 5" xfId="2329"/>
+    <cellStyle name="Обычный 2 4 6" xfId="2330"/>
+    <cellStyle name="Обычный 2 4 7" xfId="2331"/>
+    <cellStyle name="Обычный 2 40" xfId="2332"/>
+    <cellStyle name="Обычный 2 41" xfId="2333"/>
+    <cellStyle name="Обычный 2 41 2" xfId="2334"/>
+    <cellStyle name="Обычный 2 41 2 2" xfId="2335"/>
+    <cellStyle name="Обычный 2 41 2 2 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 41 2 3" xfId="2337"/>
+    <cellStyle name="Обычный 2 41 3" xfId="2338"/>
+    <cellStyle name="Обычный 2 41 3 2" xfId="2339"/>
+    <cellStyle name="Обычный 2 42" xfId="2340"/>
+    <cellStyle name="Обычный 2 43" xfId="2341"/>
+    <cellStyle name="Обычный 2 44" xfId="2342"/>
+    <cellStyle name="Обычный 2 45" xfId="2343"/>
+    <cellStyle name="Обычный 2 45 2" xfId="2344"/>
+    <cellStyle name="Обычный 2 45 2 2" xfId="2345"/>
+    <cellStyle name="Обычный 2 45 2 2 2" xfId="2346"/>
+    <cellStyle name="Обычный 2 45 2 2 2 2" xfId="2347"/>
+    <cellStyle name="Обычный 2 45 2 2 2 2 2" xfId="2348"/>
+    <cellStyle name="Обычный 2 45 2 2 3" xfId="2349"/>
+    <cellStyle name="Обычный 2 45 2 3" xfId="2350"/>
+    <cellStyle name="Обычный 2 45 2 3 2" xfId="2351"/>
+    <cellStyle name="Обычный 2 45 3" xfId="2352"/>
+    <cellStyle name="Обычный 2 45 3 2" xfId="2353"/>
+    <cellStyle name="Обычный 2 45 3 2 2" xfId="2354"/>
+    <cellStyle name="Обычный 2 45 4" xfId="2355"/>
+    <cellStyle name="Обычный 2 46" xfId="2356"/>
+    <cellStyle name="Обычный 2 46 2" xfId="2357"/>
+    <cellStyle name="Обычный 2 46 2 2" xfId="2358"/>
+    <cellStyle name="Обычный 2 46 2 2 2" xfId="2359"/>
+    <cellStyle name="Обычный 2 46 3" xfId="2360"/>
+    <cellStyle name="Обычный 2 47" xfId="2361"/>
+    <cellStyle name="Обычный 2 48" xfId="2362"/>
+    <cellStyle name="Обычный 2 48 2" xfId="2363"/>
+    <cellStyle name="Обычный 2 48 2 2" xfId="2364"/>
+    <cellStyle name="Обычный 2 48 2 2 2" xfId="2365"/>
+    <cellStyle name="Обычный 2 48 2 2 2 2" xfId="2366"/>
+    <cellStyle name="Обычный 2 48 2 2 2 2 2" xfId="2367"/>
+    <cellStyle name="Обычный 2 48 2 2 2 3" xfId="2368"/>
+    <cellStyle name="Обычный 2 48 2 2 3" xfId="2369"/>
+    <cellStyle name="Обычный 2 48 2 2 3 2" xfId="2370"/>
+    <cellStyle name="Обычный 2 48 2 3" xfId="2371"/>
+    <cellStyle name="Обычный 2 48 2 4" xfId="2372"/>
+    <cellStyle name="Обычный 2 48 2 4 2" xfId="2373"/>
+    <cellStyle name="Обычный 2 48 2 5" xfId="2374"/>
+    <cellStyle name="Обычный 2 48 3" xfId="2375"/>
+    <cellStyle name="Обычный 2 48 3 2" xfId="2376"/>
+    <cellStyle name="Обычный 2 48 3 2 2" xfId="2377"/>
+    <cellStyle name="Обычный 2 48 3 2 2 2" xfId="2378"/>
+    <cellStyle name="Обычный 2 48 3 2 3" xfId="2379"/>
+    <cellStyle name="Обычный 2 48 3 3" xfId="2380"/>
+    <cellStyle name="Обычный 2 48 3 3 2" xfId="2381"/>
+    <cellStyle name="Обычный 2 48 4" xfId="2382"/>
+    <cellStyle name="Обычный 2 48 4 2" xfId="2383"/>
+    <cellStyle name="Обычный 2 48 5" xfId="2384"/>
+    <cellStyle name="Обычный 2 49" xfId="2385"/>
+    <cellStyle name="Обычный 2 49 2" xfId="2386"/>
+    <cellStyle name="Обычный 2 49 2 2" xfId="2387"/>
+    <cellStyle name="Обычный 2 49 2 2 2" xfId="2388"/>
+    <cellStyle name="Обычный 2 49 2 3" xfId="2389"/>
+    <cellStyle name="Обычный 2 49 3" xfId="2390"/>
+    <cellStyle name="Обычный 2 49 3 2" xfId="2391"/>
+    <cellStyle name="Обычный 2 5" xfId="2392"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2393"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="2394"/>
+    <cellStyle name="Обычный 2 5 2 3" xfId="2395"/>
+    <cellStyle name="Обычный 2 5 2 4" xfId="2396"/>
+    <cellStyle name="Обычный 2 5 2 5" xfId="2397"/>
+    <cellStyle name="Обычный 2 5 2 6" xfId="2398"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2399"/>
+    <cellStyle name="Обычный 2 5 4" xfId="2400"/>
+    <cellStyle name="Обычный 2 5 5" xfId="2401"/>
+    <cellStyle name="Обычный 2 5 6" xfId="2402"/>
+    <cellStyle name="Обычный 2 5 7" xfId="2403"/>
+    <cellStyle name="Обычный 2 50" xfId="2404"/>
+    <cellStyle name="Обычный 2 51" xfId="2405"/>
+    <cellStyle name="Обычный 2 52" xfId="2406"/>
+    <cellStyle name="Обычный 2 53" xfId="2407"/>
+    <cellStyle name="Обычный 2 53 2" xfId="2408"/>
+    <cellStyle name="Обычный 2 53 2 2" xfId="2409"/>
+    <cellStyle name="Обычный 2 53 2 2 2" xfId="2410"/>
+    <cellStyle name="Обычный 2 53 2 2 2 2" xfId="2411"/>
+    <cellStyle name="Обычный 2 53 2 3" xfId="2412"/>
+    <cellStyle name="Обычный 2 53 3" xfId="2413"/>
+    <cellStyle name="Обычный 2 53 3 2" xfId="2414"/>
+    <cellStyle name="Обычный 2 54" xfId="2415"/>
+    <cellStyle name="Обычный 2 54 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 54 2 2" xfId="2417"/>
+    <cellStyle name="Обычный 2 55" xfId="2418"/>
+    <cellStyle name="Обычный 2 55 2" xfId="2419"/>
+    <cellStyle name="Обычный 2 55 2 2" xfId="2420"/>
+    <cellStyle name="Обычный 2 55 2 2 2" xfId="2421"/>
+    <cellStyle name="Обычный 2 55 2 2 2 2" xfId="2422"/>
+    <cellStyle name="Обычный 2 55 2 2 2 2 2" xfId="2423"/>
+    <cellStyle name="Обычный 2 55 2 2 2 3" xfId="2424"/>
+    <cellStyle name="Обычный 2 55 2 2 3" xfId="2425"/>
+    <cellStyle name="Обычный 2 55 2 2 3 2" xfId="2426"/>
+    <cellStyle name="Обычный 2 55 2 3" xfId="2427"/>
+    <cellStyle name="Обычный 2 55 2 4" xfId="2428"/>
+    <cellStyle name="Обычный 2 55 2 4 2" xfId="2429"/>
+    <cellStyle name="Обычный 2 55 2 5" xfId="2430"/>
+    <cellStyle name="Обычный 2 55 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 55 3 2" xfId="2432"/>
+    <cellStyle name="Обычный 2 55 3 2 2" xfId="2433"/>
+    <cellStyle name="Обычный 2 55 3 2 2 2" xfId="2434"/>
+    <cellStyle name="Обычный 2 55 3 2 3" xfId="2435"/>
+    <cellStyle name="Обычный 2 55 3 3" xfId="2436"/>
+    <cellStyle name="Обычный 2 55 3 3 2" xfId="2437"/>
+    <cellStyle name="Обычный 2 55 4" xfId="2438"/>
+    <cellStyle name="Обычный 2 55 4 2" xfId="2439"/>
+    <cellStyle name="Обычный 2 55 5" xfId="2440"/>
+    <cellStyle name="Обычный 2 56" xfId="2441"/>
+    <cellStyle name="Обычный 2 56 2" xfId="2442"/>
+    <cellStyle name="Обычный 2 56 2 2" xfId="2443"/>
+    <cellStyle name="Обычный 2 56 2 2 2" xfId="2444"/>
+    <cellStyle name="Обычный 2 56 2 3" xfId="2445"/>
+    <cellStyle name="Обычный 2 56 3" xfId="2446"/>
+    <cellStyle name="Обычный 2 56 3 2" xfId="2447"/>
+    <cellStyle name="Обычный 2 57" xfId="2448"/>
+    <cellStyle name="Обычный 2 58" xfId="2449"/>
+    <cellStyle name="Обычный 2 59" xfId="2450"/>
+    <cellStyle name="Обычный 2 6" xfId="2451"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2452"/>
+    <cellStyle name="Обычный 2 6 3" xfId="2453"/>
+    <cellStyle name="Обычный 2 6 4" xfId="2454"/>
+    <cellStyle name="Обычный 2 6 5" xfId="2455"/>
+    <cellStyle name="Обычный 2 6 6" xfId="2456"/>
+    <cellStyle name="Обычный 2 7" xfId="2457"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2458"/>
+    <cellStyle name="Обычный 2 7 3" xfId="2459"/>
+    <cellStyle name="Обычный 2 7 4" xfId="2460"/>
+    <cellStyle name="Обычный 2 7 5" xfId="2461"/>
+    <cellStyle name="Обычный 2 7 6" xfId="2462"/>
+    <cellStyle name="Обычный 2 8" xfId="2463"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2464"/>
+    <cellStyle name="Обычный 2 8 3" xfId="2465"/>
+    <cellStyle name="Обычный 2 8 4" xfId="2466"/>
+    <cellStyle name="Обычный 2 8 5" xfId="2467"/>
+    <cellStyle name="Обычный 2 8 6" xfId="2468"/>
+    <cellStyle name="Обычный 2 9" xfId="2469"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2470"/>
+    <cellStyle name="Обычный 2 9 3" xfId="2471"/>
+    <cellStyle name="Обычный 2 9 4" xfId="2472"/>
+    <cellStyle name="Обычный 2 9 5" xfId="2473"/>
+    <cellStyle name="Обычный 2 9 6" xfId="2474"/>
+    <cellStyle name="Обычный 2_Б-17-09-Г_2019" xfId="2475"/>
+    <cellStyle name="Обычный 20 2" xfId="2476"/>
+    <cellStyle name="Обычный 20 3" xfId="2477"/>
+    <cellStyle name="Обычный 20 4" xfId="2478"/>
+    <cellStyle name="Обычный 206 2" xfId="2479"/>
+    <cellStyle name="Обычный 206 3" xfId="2480"/>
+    <cellStyle name="Обычный 206 4" xfId="2481"/>
+    <cellStyle name="Обычный 21 2" xfId="2482"/>
+    <cellStyle name="Обычный 21 3" xfId="2483"/>
+    <cellStyle name="Обычный 21 4" xfId="2484"/>
+    <cellStyle name="Обычный 212 2" xfId="2485"/>
+    <cellStyle name="Обычный 212 3" xfId="2486"/>
+    <cellStyle name="Обычный 212 4" xfId="2487"/>
+    <cellStyle name="Обычный 213 2" xfId="2488"/>
+    <cellStyle name="Обычный 213 3" xfId="2489"/>
+    <cellStyle name="Обычный 213 4" xfId="2490"/>
+    <cellStyle name="Обычный 214 2" xfId="2491"/>
+    <cellStyle name="Обычный 214 3" xfId="2492"/>
+    <cellStyle name="Обычный 214 4" xfId="2493"/>
+    <cellStyle name="Обычный 215 2" xfId="2494"/>
+    <cellStyle name="Обычный 215 3" xfId="2495"/>
+    <cellStyle name="Обычный 215 4" xfId="2496"/>
+    <cellStyle name="Обычный 216 2" xfId="2497"/>
+    <cellStyle name="Обычный 216 3" xfId="2498"/>
+    <cellStyle name="Обычный 216 4" xfId="2499"/>
+    <cellStyle name="Обычный 218 2" xfId="2500"/>
+    <cellStyle name="Обычный 218 3" xfId="2501"/>
+    <cellStyle name="Обычный 218 4" xfId="2502"/>
+    <cellStyle name="Обычный 219 2" xfId="2503"/>
+    <cellStyle name="Обычный 219 3" xfId="2504"/>
+    <cellStyle name="Обычный 219 4" xfId="2505"/>
+    <cellStyle name="Обычный 220 2" xfId="2506"/>
+    <cellStyle name="Обычный 220 3" xfId="2507"/>
+    <cellStyle name="Обычный 220 4" xfId="2508"/>
+    <cellStyle name="Обычный 221 2" xfId="2509"/>
+    <cellStyle name="Обычный 221 3" xfId="2510"/>
+    <cellStyle name="Обычный 221 4" xfId="2511"/>
+    <cellStyle name="Обычный 222 2" xfId="2512"/>
+    <cellStyle name="Обычный 222 3" xfId="2513"/>
+    <cellStyle name="Обычный 222 4" xfId="2514"/>
+    <cellStyle name="Обычный 223 2" xfId="2515"/>
+    <cellStyle name="Обычный 223 3" xfId="2516"/>
+    <cellStyle name="Обычный 223 4" xfId="2517"/>
+    <cellStyle name="Обычный 224 2" xfId="2518"/>
+    <cellStyle name="Обычный 224 3" xfId="2519"/>
+    <cellStyle name="Обычный 224 4" xfId="2520"/>
+    <cellStyle name="Обычный 225 2" xfId="2521"/>
+    <cellStyle name="Обычный 225 3" xfId="2522"/>
+    <cellStyle name="Обычный 225 4" xfId="2523"/>
+    <cellStyle name="Обычный 226 2" xfId="2524"/>
+    <cellStyle name="Обычный 226 3" xfId="2525"/>
+    <cellStyle name="Обычный 226 4" xfId="2526"/>
+    <cellStyle name="Обычный 227 2" xfId="2527"/>
+    <cellStyle name="Обычный 227 3" xfId="2528"/>
+    <cellStyle name="Обычный 227 4" xfId="2529"/>
+    <cellStyle name="Обычный 228 2" xfId="2530"/>
+    <cellStyle name="Обычный 228 3" xfId="2531"/>
+    <cellStyle name="Обычный 228 4" xfId="2532"/>
+    <cellStyle name="Обычный 229 2" xfId="2533"/>
+    <cellStyle name="Обычный 229 3" xfId="2534"/>
+    <cellStyle name="Обычный 229 4" xfId="2535"/>
+    <cellStyle name="Обычный 231 2" xfId="2536"/>
+    <cellStyle name="Обычный 231 3" xfId="2537"/>
+    <cellStyle name="Обычный 231 4" xfId="2538"/>
+    <cellStyle name="Обычный 232 2" xfId="2539"/>
+    <cellStyle name="Обычный 232 3" xfId="2540"/>
+    <cellStyle name="Обычный 232 4" xfId="2541"/>
+    <cellStyle name="Обычный 233 2" xfId="2542"/>
+    <cellStyle name="Обычный 233 3" xfId="2543"/>
+    <cellStyle name="Обычный 233 4" xfId="2544"/>
+    <cellStyle name="Обычный 256" xfId="2545"/>
+    <cellStyle name="Обычный 3" xfId="2546"/>
+    <cellStyle name="Обычный 3 10" xfId="2547"/>
+    <cellStyle name="Обычный 3 10 2" xfId="2548"/>
+    <cellStyle name="Обычный 3 10 3" xfId="2549"/>
+    <cellStyle name="Обычный 3 10 4" xfId="2550"/>
+    <cellStyle name="Обычный 3 10 5" xfId="2551"/>
+    <cellStyle name="Обычный 3 10 6" xfId="2552"/>
+    <cellStyle name="Обычный 3 11" xfId="2553"/>
+    <cellStyle name="Обычный 3 11 2" xfId="2554"/>
+    <cellStyle name="Обычный 3 11 3" xfId="2555"/>
+    <cellStyle name="Обычный 3 11 4" xfId="2556"/>
+    <cellStyle name="Обычный 3 11 5" xfId="2557"/>
+    <cellStyle name="Обычный 3 11 6" xfId="2558"/>
+    <cellStyle name="Обычный 3 12" xfId="2559"/>
+    <cellStyle name="Обычный 3 12 2" xfId="2560"/>
+    <cellStyle name="Обычный 3 12 3" xfId="2561"/>
+    <cellStyle name="Обычный 3 12 4" xfId="2562"/>
+    <cellStyle name="Обычный 3 12 5" xfId="2563"/>
+    <cellStyle name="Обычный 3 12 6" xfId="2564"/>
+    <cellStyle name="Обычный 3 13" xfId="2565"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2566"/>
+    <cellStyle name="Обычный 3 13 2 2" xfId="2567"/>
+    <cellStyle name="Обычный 3 13 2 3" xfId="2568"/>
+    <cellStyle name="Обычный 3 13 2 4" xfId="2569"/>
+    <cellStyle name="Обычный 3 13 2 5" xfId="2570"/>
+    <cellStyle name="Обычный 3 13 2 6" xfId="2571"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2572"/>
+    <cellStyle name="Обычный 3 13 3 2" xfId="2573"/>
+    <cellStyle name="Обычный 3 13 3 3" xfId="2574"/>
+    <cellStyle name="Обычный 3 13 3 4" xfId="2575"/>
+    <cellStyle name="Обычный 3 13 3 5" xfId="2576"/>
+    <cellStyle name="Обычный 3 13 3 6" xfId="2577"/>
+    <cellStyle name="Обычный 3 13 4" xfId="2578"/>
+    <cellStyle name="Обычный 3 13 5" xfId="2579"/>
+    <cellStyle name="Обычный 3 13 6" xfId="2580"/>
+    <cellStyle name="Обычный 3 13 7" xfId="2581"/>
+    <cellStyle name="Обычный 3 13 8" xfId="2582"/>
+    <cellStyle name="Обычный 3 14" xfId="2583"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2584"/>
+    <cellStyle name="Обычный 3 14 2 2" xfId="2585"/>
+    <cellStyle name="Обычный 3 14 2 3" xfId="2586"/>
+    <cellStyle name="Обычный 3 14 2 4" xfId="2587"/>
+    <cellStyle name="Обычный 3 14 2 5" xfId="2588"/>
+    <cellStyle name="Обычный 3 14 2 6" xfId="2589"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2590"/>
+    <cellStyle name="Обычный 3 14 3 2" xfId="2591"/>
+    <cellStyle name="Обычный 3 14 3 3" xfId="2592"/>
+    <cellStyle name="Обычный 3 14 3 4" xfId="2593"/>
+    <cellStyle name="Обычный 3 14 3 5" xfId="2594"/>
+    <cellStyle name="Обычный 3 14 3 6" xfId="2595"/>
+    <cellStyle name="Обычный 3 14 4" xfId="2596"/>
+    <cellStyle name="Обычный 3 14 5" xfId="2597"/>
+    <cellStyle name="Обычный 3 14 6" xfId="2598"/>
+    <cellStyle name="Обычный 3 14 7" xfId="2599"/>
+    <cellStyle name="Обычный 3 14 8" xfId="2600"/>
+    <cellStyle name="Обычный 3 15" xfId="2601"/>
+    <cellStyle name="Обычный 3 15 2" xfId="2602"/>
+    <cellStyle name="Обычный 3 15 3" xfId="2603"/>
+    <cellStyle name="Обычный 3 15 4" xfId="2604"/>
+    <cellStyle name="Обычный 3 15 5" xfId="2605"/>
+    <cellStyle name="Обычный 3 15 6" xfId="2606"/>
+    <cellStyle name="Обычный 3 16" xfId="2607"/>
+    <cellStyle name="Обычный 3 17" xfId="2608"/>
+    <cellStyle name="Обычный 3 18" xfId="2609"/>
+    <cellStyle name="Обычный 3 19" xfId="2610"/>
+    <cellStyle name="Обычный 3 2" xfId="2611"/>
+    <cellStyle name="Обычный 3 2 2" xfId="2612"/>
+    <cellStyle name="Обычный 3 2 3" xfId="2613"/>
+    <cellStyle name="Обычный 3 2 4" xfId="2614"/>
+    <cellStyle name="Обычный 3 2 5" xfId="2615"/>
+    <cellStyle name="Обычный 3 2 6" xfId="2616"/>
+    <cellStyle name="Обычный 3 20" xfId="2617"/>
+    <cellStyle name="Обычный 3 3" xfId="2618"/>
+    <cellStyle name="Обычный 3 3 2" xfId="2619"/>
+    <cellStyle name="Обычный 3 3 3" xfId="2620"/>
+    <cellStyle name="Обычный 3 3 4" xfId="2621"/>
+    <cellStyle name="Обычный 3 3 5" xfId="2622"/>
+    <cellStyle name="Обычный 3 3 6" xfId="2623"/>
+    <cellStyle name="Обычный 3 4" xfId="2624"/>
+    <cellStyle name="Обычный 3 4 2" xfId="2625"/>
+    <cellStyle name="Обычный 3 4 3" xfId="2626"/>
+    <cellStyle name="Обычный 3 4 4" xfId="2627"/>
+    <cellStyle name="Обычный 3 4 5" xfId="2628"/>
+    <cellStyle name="Обычный 3 4 6" xfId="2629"/>
+    <cellStyle name="Обычный 3 5" xfId="2630"/>
+    <cellStyle name="Обычный 3 5 2" xfId="2631"/>
+    <cellStyle name="Обычный 3 5 3" xfId="2632"/>
+    <cellStyle name="Обычный 3 5 4" xfId="2633"/>
+    <cellStyle name="Обычный 3 5 5" xfId="2634"/>
+    <cellStyle name="Обычный 3 5 6" xfId="2635"/>
+    <cellStyle name="Обычный 3 6" xfId="2636"/>
+    <cellStyle name="Обычный 3 6 2" xfId="2637"/>
+    <cellStyle name="Обычный 3 6 3" xfId="2638"/>
+    <cellStyle name="Обычный 3 6 4" xfId="2639"/>
+    <cellStyle name="Обычный 3 6 5" xfId="2640"/>
+    <cellStyle name="Обычный 3 6 6" xfId="2641"/>
+    <cellStyle name="Обычный 3 7" xfId="2642"/>
+    <cellStyle name="Обычный 3 7 2" xfId="2643"/>
+    <cellStyle name="Обычный 3 7 3" xfId="2644"/>
+    <cellStyle name="Обычный 3 7 4" xfId="2645"/>
+    <cellStyle name="Обычный 3 7 5" xfId="2646"/>
+    <cellStyle name="Обычный 3 7 6" xfId="2647"/>
+    <cellStyle name="Обычный 3 8" xfId="2648"/>
+    <cellStyle name="Обычный 3 8 2" xfId="2649"/>
+    <cellStyle name="Обычный 3 8 3" xfId="2650"/>
+    <cellStyle name="Обычный 3 8 4" xfId="2651"/>
+    <cellStyle name="Обычный 3 8 5" xfId="2652"/>
+    <cellStyle name="Обычный 3 8 6" xfId="2653"/>
+    <cellStyle name="Обычный 3 9" xfId="2654"/>
+    <cellStyle name="Обычный 3 9 2" xfId="2655"/>
+    <cellStyle name="Обычный 3 9 3" xfId="2656"/>
+    <cellStyle name="Обычный 3 9 4" xfId="2657"/>
+    <cellStyle name="Обычный 3 9 5" xfId="2658"/>
+    <cellStyle name="Обычный 3 9 6" xfId="2659"/>
+    <cellStyle name="Обычный 3_Б-17-10-Г_2019" xfId="2660"/>
+    <cellStyle name="Обычный 30 2" xfId="2661"/>
+    <cellStyle name="Обычный 4" xfId="2662"/>
+    <cellStyle name="Обычный 4 10" xfId="2663"/>
+    <cellStyle name="Обычный 4 10 2" xfId="2664"/>
+    <cellStyle name="Обычный 4 10 3" xfId="2665"/>
+    <cellStyle name="Обычный 4 10 4" xfId="2666"/>
+    <cellStyle name="Обычный 4 10 5" xfId="2667"/>
+    <cellStyle name="Обычный 4 10 6" xfId="2668"/>
+    <cellStyle name="Обычный 4 11" xfId="2669"/>
+    <cellStyle name="Обычный 4 12" xfId="2670"/>
+    <cellStyle name="Обычный 4 13" xfId="2671"/>
+    <cellStyle name="Обычный 4 14" xfId="2672"/>
+    <cellStyle name="Обычный 4 15" xfId="2673"/>
+    <cellStyle name="Обычный 4 2" xfId="2674"/>
+    <cellStyle name="Обычный 4 2 2" xfId="2675"/>
+    <cellStyle name="Обычный 4 2 3" xfId="2676"/>
+    <cellStyle name="Обычный 4 2 4" xfId="2677"/>
+    <cellStyle name="Обычный 4 2 5" xfId="2678"/>
+    <cellStyle name="Обычный 4 2 6" xfId="2679"/>
+    <cellStyle name="Обычный 4 3" xfId="2680"/>
+    <cellStyle name="Обычный 4 3 2" xfId="2681"/>
+    <cellStyle name="Обычный 4 3 3" xfId="2682"/>
+    <cellStyle name="Обычный 4 3 4" xfId="2683"/>
+    <cellStyle name="Обычный 4 3 5" xfId="2684"/>
+    <cellStyle name="Обычный 4 3 6" xfId="2685"/>
+    <cellStyle name="Обычный 4 4" xfId="2686"/>
+    <cellStyle name="Обычный 4 4 2" xfId="2687"/>
+    <cellStyle name="Обычный 4 4 3" xfId="2688"/>
+    <cellStyle name="Обычный 4 4 4" xfId="2689"/>
+    <cellStyle name="Обычный 4 4 5" xfId="2690"/>
+    <cellStyle name="Обычный 4 4 6" xfId="2691"/>
+    <cellStyle name="Обычный 4 5" xfId="2692"/>
+    <cellStyle name="Обычный 4 5 2" xfId="2693"/>
+    <cellStyle name="Обычный 4 5 3" xfId="2694"/>
+    <cellStyle name="Обычный 4 5 4" xfId="2695"/>
+    <cellStyle name="Обычный 4 5 5" xfId="2696"/>
+    <cellStyle name="Обычный 4 5 6" xfId="2697"/>
+    <cellStyle name="Обычный 4 6" xfId="2698"/>
+    <cellStyle name="Обычный 4 6 2" xfId="2699"/>
+    <cellStyle name="Обычный 4 6 3" xfId="2700"/>
+    <cellStyle name="Обычный 4 6 4" xfId="2701"/>
+    <cellStyle name="Обычный 4 6 5" xfId="2702"/>
+    <cellStyle name="Обычный 4 6 6" xfId="2703"/>
+    <cellStyle name="Обычный 4 7" xfId="2704"/>
+    <cellStyle name="Обычный 4 7 2" xfId="2705"/>
+    <cellStyle name="Обычный 4 7 3" xfId="2706"/>
+    <cellStyle name="Обычный 4 7 4" xfId="2707"/>
+    <cellStyle name="Обычный 4 7 5" xfId="2708"/>
+    <cellStyle name="Обычный 4 7 6" xfId="2709"/>
+    <cellStyle name="Обычный 4 8" xfId="2710"/>
+    <cellStyle name="Обычный 4 8 2" xfId="2711"/>
+    <cellStyle name="Обычный 4 8 3" xfId="2712"/>
+    <cellStyle name="Обычный 4 8 4" xfId="2713"/>
+    <cellStyle name="Обычный 4 8 5" xfId="2714"/>
+    <cellStyle name="Обычный 4 8 6" xfId="2715"/>
+    <cellStyle name="Обычный 4 9" xfId="2716"/>
+    <cellStyle name="Обычный 4 9 2" xfId="2717"/>
+    <cellStyle name="Обычный 4 9 2 2" xfId="2718"/>
+    <cellStyle name="Обычный 4 9 2 3" xfId="2719"/>
+    <cellStyle name="Обычный 4 9 2 4" xfId="2720"/>
+    <cellStyle name="Обычный 4 9 2 5" xfId="2721"/>
+    <cellStyle name="Обычный 4 9 2 6" xfId="2722"/>
+    <cellStyle name="Обычный 4 9 3" xfId="2723"/>
+    <cellStyle name="Обычный 4 9 3 2" xfId="2724"/>
+    <cellStyle name="Обычный 4 9 3 3" xfId="2725"/>
+    <cellStyle name="Обычный 4 9 3 4" xfId="2726"/>
+    <cellStyle name="Обычный 4 9 3 5" xfId="2727"/>
+    <cellStyle name="Обычный 4 9 3 6" xfId="2728"/>
+    <cellStyle name="Обычный 4 9 4" xfId="2729"/>
+    <cellStyle name="Обычный 4 9 5" xfId="2730"/>
+    <cellStyle name="Обычный 4 9 6" xfId="2731"/>
+    <cellStyle name="Обычный 4 9 7" xfId="2732"/>
+    <cellStyle name="Обычный 4 9 8" xfId="2733"/>
+    <cellStyle name="Обычный 5" xfId="2734"/>
+    <cellStyle name="Обычный 5 10" xfId="2735"/>
+    <cellStyle name="Обычный 5 11" xfId="2736"/>
+    <cellStyle name="Обычный 5 12" xfId="2737"/>
+    <cellStyle name="Обычный 5 13" xfId="2738"/>
+    <cellStyle name="Обычный 5 14" xfId="2739"/>
+    <cellStyle name="Обычный 5 15" xfId="2740"/>
+    <cellStyle name="Обычный 5 16" xfId="2741"/>
+    <cellStyle name="Обычный 5 17" xfId="2742"/>
+    <cellStyle name="Обычный 5 18" xfId="2743"/>
+    <cellStyle name="Обычный 5 19" xfId="2744"/>
+    <cellStyle name="Обычный 5 2" xfId="2745"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2746"/>
+    <cellStyle name="Обычный 5 2 3" xfId="2747"/>
+    <cellStyle name="Обычный 5 2 4" xfId="2748"/>
+    <cellStyle name="Обычный 5 2 5" xfId="2749"/>
+    <cellStyle name="Обычный 5 2 6" xfId="2750"/>
+    <cellStyle name="Обычный 5 20" xfId="2751"/>
+    <cellStyle name="Обычный 5 21" xfId="2752"/>
+    <cellStyle name="Обычный 5 22" xfId="2753"/>
+    <cellStyle name="Обычный 5 3" xfId="2754"/>
+    <cellStyle name="Обычный 5 3 2" xfId="2755"/>
+    <cellStyle name="Обычный 5 3 3" xfId="2756"/>
+    <cellStyle name="Обычный 5 3 4" xfId="2757"/>
+    <cellStyle name="Обычный 5 3 5" xfId="2758"/>
+    <cellStyle name="Обычный 5 3 6" xfId="2759"/>
+    <cellStyle name="Обычный 5 4" xfId="2760"/>
+    <cellStyle name="Обычный 5 4 2" xfId="2761"/>
+    <cellStyle name="Обычный 5 4 3" xfId="2762"/>
+    <cellStyle name="Обычный 5 4 4" xfId="2763"/>
+    <cellStyle name="Обычный 5 4 5" xfId="2764"/>
+    <cellStyle name="Обычный 5 4 6" xfId="2765"/>
+    <cellStyle name="Обычный 5 5" xfId="2766"/>
+    <cellStyle name="Обычный 5 5 2" xfId="2767"/>
+    <cellStyle name="Обычный 5 5 3" xfId="2768"/>
+    <cellStyle name="Обычный 5 5 4" xfId="2769"/>
+    <cellStyle name="Обычный 5 5 5" xfId="2770"/>
+    <cellStyle name="Обычный 5 5 6" xfId="2771"/>
+    <cellStyle name="Обычный 5 6" xfId="2772"/>
+    <cellStyle name="Обычный 5 6 2" xfId="2773"/>
+    <cellStyle name="Обычный 5 6 2 2" xfId="2774"/>
+    <cellStyle name="Обычный 5 6 2 2 2" xfId="2775"/>
+    <cellStyle name="Обычный 5 6 2 2 2 2" xfId="2776"/>
+    <cellStyle name="Обычный 5 6 2 2 3" xfId="2777"/>
+    <cellStyle name="Обычный 5 6 2 3" xfId="2778"/>
+    <cellStyle name="Обычный 5 6 2 3 2" xfId="2779"/>
+    <cellStyle name="Обычный 5 6 3" xfId="2780"/>
+    <cellStyle name="Обычный 5 6 4" xfId="2781"/>
+    <cellStyle name="Обычный 5 6 4 2" xfId="2782"/>
+    <cellStyle name="Обычный 5 6 5" xfId="2783"/>
+    <cellStyle name="Обычный 5 7" xfId="2784"/>
+    <cellStyle name="Обычный 5 8" xfId="2785"/>
+    <cellStyle name="Обычный 5 9" xfId="2786"/>
+    <cellStyle name="Обычный 50 2" xfId="2787"/>
+    <cellStyle name="Обычный 57 2" xfId="2788"/>
+    <cellStyle name="Обычный 58 2" xfId="2789"/>
+    <cellStyle name="Обычный 59 2" xfId="2790"/>
+    <cellStyle name="Обычный 6" xfId="2791"/>
+    <cellStyle name="Обычный 6 10" xfId="2792"/>
+    <cellStyle name="Обычный 6 11" xfId="2793"/>
+    <cellStyle name="Обычный 6 12" xfId="2794"/>
+    <cellStyle name="Обычный 6 13" xfId="2795"/>
+    <cellStyle name="Обычный 6 14" xfId="2796"/>
+    <cellStyle name="Обычный 6 15" xfId="2797"/>
+    <cellStyle name="Обычный 6 16" xfId="2798"/>
+    <cellStyle name="Обычный 6 17" xfId="2799"/>
+    <cellStyle name="Обычный 6 2" xfId="2800"/>
+    <cellStyle name="Обычный 6 2 2" xfId="2801"/>
+    <cellStyle name="Обычный 6 2 3" xfId="2802"/>
+    <cellStyle name="Обычный 6 2 4" xfId="2803"/>
+    <cellStyle name="Обычный 6 2 5" xfId="2804"/>
+    <cellStyle name="Обычный 6 2 6" xfId="2805"/>
+    <cellStyle name="Обычный 6 3" xfId="2806"/>
+    <cellStyle name="Обычный 6 3 2" xfId="2807"/>
+    <cellStyle name="Обычный 6 3 3" xfId="2808"/>
+    <cellStyle name="Обычный 6 3 4" xfId="2809"/>
+    <cellStyle name="Обычный 6 3 5" xfId="2810"/>
+    <cellStyle name="Обычный 6 3 6" xfId="2811"/>
+    <cellStyle name="Обычный 6 4" xfId="2812"/>
+    <cellStyle name="Обычный 6 5" xfId="2813"/>
+    <cellStyle name="Обычный 6 6" xfId="2814"/>
+    <cellStyle name="Обычный 6 7" xfId="2815"/>
+    <cellStyle name="Обычный 6 8" xfId="2816"/>
+    <cellStyle name="Обычный 6 9" xfId="2817"/>
+    <cellStyle name="Обычный 60 2" xfId="2818"/>
+    <cellStyle name="Обычный 61 2" xfId="2819"/>
+    <cellStyle name="Обычный 62 2" xfId="2820"/>
+    <cellStyle name="Обычный 64 2" xfId="2821"/>
+    <cellStyle name="Обычный 65 2" xfId="2822"/>
+    <cellStyle name="Обычный 68 2" xfId="2823"/>
+    <cellStyle name="Обычный 7" xfId="2824"/>
+    <cellStyle name="Обычный 7 2" xfId="2825"/>
+    <cellStyle name="Обычный 7 2 2" xfId="2826"/>
+    <cellStyle name="Обычный 7 2 3" xfId="2827"/>
+    <cellStyle name="Обычный 7 2 4" xfId="2828"/>
+    <cellStyle name="Обычный 7 2 5" xfId="2829"/>
+    <cellStyle name="Обычный 7 2 6" xfId="2830"/>
+    <cellStyle name="Обычный 7 3" xfId="2831"/>
+    <cellStyle name="Обычный 7 4" xfId="2832"/>
+    <cellStyle name="Обычный 74 2" xfId="2833"/>
+    <cellStyle name="Обычный 75 2" xfId="2834"/>
+    <cellStyle name="Обычный 75 3" xfId="2835"/>
+    <cellStyle name="Обычный 75 4" xfId="2836"/>
+    <cellStyle name="Обычный 75 5" xfId="2837"/>
+    <cellStyle name="Обычный 76 2" xfId="2838"/>
+    <cellStyle name="Обычный 77 2" xfId="2839"/>
+    <cellStyle name="Обычный 77 3" xfId="2840"/>
+    <cellStyle name="Обычный 77 4" xfId="2841"/>
+    <cellStyle name="Обычный 78 2" xfId="2842"/>
+    <cellStyle name="Обычный 78 3" xfId="2843"/>
+    <cellStyle name="Обычный 78 4" xfId="2844"/>
+    <cellStyle name="Обычный 78 5" xfId="2845"/>
+    <cellStyle name="Обычный 79 2" xfId="2846"/>
+    <cellStyle name="Обычный 8" xfId="2847"/>
+    <cellStyle name="Обычный 8 2" xfId="2848"/>
+    <cellStyle name="Обычный 8 3" xfId="2849"/>
+    <cellStyle name="Обычный 8 4" xfId="2850"/>
+    <cellStyle name="Обычный 8 5" xfId="2851"/>
+    <cellStyle name="Обычный 8 6" xfId="2852"/>
+    <cellStyle name="Обычный 8 7" xfId="2853"/>
+    <cellStyle name="Обычный 80 2" xfId="2854"/>
+    <cellStyle name="Обычный 80 3" xfId="2855"/>
+    <cellStyle name="Обычный 80 4" xfId="2856"/>
+    <cellStyle name="Обычный 80 5" xfId="2857"/>
+    <cellStyle name="Обычный 81 2" xfId="2858"/>
+    <cellStyle name="Обычный 82 2" xfId="2859"/>
+    <cellStyle name="Обычный 9" xfId="2860"/>
+    <cellStyle name="Обычный 91 2" xfId="2861"/>
+    <cellStyle name="Обычный 92 2" xfId="2862"/>
+    <cellStyle name="Обычный 96 2" xfId="2863"/>
+    <cellStyle name="Обычный 97 2" xfId="2864"/>
+    <cellStyle name="Обычный 98 2" xfId="2865"/>
+    <cellStyle name="Обычный 99 2" xfId="2866"/>
+    <cellStyle name="Плохой 10" xfId="2867"/>
+    <cellStyle name="Плохой 11" xfId="2868"/>
+    <cellStyle name="Плохой 12" xfId="2869"/>
+    <cellStyle name="Плохой 13" xfId="2870"/>
+    <cellStyle name="Плохой 14" xfId="2871"/>
+    <cellStyle name="Плохой 15" xfId="2872"/>
+    <cellStyle name="Плохой 16" xfId="2873"/>
+    <cellStyle name="Плохой 2" xfId="2874"/>
+    <cellStyle name="Плохой 2 10" xfId="2875"/>
+    <cellStyle name="Плохой 2 11" xfId="2876"/>
+    <cellStyle name="Плохой 2 12" xfId="2877"/>
+    <cellStyle name="Плохой 2 13" xfId="2878"/>
+    <cellStyle name="Плохой 2 14" xfId="2879"/>
+    <cellStyle name="Плохой 2 15" xfId="2880"/>
+    <cellStyle name="Плохой 2 2" xfId="2881"/>
+    <cellStyle name="Плохой 2 3" xfId="2882"/>
+    <cellStyle name="Плохой 2 4" xfId="2883"/>
+    <cellStyle name="Плохой 2 5" xfId="2884"/>
+    <cellStyle name="Плохой 2 6" xfId="2885"/>
+    <cellStyle name="Плохой 2 7" xfId="2886"/>
+    <cellStyle name="Плохой 2 8" xfId="2887"/>
+    <cellStyle name="Плохой 2 9" xfId="2888"/>
+    <cellStyle name="Плохой 3" xfId="2889"/>
+    <cellStyle name="Плохой 4" xfId="2890"/>
+    <cellStyle name="Плохой 5" xfId="2891"/>
+    <cellStyle name="Плохой 6" xfId="2892"/>
+    <cellStyle name="Плохой 7" xfId="2893"/>
+    <cellStyle name="Плохой 8" xfId="2894"/>
+    <cellStyle name="Плохой 9" xfId="2895"/>
+    <cellStyle name="Пояснение 10" xfId="2896"/>
+    <cellStyle name="Пояснение 11" xfId="2897"/>
+    <cellStyle name="Пояснение 12" xfId="2898"/>
+    <cellStyle name="Пояснение 13" xfId="2899"/>
+    <cellStyle name="Пояснение 14" xfId="2900"/>
+    <cellStyle name="Пояснение 15" xfId="2901"/>
+    <cellStyle name="Пояснение 16" xfId="2902"/>
+    <cellStyle name="Пояснение 2" xfId="2903"/>
+    <cellStyle name="Пояснение 2 10" xfId="2904"/>
+    <cellStyle name="Пояснение 2 11" xfId="2905"/>
+    <cellStyle name="Пояснение 2 12" xfId="2906"/>
+    <cellStyle name="Пояснение 2 13" xfId="2907"/>
+    <cellStyle name="Пояснение 2 14" xfId="2908"/>
+    <cellStyle name="Пояснение 2 15" xfId="2909"/>
+    <cellStyle name="Пояснение 2 2" xfId="2910"/>
+    <cellStyle name="Пояснение 2 3" xfId="2911"/>
+    <cellStyle name="Пояснение 2 4" xfId="2912"/>
+    <cellStyle name="Пояснение 2 5" xfId="2913"/>
+    <cellStyle name="Пояснение 2 6" xfId="2914"/>
+    <cellStyle name="Пояснение 2 7" xfId="2915"/>
+    <cellStyle name="Пояснение 2 8" xfId="2916"/>
+    <cellStyle name="Пояснение 2 9" xfId="2917"/>
+    <cellStyle name="Пояснение 3" xfId="2918"/>
+    <cellStyle name="Пояснение 4" xfId="2919"/>
+    <cellStyle name="Пояснение 5" xfId="2920"/>
+    <cellStyle name="Пояснение 6" xfId="2921"/>
+    <cellStyle name="Пояснение 7" xfId="2922"/>
+    <cellStyle name="Пояснение 8" xfId="2923"/>
+    <cellStyle name="Пояснение 9" xfId="2924"/>
+    <cellStyle name="Примечание 10" xfId="2925"/>
+    <cellStyle name="Примечание 11" xfId="2926"/>
+    <cellStyle name="Примечание 12" xfId="2927"/>
+    <cellStyle name="Примечание 13" xfId="2928"/>
+    <cellStyle name="Примечание 14" xfId="2929"/>
+    <cellStyle name="Примечание 15" xfId="2930"/>
+    <cellStyle name="Примечание 16" xfId="2931"/>
+    <cellStyle name="Примечание 2" xfId="2932"/>
+    <cellStyle name="Примечание 2 10" xfId="2933"/>
+    <cellStyle name="Примечание 2 11" xfId="2934"/>
+    <cellStyle name="Примечание 2 12" xfId="2935"/>
+    <cellStyle name="Примечание 2 13" xfId="2936"/>
+    <cellStyle name="Примечание 2 14" xfId="2937"/>
+    <cellStyle name="Примечание 2 15" xfId="2938"/>
+    <cellStyle name="Примечание 2 2" xfId="2939"/>
+    <cellStyle name="Примечание 2 3" xfId="2940"/>
+    <cellStyle name="Примечание 2 4" xfId="2941"/>
+    <cellStyle name="Примечание 2 5" xfId="2942"/>
+    <cellStyle name="Примечание 2 6" xfId="2943"/>
+    <cellStyle name="Примечание 2 7" xfId="2944"/>
+    <cellStyle name="Примечание 2 8" xfId="2945"/>
+    <cellStyle name="Примечание 2 9" xfId="2946"/>
+    <cellStyle name="Примечание 3" xfId="2947"/>
+    <cellStyle name="Примечание 4" xfId="2948"/>
+    <cellStyle name="Примечание 5" xfId="2949"/>
+    <cellStyle name="Примечание 6" xfId="2950"/>
+    <cellStyle name="Примечание 7" xfId="2951"/>
+    <cellStyle name="Примечание 8" xfId="2952"/>
+    <cellStyle name="Примечание 9" xfId="2953"/>
+    <cellStyle name="Связанная ячейка 10" xfId="2954"/>
+    <cellStyle name="Связанная ячейка 11" xfId="2955"/>
+    <cellStyle name="Связанная ячейка 12" xfId="2956"/>
+    <cellStyle name="Связанная ячейка 13" xfId="2957"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2958"/>
+    <cellStyle name="Связанная ячейка 15" xfId="2959"/>
+    <cellStyle name="Связанная ячейка 16" xfId="2960"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2961"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="2962"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="2963"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="2964"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="2965"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="2966"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="2967"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="2968"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="2969"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="2970"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="2971"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="2972"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="2973"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="2974"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="2975"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2976"/>
+    <cellStyle name="Связанная ячейка 4" xfId="2977"/>
+    <cellStyle name="Связанная ячейка 5" xfId="2978"/>
+    <cellStyle name="Связанная ячейка 6" xfId="2979"/>
+    <cellStyle name="Связанная ячейка 7" xfId="2980"/>
+    <cellStyle name="Связанная ячейка 8" xfId="2981"/>
+    <cellStyle name="Связанная ячейка 9" xfId="2982"/>
+    <cellStyle name="Текст предупреждения 10" xfId="2983"/>
+    <cellStyle name="Текст предупреждения 11" xfId="2984"/>
+    <cellStyle name="Текст предупреждения 12" xfId="2985"/>
+    <cellStyle name="Текст предупреждения 13" xfId="2986"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2987"/>
+    <cellStyle name="Текст предупреждения 15" xfId="2988"/>
+    <cellStyle name="Текст предупреждения 16" xfId="2989"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2990"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="2991"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="2992"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="2993"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="2994"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="2995"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="2996"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="2997"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="2998"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="2999"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="3000"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="3001"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="3002"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="3003"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="3004"/>
+    <cellStyle name="Текст предупреждения 3" xfId="3005"/>
+    <cellStyle name="Текст предупреждения 4" xfId="3006"/>
+    <cellStyle name="Текст предупреждения 5" xfId="3007"/>
+    <cellStyle name="Текст предупреждения 6" xfId="3008"/>
+    <cellStyle name="Текст предупреждения 7" xfId="3009"/>
+    <cellStyle name="Текст предупреждения 8" xfId="3010"/>
+    <cellStyle name="Текст предупреждения 9" xfId="3011"/>
+    <cellStyle name="Хороший 10" xfId="3012"/>
+    <cellStyle name="Хороший 11" xfId="3013"/>
+    <cellStyle name="Хороший 12" xfId="3014"/>
+    <cellStyle name="Хороший 13" xfId="3015"/>
+    <cellStyle name="Хороший 14" xfId="3016"/>
+    <cellStyle name="Хороший 15" xfId="3017"/>
+    <cellStyle name="Хороший 16" xfId="3018"/>
+    <cellStyle name="Хороший 2" xfId="3019"/>
+    <cellStyle name="Хороший 2 10" xfId="3020"/>
+    <cellStyle name="Хороший 2 11" xfId="3021"/>
+    <cellStyle name="Хороший 2 12" xfId="3022"/>
+    <cellStyle name="Хороший 2 13" xfId="3023"/>
+    <cellStyle name="Хороший 2 14" xfId="3024"/>
+    <cellStyle name="Хороший 2 15" xfId="3025"/>
+    <cellStyle name="Хороший 2 2" xfId="3026"/>
+    <cellStyle name="Хороший 2 3" xfId="3027"/>
+    <cellStyle name="Хороший 2 4" xfId="3028"/>
+    <cellStyle name="Хороший 2 5" xfId="3029"/>
+    <cellStyle name="Хороший 2 6" xfId="3030"/>
+    <cellStyle name="Хороший 2 7" xfId="3031"/>
+    <cellStyle name="Хороший 2 8" xfId="3032"/>
+    <cellStyle name="Хороший 2 9" xfId="3033"/>
+    <cellStyle name="Хороший 3" xfId="3034"/>
+    <cellStyle name="Хороший 4" xfId="3035"/>
+    <cellStyle name="Хороший 5" xfId="3036"/>
+    <cellStyle name="Хороший 6" xfId="3037"/>
+    <cellStyle name="Хороший 7" xfId="3038"/>
+    <cellStyle name="Хороший 8" xfId="3039"/>
+    <cellStyle name="Хороший 9" xfId="3040"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8970,5326 +7484,5832 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.balgazieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zko/dynamic-tables/28261/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I208"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A175" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D74" sqref="D74"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="32" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="48">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="48">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A7" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="54" customHeight="1">
+      <c r="A9" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A10" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="M11" s="27"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A12" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="27"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" s="27"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="27"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="54">
+        <v>46262</v>
+      </c>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="54">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="29"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="M18" s="28"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="M19" s="29"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>86</v>
+      </c>
+      <c r="M21" s="29"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="30"/>
+      <c r="B22" s="31"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="29"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="28"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="29"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="33" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="33" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="34"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="35" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="35" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="35" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="37"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
-    <col min="2" max="9" width="11.7109375" style="4" customWidth="1"/>
-    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13.5703125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="12" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75">
-[...12 lines deleted...]
-    <row r="2" spans="1:9" ht="11.25" customHeight="1">
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="5"/>
     </row>
-    <row r="3" spans="1:9" ht="11.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="26" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="26"/>
-      <c r="D3" s="27" t="s">
+      <c r="C3" s="61"/>
+      <c r="D3" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="28"/>
-      <c r="F3" s="27" t="s">
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="28"/>
-      <c r="H3" s="27" t="s">
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="28"/>
-[...2 lines deleted...]
-      <c r="A4" s="25"/>
+      <c r="I3" s="62"/>
+    </row>
+    <row r="4" spans="1:9" ht="99.75" customHeight="1">
+      <c r="A4" s="59"/>
       <c r="B4" s="11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>69</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>69</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>69</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      <c r="A5" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="32">
-[...22 lines deleted...]
-      </c>
+      <c r="B5" s="24">
+        <v>146388.1</v>
+      </c>
+      <c r="C5" s="24">
+        <v>72.5</v>
+      </c>
+      <c r="D5" s="20">
+        <v>621107.9</v>
+      </c>
+      <c r="E5" s="20">
+        <v>89.1</v>
+      </c>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
     </row>
     <row r="6" spans="1:9" ht="22.5">
-      <c r="A6" s="13" t="s">
+      <c r="A6" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="32">
-[...25 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B6" s="24">
+        <v>403277.9</v>
+      </c>
+      <c r="C6" s="24">
+        <v>123.1</v>
+      </c>
+      <c r="D6" s="20">
+        <v>719902.9</v>
+      </c>
+      <c r="E6" s="20">
+        <v>90.8</v>
+      </c>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="32">
-[...25 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="B7" s="24">
+        <v>4979</v>
+      </c>
+      <c r="C7" s="24">
+        <v>73.8</v>
+      </c>
+      <c r="D7" s="20">
+        <v>102889</v>
+      </c>
+      <c r="E7" s="20">
+        <v>50.1</v>
+      </c>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="32">
-[...25 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="B8" s="24">
+        <v>3198014.6</v>
+      </c>
+      <c r="C8" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="D8" s="20">
+        <v>7960444.5</v>
+      </c>
+      <c r="E8" s="20">
+        <v>106.3</v>
+      </c>
+      <c r="F8" s="20"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="32">
-[...25 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="B9" s="24">
+        <v>1538831.5</v>
+      </c>
+      <c r="C9" s="24">
+        <v>247.8</v>
+      </c>
+      <c r="D9" s="20">
+        <v>3358986.9</v>
+      </c>
+      <c r="E9" s="20">
+        <v>206.9</v>
+      </c>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="32">
-[...20 lines deleted...]
-      <c r="I10" s="32">
+      <c r="B10" s="24">
+        <v>6000</v>
+      </c>
+      <c r="C10" s="24">
+        <v>39.9</v>
+      </c>
+      <c r="D10" s="20">
+        <v>12000</v>
+      </c>
+      <c r="E10" s="20">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="24">
+        <v>17074732.600000001</v>
+      </c>
+      <c r="C11" s="24">
+        <v>131.5</v>
+      </c>
+      <c r="D11" s="20">
+        <v>32353304.300000001</v>
+      </c>
+      <c r="E11" s="20">
+        <v>107.2</v>
+      </c>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="24">
+        <v>309215.2</v>
+      </c>
+      <c r="C12" s="24">
+        <v>56.4</v>
+      </c>
+      <c r="D12" s="20">
+        <v>628315.4</v>
+      </c>
+      <c r="E12" s="20">
+        <v>74.7</v>
+      </c>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="24">
+        <v>362036.3</v>
+      </c>
+      <c r="C13" s="24">
+        <v>46.2</v>
+      </c>
+      <c r="D13" s="20">
+        <v>1012522</v>
+      </c>
+      <c r="E13" s="20">
+        <v>59.9</v>
+      </c>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="24">
+        <v>11735115.4</v>
+      </c>
+      <c r="C14" s="24">
+        <v>116.9</v>
+      </c>
+      <c r="D14" s="20">
+        <v>25821774.300000001</v>
+      </c>
+      <c r="E14" s="20">
+        <v>136.1</v>
+      </c>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="24">
+        <v>280736.90000000002</v>
+      </c>
+      <c r="C15" s="24">
+        <v>107.3</v>
+      </c>
+      <c r="D15" s="20">
+        <v>529845.19999999995</v>
+      </c>
+      <c r="E15" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="24">
+        <v>542002.4</v>
+      </c>
+      <c r="C16" s="24">
+        <v>55.8</v>
+      </c>
+      <c r="D16" s="20">
+        <v>1956450.9</v>
+      </c>
+      <c r="E16" s="20">
+        <v>122.3</v>
+      </c>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="24">
+        <v>859466.8</v>
+      </c>
+      <c r="C17" s="24">
+        <v>127.9</v>
+      </c>
+      <c r="D17" s="20">
+        <v>1988355.7</v>
+      </c>
+      <c r="E17" s="20">
+        <v>118.7</v>
+      </c>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="24">
+        <v>1177982.8</v>
+      </c>
+      <c r="C18" s="24">
+        <v>90</v>
+      </c>
+      <c r="D18" s="20">
+        <v>2791459.2</v>
+      </c>
+      <c r="E18" s="20">
+        <v>91.4</v>
+      </c>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="24">
+        <v>9299842.4000000004</v>
+      </c>
+      <c r="C19" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="D19" s="20">
+        <v>17984360.5</v>
+      </c>
+      <c r="E19" s="20">
+        <v>105.1</v>
+      </c>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="24">
+        <v>5051018.0999999996</v>
+      </c>
+      <c r="C20" s="24">
+        <v>81.7</v>
+      </c>
+      <c r="D20" s="20">
+        <v>9944573.0999999996</v>
+      </c>
+      <c r="E20" s="20">
+        <v>86.8</v>
+      </c>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="24">
+        <v>3543087.8</v>
+      </c>
+      <c r="C21" s="24">
+        <v>79.7</v>
+      </c>
+      <c r="D21" s="20">
+        <v>7315158.5999999996</v>
+      </c>
+      <c r="E21" s="20">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1844932.2</v>
+      </c>
+      <c r="C22" s="24">
+        <v>55.9</v>
+      </c>
+      <c r="D22" s="20">
+        <v>3389672.9</v>
+      </c>
+      <c r="E22" s="20">
+        <v>50.4</v>
+      </c>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="24">
+        <v>658209.80000000005</v>
+      </c>
+      <c r="C23" s="24">
+        <v>142.9</v>
+      </c>
+      <c r="D23" s="20">
+        <v>1338944.6000000001</v>
+      </c>
+      <c r="E23" s="20">
+        <v>106.2</v>
+      </c>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="24">
+        <v>664694.80000000005</v>
+      </c>
+      <c r="C24" s="24">
         <v>88.2</v>
       </c>
-    </row>
-[...404 lines deleted...]
-      </c>
+      <c r="D24" s="20">
+        <v>1453036.7</v>
+      </c>
+      <c r="E24" s="20">
+        <v>63.5</v>
+      </c>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
     </row>
     <row r="25" spans="1:9" ht="22.5">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="32">
-[...25 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="B25" s="24">
+        <v>1370724</v>
+      </c>
+      <c r="C25" s="24">
+        <v>83.9</v>
+      </c>
+      <c r="D25" s="20">
+        <v>2915850.3</v>
+      </c>
+      <c r="E25" s="20">
+        <v>86.8</v>
+      </c>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="32">
-[...25 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="B26" s="24">
+        <v>4034929</v>
+      </c>
+      <c r="C26" s="24">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="D26" s="20">
+        <v>8720428.5999999996</v>
+      </c>
+      <c r="E26" s="20">
+        <v>88.5</v>
+      </c>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="32">
-[...25 lines deleted...]
-      <c r="A28" s="15" t="s">
+      <c r="B27" s="24">
+        <v>1251519.6000000001</v>
+      </c>
+      <c r="C27" s="24">
+        <v>118.7</v>
+      </c>
+      <c r="D27" s="20">
+        <v>2745036.6</v>
+      </c>
+      <c r="E27" s="20">
+        <v>111.8</v>
+      </c>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="31">
-[...22 lines deleted...]
-      </c>
+      <c r="B28" s="24">
+        <v>4026809.4</v>
+      </c>
+      <c r="C28" s="24">
+        <v>180.2</v>
+      </c>
+      <c r="D28" s="19">
+        <v>7108745</v>
+      </c>
+      <c r="E28" s="19">
+        <v>108.8</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="30"/>
-[...4310 lines deleted...]
-      <c r="C208" s="30"/>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
     </row>
   </sheetData>
-  <mergeCells count="48">
-[...6 lines deleted...]
-    <mergeCell ref="A59:C59"/>
+  <mergeCells count="6">
     <mergeCell ref="A29:C29"/>
-    <mergeCell ref="A31:I31"/>
-[...5 lines deleted...]
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
-    <mergeCell ref="A208:C208"/>
-[...26 lines deleted...]
-    <mergeCell ref="H92:I92"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I29"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="61"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="61"/>
+    </row>
+    <row r="4" spans="1:9" ht="115.5" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="H4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15">
+        <v>181062.5</v>
+      </c>
+      <c r="C5" s="15">
+        <v>60.6</v>
+      </c>
+      <c r="D5" s="7">
+        <v>624407.5</v>
+      </c>
+      <c r="E5" s="7">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="F5" s="20">
+        <v>1110033.8</v>
+      </c>
+      <c r="G5" s="20">
+        <v>98.2</v>
+      </c>
+      <c r="H5" s="21">
+        <v>1456726.3</v>
+      </c>
+      <c r="I5" s="21">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="22.5">
+      <c r="A6" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>293843</v>
+      </c>
+      <c r="C6" s="15">
+        <v>396.6</v>
+      </c>
+      <c r="D6" s="8">
+        <v>710666.7</v>
+      </c>
+      <c r="E6" s="8">
+        <v>233.6</v>
+      </c>
+      <c r="F6" s="20">
+        <v>1156516.8</v>
+      </c>
+      <c r="G6" s="20">
+        <v>212.8</v>
+      </c>
+      <c r="H6" s="22">
+        <v>1648704.6</v>
+      </c>
+      <c r="I6" s="22">
+        <v>209.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="15">
+        <v>6054</v>
+      </c>
+      <c r="C7" s="15">
+        <v>17.7</v>
+      </c>
+      <c r="D7" s="8">
+        <v>184013</v>
+      </c>
+      <c r="E7" s="8">
+        <v>102.7</v>
+      </c>
+      <c r="F7" s="20">
+        <v>347193</v>
+      </c>
+      <c r="G7" s="20">
+        <v>109.1</v>
+      </c>
+      <c r="H7" s="22">
+        <v>487649</v>
+      </c>
+      <c r="I7" s="22">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>3176897.8</v>
+      </c>
+      <c r="C8" s="15">
+        <v>111.4</v>
+      </c>
+      <c r="D8" s="8">
+        <v>7254471.5999999996</v>
+      </c>
+      <c r="E8" s="8">
+        <v>120.9</v>
+      </c>
+      <c r="F8" s="20">
+        <v>11084333.699999999</v>
+      </c>
+      <c r="G8" s="20">
+        <v>111.7</v>
+      </c>
+      <c r="H8" s="22">
+        <v>16612670.800000001</v>
+      </c>
+      <c r="I8" s="22">
+        <v>95.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="15">
+        <v>579200.69999999995</v>
+      </c>
+      <c r="C9" s="15">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D9" s="8">
+        <v>1516140.9</v>
+      </c>
+      <c r="E9" s="8">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="F9" s="20">
+        <v>2963655.8</v>
+      </c>
+      <c r="G9" s="20">
+        <v>57.1</v>
+      </c>
+      <c r="H9" s="22">
+        <v>4414704</v>
+      </c>
+      <c r="I9" s="22">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>13500</v>
+      </c>
+      <c r="C10" s="15">
+        <v>108.9</v>
+      </c>
+      <c r="D10" s="8">
+        <v>27000</v>
+      </c>
+      <c r="E10" s="8">
+        <v>109.1</v>
+      </c>
+      <c r="F10" s="20">
+        <v>37500</v>
+      </c>
+      <c r="G10" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="H10" s="22">
+        <v>48000</v>
+      </c>
+      <c r="I10" s="22">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15">
+        <v>12157453.5</v>
+      </c>
+      <c r="C11" s="15">
+        <v>107.8</v>
+      </c>
+      <c r="D11" s="8">
+        <v>28445566.899999999</v>
+      </c>
+      <c r="E11" s="8">
+        <v>128.1</v>
+      </c>
+      <c r="F11" s="20">
+        <v>45427277.399999999</v>
+      </c>
+      <c r="G11" s="20">
+        <v>133.6</v>
+      </c>
+      <c r="H11" s="22">
+        <v>63193696.200000003</v>
+      </c>
+      <c r="I11" s="22">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>498689.2</v>
+      </c>
+      <c r="C12" s="15">
+        <v>257</v>
+      </c>
+      <c r="D12" s="8">
+        <v>764855.2</v>
+      </c>
+      <c r="E12" s="8">
+        <v>184</v>
+      </c>
+      <c r="F12" s="20">
+        <v>1024215.3</v>
+      </c>
+      <c r="G12" s="20">
+        <v>147.6</v>
+      </c>
+      <c r="H12" s="22">
+        <v>1298067.8999999999</v>
+      </c>
+      <c r="I12" s="22">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="15">
+        <v>703435.9</v>
+      </c>
+      <c r="C13" s="15">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1514032.8</v>
+      </c>
+      <c r="E13" s="8">
+        <v>85.8</v>
+      </c>
+      <c r="F13" s="20">
+        <v>1933395.1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>72.8</v>
+      </c>
+      <c r="H13" s="22">
+        <v>2518717.5</v>
+      </c>
+      <c r="I13" s="22">
+        <v>73.400000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>9003641.6999999993</v>
+      </c>
+      <c r="C14" s="15">
+        <v>59.1</v>
+      </c>
+      <c r="D14" s="8">
+        <v>16999158.899999999</v>
+      </c>
+      <c r="E14" s="8">
+        <v>54.7</v>
+      </c>
+      <c r="F14" s="20">
+        <v>26644360.199999999</v>
+      </c>
+      <c r="G14" s="20">
+        <v>52.5</v>
+      </c>
+      <c r="H14" s="22">
+        <v>38840221</v>
+      </c>
+      <c r="I14" s="22">
+        <v>53.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>234558.1</v>
+      </c>
+      <c r="C15" s="15">
+        <v>114</v>
+      </c>
+      <c r="D15" s="8">
+        <v>456994.6</v>
+      </c>
+      <c r="E15" s="8">
+        <v>96.9</v>
+      </c>
+      <c r="F15" s="20">
+        <v>731020.80000000005</v>
+      </c>
+      <c r="G15" s="20">
+        <v>102.9</v>
+      </c>
+      <c r="H15" s="22">
+        <v>1118199.8</v>
+      </c>
+      <c r="I15" s="22">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>937108.4</v>
+      </c>
+      <c r="C16" s="15">
+        <v>214.5</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1541689.9</v>
+      </c>
+      <c r="E16" s="8">
+        <v>115.1</v>
+      </c>
+      <c r="F16" s="20">
+        <v>2146843.9</v>
+      </c>
+      <c r="G16" s="20">
+        <v>95.7</v>
+      </c>
+      <c r="H16" s="22">
+        <v>3041615.8</v>
+      </c>
+      <c r="I16" s="22">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="15">
+        <v>602681.69999999995</v>
+      </c>
+      <c r="C17" s="15">
+        <v>49.9</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1501267</v>
+      </c>
+      <c r="E17" s="8">
+        <v>80.2</v>
+      </c>
+      <c r="F17" s="20">
+        <v>2468757.5</v>
+      </c>
+      <c r="G17" s="20">
+        <v>96.5</v>
+      </c>
+      <c r="H17" s="22">
+        <v>4084705.8</v>
+      </c>
+      <c r="I17" s="22">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>1174257.6000000001</v>
+      </c>
+      <c r="C18" s="15">
+        <v>118.2</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2737940.5</v>
+      </c>
+      <c r="E18" s="8">
+        <v>108.8</v>
+      </c>
+      <c r="F18" s="20">
+        <v>4043419.5</v>
+      </c>
+      <c r="G18" s="20">
+        <v>110</v>
+      </c>
+      <c r="H18" s="22">
+        <v>5684061.4000000004</v>
+      </c>
+      <c r="I18" s="22">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15">
+        <v>9218749.3000000007</v>
+      </c>
+      <c r="C19" s="15">
+        <v>131.1</v>
+      </c>
+      <c r="D19" s="8">
+        <v>17205805</v>
+      </c>
+      <c r="E19" s="8">
+        <v>115.5</v>
+      </c>
+      <c r="F19" s="20">
+        <v>25176396.399999999</v>
+      </c>
+      <c r="G19" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="H19" s="22">
+        <v>34345136.600000001</v>
+      </c>
+      <c r="I19" s="22">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="15">
+        <v>5541935.5999999996</v>
+      </c>
+      <c r="C20" s="15">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="D20" s="8">
+        <v>10265479.6</v>
+      </c>
+      <c r="E20" s="8">
+        <v>114</v>
+      </c>
+      <c r="F20" s="20">
+        <v>15556397</v>
+      </c>
+      <c r="G20" s="20">
+        <v>103.5</v>
+      </c>
+      <c r="H20" s="22">
+        <v>20391416.600000001</v>
+      </c>
+      <c r="I20" s="22">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>3988425.9</v>
+      </c>
+      <c r="C21" s="15">
+        <v>109.8</v>
+      </c>
+      <c r="D21" s="8">
+        <v>8052759.5999999996</v>
+      </c>
+      <c r="E21" s="8">
+        <v>99.6</v>
+      </c>
+      <c r="F21" s="20">
+        <v>12357415.1</v>
+      </c>
+      <c r="G21" s="20">
+        <v>97.1</v>
+      </c>
+      <c r="H21" s="22">
+        <v>17006090.800000001</v>
+      </c>
+      <c r="I21" s="22">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>2957838.5</v>
+      </c>
+      <c r="C22" s="15">
+        <v>183</v>
+      </c>
+      <c r="D22" s="8">
+        <v>6026666.5999999996</v>
+      </c>
+      <c r="E22" s="8">
+        <v>173.7</v>
+      </c>
+      <c r="F22" s="20">
+        <v>9283600</v>
+      </c>
+      <c r="G22" s="20">
+        <v>169.8</v>
+      </c>
+      <c r="H22" s="22">
+        <v>12743088.1</v>
+      </c>
+      <c r="I22" s="22">
+        <v>170.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>413229.9</v>
+      </c>
+      <c r="C23" s="15">
+        <v>82.9</v>
+      </c>
+      <c r="D23" s="8">
+        <v>1129243.3999999999</v>
+      </c>
+      <c r="E23" s="8">
+        <v>100</v>
+      </c>
+      <c r="F23" s="20">
+        <v>1891770.7</v>
+      </c>
+      <c r="G23" s="20">
+        <v>97.7</v>
+      </c>
+      <c r="H23" s="22">
+        <v>2787592.7</v>
+      </c>
+      <c r="I23" s="22">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>680412.2</v>
+      </c>
+      <c r="C24" s="15">
+        <v>125.4</v>
+      </c>
+      <c r="D24" s="8">
+        <v>2041644.4</v>
+      </c>
+      <c r="E24" s="8">
+        <v>157.1</v>
+      </c>
+      <c r="F24" s="20">
+        <v>2934691.4</v>
+      </c>
+      <c r="G24" s="20">
+        <v>149.4</v>
+      </c>
+      <c r="H24" s="22">
+        <v>3569589.1</v>
+      </c>
+      <c r="I24" s="22">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>1475814.5</v>
+      </c>
+      <c r="C25" s="15">
+        <v>116.4</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2999999.5</v>
+      </c>
+      <c r="E25" s="8">
+        <v>113.4</v>
+      </c>
+      <c r="F25" s="20">
+        <v>4259695.8</v>
+      </c>
+      <c r="G25" s="20">
+        <v>108.6</v>
+      </c>
+      <c r="H25" s="22">
+        <v>5717363.2000000002</v>
+      </c>
+      <c r="I25" s="22">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>4548023.2</v>
+      </c>
+      <c r="C26" s="15">
+        <v>111.6</v>
+      </c>
+      <c r="D26" s="8">
+        <v>8799530.4000000004</v>
+      </c>
+      <c r="E26" s="8">
+        <v>106</v>
+      </c>
+      <c r="F26" s="20">
+        <v>13087524.699999999</v>
+      </c>
+      <c r="G26" s="20">
+        <v>101.4</v>
+      </c>
+      <c r="H26" s="22">
+        <v>17022763.600000001</v>
+      </c>
+      <c r="I26" s="22">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <v>945985</v>
+      </c>
+      <c r="C27" s="15">
+        <v>193.1</v>
+      </c>
+      <c r="D27" s="8">
+        <v>2200136.4</v>
+      </c>
+      <c r="E27" s="8">
+        <v>258.2</v>
+      </c>
+      <c r="F27" s="20">
+        <v>3422968.7</v>
+      </c>
+      <c r="G27" s="20">
+        <v>285.39999999999998</v>
+      </c>
+      <c r="H27" s="22">
+        <v>4375871.5</v>
+      </c>
+      <c r="I27" s="22">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="15">
+        <v>2003627.3</v>
+      </c>
+      <c r="C28" s="15">
+        <v>26.1</v>
+      </c>
+      <c r="D28" s="10">
+        <v>5853341.0999999996</v>
+      </c>
+      <c r="E28" s="10">
+        <v>34.9</v>
+      </c>
+      <c r="F28" s="19">
+        <v>10266789</v>
+      </c>
+      <c r="G28" s="19">
+        <v>43.2</v>
+      </c>
+      <c r="H28" s="23">
+        <v>14596071.9</v>
+      </c>
+      <c r="I28" s="23">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13.42578125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="12" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="61"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="62"/>
+    </row>
+    <row r="4" spans="1:9" ht="112.5">
+      <c r="A4" s="59"/>
+      <c r="B4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A5" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="6">
+        <v>253110.9</v>
+      </c>
+      <c r="C5" s="6">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="D5" s="7">
+        <v>665443.4</v>
+      </c>
+      <c r="E5" s="7">
+        <v>207.5</v>
+      </c>
+      <c r="F5" s="17">
+        <v>964082.7</v>
+      </c>
+      <c r="G5" s="17">
+        <v>130.5</v>
+      </c>
+      <c r="H5" s="17">
+        <v>1453504</v>
+      </c>
+      <c r="I5" s="17">
+        <v>129.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A6" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="6">
+        <v>62732.9</v>
+      </c>
+      <c r="C6" s="6">
+        <v>45</v>
+      </c>
+      <c r="D6" s="8">
+        <v>258015.7</v>
+      </c>
+      <c r="E6" s="8">
+        <v>126.4</v>
+      </c>
+      <c r="F6" s="18">
+        <v>463257.9</v>
+      </c>
+      <c r="G6" s="18">
+        <v>168.6</v>
+      </c>
+      <c r="H6" s="18">
+        <v>676094.1</v>
+      </c>
+      <c r="I6" s="18">
+        <v>194.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A7" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6">
+        <v>29032</v>
+      </c>
+      <c r="C7" s="6">
+        <v>139.1</v>
+      </c>
+      <c r="D7" s="8">
+        <v>152010</v>
+      </c>
+      <c r="E7" s="8">
+        <v>117.4</v>
+      </c>
+      <c r="F7" s="18">
+        <v>271276</v>
+      </c>
+      <c r="G7" s="18">
+        <v>91.4</v>
+      </c>
+      <c r="H7" s="18">
+        <v>385487</v>
+      </c>
+      <c r="I7" s="18">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="6">
+        <v>2778029.8</v>
+      </c>
+      <c r="C8" s="6">
+        <v>83.5</v>
+      </c>
+      <c r="D8" s="8">
+        <v>5825500.5</v>
+      </c>
+      <c r="E8" s="8">
+        <v>80</v>
+      </c>
+      <c r="F8" s="18">
+        <v>9632813.3000000007</v>
+      </c>
+      <c r="G8" s="18">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="H8" s="18">
+        <v>16839276.699999999</v>
+      </c>
+      <c r="I8" s="18">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="6">
+        <v>3142047.7</v>
+      </c>
+      <c r="C9" s="6">
+        <v>866.4</v>
+      </c>
+      <c r="D9" s="8">
+        <v>4299246.9000000004</v>
+      </c>
+      <c r="E9" s="8">
+        <v>709.6</v>
+      </c>
+      <c r="F9" s="18">
+        <v>4985961.3</v>
+      </c>
+      <c r="G9" s="18">
+        <v>554</v>
+      </c>
+      <c r="H9" s="18">
+        <v>6881763.5</v>
+      </c>
+      <c r="I9" s="18">
+        <v>470.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="6">
+        <v>10500</v>
+      </c>
+      <c r="C10" s="6">
+        <v>211.9</v>
+      </c>
+      <c r="D10" s="8">
+        <v>21000</v>
+      </c>
+      <c r="E10" s="8">
+        <v>210.8</v>
+      </c>
+      <c r="F10" s="18">
+        <v>31500</v>
+      </c>
+      <c r="G10" s="18">
+        <v>208.1</v>
+      </c>
+      <c r="H10" s="18">
+        <v>48000</v>
+      </c>
+      <c r="I10" s="18">
+        <v>212.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="6">
+        <v>11237133.699999999</v>
+      </c>
+      <c r="C11" s="6">
+        <v>110.2</v>
+      </c>
+      <c r="D11" s="8">
+        <v>21985926.600000001</v>
+      </c>
+      <c r="E11" s="8">
+        <v>107.9</v>
+      </c>
+      <c r="F11" s="18">
+        <v>33602018.899999999</v>
+      </c>
+      <c r="G11" s="18">
+        <v>102.4</v>
+      </c>
+      <c r="H11" s="18">
+        <v>45870972.600000001</v>
+      </c>
+      <c r="I11" s="18">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="6">
+        <v>182222</v>
+      </c>
+      <c r="C12" s="6">
+        <v>107.7</v>
+      </c>
+      <c r="D12" s="8">
+        <v>390403.9</v>
+      </c>
+      <c r="E12" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="F12" s="18">
+        <v>651532.19999999995</v>
+      </c>
+      <c r="G12" s="18">
+        <v>120.3</v>
+      </c>
+      <c r="H12" s="18">
+        <v>1237634.8999999999</v>
+      </c>
+      <c r="I12" s="18">
+        <v>166.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="6">
+        <v>929393.3</v>
+      </c>
+      <c r="C13" s="6">
+        <v>127.3</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1496559.6</v>
+      </c>
+      <c r="E13" s="8">
+        <v>93</v>
+      </c>
+      <c r="F13" s="18">
+        <v>2265438.5</v>
+      </c>
+      <c r="G13" s="18">
+        <v>89.7</v>
+      </c>
+      <c r="H13" s="18">
+        <v>2948791.9</v>
+      </c>
+      <c r="I13" s="18">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="6">
+        <v>12902990.1</v>
+      </c>
+      <c r="C14" s="6">
+        <v>144.6</v>
+      </c>
+      <c r="D14" s="8">
+        <v>26353728.100000001</v>
+      </c>
+      <c r="E14" s="8">
+        <v>117.3</v>
+      </c>
+      <c r="F14" s="18">
+        <v>43280245.5</v>
+      </c>
+      <c r="G14" s="18">
+        <v>116.2</v>
+      </c>
+      <c r="H14" s="18">
+        <v>61870693.299999997</v>
+      </c>
+      <c r="I14" s="18">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="6">
+        <v>174226.8</v>
+      </c>
+      <c r="C15" s="6">
+        <v>97.7</v>
+      </c>
+      <c r="D15" s="8">
+        <v>400078.7</v>
+      </c>
+      <c r="E15" s="8">
+        <v>111.2</v>
+      </c>
+      <c r="F15" s="18">
+        <v>605418.6</v>
+      </c>
+      <c r="G15" s="18">
+        <v>114.2</v>
+      </c>
+      <c r="H15" s="18">
+        <v>934349.1</v>
+      </c>
+      <c r="I15" s="18">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="6">
+        <v>429934.8</v>
+      </c>
+      <c r="C16" s="6">
+        <v>38.9</v>
+      </c>
+      <c r="D16" s="8">
+        <v>1316148.6000000001</v>
+      </c>
+      <c r="E16" s="8">
+        <v>81.7</v>
+      </c>
+      <c r="F16" s="18">
+        <v>2203163.1</v>
+      </c>
+      <c r="G16" s="18">
+        <v>104</v>
+      </c>
+      <c r="H16" s="18">
+        <v>3255001.6</v>
+      </c>
+      <c r="I16" s="18">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="6">
+        <v>1023376.5</v>
+      </c>
+      <c r="C17" s="6">
+        <v>226.8</v>
+      </c>
+      <c r="D17" s="8">
+        <v>1588572.9</v>
+      </c>
+      <c r="E17" s="8">
+        <v>126</v>
+      </c>
+      <c r="F17" s="18">
+        <v>2181598.1</v>
+      </c>
+      <c r="G17" s="18">
+        <v>99</v>
+      </c>
+      <c r="H17" s="18">
+        <v>2955640.9</v>
+      </c>
+      <c r="I17" s="18">
+        <v>90.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="6">
+        <v>840975.9</v>
+      </c>
+      <c r="C18" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="D18" s="8">
+        <v>2133666.9</v>
+      </c>
+      <c r="E18" s="8">
+        <v>131.1</v>
+      </c>
+      <c r="F18" s="18">
+        <v>3134170.1</v>
+      </c>
+      <c r="G18" s="18">
+        <v>120.1</v>
+      </c>
+      <c r="H18" s="18">
+        <v>4424903.2</v>
+      </c>
+      <c r="I18" s="18">
+        <v>116.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="6">
+        <v>6973467.5</v>
+      </c>
+      <c r="C19" s="6">
+        <v>86.5</v>
+      </c>
+      <c r="D19" s="8">
+        <v>14824817.6</v>
+      </c>
+      <c r="E19" s="8">
+        <v>102.8</v>
+      </c>
+      <c r="F19" s="18">
+        <v>24862734.300000001</v>
+      </c>
+      <c r="G19" s="18">
+        <v>116.9</v>
+      </c>
+      <c r="H19" s="18">
+        <v>35444051.100000001</v>
+      </c>
+      <c r="I19" s="18">
+        <v>123.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="6">
+        <v>3163646.3</v>
+      </c>
+      <c r="C20" s="6">
+        <v>55.9</v>
+      </c>
+      <c r="D20" s="8">
+        <v>7636810.2999999998</v>
+      </c>
+      <c r="E20" s="8">
+        <v>76.5</v>
+      </c>
+      <c r="F20" s="18">
+        <v>12809372.199999999</v>
+      </c>
+      <c r="G20" s="18">
+        <v>96.7</v>
+      </c>
+      <c r="H20" s="18">
+        <v>19062508.699999999</v>
+      </c>
+      <c r="I20" s="18">
+        <v>114.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="6">
+        <v>3076364.6</v>
+      </c>
+      <c r="C21" s="6">
+        <v>115.6</v>
+      </c>
+      <c r="D21" s="8">
+        <v>6855170.0999999996</v>
+      </c>
+      <c r="E21" s="8">
+        <v>124.7</v>
+      </c>
+      <c r="F21" s="18">
+        <v>10849658</v>
+      </c>
+      <c r="G21" s="18">
+        <v>116.5</v>
+      </c>
+      <c r="H21" s="18">
+        <v>15380473.6</v>
+      </c>
+      <c r="I21" s="18">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="6">
+        <v>1368230.1</v>
+      </c>
+      <c r="C22" s="6">
+        <v>85.1</v>
+      </c>
+      <c r="D22" s="8">
+        <v>2943621.2</v>
+      </c>
+      <c r="E22" s="8">
+        <v>84.1</v>
+      </c>
+      <c r="F22" s="18">
+        <v>4660068.0999999996</v>
+      </c>
+      <c r="G22" s="18">
+        <v>86.7</v>
+      </c>
+      <c r="H22" s="18">
+        <v>6415057.4000000004</v>
+      </c>
+      <c r="I22" s="18">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="6">
+        <v>421828.4</v>
+      </c>
+      <c r="C23" s="6">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D23" s="8">
+        <v>957653.8</v>
+      </c>
+      <c r="E23" s="8">
+        <v>189.9</v>
+      </c>
+      <c r="F23" s="18">
+        <v>1650145.7</v>
+      </c>
+      <c r="G23" s="18">
+        <v>219.2</v>
+      </c>
+      <c r="H23" s="18">
+        <v>2272684</v>
+      </c>
+      <c r="I23" s="18">
+        <v>217.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="6">
+        <v>500936</v>
+      </c>
+      <c r="C24" s="6">
+        <v>93.1</v>
+      </c>
+      <c r="D24" s="8">
+        <v>1206501.2</v>
+      </c>
+      <c r="E24" s="8">
+        <v>115.3</v>
+      </c>
+      <c r="F24" s="18">
+        <v>1818760.9</v>
+      </c>
+      <c r="G24" s="18">
+        <v>117.1</v>
+      </c>
+      <c r="H24" s="18">
+        <v>2697609.9</v>
+      </c>
+      <c r="I24" s="18">
+        <v>131.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="6">
+        <v>1170373.3</v>
+      </c>
+      <c r="C25" s="6">
+        <v>110.1</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2455769.1</v>
+      </c>
+      <c r="E25" s="8">
+        <v>111.3</v>
+      </c>
+      <c r="F25" s="18">
+        <v>3630675.3</v>
+      </c>
+      <c r="G25" s="18">
+        <v>114.2</v>
+      </c>
+      <c r="H25" s="18">
+        <v>4941456.2</v>
+      </c>
+      <c r="I25" s="18">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="6">
+        <v>3763728.9</v>
+      </c>
+      <c r="C26" s="6">
+        <v>108.9</v>
+      </c>
+      <c r="D26" s="8">
+        <v>7706620.5</v>
+      </c>
+      <c r="E26" s="8">
+        <v>116.3</v>
+      </c>
+      <c r="F26" s="18">
+        <v>11954629.800000001</v>
+      </c>
+      <c r="G26" s="18">
+        <v>119.1</v>
+      </c>
+      <c r="H26" s="18">
+        <v>16650348.1</v>
+      </c>
+      <c r="I26" s="18">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="6">
+        <v>414770.4</v>
+      </c>
+      <c r="C27" s="6">
+        <v>169.4</v>
+      </c>
+      <c r="D27" s="8">
+        <v>722861.7</v>
+      </c>
+      <c r="E27" s="8">
+        <v>127.3</v>
+      </c>
+      <c r="F27" s="18">
+        <v>1022435.1</v>
+      </c>
+      <c r="G27" s="18">
+        <v>109.8</v>
+      </c>
+      <c r="H27" s="18">
+        <v>1337808.3</v>
+      </c>
+      <c r="I27" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="9">
+        <v>6507656.2999999998</v>
+      </c>
+      <c r="C28" s="9">
+        <v>890.8</v>
+      </c>
+      <c r="D28" s="10">
+        <v>14220959</v>
+      </c>
+      <c r="E28" s="10">
+        <v>677.7</v>
+      </c>
+      <c r="F28" s="19">
+        <v>20277514.800000001</v>
+      </c>
+      <c r="G28" s="19">
+        <v>556.6</v>
+      </c>
+      <c r="H28" s="19">
+        <v>27106720</v>
+      </c>
+      <c r="I28" s="19">
+        <v>525.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="63"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="62"/>
+      <c r="J3" s="12"/>
+    </row>
+    <row r="4" spans="1:10" ht="126" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15">
+        <v>161523.29999999999</v>
+      </c>
+      <c r="C5" s="15">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="D5" s="15">
+        <v>289680.5</v>
+      </c>
+      <c r="E5" s="15">
+        <v>112.1</v>
+      </c>
+      <c r="F5" s="1">
+        <v>659238.1</v>
+      </c>
+      <c r="G5" s="1">
+        <v>96.1</v>
+      </c>
+      <c r="H5" s="2">
+        <v>993171.9</v>
+      </c>
+      <c r="I5" s="2">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="22.5">
+      <c r="A6" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>126563</v>
+      </c>
+      <c r="C6" s="15">
+        <v>234</v>
+      </c>
+      <c r="D6" s="15">
+        <v>184425.2</v>
+      </c>
+      <c r="E6" s="15">
+        <v>100.8</v>
+      </c>
+      <c r="F6" s="2">
+        <v>245178.9</v>
+      </c>
+      <c r="G6" s="2">
+        <v>78</v>
+      </c>
+      <c r="H6" s="2">
+        <v>308353.09999999998</v>
+      </c>
+      <c r="I6" s="2">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="15">
+        <v>18960</v>
+      </c>
+      <c r="C7" s="15">
+        <v>164.6</v>
+      </c>
+      <c r="D7" s="15">
+        <v>116926</v>
+      </c>
+      <c r="E7" s="15">
+        <v>131.6</v>
+      </c>
+      <c r="F7" s="2">
+        <v>264835</v>
+      </c>
+      <c r="G7" s="2">
+        <v>130.6</v>
+      </c>
+      <c r="H7" s="2">
+        <v>351940</v>
+      </c>
+      <c r="I7" s="2">
+        <v>122.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>3244422.4</v>
+      </c>
+      <c r="C8" s="15">
+        <v>418.3</v>
+      </c>
+      <c r="D8" s="15">
+        <v>7107000.4000000004</v>
+      </c>
+      <c r="E8" s="15">
+        <v>376.9</v>
+      </c>
+      <c r="F8" s="2">
+        <v>12134340.5</v>
+      </c>
+      <c r="G8" s="2">
+        <v>388.8</v>
+      </c>
+      <c r="H8" s="2">
+        <v>16002712.6</v>
+      </c>
+      <c r="I8" s="2">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="15">
+        <v>351060.9</v>
+      </c>
+      <c r="C9" s="15">
+        <v>122</v>
+      </c>
+      <c r="D9" s="15">
+        <v>587671.69999999995</v>
+      </c>
+      <c r="E9" s="15">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F9" s="2">
+        <v>875470.3</v>
+      </c>
+      <c r="G9" s="2">
+        <v>132.6</v>
+      </c>
+      <c r="H9" s="2">
+        <v>1425473.8</v>
+      </c>
+      <c r="I9" s="2">
+        <v>66.099999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>4500</v>
+      </c>
+      <c r="C10" s="15">
+        <v>17</v>
+      </c>
+      <c r="D10" s="15">
+        <v>9000</v>
+      </c>
+      <c r="E10" s="15">
+        <v>23.2</v>
+      </c>
+      <c r="F10" s="2">
+        <v>13500</v>
+      </c>
+      <c r="G10" s="2">
+        <v>33.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>20000</v>
+      </c>
+      <c r="I10" s="2">
+        <v>50.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15">
+        <v>9956005.4000000004</v>
+      </c>
+      <c r="C11" s="15">
+        <v>112.1</v>
+      </c>
+      <c r="D11" s="15">
+        <v>19925891.800000001</v>
+      </c>
+      <c r="E11" s="15">
+        <v>113.3</v>
+      </c>
+      <c r="F11" s="2">
+        <v>32114047.800000001</v>
+      </c>
+      <c r="G11" s="2">
+        <v>122</v>
+      </c>
+      <c r="H11" s="2">
+        <v>48406212.399999999</v>
+      </c>
+      <c r="I11" s="2">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>158152.20000000001</v>
+      </c>
+      <c r="C12" s="15">
+        <v>102.1</v>
+      </c>
+      <c r="D12" s="15">
+        <v>324331.90000000002</v>
+      </c>
+      <c r="E12" s="15">
+        <v>100.1</v>
+      </c>
+      <c r="F12" s="2">
+        <v>506149.5</v>
+      </c>
+      <c r="G12" s="2">
+        <v>101.7</v>
+      </c>
+      <c r="H12" s="2">
+        <v>693633.5</v>
+      </c>
+      <c r="I12" s="2">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="15">
+        <v>663363.80000000005</v>
+      </c>
+      <c r="C13" s="15">
+        <v>98.7</v>
+      </c>
+      <c r="D13" s="15">
+        <v>1453012.6</v>
+      </c>
+      <c r="E13" s="15">
+        <v>120.2</v>
+      </c>
+      <c r="F13" s="2">
+        <v>2254181.1</v>
+      </c>
+      <c r="G13" s="2">
+        <v>128.4</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2971705.1</v>
+      </c>
+      <c r="I13" s="2">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="22.5">
+      <c r="A14" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>8102950.7999999998</v>
+      </c>
+      <c r="C14" s="15">
+        <v>231.6</v>
+      </c>
+      <c r="D14" s="15">
+        <v>20294503.800000001</v>
+      </c>
+      <c r="E14" s="15">
+        <v>248.9</v>
+      </c>
+      <c r="F14" s="2">
+        <v>33220811</v>
+      </c>
+      <c r="G14" s="2">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="H14" s="2">
+        <v>51002911.399999999</v>
+      </c>
+      <c r="I14" s="2">
+        <v>143.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>161923.20000000001</v>
+      </c>
+      <c r="C15" s="15">
+        <v>94.5</v>
+      </c>
+      <c r="D15" s="15">
+        <v>324891.3</v>
+      </c>
+      <c r="E15" s="15">
+        <v>92.6</v>
+      </c>
+      <c r="F15" s="2">
+        <v>473121.3</v>
+      </c>
+      <c r="G15" s="2">
+        <v>87.6</v>
+      </c>
+      <c r="H15" s="2">
+        <v>720252.7</v>
+      </c>
+      <c r="I15" s="2">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>1082568.8999999999</v>
+      </c>
+      <c r="C16" s="15">
+        <v>178.5</v>
+      </c>
+      <c r="D16" s="15">
+        <v>1579385.9</v>
+      </c>
+      <c r="E16" s="15">
+        <v>103.1</v>
+      </c>
+      <c r="F16" s="2">
+        <v>2081105.1</v>
+      </c>
+      <c r="G16" s="2">
+        <v>78.3</v>
+      </c>
+      <c r="H16" s="2">
+        <v>2756032.2</v>
+      </c>
+      <c r="I16" s="2">
+        <v>72.900000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="15">
+        <v>409897.2</v>
+      </c>
+      <c r="C17" s="15">
+        <v>112.2</v>
+      </c>
+      <c r="D17" s="15">
+        <v>1138821.3999999999</v>
+      </c>
+      <c r="E17" s="15">
+        <v>150.1</v>
+      </c>
+      <c r="F17" s="2">
+        <v>1964808.6</v>
+      </c>
+      <c r="G17" s="2">
+        <v>155.5</v>
+      </c>
+      <c r="H17" s="2">
+        <v>2898116.8</v>
+      </c>
+      <c r="I17" s="2">
+        <v>157.19999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>759210</v>
+      </c>
+      <c r="C18" s="15">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="D18" s="15">
+        <v>1470416.3</v>
+      </c>
+      <c r="E18" s="15">
+        <v>121.8</v>
+      </c>
+      <c r="F18" s="2">
+        <v>2328472.5</v>
+      </c>
+      <c r="G18" s="2">
+        <v>104</v>
+      </c>
+      <c r="H18" s="2">
+        <v>3352680.4</v>
+      </c>
+      <c r="I18" s="2">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15">
+        <v>7985221.7000000002</v>
+      </c>
+      <c r="C19" s="15">
+        <v>112.9</v>
+      </c>
+      <c r="D19" s="15">
+        <v>14247262.5</v>
+      </c>
+      <c r="E19" s="15">
+        <v>102</v>
+      </c>
+      <c r="F19" s="2">
+        <v>20968963.800000001</v>
+      </c>
+      <c r="G19" s="2">
+        <v>93</v>
+      </c>
+      <c r="H19" s="2">
+        <v>28316794.800000001</v>
+      </c>
+      <c r="I19" s="2">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="15">
+        <v>5137366.4000000004</v>
+      </c>
+      <c r="C20" s="15">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="D20" s="15">
+        <v>9013803.1999999993</v>
+      </c>
+      <c r="E20" s="15">
+        <v>133.9</v>
+      </c>
+      <c r="F20" s="2">
+        <v>11813391.1</v>
+      </c>
+      <c r="G20" s="2">
+        <v>96.6</v>
+      </c>
+      <c r="H20" s="2">
+        <v>14799115.1</v>
+      </c>
+      <c r="I20" s="2">
+        <v>64.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>2416737.1</v>
+      </c>
+      <c r="C21" s="15">
+        <v>114.8</v>
+      </c>
+      <c r="D21" s="15">
+        <v>4965708.7</v>
+      </c>
+      <c r="E21" s="15">
+        <v>103.8</v>
+      </c>
+      <c r="F21" s="2">
+        <v>8305235.2000000002</v>
+      </c>
+      <c r="G21" s="2">
+        <v>112.4</v>
+      </c>
+      <c r="H21" s="2">
+        <v>11555950.4</v>
+      </c>
+      <c r="I21" s="2">
+        <v>119.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>1460100.7</v>
+      </c>
+      <c r="C22" s="15">
+        <v>72.3</v>
+      </c>
+      <c r="D22" s="15">
+        <v>3162051.9</v>
+      </c>
+      <c r="E22" s="15">
+        <v>92</v>
+      </c>
+      <c r="F22" s="2">
+        <v>4793426.8</v>
+      </c>
+      <c r="G22" s="2">
+        <v>85.8</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6361286.0999999996</v>
+      </c>
+      <c r="I22" s="2">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>241380</v>
+      </c>
+      <c r="C23" s="15">
+        <v>89.3</v>
+      </c>
+      <c r="D23" s="15">
+        <v>455583.3</v>
+      </c>
+      <c r="E23" s="15">
+        <v>91.1</v>
+      </c>
+      <c r="F23" s="2">
+        <v>671634.7</v>
+      </c>
+      <c r="G23" s="2">
+        <v>89.2</v>
+      </c>
+      <c r="H23" s="2">
+        <v>926882.7</v>
+      </c>
+      <c r="I23" s="2">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>491379.3</v>
+      </c>
+      <c r="C24" s="15">
+        <v>93.6</v>
+      </c>
+      <c r="D24" s="15">
+        <v>977747.1</v>
+      </c>
+      <c r="E24" s="15">
+        <v>87.1</v>
+      </c>
+      <c r="F24" s="2">
+        <v>1463613.9</v>
+      </c>
+      <c r="G24" s="2">
+        <v>89.3</v>
+      </c>
+      <c r="H24" s="2">
+        <v>1939318.4</v>
+      </c>
+      <c r="I24" s="2">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>971069.3</v>
+      </c>
+      <c r="C25" s="15">
+        <v>86.3</v>
+      </c>
+      <c r="D25" s="15">
+        <v>2061666</v>
+      </c>
+      <c r="E25" s="15">
+        <v>91.1</v>
+      </c>
+      <c r="F25" s="2">
+        <v>2996747.5</v>
+      </c>
+      <c r="G25" s="2">
+        <v>90</v>
+      </c>
+      <c r="H25" s="2">
+        <v>4101820.8</v>
+      </c>
+      <c r="I25" s="2">
+        <v>88.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>3157320.4</v>
+      </c>
+      <c r="C26" s="15">
+        <v>89.7</v>
+      </c>
+      <c r="D26" s="15">
+        <v>6195011</v>
+      </c>
+      <c r="E26" s="15">
+        <v>89.1</v>
+      </c>
+      <c r="F26" s="2">
+        <v>9457585.5</v>
+      </c>
+      <c r="G26" s="2">
+        <v>92.2</v>
+      </c>
+      <c r="H26" s="2">
+        <v>13331855.4</v>
+      </c>
+      <c r="I26" s="2">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="2">
+        <v>222352.7</v>
+      </c>
+      <c r="C27" s="2">
+        <v>47.4</v>
+      </c>
+      <c r="D27" s="2">
+        <v>512828.8</v>
+      </c>
+      <c r="E27" s="2">
+        <v>72.5</v>
+      </c>
+      <c r="F27" s="2">
+        <v>830974.2</v>
+      </c>
+      <c r="G27" s="2">
+        <v>87.6</v>
+      </c>
+      <c r="H27" s="2">
+        <v>1184929.5</v>
+      </c>
+      <c r="I27" s="2">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3">
+        <v>663499.19999999995</v>
+      </c>
+      <c r="C28" s="3">
+        <v>86.3</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1895499.2</v>
+      </c>
+      <c r="E28" s="3">
+        <v>159.9</v>
+      </c>
+      <c r="F28" s="3">
+        <v>3250090.9</v>
+      </c>
+      <c r="G28" s="3">
+        <v>198.4</v>
+      </c>
+      <c r="H28" s="3">
+        <v>4569786.2</v>
+      </c>
+      <c r="I28" s="3">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="63"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="62"/>
+      <c r="J3" s="12"/>
+    </row>
+    <row r="4" spans="1:10" ht="126" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15">
+        <v>86685.8</v>
+      </c>
+      <c r="C5" s="15">
+        <v>226.5</v>
+      </c>
+      <c r="D5" s="15">
+        <v>225066.1</v>
+      </c>
+      <c r="E5" s="15">
+        <v>265.7</v>
+      </c>
+      <c r="F5" s="15">
+        <v>601952.9</v>
+      </c>
+      <c r="G5" s="15">
+        <v>422</v>
+      </c>
+      <c r="H5" s="1">
+        <v>838890.2</v>
+      </c>
+      <c r="I5" s="1">
+        <v>202.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="22.5">
+      <c r="A6" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>46956</v>
+      </c>
+      <c r="C6" s="15">
+        <v>217</v>
+      </c>
+      <c r="D6" s="15">
+        <v>159385.20000000001</v>
+      </c>
+      <c r="E6" s="15">
+        <v>229.3</v>
+      </c>
+      <c r="F6" s="15">
+        <v>275861.8</v>
+      </c>
+      <c r="G6" s="15">
+        <v>231.6</v>
+      </c>
+      <c r="H6" s="2">
+        <v>398977.6</v>
+      </c>
+      <c r="I6" s="2">
+        <v>232.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="15">
+        <v>9996</v>
+      </c>
+      <c r="C7" s="15">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="D7" s="15">
+        <v>77379</v>
+      </c>
+      <c r="E7" s="15">
+        <v>98.1</v>
+      </c>
+      <c r="F7" s="15">
+        <v>177890</v>
+      </c>
+      <c r="G7" s="15">
+        <v>101.3</v>
+      </c>
+      <c r="H7" s="2">
+        <v>254548</v>
+      </c>
+      <c r="I7" s="2">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>673358</v>
+      </c>
+      <c r="C8" s="15">
+        <v>60.5</v>
+      </c>
+      <c r="D8" s="15">
+        <v>1642733</v>
+      </c>
+      <c r="E8" s="15">
+        <v>78.2</v>
+      </c>
+      <c r="F8" s="15">
+        <v>2737576.2</v>
+      </c>
+      <c r="G8" s="15">
+        <v>92.7</v>
+      </c>
+      <c r="H8" s="2">
+        <v>4181116.9</v>
+      </c>
+      <c r="I8" s="2">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="15">
+        <v>249718.6</v>
+      </c>
+      <c r="C9" s="15">
+        <v>89.5</v>
+      </c>
+      <c r="D9" s="15">
+        <v>399436.7</v>
+      </c>
+      <c r="E9" s="15">
+        <v>82</v>
+      </c>
+      <c r="F9" s="15">
+        <v>579144.1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="H9" s="2">
+        <v>1908752.4</v>
+      </c>
+      <c r="I9" s="2">
+        <v>190.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>22982.1</v>
+      </c>
+      <c r="C10" s="15">
+        <v>158.19999999999999</v>
+      </c>
+      <c r="D10" s="15">
+        <v>33842.1</v>
+      </c>
+      <c r="E10" s="15">
+        <v>102.4</v>
+      </c>
+      <c r="F10" s="15">
+        <v>34932.1</v>
+      </c>
+      <c r="G10" s="15">
+        <v>63.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>34932.1</v>
+      </c>
+      <c r="I10" s="2">
+        <v>41.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15">
+        <v>8763500.9000000004</v>
+      </c>
+      <c r="C11" s="15">
+        <v>121.9</v>
+      </c>
+      <c r="D11" s="15">
+        <v>17346611.399999999</v>
+      </c>
+      <c r="E11" s="15">
+        <v>110</v>
+      </c>
+      <c r="F11" s="15">
+        <v>25935249.300000001</v>
+      </c>
+      <c r="G11" s="15">
+        <v>104.4</v>
+      </c>
+      <c r="H11" s="2">
+        <v>35324628</v>
+      </c>
+      <c r="I11" s="2">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>137544.1</v>
+      </c>
+      <c r="C12" s="15">
+        <v>59.7</v>
+      </c>
+      <c r="D12" s="15">
+        <v>287854.40000000002</v>
+      </c>
+      <c r="E12" s="15">
+        <v>71.8</v>
+      </c>
+      <c r="F12" s="15">
+        <v>442147.5</v>
+      </c>
+      <c r="G12" s="15">
+        <v>81.7</v>
+      </c>
+      <c r="H12" s="2">
+        <v>595686.6</v>
+      </c>
+      <c r="I12" s="2">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="15">
+        <v>583318.80000000005</v>
+      </c>
+      <c r="C13" s="15">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="D13" s="15">
+        <v>1053354.3999999999</v>
+      </c>
+      <c r="E13" s="15">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1539448.6</v>
+      </c>
+      <c r="G13" s="15">
+        <v>135.5</v>
+      </c>
+      <c r="H13" s="2">
+        <v>2020144.7</v>
+      </c>
+      <c r="I13" s="2">
+        <v>123.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="22.5">
+      <c r="A14" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>3037680.2</v>
+      </c>
+      <c r="C14" s="15">
+        <v>55.7</v>
+      </c>
+      <c r="D14" s="15">
+        <v>7103733.5</v>
+      </c>
+      <c r="E14" s="15">
+        <v>57.7</v>
+      </c>
+      <c r="F14" s="15">
+        <v>17900314.199999999</v>
+      </c>
+      <c r="G14" s="15">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="H14" s="2">
+        <v>31513839.100000001</v>
+      </c>
+      <c r="I14" s="2">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>148736</v>
+      </c>
+      <c r="C15" s="15">
+        <v>104.1</v>
+      </c>
+      <c r="D15" s="15">
+        <v>305615.5</v>
+      </c>
+      <c r="E15" s="15">
+        <v>101.1</v>
+      </c>
+      <c r="F15" s="15">
+        <v>473823.8</v>
+      </c>
+      <c r="G15" s="15">
+        <v>106.8</v>
+      </c>
+      <c r="H15" s="2">
+        <v>650846.19999999995</v>
+      </c>
+      <c r="I15" s="2">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>526578.5</v>
+      </c>
+      <c r="C16" s="15">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="D16" s="15">
+        <v>1334672.8999999999</v>
+      </c>
+      <c r="E16" s="15">
+        <v>204.9</v>
+      </c>
+      <c r="F16" s="15">
+        <v>2331016.2000000002</v>
+      </c>
+      <c r="G16" s="15">
+        <v>203.7</v>
+      </c>
+      <c r="H16" s="2">
+        <v>3348664.4</v>
+      </c>
+      <c r="I16" s="2">
+        <v>194.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="15">
+        <v>317053.7</v>
+      </c>
+      <c r="C17" s="15">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D17" s="15">
+        <v>660976.5</v>
+      </c>
+      <c r="E17" s="15">
+        <v>113.3</v>
+      </c>
+      <c r="F17" s="15">
+        <v>1108216.7</v>
+      </c>
+      <c r="G17" s="15">
+        <v>121</v>
+      </c>
+      <c r="H17" s="2">
+        <v>1632620.6</v>
+      </c>
+      <c r="I17" s="2">
+        <v>125.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>488941.8</v>
+      </c>
+      <c r="C18" s="15">
+        <v>124.3</v>
+      </c>
+      <c r="D18" s="15">
+        <v>1051574.8</v>
+      </c>
+      <c r="E18" s="15">
+        <v>102.2</v>
+      </c>
+      <c r="F18" s="15">
+        <v>1963736.9</v>
+      </c>
+      <c r="G18" s="15">
+        <v>119.2</v>
+      </c>
+      <c r="H18" s="2">
+        <v>3104415.3</v>
+      </c>
+      <c r="I18" s="2">
+        <v>129.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15">
+        <v>6137552</v>
+      </c>
+      <c r="C19" s="15">
+        <v>105.1</v>
+      </c>
+      <c r="D19" s="15">
+        <v>12162176.1</v>
+      </c>
+      <c r="E19" s="15">
+        <v>99.8</v>
+      </c>
+      <c r="F19" s="15">
+        <v>19784128.5</v>
+      </c>
+      <c r="G19" s="15">
+        <v>105</v>
+      </c>
+      <c r="H19" s="2">
+        <v>29590948.100000001</v>
+      </c>
+      <c r="I19" s="2">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="15">
+        <v>3028184.2</v>
+      </c>
+      <c r="C20" s="15">
+        <v>72.5</v>
+      </c>
+      <c r="D20" s="15">
+        <v>5862688.0999999996</v>
+      </c>
+      <c r="E20" s="15">
+        <v>73.2</v>
+      </c>
+      <c r="F20" s="15">
+        <v>10724430.300000001</v>
+      </c>
+      <c r="G20" s="15">
+        <v>85.1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>20395609.899999999</v>
+      </c>
+      <c r="I20" s="2">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>1827082.2</v>
+      </c>
+      <c r="C21" s="15">
+        <v>96.2</v>
+      </c>
+      <c r="D21" s="15">
+        <v>4167309.5</v>
+      </c>
+      <c r="E21" s="15">
+        <v>107.1</v>
+      </c>
+      <c r="F21" s="15">
+        <v>6483560.4000000004</v>
+      </c>
+      <c r="G21" s="15">
+        <v>112.2</v>
+      </c>
+      <c r="H21" s="2">
+        <v>8555263.3000000007</v>
+      </c>
+      <c r="I21" s="2">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>1753496.5</v>
+      </c>
+      <c r="C22" s="15">
+        <v>254.1</v>
+      </c>
+      <c r="D22" s="15">
+        <v>2994613.1</v>
+      </c>
+      <c r="E22" s="15">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="F22" s="15">
+        <v>4898552.8</v>
+      </c>
+      <c r="G22" s="15">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6499885.5999999996</v>
+      </c>
+      <c r="I22" s="2">
+        <v>131.69999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>234534.3</v>
+      </c>
+      <c r="C23" s="15">
+        <v>150.5</v>
+      </c>
+      <c r="D23" s="15">
+        <v>435781.2</v>
+      </c>
+      <c r="E23" s="15">
+        <v>93.7</v>
+      </c>
+      <c r="F23" s="15">
+        <v>660740.30000000005</v>
+      </c>
+      <c r="G23" s="15">
+        <v>82.7</v>
+      </c>
+      <c r="H23" s="2">
+        <v>937791.4</v>
+      </c>
+      <c r="I23" s="2">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>381120.7</v>
+      </c>
+      <c r="C24" s="15">
+        <v>140.4</v>
+      </c>
+      <c r="D24" s="15">
+        <v>815382.9</v>
+      </c>
+      <c r="E24" s="15">
+        <v>131.9</v>
+      </c>
+      <c r="F24" s="15">
+        <v>1221331.3999999999</v>
+      </c>
+      <c r="G24" s="15">
+        <v>109.9</v>
+      </c>
+      <c r="H24" s="2">
+        <v>1613142.8</v>
+      </c>
+      <c r="I24" s="2">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>816490.2</v>
+      </c>
+      <c r="C25" s="15">
+        <v>105.4</v>
+      </c>
+      <c r="D25" s="15">
+        <v>1643158.1</v>
+      </c>
+      <c r="E25" s="15">
+        <v>102.6</v>
+      </c>
+      <c r="F25" s="15">
+        <v>2480466.5</v>
+      </c>
+      <c r="G25" s="15">
+        <v>97.4</v>
+      </c>
+      <c r="H25" s="2">
+        <v>3543310.3</v>
+      </c>
+      <c r="I25" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2555456.5</v>
+      </c>
+      <c r="C26" s="15">
+        <v>152</v>
+      </c>
+      <c r="D26" s="15">
+        <v>5046817.9000000004</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="F26" s="15">
+        <v>7642978.0999999996</v>
+      </c>
+      <c r="G26" s="15">
+        <v>122.8</v>
+      </c>
+      <c r="H26" s="2">
+        <v>10547018.1</v>
+      </c>
+      <c r="I26" s="2">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <v>407092.4</v>
+      </c>
+      <c r="C27" s="15">
+        <v>334.9</v>
+      </c>
+      <c r="D27" s="15">
+        <v>616313.19999999995</v>
+      </c>
+      <c r="E27" s="15">
+        <v>117.5</v>
+      </c>
+      <c r="F27" s="15">
+        <v>832447.6</v>
+      </c>
+      <c r="G27" s="15">
+        <v>86.3</v>
+      </c>
+      <c r="H27" s="2">
+        <v>1110900.6000000001</v>
+      </c>
+      <c r="I27" s="2">
+        <v>77.400000000000006</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3">
+        <v>667541.6</v>
+      </c>
+      <c r="C28" s="3">
+        <v>103.5</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1032745.7</v>
+      </c>
+      <c r="E28" s="3">
+        <v>85.7</v>
+      </c>
+      <c r="F28" s="3">
+        <v>1437016.4</v>
+      </c>
+      <c r="G28" s="3">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="H28" s="3">
+        <v>1936424.9</v>
+      </c>
+      <c r="I28" s="3">
+        <v>75.900000000000006</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="63"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="62"/>
+      <c r="J3" s="12"/>
+    </row>
+    <row r="4" spans="1:10" ht="126" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15">
+        <v>35238.699999999997</v>
+      </c>
+      <c r="C5" s="15">
+        <v>32</v>
+      </c>
+      <c r="D5" s="15">
+        <v>77633.600000000006</v>
+      </c>
+      <c r="E5" s="15">
+        <v>27.2</v>
+      </c>
+      <c r="F5" s="15">
+        <v>129914</v>
+      </c>
+      <c r="G5" s="15">
+        <v>25.4</v>
+      </c>
+      <c r="H5" s="15">
+        <v>372622.8</v>
+      </c>
+      <c r="I5" s="15">
+        <v>45.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="22.5">
+      <c r="A6" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>19925.599999999999</v>
+      </c>
+      <c r="C6" s="15">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D6" s="15">
+        <v>63699.7</v>
+      </c>
+      <c r="E6" s="15">
+        <v>48.8</v>
+      </c>
+      <c r="F6" s="15">
+        <v>108480.6</v>
+      </c>
+      <c r="G6" s="15">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="H6" s="15">
+        <v>154425.9</v>
+      </c>
+      <c r="I6" s="15">
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="15">
+        <v>25815</v>
+      </c>
+      <c r="C7" s="15">
+        <v>234.5</v>
+      </c>
+      <c r="D7" s="15">
+        <v>72330</v>
+      </c>
+      <c r="E7" s="15">
+        <v>118.2</v>
+      </c>
+      <c r="F7" s="15">
+        <v>159903</v>
+      </c>
+      <c r="G7" s="15">
+        <v>133.9</v>
+      </c>
+      <c r="H7" s="15">
+        <v>228920</v>
+      </c>
+      <c r="I7" s="15">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>1024871.5</v>
+      </c>
+      <c r="C8" s="15">
+        <v>104.3</v>
+      </c>
+      <c r="D8" s="15">
+        <v>1926070.1</v>
+      </c>
+      <c r="E8" s="15">
+        <v>97.8</v>
+      </c>
+      <c r="F8" s="15">
+        <v>2690190.5</v>
+      </c>
+      <c r="G8" s="15">
+        <v>95.6</v>
+      </c>
+      <c r="H8" s="15">
+        <v>3516082.1</v>
+      </c>
+      <c r="I8" s="15">
+        <v>81.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="15">
+        <v>257018.1</v>
+      </c>
+      <c r="C9" s="15">
+        <v>172</v>
+      </c>
+      <c r="D9" s="15">
+        <v>446651.8</v>
+      </c>
+      <c r="E9" s="15">
+        <v>118.9</v>
+      </c>
+      <c r="F9" s="15">
+        <v>690804.5</v>
+      </c>
+      <c r="G9" s="15">
+        <v>102</v>
+      </c>
+      <c r="H9" s="15">
+        <v>903044.9</v>
+      </c>
+      <c r="I9" s="15">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>13374.4</v>
+      </c>
+      <c r="C10" s="15">
+        <v>83.8</v>
+      </c>
+      <c r="D10" s="15">
+        <v>30299.8</v>
+      </c>
+      <c r="E10" s="15">
+        <v>104.6</v>
+      </c>
+      <c r="F10" s="15">
+        <v>49786.5</v>
+      </c>
+      <c r="G10" s="15">
+        <v>98</v>
+      </c>
+      <c r="H10" s="15">
+        <v>76170.600000000006</v>
+      </c>
+      <c r="I10" s="15">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15">
+        <v>7166203.7999999998</v>
+      </c>
+      <c r="C11" s="15">
+        <v>95.5</v>
+      </c>
+      <c r="D11" s="15">
+        <v>15713426.300000001</v>
+      </c>
+      <c r="E11" s="15">
+        <v>101.1</v>
+      </c>
+      <c r="F11" s="15">
+        <v>24736554</v>
+      </c>
+      <c r="G11" s="15">
+        <v>110.2</v>
+      </c>
+      <c r="H11" s="15">
+        <v>34232666.700000003</v>
+      </c>
+      <c r="I11" s="15">
+        <v>114.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>219603</v>
+      </c>
+      <c r="C12" s="15">
+        <v>37</v>
+      </c>
+      <c r="D12" s="15">
+        <v>381723</v>
+      </c>
+      <c r="E12" s="15">
+        <v>56.7</v>
+      </c>
+      <c r="F12" s="15">
+        <v>515140.8</v>
+      </c>
+      <c r="G12" s="15">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="H12" s="15">
+        <v>645096</v>
+      </c>
+      <c r="I12" s="15">
+        <v>74.599999999999994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="15">
+        <v>367362</v>
+      </c>
+      <c r="C13" s="15">
+        <v>79.3</v>
+      </c>
+      <c r="D13" s="15">
+        <v>698441.8</v>
+      </c>
+      <c r="E13" s="15">
+        <v>70.8</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1035066.1</v>
+      </c>
+      <c r="G13" s="15">
+        <v>68.5</v>
+      </c>
+      <c r="H13" s="15">
+        <v>1472226.5</v>
+      </c>
+      <c r="I13" s="15">
+        <v>65.599999999999994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="22.5">
+      <c r="A14" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>5021386.3</v>
+      </c>
+      <c r="C14" s="15">
+        <v>85.2</v>
+      </c>
+      <c r="D14" s="15">
+        <v>11286391.199999999</v>
+      </c>
+      <c r="E14" s="15">
+        <v>88</v>
+      </c>
+      <c r="F14" s="15">
+        <v>20357190.5</v>
+      </c>
+      <c r="G14" s="15">
+        <v>116</v>
+      </c>
+      <c r="H14" s="15">
+        <v>29921712.600000001</v>
+      </c>
+      <c r="I14" s="15">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>131611.20000000001</v>
+      </c>
+      <c r="C15" s="15">
+        <v>59.6</v>
+      </c>
+      <c r="D15" s="15">
+        <v>277045.7</v>
+      </c>
+      <c r="E15" s="15">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="F15" s="15">
+        <v>403878</v>
+      </c>
+      <c r="G15" s="15">
+        <v>83.5</v>
+      </c>
+      <c r="H15" s="15">
+        <v>580844.5</v>
+      </c>
+      <c r="I15" s="15">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>164022.70000000001</v>
+      </c>
+      <c r="C16" s="15">
+        <v>37.9</v>
+      </c>
+      <c r="D16" s="15">
+        <v>597146.19999999995</v>
+      </c>
+      <c r="E16" s="15">
+        <v>92.8</v>
+      </c>
+      <c r="F16" s="15">
+        <v>1042141.3</v>
+      </c>
+      <c r="G16" s="15">
+        <v>118.4</v>
+      </c>
+      <c r="H16" s="15">
+        <v>1553900.9</v>
+      </c>
+      <c r="I16" s="15">
+        <v>126.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="15">
+        <v>221459.1</v>
+      </c>
+      <c r="C17" s="15">
+        <v>77</v>
+      </c>
+      <c r="D17" s="15">
+        <v>534634.9</v>
+      </c>
+      <c r="E17" s="15">
+        <v>102.5</v>
+      </c>
+      <c r="F17" s="15">
+        <v>834444.6</v>
+      </c>
+      <c r="G17" s="15">
+        <v>112.6</v>
+      </c>
+      <c r="H17" s="15">
+        <v>1168963.8999999999</v>
+      </c>
+      <c r="I17" s="15">
+        <v>113.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>362107.5</v>
+      </c>
+      <c r="C18" s="15">
+        <v>215.8</v>
+      </c>
+      <c r="D18" s="15">
+        <v>943433.8</v>
+      </c>
+      <c r="E18" s="15">
+        <v>99.3</v>
+      </c>
+      <c r="F18" s="15">
+        <v>1500673.2</v>
+      </c>
+      <c r="G18" s="15">
+        <v>121.4</v>
+      </c>
+      <c r="H18" s="15">
+        <v>2156539.5</v>
+      </c>
+      <c r="I18" s="15">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15">
+        <v>5375027.4000000004</v>
+      </c>
+      <c r="C19" s="15">
+        <v>88.9</v>
+      </c>
+      <c r="D19" s="15">
+        <v>11171938.699999999</v>
+      </c>
+      <c r="E19" s="15">
+        <v>87.1</v>
+      </c>
+      <c r="F19" s="15">
+        <v>17161314.300000001</v>
+      </c>
+      <c r="G19" s="15">
+        <v>91.4</v>
+      </c>
+      <c r="H19" s="15">
+        <v>23819228.100000001</v>
+      </c>
+      <c r="I19" s="15">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="15">
+        <v>3846264.6</v>
+      </c>
+      <c r="C20" s="15">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="D20" s="15">
+        <v>7340863.9000000004</v>
+      </c>
+      <c r="E20" s="15">
+        <v>81.7</v>
+      </c>
+      <c r="F20" s="15">
+        <v>11474459.5</v>
+      </c>
+      <c r="G20" s="15">
+        <v>89.9</v>
+      </c>
+      <c r="H20" s="15">
+        <v>15672342.5</v>
+      </c>
+      <c r="I20" s="15">
+        <v>94.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>1749175.6</v>
+      </c>
+      <c r="C21" s="15">
+        <v>105.6</v>
+      </c>
+      <c r="D21" s="15">
+        <v>3566636.7</v>
+      </c>
+      <c r="E21" s="15">
+        <v>99.2</v>
+      </c>
+      <c r="F21" s="15">
+        <v>5263497.5</v>
+      </c>
+      <c r="G21" s="15">
+        <v>89</v>
+      </c>
+      <c r="H21" s="15">
+        <v>7532227.5999999996</v>
+      </c>
+      <c r="I21" s="15">
+        <v>95.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>635449.80000000005</v>
+      </c>
+      <c r="C22" s="15">
+        <v>116.4</v>
+      </c>
+      <c r="D22" s="15">
+        <v>1825804.5</v>
+      </c>
+      <c r="E22" s="15">
+        <v>120.2</v>
+      </c>
+      <c r="F22" s="15">
+        <v>2783120.7</v>
+      </c>
+      <c r="G22" s="15">
+        <v>127.9</v>
+      </c>
+      <c r="H22" s="15">
+        <v>4445789.0999999996</v>
+      </c>
+      <c r="I22" s="15">
+        <v>148.69999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>143462.70000000001</v>
+      </c>
+      <c r="C23" s="15">
+        <v>62.7</v>
+      </c>
+      <c r="D23" s="15">
+        <v>426102.4</v>
+      </c>
+      <c r="E23" s="15">
+        <v>94.2</v>
+      </c>
+      <c r="F23" s="15">
+        <v>727800.3</v>
+      </c>
+      <c r="G23" s="15">
+        <v>98.3</v>
+      </c>
+      <c r="H23" s="15">
+        <v>1106198.2</v>
+      </c>
+      <c r="I23" s="15">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>256787</v>
+      </c>
+      <c r="C24" s="15">
+        <v>75.8</v>
+      </c>
+      <c r="D24" s="15">
+        <v>568266.69999999995</v>
+      </c>
+      <c r="E24" s="15">
+        <v>93.6</v>
+      </c>
+      <c r="F24" s="15">
+        <v>985574.5</v>
+      </c>
+      <c r="G24" s="15">
+        <v>113.5</v>
+      </c>
+      <c r="H24" s="15">
+        <v>1343523</v>
+      </c>
+      <c r="I24" s="15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>732922.7</v>
+      </c>
+      <c r="C25" s="15">
+        <v>101.1</v>
+      </c>
+      <c r="D25" s="15">
+        <v>1472496.2</v>
+      </c>
+      <c r="E25" s="15">
+        <v>104.5</v>
+      </c>
+      <c r="F25" s="15">
+        <v>2256765</v>
+      </c>
+      <c r="G25" s="15">
+        <v>106.5</v>
+      </c>
+      <c r="H25" s="15">
+        <v>3039385.6000000001</v>
+      </c>
+      <c r="I25" s="15">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>1590527.9</v>
+      </c>
+      <c r="C26" s="15">
+        <v>86.5</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3490888.9</v>
+      </c>
+      <c r="E26" s="15">
+        <v>107</v>
+      </c>
+      <c r="F26" s="15">
+        <v>5516752.2000000002</v>
+      </c>
+      <c r="G26" s="15">
+        <v>115.8</v>
+      </c>
+      <c r="H26" s="15">
+        <v>7971419.9000000004</v>
+      </c>
+      <c r="I26" s="15">
+        <v>128.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <v>111943.3</v>
+      </c>
+      <c r="C27" s="15">
+        <v>32.1</v>
+      </c>
+      <c r="D27" s="15">
+        <v>480961.9</v>
+      </c>
+      <c r="E27" s="15">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="F27" s="15">
+        <v>878463</v>
+      </c>
+      <c r="G27" s="15">
+        <v>110.6</v>
+      </c>
+      <c r="H27" s="15">
+        <v>1293322.2</v>
+      </c>
+      <c r="I27" s="15">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3">
+        <v>593951.5</v>
+      </c>
+      <c r="C28" s="3">
+        <v>21.4</v>
+      </c>
+      <c r="D28" s="3">
+        <v>1104734.3999999999</v>
+      </c>
+      <c r="E28" s="3">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="F28" s="3">
+        <v>1658214.8</v>
+      </c>
+      <c r="G28" s="3">
+        <v>45.8</v>
+      </c>
+      <c r="H28" s="3">
+        <v>2298881.2000000002</v>
+      </c>
+      <c r="I28" s="3">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:J30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A33" sqref="A33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" style="4" customWidth="1"/>
+    <col min="2" max="9" width="13" style="4" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="15.75">
+      <c r="A1" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="63"/>
+      <c r="D3" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61"/>
+      <c r="F3" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61"/>
+      <c r="H3" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="62"/>
+      <c r="J3" s="12"/>
+    </row>
+    <row r="4" spans="1:10" ht="126" customHeight="1">
+      <c r="A4" s="59"/>
+      <c r="B4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15">
+        <v>105934.39999999999</v>
+      </c>
+      <c r="C5" s="15">
+        <v>77.5</v>
+      </c>
+      <c r="D5" s="15">
+        <v>273520.09999999998</v>
+      </c>
+      <c r="E5" s="15">
+        <v>78</v>
+      </c>
+      <c r="F5" s="15">
+        <v>487309.8</v>
+      </c>
+      <c r="G5" s="15">
+        <v>90.4</v>
+      </c>
+      <c r="H5" s="15">
+        <v>783676.7</v>
+      </c>
+      <c r="I5" s="15">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="22.5">
+      <c r="A6" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="15">
+        <v>105786.9</v>
+      </c>
+      <c r="C6" s="15">
+        <v>67.7</v>
+      </c>
+      <c r="D6" s="15">
+        <v>125088.3</v>
+      </c>
+      <c r="E6" s="15">
+        <v>46</v>
+      </c>
+      <c r="F6" s="15">
+        <v>144582.6</v>
+      </c>
+      <c r="G6" s="15">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="H6" s="15">
+        <v>164310.9</v>
+      </c>
+      <c r="I6" s="15">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="15">
+        <v>10573</v>
+      </c>
+      <c r="C7" s="15">
+        <v>51.3</v>
+      </c>
+      <c r="D7" s="15">
+        <v>58649</v>
+      </c>
+      <c r="E7" s="15">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F7" s="15">
+        <v>113964</v>
+      </c>
+      <c r="G7" s="15">
+        <v>81</v>
+      </c>
+      <c r="H7" s="15">
+        <v>206193</v>
+      </c>
+      <c r="I7" s="15">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="15">
+        <v>944128.5</v>
+      </c>
+      <c r="C8" s="15">
+        <v>209</v>
+      </c>
+      <c r="D8" s="15">
+        <v>1888230.3999999999</v>
+      </c>
+      <c r="E8" s="15">
+        <v>204.1</v>
+      </c>
+      <c r="F8" s="15">
+        <v>2685355.4</v>
+      </c>
+      <c r="G8" s="15">
+        <v>190</v>
+      </c>
+      <c r="H8" s="15">
+        <v>4080699.4</v>
+      </c>
+      <c r="I8" s="15">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="15">
+        <v>143537.29999999999</v>
+      </c>
+      <c r="C9" s="15">
+        <v>190.8</v>
+      </c>
+      <c r="D9" s="15">
+        <v>360300.3</v>
+      </c>
+      <c r="E9" s="15">
+        <v>202.1</v>
+      </c>
+      <c r="F9" s="15">
+        <v>645994.1</v>
+      </c>
+      <c r="G9" s="15">
+        <v>202.3</v>
+      </c>
+      <c r="H9" s="15">
+        <v>935445.2</v>
+      </c>
+      <c r="I9" s="15">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="15">
+        <v>15332.4</v>
+      </c>
+      <c r="C10" s="15">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="D10" s="15">
+        <v>27768.5</v>
+      </c>
+      <c r="E10" s="15">
+        <v>76.2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>48481.599999999999</v>
+      </c>
+      <c r="G10" s="15">
+        <v>85.9</v>
+      </c>
+      <c r="H10" s="15">
+        <v>66651.100000000006</v>
+      </c>
+      <c r="I10" s="15">
+        <v>88.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15">
+        <v>7440805</v>
+      </c>
+      <c r="C11" s="15">
+        <v>62.6</v>
+      </c>
+      <c r="D11" s="15">
+        <v>15434451.4</v>
+      </c>
+      <c r="E11" s="15">
+        <v>82</v>
+      </c>
+      <c r="F11" s="15">
+        <v>22338097.600000001</v>
+      </c>
+      <c r="G11" s="15">
+        <v>85.6</v>
+      </c>
+      <c r="H11" s="15">
+        <v>29805640.600000001</v>
+      </c>
+      <c r="I11" s="15">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="15">
+        <v>540119.69999999995</v>
+      </c>
+      <c r="C12" s="15">
+        <v>162.4</v>
+      </c>
+      <c r="D12" s="15">
+        <v>626316.1</v>
+      </c>
+      <c r="E12" s="15">
+        <v>67.5</v>
+      </c>
+      <c r="F12" s="15">
+        <v>715081.7</v>
+      </c>
+      <c r="G12" s="15">
+        <v>46.9</v>
+      </c>
+      <c r="H12" s="15">
+        <v>813737.9</v>
+      </c>
+      <c r="I12" s="15">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="15">
+        <v>445242.6</v>
+      </c>
+      <c r="C13" s="15">
+        <v>80.3</v>
+      </c>
+      <c r="D13" s="15">
+        <v>945239.1</v>
+      </c>
+      <c r="E13" s="15">
+        <v>79.5</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1441944.1</v>
+      </c>
+      <c r="G13" s="15">
+        <v>88.8</v>
+      </c>
+      <c r="H13" s="15">
+        <v>2125971.1</v>
+      </c>
+      <c r="I13" s="15">
+        <v>80.900000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="22.5">
+      <c r="A14" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="15">
+        <v>5662489.5</v>
+      </c>
+      <c r="C14" s="15">
+        <v>80.7</v>
+      </c>
+      <c r="D14" s="15">
+        <v>12297782.800000001</v>
+      </c>
+      <c r="E14" s="15">
+        <v>77.7</v>
+      </c>
+      <c r="F14" s="15">
+        <v>16751996.9</v>
+      </c>
+      <c r="G14" s="15">
+        <v>66.8</v>
+      </c>
+      <c r="H14" s="15">
+        <v>24735038.600000001</v>
+      </c>
+      <c r="I14" s="15">
+        <v>73.099999999999994</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15">
+        <v>212213.9</v>
+      </c>
+      <c r="C15" s="15">
+        <v>182.1</v>
+      </c>
+      <c r="D15" s="15">
+        <v>324489.7</v>
+      </c>
+      <c r="E15" s="15">
+        <v>126.2</v>
+      </c>
+      <c r="F15" s="15">
+        <v>461456.1</v>
+      </c>
+      <c r="G15" s="15">
+        <v>116.3</v>
+      </c>
+      <c r="H15" s="15">
+        <v>646785.69999999995</v>
+      </c>
+      <c r="I15" s="15">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="15">
+        <v>416149.2</v>
+      </c>
+      <c r="C16" s="15">
+        <v>81.5</v>
+      </c>
+      <c r="D16" s="15">
+        <v>616996.80000000005</v>
+      </c>
+      <c r="E16" s="15">
+        <v>60.2</v>
+      </c>
+      <c r="F16" s="15">
+        <v>839577.1</v>
+      </c>
+      <c r="G16" s="15">
+        <v>52.8</v>
+      </c>
+      <c r="H16" s="15">
+        <v>1168328.1000000001</v>
+      </c>
+      <c r="I16" s="15">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="15">
+        <v>276287.8</v>
+      </c>
+      <c r="C17" s="15">
+        <v>28.3</v>
+      </c>
+      <c r="D17" s="15">
+        <v>500202.5</v>
+      </c>
+      <c r="E17" s="15">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="F17" s="15">
+        <v>707040.5</v>
+      </c>
+      <c r="G17" s="15">
+        <v>43.7</v>
+      </c>
+      <c r="H17" s="15">
+        <v>973123.7</v>
+      </c>
+      <c r="I17" s="15">
+        <v>49.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="15">
+        <v>161177.1</v>
+      </c>
+      <c r="C18" s="15">
+        <v>49.5</v>
+      </c>
+      <c r="D18" s="15">
+        <v>910831.4</v>
+      </c>
+      <c r="E18" s="15">
+        <v>96.6</v>
+      </c>
+      <c r="F18" s="15">
+        <v>1179116.8999999999</v>
+      </c>
+      <c r="G18" s="15">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H18" s="15">
+        <v>1846613.7</v>
+      </c>
+      <c r="I18" s="15">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15">
+        <v>5809348.2999999998</v>
+      </c>
+      <c r="C19" s="15">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D19" s="15">
+        <v>12299266.800000001</v>
+      </c>
+      <c r="E19" s="15">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="F19" s="15">
+        <v>17923479.300000001</v>
+      </c>
+      <c r="G19" s="15">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H19" s="15">
+        <v>23954581.600000001</v>
+      </c>
+      <c r="I19" s="15">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="15">
+        <v>4952258.4000000004</v>
+      </c>
+      <c r="C20" s="15">
+        <v>108.9</v>
+      </c>
+      <c r="D20" s="15">
+        <v>8615887.3000000007</v>
+      </c>
+      <c r="E20" s="15">
+        <v>89.7</v>
+      </c>
+      <c r="F20" s="15">
+        <v>12180550.199999999</v>
+      </c>
+      <c r="G20" s="15">
+        <v>77.8</v>
+      </c>
+      <c r="H20" s="15">
+        <v>15652411.1</v>
+      </c>
+      <c r="I20" s="15">
+        <v>71.099999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="15">
+        <v>1590949.8</v>
+      </c>
+      <c r="C21" s="15">
+        <v>97.4</v>
+      </c>
+      <c r="D21" s="15">
+        <v>3447756.7</v>
+      </c>
+      <c r="E21" s="15">
+        <v>104.5</v>
+      </c>
+      <c r="F21" s="15">
+        <v>5645482.2000000002</v>
+      </c>
+      <c r="G21" s="15">
+        <v>109.3</v>
+      </c>
+      <c r="H21" s="15">
+        <v>7502929.7999999998</v>
+      </c>
+      <c r="I21" s="15">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="15">
+        <v>524215.4</v>
+      </c>
+      <c r="C22" s="15">
+        <v>114.4</v>
+      </c>
+      <c r="D22" s="15">
+        <v>1456121.5</v>
+      </c>
+      <c r="E22" s="15">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="F22" s="15">
+        <v>2076090.4</v>
+      </c>
+      <c r="G22" s="15">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="H22" s="15">
+        <v>2834712.6</v>
+      </c>
+      <c r="I22" s="15">
+        <v>141.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="15">
+        <v>219924.8</v>
+      </c>
+      <c r="C23" s="15">
+        <v>31</v>
+      </c>
+      <c r="D23" s="15">
+        <v>433587.6</v>
+      </c>
+      <c r="E23" s="15">
+        <v>42.6</v>
+      </c>
+      <c r="F23" s="15">
+        <v>706527.2</v>
+      </c>
+      <c r="G23" s="15">
+        <v>53.8</v>
+      </c>
+      <c r="H23" s="15">
+        <v>956512.8</v>
+      </c>
+      <c r="I23" s="15">
+        <v>51.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="15">
+        <v>338749.6</v>
+      </c>
+      <c r="C24" s="15">
+        <v>167.7</v>
+      </c>
+      <c r="D24" s="15">
+        <v>603812.6</v>
+      </c>
+      <c r="E24" s="15">
+        <v>112.2</v>
+      </c>
+      <c r="F24" s="15">
+        <v>858084.6</v>
+      </c>
+      <c r="G24" s="15">
+        <v>109.2</v>
+      </c>
+      <c r="H24" s="15">
+        <v>1109989.6000000001</v>
+      </c>
+      <c r="I24" s="15">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15">
+        <v>724723</v>
+      </c>
+      <c r="C25" s="15">
+        <v>134.6</v>
+      </c>
+      <c r="D25" s="15">
+        <v>1400409.2</v>
+      </c>
+      <c r="E25" s="15">
+        <v>120.8</v>
+      </c>
+      <c r="F25" s="15">
+        <v>2093346.8</v>
+      </c>
+      <c r="G25" s="15">
+        <v>118</v>
+      </c>
+      <c r="H25" s="15">
+        <v>2837519.8</v>
+      </c>
+      <c r="I25" s="15">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="15">
+        <v>1838765.3</v>
+      </c>
+      <c r="C26" s="15">
+        <v>109.7</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3242313</v>
+      </c>
+      <c r="E26" s="15">
+        <v>93.3</v>
+      </c>
+      <c r="F26" s="15">
+        <v>4707837.8</v>
+      </c>
+      <c r="G26" s="15">
+        <v>90.1</v>
+      </c>
+      <c r="H26" s="15">
+        <v>6093141.5</v>
+      </c>
+      <c r="I26" s="15">
+        <v>86.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <v>335249.59999999998</v>
+      </c>
+      <c r="C27" s="15">
+        <v>113.5</v>
+      </c>
+      <c r="D27" s="15">
+        <v>580633</v>
+      </c>
+      <c r="E27" s="15">
+        <v>88.6</v>
+      </c>
+      <c r="F27" s="15">
+        <v>758061.6</v>
+      </c>
+      <c r="G27" s="15">
+        <v>75.8</v>
+      </c>
+      <c r="H27" s="15">
+        <v>963009.6</v>
+      </c>
+      <c r="I27" s="15">
+        <v>64.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="3">
+        <v>2670465.1</v>
+      </c>
+      <c r="C28" s="3">
+        <v>353.4</v>
+      </c>
+      <c r="D28" s="3">
+        <v>2876200.1</v>
+      </c>
+      <c r="E28" s="3">
+        <v>82.5</v>
+      </c>
+      <c r="F28" s="3">
+        <v>3454943.4</v>
+      </c>
+      <c r="G28" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="H28" s="3">
+        <v>4098489.4</v>
+      </c>
+      <c r="I28" s="3">
+        <v>45.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A29:C29"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05AFCDD-6FF7-44C5-B7A8-BBE55F9914D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>