--- v5 (2026-08-31)
+++ v6 (2026-09-20)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -106,64 +111,190 @@
   <si>
     <t>Райымбек</t>
   </si>
   <si>
     <t>Талғар</t>
   </si>
   <si>
     <t xml:space="preserve">Ұйғыр </t>
   </si>
   <si>
     <t xml:space="preserve">Іле </t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>" - " - өндіріс жоқ</t>
   </si>
   <si>
     <t>Х - құпия деректер</t>
   </si>
   <si>
     <t>Алатау қ.ә.</t>
   </si>
   <si>
-    <t xml:space="preserve">           2026 жылғы Алматы облысындағы сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+    <t>-</t>
   </si>
   <si>
-    <t>-</t>
+    <t xml:space="preserve">           2026 жылғы Алматы облысындағы сумен жабдықтау; су бұрқу; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Е-mail: Zl.Imanbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 (727) 2698231 </t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Иманбекова Злиха</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Өндіріс статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -193,50 +324,124 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -302,54 +507,61 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -418,64 +630,145 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -718,110 +1011,389 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="44"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+    </row>
+    <row r="2" spans="1:13" s="56" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="65">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="56" customFormat="1" ht="27" customHeight="1">
+      <c r="A3" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="56" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="56" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="66" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="56" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="56" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A7" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="56" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="56" customFormat="1" ht="54.6" customHeight="1">
+      <c r="A9" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="56" customFormat="1">
+      <c r="A10" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="56" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A11" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="57"/>
+    </row>
+    <row r="12" spans="1:13" s="56" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="57"/>
+    </row>
+    <row r="13" spans="1:13" s="56" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" s="57"/>
+    </row>
+    <row r="14" spans="1:13" s="56" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A14" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="1:13" s="56" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="55">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="46"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="55">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="47"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="46"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>37</v>
+      </c>
+      <c r="M19" s="47"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="M20" s="46"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21" s="47"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="50"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="48"/>
+      <c r="M23" s="47"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="46"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="47"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="46"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="68" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="68" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="68"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="72"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="70" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="68" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="70"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.4">
+      <c r="B11" s="71" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="70"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:ME37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="29" customWidth="1"/>
-    <col min="4" max="4" width="9.85546875" style="29" customWidth="1"/>
-    <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.88671875" style="29" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
-    <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
-    <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8" style="1" customWidth="1"/>
-    <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="343" width="9.140625" style="2"/>
+    <col min="10" max="10" width="9.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="29" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
+    <col min="14" max="343" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:343">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="27"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
     </row>
     <row r="2" spans="1:343" s="20" customFormat="1" ht="27.6" customHeight="1">
-      <c r="A2" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="A2" s="73" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="P2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
       <c r="AI2" s="19"/>
       <c r="AJ2" s="19"/>
       <c r="AK2" s="19"/>
       <c r="AL2" s="19"/>
@@ -1109,51 +1681,51 @@
       <c r="LH2" s="19"/>
       <c r="LI2" s="19"/>
       <c r="LJ2" s="19"/>
       <c r="LK2" s="19"/>
       <c r="LL2" s="19"/>
       <c r="LM2" s="19"/>
       <c r="LN2" s="19"/>
       <c r="LO2" s="19"/>
       <c r="LP2" s="19"/>
       <c r="LQ2" s="19"/>
       <c r="LR2" s="19"/>
       <c r="LS2" s="19"/>
       <c r="LT2" s="19"/>
       <c r="LU2" s="19"/>
       <c r="LV2" s="19"/>
       <c r="LW2" s="19"/>
       <c r="LX2" s="19"/>
       <c r="LY2" s="19"/>
       <c r="LZ2" s="19"/>
       <c r="MA2" s="19"/>
       <c r="MB2" s="19"/>
       <c r="MC2" s="19"/>
       <c r="MD2" s="19"/>
       <c r="ME2" s="19"/>
     </row>
-    <row r="3" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="3" spans="1:343" s="7" customFormat="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="28"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
@@ -2190,76 +2762,78 @@
       <c r="LH5" s="21"/>
       <c r="LI5" s="21"/>
       <c r="LJ5" s="21"/>
       <c r="LK5" s="21"/>
       <c r="LL5" s="21"/>
       <c r="LM5" s="21"/>
       <c r="LN5" s="21"/>
       <c r="LO5" s="21"/>
       <c r="LP5" s="21"/>
       <c r="LQ5" s="21"/>
       <c r="LR5" s="21"/>
       <c r="LS5" s="21"/>
       <c r="LT5" s="21"/>
       <c r="LU5" s="21"/>
       <c r="LV5" s="21"/>
       <c r="LW5" s="21"/>
       <c r="LX5" s="21"/>
       <c r="LY5" s="21"/>
       <c r="LZ5" s="21"/>
       <c r="MA5" s="21"/>
       <c r="MB5" s="21"/>
       <c r="MC5" s="21"/>
       <c r="MD5" s="21"/>
       <c r="ME5" s="21"/>
     </row>
-    <row r="6" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="6" spans="1:343" s="7" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="38">
         <v>4118.7</v>
       </c>
       <c r="C6" s="35">
         <v>8395.7000000000007</v>
       </c>
       <c r="D6" s="33">
         <v>12858.3</v>
       </c>
       <c r="E6" s="33">
         <v>17305</v>
       </c>
       <c r="F6" s="33">
         <v>21382.400000000001</v>
       </c>
       <c r="G6" s="30">
         <v>26430.7</v>
       </c>
       <c r="H6" s="33">
         <v>32048</v>
       </c>
-      <c r="I6" s="30"/>
+      <c r="I6" s="33">
+        <v>37442.400000000001</v>
+      </c>
       <c r="J6" s="30"/>
       <c r="K6" s="33"/>
       <c r="L6" s="30"/>
       <c r="M6" s="33"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="21"/>
       <c r="Q6" s="21"/>
       <c r="R6" s="21"/>
       <c r="S6" s="21"/>
       <c r="T6" s="21"/>
       <c r="U6" s="21"/>
       <c r="V6" s="21"/>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
       <c r="Y6" s="21"/>
       <c r="Z6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
       <c r="AD6" s="21"/>
       <c r="AE6" s="21"/>
       <c r="AF6" s="21"/>
       <c r="AG6" s="21"/>
       <c r="AH6" s="21"/>
@@ -2551,76 +3125,78 @@
       <c r="LH6" s="21"/>
       <c r="LI6" s="21"/>
       <c r="LJ6" s="21"/>
       <c r="LK6" s="21"/>
       <c r="LL6" s="21"/>
       <c r="LM6" s="21"/>
       <c r="LN6" s="21"/>
       <c r="LO6" s="21"/>
       <c r="LP6" s="21"/>
       <c r="LQ6" s="21"/>
       <c r="LR6" s="21"/>
       <c r="LS6" s="21"/>
       <c r="LT6" s="21"/>
       <c r="LU6" s="21"/>
       <c r="LV6" s="21"/>
       <c r="LW6" s="21"/>
       <c r="LX6" s="21"/>
       <c r="LY6" s="21"/>
       <c r="LZ6" s="21"/>
       <c r="MA6" s="21"/>
       <c r="MB6" s="21"/>
       <c r="MC6" s="21"/>
       <c r="MD6" s="21"/>
       <c r="ME6" s="21"/>
     </row>
-    <row r="7" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="7" spans="1:343" s="7" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="38">
         <v>727.8</v>
       </c>
       <c r="C7" s="35">
         <v>1282.8</v>
       </c>
       <c r="D7" s="33">
         <v>1901.1</v>
       </c>
       <c r="E7" s="33">
         <v>2528.6999999999998</v>
       </c>
       <c r="F7" s="33">
         <v>3289.4</v>
       </c>
       <c r="G7" s="30">
         <v>4191.7</v>
       </c>
       <c r="H7" s="33">
         <v>5180.1000000000004</v>
       </c>
-      <c r="I7" s="30"/>
+      <c r="I7" s="33">
+        <v>6147.1</v>
+      </c>
       <c r="J7" s="30"/>
       <c r="K7" s="33"/>
       <c r="L7" s="30"/>
       <c r="M7" s="33"/>
       <c r="N7" s="21"/>
       <c r="O7" s="21"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="21"/>
       <c r="R7" s="21"/>
       <c r="S7" s="21"/>
       <c r="T7" s="21"/>
       <c r="U7" s="21"/>
       <c r="V7" s="21"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
       <c r="AA7" s="21"/>
       <c r="AB7" s="21"/>
       <c r="AC7" s="21"/>
       <c r="AD7" s="21"/>
       <c r="AE7" s="21"/>
       <c r="AF7" s="21"/>
       <c r="AG7" s="21"/>
       <c r="AH7" s="21"/>
@@ -2937,51 +3513,53 @@
     <row r="8" spans="1:343" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="38">
         <v>205.1</v>
       </c>
       <c r="C8" s="35">
         <v>309.2</v>
       </c>
       <c r="D8" s="33">
         <v>435.3</v>
       </c>
       <c r="E8" s="33">
         <v>585.6</v>
       </c>
       <c r="F8" s="33">
         <v>739.6</v>
       </c>
       <c r="G8" s="30">
         <v>868.8</v>
       </c>
       <c r="H8" s="33">
         <v>992.5</v>
       </c>
-      <c r="I8" s="30"/>
+      <c r="I8" s="33">
+        <v>1093.5</v>
+      </c>
       <c r="J8" s="30"/>
       <c r="K8" s="33"/>
       <c r="L8" s="30"/>
       <c r="M8" s="33"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="21"/>
       <c r="AA8" s="21"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
       <c r="AE8" s="21"/>
       <c r="AF8" s="21"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
@@ -3273,76 +3851,78 @@
       <c r="LH8" s="21"/>
       <c r="LI8" s="21"/>
       <c r="LJ8" s="21"/>
       <c r="LK8" s="21"/>
       <c r="LL8" s="21"/>
       <c r="LM8" s="21"/>
       <c r="LN8" s="21"/>
       <c r="LO8" s="21"/>
       <c r="LP8" s="21"/>
       <c r="LQ8" s="21"/>
       <c r="LR8" s="21"/>
       <c r="LS8" s="21"/>
       <c r="LT8" s="21"/>
       <c r="LU8" s="21"/>
       <c r="LV8" s="21"/>
       <c r="LW8" s="21"/>
       <c r="LX8" s="21"/>
       <c r="LY8" s="21"/>
       <c r="LZ8" s="21"/>
       <c r="MA8" s="21"/>
       <c r="MB8" s="21"/>
       <c r="MC8" s="21"/>
       <c r="MD8" s="21"/>
       <c r="ME8" s="21"/>
     </row>
-    <row r="9" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="9" spans="1:343" s="7" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="38">
         <v>32.799999999999997</v>
       </c>
       <c r="C9" s="35">
         <v>84</v>
       </c>
       <c r="D9" s="33">
         <v>135.30000000000001</v>
       </c>
       <c r="E9" s="33">
         <v>186.5</v>
       </c>
       <c r="F9" s="33">
         <v>225</v>
       </c>
       <c r="G9" s="30">
         <v>263.39999999999998</v>
       </c>
       <c r="H9" s="33">
         <v>301.89999999999998</v>
       </c>
-      <c r="I9" s="30"/>
+      <c r="I9" s="33">
+        <v>350.1</v>
+      </c>
       <c r="J9" s="30"/>
       <c r="K9" s="33"/>
       <c r="L9" s="30"/>
       <c r="M9" s="33"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
@@ -3634,76 +4214,78 @@
       <c r="LH9" s="21"/>
       <c r="LI9" s="21"/>
       <c r="LJ9" s="21"/>
       <c r="LK9" s="21"/>
       <c r="LL9" s="21"/>
       <c r="LM9" s="21"/>
       <c r="LN9" s="21"/>
       <c r="LO9" s="21"/>
       <c r="LP9" s="21"/>
       <c r="LQ9" s="21"/>
       <c r="LR9" s="21"/>
       <c r="LS9" s="21"/>
       <c r="LT9" s="21"/>
       <c r="LU9" s="21"/>
       <c r="LV9" s="21"/>
       <c r="LW9" s="21"/>
       <c r="LX9" s="21"/>
       <c r="LY9" s="21"/>
       <c r="LZ9" s="21"/>
       <c r="MA9" s="21"/>
       <c r="MB9" s="21"/>
       <c r="MC9" s="21"/>
       <c r="MD9" s="21"/>
       <c r="ME9" s="21"/>
     </row>
-    <row r="10" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="10" spans="1:343" s="7" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="38">
         <v>605.29999999999995</v>
       </c>
       <c r="C10" s="35">
         <v>1254.5</v>
       </c>
       <c r="D10" s="33">
         <v>1921.2</v>
       </c>
       <c r="E10" s="33">
         <v>2582.6</v>
       </c>
       <c r="F10" s="33">
         <v>2746.1</v>
       </c>
       <c r="G10" s="30">
         <v>3761.2</v>
       </c>
       <c r="H10" s="33">
         <v>5075.1000000000004</v>
       </c>
-      <c r="I10" s="30"/>
+      <c r="I10" s="33">
+        <v>6162.7</v>
+      </c>
       <c r="J10" s="30"/>
       <c r="K10" s="33"/>
       <c r="L10" s="30"/>
       <c r="M10" s="33"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="21"/>
       <c r="S10" s="21"/>
       <c r="T10" s="21"/>
       <c r="U10" s="21"/>
       <c r="V10" s="21"/>
       <c r="W10" s="21"/>
       <c r="X10" s="21"/>
       <c r="Y10" s="21"/>
       <c r="Z10" s="21"/>
       <c r="AA10" s="21"/>
       <c r="AB10" s="21"/>
       <c r="AC10" s="21"/>
       <c r="AD10" s="21"/>
       <c r="AE10" s="21"/>
       <c r="AF10" s="21"/>
       <c r="AG10" s="21"/>
       <c r="AH10" s="21"/>
@@ -3995,76 +4577,78 @@
       <c r="LH10" s="21"/>
       <c r="LI10" s="21"/>
       <c r="LJ10" s="21"/>
       <c r="LK10" s="21"/>
       <c r="LL10" s="21"/>
       <c r="LM10" s="21"/>
       <c r="LN10" s="21"/>
       <c r="LO10" s="21"/>
       <c r="LP10" s="21"/>
       <c r="LQ10" s="21"/>
       <c r="LR10" s="21"/>
       <c r="LS10" s="21"/>
       <c r="LT10" s="21"/>
       <c r="LU10" s="21"/>
       <c r="LV10" s="21"/>
       <c r="LW10" s="21"/>
       <c r="LX10" s="21"/>
       <c r="LY10" s="21"/>
       <c r="LZ10" s="21"/>
       <c r="MA10" s="21"/>
       <c r="MB10" s="21"/>
       <c r="MC10" s="21"/>
       <c r="MD10" s="21"/>
       <c r="ME10" s="21"/>
     </row>
-    <row r="11" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="11" spans="1:343" s="7" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="38">
         <v>190.5</v>
       </c>
       <c r="C11" s="35">
         <v>506.9</v>
       </c>
       <c r="D11" s="33">
         <v>823.2</v>
       </c>
       <c r="E11" s="33">
         <v>1139.5</v>
       </c>
       <c r="F11" s="33">
         <v>1346</v>
       </c>
       <c r="G11" s="30">
         <v>1552.5</v>
       </c>
       <c r="H11" s="33">
         <v>1759</v>
       </c>
-      <c r="I11" s="30"/>
+      <c r="I11" s="33">
+        <v>2009.7</v>
+      </c>
       <c r="J11" s="30"/>
       <c r="K11" s="33"/>
       <c r="L11" s="30"/>
       <c r="M11" s="33"/>
       <c r="N11" s="21"/>
       <c r="O11" s="21"/>
       <c r="P11" s="21"/>
       <c r="Q11" s="21"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21"/>
       <c r="T11" s="21"/>
       <c r="U11" s="21"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21"/>
       <c r="X11" s="21"/>
       <c r="Y11" s="21"/>
       <c r="Z11" s="21"/>
       <c r="AA11" s="21"/>
       <c r="AB11" s="21"/>
       <c r="AC11" s="21"/>
       <c r="AD11" s="21"/>
       <c r="AE11" s="21"/>
       <c r="AF11" s="21"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
@@ -4356,76 +4940,78 @@
       <c r="LH11" s="21"/>
       <c r="LI11" s="21"/>
       <c r="LJ11" s="21"/>
       <c r="LK11" s="21"/>
       <c r="LL11" s="21"/>
       <c r="LM11" s="21"/>
       <c r="LN11" s="21"/>
       <c r="LO11" s="21"/>
       <c r="LP11" s="21"/>
       <c r="LQ11" s="21"/>
       <c r="LR11" s="21"/>
       <c r="LS11" s="21"/>
       <c r="LT11" s="21"/>
       <c r="LU11" s="21"/>
       <c r="LV11" s="21"/>
       <c r="LW11" s="21"/>
       <c r="LX11" s="21"/>
       <c r="LY11" s="21"/>
       <c r="LZ11" s="21"/>
       <c r="MA11" s="21"/>
       <c r="MB11" s="21"/>
       <c r="MC11" s="21"/>
       <c r="MD11" s="21"/>
       <c r="ME11" s="21"/>
     </row>
-    <row r="12" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="12" spans="1:343" s="7" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="38">
         <v>44.1</v>
       </c>
       <c r="C12" s="35">
         <v>95.4</v>
       </c>
       <c r="D12" s="33">
         <v>146.69999999999999</v>
       </c>
       <c r="E12" s="33">
         <v>197.9</v>
       </c>
       <c r="F12" s="33">
         <v>241</v>
       </c>
       <c r="G12" s="30">
         <v>284</v>
       </c>
       <c r="H12" s="33">
         <v>327</v>
       </c>
-      <c r="I12" s="30"/>
+      <c r="I12" s="33">
+        <v>369.3</v>
+      </c>
       <c r="J12" s="30"/>
       <c r="K12" s="33"/>
       <c r="L12" s="30"/>
       <c r="M12" s="33"/>
       <c r="N12" s="21"/>
       <c r="O12" s="21"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="21"/>
       <c r="R12" s="21"/>
       <c r="S12" s="21"/>
       <c r="T12" s="21"/>
       <c r="U12" s="21"/>
       <c r="V12" s="21"/>
       <c r="W12" s="21"/>
       <c r="X12" s="21"/>
       <c r="Y12" s="21"/>
       <c r="Z12" s="21"/>
       <c r="AA12" s="21"/>
       <c r="AB12" s="21"/>
       <c r="AC12" s="21"/>
       <c r="AD12" s="21"/>
       <c r="AE12" s="21"/>
       <c r="AF12" s="21"/>
       <c r="AG12" s="21"/>
       <c r="AH12" s="21"/>
@@ -4717,76 +5303,78 @@
       <c r="LH12" s="21"/>
       <c r="LI12" s="21"/>
       <c r="LJ12" s="21"/>
       <c r="LK12" s="21"/>
       <c r="LL12" s="21"/>
       <c r="LM12" s="21"/>
       <c r="LN12" s="21"/>
       <c r="LO12" s="21"/>
       <c r="LP12" s="21"/>
       <c r="LQ12" s="21"/>
       <c r="LR12" s="21"/>
       <c r="LS12" s="21"/>
       <c r="LT12" s="21"/>
       <c r="LU12" s="21"/>
       <c r="LV12" s="21"/>
       <c r="LW12" s="21"/>
       <c r="LX12" s="21"/>
       <c r="LY12" s="21"/>
       <c r="LZ12" s="21"/>
       <c r="MA12" s="21"/>
       <c r="MB12" s="21"/>
       <c r="MC12" s="21"/>
       <c r="MD12" s="21"/>
       <c r="ME12" s="21"/>
     </row>
-    <row r="13" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="13" spans="1:343" s="7" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="38">
         <v>588.4</v>
       </c>
       <c r="C13" s="35">
         <v>1494.9</v>
       </c>
       <c r="D13" s="33">
         <v>2442.6</v>
       </c>
       <c r="E13" s="33">
         <v>3380.6</v>
       </c>
       <c r="F13" s="33">
         <v>4108.8</v>
       </c>
       <c r="G13" s="30">
         <v>4802.8</v>
       </c>
       <c r="H13" s="33">
         <v>5616.4</v>
       </c>
-      <c r="I13" s="30"/>
+      <c r="I13" s="33">
+        <v>6316.1</v>
+      </c>
       <c r="J13" s="30"/>
       <c r="K13" s="33"/>
       <c r="L13" s="30"/>
       <c r="M13" s="33"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
       <c r="S13" s="21"/>
       <c r="T13" s="21"/>
       <c r="U13" s="21"/>
       <c r="V13" s="21"/>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="21"/>
       <c r="Z13" s="21"/>
       <c r="AA13" s="21"/>
       <c r="AB13" s="21"/>
       <c r="AC13" s="21"/>
       <c r="AD13" s="21"/>
       <c r="AE13" s="21"/>
       <c r="AF13" s="21"/>
       <c r="AG13" s="21"/>
       <c r="AH13" s="21"/>
@@ -5103,51 +5691,53 @@
     <row r="14" spans="1:343" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="38">
         <v>44.2</v>
       </c>
       <c r="C14" s="35">
         <v>88.3</v>
       </c>
       <c r="D14" s="33">
         <v>132.5</v>
       </c>
       <c r="E14" s="33">
         <v>176.6</v>
       </c>
       <c r="F14" s="33">
         <v>223.7</v>
       </c>
       <c r="G14" s="30">
         <v>270.7</v>
       </c>
       <c r="H14" s="33">
         <v>317</v>
       </c>
-      <c r="I14" s="30"/>
+      <c r="I14" s="33">
+        <v>363.2</v>
+      </c>
       <c r="J14" s="30"/>
       <c r="K14" s="33"/>
       <c r="L14" s="30"/>
       <c r="M14" s="33"/>
       <c r="N14" s="21"/>
       <c r="O14" s="21"/>
       <c r="P14" s="21"/>
       <c r="Q14" s="21"/>
       <c r="R14" s="21"/>
       <c r="S14" s="21"/>
       <c r="T14" s="21"/>
       <c r="U14" s="21"/>
       <c r="V14" s="21"/>
       <c r="W14" s="21"/>
       <c r="X14" s="21"/>
       <c r="Y14" s="21"/>
       <c r="Z14" s="21"/>
       <c r="AA14" s="21"/>
       <c r="AB14" s="21"/>
       <c r="AC14" s="21"/>
       <c r="AD14" s="21"/>
       <c r="AE14" s="21"/>
       <c r="AF14" s="21"/>
       <c r="AG14" s="21"/>
       <c r="AH14" s="21"/>
@@ -5464,51 +6054,53 @@
     <row r="15" spans="1:343" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="38">
         <v>987.1</v>
       </c>
       <c r="C15" s="35">
         <v>1843</v>
       </c>
       <c r="D15" s="33">
         <v>2666.8</v>
       </c>
       <c r="E15" s="33">
         <v>3585.6</v>
       </c>
       <c r="F15" s="33">
         <v>4793</v>
       </c>
       <c r="G15" s="30">
         <v>5999.3</v>
       </c>
       <c r="H15" s="33">
         <v>7257.1</v>
       </c>
-      <c r="I15" s="30"/>
+      <c r="I15" s="33">
+        <v>8539</v>
+      </c>
       <c r="J15" s="30"/>
       <c r="K15" s="33"/>
       <c r="L15" s="30"/>
       <c r="M15" s="33"/>
       <c r="N15" s="21"/>
       <c r="O15" s="21"/>
       <c r="P15" s="21"/>
       <c r="Q15" s="21"/>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
       <c r="T15" s="21"/>
       <c r="U15" s="21"/>
       <c r="V15" s="21"/>
       <c r="W15" s="21"/>
       <c r="X15" s="21"/>
       <c r="Y15" s="21"/>
       <c r="Z15" s="21"/>
       <c r="AA15" s="21"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="21"/>
       <c r="AD15" s="21"/>
       <c r="AE15" s="21"/>
       <c r="AF15" s="21"/>
       <c r="AG15" s="21"/>
       <c r="AH15" s="21"/>
@@ -5800,76 +6392,78 @@
       <c r="LH15" s="21"/>
       <c r="LI15" s="21"/>
       <c r="LJ15" s="21"/>
       <c r="LK15" s="21"/>
       <c r="LL15" s="21"/>
       <c r="LM15" s="21"/>
       <c r="LN15" s="21"/>
       <c r="LO15" s="21"/>
       <c r="LP15" s="21"/>
       <c r="LQ15" s="21"/>
       <c r="LR15" s="21"/>
       <c r="LS15" s="21"/>
       <c r="LT15" s="21"/>
       <c r="LU15" s="21"/>
       <c r="LV15" s="21"/>
       <c r="LW15" s="21"/>
       <c r="LX15" s="21"/>
       <c r="LY15" s="21"/>
       <c r="LZ15" s="21"/>
       <c r="MA15" s="21"/>
       <c r="MB15" s="21"/>
       <c r="MC15" s="21"/>
       <c r="MD15" s="21"/>
       <c r="ME15" s="21"/>
     </row>
-    <row r="16" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="16" spans="1:343" s="7" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="38">
         <v>58.3</v>
       </c>
       <c r="C16" s="35">
         <v>177.3</v>
       </c>
       <c r="D16" s="33">
         <v>374.2</v>
       </c>
       <c r="E16" s="33">
         <v>510.6</v>
       </c>
       <c r="F16" s="33">
         <v>673.5</v>
       </c>
       <c r="G16" s="30">
         <v>855.3</v>
       </c>
       <c r="H16" s="33">
         <v>1053.3</v>
       </c>
-      <c r="I16" s="30"/>
+      <c r="I16" s="33">
+        <v>1279.0999999999999</v>
+      </c>
       <c r="J16" s="30"/>
       <c r="K16" s="33"/>
       <c r="L16" s="30"/>
       <c r="M16" s="33"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="21"/>
       <c r="AE16" s="21"/>
       <c r="AF16" s="21"/>
       <c r="AG16" s="21"/>
       <c r="AH16" s="21"/>
@@ -6161,76 +6755,78 @@
       <c r="LH16" s="21"/>
       <c r="LI16" s="21"/>
       <c r="LJ16" s="21"/>
       <c r="LK16" s="21"/>
       <c r="LL16" s="21"/>
       <c r="LM16" s="21"/>
       <c r="LN16" s="21"/>
       <c r="LO16" s="21"/>
       <c r="LP16" s="21"/>
       <c r="LQ16" s="21"/>
       <c r="LR16" s="21"/>
       <c r="LS16" s="21"/>
       <c r="LT16" s="21"/>
       <c r="LU16" s="21"/>
       <c r="LV16" s="21"/>
       <c r="LW16" s="21"/>
       <c r="LX16" s="21"/>
       <c r="LY16" s="21"/>
       <c r="LZ16" s="21"/>
       <c r="MA16" s="21"/>
       <c r="MB16" s="21"/>
       <c r="MC16" s="21"/>
       <c r="MD16" s="21"/>
       <c r="ME16" s="21"/>
     </row>
-    <row r="17" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="17" spans="1:343" s="7" customFormat="1">
       <c r="A17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="38">
         <v>635.1</v>
       </c>
       <c r="C17" s="35">
         <v>1259.3</v>
       </c>
       <c r="D17" s="33">
         <v>1879.4</v>
       </c>
       <c r="E17" s="33">
         <v>2430.6</v>
       </c>
       <c r="F17" s="33">
         <v>2996.3</v>
       </c>
       <c r="G17" s="30">
         <v>3580.9</v>
       </c>
       <c r="H17" s="33">
         <v>4168.6000000000004</v>
       </c>
-      <c r="I17" s="30"/>
+      <c r="I17" s="33">
+        <v>4812.5</v>
+      </c>
       <c r="J17" s="30"/>
       <c r="K17" s="33"/>
       <c r="L17" s="30"/>
       <c r="M17" s="33"/>
       <c r="N17" s="21"/>
       <c r="O17" s="21"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
       <c r="S17" s="21"/>
       <c r="T17" s="21"/>
       <c r="U17" s="21"/>
       <c r="V17" s="21"/>
       <c r="W17" s="21"/>
       <c r="X17" s="21"/>
       <c r="Y17" s="21"/>
       <c r="Z17" s="21"/>
       <c r="AA17" s="21"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
       <c r="AD17" s="21"/>
       <c r="AE17" s="21"/>
       <c r="AF17" s="21"/>
       <c r="AG17" s="21"/>
       <c r="AH17" s="21"/>
@@ -6869,76 +7465,78 @@
       <c r="LH18" s="21"/>
       <c r="LI18" s="21"/>
       <c r="LJ18" s="21"/>
       <c r="LK18" s="21"/>
       <c r="LL18" s="21"/>
       <c r="LM18" s="21"/>
       <c r="LN18" s="21"/>
       <c r="LO18" s="21"/>
       <c r="LP18" s="21"/>
       <c r="LQ18" s="21"/>
       <c r="LR18" s="21"/>
       <c r="LS18" s="21"/>
       <c r="LT18" s="21"/>
       <c r="LU18" s="21"/>
       <c r="LV18" s="21"/>
       <c r="LW18" s="21"/>
       <c r="LX18" s="21"/>
       <c r="LY18" s="21"/>
       <c r="LZ18" s="21"/>
       <c r="MA18" s="21"/>
       <c r="MB18" s="21"/>
       <c r="MC18" s="21"/>
       <c r="MD18" s="21"/>
       <c r="ME18" s="21"/>
     </row>
-    <row r="19" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="19" spans="1:343" s="7" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="38">
         <v>4118.7</v>
       </c>
       <c r="C19" s="35">
         <v>8395.7000000000007</v>
       </c>
       <c r="D19" s="33">
         <v>12856.2</v>
       </c>
       <c r="E19" s="33">
         <v>17301.099999999999</v>
       </c>
       <c r="F19" s="33">
         <v>21372.7</v>
       </c>
       <c r="G19" s="30">
         <v>26415.8</v>
       </c>
       <c r="H19" s="33">
         <v>32030.400000000001</v>
       </c>
-      <c r="I19" s="30"/>
+      <c r="I19" s="33">
+        <v>37421.699999999997</v>
+      </c>
       <c r="J19" s="30"/>
       <c r="K19" s="33"/>
       <c r="L19" s="30"/>
       <c r="M19" s="33"/>
       <c r="N19" s="21"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
       <c r="U19" s="21"/>
       <c r="V19" s="21"/>
       <c r="W19" s="21"/>
       <c r="X19" s="21"/>
       <c r="Y19" s="21"/>
       <c r="Z19" s="21"/>
       <c r="AA19" s="21"/>
       <c r="AB19" s="21"/>
       <c r="AC19" s="21"/>
       <c r="AD19" s="21"/>
       <c r="AE19" s="21"/>
       <c r="AF19" s="21"/>
       <c r="AG19" s="21"/>
       <c r="AH19" s="21"/>
@@ -7230,76 +7828,78 @@
       <c r="LH19" s="21"/>
       <c r="LI19" s="21"/>
       <c r="LJ19" s="21"/>
       <c r="LK19" s="21"/>
       <c r="LL19" s="21"/>
       <c r="LM19" s="21"/>
       <c r="LN19" s="21"/>
       <c r="LO19" s="21"/>
       <c r="LP19" s="21"/>
       <c r="LQ19" s="21"/>
       <c r="LR19" s="21"/>
       <c r="LS19" s="21"/>
       <c r="LT19" s="21"/>
       <c r="LU19" s="21"/>
       <c r="LV19" s="21"/>
       <c r="LW19" s="21"/>
       <c r="LX19" s="21"/>
       <c r="LY19" s="21"/>
       <c r="LZ19" s="21"/>
       <c r="MA19" s="21"/>
       <c r="MB19" s="21"/>
       <c r="MC19" s="21"/>
       <c r="MD19" s="21"/>
       <c r="ME19" s="21"/>
     </row>
-    <row r="20" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="20" spans="1:343" s="7" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="38">
         <v>727.8</v>
       </c>
       <c r="C20" s="35">
         <v>1282.8</v>
       </c>
       <c r="D20" s="33">
         <v>1901.1</v>
       </c>
       <c r="E20" s="33">
         <v>2528.6999999999998</v>
       </c>
       <c r="F20" s="33">
         <v>3289.4</v>
       </c>
       <c r="G20" s="30">
         <v>4191.7</v>
       </c>
       <c r="H20" s="33">
         <v>5180.1000000000004</v>
       </c>
-      <c r="I20" s="30"/>
+      <c r="I20" s="33">
+        <v>6147.1</v>
+      </c>
       <c r="J20" s="30"/>
       <c r="K20" s="33"/>
       <c r="L20" s="30"/>
       <c r="M20" s="33"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="21"/>
       <c r="U20" s="21"/>
       <c r="V20" s="21"/>
       <c r="W20" s="21"/>
       <c r="X20" s="21"/>
       <c r="Y20" s="21"/>
       <c r="Z20" s="21"/>
       <c r="AA20" s="21"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="21"/>
       <c r="AE20" s="21"/>
       <c r="AF20" s="21"/>
       <c r="AG20" s="21"/>
       <c r="AH20" s="21"/>
@@ -7616,51 +8216,53 @@
     <row r="21" spans="1:343" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="38">
         <v>205.1</v>
       </c>
       <c r="C21" s="35">
         <v>309.2</v>
       </c>
       <c r="D21" s="33">
         <v>435.3</v>
       </c>
       <c r="E21" s="33">
         <v>585.6</v>
       </c>
       <c r="F21" s="33">
         <v>739.6</v>
       </c>
       <c r="G21" s="30">
         <v>868.8</v>
       </c>
       <c r="H21" s="33">
         <v>992.5</v>
       </c>
-      <c r="I21" s="30"/>
+      <c r="I21" s="33">
+        <v>1093.5</v>
+      </c>
       <c r="J21" s="30"/>
       <c r="K21" s="33"/>
       <c r="L21" s="30"/>
       <c r="M21" s="33"/>
       <c r="N21" s="21"/>
       <c r="O21" s="21"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
       <c r="S21" s="21"/>
       <c r="T21" s="21"/>
       <c r="U21" s="21"/>
       <c r="V21" s="21"/>
       <c r="W21" s="21"/>
       <c r="X21" s="21"/>
       <c r="Y21" s="21"/>
       <c r="Z21" s="21"/>
       <c r="AA21" s="21"/>
       <c r="AB21" s="21"/>
       <c r="AC21" s="21"/>
       <c r="AD21" s="21"/>
       <c r="AE21" s="21"/>
       <c r="AF21" s="21"/>
       <c r="AG21" s="21"/>
       <c r="AH21" s="21"/>
@@ -7952,76 +8554,78 @@
       <c r="LH21" s="21"/>
       <c r="LI21" s="21"/>
       <c r="LJ21" s="21"/>
       <c r="LK21" s="21"/>
       <c r="LL21" s="21"/>
       <c r="LM21" s="21"/>
       <c r="LN21" s="21"/>
       <c r="LO21" s="21"/>
       <c r="LP21" s="21"/>
       <c r="LQ21" s="21"/>
       <c r="LR21" s="21"/>
       <c r="LS21" s="21"/>
       <c r="LT21" s="21"/>
       <c r="LU21" s="21"/>
       <c r="LV21" s="21"/>
       <c r="LW21" s="21"/>
       <c r="LX21" s="21"/>
       <c r="LY21" s="21"/>
       <c r="LZ21" s="21"/>
       <c r="MA21" s="21"/>
       <c r="MB21" s="21"/>
       <c r="MC21" s="21"/>
       <c r="MD21" s="21"/>
       <c r="ME21" s="21"/>
     </row>
-    <row r="22" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="22" spans="1:343" s="7" customFormat="1">
       <c r="A22" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="38">
         <v>32.799999999999997</v>
       </c>
       <c r="C22" s="35">
         <v>84</v>
       </c>
       <c r="D22" s="33">
         <v>135.30000000000001</v>
       </c>
       <c r="E22" s="33">
         <v>186.5</v>
       </c>
       <c r="F22" s="33">
         <v>225</v>
       </c>
       <c r="G22" s="30">
         <v>263.39999999999998</v>
       </c>
       <c r="H22" s="33">
         <v>301.89999999999998</v>
       </c>
-      <c r="I22" s="30"/>
+      <c r="I22" s="33">
+        <v>350.1</v>
+      </c>
       <c r="J22" s="30"/>
       <c r="K22" s="33"/>
       <c r="L22" s="30"/>
       <c r="M22" s="33"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
       <c r="Z22" s="21"/>
       <c r="AA22" s="21"/>
       <c r="AB22" s="21"/>
       <c r="AC22" s="21"/>
       <c r="AD22" s="21"/>
       <c r="AE22" s="21"/>
       <c r="AF22" s="21"/>
       <c r="AG22" s="21"/>
       <c r="AH22" s="21"/>
@@ -8313,76 +8917,78 @@
       <c r="LH22" s="21"/>
       <c r="LI22" s="21"/>
       <c r="LJ22" s="21"/>
       <c r="LK22" s="21"/>
       <c r="LL22" s="21"/>
       <c r="LM22" s="21"/>
       <c r="LN22" s="21"/>
       <c r="LO22" s="21"/>
       <c r="LP22" s="21"/>
       <c r="LQ22" s="21"/>
       <c r="LR22" s="21"/>
       <c r="LS22" s="21"/>
       <c r="LT22" s="21"/>
       <c r="LU22" s="21"/>
       <c r="LV22" s="21"/>
       <c r="LW22" s="21"/>
       <c r="LX22" s="21"/>
       <c r="LY22" s="21"/>
       <c r="LZ22" s="21"/>
       <c r="MA22" s="21"/>
       <c r="MB22" s="21"/>
       <c r="MC22" s="21"/>
       <c r="MD22" s="21"/>
       <c r="ME22" s="21"/>
     </row>
-    <row r="23" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="23" spans="1:343" s="7" customFormat="1">
       <c r="A23" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="38">
         <v>605.29999999999995</v>
       </c>
       <c r="C23" s="35">
         <v>1254.5</v>
       </c>
       <c r="D23" s="33">
         <v>1919.2</v>
       </c>
       <c r="E23" s="33">
         <v>2578.9</v>
       </c>
       <c r="F23" s="33">
         <v>2736.5</v>
       </c>
       <c r="G23" s="30">
         <v>3746.5</v>
       </c>
       <c r="H23" s="33">
         <v>5057.7</v>
       </c>
-      <c r="I23" s="30"/>
+      <c r="I23" s="33">
+        <v>6142.3</v>
+      </c>
       <c r="J23" s="30"/>
       <c r="K23" s="33"/>
       <c r="L23" s="30"/>
       <c r="M23" s="33"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="21"/>
       <c r="Z23" s="21"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="21"/>
       <c r="AE23" s="21"/>
       <c r="AF23" s="21"/>
       <c r="AG23" s="21"/>
       <c r="AH23" s="21"/>
@@ -8674,76 +9280,78 @@
       <c r="LH23" s="21"/>
       <c r="LI23" s="21"/>
       <c r="LJ23" s="21"/>
       <c r="LK23" s="21"/>
       <c r="LL23" s="21"/>
       <c r="LM23" s="21"/>
       <c r="LN23" s="21"/>
       <c r="LO23" s="21"/>
       <c r="LP23" s="21"/>
       <c r="LQ23" s="21"/>
       <c r="LR23" s="21"/>
       <c r="LS23" s="21"/>
       <c r="LT23" s="21"/>
       <c r="LU23" s="21"/>
       <c r="LV23" s="21"/>
       <c r="LW23" s="21"/>
       <c r="LX23" s="21"/>
       <c r="LY23" s="21"/>
       <c r="LZ23" s="21"/>
       <c r="MA23" s="21"/>
       <c r="MB23" s="21"/>
       <c r="MC23" s="21"/>
       <c r="MD23" s="21"/>
       <c r="ME23" s="21"/>
     </row>
-    <row r="24" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="24" spans="1:343" s="7" customFormat="1">
       <c r="A24" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="38">
         <v>190.5</v>
       </c>
       <c r="C24" s="35">
         <v>506.9</v>
       </c>
       <c r="D24" s="33">
         <v>823.2</v>
       </c>
       <c r="E24" s="33">
         <v>1139.5</v>
       </c>
       <c r="F24" s="33">
         <v>1346</v>
       </c>
       <c r="G24" s="30">
         <v>1552.5</v>
       </c>
       <c r="H24" s="33">
         <v>1759</v>
       </c>
-      <c r="I24" s="30"/>
+      <c r="I24" s="33">
+        <v>2009.7</v>
+      </c>
       <c r="J24" s="30"/>
       <c r="K24" s="33"/>
       <c r="L24" s="30"/>
       <c r="M24" s="33"/>
       <c r="N24" s="21"/>
       <c r="O24" s="21"/>
       <c r="P24" s="21"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="21"/>
       <c r="T24" s="21"/>
       <c r="U24" s="21"/>
       <c r="V24" s="21"/>
       <c r="W24" s="21"/>
       <c r="X24" s="21"/>
       <c r="Y24" s="21"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
       <c r="AG24" s="21"/>
       <c r="AH24" s="21"/>
@@ -9035,76 +9643,78 @@
       <c r="LH24" s="21"/>
       <c r="LI24" s="21"/>
       <c r="LJ24" s="21"/>
       <c r="LK24" s="21"/>
       <c r="LL24" s="21"/>
       <c r="LM24" s="21"/>
       <c r="LN24" s="21"/>
       <c r="LO24" s="21"/>
       <c r="LP24" s="21"/>
       <c r="LQ24" s="21"/>
       <c r="LR24" s="21"/>
       <c r="LS24" s="21"/>
       <c r="LT24" s="21"/>
       <c r="LU24" s="21"/>
       <c r="LV24" s="21"/>
       <c r="LW24" s="21"/>
       <c r="LX24" s="21"/>
       <c r="LY24" s="21"/>
       <c r="LZ24" s="21"/>
       <c r="MA24" s="21"/>
       <c r="MB24" s="21"/>
       <c r="MC24" s="21"/>
       <c r="MD24" s="21"/>
       <c r="ME24" s="21"/>
     </row>
-    <row r="25" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="25" spans="1:343" s="7" customFormat="1">
       <c r="A25" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="38">
         <v>44.1</v>
       </c>
       <c r="C25" s="35">
         <v>95.4</v>
       </c>
       <c r="D25" s="33">
         <v>146.69999999999999</v>
       </c>
       <c r="E25" s="33">
         <v>197.9</v>
       </c>
       <c r="F25" s="33">
         <v>241</v>
       </c>
       <c r="G25" s="30">
         <v>284</v>
       </c>
       <c r="H25" s="33">
         <v>327</v>
       </c>
-      <c r="I25" s="30"/>
+      <c r="I25" s="33">
+        <v>369.3</v>
+      </c>
       <c r="J25" s="30"/>
       <c r="K25" s="33"/>
       <c r="L25" s="30"/>
       <c r="M25" s="33"/>
       <c r="N25" s="21"/>
       <c r="O25" s="21"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="21"/>
       <c r="W25" s="21"/>
       <c r="X25" s="21"/>
       <c r="Y25" s="21"/>
       <c r="Z25" s="21"/>
       <c r="AA25" s="21"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
       <c r="AD25" s="21"/>
       <c r="AE25" s="21"/>
       <c r="AF25" s="21"/>
       <c r="AG25" s="21"/>
       <c r="AH25" s="21"/>
@@ -9396,76 +10006,78 @@
       <c r="LH25" s="21"/>
       <c r="LI25" s="21"/>
       <c r="LJ25" s="21"/>
       <c r="LK25" s="21"/>
       <c r="LL25" s="21"/>
       <c r="LM25" s="21"/>
       <c r="LN25" s="21"/>
       <c r="LO25" s="21"/>
       <c r="LP25" s="21"/>
       <c r="LQ25" s="21"/>
       <c r="LR25" s="21"/>
       <c r="LS25" s="21"/>
       <c r="LT25" s="21"/>
       <c r="LU25" s="21"/>
       <c r="LV25" s="21"/>
       <c r="LW25" s="21"/>
       <c r="LX25" s="21"/>
       <c r="LY25" s="21"/>
       <c r="LZ25" s="21"/>
       <c r="MA25" s="21"/>
       <c r="MB25" s="21"/>
       <c r="MC25" s="21"/>
       <c r="MD25" s="21"/>
       <c r="ME25" s="21"/>
     </row>
-    <row r="26" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="26" spans="1:343" s="7" customFormat="1">
       <c r="A26" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="38">
         <v>588.4</v>
       </c>
       <c r="C26" s="35">
         <v>1494.9</v>
       </c>
       <c r="D26" s="33">
         <v>2442.6</v>
       </c>
       <c r="E26" s="33">
         <v>3380.6</v>
       </c>
       <c r="F26" s="33">
         <v>4108.8</v>
       </c>
       <c r="G26" s="30">
         <v>4802.8</v>
       </c>
       <c r="H26" s="33">
         <v>5616.4</v>
       </c>
-      <c r="I26" s="30"/>
+      <c r="I26" s="33">
+        <v>6316.1</v>
+      </c>
       <c r="J26" s="30"/>
       <c r="K26" s="33"/>
       <c r="L26" s="30"/>
       <c r="M26" s="33"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
       <c r="T26" s="21"/>
       <c r="U26" s="21"/>
       <c r="V26" s="21"/>
       <c r="W26" s="21"/>
       <c r="X26" s="21"/>
       <c r="Y26" s="21"/>
       <c r="Z26" s="21"/>
       <c r="AA26" s="21"/>
       <c r="AB26" s="21"/>
       <c r="AC26" s="21"/>
       <c r="AD26" s="21"/>
       <c r="AE26" s="21"/>
       <c r="AF26" s="21"/>
       <c r="AG26" s="21"/>
       <c r="AH26" s="21"/>
@@ -9757,76 +10369,78 @@
       <c r="LH26" s="21"/>
       <c r="LI26" s="21"/>
       <c r="LJ26" s="21"/>
       <c r="LK26" s="21"/>
       <c r="LL26" s="21"/>
       <c r="LM26" s="21"/>
       <c r="LN26" s="21"/>
       <c r="LO26" s="21"/>
       <c r="LP26" s="21"/>
       <c r="LQ26" s="21"/>
       <c r="LR26" s="21"/>
       <c r="LS26" s="21"/>
       <c r="LT26" s="21"/>
       <c r="LU26" s="21"/>
       <c r="LV26" s="21"/>
       <c r="LW26" s="21"/>
       <c r="LX26" s="21"/>
       <c r="LY26" s="21"/>
       <c r="LZ26" s="21"/>
       <c r="MA26" s="21"/>
       <c r="MB26" s="21"/>
       <c r="MC26" s="21"/>
       <c r="MD26" s="21"/>
       <c r="ME26" s="21"/>
     </row>
-    <row r="27" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="27" spans="1:343" s="7" customFormat="1">
       <c r="A27" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="38">
         <v>44.2</v>
       </c>
       <c r="C27" s="35">
         <v>88.3</v>
       </c>
       <c r="D27" s="33">
         <v>132.5</v>
       </c>
       <c r="E27" s="33">
         <v>176.6</v>
       </c>
       <c r="F27" s="33">
         <v>223.7</v>
       </c>
       <c r="G27" s="30">
         <v>270.7</v>
       </c>
       <c r="H27" s="33">
         <v>317</v>
       </c>
-      <c r="I27" s="30"/>
+      <c r="I27" s="33">
+        <v>363.2</v>
+      </c>
       <c r="J27" s="30"/>
       <c r="K27" s="33"/>
       <c r="L27" s="30"/>
       <c r="M27" s="33"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
       <c r="T27" s="21"/>
       <c r="U27" s="21"/>
       <c r="V27" s="21"/>
       <c r="W27" s="21"/>
       <c r="X27" s="21"/>
       <c r="Y27" s="21"/>
       <c r="Z27" s="21"/>
       <c r="AA27" s="21"/>
       <c r="AB27" s="21"/>
       <c r="AC27" s="21"/>
       <c r="AD27" s="21"/>
       <c r="AE27" s="21"/>
       <c r="AF27" s="21"/>
       <c r="AG27" s="21"/>
       <c r="AH27" s="21"/>
@@ -10118,76 +10732,78 @@
       <c r="LH27" s="21"/>
       <c r="LI27" s="21"/>
       <c r="LJ27" s="21"/>
       <c r="LK27" s="21"/>
       <c r="LL27" s="21"/>
       <c r="LM27" s="21"/>
       <c r="LN27" s="21"/>
       <c r="LO27" s="21"/>
       <c r="LP27" s="21"/>
       <c r="LQ27" s="21"/>
       <c r="LR27" s="21"/>
       <c r="LS27" s="21"/>
       <c r="LT27" s="21"/>
       <c r="LU27" s="21"/>
       <c r="LV27" s="21"/>
       <c r="LW27" s="21"/>
       <c r="LX27" s="21"/>
       <c r="LY27" s="21"/>
       <c r="LZ27" s="21"/>
       <c r="MA27" s="21"/>
       <c r="MB27" s="21"/>
       <c r="MC27" s="21"/>
       <c r="MD27" s="21"/>
       <c r="ME27" s="21"/>
     </row>
-    <row r="28" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="28" spans="1:343" s="7" customFormat="1">
       <c r="A28" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="38">
         <v>987.1</v>
       </c>
       <c r="C28" s="35">
         <v>1843</v>
       </c>
       <c r="D28" s="33">
         <v>2666.8</v>
       </c>
       <c r="E28" s="33">
         <v>3585.6</v>
       </c>
       <c r="F28" s="33">
         <v>4793</v>
       </c>
       <c r="G28" s="30">
         <v>5999.3</v>
       </c>
       <c r="H28" s="33">
         <v>7257.1</v>
       </c>
-      <c r="I28" s="30"/>
+      <c r="I28" s="33">
+        <v>8539</v>
+      </c>
       <c r="J28" s="30"/>
       <c r="K28" s="33"/>
       <c r="L28" s="30"/>
       <c r="M28" s="33"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
       <c r="S28" s="21"/>
       <c r="T28" s="21"/>
       <c r="U28" s="21"/>
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="X28" s="21"/>
       <c r="Y28" s="21"/>
       <c r="Z28" s="21"/>
       <c r="AA28" s="21"/>
       <c r="AB28" s="21"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="21"/>
       <c r="AE28" s="21"/>
       <c r="AF28" s="21"/>
       <c r="AG28" s="21"/>
       <c r="AH28" s="21"/>
@@ -10479,76 +11095,78 @@
       <c r="LH28" s="21"/>
       <c r="LI28" s="21"/>
       <c r="LJ28" s="21"/>
       <c r="LK28" s="21"/>
       <c r="LL28" s="21"/>
       <c r="LM28" s="21"/>
       <c r="LN28" s="21"/>
       <c r="LO28" s="21"/>
       <c r="LP28" s="21"/>
       <c r="LQ28" s="21"/>
       <c r="LR28" s="21"/>
       <c r="LS28" s="21"/>
       <c r="LT28" s="21"/>
       <c r="LU28" s="21"/>
       <c r="LV28" s="21"/>
       <c r="LW28" s="21"/>
       <c r="LX28" s="21"/>
       <c r="LY28" s="21"/>
       <c r="LZ28" s="21"/>
       <c r="MA28" s="21"/>
       <c r="MB28" s="21"/>
       <c r="MC28" s="21"/>
       <c r="MD28" s="21"/>
       <c r="ME28" s="21"/>
     </row>
-    <row r="29" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="29" spans="1:343" s="7" customFormat="1">
       <c r="A29" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="38">
         <v>58.3</v>
       </c>
       <c r="C29" s="35">
         <v>177.3</v>
       </c>
       <c r="D29" s="33">
         <v>374.2</v>
       </c>
       <c r="E29" s="33">
         <v>510.6</v>
       </c>
       <c r="F29" s="33">
         <v>673.5</v>
       </c>
       <c r="G29" s="30">
         <v>855.3</v>
       </c>
       <c r="H29" s="33">
         <v>1053.3</v>
       </c>
-      <c r="I29" s="30"/>
+      <c r="I29" s="33">
+        <v>1279.0999999999999</v>
+      </c>
       <c r="J29" s="30"/>
       <c r="K29" s="33"/>
       <c r="L29" s="30"/>
       <c r="M29" s="33"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
       <c r="S29" s="21"/>
       <c r="T29" s="21"/>
       <c r="U29" s="21"/>
       <c r="V29" s="21"/>
       <c r="W29" s="21"/>
       <c r="X29" s="21"/>
       <c r="Y29" s="21"/>
       <c r="Z29" s="21"/>
       <c r="AA29" s="21"/>
       <c r="AB29" s="21"/>
       <c r="AC29" s="21"/>
       <c r="AD29" s="21"/>
       <c r="AE29" s="21"/>
       <c r="AF29" s="21"/>
       <c r="AG29" s="21"/>
       <c r="AH29" s="21"/>
@@ -10840,76 +11458,78 @@
       <c r="LH29" s="21"/>
       <c r="LI29" s="21"/>
       <c r="LJ29" s="21"/>
       <c r="LK29" s="21"/>
       <c r="LL29" s="21"/>
       <c r="LM29" s="21"/>
       <c r="LN29" s="21"/>
       <c r="LO29" s="21"/>
       <c r="LP29" s="21"/>
       <c r="LQ29" s="21"/>
       <c r="LR29" s="21"/>
       <c r="LS29" s="21"/>
       <c r="LT29" s="21"/>
       <c r="LU29" s="21"/>
       <c r="LV29" s="21"/>
       <c r="LW29" s="21"/>
       <c r="LX29" s="21"/>
       <c r="LY29" s="21"/>
       <c r="LZ29" s="21"/>
       <c r="MA29" s="21"/>
       <c r="MB29" s="21"/>
       <c r="MC29" s="21"/>
       <c r="MD29" s="21"/>
       <c r="ME29" s="21"/>
     </row>
-    <row r="30" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="30" spans="1:343" s="7" customFormat="1">
       <c r="A30" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="38">
         <v>635.1</v>
       </c>
       <c r="C30" s="35">
         <v>1259.2</v>
       </c>
       <c r="D30" s="33">
         <v>1879.3</v>
       </c>
       <c r="E30" s="33">
         <v>2430.5</v>
       </c>
       <c r="F30" s="33">
         <v>2996.1</v>
       </c>
       <c r="G30" s="30">
         <v>3580.7</v>
       </c>
       <c r="H30" s="33">
         <v>4168.3999999999996</v>
       </c>
-      <c r="I30" s="30"/>
+      <c r="I30" s="33">
+        <v>4812.2</v>
+      </c>
       <c r="J30" s="30"/>
       <c r="K30" s="33"/>
       <c r="L30" s="30"/>
       <c r="M30" s="33"/>
       <c r="N30" s="21"/>
       <c r="O30" s="21"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="21"/>
       <c r="S30" s="21"/>
       <c r="T30" s="21"/>
       <c r="U30" s="21"/>
       <c r="V30" s="21"/>
       <c r="W30" s="21"/>
       <c r="X30" s="21"/>
       <c r="Y30" s="21"/>
       <c r="Z30" s="21"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="21"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="21"/>
       <c r="AE30" s="21"/>
       <c r="AF30" s="21"/>
       <c r="AG30" s="21"/>
       <c r="AH30" s="21"/>
@@ -11548,76 +12168,78 @@
       <c r="LH31" s="21"/>
       <c r="LI31" s="21"/>
       <c r="LJ31" s="21"/>
       <c r="LK31" s="21"/>
       <c r="LL31" s="21"/>
       <c r="LM31" s="21"/>
       <c r="LN31" s="21"/>
       <c r="LO31" s="21"/>
       <c r="LP31" s="21"/>
       <c r="LQ31" s="21"/>
       <c r="LR31" s="21"/>
       <c r="LS31" s="21"/>
       <c r="LT31" s="21"/>
       <c r="LU31" s="21"/>
       <c r="LV31" s="21"/>
       <c r="LW31" s="21"/>
       <c r="LX31" s="21"/>
       <c r="LY31" s="21"/>
       <c r="LZ31" s="21"/>
       <c r="MA31" s="21"/>
       <c r="MB31" s="21"/>
       <c r="MC31" s="21"/>
       <c r="MD31" s="21"/>
       <c r="ME31" s="21"/>
     </row>
-    <row r="32" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="32" spans="1:343" s="7" customFormat="1">
       <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C32" s="35">
         <v>0.1</v>
       </c>
       <c r="D32" s="33">
         <v>2.1</v>
       </c>
       <c r="E32" s="33">
         <v>3.8</v>
       </c>
       <c r="F32" s="35">
         <v>9.8000000000000007</v>
       </c>
       <c r="G32" s="32">
         <v>14.9</v>
       </c>
       <c r="H32" s="33">
         <v>17.600000000000001</v>
       </c>
-      <c r="I32" s="30"/>
+      <c r="I32" s="33">
+        <v>20.7</v>
+      </c>
       <c r="J32" s="32"/>
       <c r="K32" s="33"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AB32" s="21"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="21"/>
       <c r="AE32" s="21"/>
       <c r="AF32" s="21"/>
       <c r="AG32" s="21"/>
       <c r="AH32" s="21"/>
@@ -11909,72 +12531,74 @@
       <c r="LH32" s="21"/>
       <c r="LI32" s="21"/>
       <c r="LJ32" s="21"/>
       <c r="LK32" s="21"/>
       <c r="LL32" s="21"/>
       <c r="LM32" s="21"/>
       <c r="LN32" s="21"/>
       <c r="LO32" s="21"/>
       <c r="LP32" s="21"/>
       <c r="LQ32" s="21"/>
       <c r="LR32" s="21"/>
       <c r="LS32" s="21"/>
       <c r="LT32" s="21"/>
       <c r="LU32" s="21"/>
       <c r="LV32" s="21"/>
       <c r="LW32" s="21"/>
       <c r="LX32" s="21"/>
       <c r="LY32" s="21"/>
       <c r="LZ32" s="21"/>
       <c r="MA32" s="21"/>
       <c r="MB32" s="21"/>
       <c r="MC32" s="21"/>
       <c r="MD32" s="21"/>
       <c r="ME32" s="21"/>
     </row>
-    <row r="33" spans="1:343" s="7" customFormat="1" ht="14.25">
+    <row r="33" spans="1:343" s="7" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="38"/>
       <c r="C33" s="35"/>
       <c r="D33" s="33">
         <v>2</v>
       </c>
       <c r="E33" s="33">
         <v>3.7</v>
       </c>
       <c r="F33" s="35">
         <v>9.6</v>
       </c>
       <c r="G33" s="32">
         <v>14.7</v>
       </c>
       <c r="H33" s="33">
         <v>17.399999999999999</v>
       </c>
-      <c r="I33" s="30"/>
+      <c r="I33" s="33">
+        <v>20.399999999999999</v>
+      </c>
       <c r="J33" s="32"/>
       <c r="K33" s="33"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
       <c r="Z33" s="21"/>
       <c r="AA33" s="21"/>
       <c r="AB33" s="21"/>
       <c r="AC33" s="21"/>
       <c r="AD33" s="21"/>
       <c r="AE33" s="21"/>
       <c r="AF33" s="21"/>
       <c r="AG33" s="21"/>
       <c r="AH33" s="21"/>
@@ -12266,117 +12890,121 @@
       <c r="LH33" s="21"/>
       <c r="LI33" s="21"/>
       <c r="LJ33" s="21"/>
       <c r="LK33" s="21"/>
       <c r="LL33" s="21"/>
       <c r="LM33" s="21"/>
       <c r="LN33" s="21"/>
       <c r="LO33" s="21"/>
       <c r="LP33" s="21"/>
       <c r="LQ33" s="21"/>
       <c r="LR33" s="21"/>
       <c r="LS33" s="21"/>
       <c r="LT33" s="21"/>
       <c r="LU33" s="21"/>
       <c r="LV33" s="21"/>
       <c r="LW33" s="21"/>
       <c r="LX33" s="21"/>
       <c r="LY33" s="21"/>
       <c r="LZ33" s="21"/>
       <c r="MA33" s="21"/>
       <c r="MB33" s="21"/>
       <c r="MC33" s="21"/>
       <c r="MD33" s="21"/>
       <c r="ME33" s="21"/>
     </row>
-    <row r="34" spans="1:343" s="21" customFormat="1" ht="14.25">
+    <row r="34" spans="1:343" s="21" customFormat="1">
       <c r="A34" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="40" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C34" s="34">
         <v>0.1</v>
       </c>
       <c r="D34" s="34">
         <v>0.1</v>
       </c>
       <c r="E34" s="34">
         <v>0.1</v>
       </c>
       <c r="F34" s="34">
         <v>0.2</v>
       </c>
       <c r="G34" s="31">
         <v>0.2</v>
       </c>
       <c r="H34" s="34">
         <v>0.2</v>
       </c>
-      <c r="I34" s="31"/>
+      <c r="I34" s="34">
+        <v>0.3</v>
+      </c>
       <c r="J34" s="31"/>
       <c r="K34" s="34"/>
       <c r="L34" s="31"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:343">
       <c r="A35" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:343">
       <c r="A36" s="23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:343">
       <c r="A37" s="24" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>