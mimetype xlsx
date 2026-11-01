--- v6 (2026-09-20)
+++ v7 (2026-11-01)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792" activeTab="2"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
@@ -1022,52 +1021,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="45" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="45" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:13" s="56" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="52" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="65">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="56" customFormat="1" ht="27" customHeight="1">
       <c r="A3" s="52" t="s">
         <v>67</v>
       </c>
@@ -1157,60 +1156,60 @@
       <c r="M13" s="57"/>
     </row>
     <row r="14" spans="1:13" s="56" customFormat="1" ht="34.5" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="60" t="s">
         <v>45</v>
       </c>
       <c r="M14" s="57"/>
     </row>
     <row r="15" spans="1:13" s="56" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="58" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="57"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="52" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="55">
-        <v>46281</v>
+        <v>46314</v>
       </c>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="55">
-        <v>46311</v>
+        <v>46345</v>
       </c>
       <c r="M17" s="47"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M18" s="46"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>37</v>
       </c>
       <c r="M19" s="47"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>36</v>
       </c>
@@ -1297,52 +1296,52 @@
     <row r="10" spans="2:2">
       <c r="B10" s="70"/>
     </row>
     <row r="11" spans="2:2" ht="26.4">
       <c r="B11" s="71" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="70"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="69" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:ME37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="29" customWidth="1"/>
     <col min="4" max="4" width="9.88671875" style="29" customWidth="1"/>
     <col min="5" max="5" width="9.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="29" customWidth="1"/>
     <col min="12" max="12" width="8.109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
     <col min="14" max="343" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:343">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
@@ -2790,51 +2789,53 @@
       </c>
       <c r="B6" s="38">
         <v>4118.7</v>
       </c>
       <c r="C6" s="35">
         <v>8395.7000000000007</v>
       </c>
       <c r="D6" s="33">
         <v>12858.3</v>
       </c>
       <c r="E6" s="33">
         <v>17305</v>
       </c>
       <c r="F6" s="33">
         <v>21382.400000000001</v>
       </c>
       <c r="G6" s="30">
         <v>26430.7</v>
       </c>
       <c r="H6" s="33">
         <v>32048</v>
       </c>
       <c r="I6" s="33">
         <v>37442.400000000001</v>
       </c>
-      <c r="J6" s="30"/>
+      <c r="J6" s="30">
+        <v>42759.9</v>
+      </c>
       <c r="K6" s="33"/>
       <c r="L6" s="30"/>
       <c r="M6" s="33"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="21"/>
       <c r="Q6" s="21"/>
       <c r="R6" s="21"/>
       <c r="S6" s="21"/>
       <c r="T6" s="21"/>
       <c r="U6" s="21"/>
       <c r="V6" s="21"/>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
       <c r="Y6" s="21"/>
       <c r="Z6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
       <c r="AD6" s="21"/>
       <c r="AE6" s="21"/>
       <c r="AF6" s="21"/>
       <c r="AG6" s="21"/>
       <c r="AH6" s="21"/>
       <c r="AI6" s="21"/>
@@ -3153,51 +3154,53 @@
       </c>
       <c r="B7" s="38">
         <v>727.8</v>
       </c>
       <c r="C7" s="35">
         <v>1282.8</v>
       </c>
       <c r="D7" s="33">
         <v>1901.1</v>
       </c>
       <c r="E7" s="33">
         <v>2528.6999999999998</v>
       </c>
       <c r="F7" s="33">
         <v>3289.4</v>
       </c>
       <c r="G7" s="30">
         <v>4191.7</v>
       </c>
       <c r="H7" s="33">
         <v>5180.1000000000004</v>
       </c>
       <c r="I7" s="33">
         <v>6147.1</v>
       </c>
-      <c r="J7" s="30"/>
+      <c r="J7" s="30">
+        <v>6998.2</v>
+      </c>
       <c r="K7" s="33"/>
       <c r="L7" s="30"/>
       <c r="M7" s="33"/>
       <c r="N7" s="21"/>
       <c r="O7" s="21"/>
       <c r="P7" s="21"/>
       <c r="Q7" s="21"/>
       <c r="R7" s="21"/>
       <c r="S7" s="21"/>
       <c r="T7" s="21"/>
       <c r="U7" s="21"/>
       <c r="V7" s="21"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
       <c r="AA7" s="21"/>
       <c r="AB7" s="21"/>
       <c r="AC7" s="21"/>
       <c r="AD7" s="21"/>
       <c r="AE7" s="21"/>
       <c r="AF7" s="21"/>
       <c r="AG7" s="21"/>
       <c r="AH7" s="21"/>
       <c r="AI7" s="21"/>
@@ -3516,51 +3519,53 @@
       </c>
       <c r="B8" s="38">
         <v>205.1</v>
       </c>
       <c r="C8" s="35">
         <v>309.2</v>
       </c>
       <c r="D8" s="33">
         <v>435.3</v>
       </c>
       <c r="E8" s="33">
         <v>585.6</v>
       </c>
       <c r="F8" s="33">
         <v>739.6</v>
       </c>
       <c r="G8" s="30">
         <v>868.8</v>
       </c>
       <c r="H8" s="33">
         <v>992.5</v>
       </c>
       <c r="I8" s="33">
         <v>1093.5</v>
       </c>
-      <c r="J8" s="30"/>
+      <c r="J8" s="30">
+        <v>1206.5</v>
+      </c>
       <c r="K8" s="33"/>
       <c r="L8" s="30"/>
       <c r="M8" s="33"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="21"/>
       <c r="AA8" s="21"/>
       <c r="AB8" s="21"/>
       <c r="AC8" s="21"/>
       <c r="AD8" s="21"/>
       <c r="AE8" s="21"/>
       <c r="AF8" s="21"/>
       <c r="AG8" s="21"/>
       <c r="AH8" s="21"/>
       <c r="AI8" s="21"/>
@@ -3879,51 +3884,53 @@
       </c>
       <c r="B9" s="38">
         <v>32.799999999999997</v>
       </c>
       <c r="C9" s="35">
         <v>84</v>
       </c>
       <c r="D9" s="33">
         <v>135.30000000000001</v>
       </c>
       <c r="E9" s="33">
         <v>186.5</v>
       </c>
       <c r="F9" s="33">
         <v>225</v>
       </c>
       <c r="G9" s="30">
         <v>263.39999999999998</v>
       </c>
       <c r="H9" s="33">
         <v>301.89999999999998</v>
       </c>
       <c r="I9" s="33">
         <v>350.1</v>
       </c>
-      <c r="J9" s="30"/>
+      <c r="J9" s="30">
+        <v>398.2</v>
+      </c>
       <c r="K9" s="33"/>
       <c r="L9" s="30"/>
       <c r="M9" s="33"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="21"/>
@@ -4242,51 +4249,53 @@
       </c>
       <c r="B10" s="38">
         <v>605.29999999999995</v>
       </c>
       <c r="C10" s="35">
         <v>1254.5</v>
       </c>
       <c r="D10" s="33">
         <v>1921.2</v>
       </c>
       <c r="E10" s="33">
         <v>2582.6</v>
       </c>
       <c r="F10" s="33">
         <v>2746.1</v>
       </c>
       <c r="G10" s="30">
         <v>3761.2</v>
       </c>
       <c r="H10" s="33">
         <v>5075.1000000000004</v>
       </c>
       <c r="I10" s="33">
         <v>6162.7</v>
       </c>
-      <c r="J10" s="30"/>
+      <c r="J10" s="30">
+        <v>7427.9</v>
+      </c>
       <c r="K10" s="33"/>
       <c r="L10" s="30"/>
       <c r="M10" s="33"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="21"/>
       <c r="R10" s="21"/>
       <c r="S10" s="21"/>
       <c r="T10" s="21"/>
       <c r="U10" s="21"/>
       <c r="V10" s="21"/>
       <c r="W10" s="21"/>
       <c r="X10" s="21"/>
       <c r="Y10" s="21"/>
       <c r="Z10" s="21"/>
       <c r="AA10" s="21"/>
       <c r="AB10" s="21"/>
       <c r="AC10" s="21"/>
       <c r="AD10" s="21"/>
       <c r="AE10" s="21"/>
       <c r="AF10" s="21"/>
       <c r="AG10" s="21"/>
       <c r="AH10" s="21"/>
       <c r="AI10" s="21"/>
@@ -4605,51 +4614,53 @@
       </c>
       <c r="B11" s="38">
         <v>190.5</v>
       </c>
       <c r="C11" s="35">
         <v>506.9</v>
       </c>
       <c r="D11" s="33">
         <v>823.2</v>
       </c>
       <c r="E11" s="33">
         <v>1139.5</v>
       </c>
       <c r="F11" s="33">
         <v>1346</v>
       </c>
       <c r="G11" s="30">
         <v>1552.5</v>
       </c>
       <c r="H11" s="33">
         <v>1759</v>
       </c>
       <c r="I11" s="33">
         <v>2009.7</v>
       </c>
-      <c r="J11" s="30"/>
+      <c r="J11" s="30">
+        <v>2260.4</v>
+      </c>
       <c r="K11" s="33"/>
       <c r="L11" s="30"/>
       <c r="M11" s="33"/>
       <c r="N11" s="21"/>
       <c r="O11" s="21"/>
       <c r="P11" s="21"/>
       <c r="Q11" s="21"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21"/>
       <c r="T11" s="21"/>
       <c r="U11" s="21"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21"/>
       <c r="X11" s="21"/>
       <c r="Y11" s="21"/>
       <c r="Z11" s="21"/>
       <c r="AA11" s="21"/>
       <c r="AB11" s="21"/>
       <c r="AC11" s="21"/>
       <c r="AD11" s="21"/>
       <c r="AE11" s="21"/>
       <c r="AF11" s="21"/>
       <c r="AG11" s="21"/>
       <c r="AH11" s="21"/>
       <c r="AI11" s="21"/>
@@ -4968,51 +4979,53 @@
       </c>
       <c r="B12" s="38">
         <v>44.1</v>
       </c>
       <c r="C12" s="35">
         <v>95.4</v>
       </c>
       <c r="D12" s="33">
         <v>146.69999999999999</v>
       </c>
       <c r="E12" s="33">
         <v>197.9</v>
       </c>
       <c r="F12" s="33">
         <v>241</v>
       </c>
       <c r="G12" s="30">
         <v>284</v>
       </c>
       <c r="H12" s="33">
         <v>327</v>
       </c>
       <c r="I12" s="33">
         <v>369.3</v>
       </c>
-      <c r="J12" s="30"/>
+      <c r="J12" s="30">
+        <v>411.6</v>
+      </c>
       <c r="K12" s="33"/>
       <c r="L12" s="30"/>
       <c r="M12" s="33"/>
       <c r="N12" s="21"/>
       <c r="O12" s="21"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="21"/>
       <c r="R12" s="21"/>
       <c r="S12" s="21"/>
       <c r="T12" s="21"/>
       <c r="U12" s="21"/>
       <c r="V12" s="21"/>
       <c r="W12" s="21"/>
       <c r="X12" s="21"/>
       <c r="Y12" s="21"/>
       <c r="Z12" s="21"/>
       <c r="AA12" s="21"/>
       <c r="AB12" s="21"/>
       <c r="AC12" s="21"/>
       <c r="AD12" s="21"/>
       <c r="AE12" s="21"/>
       <c r="AF12" s="21"/>
       <c r="AG12" s="21"/>
       <c r="AH12" s="21"/>
       <c r="AI12" s="21"/>
@@ -5331,51 +5344,53 @@
       </c>
       <c r="B13" s="38">
         <v>588.4</v>
       </c>
       <c r="C13" s="35">
         <v>1494.9</v>
       </c>
       <c r="D13" s="33">
         <v>2442.6</v>
       </c>
       <c r="E13" s="33">
         <v>3380.6</v>
       </c>
       <c r="F13" s="33">
         <v>4108.8</v>
       </c>
       <c r="G13" s="30">
         <v>4802.8</v>
       </c>
       <c r="H13" s="33">
         <v>5616.4</v>
       </c>
       <c r="I13" s="33">
         <v>6316.1</v>
       </c>
-      <c r="J13" s="30"/>
+      <c r="J13" s="30">
+        <v>7003.8</v>
+      </c>
       <c r="K13" s="33"/>
       <c r="L13" s="30"/>
       <c r="M13" s="33"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
       <c r="S13" s="21"/>
       <c r="T13" s="21"/>
       <c r="U13" s="21"/>
       <c r="V13" s="21"/>
       <c r="W13" s="21"/>
       <c r="X13" s="21"/>
       <c r="Y13" s="21"/>
       <c r="Z13" s="21"/>
       <c r="AA13" s="21"/>
       <c r="AB13" s="21"/>
       <c r="AC13" s="21"/>
       <c r="AD13" s="21"/>
       <c r="AE13" s="21"/>
       <c r="AF13" s="21"/>
       <c r="AG13" s="21"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
@@ -5694,51 +5709,53 @@
       </c>
       <c r="B14" s="38">
         <v>44.2</v>
       </c>
       <c r="C14" s="35">
         <v>88.3</v>
       </c>
       <c r="D14" s="33">
         <v>132.5</v>
       </c>
       <c r="E14" s="33">
         <v>176.6</v>
       </c>
       <c r="F14" s="33">
         <v>223.7</v>
       </c>
       <c r="G14" s="30">
         <v>270.7</v>
       </c>
       <c r="H14" s="33">
         <v>317</v>
       </c>
       <c r="I14" s="33">
         <v>363.2</v>
       </c>
-      <c r="J14" s="30"/>
+      <c r="J14" s="30">
+        <v>409.5</v>
+      </c>
       <c r="K14" s="33"/>
       <c r="L14" s="30"/>
       <c r="M14" s="33"/>
       <c r="N14" s="21"/>
       <c r="O14" s="21"/>
       <c r="P14" s="21"/>
       <c r="Q14" s="21"/>
       <c r="R14" s="21"/>
       <c r="S14" s="21"/>
       <c r="T14" s="21"/>
       <c r="U14" s="21"/>
       <c r="V14" s="21"/>
       <c r="W14" s="21"/>
       <c r="X14" s="21"/>
       <c r="Y14" s="21"/>
       <c r="Z14" s="21"/>
       <c r="AA14" s="21"/>
       <c r="AB14" s="21"/>
       <c r="AC14" s="21"/>
       <c r="AD14" s="21"/>
       <c r="AE14" s="21"/>
       <c r="AF14" s="21"/>
       <c r="AG14" s="21"/>
       <c r="AH14" s="21"/>
       <c r="AI14" s="21"/>
@@ -6057,51 +6074,53 @@
       </c>
       <c r="B15" s="38">
         <v>987.1</v>
       </c>
       <c r="C15" s="35">
         <v>1843</v>
       </c>
       <c r="D15" s="33">
         <v>2666.8</v>
       </c>
       <c r="E15" s="33">
         <v>3585.6</v>
       </c>
       <c r="F15" s="33">
         <v>4793</v>
       </c>
       <c r="G15" s="30">
         <v>5999.3</v>
       </c>
       <c r="H15" s="33">
         <v>7257.1</v>
       </c>
       <c r="I15" s="33">
         <v>8539</v>
       </c>
-      <c r="J15" s="30"/>
+      <c r="J15" s="30">
+        <v>9767.7000000000007</v>
+      </c>
       <c r="K15" s="33"/>
       <c r="L15" s="30"/>
       <c r="M15" s="33"/>
       <c r="N15" s="21"/>
       <c r="O15" s="21"/>
       <c r="P15" s="21"/>
       <c r="Q15" s="21"/>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
       <c r="T15" s="21"/>
       <c r="U15" s="21"/>
       <c r="V15" s="21"/>
       <c r="W15" s="21"/>
       <c r="X15" s="21"/>
       <c r="Y15" s="21"/>
       <c r="Z15" s="21"/>
       <c r="AA15" s="21"/>
       <c r="AB15" s="21"/>
       <c r="AC15" s="21"/>
       <c r="AD15" s="21"/>
       <c r="AE15" s="21"/>
       <c r="AF15" s="21"/>
       <c r="AG15" s="21"/>
       <c r="AH15" s="21"/>
       <c r="AI15" s="21"/>
@@ -6420,51 +6439,53 @@
       </c>
       <c r="B16" s="38">
         <v>58.3</v>
       </c>
       <c r="C16" s="35">
         <v>177.3</v>
       </c>
       <c r="D16" s="33">
         <v>374.2</v>
       </c>
       <c r="E16" s="33">
         <v>510.6</v>
       </c>
       <c r="F16" s="33">
         <v>673.5</v>
       </c>
       <c r="G16" s="30">
         <v>855.3</v>
       </c>
       <c r="H16" s="33">
         <v>1053.3</v>
       </c>
       <c r="I16" s="33">
         <v>1279.0999999999999</v>
       </c>
-      <c r="J16" s="30"/>
+      <c r="J16" s="30">
+        <v>1414.4</v>
+      </c>
       <c r="K16" s="33"/>
       <c r="L16" s="30"/>
       <c r="M16" s="33"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="21"/>
       <c r="AA16" s="21"/>
       <c r="AB16" s="21"/>
       <c r="AC16" s="21"/>
       <c r="AD16" s="21"/>
       <c r="AE16" s="21"/>
       <c r="AF16" s="21"/>
       <c r="AG16" s="21"/>
       <c r="AH16" s="21"/>
       <c r="AI16" s="21"/>
@@ -6783,51 +6804,53 @@
       </c>
       <c r="B17" s="38">
         <v>635.1</v>
       </c>
       <c r="C17" s="35">
         <v>1259.3</v>
       </c>
       <c r="D17" s="33">
         <v>1879.4</v>
       </c>
       <c r="E17" s="33">
         <v>2430.6</v>
       </c>
       <c r="F17" s="33">
         <v>2996.3</v>
       </c>
       <c r="G17" s="30">
         <v>3580.9</v>
       </c>
       <c r="H17" s="33">
         <v>4168.6000000000004</v>
       </c>
       <c r="I17" s="33">
         <v>4812.5</v>
       </c>
-      <c r="J17" s="30"/>
+      <c r="J17" s="30">
+        <v>5461.6</v>
+      </c>
       <c r="K17" s="33"/>
       <c r="L17" s="30"/>
       <c r="M17" s="33"/>
       <c r="N17" s="21"/>
       <c r="O17" s="21"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="21"/>
       <c r="S17" s="21"/>
       <c r="T17" s="21"/>
       <c r="U17" s="21"/>
       <c r="V17" s="21"/>
       <c r="W17" s="21"/>
       <c r="X17" s="21"/>
       <c r="Y17" s="21"/>
       <c r="Z17" s="21"/>
       <c r="AA17" s="21"/>
       <c r="AB17" s="21"/>
       <c r="AC17" s="21"/>
       <c r="AD17" s="21"/>
       <c r="AE17" s="21"/>
       <c r="AF17" s="21"/>
       <c r="AG17" s="21"/>
       <c r="AH17" s="21"/>
       <c r="AI17" s="21"/>
@@ -7493,51 +7516,53 @@
       </c>
       <c r="B19" s="38">
         <v>4118.7</v>
       </c>
       <c r="C19" s="35">
         <v>8395.7000000000007</v>
       </c>
       <c r="D19" s="33">
         <v>12856.2</v>
       </c>
       <c r="E19" s="33">
         <v>17301.099999999999</v>
       </c>
       <c r="F19" s="33">
         <v>21372.7</v>
       </c>
       <c r="G19" s="30">
         <v>26415.8</v>
       </c>
       <c r="H19" s="33">
         <v>32030.400000000001</v>
       </c>
       <c r="I19" s="33">
         <v>37421.699999999997</v>
       </c>
-      <c r="J19" s="30"/>
+      <c r="J19" s="30">
+        <v>42737.2</v>
+      </c>
       <c r="K19" s="33"/>
       <c r="L19" s="30"/>
       <c r="M19" s="33"/>
       <c r="N19" s="21"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
       <c r="U19" s="21"/>
       <c r="V19" s="21"/>
       <c r="W19" s="21"/>
       <c r="X19" s="21"/>
       <c r="Y19" s="21"/>
       <c r="Z19" s="21"/>
       <c r="AA19" s="21"/>
       <c r="AB19" s="21"/>
       <c r="AC19" s="21"/>
       <c r="AD19" s="21"/>
       <c r="AE19" s="21"/>
       <c r="AF19" s="21"/>
       <c r="AG19" s="21"/>
       <c r="AH19" s="21"/>
       <c r="AI19" s="21"/>
@@ -7856,51 +7881,53 @@
       </c>
       <c r="B20" s="38">
         <v>727.8</v>
       </c>
       <c r="C20" s="35">
         <v>1282.8</v>
       </c>
       <c r="D20" s="33">
         <v>1901.1</v>
       </c>
       <c r="E20" s="33">
         <v>2528.6999999999998</v>
       </c>
       <c r="F20" s="33">
         <v>3289.4</v>
       </c>
       <c r="G20" s="30">
         <v>4191.7</v>
       </c>
       <c r="H20" s="33">
         <v>5180.1000000000004</v>
       </c>
       <c r="I20" s="33">
         <v>6147.1</v>
       </c>
-      <c r="J20" s="30"/>
+      <c r="J20" s="30">
+        <v>6998.2</v>
+      </c>
       <c r="K20" s="33"/>
       <c r="L20" s="30"/>
       <c r="M20" s="33"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="21"/>
       <c r="U20" s="21"/>
       <c r="V20" s="21"/>
       <c r="W20" s="21"/>
       <c r="X20" s="21"/>
       <c r="Y20" s="21"/>
       <c r="Z20" s="21"/>
       <c r="AA20" s="21"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="21"/>
       <c r="AE20" s="21"/>
       <c r="AF20" s="21"/>
       <c r="AG20" s="21"/>
       <c r="AH20" s="21"/>
       <c r="AI20" s="21"/>
@@ -8219,51 +8246,53 @@
       </c>
       <c r="B21" s="38">
         <v>205.1</v>
       </c>
       <c r="C21" s="35">
         <v>309.2</v>
       </c>
       <c r="D21" s="33">
         <v>435.3</v>
       </c>
       <c r="E21" s="33">
         <v>585.6</v>
       </c>
       <c r="F21" s="33">
         <v>739.6</v>
       </c>
       <c r="G21" s="30">
         <v>868.8</v>
       </c>
       <c r="H21" s="33">
         <v>992.5</v>
       </c>
       <c r="I21" s="33">
         <v>1093.5</v>
       </c>
-      <c r="J21" s="30"/>
+      <c r="J21" s="30">
+        <v>1206.5</v>
+      </c>
       <c r="K21" s="33"/>
       <c r="L21" s="30"/>
       <c r="M21" s="33"/>
       <c r="N21" s="21"/>
       <c r="O21" s="21"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="21"/>
       <c r="R21" s="21"/>
       <c r="S21" s="21"/>
       <c r="T21" s="21"/>
       <c r="U21" s="21"/>
       <c r="V21" s="21"/>
       <c r="W21" s="21"/>
       <c r="X21" s="21"/>
       <c r="Y21" s="21"/>
       <c r="Z21" s="21"/>
       <c r="AA21" s="21"/>
       <c r="AB21" s="21"/>
       <c r="AC21" s="21"/>
       <c r="AD21" s="21"/>
       <c r="AE21" s="21"/>
       <c r="AF21" s="21"/>
       <c r="AG21" s="21"/>
       <c r="AH21" s="21"/>
       <c r="AI21" s="21"/>
@@ -8582,51 +8611,53 @@
       </c>
       <c r="B22" s="38">
         <v>32.799999999999997</v>
       </c>
       <c r="C22" s="35">
         <v>84</v>
       </c>
       <c r="D22" s="33">
         <v>135.30000000000001</v>
       </c>
       <c r="E22" s="33">
         <v>186.5</v>
       </c>
       <c r="F22" s="33">
         <v>225</v>
       </c>
       <c r="G22" s="30">
         <v>263.39999999999998</v>
       </c>
       <c r="H22" s="33">
         <v>301.89999999999998</v>
       </c>
       <c r="I22" s="33">
         <v>350.1</v>
       </c>
-      <c r="J22" s="30"/>
+      <c r="J22" s="30">
+        <v>398.2</v>
+      </c>
       <c r="K22" s="33"/>
       <c r="L22" s="30"/>
       <c r="M22" s="33"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="21"/>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
       <c r="T22" s="21"/>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="21"/>
       <c r="Z22" s="21"/>
       <c r="AA22" s="21"/>
       <c r="AB22" s="21"/>
       <c r="AC22" s="21"/>
       <c r="AD22" s="21"/>
       <c r="AE22" s="21"/>
       <c r="AF22" s="21"/>
       <c r="AG22" s="21"/>
       <c r="AH22" s="21"/>
       <c r="AI22" s="21"/>
@@ -8945,51 +8976,53 @@
       </c>
       <c r="B23" s="38">
         <v>605.29999999999995</v>
       </c>
       <c r="C23" s="35">
         <v>1254.5</v>
       </c>
       <c r="D23" s="33">
         <v>1919.2</v>
       </c>
       <c r="E23" s="33">
         <v>2578.9</v>
       </c>
       <c r="F23" s="33">
         <v>2736.5</v>
       </c>
       <c r="G23" s="30">
         <v>3746.5</v>
       </c>
       <c r="H23" s="33">
         <v>5057.7</v>
       </c>
       <c r="I23" s="33">
         <v>6142.3</v>
       </c>
-      <c r="J23" s="30"/>
+      <c r="J23" s="30">
+        <v>7405.5</v>
+      </c>
       <c r="K23" s="33"/>
       <c r="L23" s="30"/>
       <c r="M23" s="33"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="21"/>
       <c r="Z23" s="21"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="21"/>
       <c r="AE23" s="21"/>
       <c r="AF23" s="21"/>
       <c r="AG23" s="21"/>
       <c r="AH23" s="21"/>
       <c r="AI23" s="21"/>
@@ -9308,51 +9341,53 @@
       </c>
       <c r="B24" s="38">
         <v>190.5</v>
       </c>
       <c r="C24" s="35">
         <v>506.9</v>
       </c>
       <c r="D24" s="33">
         <v>823.2</v>
       </c>
       <c r="E24" s="33">
         <v>1139.5</v>
       </c>
       <c r="F24" s="33">
         <v>1346</v>
       </c>
       <c r="G24" s="30">
         <v>1552.5</v>
       </c>
       <c r="H24" s="33">
         <v>1759</v>
       </c>
       <c r="I24" s="33">
         <v>2009.7</v>
       </c>
-      <c r="J24" s="30"/>
+      <c r="J24" s="30">
+        <v>2260.4</v>
+      </c>
       <c r="K24" s="33"/>
       <c r="L24" s="30"/>
       <c r="M24" s="33"/>
       <c r="N24" s="21"/>
       <c r="O24" s="21"/>
       <c r="P24" s="21"/>
       <c r="Q24" s="21"/>
       <c r="R24" s="21"/>
       <c r="S24" s="21"/>
       <c r="T24" s="21"/>
       <c r="U24" s="21"/>
       <c r="V24" s="21"/>
       <c r="W24" s="21"/>
       <c r="X24" s="21"/>
       <c r="Y24" s="21"/>
       <c r="Z24" s="21"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="21"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="21"/>
       <c r="AE24" s="21"/>
       <c r="AF24" s="21"/>
       <c r="AG24" s="21"/>
       <c r="AH24" s="21"/>
       <c r="AI24" s="21"/>
@@ -9671,51 +9706,53 @@
       </c>
       <c r="B25" s="38">
         <v>44.1</v>
       </c>
       <c r="C25" s="35">
         <v>95.4</v>
       </c>
       <c r="D25" s="33">
         <v>146.69999999999999</v>
       </c>
       <c r="E25" s="33">
         <v>197.9</v>
       </c>
       <c r="F25" s="33">
         <v>241</v>
       </c>
       <c r="G25" s="30">
         <v>284</v>
       </c>
       <c r="H25" s="33">
         <v>327</v>
       </c>
       <c r="I25" s="33">
         <v>369.3</v>
       </c>
-      <c r="J25" s="30"/>
+      <c r="J25" s="30">
+        <v>411.6</v>
+      </c>
       <c r="K25" s="33"/>
       <c r="L25" s="30"/>
       <c r="M25" s="33"/>
       <c r="N25" s="21"/>
       <c r="O25" s="21"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="21"/>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
       <c r="T25" s="21"/>
       <c r="U25" s="21"/>
       <c r="V25" s="21"/>
       <c r="W25" s="21"/>
       <c r="X25" s="21"/>
       <c r="Y25" s="21"/>
       <c r="Z25" s="21"/>
       <c r="AA25" s="21"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
       <c r="AD25" s="21"/>
       <c r="AE25" s="21"/>
       <c r="AF25" s="21"/>
       <c r="AG25" s="21"/>
       <c r="AH25" s="21"/>
       <c r="AI25" s="21"/>
@@ -10034,51 +10071,53 @@
       </c>
       <c r="B26" s="38">
         <v>588.4</v>
       </c>
       <c r="C26" s="35">
         <v>1494.9</v>
       </c>
       <c r="D26" s="33">
         <v>2442.6</v>
       </c>
       <c r="E26" s="33">
         <v>3380.6</v>
       </c>
       <c r="F26" s="33">
         <v>4108.8</v>
       </c>
       <c r="G26" s="30">
         <v>4802.8</v>
       </c>
       <c r="H26" s="33">
         <v>5616.4</v>
       </c>
       <c r="I26" s="33">
         <v>6316.1</v>
       </c>
-      <c r="J26" s="30"/>
+      <c r="J26" s="30">
+        <v>7003.8</v>
+      </c>
       <c r="K26" s="33"/>
       <c r="L26" s="30"/>
       <c r="M26" s="33"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
       <c r="T26" s="21"/>
       <c r="U26" s="21"/>
       <c r="V26" s="21"/>
       <c r="W26" s="21"/>
       <c r="X26" s="21"/>
       <c r="Y26" s="21"/>
       <c r="Z26" s="21"/>
       <c r="AA26" s="21"/>
       <c r="AB26" s="21"/>
       <c r="AC26" s="21"/>
       <c r="AD26" s="21"/>
       <c r="AE26" s="21"/>
       <c r="AF26" s="21"/>
       <c r="AG26" s="21"/>
       <c r="AH26" s="21"/>
       <c r="AI26" s="21"/>
@@ -10397,51 +10436,53 @@
       </c>
       <c r="B27" s="38">
         <v>44.2</v>
       </c>
       <c r="C27" s="35">
         <v>88.3</v>
       </c>
       <c r="D27" s="33">
         <v>132.5</v>
       </c>
       <c r="E27" s="33">
         <v>176.6</v>
       </c>
       <c r="F27" s="33">
         <v>223.7</v>
       </c>
       <c r="G27" s="30">
         <v>270.7</v>
       </c>
       <c r="H27" s="33">
         <v>317</v>
       </c>
       <c r="I27" s="33">
         <v>363.2</v>
       </c>
-      <c r="J27" s="30"/>
+      <c r="J27" s="30">
+        <v>409.5</v>
+      </c>
       <c r="K27" s="33"/>
       <c r="L27" s="30"/>
       <c r="M27" s="33"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
       <c r="T27" s="21"/>
       <c r="U27" s="21"/>
       <c r="V27" s="21"/>
       <c r="W27" s="21"/>
       <c r="X27" s="21"/>
       <c r="Y27" s="21"/>
       <c r="Z27" s="21"/>
       <c r="AA27" s="21"/>
       <c r="AB27" s="21"/>
       <c r="AC27" s="21"/>
       <c r="AD27" s="21"/>
       <c r="AE27" s="21"/>
       <c r="AF27" s="21"/>
       <c r="AG27" s="21"/>
       <c r="AH27" s="21"/>
       <c r="AI27" s="21"/>
@@ -10760,51 +10801,53 @@
       </c>
       <c r="B28" s="38">
         <v>987.1</v>
       </c>
       <c r="C28" s="35">
         <v>1843</v>
       </c>
       <c r="D28" s="33">
         <v>2666.8</v>
       </c>
       <c r="E28" s="33">
         <v>3585.6</v>
       </c>
       <c r="F28" s="33">
         <v>4793</v>
       </c>
       <c r="G28" s="30">
         <v>5999.3</v>
       </c>
       <c r="H28" s="33">
         <v>7257.1</v>
       </c>
       <c r="I28" s="33">
         <v>8539</v>
       </c>
-      <c r="J28" s="30"/>
+      <c r="J28" s="30">
+        <v>9767.7000000000007</v>
+      </c>
       <c r="K28" s="33"/>
       <c r="L28" s="30"/>
       <c r="M28" s="33"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
       <c r="S28" s="21"/>
       <c r="T28" s="21"/>
       <c r="U28" s="21"/>
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="X28" s="21"/>
       <c r="Y28" s="21"/>
       <c r="Z28" s="21"/>
       <c r="AA28" s="21"/>
       <c r="AB28" s="21"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="21"/>
       <c r="AE28" s="21"/>
       <c r="AF28" s="21"/>
       <c r="AG28" s="21"/>
       <c r="AH28" s="21"/>
       <c r="AI28" s="21"/>
@@ -11123,51 +11166,53 @@
       </c>
       <c r="B29" s="38">
         <v>58.3</v>
       </c>
       <c r="C29" s="35">
         <v>177.3</v>
       </c>
       <c r="D29" s="33">
         <v>374.2</v>
       </c>
       <c r="E29" s="33">
         <v>510.6</v>
       </c>
       <c r="F29" s="33">
         <v>673.5</v>
       </c>
       <c r="G29" s="30">
         <v>855.3</v>
       </c>
       <c r="H29" s="33">
         <v>1053.3</v>
       </c>
       <c r="I29" s="33">
         <v>1279.0999999999999</v>
       </c>
-      <c r="J29" s="30"/>
+      <c r="J29" s="30">
+        <v>1414.4</v>
+      </c>
       <c r="K29" s="33"/>
       <c r="L29" s="30"/>
       <c r="M29" s="33"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
       <c r="S29" s="21"/>
       <c r="T29" s="21"/>
       <c r="U29" s="21"/>
       <c r="V29" s="21"/>
       <c r="W29" s="21"/>
       <c r="X29" s="21"/>
       <c r="Y29" s="21"/>
       <c r="Z29" s="21"/>
       <c r="AA29" s="21"/>
       <c r="AB29" s="21"/>
       <c r="AC29" s="21"/>
       <c r="AD29" s="21"/>
       <c r="AE29" s="21"/>
       <c r="AF29" s="21"/>
       <c r="AG29" s="21"/>
       <c r="AH29" s="21"/>
       <c r="AI29" s="21"/>
@@ -11486,51 +11531,53 @@
       </c>
       <c r="B30" s="38">
         <v>635.1</v>
       </c>
       <c r="C30" s="35">
         <v>1259.2</v>
       </c>
       <c r="D30" s="33">
         <v>1879.3</v>
       </c>
       <c r="E30" s="33">
         <v>2430.5</v>
       </c>
       <c r="F30" s="33">
         <v>2996.1</v>
       </c>
       <c r="G30" s="30">
         <v>3580.7</v>
       </c>
       <c r="H30" s="33">
         <v>4168.3999999999996</v>
       </c>
       <c r="I30" s="33">
         <v>4812.2</v>
       </c>
-      <c r="J30" s="30"/>
+      <c r="J30" s="30">
+        <v>5461.3</v>
+      </c>
       <c r="K30" s="33"/>
       <c r="L30" s="30"/>
       <c r="M30" s="33"/>
       <c r="N30" s="21"/>
       <c r="O30" s="21"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="21"/>
       <c r="S30" s="21"/>
       <c r="T30" s="21"/>
       <c r="U30" s="21"/>
       <c r="V30" s="21"/>
       <c r="W30" s="21"/>
       <c r="X30" s="21"/>
       <c r="Y30" s="21"/>
       <c r="Z30" s="21"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="21"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="21"/>
       <c r="AE30" s="21"/>
       <c r="AF30" s="21"/>
       <c r="AG30" s="21"/>
       <c r="AH30" s="21"/>
       <c r="AI30" s="21"/>
@@ -12196,51 +12243,53 @@
       </c>
       <c r="B32" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="35">
         <v>0.1</v>
       </c>
       <c r="D32" s="33">
         <v>2.1</v>
       </c>
       <c r="E32" s="33">
         <v>3.8</v>
       </c>
       <c r="F32" s="35">
         <v>9.8000000000000007</v>
       </c>
       <c r="G32" s="32">
         <v>14.9</v>
       </c>
       <c r="H32" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="I32" s="33">
         <v>20.7</v>
       </c>
-      <c r="J32" s="32"/>
+      <c r="J32" s="32">
+        <v>22.7</v>
+      </c>
       <c r="K32" s="33"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
       <c r="U32" s="21"/>
       <c r="V32" s="21"/>
       <c r="W32" s="21"/>
       <c r="X32" s="21"/>
       <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AB32" s="21"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="21"/>
       <c r="AE32" s="21"/>
       <c r="AF32" s="21"/>
       <c r="AG32" s="21"/>
       <c r="AH32" s="21"/>
       <c r="AI32" s="21"/>
@@ -12555,51 +12604,53 @@
     </row>
     <row r="33" spans="1:343" s="7" customFormat="1">
       <c r="A33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="38"/>
       <c r="C33" s="35"/>
       <c r="D33" s="33">
         <v>2</v>
       </c>
       <c r="E33" s="33">
         <v>3.7</v>
       </c>
       <c r="F33" s="35">
         <v>9.6</v>
       </c>
       <c r="G33" s="32">
         <v>14.7</v>
       </c>
       <c r="H33" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="I33" s="33">
         <v>20.399999999999999</v>
       </c>
-      <c r="J33" s="32"/>
+      <c r="J33" s="32">
+        <v>22.4</v>
+      </c>
       <c r="K33" s="33"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
       <c r="U33" s="21"/>
       <c r="V33" s="21"/>
       <c r="W33" s="21"/>
       <c r="X33" s="21"/>
       <c r="Y33" s="21"/>
       <c r="Z33" s="21"/>
       <c r="AA33" s="21"/>
       <c r="AB33" s="21"/>
       <c r="AC33" s="21"/>
       <c r="AD33" s="21"/>
       <c r="AE33" s="21"/>
       <c r="AF33" s="21"/>
       <c r="AG33" s="21"/>
       <c r="AH33" s="21"/>
       <c r="AI33" s="21"/>
@@ -12918,51 +12969,53 @@
       </c>
       <c r="B34" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="34">
         <v>0.1</v>
       </c>
       <c r="D34" s="34">
         <v>0.1</v>
       </c>
       <c r="E34" s="34">
         <v>0.1</v>
       </c>
       <c r="F34" s="34">
         <v>0.2</v>
       </c>
       <c r="G34" s="31">
         <v>0.2</v>
       </c>
       <c r="H34" s="34">
         <v>0.2</v>
       </c>
       <c r="I34" s="34">
         <v>0.3</v>
       </c>
-      <c r="J34" s="31"/>
+      <c r="J34" s="31">
+        <v>0.3</v>
+      </c>
       <c r="K34" s="34"/>
       <c r="L34" s="31"/>
       <c r="M34" s="34"/>
     </row>
     <row r="35" spans="1:343">
       <c r="A35" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:343">
       <c r="A36" s="23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:343">
       <c r="A37" s="24" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>