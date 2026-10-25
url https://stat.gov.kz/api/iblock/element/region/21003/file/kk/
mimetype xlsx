--- v2 (2026-09-15)
+++ v3 (2026-10-25)
@@ -1,57 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="71">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
@@ -223,74 +228,74 @@
   <si>
     <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>16.10.2026ж.</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-тамыз</t>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -571,66 +576,66 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -661,116 +666,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -918,841 +925,841 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.8">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.2" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.44140625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="88.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="35.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.2" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>62</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="22.2" customHeight="1">
+    <row r="16" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="22.2" customHeight="1">
+    <row r="17" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.2" customHeight="1">
+    <row r="18" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="22.2" customHeight="1">
+    <row r="19" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="22.2" customHeight="1">
+    <row r="20" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="22.2" customHeight="1">
+    <row r="21" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:XFD14"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="22"/>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="119.28515625" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="23"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="23"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="21"/>
       <c r="B6" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="23"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
       <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="23"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="23"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="23"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="23"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
       <c r="B14" s="35" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C14" s="21"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="26"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.33203125" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="27"/>
+    <col min="1" max="1" width="37.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="46.28515625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="46.42578125" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...7 lines deleted...]
-      <c r="C2" s="44"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
       <c r="D2" s="28"/>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
     </row>
-    <row r="4" spans="1:4" ht="19.95" customHeight="1">
+    <row r="4" spans="1:4" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="28"/>
     </row>
-    <row r="5" spans="1:4" ht="16.95" customHeight="1">
+    <row r="5" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="45">
-[...3 lines deleted...]
-        <v>141.4</v>
+      <c r="B5" s="43">
+        <v>430502</v>
+      </c>
+      <c r="C5" s="44">
+        <v>118.8</v>
       </c>
       <c r="D5" s="33"/>
     </row>
-    <row r="6" spans="1:4" ht="16.95" customHeight="1">
+    <row r="6" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="45">
-[...3 lines deleted...]
-        <v>111.5</v>
+      <c r="B6" s="43">
+        <v>135403</v>
+      </c>
+      <c r="C6" s="44">
+        <v>110.4</v>
       </c>
       <c r="D6" s="33"/>
     </row>
-    <row r="7" spans="1:4" ht="16.95" customHeight="1">
+    <row r="7" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="45">
-[...3 lines deleted...]
-        <v>171.5</v>
+      <c r="B7" s="43">
+        <v>52778</v>
+      </c>
+      <c r="C7" s="44">
+        <v>100.5</v>
       </c>
       <c r="D7" s="33"/>
     </row>
-    <row r="8" spans="1:4" ht="16.95" customHeight="1">
+    <row r="8" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="45">
-[...3 lines deleted...]
-        <v>182.5</v>
+      <c r="B8" s="43">
+        <v>120568</v>
+      </c>
+      <c r="C8" s="44">
+        <v>146.4</v>
       </c>
       <c r="D8" s="33"/>
     </row>
-    <row r="9" spans="1:4" ht="16.95" customHeight="1">
+    <row r="9" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="46"/>
-      <c r="C9" s="41"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="46"/>
       <c r="D9" s="33"/>
     </row>
-    <row r="10" spans="1:4" ht="16.95" customHeight="1">
+    <row r="10" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="45">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="B10" s="43">
+        <v>10256</v>
+      </c>
+      <c r="C10" s="44">
+        <v>100.2</v>
       </c>
       <c r="D10" s="33"/>
     </row>
-    <row r="11" spans="1:4" ht="16.95" customHeight="1">
+    <row r="11" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="45">
-[...3 lines deleted...]
-        <v>166.3</v>
+      <c r="B11" s="43">
+        <v>12963</v>
+      </c>
+      <c r="C11" s="44">
+        <v>103.6</v>
       </c>
       <c r="D11" s="33"/>
     </row>
-    <row r="12" spans="1:4" ht="16.95" customHeight="1">
+    <row r="12" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="45">
-[...3 lines deleted...]
-        <v>137.69999999999999</v>
+      <c r="B12" s="43">
+        <v>11351</v>
+      </c>
+      <c r="C12" s="44">
+        <v>113.6</v>
       </c>
       <c r="D12" s="33"/>
     </row>
-    <row r="13" spans="1:4" ht="16.95" customHeight="1">
+    <row r="13" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="45">
-[...3 lines deleted...]
-        <v>116.7</v>
+      <c r="B13" s="43">
+        <v>7238</v>
+      </c>
+      <c r="C13" s="44">
+        <v>106.5</v>
       </c>
       <c r="D13" s="33"/>
     </row>
-    <row r="14" spans="1:4" ht="16.95" customHeight="1">
-      <c r="A14" s="42" t="s">
+    <row r="14" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="45">
-[...3 lines deleted...]
-        <v>128.30000000000001</v>
+      <c r="B14" s="43">
+        <v>14055</v>
+      </c>
+      <c r="C14" s="44">
+        <v>167.1</v>
       </c>
       <c r="D14" s="33"/>
     </row>
-    <row r="15" spans="1:4" ht="16.95" customHeight="1">
-      <c r="A15" s="42" t="s">
+    <row r="15" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="45">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B15" s="43">
+        <v>9479</v>
+      </c>
+      <c r="C15" s="44">
+        <v>103.9</v>
       </c>
       <c r="D15" s="33"/>
     </row>
-    <row r="16" spans="1:4" ht="16.95" customHeight="1">
+    <row r="16" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="45">
-[...3 lines deleted...]
-        <v>142.80000000000001</v>
+      <c r="B16" s="43">
+        <v>12383</v>
+      </c>
+      <c r="C16" s="44">
+        <v>102.7</v>
       </c>
       <c r="D16" s="33"/>
     </row>
-    <row r="17" spans="1:4" ht="16.95" customHeight="1">
+    <row r="17" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="45">
-[...3 lines deleted...]
-        <v>117.5</v>
+      <c r="B17" s="43">
+        <v>27663</v>
+      </c>
+      <c r="C17" s="44">
+        <v>105.3</v>
       </c>
       <c r="D17" s="33"/>
     </row>
-    <row r="18" spans="1:4" ht="16.95" customHeight="1">
+    <row r="18" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="45">
-[...3 lines deleted...]
-        <v>190.8</v>
+      <c r="B18" s="43">
+        <v>9340</v>
+      </c>
+      <c r="C18" s="44">
+        <v>161.69999999999999</v>
       </c>
       <c r="D18" s="33"/>
     </row>
-    <row r="19" spans="1:4" ht="16.95" customHeight="1">
+    <row r="19" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="45">
-[...3 lines deleted...]
-        <v>168.1</v>
+      <c r="B19" s="43">
+        <v>7026</v>
+      </c>
+      <c r="C19" s="44">
+        <v>183.6</v>
       </c>
       <c r="D19" s="33"/>
     </row>
-    <row r="20" spans="1:4">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B20" s="34"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="D21" s="28"/>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="D22" s="28"/>
     </row>
-    <row r="39" spans="2:2">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B39" s="34"/>
     </row>
-    <row r="42" spans="2:2">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B42" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>