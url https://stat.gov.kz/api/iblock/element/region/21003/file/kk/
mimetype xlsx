--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -1,57 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="71">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
@@ -148,53 +153,50 @@
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым</t>
-[...1 lines deleted...]
-  <si>
     <t>Млн. теңге</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге пайызбен</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">  аудандар:</t>
   </si>
   <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
@@ -208,89 +210,92 @@
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t xml:space="preserve">Павлодар </t>
   </si>
   <si>
     <t xml:space="preserve">Успен </t>
   </si>
   <si>
     <t xml:space="preserve">Шарбакты </t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
-    <t>+7 7182558272</t>
-[...7 lines deleted...]
-  <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
-[...4 lines deleted...]
-  <si>
     <t>17.08.2026ж.</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>Наталья Моор</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -370,59 +375,58 @@
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -550,220 +554,230 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -895,972 +909,972 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.8">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="44" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.2" customHeight="1">
+      <c r="B10" s="37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="5" t="s">
-        <v>61</v>
+      <c r="B18" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>68</v>
+      <c r="B19" s="38" t="s">
+        <v>66</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.44140625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="88.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="35.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="43" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="B4" s="36" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.2" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="44" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+      <c r="B10" s="37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="22.2" customHeight="1">
+    <row r="16" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="22.2" customHeight="1">
+    <row r="17" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.2" customHeight="1">
+    <row r="18" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="5" t="s">
-        <v>61</v>
+      <c r="B18" s="38" t="s">
+        <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="22.2" customHeight="1">
+    <row r="19" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="45" t="s">
-        <v>68</v>
+      <c r="B19" s="38" t="s">
+        <v>66</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="22.2" customHeight="1">
+    <row r="20" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="22.2" customHeight="1">
+    <row r="21" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="P21" sqref="P21"/>
+      <selection activeCell="A14" sqref="A14:XFD14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="22"/>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="119.28515625" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="23"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="23"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="21"/>
       <c r="B6" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="23"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
       <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="23"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="23"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="23"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="23"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
-      <c r="B14" s="40" t="s">
-        <v>64</v>
+      <c r="B14" s="35" t="s">
+        <v>70</v>
       </c>
       <c r="C14" s="21"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
-    <row r="16" spans="1:3">
-[...5 lines deleted...]
-      <c r="B17" s="26"/>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="26"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C28" sqref="C27:C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="37.33203125" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="27"/>
+    <col min="1" max="1" width="37.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="46.28515625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="46.42578125" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="46" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="28"/>
     </row>
-    <row r="3" spans="1:4" ht="13.8">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
     </row>
-    <row r="4" spans="1:4" ht="19.95" customHeight="1">
+    <row r="4" spans="1:4" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="D4" s="28"/>
+    </row>
+    <row r="5" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="28"/>
-[...2 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="B5" s="40">
+        <v>234898</v>
+      </c>
+      <c r="C5" s="41">
+        <v>132</v>
+      </c>
+      <c r="D5" s="33"/>
+    </row>
+    <row r="6" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="41">
-[...8 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B6" s="40">
+        <v>66318</v>
+      </c>
+      <c r="C6" s="41">
+        <v>110.2</v>
+      </c>
+      <c r="D6" s="33"/>
+    </row>
+    <row r="7" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="41">
-[...8 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="B7" s="40">
+        <v>41872</v>
+      </c>
+      <c r="C7" s="41">
+        <v>174.1</v>
+      </c>
+      <c r="D7" s="33"/>
+    </row>
+    <row r="8" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="41">
-[...8 lines deleted...]
-      <c r="A8" s="36" t="s">
+      <c r="B8" s="40">
+        <v>59075</v>
+      </c>
+      <c r="C8" s="41">
+        <v>151</v>
+      </c>
+      <c r="D8" s="33"/>
+    </row>
+    <row r="9" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="41">
-[...8 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="B9" s="43"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="33"/>
+    </row>
+    <row r="10" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="42"/>
-[...4 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="B10" s="40">
+        <v>6884</v>
+      </c>
+      <c r="C10" s="41">
+        <v>104.2</v>
+      </c>
+      <c r="D10" s="33"/>
+    </row>
+    <row r="11" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="41">
-[...8 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="B11" s="40">
+        <v>7066</v>
+      </c>
+      <c r="C11" s="41">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="D11" s="33"/>
+    </row>
+    <row r="12" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="41">
-[...8 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="B12" s="40">
+        <v>3919</v>
+      </c>
+      <c r="C12" s="41">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="D12" s="33"/>
+    </row>
+    <row r="13" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="41">
-[...8 lines deleted...]
-      <c r="A13" s="36" t="s">
+      <c r="B13" s="40">
+        <v>4399</v>
+      </c>
+      <c r="C13" s="41">
+        <v>102.5</v>
+      </c>
+      <c r="D13" s="33"/>
+    </row>
+    <row r="14" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="41">
-[...8 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="B14" s="40">
+        <v>9136</v>
+      </c>
+      <c r="C14" s="41">
+        <v>114.4</v>
+      </c>
+      <c r="D14" s="33"/>
+    </row>
+    <row r="15" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="41">
-[...8 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B15" s="40">
+        <v>3411</v>
+      </c>
+      <c r="C15" s="41">
+        <v>102.9</v>
+      </c>
+      <c r="D15" s="33"/>
+    </row>
+    <row r="16" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="41">
-[...8 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="B16" s="40">
+        <v>12055</v>
+      </c>
+      <c r="C16" s="41">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="D16" s="33"/>
+    </row>
+    <row r="17" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B16" s="41">
-[...8 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="B17" s="40">
+        <v>11347</v>
+      </c>
+      <c r="C17" s="41">
+        <v>101.9</v>
+      </c>
+      <c r="D17" s="33"/>
+    </row>
+    <row r="18" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="41">
-[...8 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="B18" s="40">
+        <v>5765</v>
+      </c>
+      <c r="C18" s="41">
+        <v>160.5</v>
+      </c>
+      <c r="D18" s="33"/>
+    </row>
+    <row r="19" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="41">
-[...20 lines deleted...]
-      <c r="B20" s="39"/>
+      <c r="B19" s="40">
+        <v>3649</v>
+      </c>
+      <c r="C19" s="41">
+        <v>114.1</v>
+      </c>
+      <c r="D19" s="33"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B20" s="34"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="D21" s="28"/>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="D22" s="28"/>
     </row>
-    <row r="39" spans="2:2">
-[...3 lines deleted...]
-      <c r="B42" s="39"/>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B39" s="34"/>
+    </row>
+    <row r="42" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B42" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C92B607-9FAC-4DA0-B0AB-658C4216C4ED}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C92B607-9FAC-4DA0-B0AB-658C4216C4ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>