--- v1 (2026-08-26)
+++ v2 (2026-09-15)
@@ -1,62 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="71">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
   </si>
@@ -219,83 +214,83 @@
   <si>
     <t xml:space="preserve">Павлодар </t>
   </si>
   <si>
     <t xml:space="preserve">Успен </t>
   </si>
   <si>
     <t xml:space="preserve">Шарбакты </t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...4 lines deleted...]
-  <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -573,70 +568,70 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -666,118 +661,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -925,956 +918,956 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.8">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="25.2" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="35.42578125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="88.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="35.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="88.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.2" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="47.25" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>62</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="22.2" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="22.2" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="22.2" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.2" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="22.2" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="22.2" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="22.2" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="B25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A14" sqref="A14:XFD14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="119.33203125" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="23"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="23"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="21"/>
       <c r="B6" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="23"/>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3">
       <c r="A7" s="21"/>
       <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="23"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="21"/>
       <c r="B8" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="23"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="23"/>
     </row>
-    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="26.4">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="23"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="21"/>
       <c r="B14" s="35" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C14" s="21"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C28" sqref="C27:C28"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="37.28515625" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.85546875" style="27"/>
+    <col min="1" max="1" width="37.33203125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="46.33203125" style="27" customWidth="1"/>
+    <col min="3" max="3" width="46.44140625" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...7 lines deleted...]
-      <c r="C2" s="46"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
       <c r="D2" s="28"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="13.8">
       <c r="A3" s="29"/>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="28"/>
     </row>
-    <row r="4" spans="1:4" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="19.95" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="28"/>
     </row>
-    <row r="5" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="16.95" customHeight="1">
       <c r="A5" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="40">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="B5" s="45">
+        <v>301297</v>
+      </c>
+      <c r="C5" s="43">
+        <v>141.4</v>
       </c>
       <c r="D5" s="33"/>
     </row>
-    <row r="6" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A6" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="40">
-[...3 lines deleted...]
-        <v>110.2</v>
+      <c r="B6" s="45">
+        <v>85077</v>
+      </c>
+      <c r="C6" s="43">
+        <v>111.5</v>
       </c>
       <c r="D6" s="33"/>
     </row>
-    <row r="7" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="42" t="s">
+    <row r="7" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A7" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="40">
-[...3 lines deleted...]
-        <v>174.1</v>
+      <c r="B7" s="45">
+        <v>44707</v>
+      </c>
+      <c r="C7" s="43">
+        <v>171.5</v>
       </c>
       <c r="D7" s="33"/>
     </row>
-    <row r="8" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="42" t="s">
+    <row r="8" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A8" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="40">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="B8" s="45">
+        <v>91300</v>
+      </c>
+      <c r="C8" s="43">
+        <v>182.5</v>
       </c>
       <c r="D8" s="33"/>
     </row>
-    <row r="9" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="42" t="s">
+    <row r="9" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A9" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="43"/>
-      <c r="C9" s="44"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="41"/>
       <c r="D9" s="33"/>
     </row>
-    <row r="10" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A10" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="40">
-[...3 lines deleted...]
-        <v>104.2</v>
+      <c r="B10" s="45">
+        <v>8334</v>
+      </c>
+      <c r="C10" s="43">
+        <v>103</v>
       </c>
       <c r="D10" s="33"/>
     </row>
-    <row r="11" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A11" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="40">
-[...3 lines deleted...]
-        <v>156.19999999999999</v>
+      <c r="B11" s="45">
+        <v>9039</v>
+      </c>
+      <c r="C11" s="43">
+        <v>166.3</v>
       </c>
       <c r="D11" s="33"/>
     </row>
-    <row r="12" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="42" t="s">
+    <row r="12" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A12" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="40">
-[...3 lines deleted...]
-        <v>156.69999999999999</v>
+      <c r="B12" s="45">
+        <v>5119</v>
+      </c>
+      <c r="C12" s="43">
+        <v>137.69999999999999</v>
       </c>
       <c r="D12" s="33"/>
     </row>
-    <row r="13" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A13" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="40">
-[...3 lines deleted...]
-        <v>102.5</v>
+      <c r="B13" s="45">
+        <v>5824</v>
+      </c>
+      <c r="C13" s="43">
+        <v>116.7</v>
       </c>
       <c r="D13" s="33"/>
     </row>
-    <row r="14" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="45" t="s">
+    <row r="14" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A14" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="40">
-[...3 lines deleted...]
-        <v>114.4</v>
+      <c r="B14" s="45">
+        <v>10045</v>
+      </c>
+      <c r="C14" s="43">
+        <v>128.30000000000001</v>
       </c>
       <c r="D14" s="33"/>
     </row>
-    <row r="15" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="45" t="s">
+    <row r="15" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A15" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="40">
-[...3 lines deleted...]
-        <v>102.9</v>
+      <c r="B15" s="45">
+        <v>3422</v>
+      </c>
+      <c r="C15" s="43">
+        <v>101</v>
       </c>
       <c r="D15" s="33"/>
     </row>
-    <row r="16" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="42" t="s">
+    <row r="16" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A16" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="40">
-[...3 lines deleted...]
-        <v>160.69999999999999</v>
+      <c r="B16" s="45">
+        <v>12295</v>
+      </c>
+      <c r="C16" s="43">
+        <v>142.80000000000001</v>
       </c>
       <c r="D16" s="33"/>
     </row>
-    <row r="17" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="42" t="s">
+    <row r="17" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A17" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="40">
-[...3 lines deleted...]
-        <v>101.9</v>
+      <c r="B17" s="45">
+        <v>14151</v>
+      </c>
+      <c r="C17" s="43">
+        <v>117.5</v>
       </c>
       <c r="D17" s="33"/>
     </row>
-    <row r="18" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="42" t="s">
+    <row r="18" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A18" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="40">
-[...3 lines deleted...]
-        <v>160.5</v>
+      <c r="B18" s="45">
+        <v>7035</v>
+      </c>
+      <c r="C18" s="43">
+        <v>190.8</v>
       </c>
       <c r="D18" s="33"/>
     </row>
-    <row r="19" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="42" t="s">
+    <row r="19" spans="1:4" ht="16.95" customHeight="1">
+      <c r="A19" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="40">
-[...3 lines deleted...]
-        <v>114.1</v>
+      <c r="B19" s="45">
+        <v>4949</v>
+      </c>
+      <c r="C19" s="43">
+        <v>168.1</v>
       </c>
       <c r="D19" s="33"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4">
       <c r="B20" s="34"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4">
       <c r="D21" s="28"/>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4">
       <c r="D22" s="28"/>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:2">
       <c r="B39" s="34"/>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:2">
       <c r="B42" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C92B607-9FAC-4DA0-B0AB-658C4216C4ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>