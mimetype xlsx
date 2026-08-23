--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,62 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатели" sheetId="34" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -136,53 +149,50 @@
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t>Объем строительных работ</t>
   </si>
   <si>
-    <t>январь-июнь 2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">В процентах к соответствующему периоду прошлого года   </t>
   </si>
   <si>
     <t>Всего по области:</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t xml:space="preserve">  районы:</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
     <t xml:space="preserve">Баянаульский </t>
@@ -196,141 +206,138 @@
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t xml:space="preserve">Успенский </t>
   </si>
   <si>
     <t xml:space="preserve">Щербактинский </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>+7 7182558272</t>
-[...4 lines deleted...]
-  <si>
     <t>млн. теңге</t>
   </si>
   <si>
-    <t>15.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
     <t>17.08.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
+    <t>январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>Моор Наталья</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -371,50 +378,69 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -431,226 +457,231 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -659,116 +690,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -900,880 +933,886 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1">
+    <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="44" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="53" t="s">
-        <v>64</v>
+      <c r="B14" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="53" t="s">
-        <v>57</v>
+      <c r="B15" s="44" t="s">
+        <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>62</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="54" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1">
+    <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="21.6" customHeight="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="55" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="55" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="53" t="s">
-        <v>64</v>
+      <c r="B14" s="55" t="s">
+        <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="53" t="s">
-        <v>57</v>
+      <c r="B15" s="55" t="s">
+        <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>62</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="54" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:XFD17"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="26.4">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="26" customWidth="1"/>
-    <col min="2" max="2" width="47.6640625" style="26" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="26"/>
+    <col min="2" max="2" width="47.7109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="47.140625" style="26" customWidth="1"/>
+    <col min="4" max="4" width="8.85546875" style="24"/>
+    <col min="5" max="5" width="12" style="26" customWidth="1"/>
+    <col min="6" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="25" customFormat="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="57"/>
-      <c r="C1" s="57"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="24"/>
     </row>
-    <row r="2" spans="1:11">
-[...6 lines deleted...]
-    <row r="3" spans="1:11" ht="13.8">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
     </row>
-    <row r="4" spans="1:11" ht="54.6" customHeight="1">
+    <row r="4" spans="1:11" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="30" t="s">
+    </row>
+    <row r="5" spans="1:11" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="55" t="s">
+      <c r="B5" s="51">
+        <v>234898</v>
+      </c>
+      <c r="C5" s="53">
+        <v>132</v>
+      </c>
+      <c r="D5" s="31"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="35"/>
+    </row>
+    <row r="6" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="31">
-[...15 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="B6" s="51">
+        <v>66318</v>
+      </c>
+      <c r="C6" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="D6" s="31"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="40"/>
+    </row>
+    <row r="7" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="31">
-[...15 lines deleted...]
-      <c r="A7" s="55" t="s">
+      <c r="B7" s="51">
+        <v>41872</v>
+      </c>
+      <c r="C7" s="53">
+        <v>174.1</v>
+      </c>
+      <c r="D7" s="31"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="40"/>
+    </row>
+    <row r="8" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="31">
-[...15 lines deleted...]
-      <c r="A8" s="55" t="s">
+      <c r="B8" s="51">
+        <v>59075</v>
+      </c>
+      <c r="C8" s="53">
+        <v>151</v>
+      </c>
+      <c r="D8" s="31"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="40"/>
+    </row>
+    <row r="9" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="31">
-[...15 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="31"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="37"/>
+      <c r="K9" s="40"/>
+    </row>
+    <row r="10" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="47"/>
-[...10 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="B10" s="51">
+        <v>6884</v>
+      </c>
+      <c r="C10" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="D10" s="31"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+    </row>
+    <row r="11" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="31">
-[...15 lines deleted...]
-      <c r="A11" s="55" t="s">
+      <c r="B11" s="51">
+        <v>7066</v>
+      </c>
+      <c r="C11" s="53">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="D11" s="31"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="39"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+    </row>
+    <row r="12" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="31">
-[...15 lines deleted...]
-      <c r="A12" s="55" t="s">
+      <c r="B12" s="51">
+        <v>3919</v>
+      </c>
+      <c r="C12" s="53">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="D12" s="31"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40"/>
+    </row>
+    <row r="13" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="31">
-[...15 lines deleted...]
-      <c r="A13" s="55" t="s">
+      <c r="B13" s="51">
+        <v>4399</v>
+      </c>
+      <c r="C13" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="46"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="40"/>
+    </row>
+    <row r="14" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="31">
-[...15 lines deleted...]
-      <c r="A14" s="55" t="s">
+      <c r="B14" s="51">
+        <v>9136</v>
+      </c>
+      <c r="C14" s="53">
+        <v>114.4</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="39"/>
+      <c r="J14" s="37"/>
+      <c r="K14" s="40"/>
+    </row>
+    <row r="15" spans="1:11" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="31">
-[...15 lines deleted...]
-      <c r="A15" s="55" t="s">
+      <c r="B15" s="51">
+        <v>3411</v>
+      </c>
+      <c r="C15" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="D15" s="31"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="40"/>
+    </row>
+    <row r="16" spans="1:11" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="31">
-[...15 lines deleted...]
-      <c r="A16" s="55" t="s">
+      <c r="B16" s="51">
+        <v>12055</v>
+      </c>
+      <c r="C16" s="53">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="D16" s="31"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="35"/>
+    </row>
+    <row r="17" spans="1:8" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="31">
-[...15 lines deleted...]
-      <c r="A17" s="55" t="s">
+      <c r="B17" s="51">
+        <v>11347</v>
+      </c>
+      <c r="C17" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="D17" s="31"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="46"/>
+      <c r="H17" s="47"/>
+    </row>
+    <row r="18" spans="1:8" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="31">
-[...10 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="B18" s="51">
+        <v>5765</v>
+      </c>
+      <c r="C18" s="53">
+        <v>160.5</v>
+      </c>
+      <c r="D18" s="31"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="46"/>
+      <c r="H18" s="47"/>
+    </row>
+    <row r="19" spans="1:8" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="31">
-[...24 lines deleted...]
-      <c r="B20" s="52"/>
+      <c r="B19" s="51">
+        <v>3649</v>
+      </c>
+      <c r="C19" s="53">
+        <v>114.1</v>
+      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="46"/>
+      <c r="H19" s="47"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B20" s="43"/>
       <c r="C20" s="25"/>
     </row>
-    <row r="39" spans="2:2">
-[...3 lines deleted...]
-      <c r="B42" s="52"/>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B39" s="43"/>
+    </row>
+    <row r="42" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B42" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>