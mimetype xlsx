--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -5,76 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатели" sheetId="34" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -218,66 +218,69 @@
   <si>
     <t xml:space="preserve">Успенский </t>
   </si>
   <si>
     <t xml:space="preserve">Щербактинский </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>17.09.2026г..</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -369,78 +372,78 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -468,51 +471,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -560,105 +563,109 @@
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -954,51 +961,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1050,169 +1057,169 @@
         <v>27</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="41" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="41" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="41" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="41" t="s">
         <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="54" t="s">
-        <v>66</v>
+      <c r="B21" s="49" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1264,133 +1271,133 @@
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="50" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="50" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="50" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="50" t="s">
         <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="54" t="s">
-        <v>66</v>
+      <c r="B21" s="49" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
@@ -1447,372 +1454,393 @@
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K42"/>
+  <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="26" customWidth="1"/>
     <col min="2" max="2" width="47.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="47.140625" style="26" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="24"/>
     <col min="5" max="5" width="12" style="26" customWidth="1"/>
-    <col min="6" max="16384" width="8.85546875" style="26"/>
+    <col min="6" max="7" width="8.85546875" style="26"/>
+    <col min="8" max="8" width="16.5703125" style="26" customWidth="1"/>
+    <col min="9" max="9" width="15.5703125" style="26" customWidth="1"/>
+    <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="56" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="24"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="56" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
     </row>
-    <row r="4" spans="1:11" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="29" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="36" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="51">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="B5" s="55">
+        <v>301297</v>
+      </c>
+      <c r="C5" s="51">
+        <v>141.4</v>
       </c>
       <c r="D5" s="31"/>
-      <c r="E5" s="45"/>
-      <c r="F5" s="46"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="43"/>
       <c r="G5" s="33"/>
-      <c r="H5" s="47"/>
-      <c r="I5" s="34"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="42"/>
       <c r="J5" s="32"/>
-      <c r="K5" s="35"/>
-[...2 lines deleted...]
-      <c r="A6" s="50" t="s">
+      <c r="K5" s="34"/>
+      <c r="L5" s="54"/>
+    </row>
+    <row r="6" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="51">
-[...3 lines deleted...]
-        <v>110.2</v>
+      <c r="B6" s="55">
+        <v>85077</v>
+      </c>
+      <c r="C6" s="51">
+        <v>111.5</v>
       </c>
       <c r="D6" s="31"/>
-      <c r="E6" s="45"/>
-[...8 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="E6" s="42"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="54"/>
+    </row>
+    <row r="7" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="51">
-[...3 lines deleted...]
-        <v>174.1</v>
+      <c r="B7" s="55">
+        <v>44707</v>
+      </c>
+      <c r="C7" s="51">
+        <v>171.5</v>
       </c>
       <c r="D7" s="31"/>
-      <c r="E7" s="45"/>
-[...8 lines deleted...]
-      <c r="A8" s="50" t="s">
+      <c r="E7" s="42"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="54"/>
+    </row>
+    <row r="8" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="51">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="B8" s="55">
+        <v>91300</v>
+      </c>
+      <c r="C8" s="51">
+        <v>182.5</v>
       </c>
       <c r="D8" s="31"/>
-      <c r="E8" s="45"/>
-[...8 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="E8" s="42"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="54"/>
+    </row>
+    <row r="9" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="48"/>
-      <c r="C9" s="49"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="46"/>
       <c r="D9" s="31"/>
-      <c r="F9" s="42"/>
-[...7 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="F9" s="39"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="54"/>
+    </row>
+    <row r="10" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="51">
-[...3 lines deleted...]
-        <v>104.2</v>
+      <c r="B10" s="55">
+        <v>8334</v>
+      </c>
+      <c r="C10" s="51">
+        <v>103</v>
       </c>
       <c r="D10" s="31"/>
-      <c r="E10" s="45"/>
-[...8 lines deleted...]
-      <c r="A11" s="50" t="s">
+      <c r="E10" s="42"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="54"/>
+    </row>
+    <row r="11" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="51">
-[...3 lines deleted...]
-        <v>156.19999999999999</v>
+      <c r="B11" s="55">
+        <v>9039</v>
+      </c>
+      <c r="C11" s="51">
+        <v>166.3</v>
       </c>
       <c r="D11" s="31"/>
-      <c r="E11" s="45"/>
-[...8 lines deleted...]
-      <c r="A12" s="50" t="s">
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="54"/>
+    </row>
+    <row r="12" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="51">
-[...3 lines deleted...]
-        <v>156.69999999999999</v>
+      <c r="B12" s="55">
+        <v>5119</v>
+      </c>
+      <c r="C12" s="51">
+        <v>137.69999999999999</v>
       </c>
       <c r="D12" s="31"/>
-      <c r="E12" s="45"/>
-[...8 lines deleted...]
-      <c r="A13" s="50" t="s">
+      <c r="E12" s="42"/>
+      <c r="F12" s="43"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="53"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="54"/>
+    </row>
+    <row r="13" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="51">
-[...3 lines deleted...]
-        <v>102.5</v>
+      <c r="B13" s="55">
+        <v>5824</v>
+      </c>
+      <c r="C13" s="51">
+        <v>116.7</v>
       </c>
       <c r="D13" s="31"/>
-      <c r="E13" s="45"/>
-[...8 lines deleted...]
-      <c r="A14" s="50" t="s">
+      <c r="E13" s="42"/>
+      <c r="F13" s="43"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="54"/>
+    </row>
+    <row r="14" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="51">
-[...3 lines deleted...]
-        <v>114.4</v>
+      <c r="B14" s="55">
+        <v>10045</v>
+      </c>
+      <c r="C14" s="51">
+        <v>128.30000000000001</v>
       </c>
       <c r="D14" s="31"/>
-      <c r="E14" s="45"/>
-[...8 lines deleted...]
-      <c r="A15" s="50" t="s">
+      <c r="E14" s="42"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="53"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="54"/>
+    </row>
+    <row r="15" spans="1:12" s="38" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="51">
-[...3 lines deleted...]
-        <v>102.9</v>
+      <c r="B15" s="55">
+        <v>3422</v>
+      </c>
+      <c r="C15" s="51">
+        <v>101</v>
       </c>
       <c r="D15" s="31"/>
-      <c r="E15" s="45"/>
-[...8 lines deleted...]
-      <c r="A16" s="50" t="s">
+      <c r="E15" s="42"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="54"/>
+    </row>
+    <row r="16" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="51">
-[...3 lines deleted...]
-        <v>160.69999999999999</v>
+      <c r="B16" s="55">
+        <v>12295</v>
+      </c>
+      <c r="C16" s="51">
+        <v>142.80000000000001</v>
       </c>
       <c r="D16" s="31"/>
-      <c r="E16" s="45"/>
-      <c r="F16" s="46"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="43"/>
       <c r="G16" s="33"/>
-      <c r="H16" s="47"/>
-      <c r="I16" s="34"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="42"/>
       <c r="J16" s="32"/>
-      <c r="K16" s="35"/>
-[...2 lines deleted...]
-      <c r="A17" s="50" t="s">
+      <c r="K16" s="34"/>
+      <c r="L16" s="54"/>
+    </row>
+    <row r="17" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="51">
-[...3 lines deleted...]
-        <v>101.9</v>
+      <c r="B17" s="55">
+        <v>14151</v>
+      </c>
+      <c r="C17" s="51">
+        <v>117.5</v>
       </c>
       <c r="D17" s="31"/>
-      <c r="E17" s="45"/>
-[...4 lines deleted...]
-      <c r="A18" s="50" t="s">
+      <c r="E17" s="42"/>
+      <c r="F17" s="43"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="32"/>
+      <c r="L17" s="54"/>
+    </row>
+    <row r="18" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="51">
-[...3 lines deleted...]
-        <v>160.5</v>
+      <c r="B18" s="55">
+        <v>7035</v>
+      </c>
+      <c r="C18" s="51">
+        <v>190.8</v>
       </c>
       <c r="D18" s="31"/>
-      <c r="E18" s="45"/>
-[...4 lines deleted...]
-      <c r="A19" s="50" t="s">
+      <c r="E18" s="42"/>
+      <c r="F18" s="43"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="32"/>
+      <c r="L18" s="54"/>
+    </row>
+    <row r="19" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="51">
-[...3 lines deleted...]
-        <v>114.1</v>
+      <c r="B19" s="55">
+        <v>4949</v>
+      </c>
+      <c r="C19" s="51">
+        <v>168.1</v>
       </c>
       <c r="D19" s="31"/>
-      <c r="E19" s="45"/>
-[...4 lines deleted...]
-      <c r="B20" s="43"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43"/>
+      <c r="H19" s="44"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B20" s="40"/>
       <c r="C20" s="25"/>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B39" s="43"/>
+      <c r="B39" s="40"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B42" s="43"/>
+      <c r="B42" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>