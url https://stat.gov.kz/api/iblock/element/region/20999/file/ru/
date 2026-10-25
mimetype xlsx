--- v2 (2026-09-14)
+++ v3 (2026-10-25)
@@ -5,76 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатели" sheetId="34" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -227,60 +227,57 @@
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>январь-август 2026г.</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>январь-сентябрь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -410,117 +407,104 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -545,126 +529,129 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -960,52 +947,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1057,169 +1044,169 @@
         <v>27</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="39" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="39" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="39" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="39" t="s">
         <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>65</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="43" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1271,132 +1258,132 @@
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="44" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="50" t="s">
+      <c r="B14" s="44" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="44" t="s">
         <v>56</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>63</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="43" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
@@ -1457,390 +1444,390 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="26" customWidth="1"/>
     <col min="2" max="2" width="47.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="47.140625" style="26" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="24"/>
     <col min="5" max="5" width="12" style="26" customWidth="1"/>
     <col min="6" max="7" width="8.85546875" style="26"/>
     <col min="8" max="8" width="16.5703125" style="26" customWidth="1"/>
     <col min="9" max="9" width="15.5703125" style="26" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="56"/>
-      <c r="C1" s="56"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
       <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="56"/>
+      <c r="A2" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:12" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="55"/>
+      <c r="B4" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="29" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="35" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="47" t="s">
+    <row r="5" spans="1:12" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="55">
-[...16 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B5" s="56">
+        <v>430502</v>
+      </c>
+      <c r="C5" s="50">
+        <v>118.8</v>
+      </c>
+      <c r="D5" s="30"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="31"/>
+    </row>
+    <row r="6" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="55">
-[...16 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="B6" s="56">
+        <v>135403</v>
+      </c>
+      <c r="C6" s="50">
+        <v>110.4</v>
+      </c>
+      <c r="D6" s="30"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="31"/>
+    </row>
+    <row r="7" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="55">
-[...16 lines deleted...]
-      <c r="A8" s="47" t="s">
+      <c r="B7" s="56">
+        <v>52778</v>
+      </c>
+      <c r="C7" s="50">
+        <v>100.5</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="31"/>
+    </row>
+    <row r="8" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="55">
-[...16 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="B8" s="56">
+        <v>120568</v>
+      </c>
+      <c r="C8" s="50">
+        <v>146.4</v>
+      </c>
+      <c r="D8" s="30"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="31"/>
+    </row>
+    <row r="9" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="45"/>
-[...11 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="30"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="45"/>
+    </row>
+    <row r="10" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="55">
-[...16 lines deleted...]
-      <c r="A11" s="47" t="s">
+      <c r="B10" s="56">
+        <v>10256</v>
+      </c>
+      <c r="C10" s="50">
+        <v>100.2</v>
+      </c>
+      <c r="D10" s="30"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="54"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="31"/>
+    </row>
+    <row r="11" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="55">
-[...16 lines deleted...]
-      <c r="A12" s="47" t="s">
+      <c r="B11" s="56">
+        <v>12963</v>
+      </c>
+      <c r="C11" s="50">
+        <v>103.6</v>
+      </c>
+      <c r="D11" s="30"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="31"/>
+    </row>
+    <row r="12" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="55">
-[...16 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="B12" s="56">
+        <v>11351</v>
+      </c>
+      <c r="C12" s="50">
+        <v>113.6</v>
+      </c>
+      <c r="D12" s="30"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="52"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="31"/>
+    </row>
+    <row r="13" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="55">
-[...16 lines deleted...]
-      <c r="A14" s="47" t="s">
+      <c r="B13" s="56">
+        <v>7238</v>
+      </c>
+      <c r="C13" s="50">
+        <v>106.5</v>
+      </c>
+      <c r="D13" s="30"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="52"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="31"/>
+    </row>
+    <row r="14" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="55">
-[...16 lines deleted...]
-      <c r="A15" s="47" t="s">
+      <c r="B14" s="56">
+        <v>14055</v>
+      </c>
+      <c r="C14" s="50">
+        <v>167.1</v>
+      </c>
+      <c r="D14" s="30"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="35"/>
+      <c r="H14" s="54"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="31"/>
+    </row>
+    <row r="15" spans="1:12" s="37" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="55">
-[...16 lines deleted...]
-      <c r="A16" s="47" t="s">
+      <c r="B15" s="56">
+        <v>9479</v>
+      </c>
+      <c r="C15" s="50">
+        <v>103.9</v>
+      </c>
+      <c r="D15" s="30"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="35"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="31"/>
+    </row>
+    <row r="16" spans="1:12" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="55">
-[...16 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="B16" s="56">
+        <v>12383</v>
+      </c>
+      <c r="C16" s="50">
+        <v>102.7</v>
+      </c>
+      <c r="D16" s="30"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="31"/>
+    </row>
+    <row r="17" spans="1:12" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="55">
-[...14 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="B17" s="56">
+        <v>27663</v>
+      </c>
+      <c r="C17" s="50">
+        <v>105.3</v>
+      </c>
+      <c r="D17" s="30"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="52"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="31"/>
+      <c r="L17" s="31"/>
+    </row>
+    <row r="18" spans="1:12" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="55">
-[...14 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="B18" s="56">
+        <v>9340</v>
+      </c>
+      <c r="C18" s="50">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="D18" s="30"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="52"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="31"/>
+      <c r="L18" s="31"/>
+    </row>
+    <row r="19" spans="1:12" s="34" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="55">
-[...8 lines deleted...]
-      <c r="H19" s="44"/>
+      <c r="B19" s="56">
+        <v>7026</v>
+      </c>
+      <c r="C19" s="50">
+        <v>183.6</v>
+      </c>
+      <c r="D19" s="30"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="52"/>
+      <c r="H19" s="40"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="B20" s="40"/>
+      <c r="B20" s="38"/>
       <c r="C20" s="25"/>
     </row>
     <row r="39" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B39" s="40"/>
+      <c r="B39" s="38"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B42" s="40"/>
+      <c r="B42" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>