--- v2 (2026-09-15)
+++ v3 (2026-10-25)
@@ -11,72 +11,72 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="795" firstSheet="4" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId2"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="Көрсеткіш" sheetId="13" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="92">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
@@ -307,62 +307,65 @@
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)", "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-тамыз</t>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -487,50 +490,55 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1627,51 +1635,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1732,89 +1740,98 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="736" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1002">
     <cellStyle name="20% - Акцент1 10" xfId="4"/>
     <cellStyle name="20% - Акцент1 11" xfId="5"/>
     <cellStyle name="20% - Акцент1 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 13" xfId="7"/>
     <cellStyle name="20% - Акцент1 14" xfId="8"/>
     <cellStyle name="20% - Акцент1 15" xfId="9"/>
     <cellStyle name="20% - Акцент1 16" xfId="10"/>
     <cellStyle name="20% - Акцент1 17" xfId="11"/>
     <cellStyle name="20% - Акцент1 18" xfId="12"/>
     <cellStyle name="20% - Акцент1 19" xfId="13"/>
     <cellStyle name="20% - Акцент1 2" xfId="14"/>
     <cellStyle name="20% - Акцент1 20" xfId="15"/>
     <cellStyle name="20% - Акцент1 21" xfId="16"/>
     <cellStyle name="20% - Акцент1 22" xfId="17"/>
     <cellStyle name="20% - Акцент1 23" xfId="18"/>
     <cellStyle name="20% - Акцент1 24" xfId="19"/>
     <cellStyle name="20% - Акцент1 25" xfId="20"/>
     <cellStyle name="20% - Акцент1 26" xfId="21"/>
     <cellStyle name="20% - Акцент1 27" xfId="22"/>
     <cellStyle name="20% - Акцент1 28" xfId="23"/>
     <cellStyle name="20% - Акцент1 29" xfId="24"/>
     <cellStyle name="20% - Акцент1 3" xfId="25"/>
@@ -4742,60 +4759,60 @@
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>84</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
@@ -5083,60 +5100,60 @@
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="37" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>84</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
@@ -5443,523 +5460,523 @@
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="20"/>
       <c r="B10" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="20"/>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="44" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="20"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28" style="32" customWidth="1"/>
     <col min="2" max="7" width="16.7109375" style="32" customWidth="1"/>
     <col min="8" max="16384" width="8.85546875" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="50"/>
-[...4 lines deleted...]
-      <c r="G1" s="50"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="46" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="51"/>
-[...4 lines deleted...]
-      <c r="G2" s="51"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
     </row>
     <row r="3" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="28"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
     </row>
     <row r="4" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52"/>
-      <c r="B4" s="53" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="D4" s="54" t="s">
+      <c r="D4" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="E4" s="54"/>
-      <c r="F4" s="53" t="s">
+      <c r="E4" s="49"/>
+      <c r="F4" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="55" t="s">
+      <c r="G4" s="50" t="s">
         <v>59</v>
       </c>
       <c r="H4" s="29"/>
     </row>
     <row r="5" spans="1:10" s="27" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="52"/>
-[...1 lines deleted...]
-      <c r="C5" s="53"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
       <c r="D5" s="40" t="s">
         <v>61</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="53"/>
-      <c r="G5" s="55"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="50"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
     </row>
     <row r="6" spans="1:10" s="27" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="B6" s="42">
-[...15 lines deleted...]
-        <v>119.7</v>
+      <c r="B6" s="51">
+        <v>265459</v>
+      </c>
+      <c r="C6" s="52">
+        <v>111.4</v>
+      </c>
+      <c r="D6" s="51">
+        <v>85126</v>
+      </c>
+      <c r="E6" s="53">
+        <v>60.7</v>
+      </c>
+      <c r="F6" s="51">
+        <v>1291</v>
+      </c>
+      <c r="G6" s="53">
+        <v>133.4</v>
       </c>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
     </row>
     <row r="7" spans="1:10" s="27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="42">
-[...5 lines deleted...]
-      <c r="D7" s="42">
+      <c r="B7" s="51">
+        <v>135436</v>
+      </c>
+      <c r="C7" s="52">
+        <v>114.8</v>
+      </c>
+      <c r="D7" s="51">
         <v>10876</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="53">
         <v>14.2</v>
       </c>
-      <c r="F7" s="42">
-[...3 lines deleted...]
-        <v>105.4</v>
+      <c r="F7" s="51">
+        <v>498</v>
+      </c>
+      <c r="G7" s="53">
+        <v>166.6</v>
       </c>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
     </row>
     <row r="8" spans="1:10" s="27" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="43">
+      <c r="B8" s="51">
+        <v>32742</v>
+      </c>
+      <c r="C8" s="52">
         <v>100</v>
       </c>
-      <c r="D8" s="42">
-[...9 lines deleted...]
-        <v>90.2</v>
+      <c r="D8" s="51">
+        <v>32742</v>
+      </c>
+      <c r="E8" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="F8" s="51">
+        <v>92</v>
+      </c>
+      <c r="G8" s="53">
+        <v>80</v>
       </c>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
     </row>
     <row r="9" spans="1:10" s="27" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="42">
-[...15 lines deleted...]
-        <v>159.19999999999999</v>
+      <c r="B9" s="51">
+        <v>59993</v>
+      </c>
+      <c r="C9" s="52">
+        <v>107.1</v>
+      </c>
+      <c r="D9" s="51">
+        <v>9416</v>
+      </c>
+      <c r="E9" s="53">
+        <v>86.2</v>
+      </c>
+      <c r="F9" s="51">
+        <v>585</v>
+      </c>
+      <c r="G9" s="53">
+        <v>156.80000000000001</v>
       </c>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
     </row>
     <row r="10" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="45"/>
-[...4 lines deleted...]
-      <c r="G10" s="46"/>
+      <c r="B10" s="54"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="57"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
     </row>
     <row r="11" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="42">
-[...15 lines deleted...]
-        <v>12.5</v>
+      <c r="B11" s="51">
+        <v>3404</v>
+      </c>
+      <c r="C11" s="52">
+        <v>103.8</v>
+      </c>
+      <c r="D11" s="51">
+        <v>1248</v>
+      </c>
+      <c r="E11" s="53">
+        <v>56.8</v>
+      </c>
+      <c r="F11" s="51">
+        <v>4</v>
+      </c>
+      <c r="G11" s="53">
+        <v>16</v>
       </c>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
     </row>
     <row r="12" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="42">
-[...15 lines deleted...]
-        <v>93.1</v>
+      <c r="B12" s="51">
+        <v>5744</v>
+      </c>
+      <c r="C12" s="52">
+        <v>103</v>
+      </c>
+      <c r="D12" s="51">
+        <v>5744</v>
+      </c>
+      <c r="E12" s="53">
+        <v>103</v>
+      </c>
+      <c r="F12" s="51">
+        <v>30</v>
+      </c>
+      <c r="G12" s="53">
+        <v>90.9</v>
       </c>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
     </row>
     <row r="13" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="42">
-[...11 lines deleted...]
-      <c r="F13" s="42">
+      <c r="B13" s="51">
+        <v>3346</v>
+      </c>
+      <c r="C13" s="52">
+        <v>131.6</v>
+      </c>
+      <c r="D13" s="51">
+        <v>3346</v>
+      </c>
+      <c r="E13" s="53">
+        <v>131.6</v>
+      </c>
+      <c r="F13" s="51">
         <v>1</v>
       </c>
-      <c r="G13" s="49" t="s">
+      <c r="G13" s="58" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
     </row>
     <row r="14" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="42">
-[...11 lines deleted...]
-      <c r="F14" s="42" t="s">
+      <c r="B14" s="51">
+        <v>3727</v>
+      </c>
+      <c r="C14" s="52">
+        <v>101.5</v>
+      </c>
+      <c r="D14" s="51">
+        <v>3727</v>
+      </c>
+      <c r="E14" s="53">
+        <v>711.3</v>
+      </c>
+      <c r="F14" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="G14" s="46" t="s">
+      <c r="G14" s="57" t="s">
         <v>71</v>
       </c>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
     </row>
     <row r="15" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="42">
-[...15 lines deleted...]
-        <v>21.6</v>
+      <c r="B15" s="51">
+        <v>3703</v>
+      </c>
+      <c r="C15" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="D15" s="51">
+        <v>3703</v>
+      </c>
+      <c r="E15" s="53">
+        <v>234.4</v>
+      </c>
+      <c r="F15" s="51">
+        <v>10</v>
+      </c>
+      <c r="G15" s="53">
+        <v>27</v>
       </c>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
     </row>
     <row r="16" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="47" t="s">
+      <c r="A16" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="42">
-[...15 lines deleted...]
-        <v>16.7</v>
+      <c r="B16" s="51">
+        <v>3062</v>
+      </c>
+      <c r="C16" s="52">
+        <v>100.5</v>
+      </c>
+      <c r="D16" s="51">
+        <v>3062</v>
+      </c>
+      <c r="E16" s="53">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F16" s="51">
+        <v>2</v>
+      </c>
+      <c r="G16" s="53">
+        <v>18.2</v>
       </c>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
     </row>
     <row r="17" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="42">
-[...11 lines deleted...]
-      <c r="F17" s="42">
+      <c r="B17" s="51">
+        <v>4568</v>
+      </c>
+      <c r="C17" s="52">
+        <v>100</v>
+      </c>
+      <c r="D17" s="51">
+        <v>4568</v>
+      </c>
+      <c r="E17" s="53">
+        <v>177.7</v>
+      </c>
+      <c r="F17" s="51">
         <v>3</v>
       </c>
-      <c r="G17" s="46">
+      <c r="G17" s="53">
         <v>18.8</v>
       </c>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
     </row>
     <row r="18" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B18" s="42">
-[...15 lines deleted...]
-        <v>266.7</v>
+      <c r="B18" s="51">
+        <v>2593</v>
+      </c>
+      <c r="C18" s="52">
+        <v>332</v>
+      </c>
+      <c r="D18" s="51">
+        <v>2593</v>
+      </c>
+      <c r="E18" s="53">
+        <v>332</v>
+      </c>
+      <c r="F18" s="51">
+        <v>18</v>
+      </c>
+      <c r="G18" s="53">
+        <v>300</v>
       </c>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
     </row>
     <row r="19" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="42">
+      <c r="B19" s="51">
         <v>4475</v>
       </c>
-      <c r="C19" s="43">
-[...2 lines deleted...]
-      <c r="D19" s="42">
+      <c r="C19" s="52">
+        <v>171.5</v>
+      </c>
+      <c r="D19" s="51">
         <v>1489</v>
       </c>
-      <c r="E19" s="43">
-[...2 lines deleted...]
-      <c r="F19" s="42">
+      <c r="E19" s="53">
+        <v>237.5</v>
+      </c>
+      <c r="F19" s="51">
         <v>41</v>
       </c>
-      <c r="G19" s="46">
-        <v>2050</v>
+      <c r="G19" s="53">
+        <v>1366.7</v>
       </c>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
     </row>
     <row r="20" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="42">
-[...11 lines deleted...]
-      <c r="F20" s="42">
+      <c r="B20" s="51">
+        <v>2666</v>
+      </c>
+      <c r="C20" s="52">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="D20" s="51">
+        <v>2612</v>
+      </c>
+      <c r="E20" s="53">
+        <v>130.1</v>
+      </c>
+      <c r="F20" s="51">
         <v>7</v>
       </c>
-      <c r="G20" s="46">
+      <c r="G20" s="53">
         <v>87.5</v>
       </c>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
     </row>
     <row r="21" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30"/>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="30"/>
       <c r="G21" s="30"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="H22" s="33"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="H23" s="33"/>
@@ -5973,126 +5990,126 @@
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Метадеректер 163206 (ИЖС)</vt:lpstr>
       <vt:lpstr>Метадеректер16321301</vt:lpstr>