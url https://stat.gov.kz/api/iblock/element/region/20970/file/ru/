--- v2 (2026-09-14)
+++ v3 (2026-10-25)
@@ -11,67 +11,67 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="856" activeTab="7"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="856" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="4" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="6" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="8" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId7"/>
     <sheet name="Показатели" sheetId="1" r:id="rId8"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="83">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>населением</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t>Актогайский</t>
@@ -278,57 +278,57 @@
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t xml:space="preserve"> "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>январь-август 2026г.</t>
+    <t>январь-сентябрь 2026г.</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1727,51 +1727,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1909,100 +1909,103 @@
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="41" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="41" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="41" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="999">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 20" xfId="12"/>
     <cellStyle name="20% - Акцент1 21" xfId="13"/>
     <cellStyle name="20% - Акцент1 22" xfId="14"/>
     <cellStyle name="20% - Акцент1 23" xfId="15"/>
     <cellStyle name="20% - Акцент1 24" xfId="16"/>
     <cellStyle name="20% - Акцент1 25" xfId="17"/>
     <cellStyle name="20% - Акцент1 26" xfId="18"/>
     <cellStyle name="20% - Акцент1 27" xfId="19"/>
     <cellStyle name="20% - Акцент1 28" xfId="20"/>
     <cellStyle name="20% - Акцент1 29" xfId="21"/>
     <cellStyle name="20% - Акцент1 3" xfId="22"/>
@@ -3301,51 +3304,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="43.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.85546875" style="55" customWidth="1"/>
     <col min="2" max="2" width="85.28515625" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="41" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="41" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
@@ -3443,51 +3446,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -3515,51 +3518,51 @@
     <row r="24" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="55" customWidth="1"/>
     <col min="2" max="2" width="83.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
@@ -3657,51 +3660,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="66" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -3728,51 +3731,51 @@
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="43.140625" defaultRowHeight="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="55" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
@@ -3870,51 +3873,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -4083,51 +4086,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -4296,51 +4299,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -4366,52 +4369,52 @@
       <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36.28515625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
     <col min="2" max="2" width="88.5703125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
     <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="41" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
@@ -4509,51 +4512,51 @@
       <c r="M14" s="46"/>
     </row>
     <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
     <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
@@ -4580,51 +4583,51 @@
     </row>
     <row r="24" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B16"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="56"/>
     <col min="2" max="2" width="118.140625" style="56" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="56"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="57"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="58" t="s">
         <v>52</v>
@@ -4647,554 +4650,554 @@
       <c r="B12" s="59" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="58"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="60" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F7" sqref="F7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" customWidth="1"/>
     <col min="4" max="5" width="19.28515625" customWidth="1"/>
     <col min="6" max="7" width="19.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="26.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="19.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="73"/>
-[...4 lines deleted...]
-      <c r="G1" s="73"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="73" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="82"/>
+      <c r="A2" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="78"/>
-      <c r="B4" s="80" t="s">
+      <c r="A4" s="82"/>
+      <c r="B4" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="80" t="s">
+      <c r="C4" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="76" t="s">
+      <c r="D4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="77"/>
-      <c r="F4" s="80" t="s">
+      <c r="E4" s="81"/>
+      <c r="F4" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="78" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:13" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="79"/>
-[...1 lines deleted...]
-      <c r="C5" s="81"/>
+      <c r="A5" s="83"/>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="81"/>
-      <c r="G5" s="75"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="79"/>
       <c r="I5" s="1"/>
       <c r="J5" s="14"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="83">
-[...15 lines deleted...]
-        <v>119.7</v>
+      <c r="B6" s="69">
+        <v>265459</v>
+      </c>
+      <c r="C6" s="72">
+        <v>111.4</v>
+      </c>
+      <c r="D6" s="69">
+        <v>85126</v>
+      </c>
+      <c r="E6" s="75">
+        <v>60.7</v>
+      </c>
+      <c r="F6" s="69">
+        <v>1291</v>
+      </c>
+      <c r="G6" s="75">
+        <v>133.4</v>
       </c>
       <c r="H6" s="22"/>
       <c r="I6" s="24"/>
       <c r="J6" s="29"/>
       <c r="K6" s="30"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="83">
-[...5 lines deleted...]
-      <c r="D7" s="71">
+      <c r="B7" s="69">
+        <v>135436</v>
+      </c>
+      <c r="C7" s="72">
+        <v>114.8</v>
+      </c>
+      <c r="D7" s="69">
         <v>10876</v>
       </c>
-      <c r="E7" s="70">
+      <c r="E7" s="75">
         <v>14.2</v>
       </c>
-      <c r="F7" s="71">
-[...3 lines deleted...]
-        <v>105.4</v>
+      <c r="F7" s="69">
+        <v>498</v>
+      </c>
+      <c r="G7" s="75">
+        <v>166.6</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="24"/>
       <c r="J7" s="29"/>
       <c r="K7" s="26"/>
       <c r="L7" s="27"/>
       <c r="M7" s="28"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="83">
-[...2 lines deleted...]
-      <c r="C8" s="84">
+      <c r="B8" s="69">
+        <v>32742</v>
+      </c>
+      <c r="C8" s="72">
         <v>100</v>
       </c>
-      <c r="D8" s="71">
-[...9 lines deleted...]
-        <v>90.2</v>
+      <c r="D8" s="69">
+        <v>32742</v>
+      </c>
+      <c r="E8" s="75">
+        <v>101.5</v>
+      </c>
+      <c r="F8" s="69">
+        <v>92</v>
+      </c>
+      <c r="G8" s="75">
+        <v>80</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="24"/>
       <c r="J8" s="29"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="28"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="83">
-[...15 lines deleted...]
-        <v>159.19999999999999</v>
+      <c r="B9" s="69">
+        <v>59993</v>
+      </c>
+      <c r="C9" s="72">
+        <v>107.1</v>
+      </c>
+      <c r="D9" s="69">
+        <v>9416</v>
+      </c>
+      <c r="E9" s="75">
+        <v>86.2</v>
+      </c>
+      <c r="F9" s="69">
+        <v>585</v>
+      </c>
+      <c r="G9" s="75">
+        <v>156.80000000000001</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="24"/>
       <c r="J9" s="29"/>
       <c r="K9" s="26"/>
       <c r="L9" s="27"/>
       <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="69"/>
-[...4 lines deleted...]
-      <c r="G10" s="72"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="74"/>
       <c r="H10" s="22"/>
       <c r="I10" s="24"/>
       <c r="J10" s="25"/>
       <c r="K10" s="26"/>
       <c r="L10" s="27"/>
       <c r="M10" s="28"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="83">
-[...15 lines deleted...]
-        <v>12.5</v>
+      <c r="B11" s="69">
+        <v>3404</v>
+      </c>
+      <c r="C11" s="72">
+        <v>103.8</v>
+      </c>
+      <c r="D11" s="69">
+        <v>1248</v>
+      </c>
+      <c r="E11" s="75">
+        <v>56.8</v>
+      </c>
+      <c r="F11" s="69">
+        <v>4</v>
+      </c>
+      <c r="G11" s="75">
+        <v>16</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="24"/>
       <c r="J11" s="29"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="83">
-[...15 lines deleted...]
-        <v>93.1</v>
+      <c r="B12" s="69">
+        <v>5744</v>
+      </c>
+      <c r="C12" s="72">
+        <v>103</v>
+      </c>
+      <c r="D12" s="69">
+        <v>5744</v>
+      </c>
+      <c r="E12" s="75">
+        <v>103</v>
+      </c>
+      <c r="F12" s="69">
+        <v>30</v>
+      </c>
+      <c r="G12" s="75">
+        <v>90.9</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="24"/>
       <c r="J12" s="29"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="83">
-[...11 lines deleted...]
-      <c r="F13" s="71">
+      <c r="B13" s="69">
+        <v>3346</v>
+      </c>
+      <c r="C13" s="72">
+        <v>131.6</v>
+      </c>
+      <c r="D13" s="69">
+        <v>3346</v>
+      </c>
+      <c r="E13" s="75">
+        <v>131.6</v>
+      </c>
+      <c r="F13" s="69">
         <v>1</v>
       </c>
-      <c r="G13" s="85" t="s">
+      <c r="G13" s="76" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="24"/>
       <c r="J13" s="29"/>
       <c r="K13" s="26"/>
       <c r="L13" s="27"/>
       <c r="M13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="83">
-[...11 lines deleted...]
-      <c r="F14" s="71" t="s">
+      <c r="B14" s="69">
+        <v>3727</v>
+      </c>
+      <c r="C14" s="72">
+        <v>101.5</v>
+      </c>
+      <c r="D14" s="69">
+        <v>3727</v>
+      </c>
+      <c r="E14" s="75">
+        <v>711.3</v>
+      </c>
+      <c r="F14" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="72" t="s">
+      <c r="G14" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="24"/>
       <c r="J14" s="29"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="83">
-[...15 lines deleted...]
-        <v>21.6</v>
+      <c r="B15" s="69">
+        <v>3703</v>
+      </c>
+      <c r="C15" s="72">
+        <v>105.7</v>
+      </c>
+      <c r="D15" s="69">
+        <v>3703</v>
+      </c>
+      <c r="E15" s="75">
+        <v>234.4</v>
+      </c>
+      <c r="F15" s="69">
+        <v>10</v>
+      </c>
+      <c r="G15" s="75">
+        <v>27</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="24"/>
       <c r="J15" s="29"/>
       <c r="K15" s="26"/>
       <c r="L15" s="27"/>
       <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="83">
-[...15 lines deleted...]
-        <v>16.7</v>
+      <c r="B16" s="69">
+        <v>3062</v>
+      </c>
+      <c r="C16" s="72">
+        <v>100.5</v>
+      </c>
+      <c r="D16" s="69">
+        <v>3062</v>
+      </c>
+      <c r="E16" s="75">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F16" s="69">
+        <v>2</v>
+      </c>
+      <c r="G16" s="75">
+        <v>18.2</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="29"/>
       <c r="K16" s="26"/>
       <c r="L16" s="27"/>
       <c r="M16" s="28"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="83">
-[...11 lines deleted...]
-      <c r="F17" s="71">
+      <c r="B17" s="69">
+        <v>4568</v>
+      </c>
+      <c r="C17" s="72">
+        <v>100</v>
+      </c>
+      <c r="D17" s="69">
+        <v>4568</v>
+      </c>
+      <c r="E17" s="75">
+        <v>177.7</v>
+      </c>
+      <c r="F17" s="69">
         <v>3</v>
       </c>
-      <c r="G17" s="72">
+      <c r="G17" s="75">
         <v>18.8</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="29"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="28"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="83">
-[...15 lines deleted...]
-        <v>266.7</v>
+      <c r="B18" s="69">
+        <v>2593</v>
+      </c>
+      <c r="C18" s="72">
+        <v>332</v>
+      </c>
+      <c r="D18" s="69">
+        <v>2593</v>
+      </c>
+      <c r="E18" s="75">
+        <v>332</v>
+      </c>
+      <c r="F18" s="69">
+        <v>18</v>
+      </c>
+      <c r="G18" s="75">
+        <v>300</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="29"/>
       <c r="K18" s="26"/>
       <c r="L18" s="27"/>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="83">
+      <c r="B19" s="69">
         <v>4475</v>
       </c>
-      <c r="C19" s="84">
-[...2 lines deleted...]
-      <c r="D19" s="71">
+      <c r="C19" s="72">
+        <v>171.5</v>
+      </c>
+      <c r="D19" s="69">
         <v>1489</v>
       </c>
-      <c r="E19" s="70">
-[...2 lines deleted...]
-      <c r="F19" s="71">
+      <c r="E19" s="75">
+        <v>237.5</v>
+      </c>
+      <c r="F19" s="69">
         <v>41</v>
       </c>
-      <c r="G19" s="72">
-        <v>2050</v>
+      <c r="G19" s="75">
+        <v>1366.7</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="29"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="83">
-[...11 lines deleted...]
-      <c r="F20" s="71">
+      <c r="B20" s="69">
+        <v>2666</v>
+      </c>
+      <c r="C20" s="72">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="D20" s="69">
+        <v>2612</v>
+      </c>
+      <c r="E20" s="75">
+        <v>130.1</v>
+      </c>
+      <c r="F20" s="69">
         <v>7</v>
       </c>
-      <c r="G20" s="72">
+      <c r="G20" s="75">
         <v>87.5</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="33"/>
       <c r="B21" s="34"/>
       <c r="C21" s="15"/>
       <c r="D21" s="35"/>
       <c r="E21" s="15"/>
       <c r="F21" s="16"/>
       <c r="G21" s="15"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="33"/>
       <c r="B22" s="36"/>
       <c r="C22" s="17"/>
       <c r="D22" s="18"/>