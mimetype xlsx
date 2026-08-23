--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="11736" tabRatio="856"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="856" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="4" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="6" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="8" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId7"/>
     <sheet name="Показатели" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="83">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>населением</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
@@ -203,140 +203,140 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>январь-июнь 2026г.</t>
-[...7 lines deleted...]
-  <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t>163206 (кфс 16)</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий населением</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Определяется как отношение общей площади всех введенных в эксплуатацию жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Определяется как отношение общей площади всех введенных в эксплуатацию индивидуальными застройщиками жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду
 </t>
   </si>
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
-    <t>15.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t xml:space="preserve"> "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>17.08.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
+    <t>январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>Моор Наталья</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -471,56 +471,50 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
@@ -542,50 +536,69 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1391,108 +1404,108 @@
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1515,245 +1528,245 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1808,159 +1821,156 @@
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="989" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="989" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="14" fontId="35" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="685" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="41" fillId="0" borderId="3" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="3" xfId="697" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="3" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2952,50 +2962,58 @@
     <cellStyle name="Обычный 6" xfId="977"/>
     <cellStyle name="Обычный 6 2" xfId="978"/>
     <cellStyle name="Обычный 6 2 2" xfId="979"/>
     <cellStyle name="Обычный 6 2 2 2" xfId="980"/>
     <cellStyle name="Обычный 6 2 3" xfId="981"/>
     <cellStyle name="Обычный 7" xfId="982"/>
     <cellStyle name="Обычный 7 2" xfId="983"/>
     <cellStyle name="Обычный 7 3" xfId="984"/>
     <cellStyle name="Обычный 7 3 2" xfId="985"/>
     <cellStyle name="Обычный 7 3 3" xfId="986"/>
     <cellStyle name="Обычный 7 4" xfId="987"/>
     <cellStyle name="Обычный 7_1.3" xfId="988"/>
     <cellStyle name="Обычный 8" xfId="989"/>
     <cellStyle name="Обычный 8 2" xfId="990"/>
     <cellStyle name="Обычный 8 2 2" xfId="991"/>
     <cellStyle name="Обычный 8 2 3" xfId="992"/>
     <cellStyle name="Обычный 8 3" xfId="993"/>
     <cellStyle name="Обычный 9" xfId="994"/>
     <cellStyle name="Обычный 9 2" xfId="995"/>
     <cellStyle name="Обычный 9 2 2" xfId="996"/>
     <cellStyle name="Обычный 9 2 3" xfId="997"/>
     <cellStyle name="Обычный 9 3" xfId="998"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -3243,1927 +3261,1937 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="43.2" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="43.88671875" style="60" customWidth="1"/>
-    <col min="2" max="2" width="85.33203125" style="60" customWidth="1"/>
+    <col min="1" max="1" width="43.88671875" style="55" customWidth="1"/>
+    <col min="2" max="2" width="85.33203125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" customHeight="1">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="19.2" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="40">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1" ht="22.2" customHeight="1">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="45" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="45" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A5" s="47" t="s">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="45" customFormat="1" ht="20.399999999999999" customHeight="1">
-      <c r="A6" s="47" t="s">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="43.2" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="21" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="21" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B14" s="77" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="21" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="50"/>
-[...23 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="21" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="43.2" customHeight="1">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="43.2" customHeight="1">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="43.2" customHeight="1">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="43.2" customHeight="1">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="43.2" customHeight="1">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="44.33203125" style="60" customWidth="1"/>
-    <col min="2" max="2" width="83.6640625" style="60" customWidth="1"/>
+    <col min="1" max="1" width="44.33203125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="83.6640625" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="40">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:13" s="41" customFormat="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="43" t="s">
+      <c r="B3" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1">
+      <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="47" t="s">
+      <c r="B4" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="41" customFormat="1">
+      <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B5" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1">
+      <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="45.6" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="22.95" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B14" s="52" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="50"/>
-[...23 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="43.109375" defaultRowHeight="15.6" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="43.109375" style="60" customWidth="1"/>
-    <col min="2" max="2" width="82.6640625" style="60" customWidth="1"/>
+    <col min="1" max="1" width="43.109375" style="55" customWidth="1"/>
+    <col min="2" max="2" width="82.6640625" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.6" customHeight="1">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="43" t="s">
+      <c r="B2" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="43" t="s">
+      <c r="B3" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="45" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A5" s="47" t="s">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B5" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B10" s="48" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
         <v>80</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="15.6" customHeight="1">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="15.6" customHeight="1">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="15.6" customHeight="1">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="15.6" customHeight="1">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="15.6" customHeight="1">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="60" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="60" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="40">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1" ht="33" customHeight="1">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="33" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1">
+      <c r="A5" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A6" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="58.2" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="45" customFormat="1" ht="18.600000000000001" customHeight="1">
-[...19 lines deleted...]
-      <c r="B6" s="44" t="s">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="13.2">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="21" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="21" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B14" s="52" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="21" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="50"/>
-[...23 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="21" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="36" customHeight="1">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="36" customHeight="1">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="36" customHeight="1">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="36" customHeight="1">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="36" customHeight="1">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="60" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="60" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="40">
         <v>163201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1" ht="23.4" customHeight="1">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="43" t="s">
+      <c r="B3" s="40" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="47" t="s">
+      <c r="B4" s="42" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B5" s="40" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="21" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="21" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B14" s="52" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="21" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="50"/>
-[...23 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="21" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="36" customHeight="1">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="36" customHeight="1">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="36" customHeight="1">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="36" customHeight="1">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="36" customHeight="1">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="60" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="60" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
-      <c r="A1" s="42"/>
-[...3 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="44">
+      <c r="B2" s="40">
         <v>163221</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1" ht="23.4" customHeight="1">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A4" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A5" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A6" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A7" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+      <c r="A9" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+      <c r="A10" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="65" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="45" customFormat="1" ht="18.600000000000001" customHeight="1">
-[...19 lines deleted...]
-      <c r="B6" s="44" t="s">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13" ht="21" customHeight="1">
+      <c r="A16" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:13" ht="21" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="M17" s="51"/>
+    </row>
+    <row r="18" spans="1:13" ht="21" customHeight="1">
+      <c r="A18" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="B14" s="52" t="s">
+      <c r="M18" s="50"/>
+    </row>
+    <row r="19" spans="1:13" ht="21" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="50"/>
-[...23 lines deleted...]
-      <c r="B17" s="53" t="s">
+      <c r="M19" s="51"/>
+    </row>
+    <row r="20" spans="1:13" ht="21" customHeight="1">
+      <c r="A20" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="50"/>
+    </row>
+    <row r="21" spans="1:13" ht="21" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="M17" s="55"/>
-[...35 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="36" customHeight="1">
-      <c r="A22" s="58"/>
-      <c r="B22" s="59"/>
+      <c r="A22" s="53"/>
+      <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13" ht="36" customHeight="1">
-      <c r="M23" s="55"/>
+      <c r="M23" s="51"/>
     </row>
     <row r="24" spans="1:13" ht="36" customHeight="1">
-      <c r="M24" s="54"/>
+      <c r="M24" s="50"/>
     </row>
     <row r="25" spans="1:13" ht="36" customHeight="1">
-      <c r="M25" s="55"/>
+      <c r="M25" s="51"/>
     </row>
     <row r="26" spans="1:13" ht="36" customHeight="1">
-      <c r="M26" s="54"/>
+      <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="61"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="61"/>
+    <col min="1" max="1" width="8.88671875" style="56"/>
+    <col min="2" max="2" width="118.109375" style="56" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="56"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="62"/>
+      <c r="B2" s="57"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="63" t="s">
+      <c r="B6" s="58" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="63" t="s">
+      <c r="B8" s="58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="58" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="63" t="s">
+      <c r="B10" s="58" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="63"/>
+      <c r="B11" s="58"/>
     </row>
     <row r="12" spans="2:2" ht="37.950000000000003" customHeight="1">
-      <c r="B12" s="64" t="s">
+      <c r="B12" s="59" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="63"/>
+      <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="63"/>
+      <c r="B14" s="58"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="65" t="s">
+      <c r="B16" s="60" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" customWidth="1"/>
     <col min="2" max="2" width="15.6640625" customWidth="1"/>
     <col min="3" max="3" width="16.6640625" customWidth="1"/>
     <col min="4" max="5" width="19.33203125" customWidth="1"/>
     <col min="6" max="7" width="19.33203125" style="23" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="26.33203125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="13" width="19.33203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...4 lines deleted...]
-      <c r="G1" s="78"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="78" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="87"/>
+      <c r="A2" s="77" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A4" s="83"/>
-      <c r="B4" s="85" t="s">
+      <c r="A4" s="82"/>
+      <c r="B4" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="85" t="s">
+      <c r="C4" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="81" t="s">
+      <c r="D4" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="82"/>
-      <c r="F4" s="85" t="s">
+      <c r="E4" s="81"/>
+      <c r="F4" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="79" t="s">
+      <c r="G4" s="78" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:13" ht="67.95" customHeight="1">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="86"/>
+      <c r="A5" s="83"/>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="86"/>
-      <c r="G5" s="80"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="79"/>
       <c r="I5" s="1"/>
       <c r="J5" s="14"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
     </row>
     <row r="6" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="66">
-[...15 lines deleted...]
-        <v>99.2</v>
+      <c r="B6" s="71">
+        <v>179791</v>
+      </c>
+      <c r="C6" s="70">
+        <v>102.2</v>
+      </c>
+      <c r="D6" s="71">
+        <v>61827</v>
+      </c>
+      <c r="E6" s="70">
+        <v>54.2</v>
+      </c>
+      <c r="F6" s="72">
+        <v>706</v>
+      </c>
+      <c r="G6" s="73">
+        <v>106.5</v>
       </c>
       <c r="H6" s="22"/>
       <c r="I6" s="24"/>
       <c r="J6" s="29"/>
       <c r="K6" s="30"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="74" t="s">
+      <c r="A7" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="66">
-[...2 lines deleted...]
-      <c r="C7" s="67">
+      <c r="B7" s="71">
+        <v>90005</v>
+      </c>
+      <c r="C7" s="70">
         <v>100</v>
       </c>
-      <c r="D7" s="66">
-[...9 lines deleted...]
-        <v>109.9</v>
+      <c r="D7" s="71">
+        <v>10876</v>
+      </c>
+      <c r="E7" s="70">
+        <v>15.9</v>
+      </c>
+      <c r="F7" s="72">
+        <v>147</v>
+      </c>
+      <c r="G7" s="73">
+        <v>108.9</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="24"/>
       <c r="J7" s="29"/>
       <c r="K7" s="26"/>
       <c r="L7" s="27"/>
       <c r="M7" s="28"/>
     </row>
     <row r="8" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A8" s="74" t="s">
+      <c r="A8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="66">
-[...15 lines deleted...]
-        <v>76.7</v>
+      <c r="B8" s="71">
+        <v>23092</v>
+      </c>
+      <c r="C8" s="70">
+        <v>100.4</v>
+      </c>
+      <c r="D8" s="71">
+        <v>23092</v>
+      </c>
+      <c r="E8" s="70">
+        <v>102.5</v>
+      </c>
+      <c r="F8" s="72">
+        <v>64</v>
+      </c>
+      <c r="G8" s="73">
+        <v>81</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="24"/>
       <c r="J8" s="29"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="28"/>
     </row>
     <row r="9" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="74" t="s">
+      <c r="A9" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="66">
-[...15 lines deleted...]
-        <v>138.30000000000001</v>
+      <c r="B9" s="71">
+        <v>42306</v>
+      </c>
+      <c r="C9" s="70">
+        <v>105.3</v>
+      </c>
+      <c r="D9" s="71">
+        <v>5681</v>
+      </c>
+      <c r="E9" s="70">
+        <v>69.8</v>
+      </c>
+      <c r="F9" s="72">
+        <v>442</v>
+      </c>
+      <c r="G9" s="73">
+        <v>149.80000000000001</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="24"/>
       <c r="J9" s="29"/>
       <c r="K9" s="26"/>
       <c r="L9" s="27"/>
       <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="75" t="s">
+      <c r="A10" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="38"/>
-[...4 lines deleted...]
-      <c r="G10" s="41"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="74"/>
       <c r="H10" s="22"/>
       <c r="I10" s="24"/>
       <c r="J10" s="25"/>
       <c r="K10" s="26"/>
       <c r="L10" s="27"/>
       <c r="M10" s="28"/>
     </row>
     <row r="11" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="74" t="s">
+      <c r="A11" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="66">
+      <c r="B11" s="71">
         <v>2493</v>
       </c>
-      <c r="C11" s="67">
+      <c r="C11" s="70">
         <v>132</v>
       </c>
-      <c r="D11" s="66">
+      <c r="D11" s="71">
         <v>337</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="70">
         <v>17.8</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="72">
         <v>3</v>
       </c>
-      <c r="G11" s="69">
+      <c r="G11" s="73">
         <v>12.5</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="24"/>
       <c r="J11" s="29"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="74" t="s">
+      <c r="A12" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="66">
-[...15 lines deleted...]
-        <v>85.7</v>
+      <c r="B12" s="71">
+        <v>4295</v>
+      </c>
+      <c r="C12" s="70">
+        <v>100</v>
+      </c>
+      <c r="D12" s="71">
+        <v>4295</v>
+      </c>
+      <c r="E12" s="70">
+        <v>100</v>
+      </c>
+      <c r="F12" s="72">
+        <v>22</v>
+      </c>
+      <c r="G12" s="73">
+        <v>88</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="24"/>
       <c r="J12" s="29"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A13" s="74" t="s">
+      <c r="A13" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="66">
-[...11 lines deleted...]
-      <c r="F13" s="66">
+      <c r="B13" s="71">
+        <v>2053</v>
+      </c>
+      <c r="C13" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="D13" s="71">
+        <v>2053</v>
+      </c>
+      <c r="E13" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="F13" s="72">
         <v>1</v>
       </c>
-      <c r="G13" s="70" t="s">
+      <c r="G13" s="75" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="24"/>
       <c r="J13" s="29"/>
       <c r="K13" s="26"/>
       <c r="L13" s="27"/>
       <c r="M13" s="28"/>
     </row>
     <row r="14" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="74" t="s">
+      <c r="A14" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="66">
+      <c r="B14" s="71">
         <v>3151</v>
       </c>
-      <c r="C14" s="67">
+      <c r="C14" s="70">
         <v>101</v>
       </c>
-      <c r="D14" s="66">
+      <c r="D14" s="71">
         <v>3151</v>
       </c>
-      <c r="E14" s="67">
+      <c r="E14" s="70">
         <v>716.1</v>
       </c>
-      <c r="F14" s="66"/>
-      <c r="G14" s="69"/>
+      <c r="F14" s="71" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="74" t="s">
+        <v>21</v>
+      </c>
       <c r="H14" s="22"/>
       <c r="I14" s="24"/>
       <c r="J14" s="29"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="28"/>
     </row>
     <row r="15" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="74" t="s">
+      <c r="A15" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="66">
+      <c r="B15" s="71">
         <v>3067</v>
       </c>
-      <c r="C15" s="67">
+      <c r="C15" s="70">
         <v>100.1</v>
       </c>
-      <c r="D15" s="66">
+      <c r="D15" s="71">
         <v>3067</v>
       </c>
-      <c r="E15" s="67">
+      <c r="E15" s="70">
         <v>268.8</v>
       </c>
-      <c r="F15" s="68">
+      <c r="F15" s="72">
         <v>8</v>
       </c>
-      <c r="G15" s="71">
+      <c r="G15" s="76">
         <v>21.6</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="24"/>
       <c r="J15" s="29"/>
       <c r="K15" s="26"/>
       <c r="L15" s="27"/>
       <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" s="23" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A16" s="74" t="s">
+      <c r="A16" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="66">
-[...11 lines deleted...]
-      <c r="F16" s="68">
+      <c r="B16" s="71">
+        <v>1731</v>
+      </c>
+      <c r="C16" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="D16" s="71">
+        <v>1731</v>
+      </c>
+      <c r="E16" s="70">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F16" s="72">
         <v>1</v>
       </c>
-      <c r="G16" s="71">
+      <c r="G16" s="76">
         <v>25</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="29"/>
       <c r="K16" s="26"/>
       <c r="L16" s="27"/>
       <c r="M16" s="28"/>
     </row>
     <row r="17" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="74" t="s">
+      <c r="A17" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="66">
-[...15 lines deleted...]
-        <v>12.5</v>
+      <c r="B17" s="71">
+        <v>3205</v>
+      </c>
+      <c r="C17" s="70">
+        <v>102.6</v>
+      </c>
+      <c r="D17" s="71">
+        <v>3205</v>
+      </c>
+      <c r="E17" s="70">
+        <v>283.89999999999998</v>
+      </c>
+      <c r="F17" s="72">
+        <v>3</v>
+      </c>
+      <c r="G17" s="76">
+        <v>18.8</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="29"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="28"/>
     </row>
     <row r="18" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A18" s="74" t="s">
+      <c r="A18" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="66">
+      <c r="B18" s="71">
         <v>447</v>
       </c>
-      <c r="C18" s="67">
+      <c r="C18" s="70">
         <v>149.5</v>
       </c>
-      <c r="D18" s="66">
+      <c r="D18" s="71">
         <v>447</v>
       </c>
-      <c r="E18" s="67">
+      <c r="E18" s="70">
         <v>149.5</v>
       </c>
-      <c r="F18" s="68">
+      <c r="F18" s="72">
         <v>3</v>
       </c>
-      <c r="G18" s="71">
+      <c r="G18" s="76">
         <v>150</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="29"/>
       <c r="K18" s="26"/>
       <c r="L18" s="27"/>
       <c r="M18" s="28"/>
     </row>
     <row r="19" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="74" t="s">
+      <c r="A19" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="66">
-[...15 lines deleted...]
-        <v>200</v>
+      <c r="B19" s="71">
+        <v>1416</v>
+      </c>
+      <c r="C19" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="D19" s="71">
+        <v>1416</v>
+      </c>
+      <c r="E19" s="70">
+        <v>298.7</v>
+      </c>
+      <c r="F19" s="72">
+        <v>5</v>
+      </c>
+      <c r="G19" s="76">
+        <v>250</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="29"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="66">
-[...15 lines deleted...]
-        <v>62.5</v>
+      <c r="B20" s="71">
+        <v>2530</v>
+      </c>
+      <c r="C20" s="70">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D20" s="71">
+        <v>2476</v>
+      </c>
+      <c r="E20" s="70">
+        <v>129</v>
+      </c>
+      <c r="F20" s="72">
+        <v>7</v>
+      </c>
+      <c r="G20" s="76">
+        <v>87.5</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
     <row r="21" spans="1:13" ht="13.8">
       <c r="A21" s="33"/>
       <c r="B21" s="34"/>
       <c r="C21" s="15"/>
       <c r="D21" s="35"/>
       <c r="E21" s="15"/>
       <c r="F21" s="16"/>
       <c r="G21" s="15"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="33"/>
       <c r="B22" s="36"/>
       <c r="C22" s="17"/>
       <c r="D22" s="18"/>
       <c r="E22" s="17"/>
@@ -5252,126 +5280,126 @@
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7CF5FE6-4E22-4826-A44A-ED215642952E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397A7513-3BBC-4F58-8811-B8502CD14BB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Метаданные 163206 ИЖС</vt:lpstr>
       <vt:lpstr>Метаданные 16321301</vt:lpstr>