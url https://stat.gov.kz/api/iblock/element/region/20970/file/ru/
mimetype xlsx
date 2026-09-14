--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,60 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="856" activeTab="7"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="856" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="4" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="6" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="8" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId7"/>
     <sheet name="Показатели" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="83">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>населением</t>
   </si>
   <si>
     <t>Павлодарская область</t>
@@ -264,79 +269,79 @@
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t xml:space="preserve"> "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1722,51 +1727,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1913,94 +1918,91 @@
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="685" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="697" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="3" xfId="697" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="41" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="41" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="999">
     <cellStyle name="20% - Акцент1 10" xfId="1"/>
     <cellStyle name="20% - Акцент1 11" xfId="2"/>
     <cellStyle name="20% - Акцент1 12" xfId="3"/>
     <cellStyle name="20% - Акцент1 13" xfId="4"/>
     <cellStyle name="20% - Акцент1 14" xfId="5"/>
     <cellStyle name="20% - Акцент1 15" xfId="6"/>
     <cellStyle name="20% - Акцент1 16" xfId="7"/>
     <cellStyle name="20% - Акцент1 17" xfId="8"/>
     <cellStyle name="20% - Акцент1 18" xfId="9"/>
     <cellStyle name="20% - Акцент1 19" xfId="10"/>
     <cellStyle name="20% - Акцент1 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 20" xfId="12"/>
     <cellStyle name="20% - Акцент1 21" xfId="13"/>
     <cellStyle name="20% - Акцент1 22" xfId="14"/>
     <cellStyle name="20% - Акцент1 23" xfId="15"/>
     <cellStyle name="20% - Акцент1 24" xfId="16"/>
     <cellStyle name="20% - Акцент1 25" xfId="17"/>
     <cellStyle name="20% - Акцент1 26" xfId="18"/>
     <cellStyle name="20% - Акцент1 27" xfId="19"/>
     <cellStyle name="20% - Акцент1 28" xfId="20"/>
     <cellStyle name="20% - Акцент1 29" xfId="21"/>
     <cellStyle name="20% - Акцент1 3" xfId="22"/>
@@ -3020,116 +3022,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3293,2008 +3297,2008 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="43.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="43.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.88671875" style="55" customWidth="1"/>
-    <col min="2" max="2" width="85.33203125" style="55" customWidth="1"/>
+    <col min="1" max="1" width="43.85546875" style="55" customWidth="1"/>
+    <col min="2" max="2" width="85.28515625" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18" customHeight="1">
+    <row r="1" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1" ht="19.2" customHeight="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1" ht="22.2" customHeight="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="43.2" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="67" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13" ht="21" customHeight="1">
+    <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" ht="21" customHeight="1">
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13" ht="21" customHeight="1">
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="21" customHeight="1">
+    <row r="21" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13" ht="43.2" customHeight="1">
+    <row r="22" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13" ht="43.2" customHeight="1">
+    <row r="23" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13" ht="43.2" customHeight="1">
+    <row r="24" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" ht="43.2" customHeight="1">
+    <row r="25" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13" ht="43.2" customHeight="1">
+    <row r="26" spans="1:13" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.33203125" style="55" customWidth="1"/>
-    <col min="2" max="2" width="83.6640625" style="55" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="83.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="45.6" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="12.6" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="43.5" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="22.95" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="17.25" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="66" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="16.2" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="16.2" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="66" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="16.2" customHeight="1">
+    <row r="21" spans="1:13" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="43.109375" defaultRowHeight="15.6" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="43.140625" defaultRowHeight="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.109375" style="55" customWidth="1"/>
-    <col min="2" max="2" width="82.6640625" style="55" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="82.7109375" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.6" customHeight="1">
+    <row r="1" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="44" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" ht="15.6" customHeight="1">
+    <row r="16" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" ht="15.6" customHeight="1">
+    <row r="17" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13" ht="15.6" customHeight="1">
+    <row r="18" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" ht="15.6" customHeight="1">
+    <row r="19" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13" ht="15.6" customHeight="1">
+    <row r="20" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="15.6" customHeight="1">
+    <row r="21" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13" ht="15.6" customHeight="1">
+    <row r="22" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13" ht="15.6" customHeight="1">
+    <row r="23" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13" ht="15.6" customHeight="1">
+    <row r="24" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" ht="15.6" customHeight="1">
+    <row r="25" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13" ht="15.6" customHeight="1">
+    <row r="26" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="36.28515625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5703125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
+    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1" ht="33" customHeight="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="58.2" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="58.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="13.2">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13" ht="21" customHeight="1">
+    <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" ht="21" customHeight="1">
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13" ht="21" customHeight="1">
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="21" customHeight="1">
+    <row r="21" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13" ht="36" customHeight="1">
+    <row r="22" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13" ht="36" customHeight="1">
+    <row r="23" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13" ht="36" customHeight="1">
+    <row r="24" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" ht="36" customHeight="1">
+    <row r="25" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13" ht="36" customHeight="1">
+    <row r="26" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="36.28515625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5703125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
+    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.4" customHeight="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="61" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13" ht="21" customHeight="1">
+    <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" ht="21" customHeight="1">
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13" ht="21" customHeight="1">
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="21" customHeight="1">
+    <row r="21" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13" ht="36" customHeight="1">
+    <row r="22" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13" ht="36" customHeight="1">
+    <row r="23" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13" ht="36" customHeight="1">
+    <row r="24" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" ht="36" customHeight="1">
+    <row r="25" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13" ht="36" customHeight="1">
+    <row r="26" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="36.33203125" defaultRowHeight="36" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="36.28515625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="55" customWidth="1"/>
-    <col min="2" max="2" width="88.5546875" style="55" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.5703125" style="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1">
+    <row r="1" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
     </row>
-    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="2" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="40">
         <v>163221</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.4" customHeight="1">
+    <row r="3" spans="1:13" s="41" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="41" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="5" spans="1:13" s="41" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.95" customHeight="1">
+    <row r="6" spans="1:13" s="41" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="41" customFormat="1" ht="27.75" customHeight="1">
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1">
+    <row r="8" spans="1:13" s="41" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.2" customHeight="1">
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="46.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="41" customFormat="1" ht="26.4">
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="65" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.4" customHeight="1">
+    <row r="11" spans="1:13" s="41" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="45"/>
       <c r="M11" s="46"/>
     </row>
-    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>38</v>
       </c>
       <c r="M12" s="46"/>
     </row>
-    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="14" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="48" t="s">
         <v>75</v>
       </c>
       <c r="M14" s="46"/>
     </row>
-    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1">
+    <row r="15" spans="1:13" s="41" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>43</v>
       </c>
       <c r="M15" s="46"/>
     </row>
-    <row r="16" spans="1:13" ht="21" customHeight="1">
+    <row r="16" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="49" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M16" s="50"/>
     </row>
-    <row r="17" spans="1:13" ht="21" customHeight="1">
+    <row r="17" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="49" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M17" s="51"/>
     </row>
-    <row r="18" spans="1:13" ht="21" customHeight="1">
+    <row r="18" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="50"/>
     </row>
-    <row r="19" spans="1:13" ht="21" customHeight="1">
+    <row r="19" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M19" s="51"/>
     </row>
-    <row r="20" spans="1:13" ht="21" customHeight="1">
+    <row r="20" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M20" s="50"/>
     </row>
-    <row r="21" spans="1:13" ht="21" customHeight="1">
+    <row r="21" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="66" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M21" s="51"/>
     </row>
-    <row r="22" spans="1:13" ht="36" customHeight="1">
+    <row r="22" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
-    <row r="23" spans="1:13" ht="36" customHeight="1">
+    <row r="23" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M23" s="51"/>
     </row>
-    <row r="24" spans="1:13" ht="36" customHeight="1">
+    <row r="24" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M24" s="50"/>
     </row>
-    <row r="25" spans="1:13" ht="36" customHeight="1">
+    <row r="25" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M25" s="51"/>
     </row>
-    <row r="26" spans="1:13" ht="36" customHeight="1">
+    <row r="26" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M26" s="50"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B16"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="56"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="56"/>
+    <col min="1" max="1" width="8.85546875" style="56"/>
+    <col min="2" max="2" width="118.140625" style="56" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="56"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="57"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="58" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="58" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="58" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="58" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="58" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="58"/>
     </row>
-    <row r="12" spans="2:2" ht="37.950000000000003" customHeight="1">
+    <row r="12" spans="2:2" ht="37.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="59" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="58"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="58"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="60" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="7" width="19.33203125" style="23" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="5" width="19.28515625" customWidth="1"/>
+    <col min="6" max="7" width="19.28515625" style="23" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
-    <col min="11" max="11" width="26.33203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="26.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
-    <col min="13" max="13" width="19.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="19.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...17 lines deleted...]
-    <row r="3" spans="1:13" ht="15" customHeight="1">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+    </row>
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="73" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+    </row>
+    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:13" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="84" t="s">
+    <row r="4" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="78"/>
+      <c r="B4" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="84" t="s">
+      <c r="C4" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="80" t="s">
+      <c r="D4" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="81"/>
-      <c r="F4" s="84" t="s">
+      <c r="E4" s="77"/>
+      <c r="F4" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="78" t="s">
+      <c r="G4" s="74" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="1:13" ht="67.95" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="85"/>
+    <row r="5" spans="1:13" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="81"/>
+      <c r="C5" s="81"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="85"/>
-      <c r="G5" s="79"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="75"/>
       <c r="I5" s="1"/>
       <c r="J5" s="14"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1">
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="71">
-[...3 lines deleted...]
-        <v>102.2</v>
+      <c r="B6" s="83">
+        <v>215015</v>
+      </c>
+      <c r="C6" s="84">
+        <v>103.3</v>
       </c>
       <c r="D6" s="71">
-        <v>61827</v>
+        <v>73340</v>
       </c>
       <c r="E6" s="70">
-        <v>54.2</v>
-[...5 lines deleted...]
-        <v>106.5</v>
+        <v>55.4</v>
+      </c>
+      <c r="F6" s="71">
+        <v>912</v>
+      </c>
+      <c r="G6" s="72">
+        <v>119.7</v>
       </c>
       <c r="H6" s="22"/>
       <c r="I6" s="24"/>
       <c r="J6" s="29"/>
       <c r="K6" s="30"/>
       <c r="L6" s="27"/>
       <c r="M6" s="28"/>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="71">
-[...2 lines deleted...]
-      <c r="C7" s="70">
+      <c r="B7" s="83">
+        <v>98015</v>
+      </c>
+      <c r="C7" s="84">
         <v>100</v>
       </c>
       <c r="D7" s="71">
         <v>10876</v>
       </c>
       <c r="E7" s="70">
-        <v>15.9</v>
-[...5 lines deleted...]
-        <v>108.9</v>
+        <v>14.2</v>
+      </c>
+      <c r="F7" s="71">
+        <v>157</v>
+      </c>
+      <c r="G7" s="72">
+        <v>105.4</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="24"/>
       <c r="J7" s="29"/>
       <c r="K7" s="26"/>
       <c r="L7" s="27"/>
       <c r="M7" s="28"/>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="71">
-[...3 lines deleted...]
-        <v>100.4</v>
+      <c r="B8" s="83">
+        <v>30042</v>
+      </c>
+      <c r="C8" s="84">
+        <v>100</v>
       </c>
       <c r="D8" s="71">
-        <v>23092</v>
+        <v>30042</v>
       </c>
       <c r="E8" s="70">
-        <v>102.5</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>101.6</v>
+      </c>
+      <c r="F8" s="71">
+        <v>83</v>
+      </c>
+      <c r="G8" s="72">
+        <v>90.2</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="24"/>
       <c r="J8" s="29"/>
       <c r="K8" s="26"/>
       <c r="L8" s="27"/>
       <c r="M8" s="28"/>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="71">
-[...3 lines deleted...]
-        <v>105.3</v>
+      <c r="B9" s="83">
+        <v>57179</v>
+      </c>
+      <c r="C9" s="84">
+        <v>105.4</v>
       </c>
       <c r="D9" s="71">
-        <v>5681</v>
+        <v>7839</v>
       </c>
       <c r="E9" s="70">
-        <v>69.8</v>
-[...5 lines deleted...]
-        <v>149.80000000000001</v>
+        <v>84.3</v>
+      </c>
+      <c r="F9" s="71">
+        <v>573</v>
+      </c>
+      <c r="G9" s="72">
+        <v>159.19999999999999</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="24"/>
       <c r="J9" s="29"/>
       <c r="K9" s="26"/>
       <c r="L9" s="27"/>
       <c r="M9" s="28"/>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="64" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="69"/>
       <c r="C10" s="70"/>
       <c r="D10" s="71"/>
       <c r="E10" s="70"/>
       <c r="F10" s="71"/>
-      <c r="G10" s="74"/>
+      <c r="G10" s="72"/>
       <c r="H10" s="22"/>
       <c r="I10" s="24"/>
       <c r="J10" s="25"/>
       <c r="K10" s="26"/>
       <c r="L10" s="27"/>
       <c r="M10" s="28"/>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="71">
+      <c r="B11" s="83">
         <v>2493</v>
       </c>
-      <c r="C11" s="70">
+      <c r="C11" s="84">
         <v>132</v>
       </c>
       <c r="D11" s="71">
         <v>337</v>
       </c>
       <c r="E11" s="70">
         <v>17.8</v>
       </c>
-      <c r="F11" s="72">
+      <c r="F11" s="71">
         <v>3</v>
       </c>
-      <c r="G11" s="73">
+      <c r="G11" s="72">
         <v>12.5</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="24"/>
       <c r="J11" s="29"/>
       <c r="K11" s="26"/>
       <c r="L11" s="27"/>
       <c r="M11" s="28"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="71">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="B12" s="83">
+        <v>5161</v>
+      </c>
+      <c r="C12" s="84">
+        <v>101.7</v>
       </c>
       <c r="D12" s="71">
-        <v>4295</v>
+        <v>5161</v>
       </c>
       <c r="E12" s="70">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>101.7</v>
+      </c>
+      <c r="F12" s="71">
+        <v>27</v>
+      </c>
+      <c r="G12" s="72">
+        <v>93.1</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="24"/>
       <c r="J12" s="29"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="71">
-[...3 lines deleted...]
-        <v>100.1</v>
+      <c r="B13" s="83">
+        <v>2972</v>
+      </c>
+      <c r="C13" s="84">
+        <v>135</v>
       </c>
       <c r="D13" s="71">
-        <v>2053</v>
+        <v>2972</v>
       </c>
       <c r="E13" s="70">
-        <v>100.1</v>
-[...1 lines deleted...]
-      <c r="F13" s="72">
+        <v>135</v>
+      </c>
+      <c r="F13" s="71">
         <v>1</v>
       </c>
-      <c r="G13" s="75" t="s">
+      <c r="G13" s="85" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="24"/>
       <c r="J13" s="29"/>
       <c r="K13" s="26"/>
       <c r="L13" s="27"/>
       <c r="M13" s="28"/>
     </row>
-    <row r="14" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="71">
+      <c r="B14" s="83">
         <v>3151</v>
       </c>
-      <c r="C14" s="70">
+      <c r="C14" s="84">
         <v>101</v>
       </c>
       <c r="D14" s="71">
         <v>3151</v>
       </c>
       <c r="E14" s="70">
         <v>716.1</v>
       </c>
       <c r="F14" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="74" t="s">
+      <c r="G14" s="72" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="24"/>
       <c r="J14" s="29"/>
       <c r="K14" s="26"/>
       <c r="L14" s="27"/>
       <c r="M14" s="28"/>
     </row>
-    <row r="15" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="71">
+      <c r="B15" s="83">
         <v>3067</v>
       </c>
-      <c r="C15" s="70">
+      <c r="C15" s="84">
         <v>100.1</v>
       </c>
       <c r="D15" s="71">
         <v>3067</v>
       </c>
       <c r="E15" s="70">
         <v>268.8</v>
       </c>
-      <c r="F15" s="72">
+      <c r="F15" s="71">
         <v>8</v>
       </c>
-      <c r="G15" s="76">
+      <c r="G15" s="72">
         <v>21.6</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="24"/>
       <c r="J15" s="29"/>
       <c r="K15" s="26"/>
       <c r="L15" s="27"/>
       <c r="M15" s="28"/>
     </row>
-    <row r="16" spans="1:13" s="23" customFormat="1" ht="12.75" customHeight="1">
+    <row r="16" spans="1:13" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="71">
-[...3 lines deleted...]
-        <v>113.2</v>
+      <c r="B16" s="83">
+        <v>1825</v>
+      </c>
+      <c r="C16" s="84">
+        <v>100.9</v>
       </c>
       <c r="D16" s="71">
-        <v>1731</v>
+        <v>1825</v>
       </c>
       <c r="E16" s="70">
-        <v>139.69999999999999</v>
-[...1 lines deleted...]
-      <c r="F16" s="72">
+        <v>120.1</v>
+      </c>
+      <c r="F16" s="71">
         <v>1</v>
       </c>
-      <c r="G16" s="76">
-        <v>25</v>
+      <c r="G16" s="72">
+        <v>16.7</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="29"/>
       <c r="K16" s="26"/>
       <c r="L16" s="27"/>
       <c r="M16" s="28"/>
     </row>
-    <row r="17" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="17" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="71">
+      <c r="B17" s="83">
         <v>3205</v>
       </c>
-      <c r="C17" s="70">
-        <v>102.6</v>
+      <c r="C17" s="84">
+        <v>84.1</v>
       </c>
       <c r="D17" s="71">
         <v>3205</v>
       </c>
       <c r="E17" s="70">
-        <v>283.89999999999998</v>
-[...1 lines deleted...]
-      <c r="F17" s="72">
+        <v>176.4</v>
+      </c>
+      <c r="F17" s="71">
         <v>3</v>
       </c>
-      <c r="G17" s="76">
+      <c r="G17" s="72">
         <v>18.8</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="29"/>
       <c r="K17" s="26"/>
       <c r="L17" s="27"/>
       <c r="M17" s="28"/>
     </row>
-    <row r="18" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="18" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="71">
-[...3 lines deleted...]
-        <v>149.5</v>
+      <c r="B18" s="83">
+        <v>800</v>
+      </c>
+      <c r="C18" s="84">
+        <v>195.6</v>
       </c>
       <c r="D18" s="71">
-        <v>447</v>
+        <v>800</v>
       </c>
       <c r="E18" s="70">
-        <v>149.5</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>195.6</v>
+      </c>
+      <c r="F18" s="71">
+        <v>8</v>
+      </c>
+      <c r="G18" s="72">
+        <v>266.7</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="29"/>
       <c r="K18" s="26"/>
       <c r="L18" s="27"/>
       <c r="M18" s="28"/>
     </row>
-    <row r="19" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="19" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="71">
-[...3 lines deleted...]
-        <v>105.1</v>
+      <c r="B19" s="83">
+        <v>4475</v>
+      </c>
+      <c r="C19" s="84">
+        <v>182.1</v>
       </c>
       <c r="D19" s="71">
-        <v>1416</v>
+        <v>1489</v>
       </c>
       <c r="E19" s="70">
-        <v>298.7</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>314.10000000000002</v>
+      </c>
+      <c r="F19" s="71">
+        <v>41</v>
+      </c>
+      <c r="G19" s="72">
+        <v>2050</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="24"/>
       <c r="J19" s="29"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="22"/>
     </row>
-    <row r="20" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1">
+    <row r="20" spans="1:13" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="71">
-[...3 lines deleted...]
-        <v>131.80000000000001</v>
+      <c r="B20" s="83">
+        <v>2630</v>
+      </c>
+      <c r="C20" s="84">
+        <v>131</v>
       </c>
       <c r="D20" s="71">
-        <v>2476</v>
+        <v>2576</v>
       </c>
       <c r="E20" s="70">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F20" s="72">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="F20" s="71">
         <v>7</v>
       </c>
-      <c r="G20" s="76">
+      <c r="G20" s="72">
         <v>87.5</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
     </row>
-    <row r="21" spans="1:13" ht="13.8">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="33"/>
       <c r="B21" s="34"/>
       <c r="C21" s="15"/>
       <c r="D21" s="35"/>
       <c r="E21" s="15"/>
       <c r="F21" s="16"/>
       <c r="G21" s="15"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="33"/>
       <c r="B22" s="36"/>
       <c r="C22" s="17"/>
       <c r="D22" s="18"/>
       <c r="E22" s="17"/>
       <c r="F22" s="18"/>
       <c r="G22" s="17"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
       <c r="B23" s="6"/>
       <c r="C23" s="7"/>
       <c r="D23" s="6"/>
       <c r="E23" s="7"/>
       <c r="F23" s="18"/>
       <c r="G23" s="17"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="1"/>
       <c r="B24" s="8"/>
       <c r="C24" s="1"/>
       <c r="D24" s="8"/>
       <c r="E24" s="1"/>
       <c r="F24" s="21"/>
       <c r="G24" s="22"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="9"/>
       <c r="C25" s="10"/>
       <c r="D25" s="9"/>
       <c r="E25" s="10"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
       <c r="B26" s="9"/>
       <c r="C26" s="10"/>
       <c r="D26" s="9"/>
       <c r="E26" s="10"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="1"/>
       <c r="B27" s="9"/>
       <c r="C27" s="1"/>
       <c r="D27" s="9"/>
       <c r="E27" s="10"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
       <c r="B28" s="11"/>
       <c r="C28" s="1"/>
       <c r="D28" s="9"/>
       <c r="E28" s="10"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B29" s="4"/>
       <c r="D29" s="2"/>
       <c r="E29" s="3"/>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B30" s="4"/>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>