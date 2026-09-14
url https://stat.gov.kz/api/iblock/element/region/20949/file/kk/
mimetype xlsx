--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="69">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Орындаған құрылыс жұмыстарының коды</t>
@@ -201,81 +201,81 @@
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" (айлық, тоқсандық)</t>
   </si>
   <si>
     <t>Пайызбен</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>"Орындалған құрылыс жұмыстары (көрсетілетін қызметтер) туралы есеп" 1-КС (айлық, тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -934,488 +934,488 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="20" customWidth="1"/>
     <col min="2" max="2" width="85" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:C17"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A14" sqref="A14:XFD14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="121.28515625" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
@@ -1461,79 +1461,74 @@
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="23"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
       <c r="B14" s="31" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C14" s="21"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="21"/>
-[...4 lines deleted...]
-      <c r="B17" s="26"/>
+      <c r="B16" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="30"/>
     <col min="2" max="13" width="10.28515625" style="30" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="29"/>
     <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
@@ -1778,51 +1773,53 @@
     <row r="9" spans="1:14" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="39">
         <v>2026</v>
       </c>
       <c r="B9" s="44">
         <v>4373</v>
       </c>
       <c r="C9" s="41">
         <v>11536</v>
       </c>
       <c r="D9" s="41">
         <v>29239</v>
       </c>
       <c r="E9" s="41">
         <v>22892</v>
       </c>
       <c r="F9" s="41">
         <v>28208</v>
       </c>
       <c r="G9" s="41">
         <v>96728</v>
       </c>
       <c r="H9" s="44">
         <v>41922</v>
       </c>
-      <c r="I9" s="41"/>
+      <c r="I9" s="41">
+        <v>66399</v>
+      </c>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="42"/>
       <c r="N9" s="27"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="54" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="55"/>
       <c r="C10" s="55"/>
       <c r="D10" s="55"/>
       <c r="E10" s="55"/>
       <c r="F10" s="55"/>
       <c r="G10" s="55"/>
       <c r="H10" s="55"/>
       <c r="I10" s="55"/>
       <c r="J10" s="55"/>
       <c r="K10" s="55"/>
       <c r="L10" s="55"/>
       <c r="M10" s="56"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="39">
@@ -1991,51 +1988,53 @@
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="39">
         <v>2026</v>
       </c>
       <c r="B15" s="45">
         <v>4.3</v>
       </c>
       <c r="C15" s="45">
         <v>268.60000000000002</v>
       </c>
       <c r="D15" s="45">
         <v>251.5</v>
       </c>
       <c r="E15" s="45">
         <v>77.7</v>
       </c>
       <c r="F15" s="45">
         <v>119.8</v>
       </c>
       <c r="G15" s="45">
         <v>338.5</v>
       </c>
       <c r="H15" s="45">
         <v>43.5</v>
       </c>
-      <c r="I15" s="45"/>
+      <c r="I15" s="45">
+        <v>153.9</v>
+      </c>
       <c r="J15" s="45"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="46"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="55"/>
       <c r="C16" s="55"/>
       <c r="D16" s="55"/>
       <c r="E16" s="55"/>
       <c r="F16" s="55"/>
       <c r="G16" s="55"/>
       <c r="H16" s="55"/>
       <c r="I16" s="55"/>
       <c r="J16" s="55"/>
       <c r="K16" s="55"/>
       <c r="L16" s="55"/>
       <c r="M16" s="56"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39">
         <v>2022</v>
@@ -2203,51 +2202,53 @@
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="39">
         <v>2026</v>
       </c>
       <c r="B21" s="45">
         <v>104.3</v>
       </c>
       <c r="C21" s="45">
         <v>117.4</v>
       </c>
       <c r="D21" s="45">
         <v>136.1</v>
       </c>
       <c r="E21" s="48">
         <v>128.6</v>
       </c>
       <c r="F21" s="47">
         <v>103.5</v>
       </c>
       <c r="G21" s="47">
         <v>138.6</v>
       </c>
       <c r="H21" s="47">
         <v>144.69999999999999</v>
       </c>
-      <c r="I21" s="49"/>
+      <c r="I21" s="47">
+        <v>187.3</v>
+      </c>
       <c r="J21" s="49"/>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>