--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,54 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="861"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="861" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатели" sheetId="34" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="65">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
@@ -184,91 +189,91 @@
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>Объем строительных работ, млн. теңге</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>+7 7182558272</t>
-[...4 lines deleted...]
-  <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
-    <t>15.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
     <t>17.08.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
+    <t>Моор Наталья</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -357,50 +362,64 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -437,64 +456,68 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -510,251 +533,259 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -886,1309 +917,1313 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="41.4" customHeight="1">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="55" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="B10" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="31" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="31" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>61</v>
+      <c r="B14" s="31" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B15" s="31" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="14" t="s">
+      <c r="B18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="56" t="s">
-        <v>64</v>
+      <c r="B19" s="30" t="s">
+        <v>61</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="53" t="s">
-        <v>56</v>
+      <c r="B21" s="51" t="s">
+        <v>63</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="56" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+      <c r="B4" s="30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="55" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="28" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="28" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="52" t="s">
-        <v>61</v>
+      <c r="B14" s="28" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B15" s="28" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="14" t="s">
+      <c r="B18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="56" t="s">
-        <v>64</v>
+      <c r="B19" s="30" t="s">
+        <v>61</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="53" t="s">
-        <v>56</v>
+      <c r="B21" s="32" t="s">
+        <v>63</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B58" sqref="B58"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="26.4">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H26" sqref="H26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="17" width="8.88671875" style="23"/>
+    <col min="1" max="1" width="10.7109375" style="23" customWidth="1"/>
+    <col min="2" max="13" width="9.7109375" style="23" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="23"/>
+    <col min="15" max="17" width="8.85546875" style="27"/>
+    <col min="18" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A1" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="57"/>
-[...29 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A3" s="33"/>
+      <c r="B3" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="K3" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="L3" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="M3" s="28" t="s">
+      <c r="M3" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="N3" s="23"/>
-[...2 lines deleted...]
-      <c r="A4" s="59" t="s">
+      <c r="N3" s="27"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A4" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="59"/>
-[...13 lines deleted...]
-      <c r="A5" s="29">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="36">
         <v>2022</v>
       </c>
-      <c r="B5" s="30">
+      <c r="B5" s="37">
         <v>2492</v>
       </c>
-      <c r="C5" s="31">
+      <c r="C5" s="38">
         <v>3085</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="38">
         <v>8373</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="38">
         <v>10432</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="38">
         <v>15953</v>
       </c>
-      <c r="G5" s="31">
+      <c r="G5" s="38">
         <v>40028</v>
       </c>
-      <c r="H5" s="31">
+      <c r="H5" s="38">
         <v>20371</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="38">
         <v>18523</v>
       </c>
-      <c r="J5" s="31">
+      <c r="J5" s="38">
         <v>56052</v>
       </c>
-      <c r="K5" s="31">
+      <c r="K5" s="38">
         <v>15086</v>
       </c>
-      <c r="L5" s="31">
+      <c r="L5" s="38">
         <v>28399</v>
       </c>
-      <c r="M5" s="32">
+      <c r="M5" s="39">
         <v>68828</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="15" customHeight="1">
-      <c r="A6" s="29">
+    <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="36">
         <v>2023</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="37">
         <v>2327</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="38">
         <v>4209</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="38">
         <v>9645</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="38">
         <v>9884</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="38">
         <v>19580</v>
       </c>
-      <c r="G6" s="31">
+      <c r="G6" s="38">
         <v>53165</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="38">
         <v>21051</v>
       </c>
-      <c r="I6" s="31">
+      <c r="I6" s="38">
         <v>20269</v>
       </c>
-      <c r="J6" s="31">
+      <c r="J6" s="38">
         <v>74222</v>
       </c>
-      <c r="K6" s="31">
+      <c r="K6" s="38">
         <v>16801</v>
       </c>
-      <c r="L6" s="31">
+      <c r="L6" s="38">
         <v>30308</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="40">
         <v>64105</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="15" customHeight="1">
-      <c r="A7" s="29">
+    <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="36">
         <v>2024</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="37">
         <v>2512</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="38">
         <v>7181</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="38">
         <v>14678</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="38">
         <v>10674</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="38">
         <v>17784</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="38">
         <v>65196</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="38">
         <v>21091</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="38">
         <v>29315</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="38">
         <v>87816</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="38">
         <v>27933</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="38">
         <v>33616</v>
       </c>
-      <c r="M7" s="32">
+      <c r="M7" s="39">
         <v>69573</v>
       </c>
-      <c r="N7" s="23"/>
-[...5 lines deleted...]
-      <c r="A8" s="29">
+      <c r="N7" s="27"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+    </row>
+    <row r="8" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="36">
         <v>2025</v>
       </c>
-      <c r="B8" s="35">
+      <c r="B8" s="42">
         <v>3839</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="38">
         <v>9144</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="38">
         <v>20045</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="38">
         <v>16621</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="38">
         <v>24664</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="42">
         <v>62591</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="42">
         <v>26101</v>
       </c>
-      <c r="I8" s="35">
+      <c r="I8" s="42">
         <v>31225</v>
       </c>
-      <c r="J8" s="35">
+      <c r="J8" s="42">
         <v>131693</v>
       </c>
-      <c r="K8" s="35">
+      <c r="K8" s="42">
         <v>30894</v>
       </c>
-      <c r="L8" s="35">
+      <c r="L8" s="42">
         <v>41961</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="43">
         <v>95980</v>
       </c>
-      <c r="N8" s="38"/>
-[...5 lines deleted...]
-      <c r="A9" s="54">
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="25"/>
+    </row>
+    <row r="9" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="44">
         <v>2026</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="42">
         <v>4373</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>11536</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="38">
         <v>29239</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="38">
         <v>22892</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="38">
         <v>28208</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="42">
         <v>96728</v>
       </c>
-      <c r="H9" s="36"/>
-[...11 lines deleted...]
-      <c r="A10" s="60" t="s">
+      <c r="H9" s="42">
+        <v>41922</v>
+      </c>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A10" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="60"/>
-[...13 lines deleted...]
-      <c r="A11" s="44">
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
+    </row>
+    <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="36">
         <v>2022</v>
       </c>
       <c r="B11" s="45">
         <v>4.7</v>
       </c>
       <c r="C11" s="45">
         <v>123.6</v>
       </c>
       <c r="D11" s="45">
         <v>271.10000000000002</v>
       </c>
       <c r="E11" s="45">
         <v>127.8</v>
       </c>
       <c r="F11" s="45">
         <v>149.6</v>
       </c>
       <c r="G11" s="45">
         <v>251.9</v>
       </c>
       <c r="H11" s="45">
         <v>50.3</v>
       </c>
       <c r="I11" s="45">
         <v>91</v>
       </c>
       <c r="J11" s="45">
         <v>302.89999999999998</v>
       </c>
       <c r="K11" s="45">
         <v>26.9</v>
       </c>
       <c r="L11" s="45">
         <v>188.4</v>
       </c>
       <c r="M11" s="46">
         <v>243.6</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="15" customHeight="1">
-      <c r="A12" s="44">
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="36">
         <v>2023</v>
       </c>
       <c r="B12" s="45">
         <v>3.4</v>
       </c>
       <c r="C12" s="45">
         <v>181.1</v>
       </c>
       <c r="D12" s="45">
         <v>229.6</v>
       </c>
       <c r="E12" s="45">
         <v>101.9</v>
       </c>
       <c r="F12" s="45">
         <v>191.2</v>
       </c>
       <c r="G12" s="45">
         <v>270.7</v>
       </c>
       <c r="H12" s="45">
         <v>39.1</v>
       </c>
       <c r="I12" s="45">
         <v>95.9</v>
       </c>
       <c r="J12" s="45">
         <v>365.1</v>
       </c>
       <c r="K12" s="45">
         <v>22.6</v>
       </c>
       <c r="L12" s="45">
         <v>179.3</v>
       </c>
       <c r="M12" s="46">
         <v>211.1</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="15" customHeight="1">
-      <c r="A13" s="44">
+    <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="36">
         <v>2024</v>
       </c>
       <c r="B13" s="45">
         <v>3.9</v>
       </c>
       <c r="C13" s="45">
         <v>285.3</v>
       </c>
       <c r="D13" s="45">
         <v>204</v>
       </c>
       <c r="E13" s="45">
         <v>72.599999999999994</v>
       </c>
       <c r="F13" s="45">
         <v>166.3</v>
       </c>
       <c r="G13" s="45">
         <v>365.9</v>
       </c>
       <c r="H13" s="45">
         <v>32.299999999999997</v>
       </c>
       <c r="I13" s="45">
         <v>138.69999999999999</v>
       </c>
       <c r="J13" s="45">
         <v>299.3</v>
       </c>
       <c r="K13" s="45">
         <v>31.8</v>
       </c>
       <c r="L13" s="45">
         <v>119.6</v>
       </c>
       <c r="M13" s="46">
         <v>207.2</v>
       </c>
-      <c r="N13" s="23"/>
-[...2 lines deleted...]
-      <c r="A14" s="44">
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="36">
         <v>2025</v>
       </c>
       <c r="B14" s="45">
         <v>5.5</v>
       </c>
       <c r="C14" s="45">
         <v>238.9</v>
       </c>
       <c r="D14" s="45">
         <v>216.8</v>
       </c>
       <c r="E14" s="45">
         <v>82.2</v>
       </c>
       <c r="F14" s="45">
         <v>149</v>
       </c>
       <c r="G14" s="45">
         <v>252.5</v>
       </c>
       <c r="H14" s="45">
         <v>41.7</v>
       </c>
       <c r="I14" s="45">
         <v>119.2</v>
       </c>
       <c r="J14" s="45">
         <v>422.2</v>
       </c>
       <c r="K14" s="45">
         <v>23.3</v>
       </c>
       <c r="L14" s="45">
         <v>134.1</v>
       </c>
       <c r="M14" s="46">
         <v>229</v>
       </c>
-      <c r="N14" s="23"/>
-[...2 lines deleted...]
-      <c r="A15" s="54">
+      <c r="N14" s="27"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="45">
         <v>4.3</v>
       </c>
       <c r="C15" s="45">
         <v>268.60000000000002</v>
       </c>
       <c r="D15" s="45">
         <v>251.5</v>
       </c>
       <c r="E15" s="45">
         <v>77.7</v>
       </c>
       <c r="F15" s="45">
         <v>119.8</v>
       </c>
       <c r="G15" s="45">
         <v>338.5</v>
       </c>
-      <c r="H15" s="45"/>
+      <c r="H15" s="45">
+        <v>43.5</v>
+      </c>
       <c r="I15" s="45"/>
       <c r="J15" s="45"/>
       <c r="K15" s="45"/>
       <c r="L15" s="45"/>
       <c r="M15" s="47"/>
-      <c r="N15" s="48"/>
-[...5 lines deleted...]
-      <c r="A16" s="60" t="s">
+      <c r="N15" s="27"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A16" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="60"/>
-[...14 lines deleted...]
-      <c r="A17" s="44">
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="27"/>
+    </row>
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="36">
         <v>2022</v>
       </c>
       <c r="B17" s="45">
         <v>106</v>
       </c>
       <c r="C17" s="45">
         <v>107</v>
       </c>
       <c r="D17" s="45">
         <v>79.8</v>
       </c>
-      <c r="E17" s="49">
+      <c r="E17" s="48">
         <v>128.9</v>
       </c>
-      <c r="F17" s="49">
+      <c r="F17" s="48">
         <v>101.4</v>
       </c>
       <c r="G17" s="45">
         <v>115.6</v>
       </c>
-      <c r="H17" s="49">
+      <c r="H17" s="48">
         <v>110.6</v>
       </c>
       <c r="I17" s="45">
         <v>89</v>
       </c>
-      <c r="J17" s="49">
+      <c r="J17" s="48">
         <v>110.8</v>
       </c>
-      <c r="K17" s="49">
+      <c r="K17" s="48">
         <v>92.5</v>
       </c>
       <c r="L17" s="45">
         <v>91</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M17" s="49">
         <v>129.30000000000001</v>
       </c>
-      <c r="N17" s="23"/>
-[...2 lines deleted...]
-      <c r="A18" s="44">
+      <c r="N17" s="27"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="36">
         <v>2023</v>
       </c>
       <c r="B18" s="45">
         <v>93</v>
       </c>
       <c r="C18" s="45">
         <v>136.30000000000001</v>
       </c>
       <c r="D18" s="45">
         <v>115.4</v>
       </c>
       <c r="E18" s="45">
         <v>92</v>
       </c>
       <c r="F18" s="45">
         <v>117.7</v>
       </c>
       <c r="G18" s="45">
         <v>126.5</v>
       </c>
       <c r="H18" s="45">
         <v>93.2</v>
       </c>
       <c r="I18" s="45">
         <v>111.1</v>
       </c>
       <c r="J18" s="45">
         <v>124.7</v>
       </c>
       <c r="K18" s="45">
         <v>108.2</v>
       </c>
       <c r="L18" s="45">
         <v>98.3</v>
       </c>
       <c r="M18" s="46">
         <v>84.6</v>
       </c>
-      <c r="N18" s="23"/>
-[...2 lines deleted...]
-      <c r="A19" s="44">
+      <c r="N18" s="27"/>
+    </row>
+    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="36">
         <v>2024</v>
       </c>
       <c r="B19" s="45">
         <v>100.3</v>
       </c>
       <c r="C19" s="45">
         <v>158.1</v>
       </c>
       <c r="D19" s="45">
         <v>140.4</v>
       </c>
       <c r="E19" s="45">
         <v>100.1</v>
       </c>
       <c r="F19" s="45">
         <v>87</v>
       </c>
       <c r="G19" s="45">
         <v>117.6</v>
       </c>
       <c r="H19" s="45">
         <v>96.4</v>
       </c>
       <c r="I19" s="45">
         <v>138.9</v>
       </c>
       <c r="J19" s="45">
         <v>114.3</v>
       </c>
-      <c r="K19" s="49">
+      <c r="K19" s="48">
         <v>160.4</v>
       </c>
-      <c r="L19" s="49">
+      <c r="L19" s="48">
         <v>106.4</v>
       </c>
       <c r="M19" s="46">
         <v>106.3</v>
       </c>
-      <c r="N19" s="23"/>
-[...2 lines deleted...]
-      <c r="A20" s="44">
+      <c r="N19" s="27"/>
+    </row>
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="36">
         <v>2025</v>
       </c>
       <c r="B20" s="45">
         <v>149.69999999999999</v>
       </c>
       <c r="C20" s="45">
         <v>125.3</v>
       </c>
       <c r="D20" s="45">
         <v>133.19999999999999</v>
       </c>
-      <c r="E20" s="49">
+      <c r="E20" s="48">
         <v>150.9</v>
       </c>
-      <c r="F20" s="49">
+      <c r="F20" s="48">
         <v>135.19999999999999</v>
       </c>
-      <c r="G20" s="49">
+      <c r="G20" s="48">
         <v>93.3</v>
       </c>
-      <c r="H20" s="49">
+      <c r="H20" s="48">
         <v>114.2</v>
       </c>
-      <c r="I20" s="49">
+      <c r="I20" s="48">
         <v>114.2</v>
       </c>
-      <c r="J20" s="49">
+      <c r="J20" s="48">
         <v>139.9</v>
       </c>
-      <c r="K20" s="49">
+      <c r="K20" s="48">
         <v>118.8</v>
       </c>
-      <c r="L20" s="49">
+      <c r="L20" s="48">
         <v>111.6</v>
       </c>
       <c r="M20" s="46">
         <v>136.30000000000001</v>
       </c>
-      <c r="N20" s="23"/>
-[...2 lines deleted...]
-      <c r="A21" s="54">
+      <c r="N20" s="27"/>
+    </row>
+    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="45">
         <v>104.3</v>
       </c>
       <c r="C21" s="45">
         <v>117.4</v>
       </c>
       <c r="D21" s="45">
         <v>136.1</v>
       </c>
-      <c r="E21" s="51">
+      <c r="E21" s="50">
         <v>128.6</v>
       </c>
-      <c r="F21" s="49">
+      <c r="F21" s="48">
         <v>103.5</v>
       </c>
-      <c r="G21" s="49">
+      <c r="G21" s="48">
         <v>138.6</v>
       </c>
-      <c r="H21" s="49"/>
-[...3 lines deleted...]
-      <c r="L21" s="49"/>
+      <c r="H21" s="48">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
       <c r="M21" s="46"/>
-      <c r="N21" s="48"/>
-[...8 lines deleted...]
-      <c r="N23" s="23"/>
+      <c r="N21" s="27"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="N22" s="27"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="N23" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>