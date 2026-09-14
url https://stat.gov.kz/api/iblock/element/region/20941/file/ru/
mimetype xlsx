--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="861" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="861" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатели" sheetId="34" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="65">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
@@ -204,76 +199,76 @@
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>"Отчет о выполненных строительных работах (услугах)" 1-КС (месячная, квартальная)</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -473,51 +468,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -574,52 +569,50 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -674,118 +667,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -933,1296 +924,1302 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="41.4" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>64</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="51" t="s">
-        <v>63</v>
+      <c r="B21" s="49" t="s">
+        <v>62</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>58</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>64</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="26.4">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection activeCell="S12" sqref="S12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="23" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="10.6640625" style="23" customWidth="1"/>
+    <col min="2" max="13" width="9.6640625" style="23" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="23"/>
+    <col min="15" max="17" width="8.88671875" style="27" customWidth="1"/>
+    <col min="18" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:17">
+      <c r="A1" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="52"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+    </row>
+    <row r="2" spans="1:17" ht="13.8">
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" s="33"/>
       <c r="B3" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="34" t="s">
         <v>45</v>
       </c>
       <c r="J3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="K3" s="34" t="s">
         <v>47</v>
       </c>
       <c r="L3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="M3" s="35" t="s">
         <v>49</v>
       </c>
       <c r="N3" s="27"/>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+    <row r="4" spans="1:17">
+      <c r="A4" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B4" s="54"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="36">
         <v>2022</v>
       </c>
       <c r="B5" s="37">
         <v>2492</v>
       </c>
       <c r="C5" s="38">
         <v>3085</v>
       </c>
       <c r="D5" s="38">
         <v>8373</v>
       </c>
       <c r="E5" s="38">
         <v>10432</v>
       </c>
       <c r="F5" s="38">
         <v>15953</v>
       </c>
       <c r="G5" s="38">
         <v>40028</v>
       </c>
       <c r="H5" s="38">
         <v>20371</v>
       </c>
       <c r="I5" s="38">
         <v>18523</v>
       </c>
       <c r="J5" s="38">
         <v>56052</v>
       </c>
       <c r="K5" s="38">
         <v>15086</v>
       </c>
       <c r="L5" s="38">
         <v>28399</v>
       </c>
       <c r="M5" s="39">
         <v>68828</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="15" customHeight="1">
       <c r="A6" s="36">
         <v>2023</v>
       </c>
       <c r="B6" s="37">
         <v>2327</v>
       </c>
       <c r="C6" s="38">
         <v>4209</v>
       </c>
       <c r="D6" s="38">
         <v>9645</v>
       </c>
       <c r="E6" s="38">
         <v>9884</v>
       </c>
       <c r="F6" s="38">
         <v>19580</v>
       </c>
       <c r="G6" s="38">
         <v>53165</v>
       </c>
       <c r="H6" s="38">
         <v>21051</v>
       </c>
       <c r="I6" s="38">
         <v>20269</v>
       </c>
       <c r="J6" s="38">
         <v>74222</v>
       </c>
       <c r="K6" s="38">
         <v>16801</v>
       </c>
       <c r="L6" s="38">
         <v>30308</v>
       </c>
       <c r="M6" s="40">
         <v>64105</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:17" ht="15" customHeight="1">
       <c r="A7" s="36">
         <v>2024</v>
       </c>
       <c r="B7" s="37">
         <v>2512</v>
       </c>
       <c r="C7" s="38">
         <v>7181</v>
       </c>
       <c r="D7" s="38">
         <v>14678</v>
       </c>
       <c r="E7" s="38">
         <v>10674</v>
       </c>
       <c r="F7" s="38">
         <v>17784</v>
       </c>
       <c r="G7" s="38">
         <v>65196</v>
       </c>
       <c r="H7" s="38">
         <v>21091</v>
       </c>
       <c r="I7" s="38">
         <v>29315</v>
       </c>
       <c r="J7" s="38">
         <v>87816</v>
       </c>
       <c r="K7" s="38">
         <v>27933</v>
       </c>
       <c r="L7" s="38">
         <v>33616</v>
       </c>
       <c r="M7" s="39">
         <v>69573</v>
       </c>
       <c r="N7" s="27"/>
       <c r="O7" s="41"/>
       <c r="P7" s="41"/>
       <c r="Q7" s="41"/>
     </row>
-    <row r="8" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="36">
         <v>2025</v>
       </c>
-      <c r="B8" s="42">
+      <c r="B8" s="38">
         <v>3839</v>
       </c>
       <c r="C8" s="38">
         <v>9144</v>
       </c>
       <c r="D8" s="38">
         <v>20045</v>
       </c>
       <c r="E8" s="38">
         <v>16621</v>
       </c>
       <c r="F8" s="38">
         <v>24664</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="38">
         <v>62591</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="38">
         <v>26101</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I8" s="38">
         <v>31225</v>
       </c>
-      <c r="J8" s="42">
+      <c r="J8" s="38">
         <v>131693</v>
       </c>
-      <c r="K8" s="42">
+      <c r="K8" s="38">
         <v>30894</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="38">
         <v>41961</v>
       </c>
-      <c r="M8" s="43">
+      <c r="M8" s="39">
         <v>95980</v>
       </c>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
     </row>
-    <row r="9" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="44">
+    <row r="9" spans="1:17" s="26" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="42">
         <v>2026</v>
       </c>
-      <c r="B9" s="42">
+      <c r="B9" s="38">
         <v>4373</v>
       </c>
       <c r="C9" s="38">
         <v>11536</v>
       </c>
       <c r="D9" s="38">
         <v>29239</v>
       </c>
       <c r="E9" s="38">
         <v>22892</v>
       </c>
       <c r="F9" s="38">
         <v>28208</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="38">
         <v>96728</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="38">
         <v>41922</v>
       </c>
-      <c r="I9" s="42"/>
-[...3 lines deleted...]
-      <c r="M9" s="43"/>
+      <c r="I9" s="38">
+        <v>66399</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="39"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
       <c r="P9" s="25"/>
       <c r="Q9" s="25"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A10" s="55" t="s">
+    <row r="10" spans="1:17">
+      <c r="A10" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="55"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="53"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="53"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+      <c r="H10" s="53"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="53"/>
+      <c r="M10" s="53"/>
+    </row>
+    <row r="11" spans="1:17" ht="15" customHeight="1">
       <c r="A11" s="36">
         <v>2022</v>
       </c>
-      <c r="B11" s="45">
+      <c r="B11" s="43">
         <v>4.7</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="43">
         <v>123.6</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="43">
         <v>271.10000000000002</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="43">
         <v>127.8</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="43">
         <v>149.6</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="43">
         <v>251.9</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="43">
         <v>50.3</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="43">
         <v>91</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="43">
         <v>302.89999999999998</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="43">
         <v>26.9</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="43">
         <v>188.4</v>
       </c>
-      <c r="M11" s="46">
+      <c r="M11" s="44">
         <v>243.6</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="15" customHeight="1">
       <c r="A12" s="36">
         <v>2023</v>
       </c>
-      <c r="B12" s="45">
+      <c r="B12" s="43">
         <v>3.4</v>
       </c>
-      <c r="C12" s="45">
+      <c r="C12" s="43">
         <v>181.1</v>
       </c>
-      <c r="D12" s="45">
+      <c r="D12" s="43">
         <v>229.6</v>
       </c>
-      <c r="E12" s="45">
+      <c r="E12" s="43">
         <v>101.9</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="43">
         <v>191.2</v>
       </c>
-      <c r="G12" s="45">
+      <c r="G12" s="43">
         <v>270.7</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="43">
         <v>39.1</v>
       </c>
-      <c r="I12" s="45">
+      <c r="I12" s="43">
         <v>95.9</v>
       </c>
-      <c r="J12" s="45">
+      <c r="J12" s="43">
         <v>365.1</v>
       </c>
-      <c r="K12" s="45">
+      <c r="K12" s="43">
         <v>22.6</v>
       </c>
-      <c r="L12" s="45">
+      <c r="L12" s="43">
         <v>179.3</v>
       </c>
-      <c r="M12" s="46">
+      <c r="M12" s="44">
         <v>211.1</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="15" customHeight="1">
       <c r="A13" s="36">
         <v>2024</v>
       </c>
-      <c r="B13" s="45">
+      <c r="B13" s="43">
         <v>3.9</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="43">
         <v>285.3</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="43">
         <v>204</v>
       </c>
-      <c r="E13" s="45">
+      <c r="E13" s="43">
         <v>72.599999999999994</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="43">
         <v>166.3</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="43">
         <v>365.9</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="43">
         <v>32.299999999999997</v>
       </c>
-      <c r="I13" s="45">
+      <c r="I13" s="43">
         <v>138.69999999999999</v>
       </c>
-      <c r="J13" s="45">
+      <c r="J13" s="43">
         <v>299.3</v>
       </c>
-      <c r="K13" s="45">
+      <c r="K13" s="43">
         <v>31.8</v>
       </c>
-      <c r="L13" s="45">
+      <c r="L13" s="43">
         <v>119.6</v>
       </c>
-      <c r="M13" s="46">
+      <c r="M13" s="44">
         <v>207.2</v>
       </c>
       <c r="N13" s="27"/>
     </row>
-    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="15" customHeight="1">
       <c r="A14" s="36">
         <v>2025</v>
       </c>
-      <c r="B14" s="45">
+      <c r="B14" s="43">
         <v>5.5</v>
       </c>
-      <c r="C14" s="45">
+      <c r="C14" s="43">
         <v>238.9</v>
       </c>
-      <c r="D14" s="45">
+      <c r="D14" s="43">
         <v>216.8</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="43">
         <v>82.2</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="43">
         <v>149</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="43">
         <v>252.5</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="43">
         <v>41.7</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="43">
         <v>119.2</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="43">
         <v>422.2</v>
       </c>
-      <c r="K14" s="45">
+      <c r="K14" s="43">
         <v>23.3</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="43">
         <v>134.1</v>
       </c>
-      <c r="M14" s="46">
+      <c r="M14" s="44">
         <v>229</v>
       </c>
       <c r="N14" s="27"/>
     </row>
-    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="44">
+    <row r="15" spans="1:17" ht="15" customHeight="1">
+      <c r="A15" s="42">
         <v>2026</v>
       </c>
-      <c r="B15" s="45">
+      <c r="B15" s="43">
         <v>4.3</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="43">
         <v>268.60000000000002</v>
       </c>
-      <c r="D15" s="45">
+      <c r="D15" s="43">
         <v>251.5</v>
       </c>
-      <c r="E15" s="45">
+      <c r="E15" s="43">
         <v>77.7</v>
       </c>
-      <c r="F15" s="45">
+      <c r="F15" s="43">
         <v>119.8</v>
       </c>
-      <c r="G15" s="45">
+      <c r="G15" s="43">
         <v>338.5</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H15" s="43">
         <v>43.5</v>
       </c>
-      <c r="I15" s="45"/>
-[...3 lines deleted...]
-      <c r="M15" s="47"/>
+      <c r="I15" s="43">
+        <v>153.9</v>
+      </c>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="45"/>
       <c r="N15" s="27"/>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A16" s="55" t="s">
+    <row r="16" spans="1:17">
+      <c r="A16" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="55"/>
-[...10 lines deleted...]
-      <c r="M16" s="55"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
       <c r="N16" s="27"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="36">
         <v>2022</v>
       </c>
-      <c r="B17" s="45">
+      <c r="B17" s="43">
         <v>106</v>
       </c>
-      <c r="C17" s="45">
+      <c r="C17" s="43">
         <v>107</v>
       </c>
-      <c r="D17" s="45">
+      <c r="D17" s="43">
         <v>79.8</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="46">
         <v>128.9</v>
       </c>
-      <c r="F17" s="48">
+      <c r="F17" s="46">
         <v>101.4</v>
       </c>
-      <c r="G17" s="45">
+      <c r="G17" s="43">
         <v>115.6</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="46">
         <v>110.6</v>
       </c>
-      <c r="I17" s="45">
+      <c r="I17" s="43">
         <v>89</v>
       </c>
-      <c r="J17" s="48">
+      <c r="J17" s="46">
         <v>110.8</v>
       </c>
-      <c r="K17" s="48">
+      <c r="K17" s="46">
         <v>92.5</v>
       </c>
-      <c r="L17" s="45">
+      <c r="L17" s="43">
         <v>91</v>
       </c>
-      <c r="M17" s="49">
+      <c r="M17" s="47">
         <v>129.30000000000001</v>
       </c>
       <c r="N17" s="27"/>
     </row>
-    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" ht="15" customHeight="1">
       <c r="A18" s="36">
         <v>2023</v>
       </c>
-      <c r="B18" s="45">
+      <c r="B18" s="43">
         <v>93</v>
       </c>
-      <c r="C18" s="45">
+      <c r="C18" s="43">
         <v>136.30000000000001</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="43">
         <v>115.4</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="43">
         <v>92</v>
       </c>
-      <c r="F18" s="45">
+      <c r="F18" s="43">
         <v>117.7</v>
       </c>
-      <c r="G18" s="45">
+      <c r="G18" s="43">
         <v>126.5</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H18" s="43">
         <v>93.2</v>
       </c>
-      <c r="I18" s="45">
+      <c r="I18" s="43">
         <v>111.1</v>
       </c>
-      <c r="J18" s="45">
+      <c r="J18" s="43">
         <v>124.7</v>
       </c>
-      <c r="K18" s="45">
+      <c r="K18" s="43">
         <v>108.2</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="43">
         <v>98.3</v>
       </c>
-      <c r="M18" s="46">
+      <c r="M18" s="44">
         <v>84.6</v>
       </c>
       <c r="N18" s="27"/>
     </row>
-    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" ht="15" customHeight="1">
       <c r="A19" s="36">
         <v>2024</v>
       </c>
-      <c r="B19" s="45">
+      <c r="B19" s="43">
         <v>100.3</v>
       </c>
-      <c r="C19" s="45">
+      <c r="C19" s="43">
         <v>158.1</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="43">
         <v>140.4</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="43">
         <v>100.1</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="43">
         <v>87</v>
       </c>
-      <c r="G19" s="45">
+      <c r="G19" s="43">
         <v>117.6</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="43">
         <v>96.4</v>
       </c>
-      <c r="I19" s="45">
+      <c r="I19" s="43">
         <v>138.9</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="43">
         <v>114.3</v>
       </c>
-      <c r="K19" s="48">
+      <c r="K19" s="46">
         <v>160.4</v>
       </c>
-      <c r="L19" s="48">
+      <c r="L19" s="46">
         <v>106.4</v>
       </c>
-      <c r="M19" s="46">
+      <c r="M19" s="44">
         <v>106.3</v>
       </c>
       <c r="N19" s="27"/>
     </row>
-    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="15" customHeight="1">
       <c r="A20" s="36">
         <v>2025</v>
       </c>
-      <c r="B20" s="45">
+      <c r="B20" s="43">
         <v>149.69999999999999</v>
       </c>
-      <c r="C20" s="45">
+      <c r="C20" s="43">
         <v>125.3</v>
       </c>
-      <c r="D20" s="45">
+      <c r="D20" s="43">
         <v>133.19999999999999</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="46">
         <v>150.9</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="46">
         <v>135.19999999999999</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="46">
         <v>93.3</v>
       </c>
-      <c r="H20" s="48">
+      <c r="H20" s="46">
         <v>114.2</v>
       </c>
-      <c r="I20" s="48">
+      <c r="I20" s="46">
         <v>114.2</v>
       </c>
-      <c r="J20" s="48">
+      <c r="J20" s="46">
         <v>139.9</v>
       </c>
-      <c r="K20" s="48">
+      <c r="K20" s="46">
         <v>118.8</v>
       </c>
-      <c r="L20" s="48">
+      <c r="L20" s="46">
         <v>111.6</v>
       </c>
-      <c r="M20" s="46">
+      <c r="M20" s="44">
         <v>136.30000000000001</v>
       </c>
       <c r="N20" s="27"/>
     </row>
-    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="44">
+    <row r="21" spans="1:14" ht="15" customHeight="1">
+      <c r="A21" s="42">
         <v>2026</v>
       </c>
-      <c r="B21" s="45">
+      <c r="B21" s="43">
         <v>104.3</v>
       </c>
-      <c r="C21" s="45">
+      <c r="C21" s="43">
         <v>117.4</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="43">
         <v>136.1</v>
       </c>
-      <c r="E21" s="50">
+      <c r="E21" s="48">
         <v>128.6</v>
       </c>
-      <c r="F21" s="48">
+      <c r="F21" s="46">
         <v>103.5</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="46">
         <v>138.6</v>
       </c>
-      <c r="H21" s="48">
+      <c r="H21" s="46">
         <v>144.69999999999999</v>
       </c>
-      <c r="I21" s="48"/>
-[...3 lines deleted...]
-      <c r="M21" s="46"/>
+      <c r="I21" s="46">
+        <v>187.3</v>
+      </c>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="44"/>
       <c r="N21" s="27"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="N22" s="27"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="N23" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>